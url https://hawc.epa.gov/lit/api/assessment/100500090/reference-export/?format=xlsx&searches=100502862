--- v0 (2026-04-18)
+++ v1 (2026-05-26)
@@ -867,66 +867,66 @@
       </c>
       <c r="J2" t="n">
         <v>1980</v>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>In Haque, R (Ed.), Dynamics, Exposure and Hazard Assessment of Toxic Chemicals (pp. 379-392). Ann Arbor, MI: Ann Arbor Science.</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>The bioconcentration potential and persistence of 33 chemicals representing 14 chemical classes were studied in a representative aquatic species, the bluegill sunfish. Of the 33 chemicals, 27 were 14C-labeled organic compounds, including acenaphthalene, acrolein, acrylonitrile, carbon tetrachloride, chloroform, chlorinated benzenes, chlorinated ethanes, chlorinated ethylenes, bis(2-chloroethyl)ether, isophorone, phenols, n-nitrosodiphenylamine and phthalates. The other tested compounds included antimony trioxide, arsenic trioxide, beryllium chloride, selenous acid, silver nitrate, and thallous sulfate. At the start of each study 100 bluegills were placed into an aquarium of the appropriate test system and continuously exposed to a sublethal concentration of a 14C-labeled organic compound or a metal salt in aqueous solution. Acrolein at a mean water concentration of 13.1 mug/l showed a bioconcentration factor of 344; acrylonitrile at 9.9 mug/l, 48; O-dichlorobenzene at 7.89 mug/l, 89; p-dichlorobenzene at 10.1 mug/l, 60; trichlorobenzene at 2.87 mug/l, 182; trichloroethylene at 8.023 mug/l, 17; and diethylphthalate at 9.42 mug/l, 117.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr"/>
       <c r="N2" s="2" t="n">
         <v>45180.65042981222</v>
       </c>
       <c r="O2" s="2" t="n">
         <v>45180.65405756451</v>
       </c>
       <c r="P2" t="b">
         <v>1</v>
       </c>
       <c r="Q2" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R2" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S2" t="b">
         <v>0</v>
       </c>
       <c r="T2" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U2" t="b">
         <v>0</v>
       </c>
       <c r="V2" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W2" t="b">
         <v>0</v>
       </c>
       <c r="X2" t="b">
         <v>0</v>
       </c>
       <c r="Y2" t="b">
         <v>0</v>
       </c>
       <c r="Z2" t="b">
         <v>0</v>
       </c>
       <c r="AA2" t="b">
         <v>0</v>
       </c>
       <c r="AB2" t="b">
         <v>0</v>
       </c>
       <c r="AC2" t="b">
         <v>0</v>
       </c>
       <c r="AD2" t="b">
         <v>0</v>
       </c>
@@ -1063,66 +1063,66 @@
       </c>
       <c r="J3" t="n">
         <v>1981</v>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>Bulletin of Environmental Contamination and Toxicology 27:596-604.</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>Toxicity tests were conducted with sheepshead minnows to develop a data base from which water quality criteria could be established and to help determine priorites for further reseach efforts. Chemicals were generally those used by industry in relatively large quantities that pose potential or suspected environmental hazards, such as, chlorinated benzenes, phenols, and phthalates. The acute toxicity of the 54 chemicals varied widely. The most toxic chemical groups were the chlorinated phenols and the chlorinated benzenes with 96-h LC50's (based on nominal concentrations) ranging from 1.7-5.4 ppm and 0.8-21 ppm, respectively. The most toxic chemical tested appeared to be 1,2,4,5-tetrachlorobenzene with a 96-h LC50 of 0.8 ppm (95% confidence limits of 0.7-1.1 ppm). The 96-h LC50 for pentachlorobenzene was the same (0.8 ppm; 95% confidence limits of 0.4-1.8 ppm), but its effect early in the exposure was not as severe as the effect of 1,2,4,5-tetrachlorobenzene. The majority of the chemicals had 96-h LC50's in the range of 10-500 ppm and were considered to be slightly toxic to practically nontoxic. Ten of the chemicals had no apparent effect at highest concentrations tested. (JMT)</t>
         </is>
       </c>
       <c r="M3" t="inlineStr"/>
       <c r="N3" s="2" t="n">
         <v>45180.65043009186</v>
       </c>
       <c r="O3" s="2" t="n">
         <v>45180.65449299311</v>
       </c>
       <c r="P3" t="b">
         <v>1</v>
       </c>
       <c r="Q3" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R3" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S3" t="b">
         <v>0</v>
       </c>
       <c r="T3" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U3" t="b">
         <v>0</v>
       </c>
       <c r="V3" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W3" t="b">
         <v>0</v>
       </c>
       <c r="X3" t="b">
         <v>0</v>
       </c>
       <c r="Y3" t="b">
         <v>0</v>
       </c>
       <c r="Z3" t="b">
         <v>0</v>
       </c>
       <c r="AA3" t="b">
         <v>0</v>
       </c>
       <c r="AB3" t="b">
         <v>0</v>
       </c>
       <c r="AC3" t="b">
         <v>0</v>
       </c>
       <c r="AD3" t="b">
         <v>0</v>
       </c>
@@ -1249,66 +1249,66 @@
       <c r="I4" t="inlineStr">
         <is>
           <t>Hollister TA, Parker AH Jr, and Parrish PR</t>
         </is>
       </c>
       <c r="J4" t="n">
         <v>1968</v>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>(15). (Published in Part as 4809, 5184, 5590,  9607, 10366, 83162, 83925). Pensacola, FL: EG&amp;G Bionomics, Marine Research Lab.</t>
         </is>
       </c>
       <c r="L4" t="inlineStr"/>
       <c r="M4" t="inlineStr"/>
       <c r="N4" s="2" t="n">
         <v>45180.65043050043</v>
       </c>
       <c r="O4" s="2" t="n">
         <v>45180.65331125757</v>
       </c>
       <c r="P4" t="b">
         <v>1</v>
       </c>
       <c r="Q4" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R4" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S4" t="b">
         <v>0</v>
       </c>
       <c r="T4" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U4" t="b">
         <v>0</v>
       </c>
       <c r="V4" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W4" t="b">
         <v>0</v>
       </c>
       <c r="X4" t="b">
         <v>0</v>
       </c>
       <c r="Y4" t="b">
         <v>0</v>
       </c>
       <c r="Z4" t="b">
         <v>0</v>
       </c>
       <c r="AA4" t="b">
         <v>0</v>
       </c>
       <c r="AB4" t="b">
         <v>0</v>
       </c>
       <c r="AC4" t="b">
         <v>0</v>
       </c>
       <c r="AD4" t="b">
         <v>0</v>
       </c>