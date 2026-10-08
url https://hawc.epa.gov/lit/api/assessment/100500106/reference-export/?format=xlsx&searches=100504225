--- v0 (2026-05-26)
+++ v1 (2026-10-08)
@@ -2683,51 +2683,51 @@
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>Patama M, Belz RG, and Sinkkonen A</t>
         </is>
       </c>
       <c r="J12" t="n">
         <v>2019</v>
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t>Ecotoxicology 2019; 28 (7):732-743</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>HHCB [1,3,4,6,7,8-hexahydro-4,6,6,7,8,8-hexamethylcyclopenta(g)-2-benzopyran] and 4-tert-octylphenol [4-(1,1,3,3-tetramethylbutyl)phenol] are widely used emerging contaminants that have the potential to cause adverse effects in the environment. The purpose of this study was to observe if and how environmentally realistic concentrations of these contaminants alter growth in plant populations. It was hypothesized that within an exposed Gypsophila elegans Bieb (annual baby's breath) population especially fast-growing seedlings are impaired even when the population mean is unaffected, and small doses can cause hormesis and, thus, an increase in shoot or root length. In a dose-response experiment, an experimental population of G. elegans was established (total 15.600 seeds, 50 seeds per replicate, 24 replicates per concentration, 5.2 seedlings/cm2) and exposed to 12 doses of HHCB or 4-tert-octylphenol. After five days, shoot and root length values were measured and population averages, as well as slow- and fast-growing subpopulations, were compared with unexposed controls. Growth responses were predominantly monophasic. HHCB seemed to selectively inhibit both root and shoot elongation among slow- and fast-growing individuals, while 4-tert-octylphenol selectively inhibited both root and shoot elongation of mainly fast-growing seedlings. The ED50 values (dose causing 50% inhibition) revealed that the slow-growing seedlings were more sensitive and fast-growing seedlings less sensitive than the average of all individuals. Although there was toxicant specific variation between the effects, selective toxicity was consistently found among both slow- and fast-growing plants starting already at concentrations of 0.0067 µM, that are usually considered to be harmless. This study indicates that these contaminants can change size distribution of a plant population at low concentrations in the nM/µM range.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr"/>
       <c r="N12" s="2" t="n">
         <v>46052.71741218468</v>
       </c>
       <c r="O12" s="2" t="n">
-        <v>46059.66641158414</v>
+        <v>46287.91294812891</v>
       </c>
       <c r="P12" t="b">
         <v>0</v>
       </c>
       <c r="Q12" t="b">
         <v>0</v>
       </c>
       <c r="R12" t="b">
         <v>0</v>
       </c>
       <c r="S12" t="b">
         <v>0</v>
       </c>
       <c r="T12" t="b">
         <v>0</v>
       </c>
       <c r="U12" t="b">
         <v>0</v>
       </c>
       <c r="V12" t="b">
         <v>0</v>
       </c>
       <c r="W12" t="b">
         <v>0</v>
       </c>
@@ -2867,75 +2867,75 @@
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>Ding T et al.</t>
         </is>
       </c>
       <c r="J13" t="n">
         <v>2020</v>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>J Hazard Mater 2020; 384 ():121360</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>Galaxolide (HHCB) is known to be persistent during wastewater treatment and has raised increasing concern due to its high detection frequency in the environment and potentially negative effects. However, little information is available on the degradation of HHCB by algae, the degradation mechanisms and the toxicity of HHCB on algae. In the present study, HHCB was found to be toxic to Navicula sp. and Scenedesmus quadricauda, with a 3 d EC50 of 0.050 and 0.336 mg L-1, respectively. Both microalgae showed high removal efficiency (72.9-100%) for HHCB. S. quadricauda showed a more satisfactory effect in the bioremediation of HHCB than Navicula sp. A total of four metabolites were found in the biotransformation processes of HHCB, and its possible metabolic pathways were proposed. Hydroxylation, methoxylation, methylation, ketonization, demethylation, and oxaloacetate conjunction contributed to the metabolism of HHCB in algal cells.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr"/>
       <c r="N13" s="2" t="n">
         <v>46052.71741246642</v>
       </c>
       <c r="O13" s="2" t="n">
-        <v>46059.66784016759</v>
+        <v>46287.91107022178</v>
       </c>
       <c r="P13" t="b">
         <v>1</v>
       </c>
       <c r="Q13" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R13" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S13" t="b">
         <v>0</v>
       </c>
       <c r="T13" t="b">
         <v>0</v>
       </c>
       <c r="U13" t="b">
         <v>0</v>
       </c>
       <c r="V13" t="b">
         <v>0</v>
       </c>
       <c r="W13" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="X13" t="b">
         <v>0</v>
       </c>
       <c r="Y13" t="b">
         <v>0</v>
       </c>
       <c r="Z13" t="b">
         <v>0</v>
       </c>
       <c r="AA13" t="b">
         <v>0</v>
       </c>
       <c r="AB13" t="b">
         <v>0</v>
       </c>
       <c r="AC13" t="b">
         <v>0</v>
       </c>
       <c r="AD13" t="b">
         <v>0</v>
       </c>
       <c r="AE13" t="b">
         <v>0</v>
       </c>
@@ -2951,51 +2951,51 @@
       <c r="AI13" t="b">
         <v>0</v>
       </c>
       <c r="AJ13" t="b">
         <v>0</v>
       </c>
       <c r="AK13" t="b">
         <v>0</v>
       </c>
       <c r="AL13" t="b">
         <v>0</v>
       </c>
       <c r="AM13" t="b">
         <v>0</v>
       </c>
       <c r="AN13" t="b">
         <v>0</v>
       </c>
       <c r="AO13" t="b">
         <v>0</v>
       </c>
       <c r="AP13" t="b">
         <v>0</v>
       </c>
       <c r="AQ13" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AR13" t="b">
         <v>0</v>
       </c>
       <c r="AS13" t="b">
         <v>0</v>
       </c>
       <c r="AT13" t="b">
         <v>0</v>
       </c>
       <c r="AU13" t="b">
         <v>0</v>
       </c>
       <c r="AV13" t="b">
         <v>0</v>
       </c>
       <c r="AW13" t="b">
         <v>0</v>
       </c>
       <c r="AX13" t="b">
         <v>0</v>
       </c>
       <c r="AY13" t="b">
         <v>0</v>
       </c>
@@ -3235,72 +3235,72 @@
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>Čadková Z et al.</t>
         </is>
       </c>
       <c r="J15" t="n">
         <v>2020</v>
       </c>
       <c r="K15" t="inlineStr">
         <is>
           <t>J Hazard Mater 2020; 384 ():121468</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>Sewage sludge application to soil is of great interest, due to required organic matter and the wide spectra of nutrients it provides. However, the presence of unpredictable content of emerging contaminants may turn this valuable raw material into a hazardous substance. In this study, three selected sewage sludges derived micropollutants from different origins; that is, one each under persistent organic pollutants (POPs), pharmaceuticals and personal care products (PPCPs) were considered. The effect of each micropollutant on the feeding activity of free-living soil nematode Caenorhabditis elegans was analysed. The analysis was performed in model soil solution using a larval feeding inhibition assay. The results showed no significant effects from selected POP-2,2',4,4',5-pentabromodiphenyl either and pharmaceutical-chlortetracycline on the feeding activity of tested nematodes. On the contrary, feeding activity was inhibited by PPCP-galaxolide (HHCB) with an effective concentration of 12.2 ± 2.2 mg.l-1. The calculated risk quotient for galaxolide (RQ = 0.14) demonstrated a medium ecological risk to the nematodes. Based on our findings, concentrations of micropollutants in sewage sludge treated soil pose negligible risk to feeding activity of soil nematode. However, the potential impact of musk compounds on free-living soil biota requires detailed evaluation in further research.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr"/>
       <c r="N15" s="2" t="n">
         <v>46052.71741303147</v>
       </c>
       <c r="O15" s="2" t="n">
-        <v>46059.66703162594</v>
+        <v>46287.9113494539</v>
       </c>
       <c r="P15" t="b">
         <v>1</v>
       </c>
       <c r="Q15" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R15" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S15" t="b">
         <v>0</v>
       </c>
       <c r="T15" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U15" t="b">
         <v>0</v>
       </c>
       <c r="V15" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W15" t="b">
         <v>0</v>
       </c>
       <c r="X15" t="b">
         <v>0</v>
       </c>
       <c r="Y15" t="b">
         <v>0</v>
       </c>
       <c r="Z15" t="b">
         <v>0</v>
       </c>
       <c r="AA15" t="b">
         <v>0</v>
       </c>
       <c r="AB15" t="b">
         <v>0</v>
       </c>
       <c r="AC15" t="b">
         <v>0</v>
       </c>
       <c r="AD15" t="b">
         <v>0</v>
       </c>
@@ -3319,51 +3319,51 @@
       <c r="AI15" t="b">
         <v>0</v>
       </c>
       <c r="AJ15" t="b">
         <v>0</v>
       </c>
       <c r="AK15" t="b">
         <v>0</v>
       </c>
       <c r="AL15" t="b">
         <v>0</v>
       </c>
       <c r="AM15" t="b">
         <v>0</v>
       </c>
       <c r="AN15" t="b">
         <v>0</v>
       </c>
       <c r="AO15" t="b">
         <v>0</v>
       </c>
       <c r="AP15" t="b">
         <v>0</v>
       </c>
       <c r="AQ15" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AR15" t="b">
         <v>0</v>
       </c>
       <c r="AS15" t="b">
         <v>0</v>
       </c>
       <c r="AT15" t="b">
         <v>0</v>
       </c>
       <c r="AU15" t="b">
         <v>0</v>
       </c>
       <c r="AV15" t="b">
         <v>0</v>
       </c>
       <c r="AW15" t="b">
         <v>0</v>
       </c>
       <c r="AX15" t="b">
         <v>0</v>
       </c>
       <c r="AY15" t="b">
         <v>0</v>
       </c>
@@ -4155,135 +4155,135 @@
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>Juksu K et al.</t>
         </is>
       </c>
       <c r="J20" t="n">
         <v>2020</v>
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t>Ecotoxicol Environ Saf 2020; 204 ():110952</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>Emerging contaminants such as synthetic musks and UV-filters as ingredients personal care products were widely used in human daily life in Thailand. The occurrence and fate of four synthetic musks and nine UV-filters were investigated in eight full-scale sewage treatment plants (STPs) and their receiving aquatic environments in Bangkok and Pattaya, Thailand. All target compounds were detected in every single sample from STPs and surface water with magnitude from ng/L to μg/L. HHCB-lactone and HMS were found as the predominant musk and UV filter in influent and effluent of STPs, respectively. HHCB-lactone was also found with the highest concentration up to 79501 ng/g (dw) in the sludge. Low removal efficiency range from -37% (HHCB-lactone) to 58% (AHTN) were found for four musks in the STPs. The total emission of Σ4musks and Σ9UV-filters were estimated to be up to 16.7 mg/person/day and 0.28 mg/person/day by the STPs. Three synthetic musks and seven UV-filters were detected in fish from the receiving river. Concentration and emission of musks and UV filters found in this study from Thailand were much higher than those reported in many other countries worldwide. The preliminary ecological risk assessment showed that Musk xylene, 4-MBC and OC may pose high risk to aquatic organisms in the riverine and estuarine environment in Thailand.</t>
         </is>
       </c>
       <c r="M20" t="inlineStr"/>
       <c r="N20" s="2" t="n">
         <v>46052.71741446492</v>
       </c>
       <c r="O20" s="2" t="n">
-        <v>46059.66740968489</v>
+        <v>46287.91162083947</v>
       </c>
       <c r="P20" t="b">
         <v>1</v>
       </c>
       <c r="Q20" t="b">
         <v>0</v>
       </c>
       <c r="R20" t="b">
         <v>0</v>
       </c>
       <c r="S20" t="b">
         <v>0</v>
       </c>
       <c r="T20" t="b">
         <v>0</v>
       </c>
       <c r="U20" t="b">
         <v>0</v>
       </c>
       <c r="V20" t="b">
         <v>0</v>
       </c>
       <c r="W20" t="b">
         <v>0</v>
       </c>
       <c r="X20" t="b">
         <v>0</v>
       </c>
       <c r="Y20" t="b">
         <v>0</v>
       </c>
       <c r="Z20" t="b">
         <v>0</v>
       </c>
       <c r="AA20" t="b">
         <v>0</v>
       </c>
       <c r="AB20" t="b">
         <v>0</v>
       </c>
       <c r="AC20" t="b">
         <v>0</v>
       </c>
       <c r="AD20" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AE20" t="b">
         <v>0</v>
       </c>
       <c r="AF20" t="b">
         <v>0</v>
       </c>
       <c r="AG20" t="b">
         <v>0</v>
       </c>
       <c r="AH20" t="b">
         <v>0</v>
       </c>
       <c r="AI20" t="b">
         <v>0</v>
       </c>
       <c r="AJ20" t="b">
         <v>0</v>
       </c>
       <c r="AK20" t="b">
         <v>0</v>
       </c>
       <c r="AL20" t="b">
         <v>0</v>
       </c>
       <c r="AM20" t="b">
         <v>0</v>
       </c>
       <c r="AN20" t="b">
         <v>0</v>
       </c>
       <c r="AO20" t="b">
         <v>0</v>
       </c>
       <c r="AP20" t="b">
         <v>0</v>
       </c>
       <c r="AQ20" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AR20" t="b">
         <v>0</v>
       </c>
       <c r="AS20" t="b">
         <v>0</v>
       </c>
       <c r="AT20" t="b">
         <v>0</v>
       </c>
       <c r="AU20" t="b">
         <v>0</v>
       </c>
       <c r="AV20" t="b">
         <v>0</v>
       </c>
       <c r="AW20" t="b">
         <v>0</v>
       </c>
       <c r="AX20" t="b">
         <v>0</v>
       </c>
       <c r="AY20" t="b">
         <v>0</v>
       </c>
@@ -4891,135 +4891,135 @@
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>Jiang L et al.</t>
         </is>
       </c>
       <c r="J24" t="n">
         <v>2021</v>
       </c>
       <c r="K24" t="inlineStr">
         <is>
           <t>J Environ Manage 2021; 294 ():112972</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>Nano-TiO2 and Galaxolide (HHCB) are continually released into the environment because they are common ingredients of personal care products. In this study, the effects of nano-TiO2 and HHCB, individually and as binary mixtures, on Raphanus sativus were investigated. Growth indices (germination rate, root length, and shoot elongation), random amplification of polymorphic DNA profiles of DNA damage in the seedling roots, and expression of genes related to DNA damage, repair, and the cell cycle were assessed. Radish germination was not affected by nano-TiO2 (5-200 mg L-1) but was inhibited by HHCB (≥50 mg L-1). Nano-TiO2 and HHCB both caused severe DNA damage, including DNA mismatch damage, DNA double-strand breaks, and chromosomal damage. The binary mixtures indicated antagonistic effects occurred, and 200 mg L-1 nano-TiO2 decreased the genetic toxicity of HHCB. Of the genes that were examined, MRE11 and WRKY40 were the most sensitive to nano-TiO2 and HHCB, indicating that these genes could be used as sensitive biomarkers for exposure of R. sativus to nano-TiO2 and HHCB. The results improve our understanding of the risks posed by nano-TiO2 and HHCB to R. sativus in particular and possibly to other plants.</t>
         </is>
       </c>
       <c r="M24" t="inlineStr"/>
       <c r="N24" s="2" t="n">
         <v>46052.71741560922</v>
       </c>
       <c r="O24" s="2" t="n">
-        <v>46059.66853769062</v>
+        <v>46287.91006275188</v>
       </c>
       <c r="P24" t="b">
         <v>1</v>
       </c>
       <c r="Q24" t="b">
         <v>0</v>
       </c>
       <c r="R24" t="b">
         <v>0</v>
       </c>
       <c r="S24" t="b">
         <v>0</v>
       </c>
       <c r="T24" t="b">
         <v>0</v>
       </c>
       <c r="U24" t="b">
         <v>0</v>
       </c>
       <c r="V24" t="b">
         <v>0</v>
       </c>
       <c r="W24" t="b">
         <v>0</v>
       </c>
       <c r="X24" t="b">
         <v>0</v>
       </c>
       <c r="Y24" t="b">
         <v>0</v>
       </c>
       <c r="Z24" t="b">
         <v>0</v>
       </c>
       <c r="AA24" t="b">
         <v>0</v>
       </c>
       <c r="AB24" t="b">
         <v>0</v>
       </c>
       <c r="AC24" t="b">
         <v>0</v>
       </c>
       <c r="AD24" t="b">
         <v>0</v>
       </c>
       <c r="AE24" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AF24" t="b">
         <v>0</v>
       </c>
       <c r="AG24" t="b">
         <v>0</v>
       </c>
       <c r="AH24" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AI24" t="b">
         <v>0</v>
       </c>
       <c r="AJ24" t="b">
         <v>0</v>
       </c>
       <c r="AK24" t="b">
         <v>0</v>
       </c>
       <c r="AL24" t="b">
         <v>0</v>
       </c>
       <c r="AM24" t="b">
         <v>0</v>
       </c>
       <c r="AN24" t="b">
         <v>0</v>
       </c>
       <c r="AO24" t="b">
         <v>0</v>
       </c>
       <c r="AP24" t="b">
         <v>0</v>
       </c>
       <c r="AQ24" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AR24" t="b">
         <v>0</v>
       </c>
       <c r="AS24" t="b">
         <v>0</v>
       </c>
       <c r="AT24" t="b">
         <v>0</v>
       </c>
       <c r="AU24" t="b">
         <v>0</v>
       </c>
       <c r="AV24" t="b">
         <v>0</v>
       </c>
       <c r="AW24" t="b">
         <v>0</v>
       </c>
       <c r="AX24" t="b">
         <v>0</v>
       </c>
       <c r="AY24" t="b">
         <v>0</v>
       </c>
@@ -6179,75 +6179,75 @@
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>Madnay MMY et al.</t>
         </is>
       </c>
       <c r="J31" t="n">
         <v>2022</v>
       </c>
       <c r="K31" t="inlineStr">
         <is>
           <t>Front Plant Sci 2022; 13 ():1037474</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t>To date, several studies have considered the phytotoxic impact of cosmetics and personal care products on crop plants. Nonetheless, data are scarce about the toxic impact of galaxolide [hexahydro-hexamethyl cyclopentabenzopyran (HHCB)] on the growth, physiology, and biochemistry of plants from different functional groups. To this end, the impact of HHCB on biomass, photosynthetic efficiency, antioxidant production, and detoxification metabolism of grass (wheat) and legume (faba bean) plants has been investigated. On the other hand, plant growth-promoting bacteria (PGPB) can be effectively applied to reduce HHCB phytotoxicity. HHCB significantly reduced the biomass accumulation and the photosynthetic machinery of both crops, but to more extent for wheat. This growth reduction was concomitant with induced oxidative damage and decreased antioxidant defense system. To mitigate HHCB toxicity, a bioactive strain of diazotrophic plant growth-promoting Rhodospirillum sp. JY3 was isolated from heavy metal-contaminated soil in Jazan, Kingdom of Saudi Arabia, and applied to both crops. Overall, Rhodospirillum mitigated HHCB-induced stress by differently modulating the oxidative burst [malondialdehyde (MDA), hydrogen peroxide (H2O2), and protein oxidation] in both wheat and faba beans. This alleviation was coincident with improvement in plant biomass and photosynthetic efficiency, particularly in wheat crops. Considering the antioxidant defense system, JY3 augmented the antioxidants in both wheat and faba beans and the detoxification metabolism under HHCB stress conditions. More interestingly, inoculation with JY3 further enhanced the tolerance level of both wheat and faba beans against contamination with HHCB via quenching the lignin metabolism. Overall, this study advanced our understanding of the physiological and biochemical mechanisms underlying HHCB stress and mitigating its impact using Rhodospirillum sp. JY3, which may strikingly reduce the environmental risks on agriculture sustainability.</t>
         </is>
       </c>
       <c r="M31" t="inlineStr"/>
       <c r="N31" s="2" t="n">
         <v>46052.71741764463</v>
       </c>
       <c r="O31" s="2" t="n">
-        <v>46059.67062492542</v>
+        <v>46287.9080999833</v>
       </c>
       <c r="P31" t="b">
         <v>1</v>
       </c>
       <c r="Q31" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R31" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S31" t="b">
         <v>0</v>
       </c>
       <c r="T31" t="b">
         <v>0</v>
       </c>
       <c r="U31" t="b">
         <v>0</v>
       </c>
       <c r="V31" t="b">
         <v>0</v>
       </c>
       <c r="W31" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="X31" t="b">
         <v>0</v>
       </c>
       <c r="Y31" t="b">
         <v>0</v>
       </c>
       <c r="Z31" t="b">
         <v>0</v>
       </c>
       <c r="AA31" t="b">
         <v>0</v>
       </c>
       <c r="AB31" t="b">
         <v>0</v>
       </c>
       <c r="AC31" t="b">
         <v>0</v>
       </c>
       <c r="AD31" t="b">
         <v>0</v>
       </c>
       <c r="AE31" t="b">
         <v>0</v>
       </c>
@@ -6263,51 +6263,51 @@
       <c r="AI31" t="b">
         <v>0</v>
       </c>
       <c r="AJ31" t="b">
         <v>0</v>
       </c>
       <c r="AK31" t="b">
         <v>0</v>
       </c>
       <c r="AL31" t="b">
         <v>0</v>
       </c>
       <c r="AM31" t="b">
         <v>0</v>
       </c>
       <c r="AN31" t="b">
         <v>0</v>
       </c>
       <c r="AO31" t="b">
         <v>0</v>
       </c>
       <c r="AP31" t="b">
         <v>0</v>
       </c>
       <c r="AQ31" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AR31" t="b">
         <v>0</v>
       </c>
       <c r="AS31" t="b">
         <v>0</v>
       </c>
       <c r="AT31" t="b">
         <v>0</v>
       </c>
       <c r="AU31" t="b">
         <v>0</v>
       </c>
       <c r="AV31" t="b">
         <v>0</v>
       </c>
       <c r="AW31" t="b">
         <v>0</v>
       </c>
       <c r="AX31" t="b">
         <v>0</v>
       </c>
       <c r="AY31" t="b">
         <v>0</v>
       </c>
@@ -6363,75 +6363,75 @@
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>Wang M et al.</t>
         </is>
       </c>
       <c r="J32" t="n">
         <v>2023</v>
       </c>
       <c r="K32" t="inlineStr">
         <is>
           <t>Plant Physiol Biochem 2023; 196 ():350-360</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t>Galaxolide (HHCB) and polystyrene (PS) microplastics or nanoplastics have been widely recognized as emerging pollutants. However, very few efforts have been made to remove these contaminants from the environment using eco-friendly materials such as plant materials. Therefore, this study sought to investigate the physiological and biochemical effects and tolerance mechanisms of Mirabilis jalapa L. upon exposure to HHCB and PS. Our findings demonstrated that this ornamental plant was tolerant to HHCB and PS exposure. HHCB treatment increased antioxidant enzyme activity. However, superoxide dismutase (SOD) activity increased by 206.85% when the plants were treated with 0.5 mg L-1 HHCB alone, whereas co-exposure to 0.5 mg L-1 HHCB and 500 nm PS increased SOD activity by 93.82%. Contaminant exposure also affected photosynthetic parameters such as stomatal conductance and transpiration rate. In contrast, net photosynthetic rate and photosynthetic pigment content were not significantly affected. HHCB aggregated heavily in the roots of the plant. Moreover, 500 nm PS could be absorbed by the root and transported to the shoot, and 5 μm PS would be transferred to the shoot under the carrying effect of HHCB. Co-exposure to HHCB and PS significantly changed the glyoxylate and dicarboxylate metabolism, alanine, aspartate, and glutamate metabolism, and glycine, serine, and threonine metabolism pathways, thus affecting carbohydrate synthesis and energy metabolism in M. jalapa. These results provide a basis for the development of HHCB and PS remediation strategies using M. jalapa, an ornamental plant that is not only tolerant to organic contaminants but can also beautify the environment.</t>
         </is>
       </c>
       <c r="M32" t="inlineStr"/>
       <c r="N32" s="2" t="n">
         <v>46052.71741793129</v>
       </c>
       <c r="O32" s="2" t="n">
-        <v>46059.67093882302</v>
+        <v>46287.90541763228</v>
       </c>
       <c r="P32" t="b">
         <v>1</v>
       </c>
       <c r="Q32" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R32" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S32" t="b">
         <v>0</v>
       </c>
       <c r="T32" t="b">
         <v>0</v>
       </c>
       <c r="U32" t="b">
         <v>0</v>
       </c>
       <c r="V32" t="b">
         <v>0</v>
       </c>
       <c r="W32" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="X32" t="b">
         <v>0</v>
       </c>
       <c r="Y32" t="b">
         <v>0</v>
       </c>
       <c r="Z32" t="b">
         <v>0</v>
       </c>
       <c r="AA32" t="b">
         <v>0</v>
       </c>
       <c r="AB32" t="b">
         <v>0</v>
       </c>
       <c r="AC32" t="b">
         <v>0</v>
       </c>
       <c r="AD32" t="b">
         <v>0</v>
       </c>
       <c r="AE32" t="b">
         <v>0</v>
       </c>
@@ -6447,51 +6447,51 @@
       <c r="AI32" t="b">
         <v>0</v>
       </c>
       <c r="AJ32" t="b">
         <v>0</v>
       </c>
       <c r="AK32" t="b">
         <v>0</v>
       </c>
       <c r="AL32" t="b">
         <v>0</v>
       </c>
       <c r="AM32" t="b">
         <v>0</v>
       </c>
       <c r="AN32" t="b">
         <v>0</v>
       </c>
       <c r="AO32" t="b">
         <v>0</v>
       </c>
       <c r="AP32" t="b">
         <v>0</v>
       </c>
       <c r="AQ32" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AR32" t="b">
         <v>0</v>
       </c>
       <c r="AS32" t="b">
         <v>0</v>
       </c>
       <c r="AT32" t="b">
         <v>0</v>
       </c>
       <c r="AU32" t="b">
         <v>0</v>
       </c>
       <c r="AV32" t="b">
         <v>0</v>
       </c>
       <c r="AW32" t="b">
         <v>0</v>
       </c>
       <c r="AX32" t="b">
         <v>0</v>
       </c>
       <c r="AY32" t="b">
         <v>0</v>
       </c>
@@ -6547,102 +6547,102 @@
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>Li M, Wang R, and Wang P</t>
         </is>
       </c>
       <c r="J33" t="n">
         <v>2023</v>
       </c>
       <c r="K33" t="inlineStr">
         <is>
           <t>Chemosphere 2023; 324 ():138329</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
           <t>Endocrine disruptors are environmental chemicals that can interfere with the endocrine system. However, research on endocrine disruptors that interfere with androgen's actions is still limited. The purpose of this study is to use in silico computation, i.e., molecular docking to facilitate the identification of environmental androgens. Computational docking was used to study the binding interactions of environmental/industrial compounds with the three dimensional structure of human androgen receptor (AR). Then reporter assay and cell proliferation assay using AR-expressing LNCaP prostate cancer cells were used to determine their in vitro androgenic activity. Animal studies using immature male rats were also carried out to test their in vivo androgenic activity. Two novel environmental androgens were identified. As a photoinitiator, 2-benzyl-2-(dimethylamino)-4'-morpholinobutyrophenone (Irgacure 369, abbreviated as IC-369) is widely used in the packaging and electronics industries. Galaxolide (HHCB) is widely used in the production of perfume, fabric softeners and detergents. We found that both IC-369 and HHCB could activate AR transcriptional activity and promote cell proliferation in AR-sensitive LNCaP cells. Furthermore, IC-369 and HHCB could induce cell proliferation and histological changes of seminal vesicles in immature rats. RNA sequencing and qPCR analysis showed that androgen-related genes in seminal vesicle tissue were up-regulated by IC-369 and HHCB. In conclusion, IC-369 and HHCB are new environmental androgens that bind AR and induce AR transcriptional activity, thereby exerting toxicological effects on the development of male reproductive organs.</t>
         </is>
       </c>
       <c r="M33" t="inlineStr"/>
       <c r="N33" s="2" t="n">
         <v>46052.71741821727</v>
       </c>
       <c r="O33" s="2" t="n">
-        <v>46058.53975892227</v>
+        <v>46287.90602195071</v>
       </c>
       <c r="P33" t="b">
         <v>1</v>
       </c>
       <c r="Q33" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R33" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S33" t="b">
         <v>0</v>
       </c>
       <c r="T33" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U33" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V33" t="b">
         <v>0</v>
       </c>
       <c r="W33" t="b">
         <v>0</v>
       </c>
       <c r="X33" t="b">
         <v>0</v>
       </c>
       <c r="Y33" t="b">
         <v>0</v>
       </c>
       <c r="Z33" t="b">
         <v>0</v>
       </c>
       <c r="AA33" t="b">
         <v>0</v>
       </c>
       <c r="AB33" t="b">
         <v>0</v>
       </c>
       <c r="AC33" t="b">
         <v>0</v>
       </c>
       <c r="AD33" t="b">
         <v>0</v>
       </c>
       <c r="AE33" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AF33" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AG33" t="b">
         <v>0</v>
       </c>
       <c r="AH33" t="b">
         <v>0</v>
       </c>
       <c r="AI33" t="b">
         <v>0</v>
       </c>
       <c r="AJ33" t="b">
         <v>0</v>
       </c>
       <c r="AK33" t="b">
         <v>0</v>
       </c>
       <c r="AL33" t="b">
         <v>0</v>
       </c>
       <c r="AM33" t="b">
         <v>0</v>
       </c>
       <c r="AN33" t="b">
         <v>0</v>
       </c>
@@ -6731,72 +6731,72 @@
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>Bonato T et al.</t>
         </is>
       </c>
       <c r="J34" t="n">
         <v>2023</v>
       </c>
       <c r="K34" t="inlineStr">
         <is>
           <t>Chemosphere 2023; 331 ():138786</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
           <t>A chronic toxicity test (21 d exposure) with the model organism Daphnia magna was performed to study the single-compound and combined effects of four fragrance materials (FMs), including musk xylene (MX), Celestolide™ (ADBI), Galaxolide™ (HHCB), and ethylene brassylate (MT). Furthermore, the transcriptional responses of ten target genes related to detoxification, molting and reproduction (DHR96, P-gp, CYP360A8, GST, CYP314, EcRb, Vtg, CAT, GPX, and GCLC) were determined by performing a quantitative real-time polymerase chain reaction (qRT‒PCR) after juvenile D. magna was exposed for 48 h. The results showed that MX, ADBI and HHCB affected development and reproduction after chronic exposure at a concentration of 10 μg L-1. Conversely, MT did not affect reproduction, growth or molting during the 21 d exposure. In juvenile D. magna, gene expression was significantly altered by ADBI (DHR96, CYP260A8, and GCLC) and MX (DHR96, CYP360A8, EcRb, Vtg, CYP314, and GCLC) but not by HHCB. These results suggest that compared to biochemical measures, conventional biological endpoints provide more informative data regarding the effects of this FM. Compared to single substances in the chronic test, the mixture of the four FMs showed effects at lower concentrations and increased gene expression for EcRb and CYP314 during juvenile exposure, indicating a possible additive or synergistic effect of the four FMs compared to single compound exposure.</t>
         </is>
       </c>
       <c r="M34" t="inlineStr"/>
       <c r="N34" s="2" t="n">
         <v>46052.71741850468</v>
       </c>
       <c r="O34" s="2" t="n">
-        <v>46059.67162697003</v>
+        <v>46287.90644958523</v>
       </c>
       <c r="P34" t="b">
         <v>1</v>
       </c>
       <c r="Q34" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R34" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S34" t="b">
         <v>0</v>
       </c>
       <c r="T34" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U34" t="b">
         <v>0</v>
       </c>
       <c r="V34" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W34" t="b">
         <v>0</v>
       </c>
       <c r="X34" t="b">
         <v>0</v>
       </c>
       <c r="Y34" t="b">
         <v>0</v>
       </c>
       <c r="Z34" t="b">
         <v>0</v>
       </c>
       <c r="AA34" t="b">
         <v>0</v>
       </c>
       <c r="AB34" t="b">
         <v>0</v>
       </c>
       <c r="AC34" t="b">
         <v>0</v>
       </c>
       <c r="AD34" t="b">
         <v>0</v>
       </c>
@@ -6815,51 +6815,51 @@
       <c r="AI34" t="b">
         <v>0</v>
       </c>
       <c r="AJ34" t="b">
         <v>0</v>
       </c>
       <c r="AK34" t="b">
         <v>0</v>
       </c>
       <c r="AL34" t="b">
         <v>0</v>
       </c>
       <c r="AM34" t="b">
         <v>0</v>
       </c>
       <c r="AN34" t="b">
         <v>0</v>
       </c>
       <c r="AO34" t="b">
         <v>0</v>
       </c>
       <c r="AP34" t="b">
         <v>0</v>
       </c>
       <c r="AQ34" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AR34" t="b">
         <v>0</v>
       </c>
       <c r="AS34" t="b">
         <v>0</v>
       </c>
       <c r="AT34" t="b">
         <v>0</v>
       </c>
       <c r="AU34" t="b">
         <v>0</v>
       </c>
       <c r="AV34" t="b">
         <v>0</v>
       </c>
       <c r="AW34" t="b">
         <v>0</v>
       </c>
       <c r="AX34" t="b">
         <v>0</v>
       </c>
       <c r="AY34" t="b">
         <v>0</v>
       </c>
@@ -6915,75 +6915,75 @@
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>Ding T et al.</t>
         </is>
       </c>
       <c r="J35" t="n">
         <v>2023</v>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t>Sci Total Environ 2023; 887 ():164139</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t>With the widespread production and usage, silver nanoparticles (AgNPs) can be extensively found in the aquatic environment and co-exist with other pollutants for a prolonged time, leading to a more complex ecological risk in natural waters. In this work, the model freshwater algae Euglena sp. was selected to study the toxicity of AgNPs and explore their influences on the toxicity of two frequently detected personal care products, triclosan (TCS) and galaxolide (HHCB). The LC-MS targeted metabolomics was used to analyze the possible toxicity mechanism at the molecular level. Results showed that AgNPs was toxic to Euglena sp. upon 24 h exposure, but the toxicity decreased gradually as exposure times increased. AgNPs (&lt;100 μg L-1) attenuated TCS and HHCB toxicity to Euglena sp., which could be attributed primarily to the decreased oxidative stress. Metabolomic analysis revealed that AgNPs induced a stress on algal defense system upon TCS exposure, but promoted the algal defense system upon HHCB exposure. Furthermore, DNA or RNA biosynthesis was accelerated in algae exposed to TCS or HHCB after the addition of AgNPs, implying that AgNPs may mitigate the genetic toxicity of TCS or HHCB in Euglena sp. These results emphasize the potential of metabolomics to reveal toxicity mechanism and provide new perspectives on the aquatic risk assessment of personal care products in the presence of AgNPs.</t>
         </is>
       </c>
       <c r="M35" t="inlineStr"/>
       <c r="N35" s="2" t="n">
         <v>46052.71741879026</v>
       </c>
       <c r="O35" s="2" t="n">
-        <v>46059.66925949563</v>
+        <v>46287.90677978574</v>
       </c>
       <c r="P35" t="b">
         <v>1</v>
       </c>
       <c r="Q35" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R35" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S35" t="b">
         <v>0</v>
       </c>
       <c r="T35" t="b">
         <v>0</v>
       </c>
       <c r="U35" t="b">
         <v>0</v>
       </c>
       <c r="V35" t="b">
         <v>0</v>
       </c>
       <c r="W35" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="X35" t="b">
         <v>0</v>
       </c>
       <c r="Y35" t="b">
         <v>0</v>
       </c>
       <c r="Z35" t="b">
         <v>0</v>
       </c>
       <c r="AA35" t="b">
         <v>0</v>
       </c>
       <c r="AB35" t="b">
         <v>0</v>
       </c>
       <c r="AC35" t="b">
         <v>0</v>
       </c>
       <c r="AD35" t="b">
         <v>0</v>
       </c>
       <c r="AE35" t="b">
         <v>0</v>
       </c>
@@ -6999,51 +6999,51 @@
       <c r="AI35" t="b">
         <v>0</v>
       </c>
       <c r="AJ35" t="b">
         <v>0</v>
       </c>
       <c r="AK35" t="b">
         <v>0</v>
       </c>
       <c r="AL35" t="b">
         <v>0</v>
       </c>
       <c r="AM35" t="b">
         <v>0</v>
       </c>
       <c r="AN35" t="b">
         <v>0</v>
       </c>
       <c r="AO35" t="b">
         <v>0</v>
       </c>
       <c r="AP35" t="b">
         <v>0</v>
       </c>
       <c r="AQ35" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AR35" t="b">
         <v>0</v>
       </c>
       <c r="AS35" t="b">
         <v>0</v>
       </c>
       <c r="AT35" t="b">
         <v>0</v>
       </c>
       <c r="AU35" t="b">
         <v>0</v>
       </c>
       <c r="AV35" t="b">
         <v>0</v>
       </c>
       <c r="AW35" t="b">
         <v>0</v>
       </c>
       <c r="AX35" t="b">
         <v>0</v>
       </c>
       <c r="AY35" t="b">
         <v>0</v>
       </c>
@@ -7651,75 +7651,75 @@
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>Halawani RF and Aloufi FA</t>
         </is>
       </c>
       <c r="J39" t="n">
         <v>2023</v>
       </c>
       <c r="K39" t="inlineStr">
         <is>
           <t>Front Plant Sci 2023; 14 ():1221780</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
           <t>The current study aimed to address the response of soybean (Glycine max) plants to biofertilization and selenium supplementation treatments under galaxolide contamination of soil. In this regard, a pot experiment was carried out where the soybean plants were treated with the plant growth-promoting Actinobacteria (Actinobacterium sp.) as a biofertilizer (PGPB treatment) and/or selenium nanoparticles (Se treatment; 25 mg L-1) under two non-polluted and galaxolide-polluted soils (250 mg galaxolide per kg of soil) to assess the modifications in some plant physiological and biochemical traits. Although higher accumulation of oxidative biomarkers, including hydrogen peroxide (+180%), malondialdehyde (+163%), and protein oxidation (+125%), indicating oxidative stress in galaxolide-contaminated plants, an apparent decline in their contents was observed in response to biofertilization/supplementation treatments in contaminated soil, especially. It was mainly related to the higher detoxification of ROS in PGPB- and Se-treated plants under galaxolide-induced oxidative stress, in which the direct ROS-scavenging enzymes (+44 -179%), enzymatic (+34 - 293%) and non-enzymatic (+35 - 98%) components of the ascorbate-glutathione pathway, and antioxidant molecules (+38 - 370%) were more activated than in control plants. In addition, a higher accumulation of detoxification activity markers, including phytochelatins (+32%) and metallothioneins (+79%), were found in the combined treatments (PGPB+Se) under galaxolide contamination. Moreover, combined treatment with PGPB and Se ameliorated the levels of chlorophyll a content (+58%), stomatal conductance (+57%), the maximum efficiency of photosystem II (PSII) (+36%), and photorespiratory metabolism (including +99% in glycolate oxidase and +54% in hydroxypyruvate reductase activity) in leaves under galaxolide contamination, which resulted in higher photosynthesis capacity (+36%) and biomass production (+74%) in galaxolide-stressed plants as compared to control group. In conclusion, the application of beneficial Actinobacteria and selenium nanoparticles as biofertilization/supplementation is expected to be useful for improving plant toleration and adaptation against galaxolide contamination.</t>
         </is>
       </c>
       <c r="M39" t="inlineStr"/>
       <c r="N39" s="2" t="n">
         <v>46052.71741995567</v>
       </c>
       <c r="O39" s="2" t="n">
-        <v>46059.67009345019</v>
+        <v>46287.90711021905</v>
       </c>
       <c r="P39" t="b">
         <v>1</v>
       </c>
       <c r="Q39" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R39" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S39" t="b">
         <v>0</v>
       </c>
       <c r="T39" t="b">
         <v>0</v>
       </c>
       <c r="U39" t="b">
         <v>0</v>
       </c>
       <c r="V39" t="b">
         <v>0</v>
       </c>
       <c r="W39" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="X39" t="b">
         <v>0</v>
       </c>
       <c r="Y39" t="b">
         <v>0</v>
       </c>
       <c r="Z39" t="b">
         <v>0</v>
       </c>
       <c r="AA39" t="b">
         <v>0</v>
       </c>
       <c r="AB39" t="b">
         <v>0</v>
       </c>
       <c r="AC39" t="b">
         <v>0</v>
       </c>
       <c r="AD39" t="b">
         <v>0</v>
       </c>
       <c r="AE39" t="b">
         <v>0</v>
       </c>
@@ -7735,51 +7735,51 @@
       <c r="AI39" t="b">
         <v>0</v>
       </c>
       <c r="AJ39" t="b">
         <v>0</v>
       </c>
       <c r="AK39" t="b">
         <v>0</v>
       </c>
       <c r="AL39" t="b">
         <v>0</v>
       </c>
       <c r="AM39" t="b">
         <v>0</v>
       </c>
       <c r="AN39" t="b">
         <v>0</v>
       </c>
       <c r="AO39" t="b">
         <v>0</v>
       </c>
       <c r="AP39" t="b">
         <v>0</v>
       </c>
       <c r="AQ39" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AR39" t="b">
         <v>0</v>
       </c>
       <c r="AS39" t="b">
         <v>0</v>
       </c>
       <c r="AT39" t="b">
         <v>0</v>
       </c>
       <c r="AU39" t="b">
         <v>0</v>
       </c>
       <c r="AV39" t="b">
         <v>0</v>
       </c>
       <c r="AW39" t="b">
         <v>0</v>
       </c>
       <c r="AX39" t="b">
         <v>0</v>
       </c>
       <c r="AY39" t="b">
         <v>0</v>
       </c>
@@ -8755,75 +8755,75 @@
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
           <t>Obaid WA et al.</t>
         </is>
       </c>
       <c r="J45" t="n">
         <v>2025</v>
       </c>
       <c r="K45" t="inlineStr">
         <is>
           <t>Plant Physiol Biochem 2025; 220 ():109403</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
           <t>The phytotoxic effect of cosmetics such as galaxolide (HHCB) has been investigated, however, their metabolic basis of this impact is still obscure. Thus, we investigated the effect of HHCB on the biomass accumulation, photosynthesis, primary and secondary metabolites in two species from different functional groups i.e., barley (C3) and maize (C4). In addition, the metabolic bases of HHCB stress mitigating impact of the bioactive Rhodospirillum sp. JY3 were investigated. HHCB toxicity on plant growth and physiology was significantly reduced in PGPB treated plants. At metabolism level, sugars levels and metabolic enzymes (e.g., invertase, sucrose synthase, starch synthase) were increased. Consequentially, this provided a route for organic, amino and fatty acids biosynthesis. PGPB further mitigated the phytotoxic impact of HHCB upon the levels of organic acids (e.g., oxalic, citric, succinic, malic and isobutyric acids), amino acids, particularly proline, in addition to unsaturated fatty acids. Furthermore, plant growth-promoting bacteria (PGPB) treatment reduced HHCB toxicity through increasing antioxidant metabolites (e.g., polyamines and anthocyanin), their precursors (e.g., phenylalanine, naringenin, cinnamic and coumaric acids) and their related biosynthetic enzymes such as chalcone synthase and cinnamate-4-hydroxylase. Overall, this study, for the first time, significantly contributes to quenching the environmental hazards and maintaining agriculture sustainability using eco-friendly tools.</t>
         </is>
       </c>
       <c r="M45" t="inlineStr"/>
       <c r="N45" s="2" t="n">
         <v>46052.71742168718</v>
       </c>
       <c r="O45" s="2" t="n">
-        <v>46059.6696832976</v>
+        <v>46288.52946097558</v>
       </c>
       <c r="P45" t="b">
         <v>1</v>
       </c>
       <c r="Q45" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R45" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S45" t="b">
         <v>0</v>
       </c>
       <c r="T45" t="b">
         <v>0</v>
       </c>
       <c r="U45" t="b">
         <v>0</v>
       </c>
       <c r="V45" t="b">
         <v>0</v>
       </c>
       <c r="W45" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="X45" t="b">
         <v>0</v>
       </c>
       <c r="Y45" t="b">
         <v>0</v>
       </c>
       <c r="Z45" t="b">
         <v>0</v>
       </c>
       <c r="AA45" t="b">
         <v>0</v>
       </c>
       <c r="AB45" t="b">
         <v>0</v>
       </c>
       <c r="AC45" t="b">
         <v>0</v>
       </c>
       <c r="AD45" t="b">
         <v>0</v>
       </c>
       <c r="AE45" t="b">
         <v>0</v>
       </c>
@@ -8839,51 +8839,51 @@
       <c r="AI45" t="b">
         <v>0</v>
       </c>
       <c r="AJ45" t="b">
         <v>0</v>
       </c>
       <c r="AK45" t="b">
         <v>0</v>
       </c>
       <c r="AL45" t="b">
         <v>0</v>
       </c>
       <c r="AM45" t="b">
         <v>0</v>
       </c>
       <c r="AN45" t="b">
         <v>0</v>
       </c>
       <c r="AO45" t="b">
         <v>0</v>
       </c>
       <c r="AP45" t="b">
         <v>0</v>
       </c>
       <c r="AQ45" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AR45" t="b">
         <v>0</v>
       </c>
       <c r="AS45" t="b">
         <v>0</v>
       </c>
       <c r="AT45" t="b">
         <v>0</v>
       </c>
       <c r="AU45" t="b">
         <v>0</v>
       </c>
       <c r="AV45" t="b">
         <v>0</v>
       </c>
       <c r="AW45" t="b">
         <v>0</v>
       </c>
       <c r="AX45" t="b">
         <v>0</v>
       </c>
       <c r="AY45" t="b">
         <v>0</v>
       </c>
@@ -8939,135 +8939,135 @@
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
           <t>Li Y et al.</t>
         </is>
       </c>
       <c r="J46" t="n">
         <v>2025</v>
       </c>
       <c r="K46" t="inlineStr">
         <is>
           <t>Plant Physiol Biochem 2025; 223 ():109803</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
           <t>As emerging contaminants, galaxolide (HHCB) and polystyrene microplastics (PSMP) are known to persist in the environment at low concentrations, posing significant ecological risks. While extensive research has focused on their ecotoxicological effects, limited attention has been given to plant tolerance mechanisms. This study investigates the tolerance and adaptive mechanisms of the ornamental plant Mirabilis jalapa L. (M. jalapa) to HHCB and PSMP exposure. Results demonstrated that M. jalapa exhibited robust tolerance to both pollutants, maintaining healthy growth in rhizomes and leaves, as evidenced by increased length and biomass. Exposure to PSMP and HHCB induced stomatal opening and enhanced transpiration, potentially mitigating pollutant toxicity. Both contaminants triggered oxidative stress, but M. jalapa activated defense mechanisms, as indicated by reduced malondialdehyde (MDA) levels and increased superoxide dismutase (SOD) activity, effectively regulating reactive oxygen species (ROS) and maintaining cellular homeostasis. Integrated metabolomic and transcriptomic analyses identified six co-annotated KEGG pathways, involving 11 key genes and 6 metabolites, revealing that M. jalapa employs adaptive energy metabolism and pollutant defense strategies to counteract HHCB and PSMP stress. These findings provide a theoretical foundation for utilizing M. jalapa in phytoremediation of HHCB and/or PSMP contamination.</t>
         </is>
       </c>
       <c r="M46" t="inlineStr"/>
       <c r="N46" s="2" t="n">
         <v>46052.71742197441</v>
       </c>
       <c r="O46" s="2" t="n">
-        <v>46059.67122028434</v>
+        <v>46288.52976313104</v>
       </c>
       <c r="P46" t="b">
         <v>1</v>
       </c>
       <c r="Q46" t="b">
         <v>0</v>
       </c>
       <c r="R46" t="b">
         <v>0</v>
       </c>
       <c r="S46" t="b">
         <v>0</v>
       </c>
       <c r="T46" t="b">
         <v>0</v>
       </c>
       <c r="U46" t="b">
         <v>0</v>
       </c>
       <c r="V46" t="b">
         <v>0</v>
       </c>
       <c r="W46" t="b">
         <v>0</v>
       </c>
       <c r="X46" t="b">
         <v>0</v>
       </c>
       <c r="Y46" t="b">
         <v>0</v>
       </c>
       <c r="Z46" t="b">
         <v>0</v>
       </c>
       <c r="AA46" t="b">
         <v>0</v>
       </c>
       <c r="AB46" t="b">
         <v>0</v>
       </c>
       <c r="AC46" t="b">
         <v>0</v>
       </c>
       <c r="AD46" t="b">
         <v>0</v>
       </c>
       <c r="AE46" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AF46" t="b">
         <v>0</v>
       </c>
       <c r="AG46" t="b">
         <v>0</v>
       </c>
       <c r="AH46" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AI46" t="b">
         <v>0</v>
       </c>
       <c r="AJ46" t="b">
         <v>0</v>
       </c>
       <c r="AK46" t="b">
         <v>0</v>
       </c>
       <c r="AL46" t="b">
         <v>0</v>
       </c>
       <c r="AM46" t="b">
         <v>0</v>
       </c>
       <c r="AN46" t="b">
         <v>0</v>
       </c>
       <c r="AO46" t="b">
         <v>0</v>
       </c>
       <c r="AP46" t="b">
         <v>0</v>
       </c>
       <c r="AQ46" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AR46" t="b">
         <v>0</v>
       </c>
       <c r="AS46" t="b">
         <v>0</v>
       </c>
       <c r="AT46" t="b">
         <v>0</v>
       </c>
       <c r="AU46" t="b">
         <v>0</v>
       </c>
       <c r="AV46" t="b">
         <v>0</v>
       </c>
       <c r="AW46" t="b">
         <v>0</v>
       </c>
       <c r="AX46" t="b">
         <v>0</v>
       </c>
       <c r="AY46" t="b">
         <v>0</v>
       </c>
@@ -9123,135 +9123,135 @@
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
           <t>Xianglei L et al.</t>
         </is>
       </c>
       <c r="J47" t="n">
         <v>2025</v>
       </c>
       <c r="K47" t="inlineStr">
         <is>
           <t>Ecotoxicol Environ Saf 2025; 298 ():118287</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
           <t>AHTN (Tonalide) is one of the extensively utilized polycyclic musks (PMs), frequently detected in water ecosystem. It has detrimental impacts on aquatic life, posing a potential threat to marine ecosystems. Therefore, establishing water quality criteria (WQC) for AHTN is paramount for effectively controlling AHTN pollution. In this research, toxicity examinations are performed on organisms from typical five phyla and eight families along the coast of China. The results show that the Litopenaeus vannamei was the most sensitive species to AHTN, while the Chlorella vulgaris is the least sensitive. The short-term water quality criteria (SWQC) and the long-term water quality criteria (LWQC) derived from the species sensitivity distribution (SSD) method are 15 μg/L and 2 μg/L, respectively. These values are below freshwater WQC of AHTN, indicating that freshwater organisms are not as sensitive as marine organisms. A comparison of three polycyclic musks reveal that AHTN exhibits greater toxicity to marine life compared to galaxolide (HHCB) and celestolide (ADBI), with the AHTN and HHCB ratio ranging from 0.15 to 0.8, and the musk concentration in Europe exceeds that of other regions. Finally, the ecological risk assessment results indicate that 78 % of the study areas are categorized as no risk. Spain and Germany are identified at a low ecological risk level. 10 % of aquatic organisms have a low risk of harm in the current 90 % seawater environment. Overall, We should continue monitoring the presence of AHTN in aquatic ecosystems and assess its potential impacts, striving to mitigate its potential risks and maintain the health of water environments.</t>
         </is>
       </c>
       <c r="M47" t="inlineStr"/>
       <c r="N47" s="2" t="n">
         <v>46052.71742226255</v>
       </c>
       <c r="O47" s="2" t="n">
-        <v>46059.67202364423</v>
+        <v>46288.53021265222</v>
       </c>
       <c r="P47" t="b">
         <v>1</v>
       </c>
       <c r="Q47" t="b">
         <v>0</v>
       </c>
       <c r="R47" t="b">
         <v>0</v>
       </c>
       <c r="S47" t="b">
         <v>0</v>
       </c>
       <c r="T47" t="b">
         <v>0</v>
       </c>
       <c r="U47" t="b">
         <v>0</v>
       </c>
       <c r="V47" t="b">
         <v>0</v>
       </c>
       <c r="W47" t="b">
         <v>0</v>
       </c>
       <c r="X47" t="b">
         <v>0</v>
       </c>
       <c r="Y47" t="b">
         <v>0</v>
       </c>
       <c r="Z47" t="b">
         <v>0</v>
       </c>
       <c r="AA47" t="b">
         <v>0</v>
       </c>
       <c r="AB47" t="b">
         <v>0</v>
       </c>
       <c r="AC47" t="b">
         <v>0</v>
       </c>
       <c r="AD47" t="b">
         <v>0</v>
       </c>
       <c r="AE47" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AF47" t="b">
         <v>0</v>
       </c>
       <c r="AG47" t="b">
         <v>0</v>
       </c>
       <c r="AH47" t="b">
         <v>0</v>
       </c>
       <c r="AI47" t="b">
         <v>0</v>
       </c>
       <c r="AJ47" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AK47" t="b">
         <v>0</v>
       </c>
       <c r="AL47" t="b">
         <v>0</v>
       </c>
       <c r="AM47" t="b">
         <v>0</v>
       </c>
       <c r="AN47" t="b">
         <v>0</v>
       </c>
       <c r="AO47" t="b">
         <v>0</v>
       </c>
       <c r="AP47" t="b">
         <v>0</v>
       </c>
       <c r="AQ47" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AR47" t="b">
         <v>0</v>
       </c>
       <c r="AS47" t="b">
         <v>0</v>
       </c>
       <c r="AT47" t="b">
         <v>0</v>
       </c>
       <c r="AU47" t="b">
         <v>0</v>
       </c>
       <c r="AV47" t="b">
         <v>0</v>
       </c>
       <c r="AW47" t="b">
         <v>0</v>
       </c>
       <c r="AX47" t="b">
         <v>0</v>
       </c>
       <c r="AY47" t="b">
         <v>0</v>
       </c>