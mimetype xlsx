--- v0 (2026-08-07)
+++ v1 (2026-10-09)
@@ -4939,102 +4939,102 @@
           <t>[No authors listed] 2020</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t xml:space="preserve"> HHCB/galaxolide undiluted: In vitro Episkin (tm) skin irritation test. (sanitized).  </t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>HHCB/galaxolide undiluted: In vitro Episkin (tm) skin irritation test. (sanitized)</t>
         </is>
       </c>
       <c r="H27" t="inlineStr"/>
       <c r="I27" t="inlineStr"/>
       <c r="J27" t="n">
         <v>2020</v>
       </c>
       <c r="K27" t="inlineStr"/>
       <c r="L27" t="inlineStr"/>
       <c r="M27" t="inlineStr"/>
       <c r="N27" s="2" t="n">
         <v>46052.73990718934</v>
       </c>
       <c r="O27" s="2" t="n">
-        <v>46057.93611055776</v>
+        <v>46287.91194111996</v>
       </c>
       <c r="P27" t="b">
         <v>1</v>
       </c>
       <c r="Q27" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R27" t="b">
         <v>0</v>
       </c>
       <c r="S27" t="b">
         <v>0</v>
       </c>
       <c r="T27" t="b">
         <v>0</v>
       </c>
       <c r="U27" t="b">
         <v>0</v>
       </c>
       <c r="V27" t="b">
         <v>0</v>
       </c>
       <c r="W27" t="b">
         <v>0</v>
       </c>
       <c r="X27" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Y27" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z27" t="b">
         <v>0</v>
       </c>
       <c r="AA27" t="b">
         <v>0</v>
       </c>
       <c r="AB27" t="b">
         <v>0</v>
       </c>
       <c r="AC27" t="b">
         <v>0</v>
       </c>
       <c r="AD27" t="b">
         <v>0</v>
       </c>
       <c r="AE27" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AF27" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG27" t="b">
         <v>0</v>
       </c>
       <c r="AH27" t="b">
         <v>0</v>
       </c>
       <c r="AI27" t="b">
         <v>0</v>
       </c>
       <c r="AJ27" t="b">
         <v>0</v>
       </c>
       <c r="AK27" t="b">
         <v>0</v>
       </c>
       <c r="AL27" t="b">
         <v>0</v>
       </c>
       <c r="AM27" t="b">
         <v>0</v>
       </c>
       <c r="AN27" t="b">
         <v>0</v>
       </c>