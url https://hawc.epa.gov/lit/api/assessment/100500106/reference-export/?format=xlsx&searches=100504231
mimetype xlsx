--- v0 (2026-05-24)
+++ v1 (2026-10-08)
@@ -1739,135 +1739,135 @@
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>Rilievo G et al.</t>
         </is>
       </c>
       <c r="J7" t="n">
         <v>2021</v>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>Journal of Marine Science and Engineering 9:509.</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>The musk fragrance Galaxolide(R) (HHCB) is widely used in personal care and household products. Its large use leads to a continuous release of the compound into aquatic environments. Although some studies on the presence of HHCB in ecosystems and biota have been conducted, limited data about its effects on organism biomarkers are available. This study aimed at investigating both cellular and biochemical effects of HHCB in the clam Ruditapes philippinarum. Mussels were exposed for 7, 14 and 21 days to 100 ng/L and 500 ng/L of HHCB in seawater, and the effects on haemocyte parameters and antioxidant enzyme activities in the gills and digestive gland were evaluated. In addition, the neurotoxic potential of HHCB and its capacity to cause oxidative damage to proteins were assessed. Overall, our results demonstrated that exposure to HHCB was able to induce changes in biomarker responses of mussels, mainly at the cellular level.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr"/>
       <c r="N7" s="2" t="n">
         <v>46052.74191081055</v>
       </c>
       <c r="O7" s="2" t="n">
-        <v>46059.66893063905</v>
+        <v>46287.91028931343</v>
       </c>
       <c r="P7" t="b">
         <v>1</v>
       </c>
       <c r="Q7" t="b">
         <v>0</v>
       </c>
       <c r="R7" t="b">
         <v>0</v>
       </c>
       <c r="S7" t="b">
         <v>0</v>
       </c>
       <c r="T7" t="b">
         <v>0</v>
       </c>
       <c r="U7" t="b">
         <v>0</v>
       </c>
       <c r="V7" t="b">
         <v>0</v>
       </c>
       <c r="W7" t="b">
         <v>0</v>
       </c>
       <c r="X7" t="b">
         <v>0</v>
       </c>
       <c r="Y7" t="b">
         <v>0</v>
       </c>
       <c r="Z7" t="b">
         <v>0</v>
       </c>
       <c r="AA7" t="b">
         <v>0</v>
       </c>
       <c r="AB7" t="b">
         <v>0</v>
       </c>
       <c r="AC7" t="b">
         <v>0</v>
       </c>
       <c r="AD7" t="b">
         <v>0</v>
       </c>
       <c r="AE7" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AF7" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AG7" t="b">
         <v>0</v>
       </c>
       <c r="AH7" t="b">
         <v>0</v>
       </c>
       <c r="AI7" t="b">
         <v>0</v>
       </c>
       <c r="AJ7" t="b">
         <v>0</v>
       </c>
       <c r="AK7" t="b">
         <v>0</v>
       </c>
       <c r="AL7" t="b">
         <v>0</v>
       </c>
       <c r="AM7" t="b">
         <v>0</v>
       </c>
       <c r="AN7" t="b">
         <v>0</v>
       </c>
       <c r="AO7" t="b">
         <v>0</v>
       </c>
       <c r="AP7" t="b">
         <v>0</v>
       </c>
       <c r="AQ7" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AR7" t="b">
         <v>0</v>
       </c>
       <c r="AS7" t="b">
         <v>0</v>
       </c>
       <c r="AT7" t="b">
         <v>0</v>
       </c>
       <c r="AU7" t="b">
         <v>0</v>
       </c>
       <c r="AV7" t="b">
         <v>0</v>
       </c>
       <c r="AW7" t="b">
         <v>0</v>
       </c>
       <c r="AX7" t="b">
         <v>0</v>
       </c>
       <c r="AY7" t="b">
         <v>0</v>
       </c>