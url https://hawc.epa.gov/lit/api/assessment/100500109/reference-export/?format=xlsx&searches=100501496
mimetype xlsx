--- v0 (2026-06-05)
+++ v1 (2026-10-04)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="data" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'data'!$A$1:$W$35</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'data'!$A$1:$AD$35</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd h:mm:ss"/>
     <numFmt numFmtId="165" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
     <font>
       <color rgb="00FFFFFF"/>
     </font>
@@ -436,82 +436,89 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W35"/>
+  <dimension ref="A1:AD35"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="10" customWidth="1" min="6" max="6"/>
     <col width="10" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="10" customWidth="1" min="9" max="9"/>
     <col width="10" customWidth="1" min="10" max="10"/>
     <col width="10" customWidth="1" min="11" max="11"/>
     <col width="10" customWidth="1" min="12" max="12"/>
     <col width="10" customWidth="1" min="13" max="13"/>
     <col width="10" customWidth="1" min="14" max="14"/>
     <col width="10" customWidth="1" min="15" max="15"/>
     <col width="10" customWidth="1" min="16" max="16"/>
     <col width="10" customWidth="1" min="17" max="17"/>
     <col width="10" customWidth="1" min="18" max="18"/>
     <col width="10" customWidth="1" min="19" max="19"/>
     <col width="10" customWidth="1" min="20" max="20"/>
     <col width="10" customWidth="1" min="21" max="21"/>
     <col width="10" customWidth="1" min="22" max="22"/>
     <col width="10" customWidth="1" min="23" max="23"/>
+    <col width="10" customWidth="1" min="24" max="24"/>
+    <col width="10" customWidth="1" min="25" max="25"/>
+    <col width="10" customWidth="1" min="26" max="26"/>
+    <col width="10" customWidth="1" min="27" max="27"/>
+    <col width="10" customWidth="1" min="28" max="28"/>
+    <col width="10" customWidth="1" min="29" max="29"/>
+    <col width="10" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>HAWC ID</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>HERO ID</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>PubMed ID</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>DOI</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -548,86 +555,121 @@
           <t>Journal</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Abstract</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Full text URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Created</t>
         </is>
       </c>
       <c r="O1" s="1" t="inlineStr">
         <is>
           <t>Last updated</t>
         </is>
       </c>
       <c r="P1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review</t>
+          <t>Meets RESO Criteria at TIAB Screening</t>
         </is>
       </c>
       <c r="Q1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Included during Full-text Review</t>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening</t>
         </is>
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Included during Full-text Review|General Engineering Assessment</t>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Peer-Reviewed Literature Search</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Included during Full-text Review|Occupational Exposure</t>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Peer-Reviewed Literature Search|General Engineering Assessment</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Included during Full-text Review|Environmental Release</t>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Peer-Reviewed Literature Search|Occupational Exposure</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Excluded during Full-text Review</t>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Peer-Reviewed Literature Search|Environmental Release</t>
         </is>
       </c>
       <c r="V1" s="1" t="inlineStr">
         <is>
-          <t>Excluded</t>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Gray Literature Search</t>
         </is>
       </c>
       <c r="W1" s="1" t="inlineStr">
         <is>
-          <t>Supplemental</t>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Gray Literature Search|General Engineering Assessment</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Gray Literature Search|Occupational Exposure</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Gray Literature Search|Environmental Release</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Meets RESO Criteria at TIAB Screening|Does Not Meet RESO Criteria at FT Screening</t>
+        </is>
+      </c>
+      <c r="AA1" s="1" t="inlineStr">
+        <is>
+          <t>Meets RESO Criteria at TIAB Screening|Supplemental at FT Screening</t>
+        </is>
+      </c>
+      <c r="AB1" s="1" t="inlineStr">
+        <is>
+          <t>Meets RESO Criteria at TIAB Screening|PDF Unavailable</t>
+        </is>
+      </c>
+      <c r="AC1" s="1" t="inlineStr">
+        <is>
+          <t>Does Not Meet RESO Criteria at TIAB Screening</t>
+        </is>
+      </c>
+      <c r="AD1" s="1" t="inlineStr">
+        <is>
+          <t>Supplemental at TIAB Screening</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>100872034</v>
       </c>
       <c r="B2" t="n">
         <v>1441930</v>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
           <t>[No authors listed] 1988</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t xml:space="preserve"> DRAFT ENVIRONMENTAL IMPACT STATEMENT FOR EASTMAN KODAK COMPANY'S PROPOSED CELLULOSE TRIACETATE FILM BASE MACHINE ON METHYLENE CHLORIDE (VOLUME I - VOLUME V) W-LETTER DATED 111588. (TSCATS/310335). KEN E DAVIS ASSOC. </t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>DRAFT ENVIRONMENTAL IMPACT STATEMENT FOR EASTMAN KODAK COMPANY'S PROPOSED CELLULOSE TRIACETATE FILM BASE MACHINE ON METHYLENE CHLORIDE (VOLUME I - VOLUME V) W-LETTER DATED 111588</t>
@@ -639,62 +681,83 @@
         <v>1988</v>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>(TSCATS/310335). KEN E DAVIS ASSOC.</t>
         </is>
       </c>
       <c r="L2" t="inlineStr"/>
       <c r="M2" t="inlineStr"/>
       <c r="N2" s="2" t="n">
         <v>43993.61862760194</v>
       </c>
       <c r="O2" s="2" t="n">
         <v>43993.61862760243</v>
       </c>
       <c r="P2" t="b">
         <v>1</v>
       </c>
       <c r="Q2" t="b">
         <v>1</v>
       </c>
       <c r="R2" t="b">
         <v>1</v>
       </c>
       <c r="S2" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T2" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U2" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V2" t="b">
         <v>0</v>
       </c>
       <c r="W2" t="b">
+        <v>0</v>
+      </c>
+      <c r="X2" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y2" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD2" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>100872035</v>
       </c>
       <c r="B3" t="n">
         <v>2373425</v>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
           <t>10.1016/j.atmosenv.2013.12.026</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Qiu K et al. 2014</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t xml:space="preserve">Qiu K, Yang L, Lin J, Wang P, Yang Yi, Ye D, Wang L. Historical industrial emissions of non-methane volatile organic compounds in China for the period of 1980-2010. Atmospheric Environment 86:102-112. </t>
         </is>
@@ -713,71 +776,92 @@
         <is>
           <t>Qiu K et al.</t>
         </is>
       </c>
       <c r="J3" t="n">
         <v>2014</v>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>Atmospheric Environment 86:102-112.</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>This paper presents a new classification of industrial sector on basis of a source-tracing method for the historical industrial emissions of non-methane volatile organic compounds (NMVOCs). The industrial sources were divided into four major source categories: production of NMVOCs, storage and transport, industrial processes using NMVOCs as raw materials, and processes using NMVOCs-containing products. Multiyear emission inventories of NMVOCs from industrial sources were established for the period of 1980-2010 in China, covering 98 contributing industrial sources. The inventories were developed by the emission factor method, and further gridded at a spatial resolution of 50 km x 50 km based on GIS methodology, using population data as spatial surrogate. The result showed that China's industrial NMVOCs emissions had increased by 11.6 times at an average annual rate of 8.5% from 1.15 Tg in 1980 to 13.35 Tg in 2010. The four major source categories generated 19.6% (2.63 Tg, production of NMVOCs), 9.6% (1.295 Tg, storage and transport), 13.2% (1.769 Tg, industrial processes using NMVOCs as raw materials), and 57.4% (7.662 Tg, processes using NMVOCs-containing products) of the total emissions from China in 2010. Moreover, the top four industrial emissions sources were oil refinery, architectural decoration, machinery equipment and printing, accounted for 483% all together. With respect to the spatial distribution, the emissions mostly occurred in the eastern, northern and southern parts of China, all being much higher than that in the western part. The top four emission provinces were Shandong, Jiangsu, Guangdong, and Zhejiang, accounting for 38.3% of the national emissions. As for the past 30 years, the national industrial NMVOCs emissions increased year-by-year, being in pace with the accelerated industrialization process and the sharp economic growth, especially the rapid expansion of the high-emission industries. Particularly, the oil refinery, product oil and solvent distribution, architectural decoration, and mechanical equipment manufacture became the four largest contributors, accounting for 15.9-34.3%, 6.5-10.2%, 7-8%, and 6-7% of national industrial NMVOCs. (C) 2013 Elsevier Ltd. All rights reserved.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr"/>
       <c r="N3" s="2" t="n">
         <v>43993.61862766826</v>
       </c>
       <c r="O3" s="2" t="n">
         <v>43993.61862766853</v>
       </c>
       <c r="P3" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q3" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R3" t="b">
         <v>0</v>
       </c>
       <c r="S3" t="b">
         <v>0</v>
       </c>
       <c r="T3" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U3" t="b">
         <v>0</v>
       </c>
       <c r="V3" t="b">
         <v>0</v>
       </c>
       <c r="W3" t="b">
+        <v>0</v>
+      </c>
+      <c r="X3" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y3" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD3" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>100872036</v>
       </c>
       <c r="B4" t="n">
         <v>2942545</v>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
           <t>10.1016/j.scitotenv.2015.02.008</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Matsukami H et al. 2015</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t xml:space="preserve">Matsukami H, Nguyen Minh Tue, Suzuki Go, Someya M, Le Huu Tuyen, Pham Hung Viet, Takahashi S, Tanabe S, Takigami H. Flame retardant emission from e-waste recycling operation in northern Vietnam: Environmental occurrence of emerging organophosphorus esters used as alternatives for PBDEs. Science of the Total Environment 514:492-499. </t>
         </is>
@@ -811,56 +895,77 @@
         </is>
       </c>
       <c r="M4" t="inlineStr"/>
       <c r="N4" s="2" t="n">
         <v>43993.61862774912</v>
       </c>
       <c r="O4" s="2" t="n">
         <v>43993.61862774938</v>
       </c>
       <c r="P4" t="b">
         <v>1</v>
       </c>
       <c r="Q4" t="b">
         <v>1</v>
       </c>
       <c r="R4" t="b">
         <v>1</v>
       </c>
       <c r="S4" t="b">
         <v>1</v>
       </c>
       <c r="T4" t="b">
         <v>1</v>
       </c>
       <c r="U4" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V4" t="b">
         <v>0</v>
       </c>
       <c r="W4" t="b">
+        <v>0</v>
+      </c>
+      <c r="X4" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y4" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD4" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>100872037</v>
       </c>
       <c r="B5" t="n">
         <v>3230538</v>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
           <t>10.1002/jps.24334</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Frasch HF and Bunge AL 2015</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t xml:space="preserve">Frasch HF, Bunge AL. The transient dermal exposure II: post-exposure absorption and evaporation of volatile compounds. Journal of Pharmaceutical Sciences 104:1499-1507. </t>
         </is>
@@ -879,71 +984,92 @@
         <is>
           <t>Frasch HF and Bunge AL</t>
         </is>
       </c>
       <c r="J5" t="n">
         <v>2015</v>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>Journal of Pharmaceutical Sciences 104:1499-1507.</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>The transient dermal exposure is one where the skin is exposed to chemical for a finite duration, after which the chemical is removed and no residue remains on the skin's surface. Chemical within the skin at the end of the exposure period can still enter the systemic circulation. If it has some volatility, a portion of it will evaporate from the surface before it has a chance to be absorbed by the body. The fate of this post-exposure "skin depot" is the focus of this theoretical study. Laplace domain solutions for concentration distribution, flux, and cumulative mass absorption and evaporation are presented, and time domain results are obtained through numerical inversion. The Final Value Theorem is applied to obtain the analytical solutions for the total fractional absorption by the body and evaporation from skin at infinite time following a transient exposure. The solutions depend on two dimensionless variables: χ, the ratio of evaporation rate to steady-state dermal permeation rate; and the ratio of exposure time to membrane lag time. Simple closed form algebraic equations are presented that closely approximate the complete analytical solutions. Applications of the theory to the dermal risk assessment of pharmaceutical, occupational, and environmental exposures are presented for four example chemicals.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr"/>
       <c r="N5" s="2" t="n">
         <v>43993.61862782653</v>
       </c>
       <c r="O5" s="2" t="n">
         <v>43993.61862782676</v>
       </c>
       <c r="P5" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q5" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R5" t="b">
         <v>0</v>
       </c>
       <c r="S5" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T5" t="b">
         <v>0</v>
       </c>
       <c r="U5" t="b">
         <v>0</v>
       </c>
       <c r="V5" t="b">
         <v>0</v>
       </c>
       <c r="W5" t="b">
+        <v>0</v>
+      </c>
+      <c r="X5" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y5" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD5" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>100872038</v>
       </c>
       <c r="B6" t="n">
         <v>3808976</v>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
           <t>OECD 2011</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t xml:space="preserve">OECD. Emission scenario document on coating application via spray-painting in the automotive refinishing industry. (ENV/JM/MONO(2004)22/REV1). Paris, France: Organization for Economic Co-operation and Development. </t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>Emission scenario document on coating application via spray-painting in the automotive refinishing industry</t>
@@ -969,56 +1095,77 @@
       </c>
       <c r="L6" t="inlineStr"/>
       <c r="M6" t="inlineStr"/>
       <c r="N6" s="2" t="n">
         <v>43993.61862787407</v>
       </c>
       <c r="O6" s="2" t="n">
         <v>43993.61862787432</v>
       </c>
       <c r="P6" t="b">
         <v>1</v>
       </c>
       <c r="Q6" t="b">
         <v>1</v>
       </c>
       <c r="R6" t="b">
         <v>1</v>
       </c>
       <c r="S6" t="b">
         <v>1</v>
       </c>
       <c r="T6" t="b">
         <v>1</v>
       </c>
       <c r="U6" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V6" t="b">
         <v>0</v>
       </c>
       <c r="W6" t="b">
+        <v>0</v>
+      </c>
+      <c r="X6" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y6" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD6" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>100872039</v>
       </c>
       <c r="B7" t="n">
         <v>3827298</v>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
           <t>OECD 2009</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t xml:space="preserve">OECD. Emission scenario documents on coating industry (paints, lacquers and varnishes). (JT03267833). Paris, France: Organisation for Economic Co-operation and Development. </t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>Emission scenario documents on coating industry (paints, lacquers and varnishes)</t>
@@ -1044,56 +1191,77 @@
       </c>
       <c r="L7" t="inlineStr"/>
       <c r="M7" t="inlineStr"/>
       <c r="N7" s="2" t="n">
         <v>43993.61862792209</v>
       </c>
       <c r="O7" s="2" t="n">
         <v>43993.61862792232</v>
       </c>
       <c r="P7" t="b">
         <v>1</v>
       </c>
       <c r="Q7" t="b">
         <v>1</v>
       </c>
       <c r="R7" t="b">
         <v>1</v>
       </c>
       <c r="S7" t="b">
         <v>1</v>
       </c>
       <c r="T7" t="b">
         <v>1</v>
       </c>
       <c r="U7" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V7" t="b">
         <v>0</v>
       </c>
       <c r="W7" t="b">
+        <v>0</v>
+      </c>
+      <c r="X7" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y7" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD7" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>100872040</v>
       </c>
       <c r="B8" t="n">
         <v>3827299</v>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
           <t>OECD 2009</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t xml:space="preserve">OECD. Emission scenario document on adhesive formulation. (JT03263583). Paris, France: Organisation for Economic Co-operation and Development. </t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>Emission scenario document on adhesive formulation</t>
@@ -1113,62 +1281,83 @@
         <v>2009</v>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>(JT03263583). Paris, France: Organisation for Economic Co-operation and Development.</t>
         </is>
       </c>
       <c r="L8" t="inlineStr"/>
       <c r="M8" t="inlineStr"/>
       <c r="N8" s="2" t="n">
         <v>43993.61862796943</v>
       </c>
       <c r="O8" s="2" t="n">
         <v>43993.61862796964</v>
       </c>
       <c r="P8" t="b">
         <v>1</v>
       </c>
       <c r="Q8" t="b">
         <v>1</v>
       </c>
       <c r="R8" t="b">
         <v>1</v>
       </c>
       <c r="S8" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T8" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U8" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V8" t="b">
         <v>0</v>
       </c>
       <c r="W8" t="b">
+        <v>0</v>
+      </c>
+      <c r="X8" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y8" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD8" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>100872041</v>
       </c>
       <c r="B9" t="n">
         <v>3840005</v>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
           <t>10.1787/9789264221161-en</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>OECD 2010</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t xml:space="preserve">OECD. Emission Scenario Document on Photoresist Use in Semiconductor Manufacturing. In Series on Emission Scenario Documents No. 9. Paris: OECD Environmental Health and Safety Publications. </t>
         </is>
@@ -1198,56 +1387,77 @@
       </c>
       <c r="L9" t="inlineStr"/>
       <c r="M9" t="inlineStr"/>
       <c r="N9" s="2" t="n">
         <v>43993.61862801635</v>
       </c>
       <c r="O9" s="2" t="n">
         <v>43993.61862801655</v>
       </c>
       <c r="P9" t="b">
         <v>1</v>
       </c>
       <c r="Q9" t="b">
         <v>1</v>
       </c>
       <c r="R9" t="b">
         <v>1</v>
       </c>
       <c r="S9" t="b">
         <v>1</v>
       </c>
       <c r="T9" t="b">
         <v>1</v>
       </c>
       <c r="U9" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V9" t="b">
         <v>0</v>
       </c>
       <c r="W9" t="b">
+        <v>0</v>
+      </c>
+      <c r="X9" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y9" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD9" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>100872042</v>
       </c>
       <c r="B10" t="n">
         <v>4164912</v>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr">
         <is>
           <t>10.1080/10934529.2017.1369813</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Muenhor D et al. 2018</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t xml:space="preserve">Muenhor D, Moon HB, Lee S, Goosey E. Organophosphorus flame retardants (PFRs) and phthalates in floor and road dust from a manual e-waste dismantling facility and adjacent communities in Thailand. Journal of Environmental Science and Health, Part A: Toxic/Hazardous Substances &amp; Environmental Engineering 53:79-90. </t>
         </is>
@@ -1278,59 +1488,80 @@
       <c r="L10" t="inlineStr">
         <is>
           <t>This study was undertaken to investigate levels of organophosphorus flame retardants (PFRs) and phthalates in floor and road dust from a manual e-waste dismantling facility and nearby communities in Thailand. Concentrations of Σ10 PFRs and Σ6 phthalates in floor dust from the facility were approximately 36-1,700 and 86,000-790,000 ng g-1, whereas those from the communities were about 13-9,200 and 44,000-2,700,000 ng g-1, respectively. The highest content of Σ10 PFRs (9,200 ng g-1) and Σ6 phthalates (2,700,000 ng g-1) in indoor dust was both detected in the dust sampled from a house with no prevailing winds located 350 m northeast of the facility. Levels of Σ10 PFRs and Σ6 phthalates in road dust from the facility were around 1,100-2,100 and 40,000-670,000 ng g-1, while those from the residences were about 650-2,000 and 27,000-650,000 ng g-1, respectively. Concentrations of Σ10 PFRs (2,100 ng g-1) and Σ6 phthalates (670,000 ng g-1) in road dust were greatest in the dust collected from the facility. For the distributional pattern, TBEP (tris (2-butoxyethyl) phosphate) was the main PFR in residential dust, whereas TPP (triphenyl phosphate) was the major PFR in facility dust. TBEP was also found to be the most prominent PFR in all road dust samples. Furthermore, DEHP (di-2-ethylhexyl phthalate) was the most abundant phthalate congener in both floor and road dust samples. Under realistic high-end scenarios of environmental exposure to DEHP, Thai toddlers (25.29 µg kg-1 bw day-1) in the adjacent communities were exposed above the US EPA's (United States Environmental Protection Agency) reference dose (RfD) for this congener (20 µg kg-1 bw day-1). Our data reveal that the PFR and phthalate-containing products at the residences are a likely substantial source of PFRs and phthalates to the surrounding indoor environment, and humans can be exposed to PFRs and phthalates in their dwellings via the settled floor dust.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr"/>
       <c r="N10" s="2" t="n">
         <v>43993.61862817981</v>
       </c>
       <c r="O10" s="2" t="n">
         <v>43993.61862818009</v>
       </c>
       <c r="P10" t="b">
         <v>1</v>
       </c>
       <c r="Q10" t="b">
         <v>1</v>
       </c>
       <c r="R10" t="b">
         <v>1</v>
       </c>
       <c r="S10" t="b">
         <v>1</v>
       </c>
       <c r="T10" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U10" t="b">
         <v>0</v>
       </c>
       <c r="V10" t="b">
         <v>0</v>
       </c>
       <c r="W10" t="b">
+        <v>0</v>
+      </c>
+      <c r="X10" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y10" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD10" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>100872043</v>
       </c>
       <c r="B11" t="n">
         <v>4285965</v>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
           <t>Golja B et al. 2014</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t xml:space="preserve">Golja B, Sumiga B, Boh B, Medved J, Pusic T, Tavcer PF. Application of flame retardant microcapsules to polyester and cotton fabrics. Materiali in Tehnologije 48:105-111. </t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>Application of flame retardant microcapsules to polyester and cotton fabrics</t>
@@ -1360,56 +1591,77 @@
         </is>
       </c>
       <c r="M11" t="inlineStr"/>
       <c r="N11" s="2" t="n">
         <v>43993.61862823318</v>
       </c>
       <c r="O11" s="2" t="n">
         <v>43993.61862823342</v>
       </c>
       <c r="P11" t="b">
         <v>1</v>
       </c>
       <c r="Q11" t="b">
         <v>0</v>
       </c>
       <c r="R11" t="b">
         <v>0</v>
       </c>
       <c r="S11" t="b">
         <v>0</v>
       </c>
       <c r="T11" t="b">
         <v>0</v>
       </c>
       <c r="U11" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V11" t="b">
         <v>0</v>
       </c>
       <c r="W11" t="b">
+        <v>0</v>
+      </c>
+      <c r="X11" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y11" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z11" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD11" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>100872044</v>
       </c>
       <c r="B12" t="n">
         <v>5079083</v>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
           <t>OECD 2010</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t xml:space="preserve">OECD. Emission scenario document on chemicals used in the electronics industry. In Series on Emission Scenario Documents No. 25. Paris: OECD Environmental Health and Safety Publications. </t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>Emission scenario document on chemicals used in the electronics industry</t>
@@ -1435,56 +1687,77 @@
       </c>
       <c r="L12" t="inlineStr"/>
       <c r="M12" t="inlineStr"/>
       <c r="N12" s="2" t="n">
         <v>43993.61862828428</v>
       </c>
       <c r="O12" s="2" t="n">
         <v>43993.61862828452</v>
       </c>
       <c r="P12" t="b">
         <v>1</v>
       </c>
       <c r="Q12" t="b">
         <v>1</v>
       </c>
       <c r="R12" t="b">
         <v>1</v>
       </c>
       <c r="S12" t="b">
         <v>1</v>
       </c>
       <c r="T12" t="b">
         <v>1</v>
       </c>
       <c r="U12" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V12" t="b">
         <v>0</v>
       </c>
       <c r="W12" t="b">
+        <v>0</v>
+      </c>
+      <c r="X12" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y12" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD12" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>100872045</v>
       </c>
       <c r="B13" t="n">
         <v>5079084</v>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr">
         <is>
           <t>OECD 2009</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t xml:space="preserve">OECD. Emission scenario document on plastic additives. In Series on Emission Scenario Documents No. 3. (JT03267870). Paris, France: OECD Environmental Health and Safety Publications. </t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>Emission scenario document on plastic additives</t>
@@ -1501,65 +1774,86 @@
         </is>
       </c>
       <c r="J13" t="n">
         <v>2009</v>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>In Series on Emission Scenario Documents No. 3. (JT03267870). Paris, France: OECD Environmental Health and Safety Publications.</t>
         </is>
       </c>
       <c r="L13" t="inlineStr"/>
       <c r="M13" t="inlineStr"/>
       <c r="N13" s="2" t="n">
         <v>43993.6186283299</v>
       </c>
       <c r="O13" s="2" t="n">
         <v>43993.61862833011</v>
       </c>
       <c r="P13" t="b">
         <v>1</v>
       </c>
       <c r="Q13" t="b">
         <v>1</v>
       </c>
       <c r="R13" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S13" t="b">
         <v>0</v>
       </c>
       <c r="T13" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U13" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V13" t="b">
         <v>0</v>
       </c>
       <c r="W13" t="b">
+        <v>0</v>
+      </c>
+      <c r="X13" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y13" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD13" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>100872046</v>
       </c>
       <c r="B14" t="n">
         <v>5098163</v>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
           <t>Beaucham CC et al. 2018</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t xml:space="preserve">Beaucham CC, Ceballos D, Page EH, Mueller C, Calafat AM, Sjodin A, Ospina M, La Guardia M, Glassford E. Health Hazard Evaluation Report: HHE-2015-0050-3308, May 2018. Evaluation of Exposure to Metals, Flame Retardants, and Nanomaterials at an Electronics Recycling Company.  </t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>Health Hazard Evaluation Report: HHE-2015-0050-3308, May 2018. Evaluation of Exposure to Metals, Flame Retardants, and Nanomaterials at an Electronics Recycling Company</t>
@@ -1582,59 +1876,80 @@
       <c r="L14" t="inlineStr">
         <is>
           <t>The Health Hazard Evaluation Program received a request from an electronics recycling company. The employer was concerned about employee exposure to metals and flame retardant chemicals while recycling electronics. We met with employer and employee representatives and toured the workplace to observe operations, work practices, and working conditions. We also collected air, hand wipe, surface wipe, blood, and urine samples for metals and flame retardants. We found some flame retardants typically associated with electronics in the air, on employees' hands, in their blood, and in their urine (metabolites). We found metals in the air and on surfaces outside of the processing area. One employee's exposure to cadmium in the air was above the recommended exposure limit. Three employees had elevated blood lead levels. There is the potential for take-home contamination with cadmium, lead, other metals, and flame retardants. We observed employees dry sweeping and eating and/or drinking in the processing areas. We recommended adding local exhaust ventilation to the small shredder sorter, requiring disassembly and shredding employees wear respirators until cadmium exposures are reduced, including all processing employees in a lead exposure prevention program, providing employees with a lead-removing product to wash their hands, and providing onsite laundering facilities or contracting with a laundering service.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr"/>
       <c r="N14" s="2" t="n">
         <v>43993.61862837928</v>
       </c>
       <c r="O14" s="2" t="n">
         <v>43993.61862837949</v>
       </c>
       <c r="P14" t="b">
         <v>1</v>
       </c>
       <c r="Q14" t="b">
         <v>1</v>
       </c>
       <c r="R14" t="b">
         <v>1</v>
       </c>
       <c r="S14" t="b">
         <v>1</v>
       </c>
       <c r="T14" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U14" t="b">
         <v>0</v>
       </c>
       <c r="V14" t="b">
         <v>0</v>
       </c>
       <c r="W14" t="b">
+        <v>0</v>
+      </c>
+      <c r="X14" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y14" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z14" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA14" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB14" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC14" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD14" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>100872047</v>
       </c>
       <c r="B15" t="n">
         <v>5113326</v>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr">
         <is>
           <t>U.S. EPA 2015</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t xml:space="preserve">U.S. EPA. Flame retardants used in flexible polyurethane foam: An alternatives assessment update. Washington, DC: U.S. Environmental Protection Agency, Design for the Environment Program. </t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>Flame retardants used in flexible polyurethane foam: An alternatives assessment update</t>
@@ -1651,65 +1966,86 @@
         </is>
       </c>
       <c r="J15" t="n">
         <v>2015</v>
       </c>
       <c r="K15" t="inlineStr">
         <is>
           <t>Washington, DC: U.S. Environmental Protection Agency, Design for the Environment Program.</t>
         </is>
       </c>
       <c r="L15" t="inlineStr"/>
       <c r="M15" t="inlineStr"/>
       <c r="N15" s="2" t="n">
         <v>43993.6186284251</v>
       </c>
       <c r="O15" s="2" t="n">
         <v>43993.6186284253</v>
       </c>
       <c r="P15" t="b">
         <v>1</v>
       </c>
       <c r="Q15" t="b">
         <v>1</v>
       </c>
       <c r="R15" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S15" t="b">
         <v>0</v>
       </c>
       <c r="T15" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U15" t="b">
         <v>0</v>
       </c>
       <c r="V15" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W15" t="b">
+        <v>1</v>
+      </c>
+      <c r="X15" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y15" t="b">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA15" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB15" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC15" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD15" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>100872048</v>
       </c>
       <c r="B16" t="n">
         <v>5155521</v>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr">
         <is>
           <t>Toxicology Excellence for Risk Assessment (TERA) 2016</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t xml:space="preserve">Toxicology Excellence for Risk Assessment (TERA). Flame retardant exposure assessment. Cincinnati, OH: Toxicology Excellence for Risk Assessment Center at the University of Cincinnati. </t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>Flame retardant exposure assessment</t>
@@ -1743,50 +2079,71 @@
       </c>
       <c r="P16" t="b">
         <v>0</v>
       </c>
       <c r="Q16" t="b">
         <v>0</v>
       </c>
       <c r="R16" t="b">
         <v>0</v>
       </c>
       <c r="S16" t="b">
         <v>0</v>
       </c>
       <c r="T16" t="b">
         <v>0</v>
       </c>
       <c r="U16" t="b">
         <v>0</v>
       </c>
       <c r="V16" t="b">
         <v>0</v>
       </c>
       <c r="W16" t="b">
         <v>0</v>
       </c>
+      <c r="X16" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y16" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z16" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA16" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB16" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC16" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD16" t="b">
+        <v>0</v>
+      </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>100872049</v>
       </c>
       <c r="B17" t="n">
         <v>5160033</v>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr">
         <is>
           <t>OECD 2002</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t xml:space="preserve">OECD. SIDS Initial Assessment Report: Triphenyl phosphate. (151). </t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>SIDS Initial Assessment Report: Triphenyl phosphate</t>
         </is>
       </c>
@@ -1801,65 +2158,86 @@
         </is>
       </c>
       <c r="J17" t="n">
         <v>2002</v>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t>(151).</t>
         </is>
       </c>
       <c r="L17" t="inlineStr"/>
       <c r="M17" t="inlineStr"/>
       <c r="N17" s="2" t="n">
         <v>43993.61862852023</v>
       </c>
       <c r="O17" s="2" t="n">
         <v>43993.61862852043</v>
       </c>
       <c r="P17" t="b">
         <v>1</v>
       </c>
       <c r="Q17" t="b">
         <v>1</v>
       </c>
       <c r="R17" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S17" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T17" t="b">
         <v>0</v>
       </c>
       <c r="U17" t="b">
         <v>0</v>
       </c>
       <c r="V17" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W17" t="b">
+        <v>1</v>
+      </c>
+      <c r="X17" t="b">
+        <v>1</v>
+      </c>
+      <c r="Y17" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z17" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA17" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB17" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC17" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD17" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>100872050</v>
       </c>
       <c r="B18" t="n">
         <v>5164697</v>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr">
         <is>
           <t>EF HOUGHTON &amp; CO 2000</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t xml:space="preserve">EF HOUGHTON &amp; CO. Product data sheet from EF Houghton &amp; Co. containing acute toxicity values for four triaryl phosphate esters. (EPA/OTS Doc #40-0042432). </t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Product data sheet from EF Houghton &amp; Co. containing acute toxicity values for four triaryl phosphate esters</t>
@@ -1885,56 +2263,77 @@
       </c>
       <c r="L18" t="inlineStr"/>
       <c r="M18" t="inlineStr"/>
       <c r="N18" s="2" t="n">
         <v>43993.61862859673</v>
       </c>
       <c r="O18" s="2" t="n">
         <v>43993.61862859695</v>
       </c>
       <c r="P18" t="b">
         <v>1</v>
       </c>
       <c r="Q18" t="b">
         <v>0</v>
       </c>
       <c r="R18" t="b">
         <v>0</v>
       </c>
       <c r="S18" t="b">
         <v>0</v>
       </c>
       <c r="T18" t="b">
         <v>0</v>
       </c>
       <c r="U18" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V18" t="b">
         <v>0</v>
       </c>
       <c r="W18" t="b">
+        <v>0</v>
+      </c>
+      <c r="X18" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y18" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z18" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA18" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB18" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC18" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD18" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>100872051</v>
       </c>
       <c r="B19" t="n">
         <v>5466433</v>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr">
         <is>
           <t>Nunez C, Mcminn B, and Vitas J 1996</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t xml:space="preserve">Nunez C, Mcminn B, Vitas J. Barriers to the use of radiation-curable adhesives in the coated and laminated substrate manufacturing industry.  </t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Barriers to the use of radiation-curable adhesives in the coated and laminated substrate manufacturing industry</t>
@@ -1945,71 +2344,92 @@
           <t>Nunez C, Mcminn B, Vitas J</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>Nunez C, Mcminn B, and Vitas J</t>
         </is>
       </c>
       <c r="J19" t="n">
         <v>1996</v>
       </c>
       <c r="K19" t="inlineStr"/>
       <c r="L19" t="inlineStr">
         <is>
           <t>BIOSIS  COPYRIGHT: BIOL ABS.  The Air and Energy Engineering Research Laboratory (AEERL) of the US Environmental Protection Agency (EPA) is investigating the barriers to the use of radiation-cured technology in the coated and laminated substrate manufacturing industry. This paper presents information gathered from radiation-curable coating and equipment suppliers as well as technical publications. The focus of this project was to investigate the use of radiation-curable coatings as an alternative to conventional  solvent-based coatings used in the coated and laminated substrate manufacturing industry. Data obtained included material inputs, equipment, output characteristics, emissions, and waste. Information was gathered to compare process and cost impacts to evaluate the technical, educational, and economic barriers to radiation-curable coatings for this industry. Pollution prevention/source reduction research opportunities were also identified.</t>
         </is>
       </c>
       <c r="M19" t="inlineStr"/>
       <c r="N19" s="2" t="n">
         <v>43993.61862864315</v>
       </c>
       <c r="O19" s="2" t="n">
         <v>43993.61862864379</v>
       </c>
       <c r="P19" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q19" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R19" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S19" t="b">
         <v>0</v>
       </c>
       <c r="T19" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U19" t="b">
         <v>0</v>
       </c>
       <c r="V19" t="b">
         <v>0</v>
       </c>
       <c r="W19" t="b">
+        <v>0</v>
+      </c>
+      <c r="X19" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y19" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z19" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA19" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB19" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC19" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD19" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>100872052</v>
       </c>
       <c r="B20" t="n">
         <v>5469347</v>
       </c>
       <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr">
         <is>
           <t>10.1016/j.envint.2018.01.020</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Bello A et al. 2018</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t xml:space="preserve">Bello A, Carignan CC, Xue Y, Stapleton HM, Bello D. Exposure to organophosphate flame retardants in spray polyurethane foam applicators: Role of dermal exposure. Environment International 113:55-65. </t>
         </is>
@@ -2028,71 +2448,92 @@
         <is>
           <t>Bello A et al.</t>
         </is>
       </c>
       <c r="J20" t="n">
         <v>2018</v>
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t>Environment International 113:55-65.</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>BACKGROUND: Spray polyurethane foam (SPF) is a highly effective thermal insulation material that has seen considerable market growth in the past decade. Organophosphate flame retardants (PFRs) are added to SPF formulations to meet fire code requirements. A common flame retardant used in SPF formulations is tris 1-chloro 2-propyl phosphate (TCIPP), a suspected endocrine disruptor. Exposure monitoring efforts during SPF applications have focused primarily on the isocyanate component, a potent respiratory and dermal sensitizer. However, to our knowledge, there is no monitoring data for TCIPP.OBJECTIVE: To characterize occupational exposures to TCIPP and other flame retardants during SPF insulation.METHODS: Workers at four SPF insulation sites and one foam removal site (total n = 14) were recruited as part of this pilot study. Personal inhalation exposure to TCIPP was monitored with a CIP-10MI inhalable sampler and potential dermal exposure was assessed through the use of a glove dosimeter. Biomarkers of TCIPP and three other PFRs were measured in urine collected from workers pre-and post-shift. Linear mixed effect models were used to analyze associations of urinary biomarkers with inhalation and dermal exposures and paired t-tests were used to examine the difference on the means of urinary biomarkers pre-and post-shift. Chemical analysis of all species was performed with liquid chromatography-electrospray ionization tandem mass spectrometry.RESULTS: Geometric mean (GM) concentrations of TCIPP in personal air monitors and glove dosimeters collected from SPF applicators, 294.7 μg/m3 and 18.8 mg/pair respectively. Overall, GM concentrations of the two TCIPP urinary biomarkers BCIPP and BCIPHIPP and (6.2 and 88.8 μg/mL) were 26-35 times higher than reported in the general population. Post-shift levels of TCIPP biomarkers were higher than pre-shift even though workers at insulation sites wore supplied air respirators, gloves and coveralls. The urinary biomarkers for the other PFRs were not elevated post shift. Concentrations of TCIPP on glove dosimeters were positively associated with post-shift urinary TCIPP biomarkers (p &lt; 0.05) whereas concentrations in personal air samples were not.CONCLUSIONS: High levels of urinary biomarkers for TCIPP among SPF applicators, including post-shift, points to absorption of TCIPP during the work shift, in spite of the use of best industry exposure control practices. Dermal exposure appears to be an important, if not the primary exposure pathway for TCIPP, although inhalation or incidental ingestion of foam particles post-SPF application cannot be ruled out in this pilot study.</t>
         </is>
       </c>
       <c r="M20" t="inlineStr"/>
       <c r="N20" s="2" t="n">
         <v>43993.61862887714</v>
       </c>
       <c r="O20" s="2" t="n">
         <v>43993.61862887744</v>
       </c>
       <c r="P20" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q20" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R20" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S20" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T20" t="b">
         <v>0</v>
       </c>
       <c r="U20" t="b">
         <v>0</v>
       </c>
       <c r="V20" t="b">
         <v>0</v>
       </c>
       <c r="W20" t="b">
+        <v>0</v>
+      </c>
+      <c r="X20" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y20" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z20" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA20" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB20" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC20" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD20" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>100872053</v>
       </c>
       <c r="B21" t="n">
         <v>5705006</v>
       </c>
       <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr"/>
       <c r="E21" t="inlineStr">
         <is>
           <t>Reh BD et al. 1997</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t xml:space="preserve">Reh BD, Fajen JM, Reid TM, Butler MA, Debord DG, Cheever K, Kawamoto M. Health hazard evaluation report heta 94-0072- 2648, gen corp automotive, Marion, Indiana. (186). </t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Health hazard evaluation report heta 94-0072- 2648, gen corp automotive, Marion, Indiana</t>
@@ -2130,50 +2571,71 @@
       </c>
       <c r="P21" t="b">
         <v>0</v>
       </c>
       <c r="Q21" t="b">
         <v>0</v>
       </c>
       <c r="R21" t="b">
         <v>0</v>
       </c>
       <c r="S21" t="b">
         <v>0</v>
       </c>
       <c r="T21" t="b">
         <v>0</v>
       </c>
       <c r="U21" t="b">
         <v>0</v>
       </c>
       <c r="V21" t="b">
         <v>0</v>
       </c>
       <c r="W21" t="b">
         <v>0</v>
       </c>
+      <c r="X21" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y21" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z21" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA21" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB21" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC21" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD21" t="b">
+        <v>0</v>
+      </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>100872054</v>
       </c>
       <c r="B22" t="n">
         <v>5746824</v>
       </c>
       <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr">
         <is>
           <t>10.1246/bcsj.44.1321</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Ohta T, Ebina K, and Yamazaki N 1971</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t xml:space="preserve">Ohta T, Ebina K, Yamazaki N. OLIGOMERIZATION OF BUTADIENE WITH NICKEL COMPLEXES PRODUCED BY MEANS OF ELECTROLYSIS OF NICKEL(II) CHLORIDE. Bulletin of the Chemical Society of Japan 44:1321-+. </t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
@@ -2209,50 +2671,71 @@
       </c>
       <c r="P22" t="b">
         <v>0</v>
       </c>
       <c r="Q22" t="b">
         <v>0</v>
       </c>
       <c r="R22" t="b">
         <v>0</v>
       </c>
       <c r="S22" t="b">
         <v>0</v>
       </c>
       <c r="T22" t="b">
         <v>0</v>
       </c>
       <c r="U22" t="b">
         <v>0</v>
       </c>
       <c r="V22" t="b">
         <v>0</v>
       </c>
       <c r="W22" t="b">
         <v>0</v>
       </c>
+      <c r="X22" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y22" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z22" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA22" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB22" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC22" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD22" t="b">
+        <v>0</v>
+      </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>100872055</v>
       </c>
       <c r="B23" t="n">
         <v>6306751</v>
       </c>
       <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr">
         <is>
           <t>OECD 2019</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t xml:space="preserve">OECD. Complementing document to the emission scenario document on plastic additives: Plastic additives during the use of end products. (38). </t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Complementing document to the emission scenario document on plastic additives: Plastic additives during the use of end products</t>
         </is>
       </c>
@@ -2267,65 +2750,86 @@
         </is>
       </c>
       <c r="J23" t="n">
         <v>2019</v>
       </c>
       <c r="K23" t="inlineStr">
         <is>
           <t>(38).</t>
         </is>
       </c>
       <c r="L23" t="inlineStr"/>
       <c r="M23" t="inlineStr"/>
       <c r="N23" s="2" t="n">
         <v>43993.61862903034</v>
       </c>
       <c r="O23" s="2" t="n">
         <v>43993.61862903054</v>
       </c>
       <c r="P23" t="b">
         <v>1</v>
       </c>
       <c r="Q23" t="b">
         <v>1</v>
       </c>
       <c r="R23" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S23" t="b">
         <v>0</v>
       </c>
       <c r="T23" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U23" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V23" t="b">
         <v>0</v>
       </c>
       <c r="W23" t="b">
+        <v>0</v>
+      </c>
+      <c r="X23" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y23" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z23" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA23" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB23" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC23" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD23" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>100872056</v>
       </c>
       <c r="B24" t="n">
         <v>6318677</v>
       </c>
       <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr"/>
       <c r="E24" t="inlineStr">
         <is>
           <t>FMC Corporation 1977</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t xml:space="preserve">FMC Corporation. Analysis of nitro plant effluents.  </t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>Analysis of nitro plant effluents</t>
@@ -2347,56 +2851,77 @@
       <c r="K24" t="inlineStr"/>
       <c r="L24" t="inlineStr"/>
       <c r="M24" t="inlineStr"/>
       <c r="N24" s="2" t="n">
         <v>43993.61862907838</v>
       </c>
       <c r="O24" s="2" t="n">
         <v>43993.61862907858</v>
       </c>
       <c r="P24" t="b">
         <v>1</v>
       </c>
       <c r="Q24" t="b">
         <v>0</v>
       </c>
       <c r="R24" t="b">
         <v>0</v>
       </c>
       <c r="S24" t="b">
         <v>0</v>
       </c>
       <c r="T24" t="b">
         <v>0</v>
       </c>
       <c r="U24" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V24" t="b">
         <v>0</v>
       </c>
       <c r="W24" t="b">
+        <v>0</v>
+      </c>
+      <c r="X24" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y24" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z24" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA24" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB24" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC24" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD24" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>100872057</v>
       </c>
       <c r="B25" t="n">
         <v>6320623</v>
       </c>
       <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr"/>
       <c r="E25" t="inlineStr">
         <is>
           <t>Weiner PH and Sauers RA 1980</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t xml:space="preserve">Weiner PH, Sauers RA. Analysis of phosphate esters in plant air and water wipe samples. (CGP-79-5	OTS0518399.  40-8042492.  42038 B3-291). FMC Corporation. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Analysis of phosphate esters in plant air and water wipe samples</t>
@@ -2410,68 +2935,89 @@
       <c r="I25" t="inlineStr">
         <is>
           <t>Weiner PH and Sauers RA</t>
         </is>
       </c>
       <c r="J25" t="n">
         <v>1980</v>
       </c>
       <c r="K25" t="inlineStr">
         <is>
           <t>(CGP-79-5	OTS0518399.  40-8042492.  42038 B3-291). FMC Corporation. [TSCA Submission]</t>
         </is>
       </c>
       <c r="L25" t="inlineStr"/>
       <c r="M25" t="inlineStr"/>
       <c r="N25" s="2" t="n">
         <v>43993.61862912482</v>
       </c>
       <c r="O25" s="2" t="n">
         <v>43993.61862912502</v>
       </c>
       <c r="P25" t="b">
         <v>1</v>
       </c>
       <c r="Q25" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R25" t="b">
         <v>0</v>
       </c>
       <c r="S25" t="b">
         <v>0</v>
       </c>
       <c r="T25" t="b">
         <v>0</v>
       </c>
       <c r="U25" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V25" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W25" t="b">
+        <v>0</v>
+      </c>
+      <c r="X25" t="b">
+        <v>1</v>
+      </c>
+      <c r="Y25" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z25" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA25" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB25" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC25" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD25" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>100872058</v>
       </c>
       <c r="B26" t="n">
         <v>6320624</v>
       </c>
       <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr"/>
       <c r="E26" t="inlineStr">
         <is>
           <t>Serravallo FA and Weiner PH 1980</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t xml:space="preserve">Serravallo FA, Weiner PH. Analysis of aryls phosphates and phenols in plant and environmental samples from Nitro, West Virginia.  </t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>Analysis of aryls phosphates and phenols in plant and environmental samples from Nitro, West Virginia</t>
@@ -2490,59 +3036,80 @@
       <c r="J26" t="n">
         <v>1980</v>
       </c>
       <c r="K26" t="inlineStr"/>
       <c r="L26" t="inlineStr"/>
       <c r="M26" t="inlineStr"/>
       <c r="N26" s="2" t="n">
         <v>43993.61862916963</v>
       </c>
       <c r="O26" s="2" t="n">
         <v>43993.61862916982</v>
       </c>
       <c r="P26" t="b">
         <v>1</v>
       </c>
       <c r="Q26" t="b">
         <v>1</v>
       </c>
       <c r="R26" t="b">
         <v>0</v>
       </c>
       <c r="S26" t="b">
         <v>0</v>
       </c>
       <c r="T26" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U26" t="b">
         <v>0</v>
       </c>
       <c r="V26" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W26" t="b">
+        <v>0</v>
+      </c>
+      <c r="X26" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y26" t="b">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA26" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB26" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC26" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD26" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>100872059</v>
       </c>
       <c r="B27" t="n">
         <v>6320654</v>
       </c>
       <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr"/>
       <c r="E27" t="inlineStr">
         <is>
           <t>Jadlocki JF 1980</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t xml:space="preserve">Jadlocki JF. The environmental fate and effects of aryl phosphates and phenolics in wastewaters from the production of Krotinex phosphate esters.  </t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>The environmental fate and effects of aryl phosphates and phenolics in wastewaters from the production of Krotinex phosphate esters</t>
@@ -2561,59 +3128,80 @@
       <c r="J27" t="n">
         <v>1980</v>
       </c>
       <c r="K27" t="inlineStr"/>
       <c r="L27" t="inlineStr"/>
       <c r="M27" t="inlineStr"/>
       <c r="N27" s="2" t="n">
         <v>43993.61862921424</v>
       </c>
       <c r="O27" s="2" t="n">
         <v>43993.61862921442</v>
       </c>
       <c r="P27" t="b">
         <v>1</v>
       </c>
       <c r="Q27" t="b">
         <v>1</v>
       </c>
       <c r="R27" t="b">
         <v>0</v>
       </c>
       <c r="S27" t="b">
         <v>0</v>
       </c>
       <c r="T27" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U27" t="b">
         <v>0</v>
       </c>
       <c r="V27" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W27" t="b">
+        <v>0</v>
+      </c>
+      <c r="X27" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y27" t="b">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA27" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB27" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC27" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD27" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>100872060</v>
       </c>
       <c r="B28" t="n">
         <v>6499659</v>
       </c>
       <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr"/>
       <c r="E28" t="inlineStr">
         <is>
           <t>OSHA 2019</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t xml:space="preserve">OSHA. Chemical exposure health data (CEHD) sampling results: CASRNs 75-34-3, 85-68-7, 84-74-2, 78-87-5, 117-81-7, 106-93-4, 50-00-0, 95-50-1, 85-44-9, 106-46-7, 79-00-5, and 115-86-6. Washington, DC: U.S. Department of Labor. </t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>Chemical exposure health data (CEHD) sampling results: CASRNs 75-34-3, 85-68-7, 84-74-2, 78-87-5, 117-81-7, 106-93-4, 50-00-0, 95-50-1, 85-44-9, 106-46-7, 79-00-5, and 115-86-6</t>
@@ -2640,59 +3228,80 @@
       <c r="L28" t="inlineStr">
         <is>
           <t>Includes data for the following chemicals: 1,1-Dichloroethane, BBP, DBP, 1,2-Dichloropropane, DEHP, Ethylene dibromide, Formaldehyde, o-Dichlorobenzene, Phthalic anhydride, p-Dichlorobenzene, 1,1,2-Trichloroethane, and TPP.</t>
         </is>
       </c>
       <c r="M28" t="inlineStr"/>
       <c r="N28" s="2" t="n">
         <v>43993.61862944515</v>
       </c>
       <c r="O28" s="2" t="n">
         <v>43993.61862944542</v>
       </c>
       <c r="P28" t="b">
         <v>1</v>
       </c>
       <c r="Q28" t="b">
         <v>1</v>
       </c>
       <c r="R28" t="b">
         <v>1</v>
       </c>
       <c r="S28" t="b">
         <v>1</v>
       </c>
       <c r="T28" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U28" t="b">
         <v>0</v>
       </c>
       <c r="V28" t="b">
         <v>0</v>
       </c>
       <c r="W28" t="b">
+        <v>0</v>
+      </c>
+      <c r="X28" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y28" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z28" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA28" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB28" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC28" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD28" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>100872061</v>
       </c>
       <c r="B29" t="n">
         <v>6535959</v>
       </c>
       <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr"/>
       <c r="E29" t="inlineStr">
         <is>
           <t>U.S. EPA 2019</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t xml:space="preserve">U.S. EPA. National Emissions Inventory (NEI) [database]: CASRNs 79-00-5, 75-34-3, 107-06-2, 78-87-5, 84-61-7, 106-99-0, 106-93-4, 50-00-0, 85-44-9, 106-46-7, 85-68-7, 84-74-2, and 115-86-6. Washington, DC: U.S. Environmental Protection Agency. [Database]. </t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>National Emissions Inventory (NEI) [database]: CASRNs 79-00-5, 75-34-3, 107-06-2, 78-87-5, 84-61-7, 106-99-0, 106-93-4, 50-00-0, 85-44-9, 106-46-7, 85-68-7, 84-74-2, and 115-86-6</t>
@@ -2711,142 +3320,184 @@
       <c r="J29" t="n">
         <v>2019</v>
       </c>
       <c r="K29" t="inlineStr">
         <is>
           <t>Washington, DC: U.S. Environmental Protection Agency. [Database]</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
           <t>Includes data for the following chemicals: 1,1,2-Trichloroethane, 1,1-Dichloroethane, 1,2-Dichloroethane, 1,2-Dichloropropane, Dicyclohexyl phthalate, 1,3-Butadiene, Ethylene dibromide, Formaldehyde, Phthalic anhydride, p-Dichlorobenzene, BBP, DBP, and TPP.
 The set of chemicals found within each zip file are listed below.
 Set 1: 1,1-Dichloroethane, BBP, 1,3-Butadiene, DBP, and 1,2-Dichloropropane
 Set 2: 1,2-Dichloroethane, 1,1,2-Trichloroethane, Dicyclohexyl phthalate, Ethylene dibromide, and Formaldehyde
 Set 3: Phthalic anhydride, p-Dichlorobenzene, and TPP</t>
         </is>
       </c>
       <c r="M29" t="inlineStr"/>
       <c r="N29" s="2" t="n">
         <v>43993.61862949479</v>
       </c>
       <c r="O29" s="2" t="n">
         <v>43993.61862949502</v>
       </c>
       <c r="P29" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q29" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R29" t="b">
         <v>0</v>
       </c>
       <c r="S29" t="b">
         <v>0</v>
       </c>
       <c r="T29" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U29" t="b">
         <v>0</v>
       </c>
       <c r="V29" t="b">
         <v>0</v>
       </c>
       <c r="W29" t="b">
+        <v>0</v>
+      </c>
+      <c r="X29" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y29" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z29" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA29" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB29" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC29" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD29" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>100872062</v>
       </c>
       <c r="B30" t="n">
         <v>6558292</v>
       </c>
       <c r="C30" t="inlineStr"/>
       <c r="D30" t="inlineStr"/>
       <c r="E30" t="inlineStr">
         <is>
           <t>Broadwater K et al. 2017</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t xml:space="preserve">Broadwater K, Ceballos D, Page E, Croteau G, Mueller C. Health hazard evaluation report: HHE-2014-0131-3298, evaluation of occupational exposure to flame retardants at four gymnastics studios.  </t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>Health hazard evaluation report: HHE-2014-0131-3298, evaluation of occupational exposure to flame retardants at four gymnastics studios</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>Broadwater K, Ceballos D, Page E, Croteau G, Mueller C</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>Broadwater K et al.</t>
         </is>
       </c>
       <c r="J30" t="n">
         <v>2017</v>
       </c>
       <c r="K30" t="inlineStr"/>
       <c r="L30" t="inlineStr"/>
       <c r="M30" t="inlineStr"/>
       <c r="N30" s="2" t="n">
         <v>43993.61862954212</v>
       </c>
       <c r="O30" s="2" t="n">
         <v>43993.61862954235</v>
       </c>
       <c r="P30" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q30" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R30" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S30" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T30" t="b">
         <v>0</v>
       </c>
       <c r="U30" t="b">
         <v>0</v>
       </c>
       <c r="V30" t="b">
         <v>0</v>
       </c>
       <c r="W30" t="b">
+        <v>0</v>
+      </c>
+      <c r="X30" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y30" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z30" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA30" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB30" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC30" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD30" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>100872063</v>
       </c>
       <c r="B31" t="n">
         <v>6558307</v>
       </c>
       <c r="C31" t="inlineStr"/>
       <c r="D31" t="inlineStr"/>
       <c r="E31" t="inlineStr">
         <is>
           <t>Grimes G et al. 2019</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t xml:space="preserve">Grimes G, Beaucham C, Grant M, Ramsey J. Health hazard evaluation report: HHE-2016-0257-3333, May 2019, evaluation of exposure to metals and flame retardants at an electronics recycling company.  </t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>Health hazard evaluation report: HHE-2016-0257-3333, May 2019, evaluation of exposure to metals and flame retardants at an electronics recycling company</t>
@@ -2868,269 +3519,353 @@
       <c r="K31" t="inlineStr"/>
       <c r="L31" t="inlineStr"/>
       <c r="M31" t="inlineStr"/>
       <c r="N31" s="2" t="n">
         <v>43993.61862958901</v>
       </c>
       <c r="O31" s="2" t="n">
         <v>43993.61862958923</v>
       </c>
       <c r="P31" t="b">
         <v>1</v>
       </c>
       <c r="Q31" t="b">
         <v>1</v>
       </c>
       <c r="R31" t="b">
         <v>1</v>
       </c>
       <c r="S31" t="b">
         <v>1</v>
       </c>
       <c r="T31" t="b">
         <v>1</v>
       </c>
       <c r="U31" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V31" t="b">
         <v>0</v>
       </c>
       <c r="W31" t="b">
+        <v>0</v>
+      </c>
+      <c r="X31" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y31" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z31" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA31" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB31" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC31" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD31" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>100872064</v>
       </c>
       <c r="B32" t="n">
         <v>6558517</v>
       </c>
       <c r="C32" t="inlineStr"/>
       <c r="D32" t="inlineStr"/>
       <c r="E32" t="inlineStr">
         <is>
           <t>OECD 2010</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t xml:space="preserve">OECD. Emission scenario document on the formulation of radiation curable coatings, inks and adhesives.  </t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>Emission scenario document on the formulation of radiation curable coatings, inks and adhesives</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>OECD</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>OECD</t>
         </is>
       </c>
       <c r="J32" t="n">
         <v>2010</v>
       </c>
       <c r="K32" t="inlineStr"/>
       <c r="L32" t="inlineStr"/>
       <c r="M32" t="inlineStr"/>
       <c r="N32" s="2" t="n">
         <v>43993.61862963866</v>
       </c>
       <c r="O32" s="2" t="n">
         <v>43993.61862963907</v>
       </c>
       <c r="P32" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q32" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R32" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S32" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T32" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U32" t="b">
         <v>0</v>
       </c>
       <c r="V32" t="b">
         <v>0</v>
       </c>
       <c r="W32" t="b">
+        <v>0</v>
+      </c>
+      <c r="X32" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y32" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z32" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA32" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB32" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC32" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD32" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>100872065</v>
       </c>
       <c r="B33" t="n">
         <v>6558535</v>
       </c>
       <c r="C33" t="inlineStr"/>
       <c r="D33" t="inlineStr"/>
       <c r="E33" t="inlineStr">
         <is>
           <t>Heitbrink W 1993</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t xml:space="preserve">Heitbrink W. In-depth survey report: Control technology for autobody repair and painting shops at Team Chevrolet, Colorado Springs, Colorado.  </t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>In-depth survey report: Control technology for autobody repair and painting shops at Team Chevrolet, Colorado Springs, Colorado</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>Heitbrink W</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>Heitbrink W</t>
         </is>
       </c>
       <c r="J33" t="n">
         <v>1993</v>
       </c>
       <c r="K33" t="inlineStr"/>
       <c r="L33" t="inlineStr"/>
       <c r="M33" t="inlineStr"/>
       <c r="N33" s="2" t="n">
         <v>43993.61862969129</v>
       </c>
       <c r="O33" s="2" t="n">
         <v>43993.6186296915</v>
       </c>
       <c r="P33" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q33" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R33" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S33" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T33" t="b">
         <v>0</v>
       </c>
       <c r="U33" t="b">
         <v>0</v>
       </c>
       <c r="V33" t="b">
         <v>0</v>
       </c>
       <c r="W33" t="b">
+        <v>0</v>
+      </c>
+      <c r="X33" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y33" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z33" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA33" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB33" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC33" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD33" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>100872066</v>
       </c>
       <c r="B34" t="n">
         <v>6558536</v>
       </c>
       <c r="C34" t="inlineStr"/>
       <c r="D34" t="inlineStr"/>
       <c r="E34" t="inlineStr">
         <is>
           <t>Heitbrink W et al. 1993</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t xml:space="preserve">Heitbrink W, Cooper T, Edmonds M, Bryant C, Ruch W. In-depth survey report: control technology for autobody repair and painting shops at Valley Paint and Body Shop, Amelia, Ohio.  </t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>In-depth survey report: control technology for autobody repair and painting shops at Valley Paint and Body Shop, Amelia, Ohio</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>Heitbrink W, Cooper T, Edmonds M, Bryant C, Ruch W</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>Heitbrink W et al.</t>
         </is>
       </c>
       <c r="J34" t="n">
         <v>1993</v>
       </c>
       <c r="K34" t="inlineStr"/>
       <c r="L34" t="inlineStr"/>
       <c r="M34" t="inlineStr"/>
       <c r="N34" s="2" t="n">
         <v>43993.61862974456</v>
       </c>
       <c r="O34" s="2" t="n">
         <v>43993.61862974478</v>
       </c>
       <c r="P34" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q34" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R34" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S34" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T34" t="b">
         <v>0</v>
       </c>
       <c r="U34" t="b">
         <v>0</v>
       </c>
       <c r="V34" t="b">
         <v>0</v>
       </c>
       <c r="W34" t="b">
+        <v>0</v>
+      </c>
+      <c r="X34" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y34" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z34" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA34" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB34" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC34" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD34" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>100872067</v>
       </c>
       <c r="B35" t="n">
         <v>786537</v>
       </c>
       <c r="C35" t="inlineStr"/>
       <c r="D35" t="inlineStr"/>
       <c r="E35" t="inlineStr">
         <is>
           <t>NIOSH 1985</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t xml:space="preserve">NIOSH. Health hazard evaluation report Heta 83-156-1622, Leon Plastics, Grand Rapids, Michigan. (HETA831561622). Atlanta, GA: National Institute for Occupational Safety and Health. </t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>Health hazard evaluation report Heta 83-156-1622, Leon Plastics, Grand Rapids, Michigan</t>
@@ -3151,63 +3886,84 @@
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t>(HETA831561622). Atlanta, GA: National Institute for Occupational Safety and Health.</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t>Environmental and breathing zone samples were analyzed for azodicarbonamide, benzene, styrene, and toluene at Leon Plastics, Grand Rapid, Michigan in March and May 1983, and March 1984. The evaluation was requested to investigate occupational exposures to chemical agents, particularly in the injection molding department. Sixteen employees were interviewed. Azodicarbonamide concentrations ranged from undetectable to 280 micrograms per cubic meter (microg/m3) in May 1983, and from undetectable to 752 microg/m3 in March 1984. There is no federal standard for azodicarbonamide. The concentrations of the other substances were below their relevant standards. Ammonia, styrene, and triphenylphosphate were identified as pyrolysis products above the azodicarbonamide presses. Symptoms of eye, nose and throat irritation, coughing, and wheezing were reported. Pulmonary function test results could not be linked to azodicarbonamide exposures. The authors conclude that exposure to azodicarbonamide is the probable cause of the reported symptoms. Recommendations include using engineering controls and appropriate work practices to minimize exposure to azodicarbonamide.</t>
         </is>
       </c>
       <c r="M35" t="inlineStr"/>
       <c r="N35" s="2" t="n">
         <v>43993.61862979257</v>
       </c>
       <c r="O35" s="2" t="n">
         <v>43993.6186297928</v>
       </c>
       <c r="P35" t="b">
         <v>1</v>
       </c>
       <c r="Q35" t="b">
         <v>1</v>
       </c>
       <c r="R35" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S35" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T35" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U35" t="b">
         <v>0</v>
       </c>
       <c r="V35" t="b">
         <v>0</v>
       </c>
       <c r="W35" t="b">
+        <v>0</v>
+      </c>
+      <c r="X35" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y35" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z35" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA35" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB35" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC35" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD35" t="b">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:W35"/>
+  <autoFilter ref="A1:AD35"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>