--- v0 (2026-05-28)
+++ v1 (2026-09-29)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="data" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'data'!$A$1:$W$12</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'data'!$A$1:$AD$12</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd h:mm:ss"/>
     <numFmt numFmtId="165" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
     <font>
       <color rgb="00FFFFFF"/>
     </font>
@@ -436,82 +436,89 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:AD12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="10" customWidth="1" min="6" max="6"/>
     <col width="10" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="10" customWidth="1" min="9" max="9"/>
     <col width="10" customWidth="1" min="10" max="10"/>
     <col width="10" customWidth="1" min="11" max="11"/>
     <col width="10" customWidth="1" min="12" max="12"/>
     <col width="10" customWidth="1" min="13" max="13"/>
     <col width="10" customWidth="1" min="14" max="14"/>
     <col width="10" customWidth="1" min="15" max="15"/>
     <col width="10" customWidth="1" min="16" max="16"/>
     <col width="10" customWidth="1" min="17" max="17"/>
     <col width="10" customWidth="1" min="18" max="18"/>
     <col width="10" customWidth="1" min="19" max="19"/>
     <col width="10" customWidth="1" min="20" max="20"/>
     <col width="10" customWidth="1" min="21" max="21"/>
     <col width="10" customWidth="1" min="22" max="22"/>
     <col width="10" customWidth="1" min="23" max="23"/>
+    <col width="10" customWidth="1" min="24" max="24"/>
+    <col width="10" customWidth="1" min="25" max="25"/>
+    <col width="10" customWidth="1" min="26" max="26"/>
+    <col width="10" customWidth="1" min="27" max="27"/>
+    <col width="10" customWidth="1" min="28" max="28"/>
+    <col width="10" customWidth="1" min="29" max="29"/>
+    <col width="10" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>HAWC ID</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>HERO ID</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>PubMed ID</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>DOI</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -548,86 +555,121 @@
           <t>Journal</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Abstract</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Full text URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Created</t>
         </is>
       </c>
       <c r="O1" s="1" t="inlineStr">
         <is>
           <t>Last updated</t>
         </is>
       </c>
       <c r="P1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review</t>
+          <t>Meets RESO Criteria at TIAB Screening</t>
         </is>
       </c>
       <c r="Q1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Included during Full-text Review</t>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening</t>
         </is>
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Included during Full-text Review|General Engineering Assessment</t>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Peer-Reviewed Literature Search</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Included during Full-text Review|Occupational Exposure</t>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Peer-Reviewed Literature Search|General Engineering Assessment</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Included during Full-text Review|Environmental Release</t>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Peer-Reviewed Literature Search|Occupational Exposure</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Excluded during Full-text Review</t>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Peer-Reviewed Literature Search|Environmental Release</t>
         </is>
       </c>
       <c r="V1" s="1" t="inlineStr">
         <is>
-          <t>Excluded</t>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Gray Literature Search</t>
         </is>
       </c>
       <c r="W1" s="1" t="inlineStr">
         <is>
-          <t>Supplemental</t>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Gray Literature Search|General Engineering Assessment</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Gray Literature Search|Occupational Exposure</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Gray Literature Search|Environmental Release</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Meets RESO Criteria at TIAB Screening|Does Not Meet RESO Criteria at FT Screening</t>
+        </is>
+      </c>
+      <c r="AA1" s="1" t="inlineStr">
+        <is>
+          <t>Meets RESO Criteria at TIAB Screening|Supplemental at FT Screening</t>
+        </is>
+      </c>
+      <c r="AB1" s="1" t="inlineStr">
+        <is>
+          <t>Meets RESO Criteria at TIAB Screening|PDF Unavailable</t>
+        </is>
+      </c>
+      <c r="AC1" s="1" t="inlineStr">
+        <is>
+          <t>Does Not Meet RESO Criteria at TIAB Screening</t>
+        </is>
+      </c>
+      <c r="AD1" s="1" t="inlineStr">
+        <is>
+          <t>Supplemental at TIAB Screening</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>101003895</v>
       </c>
       <c r="B2" t="n">
         <v>1333358</v>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>10.1007/bf00286574</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Vicedo JL, Pellin M, and Vilanova E 1985</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t xml:space="preserve">Vicedo JL, Pellin M, Vilanova E. Phthalates and organophosphorus compounds as cholinesterase inhibitors in fractions of industrial hexane impurities. Archives of Toxicology 57:46-52. </t>
         </is>
@@ -661,198 +703,261 @@
         </is>
       </c>
       <c r="M2" t="inlineStr"/>
       <c r="N2" s="2" t="n">
         <v>44050.84594088478</v>
       </c>
       <c r="O2" s="2" t="n">
         <v>44050.84594088509</v>
       </c>
       <c r="P2" t="b">
         <v>1</v>
       </c>
       <c r="Q2" t="b">
         <v>0</v>
       </c>
       <c r="R2" t="b">
         <v>0</v>
       </c>
       <c r="S2" t="b">
         <v>0</v>
       </c>
       <c r="T2" t="b">
         <v>0</v>
       </c>
       <c r="U2" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V2" t="b">
         <v>0</v>
       </c>
       <c r="W2" t="b">
+        <v>0</v>
+      </c>
+      <c r="X2" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y2" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z2" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD2" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>101003896</v>
       </c>
       <c r="B3" t="n">
         <v>3809069</v>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>NIOSH 2014</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t xml:space="preserve">NIOSH. In-depth survey report: Spray polyurethane foam chemical exposures during spray application, All About Kids, Crestwood, KY.  </t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>In-depth survey report: Spray polyurethane foam chemical exposures during spray application, All About Kids, Crestwood, KY</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>NIOSH</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>NIOSH</t>
         </is>
       </c>
       <c r="J3" t="n">
         <v>2014</v>
       </c>
       <c r="K3" t="inlineStr"/>
       <c r="L3" t="inlineStr"/>
       <c r="M3" t="inlineStr"/>
       <c r="N3" s="2" t="n">
         <v>44050.8459409413</v>
       </c>
       <c r="O3" s="2" t="n">
         <v>44050.84594094162</v>
       </c>
       <c r="P3" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q3" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R3" t="b">
         <v>0</v>
       </c>
       <c r="S3" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T3" t="b">
         <v>0</v>
       </c>
       <c r="U3" t="b">
         <v>0</v>
       </c>
       <c r="V3" t="b">
         <v>0</v>
       </c>
       <c r="W3" t="b">
+        <v>0</v>
+      </c>
+      <c r="X3" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y3" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD3" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>101003897</v>
       </c>
       <c r="B4" t="n">
         <v>3828838</v>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
           <t>OECD 2017</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t xml:space="preserve">OECD. Emission Scenario Document (ESD) on the use of textile dyes.  </t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>Emission Scenario Document (ESD) on the use of textile dyes</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>OECD</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>OECD</t>
         </is>
       </c>
       <c r="J4" t="n">
         <v>2017</v>
       </c>
       <c r="K4" t="inlineStr"/>
       <c r="L4" t="inlineStr"/>
       <c r="M4" t="inlineStr"/>
       <c r="N4" s="2" t="n">
         <v>44050.84594099314</v>
       </c>
       <c r="O4" s="2" t="n">
         <v>44050.84594099334</v>
       </c>
       <c r="P4" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q4" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R4" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S4" t="b">
         <v>0</v>
       </c>
       <c r="T4" t="b">
         <v>0</v>
       </c>
       <c r="U4" t="b">
         <v>0</v>
       </c>
       <c r="V4" t="b">
         <v>0</v>
       </c>
       <c r="W4" t="b">
+        <v>0</v>
+      </c>
+      <c r="X4" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y4" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD4" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>101003898</v>
       </c>
       <c r="B5" t="n">
         <v>5471613</v>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
           <t>Mihlan GJ 1983</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t xml:space="preserve">Mihlan GJ. Preliminary control technology survey on Datel Intersil Corporation, Mansfield, Massachusetts.  </t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>Preliminary control technology survey on Datel Intersil Corporation, Mansfield, Massachusetts</t>
@@ -872,133 +977,175 @@
         <v>1983</v>
       </c>
       <c r="K5" t="inlineStr"/>
       <c r="L5" t="inlineStr">
         <is>
           <t>A preliminary survey was conducted to assess control technology to reduce occupational exposure to lead (7439921) (Pb), silicon-dioxide (14808607) (Si02), and organic solvents at the Datel Intersil Corporation (SIC-3674), Mansfield, Massachusetts in December, 1983. Engineering controls in use at the facility included process isolation of the copper etching and photoresist operations, shielding, and local exhaust ventilation. Wet operations were used to control exposures to Si02. Personal protective equipment was used in all wet chemical operations. No monitoring systems were used in any of the assembly operations to evaluate exposures to chemical or physical agents. The author recommends that blood Pb concentrations be monitored. Trichloroethylene (79016) used in epoxy paint stripping operations should be replaced by the less toxic 1,1,1-trichloroethane (71556). Emergency power sources should be provided for the local exhaust ventilation systems for operations using toxic or flammable materials, and the airborne concentrations of combustible and toxic substances should be continuously monitored. Exhaust stacks should be reoriented to ensure that exhaust air is directed away from air intakes.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr"/>
       <c r="N5" s="2" t="n">
         <v>44050.84594103854</v>
       </c>
       <c r="O5" s="2" t="n">
         <v>44050.84594103877</v>
       </c>
       <c r="P5" t="b">
         <v>1</v>
       </c>
       <c r="Q5" t="b">
         <v>1</v>
       </c>
       <c r="R5" t="b">
         <v>1</v>
       </c>
       <c r="S5" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T5" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U5" t="b">
         <v>0</v>
       </c>
       <c r="V5" t="b">
         <v>0</v>
       </c>
       <c r="W5" t="b">
+        <v>0</v>
+      </c>
+      <c r="X5" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y5" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD5" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>101003899</v>
       </c>
       <c r="B6" t="n">
         <v>5937506</v>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
           <t>Yang CQ and Weil ED 2010</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t xml:space="preserve">Yang CQ, Weil ED. FLAME RETARDANT FINISHING AND FLAME RETARDANT TEXTILES.  </t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>FLAME RETARDANT FINISHING AND FLAME RETARDANT TEXTILES</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Yang CQ, Weil ED</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>Yang CQ and Weil ED</t>
         </is>
       </c>
       <c r="J6" t="n">
         <v>2010</v>
       </c>
       <c r="K6" t="inlineStr"/>
       <c r="L6" t="inlineStr"/>
       <c r="M6" t="inlineStr"/>
       <c r="N6" s="2" t="n">
         <v>44050.84594118161</v>
       </c>
       <c r="O6" s="2" t="n">
         <v>44050.8459411818</v>
       </c>
       <c r="P6" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q6" t="b">
         <v>0</v>
       </c>
       <c r="R6" t="b">
         <v>0</v>
       </c>
       <c r="S6" t="b">
         <v>0</v>
       </c>
       <c r="T6" t="b">
         <v>0</v>
       </c>
       <c r="U6" t="b">
         <v>0</v>
       </c>
       <c r="V6" t="b">
         <v>0</v>
       </c>
       <c r="W6" t="b">
+        <v>0</v>
+      </c>
+      <c r="X6" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y6" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD6" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>101003900</v>
       </c>
       <c r="B7" t="n">
         <v>5947426</v>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
           <t>Hernon JT 1981</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t xml:space="preserve">Hernon JT. Alum-formaldehyde tannage .4. White buck type shoe upper leather from limed cowhide splits. Journal of the American Leather Chemists Association 76:140-142. </t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>Alum-formaldehyde tannage .4. White buck type shoe upper leather from limed cowhide splits</t>
@@ -1009,71 +1156,92 @@
           <t>Hernon JT</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>Hernon JT</t>
         </is>
       </c>
       <c r="J7" t="n">
         <v>1981</v>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>Journal of the American Leather Chemists Association 76:140-142.</t>
         </is>
       </c>
       <c r="L7" t="inlineStr"/>
       <c r="M7" t="inlineStr"/>
       <c r="N7" s="2" t="n">
         <v>44050.8459412314</v>
       </c>
       <c r="O7" s="2" t="n">
         <v>44050.8459412316</v>
       </c>
       <c r="P7" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q7" t="b">
         <v>0</v>
       </c>
       <c r="R7" t="b">
         <v>0</v>
       </c>
       <c r="S7" t="b">
         <v>0</v>
       </c>
       <c r="T7" t="b">
         <v>0</v>
       </c>
       <c r="U7" t="b">
         <v>0</v>
       </c>
       <c r="V7" t="b">
         <v>0</v>
       </c>
       <c r="W7" t="b">
+        <v>0</v>
+      </c>
+      <c r="X7" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y7" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD7" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>101003901</v>
       </c>
       <c r="B8" t="n">
         <v>6393282</v>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
           <t>OECD 2009</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t xml:space="preserve">OECD. Emission scenario document on transport and storage of chemicals.  </t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>Emission scenario document on transport and storage of chemicals</t>
@@ -1092,59 +1260,80 @@
       <c r="J8" t="n">
         <v>2009</v>
       </c>
       <c r="K8" t="inlineStr"/>
       <c r="L8" t="inlineStr"/>
       <c r="M8" t="inlineStr"/>
       <c r="N8" s="2" t="n">
         <v>44050.84594127753</v>
       </c>
       <c r="O8" s="2" t="n">
         <v>44050.84594127773</v>
       </c>
       <c r="P8" t="b">
         <v>1</v>
       </c>
       <c r="Q8" t="b">
         <v>1</v>
       </c>
       <c r="R8" t="b">
         <v>1</v>
       </c>
       <c r="S8" t="b">
         <v>1</v>
       </c>
       <c r="T8" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U8" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V8" t="b">
         <v>0</v>
       </c>
       <c r="W8" t="b">
+        <v>0</v>
+      </c>
+      <c r="X8" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y8" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD8" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>101003902</v>
       </c>
       <c r="B9" t="n">
         <v>6414932</v>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
           <t>OECD 2015</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t xml:space="preserve">OECD. Emission scenario document (ESD) on industrial use of industrial cleaners.  </t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>Emission scenario document (ESD) on industrial use of industrial cleaners</t>
@@ -1166,56 +1355,77 @@
       <c r="K9" t="inlineStr"/>
       <c r="L9" t="inlineStr"/>
       <c r="M9" t="inlineStr"/>
       <c r="N9" s="2" t="n">
         <v>44050.84594132355</v>
       </c>
       <c r="O9" s="2" t="n">
         <v>44050.84594132377</v>
       </c>
       <c r="P9" t="b">
         <v>1</v>
       </c>
       <c r="Q9" t="b">
         <v>1</v>
       </c>
       <c r="R9" t="b">
         <v>1</v>
       </c>
       <c r="S9" t="b">
         <v>1</v>
       </c>
       <c r="T9" t="b">
         <v>1</v>
       </c>
       <c r="U9" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V9" t="b">
         <v>0</v>
       </c>
       <c r="W9" t="b">
+        <v>0</v>
+      </c>
+      <c r="X9" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y9" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD9" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>101003903</v>
       </c>
       <c r="B10" t="n">
         <v>6558533</v>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
           <t>OECD 2004</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t xml:space="preserve">OECD. Emission scenario document on textile finishing industry.  </t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>Emission scenario document on textile finishing industry</t>
@@ -1225,68 +1435,89 @@
         <is>
           <t>OECD</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>OECD</t>
         </is>
       </c>
       <c r="J10" t="n">
         <v>2004</v>
       </c>
       <c r="K10" t="inlineStr"/>
       <c r="L10" t="inlineStr"/>
       <c r="M10" t="inlineStr"/>
       <c r="N10" s="2" t="n">
         <v>44050.84594136827</v>
       </c>
       <c r="O10" s="2" t="n">
         <v>44050.84594136848</v>
       </c>
       <c r="P10" t="b">
         <v>1</v>
       </c>
       <c r="Q10" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R10" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S10" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T10" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U10" t="b">
         <v>0</v>
       </c>
       <c r="V10" t="b">
         <v>0</v>
       </c>
       <c r="W10" t="b">
+        <v>0</v>
+      </c>
+      <c r="X10" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y10" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z10" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD10" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>101003904</v>
       </c>
       <c r="B11" t="n">
         <v>6558581</v>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
           <t>OECD 2009</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t xml:space="preserve">OECD. Emission scenario documents on pulp, paper and board industry.  </t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>Emission scenario documents on pulp, paper and board industry</t>
@@ -1308,56 +1539,77 @@
       <c r="K11" t="inlineStr"/>
       <c r="L11" t="inlineStr"/>
       <c r="M11" t="inlineStr"/>
       <c r="N11" s="2" t="n">
         <v>44050.84594141228</v>
       </c>
       <c r="O11" s="2" t="n">
         <v>44050.84594141252</v>
       </c>
       <c r="P11" t="b">
         <v>1</v>
       </c>
       <c r="Q11" t="b">
         <v>1</v>
       </c>
       <c r="R11" t="b">
         <v>1</v>
       </c>
       <c r="S11" t="b">
         <v>1</v>
       </c>
       <c r="T11" t="b">
         <v>1</v>
       </c>
       <c r="U11" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V11" t="b">
         <v>0</v>
       </c>
       <c r="W11" t="b">
+        <v>0</v>
+      </c>
+      <c r="X11" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y11" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD11" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>101003905</v>
       </c>
       <c r="B12" t="n">
         <v>6558582</v>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
           <t>OECD 2004</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t xml:space="preserve">OECD. Emission scenario document on water treatment chemicals.  </t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>Emission scenario document on water treatment chemicals</t>
@@ -1379,54 +1631,75 @@
       <c r="K12" t="inlineStr"/>
       <c r="L12" t="inlineStr"/>
       <c r="M12" t="inlineStr"/>
       <c r="N12" s="2" t="n">
         <v>44050.84594145935</v>
       </c>
       <c r="O12" s="2" t="n">
         <v>44050.84594145953</v>
       </c>
       <c r="P12" t="b">
         <v>1</v>
       </c>
       <c r="Q12" t="b">
         <v>1</v>
       </c>
       <c r="R12" t="b">
         <v>1</v>
       </c>
       <c r="S12" t="b">
         <v>1</v>
       </c>
       <c r="T12" t="b">
         <v>1</v>
       </c>
       <c r="U12" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V12" t="b">
         <v>0</v>
       </c>
       <c r="W12" t="b">
+        <v>0</v>
+      </c>
+      <c r="X12" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y12" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD12" t="b">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:W12"/>
+  <autoFilter ref="A1:AD12"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>