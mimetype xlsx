--- v0 (2025-10-04)
+++ v1 (2026-06-05)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="data" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'data'!$A$1:$W$523</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'data'!$A$1:$AD$523</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd h:mm:ss"/>
     <numFmt numFmtId="165" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
     <font>
       <color rgb="00FFFFFF"/>
     </font>
@@ -436,82 +436,89 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W523"/>
+  <dimension ref="A1:AD523"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="10" customWidth="1" min="6" max="6"/>
     <col width="10" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="10" customWidth="1" min="9" max="9"/>
     <col width="10" customWidth="1" min="10" max="10"/>
     <col width="10" customWidth="1" min="11" max="11"/>
     <col width="10" customWidth="1" min="12" max="12"/>
     <col width="10" customWidth="1" min="13" max="13"/>
     <col width="10" customWidth="1" min="14" max="14"/>
     <col width="10" customWidth="1" min="15" max="15"/>
     <col width="10" customWidth="1" min="16" max="16"/>
     <col width="10" customWidth="1" min="17" max="17"/>
     <col width="10" customWidth="1" min="18" max="18"/>
     <col width="10" customWidth="1" min="19" max="19"/>
     <col width="10" customWidth="1" min="20" max="20"/>
     <col width="10" customWidth="1" min="21" max="21"/>
     <col width="10" customWidth="1" min="22" max="22"/>
     <col width="10" customWidth="1" min="23" max="23"/>
+    <col width="10" customWidth="1" min="24" max="24"/>
+    <col width="10" customWidth="1" min="25" max="25"/>
+    <col width="10" customWidth="1" min="26" max="26"/>
+    <col width="10" customWidth="1" min="27" max="27"/>
+    <col width="10" customWidth="1" min="28" max="28"/>
+    <col width="10" customWidth="1" min="29" max="29"/>
+    <col width="10" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>HAWC ID</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>HERO ID</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>PubMed ID</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>DOI</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -548,86 +555,121 @@
           <t>Journal</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Abstract</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Full text URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Created</t>
         </is>
       </c>
       <c r="O1" s="1" t="inlineStr">
         <is>
           <t>Last updated</t>
         </is>
       </c>
       <c r="P1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review</t>
+          <t>Meets RESO Criteria at TIAB Screening</t>
         </is>
       </c>
       <c r="Q1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Included during Full-text Review</t>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening</t>
         </is>
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Included during Full-text Review|General Engineering Assessment</t>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Peer-Reviewed Literature Search</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Included during Full-text Review|Occupational Exposure</t>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Peer-Reviewed Literature Search|General Engineering Assessment</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Included during Full-text Review|Environmental Release</t>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Peer-Reviewed Literature Search|Occupational Exposure</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Excluded during Full-text Review</t>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Peer-Reviewed Literature Search|Environmental Release</t>
         </is>
       </c>
       <c r="V1" s="1" t="inlineStr">
         <is>
-          <t>Excluded</t>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Gray Literature Search</t>
         </is>
       </c>
       <c r="W1" s="1" t="inlineStr">
         <is>
-          <t>Supplemental</t>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Gray Literature Search|General Engineering Assessment</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Gray Literature Search|Occupational Exposure</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Gray Literature Search|Environmental Release</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Meets RESO Criteria at TIAB Screening|Does Not Meet RESO Criteria at FT Screening</t>
+        </is>
+      </c>
+      <c r="AA1" s="1" t="inlineStr">
+        <is>
+          <t>Meets RESO Criteria at TIAB Screening|Supplemental at FT Screening</t>
+        </is>
+      </c>
+      <c r="AB1" s="1" t="inlineStr">
+        <is>
+          <t>Meets RESO Criteria at TIAB Screening|PDF Unavailable</t>
+        </is>
+      </c>
+      <c r="AC1" s="1" t="inlineStr">
+        <is>
+          <t>Does Not Meet RESO Criteria at TIAB Screening</t>
+        </is>
+      </c>
+      <c r="AD1" s="1" t="inlineStr">
+        <is>
+          <t>Supplemental at TIAB Screening</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>100868014</v>
       </c>
       <c r="B2" t="n">
         <v>1007981</v>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>10.2307/3433286</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Anwar WA 1997</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t xml:space="preserve">Anwar WA. Biomarkers of human exposure to pesticides. Environmental Health Perspectives 105:801-806. [Review]. </t>
         </is>
@@ -664,53 +706,74 @@
       <c r="N2" s="2" t="n">
         <v>43964.54270818055</v>
       </c>
       <c r="O2" s="2" t="n">
         <v>43964.54270818092</v>
       </c>
       <c r="P2" t="b">
         <v>0</v>
       </c>
       <c r="Q2" t="b">
         <v>0</v>
       </c>
       <c r="R2" t="b">
         <v>0</v>
       </c>
       <c r="S2" t="b">
         <v>0</v>
       </c>
       <c r="T2" t="b">
         <v>0</v>
       </c>
       <c r="U2" t="b">
         <v>0</v>
       </c>
       <c r="V2" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W2" t="b">
+        <v>0</v>
+      </c>
+      <c r="X2" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y2" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC2" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD2" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>100868015</v>
       </c>
       <c r="B3" t="n">
         <v>1009272</v>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
           <t>10.1002/ajim.4700210311</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Robinson JC and Paxman DG 1992</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t xml:space="preserve">Robinson JC, Paxman DG. The role of threshold limit values in U.S. air pollution policy. American Journal of Industrial Medicine 21:383-396. </t>
         </is>
@@ -747,53 +810,74 @@
       <c r="N3" s="2" t="n">
         <v>43964.54270828854</v>
       </c>
       <c r="O3" s="2" t="n">
         <v>43964.54270828881</v>
       </c>
       <c r="P3" t="b">
         <v>0</v>
       </c>
       <c r="Q3" t="b">
         <v>0</v>
       </c>
       <c r="R3" t="b">
         <v>0</v>
       </c>
       <c r="S3" t="b">
         <v>0</v>
       </c>
       <c r="T3" t="b">
         <v>0</v>
       </c>
       <c r="U3" t="b">
         <v>0</v>
       </c>
       <c r="V3" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W3" t="b">
+        <v>0</v>
+      </c>
+      <c r="X3" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y3" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC3" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD3" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>100868016</v>
       </c>
       <c r="B4" t="n">
         <v>1010009</v>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
           <t>10.2307/3434416</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>González CA and Agudo A 1999</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t xml:space="preserve">González CA, Agudo A. Occupational cancer in Spain. Environmental Health Perspectives 107:273-277. [Review]. </t>
         </is>
@@ -809,74 +893,95 @@
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>González CA and Agudo A</t>
         </is>
       </c>
       <c r="J4" t="n">
         <v>1999</v>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>Environmental Health Perspectives 107:273-277. [Review]</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>The knowledge of specific problems of occupational cancer in Spain is scarce. The environment of the workplace has improved over the last few years after a long period distinguished by bad working conditions, incomplete legislation, and insufficient safety measures and control. It has been estimated that 3,083,479 workers (25.4% of employees) were exposed to carcinogens. The most common occupational exposures to carcinogenic agents were solar radiation, environmental tobacco smoke, silica, and w her European countries, the incidence of lung cancer and leukemia in Spain are one of the lowest, but it is rapidly increasing. The incidence of urinary bladder and larynx cancer, on the contrary, are one of the highest. Few studies on occupational cancer have been conducted in Spain. The main problems are the availability of death certificates and the quality of the information on occupation in mortality of statistics. It is necessary to improve methods of assessment of exposure</t>
         </is>
       </c>
       <c r="M4" t="inlineStr"/>
       <c r="N4" s="2" t="n">
         <v>43964.54270836279</v>
       </c>
       <c r="O4" s="2" t="n">
-        <v>43964.54270836306</v>
+        <v>46154.53905147111</v>
       </c>
       <c r="P4" t="b">
         <v>1</v>
       </c>
       <c r="Q4" t="b">
         <v>0</v>
       </c>
       <c r="R4" t="b">
         <v>0</v>
       </c>
       <c r="S4" t="b">
         <v>0</v>
       </c>
       <c r="T4" t="b">
         <v>0</v>
       </c>
       <c r="U4" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V4" t="b">
         <v>0</v>
       </c>
       <c r="W4" t="b">
+        <v>0</v>
+      </c>
+      <c r="X4" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y4" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z4" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD4" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>100868017</v>
       </c>
       <c r="B5" t="n">
         <v>1010084</v>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
           <t>10.1016/0273-2300(87)90029-8</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Holm L and Holmberg B 1987</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t xml:space="preserve">Holm L, Holmberg B. Exposures to carcinogens and consequences of listing of carcinogens in the swedish working environment. Regulatory Toxicology and Pharmacology 7:185-199. </t>
         </is>
@@ -906,56 +1011,77 @@
       </c>
       <c r="L5" t="inlineStr"/>
       <c r="M5" t="inlineStr"/>
       <c r="N5" s="2" t="n">
         <v>43964.54270843342</v>
       </c>
       <c r="O5" s="2" t="n">
         <v>43964.54270843368</v>
       </c>
       <c r="P5" t="b">
         <v>1</v>
       </c>
       <c r="Q5" t="b">
         <v>0</v>
       </c>
       <c r="R5" t="b">
         <v>0</v>
       </c>
       <c r="S5" t="b">
         <v>0</v>
       </c>
       <c r="T5" t="b">
         <v>0</v>
       </c>
       <c r="U5" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V5" t="b">
         <v>0</v>
       </c>
       <c r="W5" t="b">
+        <v>0</v>
+      </c>
+      <c r="X5" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y5" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z5" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD5" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>100868018</v>
       </c>
       <c r="B6" t="n">
         <v>1010200</v>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
           <t>Figa-Talamanca I and Hatch MC 1994</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t xml:space="preserve">Figa-Talamanca I, Hatch MC. Reproduction and the workplace: What we know and where we go from here.  </t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>Reproduction and the workplace: What we know and where we go from here</t>
@@ -984,53 +1110,74 @@
       <c r="N6" s="2" t="n">
         <v>43964.54270848136</v>
       </c>
       <c r="O6" s="2" t="n">
         <v>43964.54270848157</v>
       </c>
       <c r="P6" t="b">
         <v>0</v>
       </c>
       <c r="Q6" t="b">
         <v>0</v>
       </c>
       <c r="R6" t="b">
         <v>0</v>
       </c>
       <c r="S6" t="b">
         <v>0</v>
       </c>
       <c r="T6" t="b">
         <v>0</v>
       </c>
       <c r="U6" t="b">
         <v>0</v>
       </c>
       <c r="V6" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W6" t="b">
+        <v>0</v>
+      </c>
+      <c r="X6" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y6" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC6" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD6" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>100868019</v>
       </c>
       <c r="B7" t="n">
         <v>1010327</v>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
           <t>10.1080/10473289.1991.10466883</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Summerhays J 1991</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t xml:space="preserve">Summerhays J. Evaluation of risks from urban air pollutants in the southeast Chicago area. (844-850). (BIOSIS/91/25011). </t>
         </is>
@@ -1064,56 +1211,77 @@
         </is>
       </c>
       <c r="M7" t="inlineStr"/>
       <c r="N7" s="2" t="n">
         <v>43964.54270855033</v>
       </c>
       <c r="O7" s="2" t="n">
         <v>43964.54270855053</v>
       </c>
       <c r="P7" t="b">
         <v>1</v>
       </c>
       <c r="Q7" t="b">
         <v>0</v>
       </c>
       <c r="R7" t="b">
         <v>0</v>
       </c>
       <c r="S7" t="b">
         <v>0</v>
       </c>
       <c r="T7" t="b">
         <v>0</v>
       </c>
       <c r="U7" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V7" t="b">
         <v>0</v>
       </c>
       <c r="W7" t="b">
+        <v>0</v>
+      </c>
+      <c r="X7" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y7" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z7" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD7" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>100868020</v>
       </c>
       <c r="B8" t="n">
         <v>1019159</v>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
           <t>10.1289/ehp.00108815</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Pratt GC et al. 2000</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t xml:space="preserve">Pratt GC, Palmer K, Wu CY, Oliaei F, Hollerbach C, Fenske MJ. An assessment of air toxics in Minnesota. Environmental Health Perspectives 108:815-825. </t>
         </is>
@@ -1150,53 +1318,74 @@
       <c r="N8" s="2" t="n">
         <v>43964.54270862021</v>
       </c>
       <c r="O8" s="2" t="n">
         <v>43964.54270862039</v>
       </c>
       <c r="P8" t="b">
         <v>0</v>
       </c>
       <c r="Q8" t="b">
         <v>0</v>
       </c>
       <c r="R8" t="b">
         <v>0</v>
       </c>
       <c r="S8" t="b">
         <v>0</v>
       </c>
       <c r="T8" t="b">
         <v>0</v>
       </c>
       <c r="U8" t="b">
         <v>0</v>
       </c>
       <c r="V8" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W8" t="b">
+        <v>0</v>
+      </c>
+      <c r="X8" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y8" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC8" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD8" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>100868021</v>
       </c>
       <c r="B9" t="n">
         <v>1022353</v>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
           <t>Pontius FW 1998</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t xml:space="preserve">Pontius FW. New horizons in federal regulation. Journal of the American Water Works Association 90:38-50. </t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>New horizons in federal regulation</t>
@@ -1229,53 +1418,74 @@
       <c r="N9" s="2" t="n">
         <v>43964.54270866763</v>
       </c>
       <c r="O9" s="2" t="n">
         <v>43964.54270866802</v>
       </c>
       <c r="P9" t="b">
         <v>0</v>
       </c>
       <c r="Q9" t="b">
         <v>0</v>
       </c>
       <c r="R9" t="b">
         <v>0</v>
       </c>
       <c r="S9" t="b">
         <v>0</v>
       </c>
       <c r="T9" t="b">
         <v>0</v>
       </c>
       <c r="U9" t="b">
         <v>0</v>
       </c>
       <c r="V9" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W9" t="b">
+        <v>0</v>
+      </c>
+      <c r="X9" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y9" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC9" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD9" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>100868022</v>
       </c>
       <c r="B10" t="n">
         <v>1023243</v>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr">
         <is>
           <t>10.1016/0890-6238(92)90027-q</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Donald JM et al. 1992</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t xml:space="preserve">Donald JM, Monserrat LE, Hooper K, Book SA, Chernoff GF. Prioritizing candidate reproductive-developmental toxicants for evaluation. Reproductive Toxicology 6:99-108. [Review]. </t>
         </is>
@@ -1312,53 +1522,74 @@
       <c r="N10" s="2" t="n">
         <v>43964.54270873458</v>
       </c>
       <c r="O10" s="2" t="n">
         <v>43964.54270873478</v>
       </c>
       <c r="P10" t="b">
         <v>0</v>
       </c>
       <c r="Q10" t="b">
         <v>0</v>
       </c>
       <c r="R10" t="b">
         <v>0</v>
       </c>
       <c r="S10" t="b">
         <v>0</v>
       </c>
       <c r="T10" t="b">
         <v>0</v>
       </c>
       <c r="U10" t="b">
         <v>0</v>
       </c>
       <c r="V10" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W10" t="b">
+        <v>0</v>
+      </c>
+      <c r="X10" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y10" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC10" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD10" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>100868023</v>
       </c>
       <c r="B11" t="n">
         <v>1025023</v>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
           <t>Shaver CS and Tong T 1991</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t xml:space="preserve">Shaver CS, Tong T. Chemical hazards to agricultural workers. Occupational Medicine: State of the Art Reviews 6:391-413. [Review]. </t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>Chemical hazards to agricultural workers</t>
@@ -1373,74 +1604,95 @@
         <is>
           <t>Shaver CS and Tong T</t>
         </is>
       </c>
       <c r="J11" t="n">
         <v>1991</v>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>Occupational Medicine: State of the Art Reviews 6:391-413. [Review]</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>Agriculture is an extremely diverse industry. The hazards on a Midwestern dairy farm may be very different from the hazards existing on a California produce farm. Even for a single type of farm, the risks may vary widely through the seasons, with hazards of the summer growing season being quite different from the hazards in winter, when stored crops are opened for use. Farmers also tend to be "do it yourself" types. It is routine to repair one's own equipment, and financial constraints make it common to get by with less than optimal equipment. This leads to inexperienced workers using potentially dangerous equipment and chemicals in rushed circumstances-clearly a risky affair.
 The agriculture industry is also quite complex. It is difficult for individual farmers to be uniformly knowledgeable about all potential dangers from chemical hazards on a farm. Farmers do not have safety personnel on staff as do other industries where hazardous chemicals are used. Some chemicals may be in the form of consumer products and therefore may have product information available. However, many chemical hazards, such as manure gas and silo gas, are produced on the farm itself, and the farmer may not be aware that a danger exists. In many situations the only resources a farmer may have available are the County Agricultural Service, state or local pesticide office, Poison Control Center, and the community physician, if one exists. It is, therefore, very important that any physician practicing in an agricultural area be aware of potential agricultural chemical hazards, because in many cases he or she will be the primary contact person for health and safety information.
 This discussion will survey potential hazards to farmers' health from chemicals. Certainly, the most dramatic health risks from agricultural chemicals involve pesticides of various sorts, particularly the organophosphates. For that reason, discussions of agricultural chemical hazards are usually overshadowed by these pesticides. However, in this paper the focus will be on the acute toxicity of chemical hazards, other than pesticides, likely to be present in an agricultural setting. The focus will be process-oriented wherever possible. Processes covered here include: (1) fertilizer use, (2) equipment use and repair, (3) sterilization and fumigation operations, (4) animal confinement hazards, and (5) the use of stored products (such as silo-opening hazards). Because pesticides are covered extensively in other reference sources, their toxicity will be summarized at the conclusion of this article and will not be discussed in depth.
 In this discussion it is also important to remember the littlest farmers, i.e., children. Children constitute a large portion of the labor force on many family farms. Exposure to farm chemicals at an early age may have far-reaching effects that are, as yet, undiscovered. Very little is known about the health effects of most farm chemicals on infants and children. In addition, even when not acting in the labor force directly, some chemical hazards (such as nitrates from fertilizer or pesticide residues brought home on clothing) can adversely affect the health of farm infants and children.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr"/>
       <c r="N11" s="2" t="n">
         <v>43964.5427088021</v>
       </c>
       <c r="O11" s="2" t="n">
-        <v>43964.54270880231</v>
+        <v>46154.53996498498</v>
       </c>
       <c r="P11" t="b">
         <v>1</v>
       </c>
       <c r="Q11" t="b">
         <v>0</v>
       </c>
       <c r="R11" t="b">
         <v>0</v>
       </c>
       <c r="S11" t="b">
         <v>0</v>
       </c>
       <c r="T11" t="b">
         <v>0</v>
       </c>
       <c r="U11" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V11" t="b">
         <v>0</v>
       </c>
       <c r="W11" t="b">
+        <v>0</v>
+      </c>
+      <c r="X11" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y11" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z11" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD11" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>100868024</v>
       </c>
       <c r="B12" t="n">
         <v>1032652</v>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
           <t>Morrison PF 1987</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t xml:space="preserve">Morrison PF. Effects of time-variant exposure on toxic substance response. Environmental Health Perspectives 76:133-139. </t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>Effects of time-variant exposure on toxic substance response</t>
@@ -1473,53 +1725,74 @@
       <c r="N12" s="2" t="n">
         <v>43964.54270917413</v>
       </c>
       <c r="O12" s="2" t="n">
         <v>43964.54270917444</v>
       </c>
       <c r="P12" t="b">
         <v>0</v>
       </c>
       <c r="Q12" t="b">
         <v>0</v>
       </c>
       <c r="R12" t="b">
         <v>0</v>
       </c>
       <c r="S12" t="b">
         <v>0</v>
       </c>
       <c r="T12" t="b">
         <v>0</v>
       </c>
       <c r="U12" t="b">
         <v>0</v>
       </c>
       <c r="V12" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W12" t="b">
+        <v>0</v>
+      </c>
+      <c r="X12" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y12" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD12" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>100868025</v>
       </c>
       <c r="B13" t="n">
         <v>1060565</v>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr">
         <is>
           <t>10.1016/0378-4274(89)90040-4</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>McKone TE 1989</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t xml:space="preserve">McKone TE. Household exposure models. Toxicology Letters 49:321-339. [Review]. </t>
         </is>
@@ -1556,53 +1829,74 @@
       <c r="N13" s="2" t="n">
         <v>43964.54270924899</v>
       </c>
       <c r="O13" s="2" t="n">
         <v>43964.54270924926</v>
       </c>
       <c r="P13" t="b">
         <v>0</v>
       </c>
       <c r="Q13" t="b">
         <v>0</v>
       </c>
       <c r="R13" t="b">
         <v>0</v>
       </c>
       <c r="S13" t="b">
         <v>0</v>
       </c>
       <c r="T13" t="b">
         <v>0</v>
       </c>
       <c r="U13" t="b">
         <v>0</v>
       </c>
       <c r="V13" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W13" t="b">
+        <v>0</v>
+      </c>
+      <c r="X13" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y13" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC13" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD13" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>100868026</v>
       </c>
       <c r="B14" t="n">
         <v>10706</v>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr">
         <is>
           <t>10.1146/annurev.pu.14.050193.001111</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Olshan AF and Faustman EM 1993</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t xml:space="preserve">Olshan AF, Faustman EM. Male-mediated developmental toxicity. Reproductive Toxicology 7:191-202. [Review]. </t>
         </is>
@@ -1640,53 +1934,74 @@
       <c r="N14" s="2" t="n">
         <v>43964.54270931855</v>
       </c>
       <c r="O14" s="2" t="n">
         <v>43964.54270931878</v>
       </c>
       <c r="P14" t="b">
         <v>0</v>
       </c>
       <c r="Q14" t="b">
         <v>0</v>
       </c>
       <c r="R14" t="b">
         <v>0</v>
       </c>
       <c r="S14" t="b">
         <v>0</v>
       </c>
       <c r="T14" t="b">
         <v>0</v>
       </c>
       <c r="U14" t="b">
         <v>0</v>
       </c>
       <c r="V14" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W14" t="b">
+        <v>0</v>
+      </c>
+      <c r="X14" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y14" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z14" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA14" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB14" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC14" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD14" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>100868027</v>
       </c>
       <c r="B15" t="n">
         <v>11380</v>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr">
         <is>
           <t>Van Straalen NM and Van Gestel CAM 1999</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t xml:space="preserve">Van Straalen NM, Van Gestel CAM. Ecotoxicological risk assessment of pesticides subject to long-range transport. Water, Air, and Soil Pollution 115:71-81. </t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>Ecotoxicological risk assessment of pesticides subject to long-range transport</t>
@@ -1719,53 +2034,74 @@
       <c r="N15" s="2" t="n">
         <v>43964.54270936361</v>
       </c>
       <c r="O15" s="2" t="n">
         <v>43964.54270936381</v>
       </c>
       <c r="P15" t="b">
         <v>0</v>
       </c>
       <c r="Q15" t="b">
         <v>0</v>
       </c>
       <c r="R15" t="b">
         <v>0</v>
       </c>
       <c r="S15" t="b">
         <v>0</v>
       </c>
       <c r="T15" t="b">
         <v>0</v>
       </c>
       <c r="U15" t="b">
         <v>0</v>
       </c>
       <c r="V15" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W15" t="b">
+        <v>0</v>
+      </c>
+      <c r="X15" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y15" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z15" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA15" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB15" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC15" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD15" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>100868028</v>
       </c>
       <c r="B16" t="n">
         <v>1187422</v>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr">
         <is>
           <t>10.1021/jo962397o</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Haga N, Takayanagi H, and Tokumaru K 1997</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t xml:space="preserve">Haga N, Takayanagi H, Tokumaru K. Mechanism of photodimerization of acenaphthylene. Journal of Organic Chemistry 62:3734-3743. </t>
         </is>
@@ -1798,53 +2134,74 @@
       <c r="N16" s="2" t="n">
         <v>43964.54270940861</v>
       </c>
       <c r="O16" s="2" t="n">
         <v>43964.54270940887</v>
       </c>
       <c r="P16" t="b">
         <v>0</v>
       </c>
       <c r="Q16" t="b">
         <v>0</v>
       </c>
       <c r="R16" t="b">
         <v>0</v>
       </c>
       <c r="S16" t="b">
         <v>0</v>
       </c>
       <c r="T16" t="b">
         <v>0</v>
       </c>
       <c r="U16" t="b">
         <v>0</v>
       </c>
       <c r="V16" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W16" t="b">
+        <v>0</v>
+      </c>
+      <c r="X16" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y16" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z16" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA16" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB16" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC16" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD16" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>100868029</v>
       </c>
       <c r="B17" t="n">
         <v>1230921</v>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr">
         <is>
           <t>10.1053/snep.2003.50003</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Jha V and Chugh KS 2003</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t xml:space="preserve">Jha V, Chugh KS. Nephropathy associated with animal, plant, and chemical toxins in the tropics. Seminars in Nephrology 23:49-65. [Review]. </t>
         </is>
@@ -1881,53 +2238,74 @@
       <c r="N17" s="2" t="n">
         <v>43964.54270947362</v>
       </c>
       <c r="O17" s="2" t="n">
         <v>43964.54270947382</v>
       </c>
       <c r="P17" t="b">
         <v>0</v>
       </c>
       <c r="Q17" t="b">
         <v>0</v>
       </c>
       <c r="R17" t="b">
         <v>0</v>
       </c>
       <c r="S17" t="b">
         <v>0</v>
       </c>
       <c r="T17" t="b">
         <v>0</v>
       </c>
       <c r="U17" t="b">
         <v>0</v>
       </c>
       <c r="V17" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W17" t="b">
+        <v>0</v>
+      </c>
+      <c r="X17" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y17" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z17" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA17" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB17" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC17" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD17" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>100868030</v>
       </c>
       <c r="B18" t="n">
         <v>1267847</v>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr">
         <is>
           <t>Sidhu KS 1991</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t xml:space="preserve">Sidhu KS. Standard setting processes and regulations for environmental contaminants in drinking water: State versus federal needs and viewpoints. Regulatory Toxicology and Pharmacology 13:293-308. </t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Standard setting processes and regulations for environmental contaminants in drinking water: State versus federal needs and viewpoints</t>
@@ -1960,53 +2338,74 @@
       <c r="N18" s="2" t="n">
         <v>43964.54270954288</v>
       </c>
       <c r="O18" s="2" t="n">
         <v>43964.54270954306</v>
       </c>
       <c r="P18" t="b">
         <v>0</v>
       </c>
       <c r="Q18" t="b">
         <v>0</v>
       </c>
       <c r="R18" t="b">
         <v>0</v>
       </c>
       <c r="S18" t="b">
         <v>0</v>
       </c>
       <c r="T18" t="b">
         <v>0</v>
       </c>
       <c r="U18" t="b">
         <v>0</v>
       </c>
       <c r="V18" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W18" t="b">
+        <v>0</v>
+      </c>
+      <c r="X18" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y18" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z18" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA18" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB18" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC18" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD18" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>100868031</v>
       </c>
       <c r="B19" t="n">
         <v>1270201</v>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr">
         <is>
           <t>Texaco Chem Co 1991</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t xml:space="preserve">Texaco Chem Co. Letter from Texaco Refining &amp; Marketing inc to USEPA Submitting Enclosed Information and Studies Concerning Several 8(d) Chemicals with Attachments. (EPA/OTS Doc #86-910000873). White Plains, NY: Texaco Refining &amp; Marketing Inc. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Letter from Texaco Refining &amp; Marketing inc to USEPA Submitting Enclosed Information and Studies Concerning Several 8(d) Chemicals with Attachments</t>
@@ -2014,74 +2413,95 @@
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Texaco Chem Co</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>Texaco Chem Co</t>
         </is>
       </c>
       <c r="J19" t="n">
         <v>1991</v>
       </c>
       <c r="K19" t="inlineStr">
         <is>
           <t>(EPA/OTS Doc #86-910000873). White Plains, NY: Texaco Refining &amp; Marketing Inc. [TSCA Submission]</t>
         </is>
       </c>
       <c r="L19" t="inlineStr"/>
       <c r="M19" t="inlineStr"/>
       <c r="N19" s="2" t="n">
         <v>43964.54270958964</v>
       </c>
       <c r="O19" s="2" t="n">
-        <v>43964.54270958983</v>
+        <v>46154.61860574743</v>
       </c>
       <c r="P19" t="b">
         <v>1</v>
       </c>
       <c r="Q19" t="b">
         <v>1</v>
       </c>
       <c r="R19" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S19" t="b">
         <v>0</v>
       </c>
       <c r="T19" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U19" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V19" t="b">
         <v>0</v>
       </c>
       <c r="W19" t="b">
+        <v>0</v>
+      </c>
+      <c r="X19" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y19" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z19" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA19" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB19" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC19" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD19" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>100868032</v>
       </c>
       <c r="B20" t="n">
         <v>1270212</v>
       </c>
       <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr"/>
       <c r="E20" t="inlineStr">
         <is>
           <t>ENSR 1992</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t xml:space="preserve">ENSR. Initial Submission: Ab 2588 Health Risk Assessment for the Texaco Refinery Areas 1 &amp; 2 (volume i &amp; Ii) (draft Report) with Attachments and Cover Letter dated 030692. (EPA/OTS Doc #88-920001410). White Plains, NY: Texaco Refining Company. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Initial Submission: Ab 2588 Health Risk Assessment for the Texaco Refinery Areas 1 &amp; 2 (volume i &amp; Ii) (draft Report) with Attachments and Cover Letter dated 030692</t>
@@ -2089,74 +2509,95 @@
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>ENSR</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>ENSR</t>
         </is>
       </c>
       <c r="J20" t="n">
         <v>1992</v>
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t>(EPA/OTS Doc #88-920001410). White Plains, NY: Texaco Refining Company. [TSCA Submission]</t>
         </is>
       </c>
       <c r="L20" t="inlineStr"/>
       <c r="M20" t="inlineStr"/>
       <c r="N20" s="2" t="n">
         <v>43964.54270964278</v>
       </c>
       <c r="O20" s="2" t="n">
-        <v>43964.54270964296</v>
+        <v>46154.53939388406</v>
       </c>
       <c r="P20" t="b">
         <v>1</v>
       </c>
       <c r="Q20" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R20" t="b">
         <v>0</v>
       </c>
       <c r="S20" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T20" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U20" t="b">
         <v>0</v>
       </c>
       <c r="V20" t="b">
         <v>0</v>
       </c>
       <c r="W20" t="b">
+        <v>0</v>
+      </c>
+      <c r="X20" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y20" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z20" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA20" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB20" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC20" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD20" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>100868033</v>
       </c>
       <c r="B21" t="n">
         <v>1307774</v>
       </c>
       <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr">
         <is>
           <t>10.3109/10408449609012525</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Tas S, Lauwerys R, and Lison D 1996</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t xml:space="preserve">Tas S, Lauwerys R, Lison D. Occupational hazards for the male reproductive system. Critical Reviews in Toxicology 26:261-307. [Review]. </t>
         </is>
@@ -2175,71 +2616,92 @@
         <is>
           <t>Tas S, Lauwerys R, and Lison D</t>
         </is>
       </c>
       <c r="J21" t="n">
         <v>1996</v>
       </c>
       <c r="K21" t="inlineStr">
         <is>
           <t>Critical Reviews in Toxicology 26:261-307. [Review]</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>The etiology of male infertilities is largely undetermined, and our knowledge of exogenous factors affecting the male reproductive system is still limited. In particular, the role of specific environmental and occupational factors is incompletely elucidated. Various occupational (physical and chemical) agents have been shown to affect male reproductive functions in animals, but large differences in reproductive function and/or xenobiotic handling between species limit extrapolation to humans. When available, human data are often conflicting and, except in a few instances, usually refer to broad and heterogenous occupational categories or to groups of agents (e.g., solvents). It is often difficult to elucidate the role of a single agent because occupational exposure conditions are often complex and various confounding factors related to lifestyle (smoking, alcohol, and diet) or socioeconomic state may also affect sperm quality, fertility, or pregnancy outcomes. The objective of this work is to summarize the main epidemiological and, where relevant, experimental findings pertaining to agents (physical and chemical) encountered in the occupational environment that might affect the male reproductive system (sperm count, motility and morphology, libido, and fertility) and/or related pregnancy outcomes (spontaneous abortion, stillbirth, low birth weight, and birth defects and childhood malignancy in offspring). Some methodological issues related to research on the reproductive effects of toxicants are also discussed briefly.</t>
         </is>
       </c>
       <c r="M21" t="inlineStr"/>
       <c r="N21" s="2" t="n">
         <v>43964.54270971162</v>
       </c>
       <c r="O21" s="2" t="n">
         <v>43964.54270971182</v>
       </c>
       <c r="P21" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q21" t="b">
         <v>0</v>
       </c>
       <c r="R21" t="b">
         <v>0</v>
       </c>
       <c r="S21" t="b">
         <v>0</v>
       </c>
       <c r="T21" t="b">
         <v>0</v>
       </c>
       <c r="U21" t="b">
         <v>0</v>
       </c>
       <c r="V21" t="b">
         <v>0</v>
       </c>
       <c r="W21" t="b">
+        <v>0</v>
+      </c>
+      <c r="X21" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y21" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z21" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA21" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB21" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC21" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD21" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>100868034</v>
       </c>
       <c r="B22" t="n">
         <v>1356160</v>
       </c>
       <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr">
         <is>
           <t>[No authors listed] 1987</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t xml:space="preserve"> COPIES OF HEALTH AND SAFETY STUDIES OF HEXACHLORODIBENZO-P-DIOXIN AND HEXACHLORODIBENZOFURANS WITH ATTACHMENTS AND COVER LETTER DATED 100587.  </t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>COPIES OF HEALTH AND SAFETY STUDIES OF HEXACHLORODIBENZO-P-DIOXIN AND HEXACHLORODIBENZOFURANS WITH ATTACHMENTS AND COVER LETTER DATED 100587</t>
@@ -2256,53 +2718,74 @@
       <c r="N22" s="2" t="n">
         <v>43964.54270976036</v>
       </c>
       <c r="O22" s="2" t="n">
         <v>43964.54270976056</v>
       </c>
       <c r="P22" t="b">
         <v>0</v>
       </c>
       <c r="Q22" t="b">
         <v>0</v>
       </c>
       <c r="R22" t="b">
         <v>0</v>
       </c>
       <c r="S22" t="b">
         <v>0</v>
       </c>
       <c r="T22" t="b">
         <v>0</v>
       </c>
       <c r="U22" t="b">
         <v>0</v>
       </c>
       <c r="V22" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W22" t="b">
+        <v>0</v>
+      </c>
+      <c r="X22" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y22" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z22" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA22" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB22" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC22" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD22" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>100868035</v>
       </c>
       <c r="B23" t="n">
         <v>1356178</v>
       </c>
       <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr">
         <is>
           <t>Great Lakes Chemical Corp 1987</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t xml:space="preserve">Great Lakes Chemical Corp. Exposure assessment for hazardous waste landfill with cover letter dated 072187. (TSCATS/305838). Washington, D.C.: HAZLETON LABS AMERICA INC. </t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Exposure assessment for hazardous waste landfill with cover letter dated 072187</t>
@@ -2325,59 +2808,80 @@
         <is>
           <t>(TSCATS/305838). Washington, D.C.: HAZLETON LABS AMERICA INC.</t>
         </is>
       </c>
       <c r="L23" t="inlineStr"/>
       <c r="M23" t="inlineStr"/>
       <c r="N23" s="2" t="n">
         <v>43964.54270980764</v>
       </c>
       <c r="O23" s="2" t="n">
         <v>43964.54270980785</v>
       </c>
       <c r="P23" t="b">
         <v>1</v>
       </c>
       <c r="Q23" t="b">
         <v>1</v>
       </c>
       <c r="R23" t="b">
         <v>0</v>
       </c>
       <c r="S23" t="b">
         <v>0</v>
       </c>
       <c r="T23" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U23" t="b">
         <v>0</v>
       </c>
       <c r="V23" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W23" t="b">
+        <v>0</v>
+      </c>
+      <c r="X23" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y23" t="b">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA23" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB23" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC23" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD23" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>100868036</v>
       </c>
       <c r="B24" t="n">
         <v>13567</v>
       </c>
       <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr"/>
       <c r="E24" t="inlineStr">
         <is>
           <t>Lioy PJ and Daisey JM 1987</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t xml:space="preserve">Lioy PJ, Daisey JM. Toxic air pollution: a comprehensive study of non-criteria air pollutants. (pp. A COMPREHENSIVE STUDY OF NON-CRITERIA AIR POLLUTANTS). Chelsea, MI: Lewis Publisher. </t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>Toxic air pollution: a comprehensive study of non-criteria air pollutants</t>
@@ -2410,53 +2914,74 @@
       <c r="N24" s="2" t="n">
         <v>43964.54270985375</v>
       </c>
       <c r="O24" s="2" t="n">
         <v>43964.54270985394</v>
       </c>
       <c r="P24" t="b">
         <v>0</v>
       </c>
       <c r="Q24" t="b">
         <v>0</v>
       </c>
       <c r="R24" t="b">
         <v>0</v>
       </c>
       <c r="S24" t="b">
         <v>0</v>
       </c>
       <c r="T24" t="b">
         <v>0</v>
       </c>
       <c r="U24" t="b">
         <v>0</v>
       </c>
       <c r="V24" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W24" t="b">
+        <v>0</v>
+      </c>
+      <c r="X24" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y24" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z24" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA24" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB24" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC24" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD24" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>100868037</v>
       </c>
       <c r="B25" t="n">
         <v>1357441</v>
       </c>
       <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr"/>
       <c r="E25" t="inlineStr">
         <is>
           <t>Maroni M and Fait A 1993</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t xml:space="preserve">Maroni M, Fait A. Health effects in man from long-term exposure to pesticides. A review of the 1975-1991 literature. Toxicology 78:1-180. </t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Health effects in man from long-term exposure to pesticides. A review of the 1975-1991 literature</t>
@@ -2468,74 +2993,95 @@
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>Maroni M and Fait A</t>
         </is>
       </c>
       <c r="J25" t="n">
         <v>1993</v>
       </c>
       <c r="K25" t="inlineStr">
         <is>
           <t>Toxicology 78:1-180.</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t>The scientific literature published over the period 1975-1991 on long-term health effects from prolonged exposure to pesticides has been reviewed, in order to document the state-of-knowledge on the mortality and morbidity of groups of the population exposed to pesticides. Specific aims of the review were to identify (1) which groups of the population have been more broadly surveyed, (2) which adverse effects have been consistently associated with specific pesticide exposures, (3) which are the pesticides of concern and (4) which health effects would require special attention in future research. The literature on acute effects and animal toxicology studies have not been considered at all in this monograph. In the period of interest, 440 papers have been published. Apart from 97 reviews and a small number of case reports, approximately half of the original investigations were of the case-control design (n = 108), while the remaining papers reported results from proportionate mortality (n = 10), cohort (n = 66) or cross-sectional studies (n = 51), carried out on pesticide applicators (n = 48), agricultural workers (n = 26) or people employed in the pesticide manufacturing industry (n = 50). Most of the case-control studies related to cases of cancer from various sites, especially myelolymphoproliferative disorders (MLP) and soft-tissue sarcomas (STS). When compared to the general population total mortality has been found to be consistently lower among pesticide manufacturers as well as among other groups of workers. This observation has been mostly attributed to the 'healthy worker effect' or, in the case of agricultural workers, to the healthier lifestyle of farm families. With the exception of deaths by accidental causes, non-cancer causes of death (mainly represented by cardiovascular diseases), were generally found to be less frequent than expected among manufacturers or users of pesticides, in particular among farmers. No consistent evidence of a global cancer mortality different from that of the general population has been reported among pesticide manufacturers or applicators. On the other hand, the papers examined have been strikingly consistent in reporting a low overall cancer risk among agricultural workers; life-style, clean air, low prevalence of smoking have been hypothesized so as to explain this observation. Numerous studies considered the possible link between exposure to phenoxyherbicides and occurrence of certain types of cancer, especially STS and MLP disorders.(ABSTRACT TRUNCATED AT 400 WORDS)</t>
         </is>
       </c>
       <c r="M25" t="inlineStr"/>
       <c r="N25" s="2" t="n">
         <v>43964.5427099201</v>
       </c>
       <c r="O25" s="2" t="n">
-        <v>43964.54270992029</v>
+        <v>46154.53625786814</v>
       </c>
       <c r="P25" t="b">
         <v>0</v>
       </c>
       <c r="Q25" t="b">
         <v>0</v>
       </c>
       <c r="R25" t="b">
         <v>0</v>
       </c>
       <c r="S25" t="b">
         <v>0</v>
       </c>
       <c r="T25" t="b">
         <v>0</v>
       </c>
       <c r="U25" t="b">
         <v>0</v>
       </c>
       <c r="V25" t="b">
         <v>0</v>
       </c>
       <c r="W25" t="b">
+        <v>0</v>
+      </c>
+      <c r="X25" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y25" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z25" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA25" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB25" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC25" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD25" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>100868038</v>
       </c>
       <c r="B26" t="n">
         <v>1357737</v>
       </c>
       <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr">
         <is>
           <t>10.1016/0045-6535(87)90214-1</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Sobel W et al. 1987</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t xml:space="preserve">Sobel W, Bond GG, Skowronski BJ, Brownson PJ, Cook RR. A soft tissue sarcoma case control study in a large multi-chemical manufacturing facility. Chemosphere 16:2095-2099. </t>
         </is>
@@ -2569,56 +3115,77 @@
         </is>
       </c>
       <c r="M26" t="inlineStr"/>
       <c r="N26" s="2" t="n">
         <v>43964.54270996709</v>
       </c>
       <c r="O26" s="2" t="n">
         <v>43964.54270996726</v>
       </c>
       <c r="P26" t="b">
         <v>1</v>
       </c>
       <c r="Q26" t="b">
         <v>0</v>
       </c>
       <c r="R26" t="b">
         <v>0</v>
       </c>
       <c r="S26" t="b">
         <v>0</v>
       </c>
       <c r="T26" t="b">
         <v>0</v>
       </c>
       <c r="U26" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V26" t="b">
         <v>0</v>
       </c>
       <c r="W26" t="b">
+        <v>0</v>
+      </c>
+      <c r="X26" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y26" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z26" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA26" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB26" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC26" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD26" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>100868039</v>
       </c>
       <c r="B27" t="n">
         <v>1359185</v>
       </c>
       <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr"/>
       <c r="E27" t="inlineStr">
         <is>
           <t>U.S. EPA 2000</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t xml:space="preserve">U.S. EPA. Support document for the sara section 110 "second 100" list (draft). (#110-881013). (TSCATS/415219). TNO NUTR  and  FOOD RES. </t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>Support document for the sara section 110 "second 100" list (draft)</t>
@@ -2644,56 +3211,77 @@
       </c>
       <c r="L27" t="inlineStr"/>
       <c r="M27" t="inlineStr"/>
       <c r="N27" s="2" t="n">
         <v>43964.54271001399</v>
       </c>
       <c r="O27" s="2" t="n">
         <v>43964.54271001417</v>
       </c>
       <c r="P27" t="b">
         <v>1</v>
       </c>
       <c r="Q27" t="b">
         <v>0</v>
       </c>
       <c r="R27" t="b">
         <v>0</v>
       </c>
       <c r="S27" t="b">
         <v>0</v>
       </c>
       <c r="T27" t="b">
         <v>0</v>
       </c>
       <c r="U27" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V27" t="b">
         <v>0</v>
       </c>
       <c r="W27" t="b">
+        <v>0</v>
+      </c>
+      <c r="X27" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y27" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z27" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA27" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB27" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC27" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD27" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>100868040</v>
       </c>
       <c r="B28" t="n">
         <v>1386967</v>
       </c>
       <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr"/>
       <c r="E28" t="inlineStr">
         <is>
           <t>Zahm SH, Ward MH, and Blair A 1997</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t xml:space="preserve">Zahm SH, Ward MH, Blair A. Pesticides and cancer. Occupational Medicine: State of the Art Reviews 12:269-289. [Review]. </t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>Pesticides and cancer</t>
@@ -2726,53 +3314,74 @@
       <c r="N28" s="2" t="n">
         <v>43964.54271007941</v>
       </c>
       <c r="O28" s="2" t="n">
         <v>43964.54271007959</v>
       </c>
       <c r="P28" t="b">
         <v>0</v>
       </c>
       <c r="Q28" t="b">
         <v>0</v>
       </c>
       <c r="R28" t="b">
         <v>0</v>
       </c>
       <c r="S28" t="b">
         <v>0</v>
       </c>
       <c r="T28" t="b">
         <v>0</v>
       </c>
       <c r="U28" t="b">
         <v>0</v>
       </c>
       <c r="V28" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W28" t="b">
+        <v>0</v>
+      </c>
+      <c r="X28" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y28" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z28" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA28" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB28" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC28" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD28" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>100868041</v>
       </c>
       <c r="B29" t="n">
         <v>1413596</v>
       </c>
       <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr">
         <is>
           <t>10.1289/ehp.97105s3679</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>Allen RH et al. 1997</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t xml:space="preserve">Allen RH, Gottlieb M, Clute E, Pongsiri MJ, Sherman J, Obrams GI. Breast cancer and pesticides in Hawaii: the need for further study. Environmental Health Perspectives 105 Suppl 3:679-683. </t>
         </is>
@@ -2809,53 +3418,74 @@
       <c r="N29" s="2" t="n">
         <v>43964.54271014449</v>
       </c>
       <c r="O29" s="2" t="n">
         <v>43964.54271014468</v>
       </c>
       <c r="P29" t="b">
         <v>0</v>
       </c>
       <c r="Q29" t="b">
         <v>0</v>
       </c>
       <c r="R29" t="b">
         <v>0</v>
       </c>
       <c r="S29" t="b">
         <v>0</v>
       </c>
       <c r="T29" t="b">
         <v>0</v>
       </c>
       <c r="U29" t="b">
         <v>0</v>
       </c>
       <c r="V29" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W29" t="b">
+        <v>0</v>
+      </c>
+      <c r="X29" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y29" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z29" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA29" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB29" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC29" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD29" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>100868042</v>
       </c>
       <c r="B30" t="n">
         <v>1417106</v>
       </c>
       <c r="C30" t="inlineStr"/>
       <c r="D30" t="inlineStr">
         <is>
           <t>10.1191/0960327105ht527oa</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Srivastava A et al. 2005</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t xml:space="preserve">Srivastava A, Peshin SS, Kaleekal T, Gupta SK. An epidemiological study of poisoning cases reported to the National Poisons Information Centre, All India Institute of Medical Sciences, New Delhi. Human &amp; Experimental Toxicology 24:279-285. </t>
         </is>
@@ -2892,53 +3522,74 @@
       <c r="N30" s="2" t="n">
         <v>43964.54271021057</v>
       </c>
       <c r="O30" s="2" t="n">
         <v>43964.54271021074</v>
       </c>
       <c r="P30" t="b">
         <v>0</v>
       </c>
       <c r="Q30" t="b">
         <v>0</v>
       </c>
       <c r="R30" t="b">
         <v>0</v>
       </c>
       <c r="S30" t="b">
         <v>0</v>
       </c>
       <c r="T30" t="b">
         <v>0</v>
       </c>
       <c r="U30" t="b">
         <v>0</v>
       </c>
       <c r="V30" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W30" t="b">
+        <v>0</v>
+      </c>
+      <c r="X30" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y30" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z30" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA30" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB30" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC30" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD30" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>100868043</v>
       </c>
       <c r="B31" t="n">
         <v>1453861</v>
       </c>
       <c r="C31" t="inlineStr"/>
       <c r="D31" t="inlineStr"/>
       <c r="E31" t="inlineStr">
         <is>
           <t>DeSimone LA 2009</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t xml:space="preserve">DeSimone LA. Quality of water from domestic wells in principal aquifers of the United States, 1991-2004. In Geological Survey Scientific Investigations. (SIR 2008-5227). Reston, VA: U.S. Department of the Interior, U.S. Geological Survey. </t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>Quality of water from domestic wells in principal aquifers of the United States, 1991-2004</t>
@@ -2976,53 +3627,74 @@
       <c r="N31" s="2" t="n">
         <v>43964.54271025622</v>
       </c>
       <c r="O31" s="2" t="n">
         <v>43964.54271025639</v>
       </c>
       <c r="P31" t="b">
         <v>0</v>
       </c>
       <c r="Q31" t="b">
         <v>0</v>
       </c>
       <c r="R31" t="b">
         <v>0</v>
       </c>
       <c r="S31" t="b">
         <v>0</v>
       </c>
       <c r="T31" t="b">
         <v>0</v>
       </c>
       <c r="U31" t="b">
         <v>0</v>
       </c>
       <c r="V31" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W31" t="b">
+        <v>0</v>
+      </c>
+      <c r="X31" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y31" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z31" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA31" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB31" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC31" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD31" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>100868044</v>
       </c>
       <c r="B32" t="n">
         <v>1471277</v>
       </c>
       <c r="C32" t="inlineStr"/>
       <c r="D32" t="inlineStr">
         <is>
           <t>10.1080/10934528509375237</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>Harkov R et al. 1985</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t xml:space="preserve">Harkov R, Gianti SJ Jr, Bozzelli JW, LaRegina JE. Monitoring volatile organic compounds at hazardous and sanitary landfills in New Jersey. Journal of Environmental Science and Health, Part A: Environmental Science and Engineering &amp; Toxic and Hazardous Substance Control 20:491-501. </t>
         </is>
@@ -3041,71 +3713,92 @@
         <is>
           <t>Harkov R et al.</t>
         </is>
       </c>
       <c r="J32" t="n">
         <v>1985</v>
       </c>
       <c r="K32" t="inlineStr">
         <is>
           <t>Journal of Environmental Science and Health, Part A: Environmental Science and Engineering &amp; Toxic and Hazardous Substance Control 20:491-501.</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t>The Office of Science and Research (OSR) initiated a project to monitor ambient air for volatile organic compounds (VOC) at six abandoned hazardous waste sites and one sanitary landfill in New Jersey. In the past, assessment of VOC emanating from hazardous waste sites received little attention as a major source of exposure to toxic materials. The objective of the present study was to attempt to characterize the variability and impact of levels of VOC near the selected locations. The sites chosen for this study represent a cross‐section of abandoned sites in New Jersey. At each site, VOC were collected using low flow (10–15ml/min) samplers for 24 hr/day for three consecutive days. The cartridges contained Tenax‐GC and were thermally desorbed and analyzed by capillary‐column GC using FID and ECD. Mass spectrometry was conducted on all samples. The results for 26 selected VOC are reported and are compared with the large OSR data set on background VOC levels in urban areas in New Jersey.</t>
         </is>
       </c>
       <c r="M32" t="inlineStr"/>
       <c r="N32" s="2" t="n">
         <v>43964.54271031844</v>
       </c>
       <c r="O32" s="2" t="n">
         <v>43964.54271031862</v>
       </c>
       <c r="P32" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q32" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R32" t="b">
         <v>0</v>
       </c>
       <c r="S32" t="b">
         <v>0</v>
       </c>
       <c r="T32" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U32" t="b">
         <v>0</v>
       </c>
       <c r="V32" t="b">
         <v>0</v>
       </c>
       <c r="W32" t="b">
+        <v>0</v>
+      </c>
+      <c r="X32" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y32" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z32" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA32" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB32" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC32" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD32" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>100868045</v>
       </c>
       <c r="B33" t="n">
         <v>1478804</v>
       </c>
       <c r="C33" t="inlineStr"/>
       <c r="D33" t="inlineStr">
         <is>
           <t>10.1038/sj.jea.7500032</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>Calafat AM et al. 1999</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t xml:space="preserve">Calafat AM, Barr DB, Pirkle JL, Ashley DL. Reference range concentrations of N-acetyl-S-(2-hydroxyethyl)-L-cysteine, a common metabolite of several volatile organic compounds, in the urine of adults in the United States. Journal of Exposure Analysis and Environmental Epidemiology 9:336-342. </t>
         </is>
@@ -3135,74 +3828,95 @@
       </c>
       <c r="L33" t="inlineStr">
         <is>
           <t>N-acetyl-S-(2-hydroxyethyl)-L-cysteine (2-hydroxyethyl  
 mercapturic acid, HEMA) is a urinary metabolite of several hazardous chemicals, including vinyl  
 chloride (VC), ethylene oxide (EO), and ethylene dibromide (EDB). Information about the levels of  
 HEMA in the general population is useful for assessing human exposures to HEMA parent compounds,  
 including VC, EO, and EDB. To establish reference range concentrations for HEMA, we analyzed  
 urine samples from 412 adult participants in the Third National Health and Nutrition Examination  
 Survey (NHANES III) by using isotope-dilution high-performance liquid chromatography-tandem mass  
 spectrometry (HPLC-MS/MS). HEMA was detected in 71% of the samples examined. Creatinine-corrected  
 concentrations ranged from less than 0.68 mu g/g creatinine to 58.7 mu g/g creatinine; the 95th  
 percentile concentration was 11.2 mu g/g creatinine; and the geometric mean and median  
 creatinine-corrected concentrations were both 1.6 mu g/g creatinine. We observed a statistically  
 significant difference (P=.0001) in the creatinine-corrected geometric mean concentration values  
 of HEMA between smokers (2.8 mu g/g creatinine) and nonsmokers (1.1 mu g/g creatinine). The high  
 levels of HEMA seen among smokers likely originated from HEMA-producing chemicals known to be  
 present in tobacco smoke.</t>
         </is>
       </c>
       <c r="M33" t="inlineStr"/>
       <c r="N33" s="2" t="n">
         <v>43964.54271038463</v>
       </c>
       <c r="O33" s="2" t="n">
-        <v>43964.54271038481</v>
+        <v>46154.53615067147</v>
       </c>
       <c r="P33" t="b">
         <v>0</v>
       </c>
       <c r="Q33" t="b">
         <v>0</v>
       </c>
       <c r="R33" t="b">
         <v>0</v>
       </c>
       <c r="S33" t="b">
         <v>0</v>
       </c>
       <c r="T33" t="b">
         <v>0</v>
       </c>
       <c r="U33" t="b">
         <v>0</v>
       </c>
       <c r="V33" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W33" t="b">
+        <v>0</v>
+      </c>
+      <c r="X33" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y33" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z33" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA33" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB33" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC33" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD33" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>100868046</v>
       </c>
       <c r="B34" t="n">
         <v>1487233</v>
       </c>
       <c r="C34" t="inlineStr"/>
       <c r="D34" t="inlineStr"/>
       <c r="E34" t="inlineStr">
         <is>
           <t>Varshney P 1998</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t xml:space="preserve">Varshney P. FATE AND EXPOSURE MODELS SELECTING THE APPROPRIATE MODEL FOR YOUR APPLICATION A COMMENTARY ON API'S DSS. Journal of Soil Contamination 7:275-282. </t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>FATE AND EXPOSURE MODELS SELECTING THE APPROPRIATE MODEL FOR YOUR APPLICATION A COMMENTARY ON API'S DSS</t>
@@ -3235,53 +3949,74 @@
       <c r="N34" s="2" t="n">
         <v>43964.5427104296</v>
       </c>
       <c r="O34" s="2" t="n">
         <v>43964.54271042977</v>
       </c>
       <c r="P34" t="b">
         <v>0</v>
       </c>
       <c r="Q34" t="b">
         <v>0</v>
       </c>
       <c r="R34" t="b">
         <v>0</v>
       </c>
       <c r="S34" t="b">
         <v>0</v>
       </c>
       <c r="T34" t="b">
         <v>0</v>
       </c>
       <c r="U34" t="b">
         <v>0</v>
       </c>
       <c r="V34" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W34" t="b">
+        <v>0</v>
+      </c>
+      <c r="X34" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y34" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z34" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA34" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB34" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC34" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD34" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>100868047</v>
       </c>
       <c r="B35" t="n">
         <v>1516637</v>
       </c>
       <c r="C35" t="inlineStr"/>
       <c r="D35" t="inlineStr"/>
       <c r="E35" t="inlineStr">
         <is>
           <t>Zschiesche W 1999</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t xml:space="preserve">Zschiesche W. Report on the International Symposium on Environment, Life Style, and Fertility. (Aarhus, Denmark; 7-10 December 1997) (European Union; Danish Medical Research Council; International Conference on Occupational Health Scientific Community). International Archives of Occupational and Environmental Health 72:182-186. </t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>Report on the International Symposium on Environment, Life Style, and Fertility. (Aarhus, Denmark; 7-10 December 1997) (European Union; Danish Medical Research Council; International Conference on Occupational Health Scientific Community)</t>
@@ -3314,53 +4049,74 @@
       <c r="N35" s="2" t="n">
         <v>43964.54271047265</v>
       </c>
       <c r="O35" s="2" t="n">
         <v>43964.54271047284</v>
       </c>
       <c r="P35" t="b">
         <v>0</v>
       </c>
       <c r="Q35" t="b">
         <v>0</v>
       </c>
       <c r="R35" t="b">
         <v>0</v>
       </c>
       <c r="S35" t="b">
         <v>0</v>
       </c>
       <c r="T35" t="b">
         <v>0</v>
       </c>
       <c r="U35" t="b">
         <v>0</v>
       </c>
       <c r="V35" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W35" t="b">
+        <v>0</v>
+      </c>
+      <c r="X35" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y35" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z35" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA35" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB35" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC35" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD35" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>100868048</v>
       </c>
       <c r="B36" t="n">
         <v>1546934</v>
       </c>
       <c r="C36" t="inlineStr"/>
       <c r="D36" t="inlineStr">
         <is>
           <t>10.1016/j.biortech.2007.03.043</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>Hudson N and Ayoko GA 2008</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t xml:space="preserve">Hudson N, Ayoko GA. Odour sampling. 2. Comparison of physical and aerodynamic characteristics of sampling devices: A review. Bioresource Technology 99:3993-4007. [Review]. </t>
         </is>
@@ -3397,53 +4153,74 @@
       <c r="N36" s="2" t="n">
         <v>43964.54271053874</v>
       </c>
       <c r="O36" s="2" t="n">
         <v>43964.54271053892</v>
       </c>
       <c r="P36" t="b">
         <v>0</v>
       </c>
       <c r="Q36" t="b">
         <v>0</v>
       </c>
       <c r="R36" t="b">
         <v>0</v>
       </c>
       <c r="S36" t="b">
         <v>0</v>
       </c>
       <c r="T36" t="b">
         <v>0</v>
       </c>
       <c r="U36" t="b">
         <v>0</v>
       </c>
       <c r="V36" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W36" t="b">
+        <v>0</v>
+      </c>
+      <c r="X36" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y36" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z36" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA36" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB36" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC36" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD36" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>100868049</v>
       </c>
       <c r="B37" t="n">
         <v>1579734</v>
       </c>
       <c r="C37" t="inlineStr"/>
       <c r="D37" t="inlineStr"/>
       <c r="E37" t="inlineStr">
         <is>
           <t>Ethyl Corporation 2000</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t xml:space="preserve">Ethyl Corporation. Industrial hygiene survey date of survey:  May 22-27, 1983. (TSCATS/030446). NATLSCO. </t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>Industrial hygiene survey date of survey:  May 22-27, 1983</t>
@@ -3463,62 +4240,83 @@
         <v>2000</v>
       </c>
       <c r="K37" t="inlineStr">
         <is>
           <t>(TSCATS/030446). NATLSCO.</t>
         </is>
       </c>
       <c r="L37" t="inlineStr"/>
       <c r="M37" t="inlineStr"/>
       <c r="N37" s="2" t="n">
         <v>43964.54271058318</v>
       </c>
       <c r="O37" s="2" t="n">
         <v>43964.54271058334</v>
       </c>
       <c r="P37" t="b">
         <v>1</v>
       </c>
       <c r="Q37" t="b">
         <v>1</v>
       </c>
       <c r="R37" t="b">
         <v>0</v>
       </c>
       <c r="S37" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T37" t="b">
         <v>0</v>
       </c>
       <c r="U37" t="b">
         <v>0</v>
       </c>
       <c r="V37" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W37" t="b">
+        <v>0</v>
+      </c>
+      <c r="X37" t="b">
+        <v>1</v>
+      </c>
+      <c r="Y37" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z37" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA37" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB37" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC37" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD37" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>100868050</v>
       </c>
       <c r="B38" t="n">
         <v>1579735</v>
       </c>
       <c r="C38" t="inlineStr"/>
       <c r="D38" t="inlineStr"/>
       <c r="E38" t="inlineStr">
         <is>
           <t>[No authors listed] 2000</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t xml:space="preserve"> Industrial hygiene survey saytech chemicals  date  of survey:  February 23-26, 1981. (TSCATS/030448). NATLSCO. </t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>Industrial hygiene survey saytech chemicals  date  of survey:  February 23-26, 1981</t>
@@ -3527,65 +4325,86 @@
       <c r="H38" t="inlineStr"/>
       <c r="I38" t="inlineStr"/>
       <c r="J38" t="n">
         <v>2000</v>
       </c>
       <c r="K38" t="inlineStr">
         <is>
           <t>(TSCATS/030448). NATLSCO.</t>
         </is>
       </c>
       <c r="L38" t="inlineStr"/>
       <c r="M38" t="inlineStr"/>
       <c r="N38" s="2" t="n">
         <v>43964.54271062698</v>
       </c>
       <c r="O38" s="2" t="n">
         <v>43964.54271062715</v>
       </c>
       <c r="P38" t="b">
         <v>1</v>
       </c>
       <c r="Q38" t="b">
         <v>1</v>
       </c>
       <c r="R38" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S38" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T38" t="b">
         <v>0</v>
       </c>
       <c r="U38" t="b">
         <v>0</v>
       </c>
       <c r="V38" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W38" t="b">
+        <v>1</v>
+      </c>
+      <c r="X38" t="b">
+        <v>1</v>
+      </c>
+      <c r="Y38" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z38" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA38" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB38" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC38" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD38" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>100868051</v>
       </c>
       <c r="B39" t="n">
         <v>1643989</v>
       </c>
       <c r="C39" t="inlineStr"/>
       <c r="D39" t="inlineStr"/>
       <c r="E39" t="inlineStr">
         <is>
           <t>Schairer LA et al. 1978</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t xml:space="preserve">Schairer LA, Van't Hof, J, Hayes CG, Burton RM, de Serres FJ. Exploratory monitoring of air pollutants for mutagenicity activity with the Tradescantia stamen hair system. Environmental Health Perspectives 27:51-60. </t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>Exploratory monitoring of air pollutants for mutagenicity activity with the Tradescantia stamen hair system</t>
@@ -3618,53 +4437,74 @@
       <c r="N39" s="2" t="n">
         <v>43964.54271069934</v>
       </c>
       <c r="O39" s="2" t="n">
         <v>43964.54271069953</v>
       </c>
       <c r="P39" t="b">
         <v>0</v>
       </c>
       <c r="Q39" t="b">
         <v>0</v>
       </c>
       <c r="R39" t="b">
         <v>0</v>
       </c>
       <c r="S39" t="b">
         <v>0</v>
       </c>
       <c r="T39" t="b">
         <v>0</v>
       </c>
       <c r="U39" t="b">
         <v>0</v>
       </c>
       <c r="V39" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W39" t="b">
+        <v>0</v>
+      </c>
+      <c r="X39" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y39" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z39" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA39" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB39" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC39" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD39" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>100868052</v>
       </c>
       <c r="B40" t="n">
         <v>1739109</v>
       </c>
       <c r="C40" t="inlineStr"/>
       <c r="D40" t="inlineStr">
         <is>
           <t>10.1177/019262339502300402</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>Hendricks JD et al. 1995</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t xml:space="preserve">Hendricks JD, Shelton DW, Loveland PM, Pereira CB, Bailey GS. Carcinogenicity of dietary dimethylnitrosomorpholine, N-methyl-N'-nitro-N-nitrosoguanidine, and dibromoethane in rainbow trout. Toxicologic Pathology 23:447-457. </t>
         </is>
@@ -3701,53 +4541,74 @@
       <c r="N40" s="2" t="n">
         <v>43964.54271076542</v>
       </c>
       <c r="O40" s="2" t="n">
         <v>43964.5427107656</v>
       </c>
       <c r="P40" t="b">
         <v>0</v>
       </c>
       <c r="Q40" t="b">
         <v>0</v>
       </c>
       <c r="R40" t="b">
         <v>0</v>
       </c>
       <c r="S40" t="b">
         <v>0</v>
       </c>
       <c r="T40" t="b">
         <v>0</v>
       </c>
       <c r="U40" t="b">
         <v>0</v>
       </c>
       <c r="V40" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W40" t="b">
+        <v>0</v>
+      </c>
+      <c r="X40" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y40" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z40" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA40" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB40" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC40" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD40" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>100868053</v>
       </c>
       <c r="B41" t="n">
         <v>1742883</v>
       </c>
       <c r="C41" t="inlineStr"/>
       <c r="D41" t="inlineStr">
         <is>
           <t>10.1016/b978-0-12-768350-8.50016-5</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>Germolec DR and Luster MI 1994</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t xml:space="preserve">Germolec DR, Luster MI. Immune alterations resulting from exposure to chemical mixtures. In Yang, RSH (Ed.), Toxicology of chemical mixtures: Case studies, mechanisms, and novel approaches (pp. 197-217). San Diego, CA: Academic Press. </t>
         </is>
@@ -3762,71 +4623,92 @@
           <t>Germolec DR, Luster MI</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>Germolec DR and Luster MI</t>
         </is>
       </c>
       <c r="J41" t="n">
         <v>1994</v>
       </c>
       <c r="K41" t="inlineStr">
         <is>
           <t>In Yang, RSH (Ed.), Toxicology of chemical mixtures: Case studies, mechanisms, and novel approaches (pp. 197-217). San Diego, CA: Academic Press.</t>
         </is>
       </c>
       <c r="L41" t="inlineStr"/>
       <c r="M41" t="inlineStr"/>
       <c r="N41" s="2" t="n">
         <v>43964.54271081117</v>
       </c>
       <c r="O41" s="2" t="n">
         <v>43964.54271081134</v>
       </c>
       <c r="P41" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q41" t="b">
         <v>0</v>
       </c>
       <c r="R41" t="b">
         <v>0</v>
       </c>
       <c r="S41" t="b">
         <v>0</v>
       </c>
       <c r="T41" t="b">
         <v>0</v>
       </c>
       <c r="U41" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V41" t="b">
         <v>0</v>
       </c>
       <c r="W41" t="b">
+        <v>0</v>
+      </c>
+      <c r="X41" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y41" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z41" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA41" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB41" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC41" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD41" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>100868054</v>
       </c>
       <c r="B42" t="n">
         <v>1743306</v>
       </c>
       <c r="C42" t="inlineStr"/>
       <c r="D42" t="inlineStr"/>
       <c r="E42" t="inlineStr">
         <is>
           <t>Vroblesky DA et al. 1996</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t xml:space="preserve">Vroblesky DA, Rhodes LC, Robertson JF, Harrigan JA. Locating VOC contamination in a fractured-rock aquifer at the ground-water/surface-water interface using passive vapor collectors. Ground Water 34:223-230. </t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>Locating VOC contamination in a fractured-rock aquifer at the ground-water/surface-water interface using passive vapor collectors</t>
@@ -3859,53 +4741,74 @@
       <c r="N42" s="2" t="n">
         <v>43964.54271106276</v>
       </c>
       <c r="O42" s="2" t="n">
         <v>43964.54271106298</v>
       </c>
       <c r="P42" t="b">
         <v>0</v>
       </c>
       <c r="Q42" t="b">
         <v>0</v>
       </c>
       <c r="R42" t="b">
         <v>0</v>
       </c>
       <c r="S42" t="b">
         <v>0</v>
       </c>
       <c r="T42" t="b">
         <v>0</v>
       </c>
       <c r="U42" t="b">
         <v>0</v>
       </c>
       <c r="V42" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W42" t="b">
+        <v>0</v>
+      </c>
+      <c r="X42" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y42" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z42" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA42" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB42" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC42" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD42" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>100868055</v>
       </c>
       <c r="B43" t="n">
         <v>1745613</v>
       </c>
       <c r="C43" t="inlineStr"/>
       <c r="D43" t="inlineStr"/>
       <c r="E43" t="inlineStr">
         <is>
           <t>[No authors listed] 1987</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t xml:space="preserve"> INVESTIGATION OF GROUNDWATER AT SOUTH CAROLINA RECYCLING AND DISPOSAL COMPANY BLUFF ROAD SITE, RICHLAND COUNTY, SOUTH CAROLINA. (TSCATS/400568). SOUTH CAROLINA DEPT OF HEALTH. </t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>INVESTIGATION OF GROUNDWATER AT SOUTH CAROLINA RECYCLING AND DISPOSAL COMPANY BLUFF ROAD SITE, RICHLAND COUNTY, SOUTH CAROLINA</t>
@@ -3926,53 +4829,74 @@
       <c r="N43" s="2" t="n">
         <v>43964.54271111129</v>
       </c>
       <c r="O43" s="2" t="n">
         <v>43964.54271111147</v>
       </c>
       <c r="P43" t="b">
         <v>0</v>
       </c>
       <c r="Q43" t="b">
         <v>0</v>
       </c>
       <c r="R43" t="b">
         <v>0</v>
       </c>
       <c r="S43" t="b">
         <v>0</v>
       </c>
       <c r="T43" t="b">
         <v>0</v>
       </c>
       <c r="U43" t="b">
         <v>0</v>
       </c>
       <c r="V43" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W43" t="b">
+        <v>0</v>
+      </c>
+      <c r="X43" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y43" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z43" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA43" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB43" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC43" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD43" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>100868056</v>
       </c>
       <c r="B44" t="n">
         <v>1792054</v>
       </c>
       <c r="C44" t="inlineStr"/>
       <c r="D44" t="inlineStr">
         <is>
           <t>10.1046/j.1439-0272.2000.00401.x</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>Benoff S et al. 2000</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t xml:space="preserve">Benoff S, Cooper GW, Centola GM, Jacob A, Hershlag A, Hurley IR. Metal ions and human sperm mannose receptors. Andrologia 32:317-329. </t>
         </is>
@@ -4009,53 +4933,74 @@
       <c r="N44" s="2" t="n">
         <v>43964.54271117722</v>
       </c>
       <c r="O44" s="2" t="n">
         <v>43964.5427111774</v>
       </c>
       <c r="P44" t="b">
         <v>0</v>
       </c>
       <c r="Q44" t="b">
         <v>0</v>
       </c>
       <c r="R44" t="b">
         <v>0</v>
       </c>
       <c r="S44" t="b">
         <v>0</v>
       </c>
       <c r="T44" t="b">
         <v>0</v>
       </c>
       <c r="U44" t="b">
         <v>0</v>
       </c>
       <c r="V44" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W44" t="b">
+        <v>0</v>
+      </c>
+      <c r="X44" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y44" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z44" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA44" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB44" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC44" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD44" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>100868057</v>
       </c>
       <c r="B45" t="n">
         <v>1805711</v>
       </c>
       <c r="C45" t="inlineStr"/>
       <c r="D45" t="inlineStr">
         <is>
           <t>10.1111/j.1749-6632.1988.tb30091.x</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>Montesano R, Cabral JRP, and Wilbourn JD 1988</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t xml:space="preserve">Montesano R, Cabral JRP, Wilbourn JD. Environmental carcinogens: Using pesticides and nitrosamines as paradigms. In Maltoni, C; Selikoff, IJ (Eds.), Living in a chemical world: Occupational and environmental significance of industrial carcinogens (pp. 67-73). New York, NY: New York Academy of Sciences. </t>
         </is>
@@ -4092,53 +5037,74 @@
       <c r="N45" s="2" t="n">
         <v>43964.54271124376</v>
       </c>
       <c r="O45" s="2" t="n">
         <v>43964.54271124395</v>
       </c>
       <c r="P45" t="b">
         <v>0</v>
       </c>
       <c r="Q45" t="b">
         <v>0</v>
       </c>
       <c r="R45" t="b">
         <v>0</v>
       </c>
       <c r="S45" t="b">
         <v>0</v>
       </c>
       <c r="T45" t="b">
         <v>0</v>
       </c>
       <c r="U45" t="b">
         <v>0</v>
       </c>
       <c r="V45" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W45" t="b">
+        <v>0</v>
+      </c>
+      <c r="X45" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y45" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z45" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA45" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB45" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC45" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD45" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>100868058</v>
       </c>
       <c r="B46" t="n">
         <v>1805752</v>
       </c>
       <c r="C46" t="inlineStr"/>
       <c r="D46" t="inlineStr"/>
       <c r="E46" t="inlineStr">
         <is>
           <t>Camoni I et al. 1993</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t xml:space="preserve">Camoni I, Di Muccio A, Bellisai MS, Citti P. Pesticide residue control in the years 1988-1989 in Italy. Biomedical and Environmental Sciences 6:161-171. </t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>Pesticide residue control in the years 1988-1989 in Italy</t>
@@ -4171,53 +5137,74 @@
       <c r="N46" s="2" t="n">
         <v>43964.54271128743</v>
       </c>
       <c r="O46" s="2" t="n">
         <v>43964.54271128761</v>
       </c>
       <c r="P46" t="b">
         <v>0</v>
       </c>
       <c r="Q46" t="b">
         <v>0</v>
       </c>
       <c r="R46" t="b">
         <v>0</v>
       </c>
       <c r="S46" t="b">
         <v>0</v>
       </c>
       <c r="T46" t="b">
         <v>0</v>
       </c>
       <c r="U46" t="b">
         <v>0</v>
       </c>
       <c r="V46" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W46" t="b">
+        <v>0</v>
+      </c>
+      <c r="X46" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y46" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z46" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA46" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB46" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC46" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD46" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>100868059</v>
       </c>
       <c r="B47" t="n">
         <v>18668</v>
       </c>
       <c r="C47" t="inlineStr"/>
       <c r="D47" t="inlineStr"/>
       <c r="E47" t="inlineStr">
         <is>
           <t>Crump KS and Howe RB 1984</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t xml:space="preserve">Crump KS, Howe RB. The multistage model with a time-dependent dose pattern: applications to carcinogenic risk assessment. Risk Analysis 4:163-176. </t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>The multistage model with a time-dependent dose pattern: applications to carcinogenic risk assessment</t>
@@ -4250,53 +5237,74 @@
       <c r="N47" s="2" t="n">
         <v>43964.54271133067</v>
       </c>
       <c r="O47" s="2" t="n">
         <v>43964.54271133085</v>
       </c>
       <c r="P47" t="b">
         <v>0</v>
       </c>
       <c r="Q47" t="b">
         <v>0</v>
       </c>
       <c r="R47" t="b">
         <v>0</v>
       </c>
       <c r="S47" t="b">
         <v>0</v>
       </c>
       <c r="T47" t="b">
         <v>0</v>
       </c>
       <c r="U47" t="b">
         <v>0</v>
       </c>
       <c r="V47" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W47" t="b">
+        <v>0</v>
+      </c>
+      <c r="X47" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y47" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z47" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA47" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB47" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC47" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD47" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>100868060</v>
       </c>
       <c r="B48" t="n">
         <v>1919458</v>
       </c>
       <c r="C48" t="inlineStr"/>
       <c r="D48" t="inlineStr"/>
       <c r="E48" t="inlineStr">
         <is>
           <t>Pelnar PV 1988</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t xml:space="preserve">Pelnar PV. Further evidence of nonasbestos-related mesothelioma.  A review of the literature. (141-144). (NIOSH/00182375). [Review]. </t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>Further evidence of nonasbestos-related mesothelioma.  A review of the literature</t>
@@ -4329,53 +5337,74 @@
       <c r="N48" s="2" t="n">
         <v>43964.54271139586</v>
       </c>
       <c r="O48" s="2" t="n">
         <v>43964.54271139604</v>
       </c>
       <c r="P48" t="b">
         <v>0</v>
       </c>
       <c r="Q48" t="b">
         <v>0</v>
       </c>
       <c r="R48" t="b">
         <v>0</v>
       </c>
       <c r="S48" t="b">
         <v>0</v>
       </c>
       <c r="T48" t="b">
         <v>0</v>
       </c>
       <c r="U48" t="b">
         <v>0</v>
       </c>
       <c r="V48" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W48" t="b">
+        <v>0</v>
+      </c>
+      <c r="X48" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y48" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z48" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA48" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB48" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC48" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD48" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>100868061</v>
       </c>
       <c r="B49" t="n">
         <v>1922262</v>
       </c>
       <c r="C49" t="inlineStr"/>
       <c r="D49" t="inlineStr">
         <is>
           <t>10.3109/01485019608988523</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>De Celis R, Pedron-Nuevo N, and Feria-Velasco A 1996</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t xml:space="preserve">De Celis R, Pedron-Nuevo N, Feria-Velasco A. Toxicology of male reproduction in animals and humans. Archives of andrology 37:201-218. </t>
         </is>
@@ -4409,56 +5438,77 @@
         </is>
       </c>
       <c r="M49" t="inlineStr"/>
       <c r="N49" s="2" t="n">
         <v>43964.54271146094</v>
       </c>
       <c r="O49" s="2" t="n">
         <v>43964.54271146111</v>
       </c>
       <c r="P49" t="b">
         <v>1</v>
       </c>
       <c r="Q49" t="b">
         <v>0</v>
       </c>
       <c r="R49" t="b">
         <v>0</v>
       </c>
       <c r="S49" t="b">
         <v>0</v>
       </c>
       <c r="T49" t="b">
         <v>0</v>
       </c>
       <c r="U49" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V49" t="b">
         <v>0</v>
       </c>
       <c r="W49" t="b">
+        <v>0</v>
+      </c>
+      <c r="X49" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y49" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z49" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA49" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB49" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC49" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD49" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>100868062</v>
       </c>
       <c r="B50" t="n">
         <v>1928232</v>
       </c>
       <c r="C50" t="inlineStr"/>
       <c r="D50" t="inlineStr"/>
       <c r="E50" t="inlineStr">
         <is>
           <t>Velsicol Chem Corp 1978</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t xml:space="preserve">Velsicol Chem Corp. Industrial hygiene survey, Velsicol Chemical Corporation, El Dorado, Ark Plant, Fire Master 680 Unit and semi-works summary with attachments and cover letter dated 07/19/78. (EPA/OTS Doc #88-7800228). Chicago, IL: Velsicol Chemical Corporation. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>Industrial hygiene survey, Velsicol Chemical Corporation, El Dorado, Ark Plant, Fire Master 680 Unit and semi-works summary with attachments and cover letter dated 07/19/78</t>
@@ -4482,62 +5532,83 @@
           <t>(EPA/OTS Doc #88-7800228). Chicago, IL: Velsicol Chemical Corporation. [TSCA Submission]</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
           <t>An industrial hygiene survey was conducted at the El Dorado plant to determine employee exposure to phenol, tribromophenol (TBP), ethylene dibromide (EDB) and epichlorohydrin in the fire-Master 680 (FM-680) unit and employee exposures to bromoacetaldehyde dimethyl acetal (BADMA), dibromoethyl acetate (DBEA), hexabromocyclododecane (HBCD), ethylene dichloride (EDC), methyl bromide and ethanol in the Semi-Works operations. The survey was performed by Neal Netzel, Industrial Hygienist, Environmental Health and Hygiene Department, during the week of March 6, 1978. The analytical support was furnished by both the Velsicol Ann Arbor Research facility and Clayton Environmental Consultants, Inc. Final lab results were received on April 17, 1978.</t>
         </is>
       </c>
       <c r="M50" t="inlineStr"/>
       <c r="N50" s="2" t="n">
         <v>43964.54271150556</v>
       </c>
       <c r="O50" s="2" t="n">
         <v>43964.54271150574</v>
       </c>
       <c r="P50" t="b">
         <v>1</v>
       </c>
       <c r="Q50" t="b">
         <v>1</v>
       </c>
       <c r="R50" t="b">
         <v>0</v>
       </c>
       <c r="S50" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T50" t="b">
         <v>0</v>
       </c>
       <c r="U50" t="b">
         <v>0</v>
       </c>
       <c r="V50" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W50" t="b">
+        <v>0</v>
+      </c>
+      <c r="X50" t="b">
+        <v>1</v>
+      </c>
+      <c r="Y50" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z50" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA50" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB50" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC50" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD50" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>100868063</v>
       </c>
       <c r="B51" t="n">
         <v>193156</v>
       </c>
       <c r="C51" t="inlineStr"/>
       <c r="D51" t="inlineStr">
         <is>
           <t>10.2307/3433299</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>Wolff MS and Weston A 1997</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t xml:space="preserve">Wolff MS, Weston A. Breast cancer risk and environmental exposures. Environmental Health Perspectives 105:891-896. </t>
         </is>
@@ -4574,53 +5645,74 @@
       <c r="N51" s="2" t="n">
         <v>43964.54271157039</v>
       </c>
       <c r="O51" s="2" t="n">
         <v>43964.54271157058</v>
       </c>
       <c r="P51" t="b">
         <v>0</v>
       </c>
       <c r="Q51" t="b">
         <v>0</v>
       </c>
       <c r="R51" t="b">
         <v>0</v>
       </c>
       <c r="S51" t="b">
         <v>0</v>
       </c>
       <c r="T51" t="b">
         <v>0</v>
       </c>
       <c r="U51" t="b">
         <v>0</v>
       </c>
       <c r="V51" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W51" t="b">
+        <v>0</v>
+      </c>
+      <c r="X51" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y51" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z51" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA51" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB51" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC51" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD51" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="n">
         <v>100868064</v>
       </c>
       <c r="B52" t="n">
         <v>1942528</v>
       </c>
       <c r="C52" t="inlineStr"/>
       <c r="D52" t="inlineStr"/>
       <c r="E52" t="inlineStr">
         <is>
           <t>Riazanov V, Kauppinen T, and Veĭdebaum T 2003</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t xml:space="preserve">Riazanov V, Kauppinen T, Veĭdebaum T. [Using CAREX data base system for occupational exposure to carcinogens in Estonia]. Meditsina Truda i Promyshlennaya Ekologiya 17-22. </t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>[Using CAREX data base system for occupational exposure to carcinogens in Estonia]</t>
@@ -4632,74 +5724,95 @@
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
           <t>Riazanov V, Kauppinen T, and Veĭdebaum T</t>
         </is>
       </c>
       <c r="J52" t="n">
         <v>2003</v>
       </c>
       <c r="K52" t="inlineStr">
         <is>
           <t>Meditsina Truda i Promyshlennaya Ekologiya 17-22.</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
           <t>CAREX (CARcinogen EXposure) is international information system on occupational exposure to know and suspected carcinogens. The CAREX database provides selected exposure data and documented estimates of the number of exposed by workers by country, carcinogen, and industry. CAREX includes data on 139 agents evaluated by the International Agency for Research on Cancer, displayed across the 55 industrial classes of the United Nations system (ISIC Revision 2). In 1999-2000, CAREX approach was applied to Estonian, Latvian, Lithuanian and Czech exposure situation in 1997. According to the preliminary estimates, there were about 180,000 workers (29% of the employed) exposed to the agents covered by CAREX in Estonia in 1997. The number of the exposures was approximately 240,000. The most common exposure were solar radiation (62,000 workers), wood dust (34,000 exposed), environmental tobacco smoke (31,000), diesel engine exhaust (21,000 exposed), crystalline silica (19,000), radon and its decay products (14,000), formaldehyde (9000) benzene (7000), ethylene dibromide (6400), lead and inorganic compounds (6200), and glasswool (4300).</t>
         </is>
       </c>
       <c r="M52" t="inlineStr"/>
       <c r="N52" s="2" t="n">
         <v>43964.5427116365</v>
       </c>
       <c r="O52" s="2" t="n">
-        <v>43964.54271163668</v>
+        <v>46154.55155128628</v>
       </c>
       <c r="P52" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q52" t="b">
         <v>0</v>
       </c>
       <c r="R52" t="b">
         <v>0</v>
       </c>
       <c r="S52" t="b">
         <v>0</v>
       </c>
       <c r="T52" t="b">
         <v>0</v>
       </c>
       <c r="U52" t="b">
         <v>0</v>
       </c>
       <c r="V52" t="b">
         <v>0</v>
       </c>
       <c r="W52" t="b">
+        <v>0</v>
+      </c>
+      <c r="X52" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y52" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z52" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA52" t="b">
+        <v>1</v>
+      </c>
+      <c r="AB52" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC52" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD52" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="n">
         <v>100868065</v>
       </c>
       <c r="B53" t="n">
         <v>1946155</v>
       </c>
       <c r="C53" t="inlineStr"/>
       <c r="D53" t="inlineStr">
         <is>
           <t>10.1146/annurev.pa.36.040196.003041</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>Wolff MS et al. 1996</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t xml:space="preserve">Wolff MS, Collman GW, Barrett JC, Huff J. Breast cancer and environmental risk factors epidemiological and experimental findings. Annual Review of Pharmacology and Toxicology 36:573-796. </t>
         </is>
@@ -4722,71 +5835,92 @@
       <c r="J53" t="n">
         <v>1996</v>
       </c>
       <c r="K53" t="inlineStr">
         <is>
           <t>Annual Review of Pharmacology and Toxicology 36:573-796.</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
           <t>Breast cancer has long been associated with reproductive hormone exposures. Recently, greater attention has been focused on environmental exposures that may be responsible for some proportion of breast cancer incidence. Several etiologic aspects are discussed. A number of chemicals induce breast cancer in rodents-including solvents, pesticides, and polycyclic aromatic hydrocarbons and these might serve as leads for studies in humans. In women, strong links have been established between breast cancer risk and ionizing radiation. Evidence for nonionizing radiation (electromagnetic field) exposures and breast
 cancer is suggestive, albeit limited. Occupational exposures have not been identified
 as breast cancer risks, but several associations need further study, including
 solvents and pesticides.
 Time of life when exposures take place is important, and this claim is strongly supported by data on cigarette smoking and radiation. Also, basic research has demonstrated that mammary tissue is more susceptible to carcinogenesis at certain periods of breast development. Likewise, prenatal, neonatal, and adolescent exposures deserve continuing attention. Research on etiology of breast cancer should measure environmental exposures and take into account the time of life at which these occur. Complex interactions between exogenous and endogenous carcinogenic agents need further focus, as modulated by varying genetically determined individual susceptibilities.</t>
         </is>
       </c>
       <c r="M53" t="inlineStr"/>
       <c r="N53" s="2" t="n">
         <v>43964.54271170327</v>
       </c>
       <c r="O53" s="2" t="n">
         <v>43964.54271170345</v>
       </c>
       <c r="P53" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q53" t="b">
         <v>0</v>
       </c>
       <c r="R53" t="b">
         <v>0</v>
       </c>
       <c r="S53" t="b">
         <v>0</v>
       </c>
       <c r="T53" t="b">
         <v>0</v>
       </c>
       <c r="U53" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V53" t="b">
         <v>0</v>
       </c>
       <c r="W53" t="b">
+        <v>0</v>
+      </c>
+      <c r="X53" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y53" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z53" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA53" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB53" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC53" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD53" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="n">
         <v>100868066</v>
       </c>
       <c r="B54" t="n">
         <v>1973124</v>
       </c>
       <c r="C54" t="inlineStr"/>
       <c r="D54" t="inlineStr"/>
       <c r="E54" t="inlineStr">
         <is>
           <t>U.S. EPA 2000</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t xml:space="preserve">U.S. EPA. 1981 BUFFALO, NEW YORK, AREA SEDIMENT SURVEY (BASS). (TSCATS/034853). </t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>1981 BUFFALO, NEW YORK, AREA SEDIMENT SURVEY (BASS)</t>
@@ -4815,53 +5949,74 @@
       <c r="N54" s="2" t="n">
         <v>43964.5427117491</v>
       </c>
       <c r="O54" s="2" t="n">
         <v>43964.54271174927</v>
       </c>
       <c r="P54" t="b">
         <v>0</v>
       </c>
       <c r="Q54" t="b">
         <v>0</v>
       </c>
       <c r="R54" t="b">
         <v>0</v>
       </c>
       <c r="S54" t="b">
         <v>0</v>
       </c>
       <c r="T54" t="b">
         <v>0</v>
       </c>
       <c r="U54" t="b">
         <v>0</v>
       </c>
       <c r="V54" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W54" t="b">
+        <v>0</v>
+      </c>
+      <c r="X54" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y54" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z54" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA54" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB54" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC54" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD54" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="n">
         <v>100868067</v>
       </c>
       <c r="B55" t="n">
         <v>1991043</v>
       </c>
       <c r="C55" t="inlineStr"/>
       <c r="D55" t="inlineStr"/>
       <c r="E55" t="inlineStr">
         <is>
           <t>Gholson AR et al. 1989</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t xml:space="preserve">Gholson AR, Storm JF, Jayanty R KM, Fuerst RG, Logan TJ, Midgett MR. Evaluation of canisters for measuring emissions of volatile organic air pollutants from hazardous waste incineration. (1210-1217). (BIOSIS/89/34151). </t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>Evaluation of canisters for measuring emissions of volatile organic air pollutants from hazardous waste incineration</t>
@@ -4876,71 +6031,92 @@
         <is>
           <t>Gholson AR et al.</t>
         </is>
       </c>
       <c r="J55" t="n">
         <v>1989</v>
       </c>
       <c r="K55" t="inlineStr">
         <is>
           <t>(1210-1217). (BIOSIS/89/34151).</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
           <t>Regulation to control air emissions of toxic organic compounds require the collection and analysis of effluent gas from low level sources such as hazardous waste incinerators. The standard SW-846 Method specifies the use of Tenax and Tenax/charcoal adsorbent traps for collection of volatile organics from incinerators. This study evaluates passivated stainless steel canisters as an alternative to adsorbent traps to eliminate some of the problems associated with adsorbent sampling. Initially the stability of 18 nonpolar, volatile organic compounds was determined in Summa-treated stainless steel canisters with greater than 100 ppmv HCl and saturated with water vapor. All 18 components were stable for a two-week period; however, an interference caused a 10-fold increase in the FID response of trichloroethylene, toluene, and chlorobenzene. No interference of the ECD response was found for any of the 11 compounds detected with the ECD including trichloroethylene. A pilot scale incinerator was sampled using canisters, and the destruction efficiency of 1,1,1-trichloroethane was determined at a concentration of less than 0.5 ppbv while determining 1,1-dichloroethylene, the major product of incomplete combustion, at a concentration of 8000 ppbv from the same sample.</t>
         </is>
       </c>
       <c r="M55" t="inlineStr"/>
       <c r="N55" s="2" t="n">
         <v>43964.54271181479</v>
       </c>
       <c r="O55" s="2" t="n">
         <v>43964.54271181497</v>
       </c>
       <c r="P55" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q55" t="b">
         <v>0</v>
       </c>
       <c r="R55" t="b">
         <v>0</v>
       </c>
       <c r="S55" t="b">
         <v>0</v>
       </c>
       <c r="T55" t="b">
         <v>0</v>
       </c>
       <c r="U55" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V55" t="b">
         <v>0</v>
       </c>
       <c r="W55" t="b">
+        <v>0</v>
+      </c>
+      <c r="X55" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y55" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z55" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA55" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB55" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC55" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD55" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="n">
         <v>100868068</v>
       </c>
       <c r="B56" t="n">
         <v>1992803</v>
       </c>
       <c r="C56" t="inlineStr"/>
       <c r="D56" t="inlineStr">
         <is>
           <t>10.1016/0304-3894(88)85075-1</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>Valsaraj KT and Thibodeaux LJ 1988</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t xml:space="preserve">Valsaraj KT, Thibodeaux LJ. Equilibrium adsorption of chemical vapors on surface soils landfills and landfarms a review. Journal of Hazardous Materials 19:79-100. </t>
         </is>
@@ -4977,53 +6153,74 @@
       <c r="N56" s="2" t="n">
         <v>43964.54271185896</v>
       </c>
       <c r="O56" s="2" t="n">
         <v>43964.54271185917</v>
       </c>
       <c r="P56" t="b">
         <v>0</v>
       </c>
       <c r="Q56" t="b">
         <v>0</v>
       </c>
       <c r="R56" t="b">
         <v>0</v>
       </c>
       <c r="S56" t="b">
         <v>0</v>
       </c>
       <c r="T56" t="b">
         <v>0</v>
       </c>
       <c r="U56" t="b">
         <v>0</v>
       </c>
       <c r="V56" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W56" t="b">
+        <v>0</v>
+      </c>
+      <c r="X56" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y56" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z56" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA56" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB56" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC56" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD56" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="n">
         <v>100868069</v>
       </c>
       <c r="B57" t="n">
         <v>202584</v>
       </c>
       <c r="C57" t="inlineStr"/>
       <c r="D57" t="inlineStr">
         <is>
           <t>10.1023/a:1018405321141</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>Ward EM et al. 1997</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t xml:space="preserve">Ward EM, Burnett CA, Ruder A, Davis-King K. Industries and cancer. Cancer Causes and Control 8:356-370. [Review]. </t>
         </is>
@@ -5060,53 +6257,74 @@
       <c r="N57" s="2" t="n">
         <v>43964.54271192579</v>
       </c>
       <c r="O57" s="2" t="n">
         <v>43964.54271192597</v>
       </c>
       <c r="P57" t="b">
         <v>0</v>
       </c>
       <c r="Q57" t="b">
         <v>0</v>
       </c>
       <c r="R57" t="b">
         <v>0</v>
       </c>
       <c r="S57" t="b">
         <v>0</v>
       </c>
       <c r="T57" t="b">
         <v>0</v>
       </c>
       <c r="U57" t="b">
         <v>0</v>
       </c>
       <c r="V57" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W57" t="b">
+        <v>0</v>
+      </c>
+      <c r="X57" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y57" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z57" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA57" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB57" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC57" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD57" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="n">
         <v>100868070</v>
       </c>
       <c r="B58" t="n">
         <v>2048327</v>
       </c>
       <c r="C58" t="inlineStr"/>
       <c r="D58" t="inlineStr"/>
       <c r="E58" t="inlineStr">
         <is>
           <t>[No authors listed] 2000</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t xml:space="preserve"> MONITORING TO DETECT PREVIOUSLY UNRECOGNIZED POLLUTANTS IN SURFACE WATER (P. 72. JULY 1977). (TSCATS/411721). INST ENVIRON STUD. </t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>MONITORING TO DETECT PREVIOUSLY UNRECOGNIZED POLLUTANTS IN SURFACE WATER (P. 72. JULY 1977)</t>
@@ -5127,53 +6345,74 @@
       <c r="N58" s="2" t="n">
         <v>43964.54271196968</v>
       </c>
       <c r="O58" s="2" t="n">
         <v>43964.54271196985</v>
       </c>
       <c r="P58" t="b">
         <v>0</v>
       </c>
       <c r="Q58" t="b">
         <v>0</v>
       </c>
       <c r="R58" t="b">
         <v>0</v>
       </c>
       <c r="S58" t="b">
         <v>0</v>
       </c>
       <c r="T58" t="b">
         <v>0</v>
       </c>
       <c r="U58" t="b">
         <v>0</v>
       </c>
       <c r="V58" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W58" t="b">
+        <v>0</v>
+      </c>
+      <c r="X58" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y58" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z58" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA58" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB58" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC58" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD58" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="n">
         <v>100868071</v>
       </c>
       <c r="B59" t="n">
         <v>2070422</v>
       </c>
       <c r="C59" t="inlineStr"/>
       <c r="D59" t="inlineStr"/>
       <c r="E59" t="inlineStr">
         <is>
           <t>Garry VF et al. 1990</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t xml:space="preserve">Garry VF, Nelson RL, Danzl TJ, Cervenka J, Krueger LA, Griffith J, Whorton E. HUMAN GENOTOXICITY IN PHOSPHINE-EXPOSED FUMIGANT APPLICATORS.  </t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>HUMAN GENOTOXICITY IN PHOSPHINE-EXPOSED FUMIGANT APPLICATORS</t>
@@ -5202,53 +6441,74 @@
       <c r="N59" s="2" t="n">
         <v>43964.54271201201</v>
       </c>
       <c r="O59" s="2" t="n">
         <v>43964.5427120122</v>
       </c>
       <c r="P59" t="b">
         <v>0</v>
       </c>
       <c r="Q59" t="b">
         <v>0</v>
       </c>
       <c r="R59" t="b">
         <v>0</v>
       </c>
       <c r="S59" t="b">
         <v>0</v>
       </c>
       <c r="T59" t="b">
         <v>0</v>
       </c>
       <c r="U59" t="b">
         <v>0</v>
       </c>
       <c r="V59" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W59" t="b">
+        <v>0</v>
+      </c>
+      <c r="X59" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y59" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z59" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA59" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB59" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC59" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD59" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="n">
         <v>100868072</v>
       </c>
       <c r="B60" t="n">
         <v>2075320</v>
       </c>
       <c r="C60" t="inlineStr"/>
       <c r="D60" t="inlineStr"/>
       <c r="E60" t="inlineStr">
         <is>
           <t>Alavanja MCR, Blair A, and Masters M 1988</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t xml:space="preserve">Alavanja MCR, Blair A, Masters M. Mortality study of workers in the grain industry. American Journal of Epidemiology 128:900-900. [Abstract]. </t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>Mortality study of workers in the grain industry</t>
@@ -5263,71 +6523,92 @@
         <is>
           <t>Alavanja MCR, Blair A, and Masters M</t>
         </is>
       </c>
       <c r="J60" t="n">
         <v>1988</v>
       </c>
       <c r="K60" t="inlineStr">
         <is>
           <t>American Journal of Epidemiology 128:900-900. [Abstract]</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
           <t>Workers in the grain processing industry are a unique population to evaluate cancer risks associated with insecticides not usually found in other agricultural settings or in structural pest control. These insecticides include aluminum phosphide, ethylene dibromide, ethylene dichloride, malathion, and methylbromide. The American Federation of Grain Miller's life insurance plan, containing records of 40,247 workers from 87 facilities in all components of the grain processing industry, was used as the basis for a case control study and proportional mortality analysis to evaluate the effect of these insecticides. In addition, historical information on pesticide use was obtained from a mail and telephone survey of 6,000 current workers in all components of the industry and managers from several cooperating companies. Mortality was significantly elevated for non-Hodgkin's lymphoma among employees of grain milling and storage facilities compared with the US white male population. Workers in other components of this industry did not experience this excess risk. En the nested case control study, 20 of 22 non-Hodgkin's lymphoma cases worked in grain milling and storage facilities (odds ratio = 7.3, 95% confidence interval = 1.6-46.0, p &lt; 0.001). Grain millers experienced their greatest excess mortality of non-Hodgkin's lymphoma during the 1970s and 1980s. Current analyses are evaluating the effects associated with use of individual insecticides.</t>
         </is>
       </c>
       <c r="M60" t="inlineStr"/>
       <c r="N60" s="2" t="n">
         <v>43964.54271205506</v>
       </c>
       <c r="O60" s="2" t="n">
         <v>43964.54271205524</v>
       </c>
       <c r="P60" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q60" t="b">
         <v>0</v>
       </c>
       <c r="R60" t="b">
         <v>0</v>
       </c>
       <c r="S60" t="b">
         <v>0</v>
       </c>
       <c r="T60" t="b">
         <v>0</v>
       </c>
       <c r="U60" t="b">
         <v>0</v>
       </c>
       <c r="V60" t="b">
         <v>0</v>
       </c>
       <c r="W60" t="b">
+        <v>0</v>
+      </c>
+      <c r="X60" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y60" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z60" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA60" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB60" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC60" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD60" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="n">
         <v>100868073</v>
       </c>
       <c r="B61" t="n">
         <v>21081</v>
       </c>
       <c r="C61" t="inlineStr"/>
       <c r="D61" t="inlineStr"/>
       <c r="E61" t="inlineStr">
         <is>
           <t>Saraswat PK et al. 1986</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t xml:space="preserve">Saraswat PK, Kandara M, Dhruva Ak, Malhotra VK, Jhanwar RS. Poisoning by ethylene di-bromide -- six cases: a clinicopathological and toxicological study. Indian Journal of Medical Sciences 40:121-123. </t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>Poisoning by ethylene di-bromide -- six cases: a clinicopathological and toxicological study</t>
@@ -5357,56 +6638,77 @@
         </is>
       </c>
       <c r="M61" t="inlineStr"/>
       <c r="N61" s="2" t="n">
         <v>43964.5427120987</v>
       </c>
       <c r="O61" s="2" t="n">
         <v>43964.54271209888</v>
       </c>
       <c r="P61" t="b">
         <v>1</v>
       </c>
       <c r="Q61" t="b">
         <v>0</v>
       </c>
       <c r="R61" t="b">
         <v>0</v>
       </c>
       <c r="S61" t="b">
         <v>0</v>
       </c>
       <c r="T61" t="b">
         <v>0</v>
       </c>
       <c r="U61" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V61" t="b">
         <v>0</v>
       </c>
       <c r="W61" t="b">
+        <v>0</v>
+      </c>
+      <c r="X61" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y61" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z61" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA61" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB61" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC61" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD61" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="n">
         <v>100868074</v>
       </c>
       <c r="B62" t="n">
         <v>2147722</v>
       </c>
       <c r="C62" t="inlineStr"/>
       <c r="D62" t="inlineStr"/>
       <c r="E62" t="inlineStr">
         <is>
           <t>Wong JM et al. 1991</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t xml:space="preserve">Wong JM, Kado NY, Kuzmicky PA, Ning HS, Woodrow JE, Hsieh DP, Seiber JN. Determination of volatile and semivolatile mutagens in air using solid absorbents and supercritical fluid extraction.  </t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>Determination of volatile and semivolatile mutagens in air using solid absorbents and supercritical fluid extraction</t>
@@ -5435,53 +6737,74 @@
       <c r="N62" s="2" t="n">
         <v>43964.54271214155</v>
       </c>
       <c r="O62" s="2" t="n">
         <v>43964.54271214172</v>
       </c>
       <c r="P62" t="b">
         <v>0</v>
       </c>
       <c r="Q62" t="b">
         <v>0</v>
       </c>
       <c r="R62" t="b">
         <v>0</v>
       </c>
       <c r="S62" t="b">
         <v>0</v>
       </c>
       <c r="T62" t="b">
         <v>0</v>
       </c>
       <c r="U62" t="b">
         <v>0</v>
       </c>
       <c r="V62" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W62" t="b">
+        <v>0</v>
+      </c>
+      <c r="X62" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y62" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z62" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA62" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB62" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC62" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD62" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="n">
         <v>100868075</v>
       </c>
       <c r="B63" t="n">
         <v>2454247</v>
       </c>
       <c r="C63" t="inlineStr"/>
       <c r="D63" t="inlineStr"/>
       <c r="E63" t="inlineStr">
         <is>
           <t>Schulte P and Mazzuckelli LF 1991</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t xml:space="preserve">Schulte P, Mazzuckelli LF. VALIDATION OF BIOLOGICAL MARKERS FOR QUANTITATIVE RISK ASSESSMENT. Environmental Health Perspectives 90:239-246. [Review]. </t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>VALIDATION OF BIOLOGICAL MARKERS FOR QUANTITATIVE RISK ASSESSMENT</t>
@@ -5511,56 +6834,77 @@
         </is>
       </c>
       <c r="M63" t="inlineStr"/>
       <c r="N63" s="2" t="n">
         <v>43964.54271220685</v>
       </c>
       <c r="O63" s="2" t="n">
         <v>43964.54271220706</v>
       </c>
       <c r="P63" t="b">
         <v>1</v>
       </c>
       <c r="Q63" t="b">
         <v>0</v>
       </c>
       <c r="R63" t="b">
         <v>0</v>
       </c>
       <c r="S63" t="b">
         <v>0</v>
       </c>
       <c r="T63" t="b">
         <v>0</v>
       </c>
       <c r="U63" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V63" t="b">
         <v>0</v>
       </c>
       <c r="W63" t="b">
+        <v>0</v>
+      </c>
+      <c r="X63" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y63" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z63" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA63" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB63" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC63" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD63" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="n">
         <v>100868076</v>
       </c>
       <c r="B64" t="n">
         <v>25108</v>
       </c>
       <c r="C64" t="inlineStr"/>
       <c r="D64" t="inlineStr">
         <is>
           <t>10.1021/es00165a006</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>McKone TE 1987</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t xml:space="preserve">McKone TE. Human exposure to volatile organic compounds in household tap water: The indoor inhalation pathway. Environmental Science and Technology 21:1194-1201. </t>
         </is>
@@ -5594,127 +6938,169 @@
         </is>
       </c>
       <c r="M64" t="inlineStr"/>
       <c r="N64" s="2" t="n">
         <v>43964.54271225088</v>
       </c>
       <c r="O64" s="2" t="n">
         <v>43964.54271225107</v>
       </c>
       <c r="P64" t="b">
         <v>1</v>
       </c>
       <c r="Q64" t="b">
         <v>0</v>
       </c>
       <c r="R64" t="b">
         <v>0</v>
       </c>
       <c r="S64" t="b">
         <v>0</v>
       </c>
       <c r="T64" t="b">
         <v>0</v>
       </c>
       <c r="U64" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V64" t="b">
         <v>0</v>
       </c>
       <c r="W64" t="b">
+        <v>0</v>
+      </c>
+      <c r="X64" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y64" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z64" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA64" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB64" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC64" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD64" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="n">
         <v>100868077</v>
       </c>
       <c r="B65" t="n">
         <v>2529471</v>
       </c>
       <c r="C65" t="inlineStr"/>
       <c r="D65" t="inlineStr"/>
       <c r="E65" t="inlineStr">
         <is>
           <t>[No authors listed] 1996</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t xml:space="preserve"> No Additional Spent Solvent Listings Proposed. Hazardous Waste Consultant 14. </t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>No Additional Spent Solvent Listings Proposed</t>
         </is>
       </c>
       <c r="H65" t="inlineStr"/>
       <c r="I65" t="inlineStr"/>
       <c r="J65" t="n">
         <v>1996</v>
       </c>
       <c r="K65" t="inlineStr">
         <is>
           <t>Hazardous Waste Consultant 14.</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
           <t>EPA has decided not to list wastes generated from use of 14 chemical solvents as RCRA hazardous wastes from nonspecific sources. Risk assessments concluded that the wastes produced when these chemicals serve as solvents do not exceed agency guidelines for unacceptable risk. The chemicals considered were: acetonitrile, benzyl chloride, cumene, cyclohexanol, o-dichlorobenzene, epichlorohydrin, 2-ethoxyethanol acetate, ethylene dibromide, furfural, isophorone, 2-methoxyethanol, 2-methoxyethanol acetate, methyl chloride, and phenol.</t>
         </is>
       </c>
       <c r="M65" t="inlineStr"/>
       <c r="N65" s="2" t="n">
         <v>43964.54271229437</v>
       </c>
       <c r="O65" s="2" t="n">
-        <v>43964.54271229454</v>
+        <v>46148.87435363447</v>
       </c>
       <c r="P65" t="b">
         <v>1</v>
       </c>
       <c r="Q65" t="b">
         <v>1</v>
       </c>
       <c r="R65" t="b">
         <v>1</v>
       </c>
       <c r="S65" t="b">
         <v>1</v>
       </c>
       <c r="T65" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U65" t="b">
         <v>0</v>
       </c>
       <c r="V65" t="b">
         <v>0</v>
       </c>
       <c r="W65" t="b">
+        <v>0</v>
+      </c>
+      <c r="X65" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y65" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z65" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA65" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB65" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC65" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD65" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="n">
         <v>100868078</v>
       </c>
       <c r="B66" t="n">
         <v>25664</v>
       </c>
       <c r="C66" t="inlineStr"/>
       <c r="D66" t="inlineStr">
         <is>
           <t>10.1016/0304-3894(86)85003-8</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>Ten Berge WF, Zwart A, and Appelman LM 1986</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t xml:space="preserve">Ten Berge WF, Zwart A, Appelman LM. Concentration-time mortality response relationship of irritant and systemically acting vapours and gases. Journal of Hazardous Materials 13:301-309. </t>
         </is>
@@ -5751,53 +7137,74 @@
       <c r="N66" s="2" t="n">
         <v>43964.54271233849</v>
       </c>
       <c r="O66" s="2" t="n">
         <v>43964.54271233867</v>
       </c>
       <c r="P66" t="b">
         <v>0</v>
       </c>
       <c r="Q66" t="b">
         <v>0</v>
       </c>
       <c r="R66" t="b">
         <v>0</v>
       </c>
       <c r="S66" t="b">
         <v>0</v>
       </c>
       <c r="T66" t="b">
         <v>0</v>
       </c>
       <c r="U66" t="b">
         <v>0</v>
       </c>
       <c r="V66" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W66" t="b">
+        <v>0</v>
+      </c>
+      <c r="X66" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y66" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z66" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA66" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB66" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC66" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD66" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="n">
         <v>100868079</v>
       </c>
       <c r="B67" t="n">
         <v>2605116</v>
       </c>
       <c r="C67" t="inlineStr"/>
       <c r="D67" t="inlineStr">
         <is>
           <t>10.1016/j.biortech.2007.04.034</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>Hudson N and Ayoko GA 2008</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t xml:space="preserve">Hudson N, Ayoko GA. Odour sampling 1: Physical chemistry considerations. Bioresource Technology 99:3982-3992. [Review]. </t>
         </is>
@@ -5834,53 +7241,74 @@
       <c r="N67" s="2" t="n">
         <v>43964.54271240728</v>
       </c>
       <c r="O67" s="2" t="n">
         <v>43964.54271240754</v>
       </c>
       <c r="P67" t="b">
         <v>0</v>
       </c>
       <c r="Q67" t="b">
         <v>0</v>
       </c>
       <c r="R67" t="b">
         <v>0</v>
       </c>
       <c r="S67" t="b">
         <v>0</v>
       </c>
       <c r="T67" t="b">
         <v>0</v>
       </c>
       <c r="U67" t="b">
         <v>0</v>
       </c>
       <c r="V67" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W67" t="b">
+        <v>0</v>
+      </c>
+      <c r="X67" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y67" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z67" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA67" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB67" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC67" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD67" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="n">
         <v>100868080</v>
       </c>
       <c r="B68" t="n">
         <v>2616650</v>
       </c>
       <c r="C68" t="inlineStr"/>
       <c r="D68" t="inlineStr">
         <is>
           <t>10.1080/15275920903346794</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>Oudijk Gil 2010</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t xml:space="preserve">Oudijk Gil. The Rise and Fall of Organometallic Additives in Automotive Gasoline. Environmental Forensics 11:17-49. </t>
         </is>
@@ -5917,53 +7345,74 @@
       <c r="N68" s="2" t="n">
         <v>43964.54271245219</v>
       </c>
       <c r="O68" s="2" t="n">
         <v>43964.54271245238</v>
       </c>
       <c r="P68" t="b">
         <v>0</v>
       </c>
       <c r="Q68" t="b">
         <v>0</v>
       </c>
       <c r="R68" t="b">
         <v>0</v>
       </c>
       <c r="S68" t="b">
         <v>0</v>
       </c>
       <c r="T68" t="b">
         <v>0</v>
       </c>
       <c r="U68" t="b">
         <v>0</v>
       </c>
       <c r="V68" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W68" t="b">
+        <v>0</v>
+      </c>
+      <c r="X68" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y68" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z68" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA68" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB68" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC68" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD68" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="n">
         <v>100868081</v>
       </c>
       <c r="B69" t="n">
         <v>27314</v>
       </c>
       <c r="C69" t="inlineStr"/>
       <c r="D69" t="inlineStr">
         <is>
           <t>10.1080/08940630.1989.10466593</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>Cohen MA et al. 1989</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t xml:space="preserve">Cohen MA, Ryan PB, Yanagisawa Y, Spengler JD, Ozkaynak H, Epstein PS. Indoor/outdoor measurements of volatile organic compounds in the Kanawha Valley of West Virginia. Journal of Air Pollution Control Association 39:1086-1093. </t>
         </is>
@@ -5982,71 +7431,92 @@
         <is>
           <t>Cohen MA et al.</t>
         </is>
       </c>
       <c r="J69" t="n">
         <v>1989</v>
       </c>
       <c r="K69" t="inlineStr">
         <is>
           <t>Journal of Air Pollution Control Association 39:1086-1093.</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
           <t>The Kanawha Valley region of West Virginia which is comprised of Charleston and surrounding communities is the center of a heavily industrialized area known for its chemical manufacturing. As part of a larger study designed to investigate the impact of the chemical industry on human exposures to volatile organic compounds (VOC), a study of the relationship between indoor and outdoor concentrations was conducted. Thirty-five homes were selected for monitoring from among volunteers; approximately ten in each of three distinct population-industry centers and four outside the Valley to act as controls. Monitoring was performed using passive, badge samplers with a three-week monitoring period. Two separate questionnaires were administered: one for characterization of the residence; and one to characterize source use during monitoring. Participants were also asked to keep a record of their activities with respect to in-home, outdoors and other indoor environments. Analysis of the samplers was performed by solvent extraction followed by gas chromatography using a flame-ionization detector. Results suggest that indoor VOC concentrations are higher than outdoor concentrations. Additionally, certain ventilation-related parameters were identified that afforded some predictive power for indoor concentrations. No statistically significant differences between regions were identified.</t>
         </is>
       </c>
       <c r="M69" t="inlineStr"/>
       <c r="N69" s="2" t="n">
         <v>43964.54271252044</v>
       </c>
       <c r="O69" s="2" t="n">
         <v>43964.54271252063</v>
       </c>
       <c r="P69" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q69" t="b">
         <v>0</v>
       </c>
       <c r="R69" t="b">
         <v>0</v>
       </c>
       <c r="S69" t="b">
         <v>0</v>
       </c>
       <c r="T69" t="b">
         <v>0</v>
       </c>
       <c r="U69" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V69" t="b">
         <v>0</v>
       </c>
       <c r="W69" t="b">
+        <v>0</v>
+      </c>
+      <c r="X69" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y69" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z69" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA69" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB69" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC69" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD69" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="n">
         <v>100868082</v>
       </c>
       <c r="B70" t="n">
         <v>2744929</v>
       </c>
       <c r="C70" t="inlineStr"/>
       <c r="D70" t="inlineStr">
         <is>
           <t>10.1016/0165-1218(95)00071-2</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>Scarpato R et al. 1996</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t xml:space="preserve">Scarpato R, Migliore L, Angotzi G, Fedi A, Miligi L, Loprieno N. Cytogenetic monitoring of a group of Italian floriculturists: no evidence of DNA damage related to pesticide exposure. Mutation Research 367:73-82. </t>
         </is>
@@ -6083,53 +7553,74 @@
       <c r="N70" s="2" t="n">
         <v>43964.54271256614</v>
       </c>
       <c r="O70" s="2" t="n">
         <v>43964.54271256636</v>
       </c>
       <c r="P70" t="b">
         <v>0</v>
       </c>
       <c r="Q70" t="b">
         <v>0</v>
       </c>
       <c r="R70" t="b">
         <v>0</v>
       </c>
       <c r="S70" t="b">
         <v>0</v>
       </c>
       <c r="T70" t="b">
         <v>0</v>
       </c>
       <c r="U70" t="b">
         <v>0</v>
       </c>
       <c r="V70" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W70" t="b">
+        <v>0</v>
+      </c>
+      <c r="X70" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y70" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z70" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA70" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB70" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC70" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD70" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="n">
         <v>100868083</v>
       </c>
       <c r="B71" t="n">
         <v>2754840</v>
       </c>
       <c r="C71" t="inlineStr"/>
       <c r="D71" t="inlineStr"/>
       <c r="E71" t="inlineStr">
         <is>
           <t>Midwest Research Institute 1992</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t xml:space="preserve">Midwest Research Institute. Initial submission: chronic inhalation toxicity of dibromoethane in rats with and without dietary disulfarane with cover letter dated 09/01/92. (TSCATS/440042). </t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>Initial submission: chronic inhalation toxicity of dibromoethane in rats with and without dietary disulfarane with cover letter dated 09/01/92</t>
@@ -6162,53 +7653,74 @@
       <c r="N71" s="2" t="n">
         <v>43964.54271261019</v>
       </c>
       <c r="O71" s="2" t="n">
         <v>43964.54271261038</v>
       </c>
       <c r="P71" t="b">
         <v>0</v>
       </c>
       <c r="Q71" t="b">
         <v>0</v>
       </c>
       <c r="R71" t="b">
         <v>0</v>
       </c>
       <c r="S71" t="b">
         <v>0</v>
       </c>
       <c r="T71" t="b">
         <v>0</v>
       </c>
       <c r="U71" t="b">
         <v>0</v>
       </c>
       <c r="V71" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W71" t="b">
+        <v>0</v>
+      </c>
+      <c r="X71" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y71" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z71" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA71" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB71" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC71" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD71" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="n">
         <v>100868084</v>
       </c>
       <c r="B72" t="n">
         <v>2762121</v>
       </c>
       <c r="C72" t="inlineStr"/>
       <c r="D72" t="inlineStr"/>
       <c r="E72" t="inlineStr">
         <is>
           <t>Lowery MC et al. 1990</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t xml:space="preserve">Lowery MC, Au WW, Adams PM, Whorton EB, Legator MS. Male-mediated behavioral abnormalities. Mutation Research 229:213-229. [Review]. </t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t>Male-mediated behavioral abnormalities</t>
@@ -6241,53 +7753,74 @@
       <c r="N72" s="2" t="n">
         <v>43964.54271267595</v>
       </c>
       <c r="O72" s="2" t="n">
         <v>43964.54271267612</v>
       </c>
       <c r="P72" t="b">
         <v>0</v>
       </c>
       <c r="Q72" t="b">
         <v>0</v>
       </c>
       <c r="R72" t="b">
         <v>0</v>
       </c>
       <c r="S72" t="b">
         <v>0</v>
       </c>
       <c r="T72" t="b">
         <v>0</v>
       </c>
       <c r="U72" t="b">
         <v>0</v>
       </c>
       <c r="V72" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W72" t="b">
+        <v>0</v>
+      </c>
+      <c r="X72" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y72" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z72" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA72" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB72" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC72" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD72" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="n">
         <v>100868085</v>
       </c>
       <c r="B73" t="n">
         <v>2762176</v>
       </c>
       <c r="C73" t="inlineStr"/>
       <c r="D73" t="inlineStr">
         <is>
           <t>10.1016/s0091-3057(96)00286-9</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>Friedler G 1996</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t xml:space="preserve">Friedler G. Paternal exposures: impact on reproductive and developmental outcome. An overview. Pharmacology, Biochemistry and Behavior 55:691-700. [Review]. </t>
         </is>
@@ -6324,53 +7857,74 @@
       <c r="N73" s="2" t="n">
         <v>43964.54271274147</v>
       </c>
       <c r="O73" s="2" t="n">
         <v>43964.54271274167</v>
       </c>
       <c r="P73" t="b">
         <v>0</v>
       </c>
       <c r="Q73" t="b">
         <v>0</v>
       </c>
       <c r="R73" t="b">
         <v>0</v>
       </c>
       <c r="S73" t="b">
         <v>0</v>
       </c>
       <c r="T73" t="b">
         <v>0</v>
       </c>
       <c r="U73" t="b">
         <v>0</v>
       </c>
       <c r="V73" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W73" t="b">
+        <v>0</v>
+      </c>
+      <c r="X73" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y73" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z73" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA73" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB73" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC73" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD73" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="n">
         <v>100868086</v>
       </c>
       <c r="B74" t="n">
         <v>2799822</v>
       </c>
       <c r="C74" t="inlineStr"/>
       <c r="D74" t="inlineStr"/>
       <c r="E74" t="inlineStr">
         <is>
           <t>Wade HF et al. 1998</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t xml:space="preserve">Wade HF, York AC, Morey AE, Padmore JM, Rudo KM. The impact of pesticide use on groundwater in North Carolina. Journal of Environmental Quality 27:1018-1026. </t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t>The impact of pesticide use on groundwater in North Carolina</t>
@@ -6403,53 +7957,74 @@
       <c r="N74" s="2" t="n">
         <v>43964.54271278623</v>
       </c>
       <c r="O74" s="2" t="n">
         <v>43964.5427127864</v>
       </c>
       <c r="P74" t="b">
         <v>0</v>
       </c>
       <c r="Q74" t="b">
         <v>0</v>
       </c>
       <c r="R74" t="b">
         <v>0</v>
       </c>
       <c r="S74" t="b">
         <v>0</v>
       </c>
       <c r="T74" t="b">
         <v>0</v>
       </c>
       <c r="U74" t="b">
         <v>0</v>
       </c>
       <c r="V74" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W74" t="b">
+        <v>0</v>
+      </c>
+      <c r="X74" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y74" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z74" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA74" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB74" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC74" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD74" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="n">
         <v>100868087</v>
       </c>
       <c r="B75" t="n">
         <v>2799875</v>
       </c>
       <c r="C75" t="inlineStr"/>
       <c r="D75" t="inlineStr">
         <is>
           <t>10.1016/0022-1694(92)90115-c</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>Domagalski JL and Dubrovsky NM 1992</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t xml:space="preserve">Domagalski JL, Dubrovsky NM. Pesticide residues in ground water of the San Joaquin Valley, California. Journal of Hydrology 130:299-338. </t>
         </is>
@@ -6488,53 +8063,74 @@
       <c r="N75" s="2" t="n">
         <v>43964.54271283029</v>
       </c>
       <c r="O75" s="2" t="n">
         <v>43964.54271283047</v>
       </c>
       <c r="P75" t="b">
         <v>0</v>
       </c>
       <c r="Q75" t="b">
         <v>0</v>
       </c>
       <c r="R75" t="b">
         <v>0</v>
       </c>
       <c r="S75" t="b">
         <v>0</v>
       </c>
       <c r="T75" t="b">
         <v>0</v>
       </c>
       <c r="U75" t="b">
         <v>0</v>
       </c>
       <c r="V75" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W75" t="b">
+        <v>0</v>
+      </c>
+      <c r="X75" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y75" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z75" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA75" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB75" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC75" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD75" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="n">
         <v>100868088</v>
       </c>
       <c r="B76" t="n">
         <v>2800431</v>
       </c>
       <c r="C76" t="inlineStr"/>
       <c r="D76" t="inlineStr"/>
       <c r="E76" t="inlineStr">
         <is>
           <t>Clower M 1980</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t xml:space="preserve">Clower M. Modification of the AOAC method for determination of fumigants in wheat. (539-545). (PESTAB/80/2393). </t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
           <t>Modification of the AOAC method for determination of fumigants in wheat</t>
@@ -6567,53 +8163,74 @@
       <c r="N76" s="2" t="n">
         <v>43964.54271289626</v>
       </c>
       <c r="O76" s="2" t="n">
         <v>43964.54271289644</v>
       </c>
       <c r="P76" t="b">
         <v>0</v>
       </c>
       <c r="Q76" t="b">
         <v>0</v>
       </c>
       <c r="R76" t="b">
         <v>0</v>
       </c>
       <c r="S76" t="b">
         <v>0</v>
       </c>
       <c r="T76" t="b">
         <v>0</v>
       </c>
       <c r="U76" t="b">
         <v>0</v>
       </c>
       <c r="V76" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W76" t="b">
+        <v>0</v>
+      </c>
+      <c r="X76" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y76" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z76" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA76" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB76" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC76" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD76" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="n">
         <v>100868089</v>
       </c>
       <c r="B77" t="n">
         <v>2802414</v>
       </c>
       <c r="C77" t="inlineStr"/>
       <c r="D77" t="inlineStr">
         <is>
           <t>10.1021/bk-1989-0414.ch014</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>Ames BN 1989</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t xml:space="preserve">Ames BN. Pesticide residues and cancer causation. In Ragsdale, N. N. And R. E. Menzer (Ed.). Acs (American Chemical Society) Symposium Series, 414. Carcinogenicity and Pesticides: Principles, Issues, and Relationships; 196th National Meeting of the American Chemical Society, Los Angeles, California, USA, September 25-30, 1988. Vii+246p. American Chemical Society: Washington, D.C., USA. Illus. Isbn 0-8412-1703-3.; 0 (0). 1989. 223-246. (PRINCIPLES). (BIOSIS/90/15503). </t>
         </is>
@@ -6647,56 +8264,77 @@
         </is>
       </c>
       <c r="M77" t="inlineStr"/>
       <c r="N77" s="2" t="n">
         <v>43964.54271294037</v>
       </c>
       <c r="O77" s="2" t="n">
         <v>43964.54271294054</v>
       </c>
       <c r="P77" t="b">
         <v>1</v>
       </c>
       <c r="Q77" t="b">
         <v>0</v>
       </c>
       <c r="R77" t="b">
         <v>0</v>
       </c>
       <c r="S77" t="b">
         <v>0</v>
       </c>
       <c r="T77" t="b">
         <v>0</v>
       </c>
       <c r="U77" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V77" t="b">
         <v>0</v>
       </c>
       <c r="W77" t="b">
+        <v>0</v>
+      </c>
+      <c r="X77" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y77" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z77" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA77" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB77" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC77" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD77" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="n">
         <v>100868090</v>
       </c>
       <c r="B78" t="n">
         <v>2803194</v>
       </c>
       <c r="C78" t="inlineStr"/>
       <c r="D78" t="inlineStr"/>
       <c r="E78" t="inlineStr">
         <is>
           <t>Willis CE and Sacheti S 1996</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t xml:space="preserve">Willis CE, Sacheti S. Statistical evidence on the effectiveness of sewering to protect groundwater from VOC contamination. Environmental Management 20:257-262. </t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <t>Statistical evidence on the effectiveness of sewering to protect groundwater from VOC contamination</t>
@@ -6729,53 +8367,74 @@
       <c r="N78" s="2" t="n">
         <v>43964.54271298608</v>
       </c>
       <c r="O78" s="2" t="n">
         <v>43964.54271298626</v>
       </c>
       <c r="P78" t="b">
         <v>0</v>
       </c>
       <c r="Q78" t="b">
         <v>0</v>
       </c>
       <c r="R78" t="b">
         <v>0</v>
       </c>
       <c r="S78" t="b">
         <v>0</v>
       </c>
       <c r="T78" t="b">
         <v>0</v>
       </c>
       <c r="U78" t="b">
         <v>0</v>
       </c>
       <c r="V78" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W78" t="b">
+        <v>0</v>
+      </c>
+      <c r="X78" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y78" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z78" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA78" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB78" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC78" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD78" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="n">
         <v>100868091</v>
       </c>
       <c r="B79" t="n">
         <v>28337</v>
       </c>
       <c r="C79" t="inlineStr"/>
       <c r="D79" t="inlineStr">
         <is>
           <t>10.1289/ehp.91957</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>Wallace LA 1991</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t xml:space="preserve">Wallace LA. Comparison of risks from outdoor and indoor exposure to toxic chemicals. Environmental Health Perspectives 95:7-13. </t>
         </is>
@@ -6791,74 +8450,95 @@
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
           <t>Wallace LA</t>
         </is>
       </c>
       <c r="J79" t="n">
         <v>1991</v>
       </c>
       <c r="K79" t="inlineStr">
         <is>
           <t>Environmental Health Perspectives 95:7-13.</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
           <t>Environmental Protection Agency TEAM (Total Exposure Assessment Measurement) Studies have measured exposures of about 800 persons to 25 volatile organic compounds (VOCs) and exposures of about 300 persons to 32 pesticides. These persons were selected to represent more than 1 million residents of industrial manufacturing cities such as Bayonne and Elizabeth, New Jersey, and Los Angeles, California; cities with light industry, such as Greensboro, North Carolina, and Baltimore, Maryland; rural areas such as Devils Lake, North Dakota; and cities with high pesticide use such as Jacksonville, Florida, as well as low-to-moderate pesticide use such as Springfield, Massachusetts. The TEAM data provide an opportunity to estimate the risks from airborne exposure to a number of suspected carcinogens for a substantial number of persons residing in a wide variety of urban, suburban, and rural areas. Because all of the TEAM Studies measured outdoor concentrations near the homes of the participants, it is possible to apportion the risks between outdoor and indoor sources. Upper-bound lifetime risks of cancer are calculated for both indoor and outdoor sources of 12 VOCs and about 23 pesticides measured in the TEAM Studies. These risk calculations are supplemented by calculations based on other studies for some additional pollutants, including radon and environmental tobacco smoke. The relationship of these upper-bound risk estimates to "best-guess" values is discussed. Sharper estimates of risk based on identifying population subgroups exposed to major sources are also discussed. Important gaps in our knowledge of exposure measurements are identified, e.g., particulates (including polyaromatic hydrocarbons); 1,3-butadiene, asbestos, chromium, cadmium, arsenic, vinyl chloride, methylene chloride, and most polar organics.</t>
         </is>
       </c>
       <c r="M79" t="inlineStr"/>
       <c r="N79" s="2" t="n">
         <v>43964.54271305802</v>
       </c>
       <c r="O79" s="2" t="n">
-        <v>43964.54271305822</v>
+        <v>46154.54005600674</v>
       </c>
       <c r="P79" t="b">
         <v>1</v>
       </c>
       <c r="Q79" t="b">
         <v>0</v>
       </c>
       <c r="R79" t="b">
         <v>0</v>
       </c>
       <c r="S79" t="b">
         <v>0</v>
       </c>
       <c r="T79" t="b">
         <v>0</v>
       </c>
       <c r="U79" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V79" t="b">
         <v>0</v>
       </c>
       <c r="W79" t="b">
+        <v>0</v>
+      </c>
+      <c r="X79" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y79" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z79" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA79" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB79" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC79" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD79" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="n">
         <v>100868092</v>
       </c>
       <c r="B80" t="n">
         <v>2857137</v>
       </c>
       <c r="C80" t="inlineStr"/>
       <c r="D80" t="inlineStr">
         <is>
           <t>10.1007/s11356-015-4729-7</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>Yan Y et al. 2015</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t xml:space="preserve">Yan Y, Peng L, Cheng N, Bai H, Mu L. Health risk assessment of toxic VOCs species for the coal fire well drillers. Environmental Science and Pollution Research 22:15132-15144. </t>
         </is>
@@ -6892,56 +8572,77 @@
         </is>
       </c>
       <c r="M80" t="inlineStr"/>
       <c r="N80" s="2" t="n">
         <v>43964.5427131285</v>
       </c>
       <c r="O80" s="2" t="n">
         <v>43964.54271312869</v>
       </c>
       <c r="P80" t="b">
         <v>1</v>
       </c>
       <c r="Q80" t="b">
         <v>0</v>
       </c>
       <c r="R80" t="b">
         <v>0</v>
       </c>
       <c r="S80" t="b">
         <v>0</v>
       </c>
       <c r="T80" t="b">
         <v>0</v>
       </c>
       <c r="U80" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V80" t="b">
         <v>0</v>
       </c>
       <c r="W80" t="b">
+        <v>0</v>
+      </c>
+      <c r="X80" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y80" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z80" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA80" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB80" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC80" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD80" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="n">
         <v>100868093</v>
       </c>
       <c r="B81" t="n">
         <v>2857980</v>
       </c>
       <c r="C81" t="inlineStr"/>
       <c r="D81" t="inlineStr"/>
       <c r="E81" t="inlineStr">
         <is>
           <t>Lin S, Marshall EG, and Davidson GK 1994</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t xml:space="preserve">Lin S, Marshall EG, Davidson GK. Potential parental exposure to pesticides and limb reduction defects. Scandinavian Journal of Work, Environment and Health 20:166-179. </t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
           <t>Potential parental exposure to pesticides and limb reduction defects</t>
@@ -6974,53 +8675,74 @@
       <c r="N81" s="2" t="n">
         <v>43964.54271319514</v>
       </c>
       <c r="O81" s="2" t="n">
         <v>43964.54271319531</v>
       </c>
       <c r="P81" t="b">
         <v>0</v>
       </c>
       <c r="Q81" t="b">
         <v>0</v>
       </c>
       <c r="R81" t="b">
         <v>0</v>
       </c>
       <c r="S81" t="b">
         <v>0</v>
       </c>
       <c r="T81" t="b">
         <v>0</v>
       </c>
       <c r="U81" t="b">
         <v>0</v>
       </c>
       <c r="V81" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W81" t="b">
+        <v>0</v>
+      </c>
+      <c r="X81" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y81" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z81" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA81" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB81" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC81" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD81" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="n">
         <v>100868094</v>
       </c>
       <c r="B82" t="n">
         <v>2915755</v>
       </c>
       <c r="C82" t="inlineStr"/>
       <c r="D82" t="inlineStr"/>
       <c r="E82" t="inlineStr">
         <is>
           <t>Bonde JP 1993</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t xml:space="preserve">Bonde JP. [Occupational medical research of male reproductive capacity]. Ugeskrift for Laeger 155:1029-1037. [Review]. </t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t>[Occupational medical research of male reproductive capacity]</t>
@@ -7032,74 +8754,95 @@
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
           <t>Bonde JP</t>
         </is>
       </c>
       <c r="J82" t="n">
         <v>1993</v>
       </c>
       <c r="K82" t="inlineStr">
         <is>
           <t>Ugeskrift for Laeger 155:1029-1037. [Review]</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
           <t>During the past 15 years, approximately 50 occupational medical sperm quality investigations have been carried out in the world as a whole. The discovery of reduced testicular function among workers exposed to the chemical agent dibromochloropropane (DBCP) was an important incitment for the conduct of these investigations. These have not demonstrated new occupational medical influences with as dramatic an effect as DBCP but moderately reduced sperm quality has, however, been proved or suspected after occupational exposure to a series of other agents: certain cell poisons (ethylene dibromide, carbaryl, chlordecone), certain glycoethers (in paint, glue, printing inks, antifreeze solutions), certain organic solvents e.g. styrene (plastic casting), choroprene (plastic production), low exposure to lead, metal welding, thermal influences and high frequent electromagnetic fields (300 kHz-300 mHz). Only a few investigations illustrate the significance of the male factors for infertility and delay before deliberate pregnancy and there are still no well-proved examples of human paternal teratogenic agents or carcinogens. Our present knowledge only serves to prevent a limited proportion of reproductory failure in men. Reports of decreased sperm quality in the population and the influence of the environment on reproduction in domestic animals indicate that further investigations are necessary. Longitudinal investigations of sperm quality together with investigations of fertility or delay till deliberate pregnancy are proposed subjects for future strategy.</t>
         </is>
       </c>
       <c r="M82" t="inlineStr"/>
       <c r="N82" s="2" t="n">
         <v>43964.54271325943</v>
       </c>
       <c r="O82" s="2" t="n">
-        <v>43964.54271325962</v>
+        <v>46154.5519994411</v>
       </c>
       <c r="P82" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q82" t="b">
         <v>0</v>
       </c>
       <c r="R82" t="b">
         <v>0</v>
       </c>
       <c r="S82" t="b">
         <v>0</v>
       </c>
       <c r="T82" t="b">
         <v>0</v>
       </c>
       <c r="U82" t="b">
         <v>0</v>
       </c>
       <c r="V82" t="b">
         <v>0</v>
       </c>
       <c r="W82" t="b">
+        <v>0</v>
+      </c>
+      <c r="X82" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y82" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z82" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA82" t="b">
+        <v>1</v>
+      </c>
+      <c r="AB82" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC82" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD82" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="n">
         <v>100868095</v>
       </c>
       <c r="B83" t="n">
         <v>2948482</v>
       </c>
       <c r="C83" t="inlineStr"/>
       <c r="D83" t="inlineStr">
         <is>
           <t>10.1080/15298668791384463</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>Nilsson C-A, Lindahl R, and Norstrom A 1987</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t xml:space="preserve">Nilsson C-A, Lindahl R, Norstrom A. Occupational exposure to chain saw exhausts in logging operations. American Industrial Hygiene Association Journal 48:99-105. </t>
         </is>
@@ -7133,56 +8876,77 @@
         </is>
       </c>
       <c r="M83" t="inlineStr"/>
       <c r="N83" s="2" t="n">
         <v>43964.54271332521</v>
       </c>
       <c r="O83" s="2" t="n">
         <v>43964.54271332539</v>
       </c>
       <c r="P83" t="b">
         <v>1</v>
       </c>
       <c r="Q83" t="b">
         <v>0</v>
       </c>
       <c r="R83" t="b">
         <v>0</v>
       </c>
       <c r="S83" t="b">
         <v>0</v>
       </c>
       <c r="T83" t="b">
         <v>0</v>
       </c>
       <c r="U83" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V83" t="b">
         <v>0</v>
       </c>
       <c r="W83" t="b">
+        <v>0</v>
+      </c>
+      <c r="X83" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y83" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z83" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA83" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB83" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC83" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD83" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="n">
         <v>100868096</v>
       </c>
       <c r="B84" t="n">
         <v>3036259</v>
       </c>
       <c r="C84" t="inlineStr"/>
       <c r="D84" t="inlineStr">
         <is>
           <t>10.1093/jee/63.4.1093</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>Seo ST et al. 1970</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t xml:space="preserve">Seo ST, Balock JW, Burditt AK, Oinata K. Residues of ethylene dibromide, methyl bromide, and ethylene chlorobromide resulting from fumigation of fruits and vegetables infested with fruit flies. Journal of Economic Entomology 63:1093-1097. </t>
         </is>
@@ -7215,53 +8979,74 @@
       <c r="N84" s="2" t="n">
         <v>43964.54271339067</v>
       </c>
       <c r="O84" s="2" t="n">
         <v>43964.54271339087</v>
       </c>
       <c r="P84" t="b">
         <v>0</v>
       </c>
       <c r="Q84" t="b">
         <v>0</v>
       </c>
       <c r="R84" t="b">
         <v>0</v>
       </c>
       <c r="S84" t="b">
         <v>0</v>
       </c>
       <c r="T84" t="b">
         <v>0</v>
       </c>
       <c r="U84" t="b">
         <v>0</v>
       </c>
       <c r="V84" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W84" t="b">
+        <v>0</v>
+      </c>
+      <c r="X84" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y84" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z84" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA84" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB84" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC84" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD84" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="n">
         <v>100868097</v>
       </c>
       <c r="B85" t="n">
         <v>3037459</v>
       </c>
       <c r="C85" t="inlineStr"/>
       <c r="D85" t="inlineStr"/>
       <c r="E85" t="inlineStr">
         <is>
           <t>Warf Institute 2000</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t xml:space="preserve">Warf Institute. Industrial hygiene survey Saytech Chemicals date of survey:  November 6-7, 1980. (TSCATS/030447). </t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
           <t>Industrial hygiene survey Saytech Chemicals date of survey:  November 6-7, 1980</t>
@@ -7281,62 +9066,83 @@
         <v>2000</v>
       </c>
       <c r="K85" t="inlineStr">
         <is>
           <t>(TSCATS/030447).</t>
         </is>
       </c>
       <c r="L85" t="inlineStr"/>
       <c r="M85" t="inlineStr"/>
       <c r="N85" s="2" t="n">
         <v>43964.54271359708</v>
       </c>
       <c r="O85" s="2" t="n">
         <v>43964.54271359733</v>
       </c>
       <c r="P85" t="b">
         <v>1</v>
       </c>
       <c r="Q85" t="b">
         <v>1</v>
       </c>
       <c r="R85" t="b">
         <v>0</v>
       </c>
       <c r="S85" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T85" t="b">
         <v>0</v>
       </c>
       <c r="U85" t="b">
         <v>0</v>
       </c>
       <c r="V85" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W85" t="b">
+        <v>0</v>
+      </c>
+      <c r="X85" t="b">
+        <v>1</v>
+      </c>
+      <c r="Y85" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z85" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA85" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB85" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC85" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD85" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="n">
         <v>100868098</v>
       </c>
       <c r="B86" t="n">
         <v>3064000</v>
       </c>
       <c r="C86" t="inlineStr"/>
       <c r="D86" t="inlineStr">
         <is>
           <t>10.1897/1551-5028(1997)016&lt;0091:auobpi&gt;2.3.co;2</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>Henriques W et al. 1997</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t xml:space="preserve">Henriques W, Jeffers RD, Lacher T E, , JR, Kendall RJ. Agrochemical use on banana plantations in Latin America: Perspectives on ecological risk. Environmental Toxicology and Chemistry 16:91-99. </t>
         </is>
@@ -7373,53 +9179,74 @@
       <c r="N86" s="2" t="n">
         <v>43964.54271364606</v>
       </c>
       <c r="O86" s="2" t="n">
         <v>43964.54271364627</v>
       </c>
       <c r="P86" t="b">
         <v>0</v>
       </c>
       <c r="Q86" t="b">
         <v>0</v>
       </c>
       <c r="R86" t="b">
         <v>0</v>
       </c>
       <c r="S86" t="b">
         <v>0</v>
       </c>
       <c r="T86" t="b">
         <v>0</v>
       </c>
       <c r="U86" t="b">
         <v>0</v>
       </c>
       <c r="V86" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W86" t="b">
+        <v>0</v>
+      </c>
+      <c r="X86" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y86" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z86" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA86" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB86" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC86" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD86" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="n">
         <v>100868099</v>
       </c>
       <c r="B87" t="n">
         <v>3101945</v>
       </c>
       <c r="C87" t="inlineStr"/>
       <c r="D87" t="inlineStr"/>
       <c r="E87" t="inlineStr">
         <is>
           <t>Hatch M and Marcus M 1991</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t xml:space="preserve">Hatch M, Marcus M. Occupational exposures and reproduction. In Kiely, M (Ed.), Reproductive and perinatal epidemiology. Boca Raton, FL: CRC Press, Inc.. </t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
           <t>Occupational exposures and reproduction</t>
@@ -7427,74 +9254,95 @@
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>Hatch M, Marcus M</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
           <t>Hatch M and Marcus M</t>
         </is>
       </c>
       <c r="J87" t="n">
         <v>1991</v>
       </c>
       <c r="K87" t="inlineStr">
         <is>
           <t>In Kiely, M (Ed.), Reproductive and perinatal epidemiology. Boca Raton, FL: CRC Press, Inc..</t>
         </is>
       </c>
       <c r="L87" t="inlineStr"/>
       <c r="M87" t="inlineStr"/>
       <c r="N87" s="2" t="n">
         <v>43964.54271369075</v>
       </c>
       <c r="O87" s="2" t="n">
-        <v>43964.5427136911</v>
+        <v>46154.54012644629</v>
       </c>
       <c r="P87" t="b">
         <v>1</v>
       </c>
       <c r="Q87" t="b">
         <v>0</v>
       </c>
       <c r="R87" t="b">
         <v>0</v>
       </c>
       <c r="S87" t="b">
         <v>0</v>
       </c>
       <c r="T87" t="b">
         <v>0</v>
       </c>
       <c r="U87" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V87" t="b">
         <v>0</v>
       </c>
       <c r="W87" t="b">
+        <v>0</v>
+      </c>
+      <c r="X87" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y87" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z87" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA87" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB87" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC87" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD87" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="n">
         <v>100868100</v>
       </c>
       <c r="B88" t="n">
         <v>3108411</v>
       </c>
       <c r="C88" t="inlineStr"/>
       <c r="D88" t="inlineStr"/>
       <c r="E88" t="inlineStr">
         <is>
           <t>Luttik R and Aldenberg T 1997</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t xml:space="preserve">Luttik R, Aldenberg T. Extrapolation factors for small samples of pesticide toxicity data: Special focus on LD50 values for birds and mammals.  </t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
           <t>Extrapolation factors for small samples of pesticide toxicity data: Special focus on LD50 values for birds and mammals</t>
@@ -7523,53 +9371,74 @@
       <c r="N88" s="2" t="n">
         <v>43964.54271373426</v>
       </c>
       <c r="O88" s="2" t="n">
         <v>43964.54271373444</v>
       </c>
       <c r="P88" t="b">
         <v>0</v>
       </c>
       <c r="Q88" t="b">
         <v>0</v>
       </c>
       <c r="R88" t="b">
         <v>0</v>
       </c>
       <c r="S88" t="b">
         <v>0</v>
       </c>
       <c r="T88" t="b">
         <v>0</v>
       </c>
       <c r="U88" t="b">
         <v>0</v>
       </c>
       <c r="V88" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W88" t="b">
+        <v>0</v>
+      </c>
+      <c r="X88" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y88" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z88" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA88" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB88" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC88" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD88" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="n">
         <v>100868101</v>
       </c>
       <c r="B89" t="n">
         <v>32322</v>
       </c>
       <c r="C89" t="inlineStr"/>
       <c r="D89" t="inlineStr"/>
       <c r="E89" t="inlineStr">
         <is>
           <t>Black FM 1991</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t xml:space="preserve">Black FM. Control of motor vehicle emissions - the US experience. Critical Reviews in Environmental Science and Technology 21:373-410. </t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
           <t>Control of motor vehicle emissions - the US experience</t>
@@ -7602,53 +9471,74 @@
       <c r="N89" s="2" t="n">
         <v>43964.54271377781</v>
       </c>
       <c r="O89" s="2" t="n">
         <v>43964.542713778</v>
       </c>
       <c r="P89" t="b">
         <v>0</v>
       </c>
       <c r="Q89" t="b">
         <v>0</v>
       </c>
       <c r="R89" t="b">
         <v>0</v>
       </c>
       <c r="S89" t="b">
         <v>0</v>
       </c>
       <c r="T89" t="b">
         <v>0</v>
       </c>
       <c r="U89" t="b">
         <v>0</v>
       </c>
       <c r="V89" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W89" t="b">
+        <v>0</v>
+      </c>
+      <c r="X89" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y89" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z89" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA89" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB89" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC89" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD89" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="n">
         <v>100868102</v>
       </c>
       <c r="B90" t="n">
         <v>3544896</v>
       </c>
       <c r="C90" t="inlineStr"/>
       <c r="D90" t="inlineStr"/>
       <c r="E90" t="inlineStr">
         <is>
           <t>Ryan KW, Dwight DM, and Hlousek DA 2000</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t xml:space="preserve">Ryan KW, Dwight DM, Hlousek DA. Recirculating wells: Ground water remediation and protection of surface water resources. Journal of the American Water Resources Association 36:191-201. </t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
           <t>Recirculating wells: Ground water remediation and protection of surface water resources</t>
@@ -7699,53 +9589,74 @@
       <c r="N90" s="2" t="n">
         <v>43964.54271382181</v>
       </c>
       <c r="O90" s="2" t="n">
         <v>43964.542713822</v>
       </c>
       <c r="P90" t="b">
         <v>0</v>
       </c>
       <c r="Q90" t="b">
         <v>0</v>
       </c>
       <c r="R90" t="b">
         <v>0</v>
       </c>
       <c r="S90" t="b">
         <v>0</v>
       </c>
       <c r="T90" t="b">
         <v>0</v>
       </c>
       <c r="U90" t="b">
         <v>0</v>
       </c>
       <c r="V90" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W90" t="b">
+        <v>0</v>
+      </c>
+      <c r="X90" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y90" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z90" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA90" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB90" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC90" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD90" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="n">
         <v>100868103</v>
       </c>
       <c r="B91" t="n">
         <v>3741903</v>
       </c>
       <c r="C91" t="inlineStr"/>
       <c r="D91" t="inlineStr"/>
       <c r="E91" t="inlineStr">
         <is>
           <t>Parkinson G 1984</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t xml:space="preserve">Parkinson G. Ethylene dibromide demise may be irradiations gain. Chemical Engineering 91:26-&amp;. </t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
           <t>Ethylene dibromide demise may be irradiations gain</t>
@@ -7756,71 +9667,92 @@
           <t>Parkinson G</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
           <t>Parkinson G</t>
         </is>
       </c>
       <c r="J91" t="n">
         <v>1984</v>
       </c>
       <c r="K91" t="inlineStr">
         <is>
           <t>Chemical Engineering 91:26-&amp;.</t>
         </is>
       </c>
       <c r="L91" t="inlineStr"/>
       <c r="M91" t="inlineStr"/>
       <c r="N91" s="2" t="n">
         <v>43964.54271386556</v>
       </c>
       <c r="O91" s="2" t="n">
         <v>43964.54271386573</v>
       </c>
       <c r="P91" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q91" t="b">
         <v>0</v>
       </c>
       <c r="R91" t="b">
         <v>0</v>
       </c>
       <c r="S91" t="b">
         <v>0</v>
       </c>
       <c r="T91" t="b">
         <v>0</v>
       </c>
       <c r="U91" t="b">
         <v>0</v>
       </c>
       <c r="V91" t="b">
         <v>0</v>
       </c>
       <c r="W91" t="b">
+        <v>0</v>
+      </c>
+      <c r="X91" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y91" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z91" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA91" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB91" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC91" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD91" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="n">
         <v>100868104</v>
       </c>
       <c r="B92" t="n">
         <v>3975164</v>
       </c>
       <c r="C92" t="inlineStr"/>
       <c r="D92" t="inlineStr">
         <is>
           <t>10.1016/j.envpol.2017.03.077</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>Ren M et al. 2017</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t xml:space="preserve">Ren M, Zeng H, Peng PA, Li HR, Tang CM, Hu JF. Brominated dioxins/furans and hydroxylated polybrominated diphenyl ethers: Occurrences in commercial 1,2-bis(2,4,6-tribromophenoxy)ethane (BTBPE) and 2,4,6-tribromophenol, and formation during synthesis of BTBPE. Environmental Pollution 226:394-403. </t>
         </is>
@@ -7857,116 +9789,158 @@
       <c r="N92" s="2" t="n">
         <v>43964.54271393067</v>
       </c>
       <c r="O92" s="2" t="n">
         <v>43964.54271393087</v>
       </c>
       <c r="P92" t="b">
         <v>0</v>
       </c>
       <c r="Q92" t="b">
         <v>0</v>
       </c>
       <c r="R92" t="b">
         <v>0</v>
       </c>
       <c r="S92" t="b">
         <v>0</v>
       </c>
       <c r="T92" t="b">
         <v>0</v>
       </c>
       <c r="U92" t="b">
         <v>0</v>
       </c>
       <c r="V92" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W92" t="b">
+        <v>0</v>
+      </c>
+      <c r="X92" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y92" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z92" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA92" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB92" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC92" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD92" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="n">
         <v>100868105</v>
       </c>
       <c r="B93" t="n">
         <v>4071477</v>
       </c>
       <c r="C93" t="inlineStr"/>
       <c r="D93" t="inlineStr"/>
       <c r="E93" t="inlineStr">
         <is>
           <t>[No authors listed] 1978</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t xml:space="preserve"> LETTER FROM VELSICOL CHEMICAL CORPORATION TO USEPA SUBMITTING ENCLOSED INFORMATION ON BIS 1,2(2,4,6-TRIBROMOPHENOXY) ETHANE WITH ATTACHMENTS.  </t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
           <t>LETTER FROM VELSICOL CHEMICAL CORPORATION TO USEPA SUBMITTING ENCLOSED INFORMATION ON BIS 1,2(2,4,6-TRIBROMOPHENOXY) ETHANE WITH ATTACHMENTS</t>
         </is>
       </c>
       <c r="H93" t="inlineStr"/>
       <c r="I93" t="inlineStr"/>
       <c r="J93" t="n">
         <v>1978</v>
       </c>
       <c r="K93" t="inlineStr"/>
       <c r="L93" t="inlineStr"/>
       <c r="M93" t="inlineStr"/>
       <c r="N93" s="2" t="n">
         <v>43964.54271397455</v>
       </c>
       <c r="O93" s="2" t="n">
-        <v>43964.54271397473</v>
+        <v>46148.87468354671</v>
       </c>
       <c r="P93" t="b">
         <v>1</v>
       </c>
       <c r="Q93" t="b">
         <v>1</v>
       </c>
       <c r="R93" t="b">
         <v>0</v>
       </c>
       <c r="S93" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T93" t="b">
         <v>0</v>
       </c>
       <c r="U93" t="b">
         <v>0</v>
       </c>
       <c r="V93" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W93" t="b">
+        <v>0</v>
+      </c>
+      <c r="X93" t="b">
+        <v>1</v>
+      </c>
+      <c r="Y93" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z93" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA93" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB93" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC93" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD93" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="n">
         <v>100868106</v>
       </c>
       <c r="B94" t="n">
         <v>4071481</v>
       </c>
       <c r="C94" t="inlineStr"/>
       <c r="D94" t="inlineStr"/>
       <c r="E94" t="inlineStr">
         <is>
           <t>Tracor Jitco 1990</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t xml:space="preserve">Tracor Jitco. Vinyl fluoride and vinyl bromide industrial hygiene survey report with cover letter dated 121390. (EPA/OTS Doc #86-910000283). Baton Rouge, LA: Ethyl Corporation. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
           <t>Vinyl fluoride and vinyl bromide industrial hygiene survey report with cover letter dated 121390</t>
@@ -7983,65 +9957,86 @@
         </is>
       </c>
       <c r="J94" t="n">
         <v>1990</v>
       </c>
       <c r="K94" t="inlineStr">
         <is>
           <t>(EPA/OTS Doc #86-910000283). Baton Rouge, LA: Ethyl Corporation. [TSCA Submission]</t>
         </is>
       </c>
       <c r="L94" t="inlineStr"/>
       <c r="M94" t="inlineStr"/>
       <c r="N94" s="2" t="n">
         <v>43964.54271401773</v>
       </c>
       <c r="O94" s="2" t="n">
         <v>43964.54271401792</v>
       </c>
       <c r="P94" t="b">
         <v>1</v>
       </c>
       <c r="Q94" t="b">
         <v>1</v>
       </c>
       <c r="R94" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S94" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T94" t="b">
         <v>0</v>
       </c>
       <c r="U94" t="b">
         <v>0</v>
       </c>
       <c r="V94" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W94" t="b">
+        <v>1</v>
+      </c>
+      <c r="X94" t="b">
+        <v>1</v>
+      </c>
+      <c r="Y94" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z94" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA94" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB94" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC94" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD94" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="n">
         <v>100868107</v>
       </c>
       <c r="B95" t="n">
         <v>4159368</v>
       </c>
       <c r="C95" t="inlineStr"/>
       <c r="D95" t="inlineStr"/>
       <c r="E95" t="inlineStr">
         <is>
           <t>Litton Bionetics 1981</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t xml:space="preserve">Litton Bionetics. Testing of selected workplace chemicals for teratogenic potential with attachments, cover sheets and letter dated 02/25/81. (63). (8EHQ-0381-0386). Houston, TX: Shell Oil Company. </t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
           <t>Testing of selected workplace chemicals for teratogenic potential with attachments, cover sheets and letter dated 02/25/81</t>
@@ -8074,53 +10069,74 @@
       <c r="N95" s="2" t="n">
         <v>43964.54271406081</v>
       </c>
       <c r="O95" s="2" t="n">
         <v>43964.542714061</v>
       </c>
       <c r="P95" t="b">
         <v>0</v>
       </c>
       <c r="Q95" t="b">
         <v>0</v>
       </c>
       <c r="R95" t="b">
         <v>0</v>
       </c>
       <c r="S95" t="b">
         <v>0</v>
       </c>
       <c r="T95" t="b">
         <v>0</v>
       </c>
       <c r="U95" t="b">
         <v>0</v>
       </c>
       <c r="V95" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W95" t="b">
+        <v>0</v>
+      </c>
+      <c r="X95" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y95" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z95" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA95" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB95" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC95" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD95" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="n">
         <v>100868108</v>
       </c>
       <c r="B96" t="n">
         <v>4214481</v>
       </c>
       <c r="C96" t="inlineStr"/>
       <c r="D96" t="inlineStr"/>
       <c r="E96" t="inlineStr">
         <is>
           <t>Radian Corp 1989</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t xml:space="preserve">Radian Corp. Monitoring near refineries for airborne chemicals on the sara title iii section 313 list - volume i, validated ambient air concentration around 3 refineries - cover ltr dtd 041789. (OTS0000687.  FYI-AX-0489-0687.  TSCATS/311656). American Petroleum Institute. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
           <t>Monitoring near refineries for airborne chemicals on the sara title iii section 313 list - volume i, validated ambient air concentration around 3 refineries - cover ltr dtd 041789</t>
@@ -8149,53 +10165,74 @@
       <c r="N96" s="2" t="n">
         <v>43964.54271410873</v>
       </c>
       <c r="O96" s="2" t="n">
         <v>43964.54271410891</v>
       </c>
       <c r="P96" t="b">
         <v>0</v>
       </c>
       <c r="Q96" t="b">
         <v>0</v>
       </c>
       <c r="R96" t="b">
         <v>0</v>
       </c>
       <c r="S96" t="b">
         <v>0</v>
       </c>
       <c r="T96" t="b">
         <v>0</v>
       </c>
       <c r="U96" t="b">
         <v>0</v>
       </c>
       <c r="V96" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W96" t="b">
+        <v>0</v>
+      </c>
+      <c r="X96" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y96" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z96" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA96" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB96" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC96" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD96" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="n">
         <v>100868109</v>
       </c>
       <c r="B97" t="n">
         <v>4215920</v>
       </c>
       <c r="C97" t="inlineStr"/>
       <c r="D97" t="inlineStr"/>
       <c r="E97" t="inlineStr">
         <is>
           <t>DuPont 1995</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t xml:space="preserve">DuPont. Corrective measures study for SWMU No. CP-1, 2, 3, 16, &amp; 21 Dupont Beaumont works, with cover letter dated 03/16/95. (OTS0557628). Washington, D.C.: U.S. Environmental Protection Agency Office of Toxic Substances. </t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
           <t>Corrective measures study for SWMU No. CP-1, 2, 3, 16, &amp; 21 Dupont Beaumont works, with cover letter dated 03/16/95</t>
@@ -8221,56 +10258,77 @@
       </c>
       <c r="L97" t="inlineStr"/>
       <c r="M97" t="inlineStr"/>
       <c r="N97" s="2" t="n">
         <v>43964.54271416275</v>
       </c>
       <c r="O97" s="2" t="n">
         <v>43964.54271416294</v>
       </c>
       <c r="P97" t="b">
         <v>1</v>
       </c>
       <c r="Q97" t="b">
         <v>0</v>
       </c>
       <c r="R97" t="b">
         <v>0</v>
       </c>
       <c r="S97" t="b">
         <v>0</v>
       </c>
       <c r="T97" t="b">
         <v>0</v>
       </c>
       <c r="U97" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V97" t="b">
         <v>0</v>
       </c>
       <c r="W97" t="b">
+        <v>0</v>
+      </c>
+      <c r="X97" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y97" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z97" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA97" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB97" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC97" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD97" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="n">
         <v>100868110</v>
       </c>
       <c r="B98" t="n">
         <v>4221741</v>
       </c>
       <c r="C98" t="inlineStr"/>
       <c r="D98" t="inlineStr"/>
       <c r="E98" t="inlineStr">
         <is>
           <t>Lembright HW 1990</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t xml:space="preserve">Lembright HW. Soil fumigation: principles and application technology. Journal of Nematology 22:632-644. </t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
           <t>Soil fumigation: principles and application technology</t>
@@ -8303,53 +10361,74 @@
       <c r="N98" s="2" t="n">
         <v>43964.5427142286</v>
       </c>
       <c r="O98" s="2" t="n">
         <v>43964.54271422879</v>
       </c>
       <c r="P98" t="b">
         <v>0</v>
       </c>
       <c r="Q98" t="b">
         <v>0</v>
       </c>
       <c r="R98" t="b">
         <v>0</v>
       </c>
       <c r="S98" t="b">
         <v>0</v>
       </c>
       <c r="T98" t="b">
         <v>0</v>
       </c>
       <c r="U98" t="b">
         <v>0</v>
       </c>
       <c r="V98" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W98" t="b">
+        <v>0</v>
+      </c>
+      <c r="X98" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y98" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z98" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA98" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB98" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC98" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD98" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="n">
         <v>100868111</v>
       </c>
       <c r="B99" t="n">
         <v>4223464</v>
       </c>
       <c r="C99" t="inlineStr"/>
       <c r="D99" t="inlineStr">
         <is>
           <t>10.1002/ajim.4700200410</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>Wang J-D 1991</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t xml:space="preserve">Wang J-D. From conjecture and refutation to the documentation of occupational diseases in Taiwan. American Journal of Industrial Medicine 20:557-566. </t>
         </is>
@@ -8368,71 +10447,92 @@
         <is>
           <t>Wang J-D</t>
         </is>
       </c>
       <c r="J99" t="n">
         <v>1991</v>
       </c>
       <c r="K99" t="inlineStr">
         <is>
           <t>American Journal of Industrial Medicine 20:557-566.</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
           <t>The documentation of occupational diseases in a developing country like Taiwan is a challenge to an occupational physician. For lack of a system including material safety data sheet (MSDS), workers are usually not aware of what chemicals they are exposed to. Since many occupational diseases have long latencies and do not show any specific symptoms and signs, recognition and identification of the occupational origin are often very difficult. Using databases which provide a relatively complete list of industrial chemicals and a set of specific signs and/or symptoms, combined with the epidemiologic approach of conjectures and refutations—i.e., considering and ruling out all possible alternative explanations—we have documented eight kinds of occupational diseases and an outbreak of botulism. We recommend that a similar approach be applied to any other country with a similar situation, and that a system involving an identification sheet (e.g., MSDS) for each chemical be advocated and implemented in such countries as one means to enable prompt recognition and prevention of occupational diseases.</t>
         </is>
       </c>
       <c r="M99" t="inlineStr"/>
       <c r="N99" s="2" t="n">
         <v>43964.54271435021</v>
       </c>
       <c r="O99" s="2" t="n">
         <v>43964.54271435041</v>
       </c>
       <c r="P99" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q99" t="b">
         <v>0</v>
       </c>
       <c r="R99" t="b">
         <v>0</v>
       </c>
       <c r="S99" t="b">
         <v>0</v>
       </c>
       <c r="T99" t="b">
         <v>0</v>
       </c>
       <c r="U99" t="b">
         <v>0</v>
       </c>
       <c r="V99" t="b">
         <v>0</v>
       </c>
       <c r="W99" t="b">
+        <v>0</v>
+      </c>
+      <c r="X99" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y99" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z99" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA99" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB99" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC99" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD99" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="n">
         <v>100868112</v>
       </c>
       <c r="B100" t="n">
         <v>4227160</v>
       </c>
       <c r="C100" t="inlineStr"/>
       <c r="D100" t="inlineStr">
         <is>
           <t>10.1136/oem.53.8.511</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>Bonde JP et al. 1996</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t xml:space="preserve">Bonde JP, Giwercman A, Ernst E, Joffe M, Bisanti L, Vanhoorne M, Thonneau P, Zielhuis G, Kiss P, Abell A, Larsen SB, Danscher G, Kolstad H, Skakkebaek NE, Lindblom M, Taskinen H, Sallmen M, Lahdetie J, Clavert A, Schaller KH, Zschiesche W, Apostoli P, Angotzi G, Lastrucci L, Spano M, Thuis H, Zielhuis GA, Dekort W, Heederik D, Baranski B. Identifying environmental risk to male reproductive function by occupational sperm studies: Logistics and design options. Occupational and Environmental Medicine 53:511-519. </t>
         </is>
@@ -8466,56 +10566,77 @@
         </is>
       </c>
       <c r="M100" t="inlineStr"/>
       <c r="N100" s="2" t="n">
         <v>43964.54271441831</v>
       </c>
       <c r="O100" s="2" t="n">
         <v>43964.54271441849</v>
       </c>
       <c r="P100" t="b">
         <v>1</v>
       </c>
       <c r="Q100" t="b">
         <v>0</v>
       </c>
       <c r="R100" t="b">
         <v>0</v>
       </c>
       <c r="S100" t="b">
         <v>0</v>
       </c>
       <c r="T100" t="b">
         <v>0</v>
       </c>
       <c r="U100" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V100" t="b">
         <v>0</v>
       </c>
       <c r="W100" t="b">
+        <v>0</v>
+      </c>
+      <c r="X100" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y100" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z100" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA100" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB100" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC100" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD100" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="n">
         <v>100868113</v>
       </c>
       <c r="B101" t="n">
         <v>4263476</v>
       </c>
       <c r="C101" t="inlineStr"/>
       <c r="D101" t="inlineStr">
         <is>
           <t>10.1061/(asce)1084-0699(2007)12:6(549)</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>Rungvetvuthivitaya M, Ray C, and Green RE 2007</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t xml:space="preserve">Rungvetvuthivitaya M, Ray C, Green RE. Postaudit studv of DBCP and EDB contamination in the pearl Harbor aquifer. Journal of Hydrologic Engineering 12:549-558. </t>
         </is>
@@ -8552,53 +10673,74 @@
       <c r="N101" s="2" t="n">
         <v>43964.54271446426</v>
       </c>
       <c r="O101" s="2" t="n">
         <v>43964.54271446444</v>
       </c>
       <c r="P101" t="b">
         <v>0</v>
       </c>
       <c r="Q101" t="b">
         <v>0</v>
       </c>
       <c r="R101" t="b">
         <v>0</v>
       </c>
       <c r="S101" t="b">
         <v>0</v>
       </c>
       <c r="T101" t="b">
         <v>0</v>
       </c>
       <c r="U101" t="b">
         <v>0</v>
       </c>
       <c r="V101" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W101" t="b">
+        <v>0</v>
+      </c>
+      <c r="X101" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y101" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z101" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA101" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB101" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC101" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD101" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="n">
         <v>100868114</v>
       </c>
       <c r="B102" t="n">
         <v>43945</v>
       </c>
       <c r="C102" t="inlineStr"/>
       <c r="D102" t="inlineStr">
         <is>
           <t>10.1016/1352-2310(95)00200-6</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>Spicer CW et al. 1996</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t xml:space="preserve">Spicer CW, Buxton BE, Holdren MW, Smith DL, Kelly TJ, Rust SW, Pate AD, Sverdrup GM, Chuang JC. Variability of hazardous air pollutants in an urban area. Atmospheric Environment 30:3443-3456. </t>
         </is>
@@ -8635,53 +10777,74 @@
       <c r="N102" s="2" t="n">
         <v>43964.54271451252</v>
       </c>
       <c r="O102" s="2" t="n">
         <v>43964.54271451291</v>
       </c>
       <c r="P102" t="b">
         <v>0</v>
       </c>
       <c r="Q102" t="b">
         <v>0</v>
       </c>
       <c r="R102" t="b">
         <v>0</v>
       </c>
       <c r="S102" t="b">
         <v>0</v>
       </c>
       <c r="T102" t="b">
         <v>0</v>
       </c>
       <c r="U102" t="b">
         <v>0</v>
       </c>
       <c r="V102" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W102" t="b">
+        <v>0</v>
+      </c>
+      <c r="X102" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y102" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z102" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA102" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB102" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC102" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD102" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="n">
         <v>100868115</v>
       </c>
       <c r="B103" t="n">
         <v>4441794</v>
       </c>
       <c r="C103" t="inlineStr"/>
       <c r="D103" t="inlineStr"/>
       <c r="E103" t="inlineStr">
         <is>
           <t>Mattison DR and Craighead JE 1995</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t xml:space="preserve">Mattison DR, Craighead JE. Reproductive system. (CHICAGO). (BIOSIS/96/17928). </t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
           <t>Reproductive system</t>
@@ -8692,71 +10855,92 @@
           <t>Mattison DR, Craighead JE</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
           <t>Mattison DR and Craighead JE</t>
         </is>
       </c>
       <c r="J103" t="n">
         <v>1995</v>
       </c>
       <c r="K103" t="inlineStr">
         <is>
           <t>(CHICAGO). (BIOSIS/96/17928).</t>
         </is>
       </c>
       <c r="L103" t="inlineStr"/>
       <c r="M103" t="inlineStr"/>
       <c r="N103" s="2" t="n">
         <v>43964.54271455589</v>
       </c>
       <c r="O103" s="2" t="n">
         <v>43964.54271455607</v>
       </c>
       <c r="P103" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q103" t="b">
         <v>0</v>
       </c>
       <c r="R103" t="b">
         <v>0</v>
       </c>
       <c r="S103" t="b">
         <v>0</v>
       </c>
       <c r="T103" t="b">
         <v>0</v>
       </c>
       <c r="U103" t="b">
         <v>0</v>
       </c>
       <c r="V103" t="b">
         <v>0</v>
       </c>
       <c r="W103" t="b">
+        <v>0</v>
+      </c>
+      <c r="X103" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y103" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z103" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA103" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB103" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC103" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD103" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="n">
         <v>100868116</v>
       </c>
       <c r="B104" t="n">
         <v>4442407</v>
       </c>
       <c r="C104" t="inlineStr"/>
       <c r="D104" t="inlineStr">
         <is>
           <t>10.1016/j.jchromb.2013.09.035</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>Farajzadeh MA, Nouri N, and Alizadeh Nabil AA 2013</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t xml:space="preserve">Farajzadeh MA, Nouri N, Alizadeh Nabil AA. Determination of amantadine in biological fluids using simultaneous derivatization and dispersive liquid-liquid microextraction followed by gas chromatography-flame ionization detection. Journal of Chromatography B, Analytical Technologies in the Biomedical and Life Sciences 940:142-149. </t>
         </is>
@@ -8793,53 +10977,74 @@
       <c r="N104" s="2" t="n">
         <v>43964.54271462097</v>
       </c>
       <c r="O104" s="2" t="n">
         <v>43964.54271462116</v>
       </c>
       <c r="P104" t="b">
         <v>0</v>
       </c>
       <c r="Q104" t="b">
         <v>0</v>
       </c>
       <c r="R104" t="b">
         <v>0</v>
       </c>
       <c r="S104" t="b">
         <v>0</v>
       </c>
       <c r="T104" t="b">
         <v>0</v>
       </c>
       <c r="U104" t="b">
         <v>0</v>
       </c>
       <c r="V104" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W104" t="b">
+        <v>0</v>
+      </c>
+      <c r="X104" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y104" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z104" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA104" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB104" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC104" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD104" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="n">
         <v>100868117</v>
       </c>
       <c r="B105" t="n">
         <v>4528351</v>
       </c>
       <c r="C105" t="inlineStr"/>
       <c r="D105" t="inlineStr"/>
       <c r="E105" t="inlineStr">
         <is>
           <t>Kettering Laboratory 2000</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t xml:space="preserve">Kettering Laboratory. The physiologicall effects upon rabbits or exposure to 1,2-dichloroethane and 1,2-dibromoethane.  </t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
           <t>The physiologicall effects upon rabbits or exposure to 1,2-dichloroethane and 1,2-dibromoethane</t>
@@ -8864,53 +11069,74 @@
       <c r="N105" s="2" t="n">
         <v>43964.54271466462</v>
       </c>
       <c r="O105" s="2" t="n">
         <v>43964.54271466479</v>
       </c>
       <c r="P105" t="b">
         <v>0</v>
       </c>
       <c r="Q105" t="b">
         <v>0</v>
       </c>
       <c r="R105" t="b">
         <v>0</v>
       </c>
       <c r="S105" t="b">
         <v>0</v>
       </c>
       <c r="T105" t="b">
         <v>0</v>
       </c>
       <c r="U105" t="b">
         <v>0</v>
       </c>
       <c r="V105" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W105" t="b">
+        <v>0</v>
+      </c>
+      <c r="X105" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y105" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z105" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA105" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB105" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC105" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD105" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="n">
         <v>100868118</v>
       </c>
       <c r="B106" t="n">
         <v>4588</v>
       </c>
       <c r="C106" t="inlineStr"/>
       <c r="D106" t="inlineStr">
         <is>
           <t>10.1002/ajim.4700210602</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>Simonsen L and Lund SP 1992</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t xml:space="preserve">Simonsen L, Lund SP. A strategy for delineating risks due to exposure to neurotoxic chemicals. American Journal of Industrial Medicine 21:773-792. </t>
         </is>
@@ -8926,74 +11152,95 @@
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
           <t>Simonsen L and Lund SP</t>
         </is>
       </c>
       <c r="J106" t="n">
         <v>1992</v>
       </c>
       <c r="K106" t="inlineStr">
         <is>
           <t>American Journal of Industrial Medicine 21:773-792.</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
           <t>A method for delineating the risks due to exposure to neurotoxic chemicals based upon the linkage of four national computer-based registers is described. The four registers are: the Danish Product Register database, PROBAS; Register of air pollution measurements in Danish workplaces, ATABAS; Register of notified occupational diseases; and Register of work force. Based on the information from the four registers, risk profiles for neurotoxic chemicals in 69 industrial groups were generated. The risk profiles describe the number of neurotoxic chemicals, their potency, the number of exposure measurements exceeding the occupational exposure limit (OEL), and the total and relative number of diseases caused by the chemicals in each group. Based on this linkage, twelve industries are noted to be potentially at high risk due to exposure to neurotoxic chemicals; therein, 18 chemicals are identified as "risk chemicals," primarily used in 8 main groups of products. The goal of the evaluation is to develop a tool for priority setting of preventive measures. The evaluation may also serve as a tool for assessing improvements and selecting areas for further epidemiological studies.</t>
         </is>
       </c>
       <c r="M106" t="inlineStr"/>
       <c r="N106" s="2" t="n">
         <v>43964.54271473485</v>
       </c>
       <c r="O106" s="2" t="n">
-        <v>43964.54271473502</v>
+        <v>46154.53948529989</v>
       </c>
       <c r="P106" t="b">
         <v>1</v>
       </c>
       <c r="Q106" t="b">
         <v>0</v>
       </c>
       <c r="R106" t="b">
         <v>0</v>
       </c>
       <c r="S106" t="b">
         <v>0</v>
       </c>
       <c r="T106" t="b">
         <v>0</v>
       </c>
       <c r="U106" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V106" t="b">
         <v>0</v>
       </c>
       <c r="W106" t="b">
+        <v>0</v>
+      </c>
+      <c r="X106" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y106" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z106" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA106" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB106" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC106" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD106" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="n">
         <v>100868119</v>
       </c>
       <c r="B107" t="n">
         <v>4697228</v>
       </c>
       <c r="C107" t="inlineStr"/>
       <c r="D107" t="inlineStr">
         <is>
           <t>10.1021/es980578x</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>Grosjean E, Rasmussen RA, and Grosjean D 1999</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t xml:space="preserve">Grosjean E, Rasmussen RA, Grosjean D. Toxic air contaminants in Porto Alegre, Brazil. Environmental Science and Technology 33:1970-1978. </t>
         </is>
@@ -9030,53 +11277,74 @@
       <c r="N107" s="2" t="n">
         <v>43964.54271478462</v>
       </c>
       <c r="O107" s="2" t="n">
         <v>43964.5427147848</v>
       </c>
       <c r="P107" t="b">
         <v>0</v>
       </c>
       <c r="Q107" t="b">
         <v>0</v>
       </c>
       <c r="R107" t="b">
         <v>0</v>
       </c>
       <c r="S107" t="b">
         <v>0</v>
       </c>
       <c r="T107" t="b">
         <v>0</v>
       </c>
       <c r="U107" t="b">
         <v>0</v>
       </c>
       <c r="V107" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W107" t="b">
+        <v>0</v>
+      </c>
+      <c r="X107" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y107" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z107" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA107" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB107" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC107" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD107" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="n">
         <v>100868120</v>
       </c>
       <c r="B108" t="n">
         <v>4723915</v>
       </c>
       <c r="C108" t="inlineStr"/>
       <c r="D108" t="inlineStr">
         <is>
           <t>10.1002/elsc.200900014</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>Reardon KF, Campbell DW, and Mueller C 2009</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t xml:space="preserve">Reardon KF, Campbell DW, Mueller C. Optical fiber enzymatic biosensor for reagentless measurement of ethylene dibromide. Engineering in Life Sciences 9:291-297. </t>
         </is>
@@ -9113,53 +11381,74 @@
       <c r="N108" s="2" t="n">
         <v>43964.54271482928</v>
       </c>
       <c r="O108" s="2" t="n">
         <v>43964.54271482947</v>
       </c>
       <c r="P108" t="b">
         <v>0</v>
       </c>
       <c r="Q108" t="b">
         <v>0</v>
       </c>
       <c r="R108" t="b">
         <v>0</v>
       </c>
       <c r="S108" t="b">
         <v>0</v>
       </c>
       <c r="T108" t="b">
         <v>0</v>
       </c>
       <c r="U108" t="b">
         <v>0</v>
       </c>
       <c r="V108" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W108" t="b">
+        <v>0</v>
+      </c>
+      <c r="X108" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y108" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z108" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA108" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB108" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC108" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD108" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="n">
         <v>100868121</v>
       </c>
       <c r="B109" t="n">
         <v>4821867</v>
       </c>
       <c r="C109" t="inlineStr"/>
       <c r="D109" t="inlineStr">
         <is>
           <t>10.1080/00039896.1996.9936028</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>Kloos H 1996</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t xml:space="preserve">Kloos H. 1,2 Dibromo-3-chloropropane (DBCP) and ethylene dibromide (EDB) in well water in the Fresno/Clovis metropolitan area, California. Archives of Environmental Health 51:291-299. </t>
         </is>
@@ -9175,74 +11464,95 @@
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
           <t>Kloos H</t>
         </is>
       </c>
       <c r="J109" t="n">
         <v>1996</v>
       </c>
       <c r="K109" t="inlineStr">
         <is>
           <t>Archives of Environmental Health 51:291-299.</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
           <t>Ground-water contamination with the pesticides 1,2 dibromo-3-chloropropane (DBCP) and ethylene dibromide (EDB) affects Fresno/Clovis city in California. The spatial and temporal distribution of DBCP and EDB in public wells in Fresno/Clovis was examined, using mapping and time-series analyses of chemical test results, during the time periods 1979-1980 and 1992-1993. Health risks were estimated from mean concentrations, lifetime cancer risks were estimated, and monitoring and control programs were reviewed. Mean DBCP concentrations in selected wells declined from 0.56 ppb in 1979-1980 to 0.18 ppb in 1992-1993. Closure of wells and wellhead filtration caused levels to be reduced further (i.e., to 0.06 ppb). Mean EDB concentrations declined from 0.25 ppb to 0.15 ppb during the same time periods. The estimated lifetime cancer risk for DBCP was 1 excess death per 125 000 population in 1992-1993, but this risk varied within the city. The risk for EDB was 1 excess death per 2.2 million. Recommendations were made for the modeling of pesticide movement in ground water and for epidemiological studies.</t>
         </is>
       </c>
       <c r="M109" t="inlineStr"/>
       <c r="N109" s="2" t="n">
         <v>43964.54271489425</v>
       </c>
       <c r="O109" s="2" t="n">
-        <v>43964.54271489442</v>
+        <v>46154.53619839343</v>
       </c>
       <c r="P109" t="b">
         <v>0</v>
       </c>
       <c r="Q109" t="b">
         <v>0</v>
       </c>
       <c r="R109" t="b">
         <v>0</v>
       </c>
       <c r="S109" t="b">
         <v>0</v>
       </c>
       <c r="T109" t="b">
         <v>0</v>
       </c>
       <c r="U109" t="b">
         <v>0</v>
       </c>
       <c r="V109" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W109" t="b">
+        <v>0</v>
+      </c>
+      <c r="X109" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y109" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z109" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA109" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB109" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC109" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD109" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="n">
         <v>100868122</v>
       </c>
       <c r="B110" t="n">
         <v>4821901</v>
       </c>
       <c r="C110" t="inlineStr"/>
       <c r="D110" t="inlineStr">
         <is>
           <t>10.1080/10934529009375536</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>Ritter WF 1990</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t xml:space="preserve">Ritter WF. Pesticide contamination of ground water in the United States--a review. Journal of Environmental Science and Health, Part B: Pesticides, Food Contaminants, and Agricultural Wastes 25:1-29. [Review]. </t>
         </is>
@@ -9279,53 +11589,74 @@
       <c r="N110" s="2" t="n">
         <v>43964.54271495924</v>
       </c>
       <c r="O110" s="2" t="n">
         <v>43964.54271495942</v>
       </c>
       <c r="P110" t="b">
         <v>0</v>
       </c>
       <c r="Q110" t="b">
         <v>0</v>
       </c>
       <c r="R110" t="b">
         <v>0</v>
       </c>
       <c r="S110" t="b">
         <v>0</v>
       </c>
       <c r="T110" t="b">
         <v>0</v>
       </c>
       <c r="U110" t="b">
         <v>0</v>
       </c>
       <c r="V110" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W110" t="b">
+        <v>0</v>
+      </c>
+      <c r="X110" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y110" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z110" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA110" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB110" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC110" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD110" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="n">
         <v>100868123</v>
       </c>
       <c r="B111" t="n">
         <v>4821907</v>
       </c>
       <c r="C111" t="inlineStr"/>
       <c r="D111" t="inlineStr"/>
       <c r="E111" t="inlineStr">
         <is>
           <t>Bonde JP et al. 1989</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t xml:space="preserve">Bonde JP, Johansen JP, Mortensen JT, Viskum S. [The work environment and male reproduction]. Nordisk Medicin 104:152-4, 157. </t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
           <t>[The work environment and male reproduction]</t>
@@ -9337,74 +11668,95 @@
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
           <t>Bonde JP et al.</t>
         </is>
       </c>
       <c r="J111" t="n">
         <v>1989</v>
       </c>
       <c r="K111" t="inlineStr">
         <is>
           <t>Nordisk Medicin 104:152-4, 157.</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
           <t>This review is focused on the connection between environmental factors in the workplace and male reproduction. Infertility is a problem for 10-15 per cent of Danish couples, and little is known about how large a part is played by environmental factors. It is now accepted that exposure by environmental hazards may result in partial or total infertility. The classic examples are exposure to lead, heat and radioactivity. Recent investigations have shown that occupational exposure to chemical substances such as dibromochloropropane and ethylene dibromide may interfere with spermiogenesis. In Denmark studies have been initiated concerning the connection between welding, lead and organic solvents, and the sperm-specimens. The findings of these studies support the hypothesis that, at levels currently accepted at workplaces, lead interferes especially with the sperm-cell concentration. In a few studies exposure to welding fumes have been found to have an adverse effect on sperm cell concentrations. All the investigations cited are marred by methodological problems. Despite these problems, it is internationally recognised that further studies are urgently needed, as are further epidemiological and methodological investigations in this field.</t>
         </is>
       </c>
       <c r="M111" t="inlineStr"/>
       <c r="N111" s="2" t="n">
         <v>43964.54271502424</v>
       </c>
       <c r="O111" s="2" t="n">
-        <v>43964.54271502441</v>
+        <v>46154.55275863535</v>
       </c>
       <c r="P111" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q111" t="b">
         <v>0</v>
       </c>
       <c r="R111" t="b">
         <v>0</v>
       </c>
       <c r="S111" t="b">
         <v>0</v>
       </c>
       <c r="T111" t="b">
         <v>0</v>
       </c>
       <c r="U111" t="b">
         <v>0</v>
       </c>
       <c r="V111" t="b">
         <v>0</v>
       </c>
       <c r="W111" t="b">
+        <v>0</v>
+      </c>
+      <c r="X111" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y111" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z111" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA111" t="b">
+        <v>1</v>
+      </c>
+      <c r="AB111" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC111" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD111" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="n">
         <v>100868124</v>
       </c>
       <c r="B112" t="n">
         <v>4821968</v>
       </c>
       <c r="C112" t="inlineStr"/>
       <c r="D112" t="inlineStr"/>
       <c r="E112" t="inlineStr">
         <is>
           <t>Fredrickson S et al. 1985</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t xml:space="preserve">Fredrickson S, Jackson T, Liao CL, Maddy KT. Determination of dibromochloropropane and ethylene dibromide in air. IARC Scientific Publications 68:259-268. </t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
           <t>Determination of dibromochloropropane and ethylene dibromide in air</t>
@@ -9416,74 +11768,95 @@
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
           <t>Fredrickson S et al.</t>
         </is>
       </c>
       <c r="J112" t="n">
         <v>1985</v>
       </c>
       <c r="K112" t="inlineStr">
         <is>
           <t>IARC Scientific Publications 68:259-268.</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
           <t>A simple and rapid method is presented for 1,2-dibromo-3-chloropropane (96128) (DBCP) and 1,2-dibromoethane (106934) (EDB) analysis in air.  The range of concentrations detectable is from 1.0 to 130 microliters per cubic meter.  The chemicals are absorbed from the air on activated charcoal filled tubes.  Desorption is accomplished using toluene and ethyl-acetate, respectively, for DBCP and EDB, and gas chromatography with electron capture detection is used for the analysis.  A fume hood should be in operation during any procedure involving DBCP or EDB.  Disposable surgical gloves must be worn.  All solutions must be disposed of according to legal procedures.  Techniques for using this method in the monitoring of worker exposure through inhalation are described.  A Tygon intake hose is connected to the charcoal tube which is attached to the collar of the worker.  The presence of high humidity may affect the trapping efficiency.  Samples must be kept cool during transport and not stored near gasoline or automobile exhaust to avoid contamination by EDB.  Samples should be stored no longer than 1 week at temperatures of minus 5 degrees-C or colder</t>
         </is>
       </c>
       <c r="M112" t="inlineStr"/>
       <c r="N112" s="2" t="n">
         <v>43964.54271508926</v>
       </c>
       <c r="O112" s="2" t="n">
-        <v>43964.54271508945</v>
+        <v>46154.53652590018</v>
       </c>
       <c r="P112" t="b">
         <v>0</v>
       </c>
       <c r="Q112" t="b">
         <v>0</v>
       </c>
       <c r="R112" t="b">
         <v>0</v>
       </c>
       <c r="S112" t="b">
         <v>0</v>
       </c>
       <c r="T112" t="b">
         <v>0</v>
       </c>
       <c r="U112" t="b">
         <v>0</v>
       </c>
       <c r="V112" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W112" t="b">
+        <v>0</v>
+      </c>
+      <c r="X112" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y112" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z112" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA112" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB112" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC112" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD112" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="n">
         <v>100868125</v>
       </c>
       <c r="B113" t="n">
         <v>4822089</v>
       </c>
       <c r="C113" t="inlineStr"/>
       <c r="D113" t="inlineStr">
         <is>
           <t>10.1136/oem.51.10.693</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>Decock J et al. 1994</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t xml:space="preserve">Decock J, Westveer K, Heederik D, Tevelde E, Vankooij R. TIME TO PREGNANCY AND OCCUPATIONAL EXPOSURE TO PESTICIDES IS FRUIT GROWERS IN THE NETHERLANDS. Occupational and Environmental Medicine 51:693-699. </t>
         </is>
@@ -9519,56 +11892,77 @@
         </is>
       </c>
       <c r="M113" t="inlineStr"/>
       <c r="N113" s="2" t="n">
         <v>43964.5427151332</v>
       </c>
       <c r="O113" s="2" t="n">
         <v>43964.5427151334</v>
       </c>
       <c r="P113" t="b">
         <v>1</v>
       </c>
       <c r="Q113" t="b">
         <v>0</v>
       </c>
       <c r="R113" t="b">
         <v>0</v>
       </c>
       <c r="S113" t="b">
         <v>0</v>
       </c>
       <c r="T113" t="b">
         <v>0</v>
       </c>
       <c r="U113" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V113" t="b">
         <v>0</v>
       </c>
       <c r="W113" t="b">
+        <v>0</v>
+      </c>
+      <c r="X113" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y113" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z113" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA113" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB113" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC113" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD113" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="n">
         <v>100868126</v>
       </c>
       <c r="B114" t="n">
         <v>4822403</v>
       </c>
       <c r="C114" t="inlineStr"/>
       <c r="D114" t="inlineStr"/>
       <c r="E114" t="inlineStr">
         <is>
           <t>Whorton MD 1986</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t xml:space="preserve">Whorton MD. Male Reproductive Hazards. Occupational Medicine 1:375-9. [Occupational medicine (Philadelphia, Pa.)]. </t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
           <t>Male Reproductive Hazards</t>
@@ -9601,53 +11995,74 @@
       <c r="N114" s="2" t="n">
         <v>43964.54271517799</v>
       </c>
       <c r="O114" s="2" t="n">
         <v>43964.54271517818</v>
       </c>
       <c r="P114" t="b">
         <v>0</v>
       </c>
       <c r="Q114" t="b">
         <v>0</v>
       </c>
       <c r="R114" t="b">
         <v>0</v>
       </c>
       <c r="S114" t="b">
         <v>0</v>
       </c>
       <c r="T114" t="b">
         <v>0</v>
       </c>
       <c r="U114" t="b">
         <v>0</v>
       </c>
       <c r="V114" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W114" t="b">
+        <v>0</v>
+      </c>
+      <c r="X114" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y114" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z114" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA114" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB114" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC114" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD114" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="n">
         <v>100868127</v>
       </c>
       <c r="B115" t="n">
         <v>4822788</v>
       </c>
       <c r="C115" t="inlineStr"/>
       <c r="D115" t="inlineStr">
         <is>
           <t>10.3109/08958379509012793</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>Mazumdar S, Mattison DR, and Damaraju CV 1995</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t xml:space="preserve">Mazumdar S, Mattison DR, Damaraju CV. TEMPORAL ISSUES IN REPRODUCTIVE RISK ASSESSMENT.  </t>
         </is>
@@ -9680,53 +12095,74 @@
       <c r="N115" s="2" t="n">
         <v>43964.54271522105</v>
       </c>
       <c r="O115" s="2" t="n">
         <v>43964.54271522123</v>
       </c>
       <c r="P115" t="b">
         <v>0</v>
       </c>
       <c r="Q115" t="b">
         <v>0</v>
       </c>
       <c r="R115" t="b">
         <v>0</v>
       </c>
       <c r="S115" t="b">
         <v>0</v>
       </c>
       <c r="T115" t="b">
         <v>0</v>
       </c>
       <c r="U115" t="b">
         <v>0</v>
       </c>
       <c r="V115" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W115" t="b">
+        <v>0</v>
+      </c>
+      <c r="X115" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y115" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z115" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA115" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB115" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC115" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD115" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="n">
         <v>100868128</v>
       </c>
       <c r="B116" t="n">
         <v>4822799</v>
       </c>
       <c r="C116" t="inlineStr"/>
       <c r="D116" t="inlineStr"/>
       <c r="E116" t="inlineStr">
         <is>
           <t>Cohen SZ 1996</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t xml:space="preserve">Cohen SZ. Pesticides in ground water in the United States: Monitoring, modeling, and risks from the U.S. perspective.  </t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
           <t>Pesticides in ground water in the United States: Monitoring, modeling, and risks from the U.S. perspective</t>
@@ -9755,53 +12191,74 @@
       <c r="N116" s="2" t="n">
         <v>43964.54271526472</v>
       </c>
       <c r="O116" s="2" t="n">
         <v>43964.54271526491</v>
       </c>
       <c r="P116" t="b">
         <v>0</v>
       </c>
       <c r="Q116" t="b">
         <v>0</v>
       </c>
       <c r="R116" t="b">
         <v>0</v>
       </c>
       <c r="S116" t="b">
         <v>0</v>
       </c>
       <c r="T116" t="b">
         <v>0</v>
       </c>
       <c r="U116" t="b">
         <v>0</v>
       </c>
       <c r="V116" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W116" t="b">
+        <v>0</v>
+      </c>
+      <c r="X116" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y116" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z116" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA116" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB116" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC116" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD116" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="n">
         <v>100868129</v>
       </c>
       <c r="B117" t="n">
         <v>4822817</v>
       </c>
       <c r="C117" t="inlineStr"/>
       <c r="D117" t="inlineStr"/>
       <c r="E117" t="inlineStr">
         <is>
           <t>Hastings L and Miller ML 1997</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t xml:space="preserve">Hastings L, Miller ML. OLFACTORY LOSS SECONDARY TO TOXIC EXPOSURE. (88-106). </t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
           <t>OLFACTORY LOSS SECONDARY TO TOXIC EXPOSURE</t>
@@ -9834,53 +12291,74 @@
       <c r="N117" s="2" t="n">
         <v>43964.54271530799</v>
       </c>
       <c r="O117" s="2" t="n">
         <v>43964.54271530817</v>
       </c>
       <c r="P117" t="b">
         <v>0</v>
       </c>
       <c r="Q117" t="b">
         <v>0</v>
       </c>
       <c r="R117" t="b">
         <v>0</v>
       </c>
       <c r="S117" t="b">
         <v>0</v>
       </c>
       <c r="T117" t="b">
         <v>0</v>
       </c>
       <c r="U117" t="b">
         <v>0</v>
       </c>
       <c r="V117" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W117" t="b">
+        <v>0</v>
+      </c>
+      <c r="X117" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y117" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z117" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA117" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB117" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC117" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD117" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="n">
         <v>100868130</v>
       </c>
       <c r="B118" t="n">
         <v>4822833</v>
       </c>
       <c r="C118" t="inlineStr"/>
       <c r="D118" t="inlineStr">
         <is>
           <t>10.1002/ajim.4700070405</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t>Wong O, Morgan RW, and Whorton MD 1985</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t xml:space="preserve">Wong O, Morgan RW, Whorton MD. An epidemiologic surveillance program for evaluating occupational reproductive hazards. American Journal of Industrial Medicine 7:295-306. </t>
         </is>
@@ -9914,56 +12392,77 @@
         </is>
       </c>
       <c r="M118" t="inlineStr"/>
       <c r="N118" s="2" t="n">
         <v>43964.54271535108</v>
       </c>
       <c r="O118" s="2" t="n">
         <v>43964.54271535126</v>
       </c>
       <c r="P118" t="b">
         <v>1</v>
       </c>
       <c r="Q118" t="b">
         <v>0</v>
       </c>
       <c r="R118" t="b">
         <v>0</v>
       </c>
       <c r="S118" t="b">
         <v>0</v>
       </c>
       <c r="T118" t="b">
         <v>0</v>
       </c>
       <c r="U118" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V118" t="b">
         <v>0</v>
       </c>
       <c r="W118" t="b">
+        <v>0</v>
+      </c>
+      <c r="X118" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y118" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z118" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA118" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB118" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC118" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD118" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="n">
         <v>100868131</v>
       </c>
       <c r="B119" t="n">
         <v>4822862</v>
       </c>
       <c r="C119" t="inlineStr"/>
       <c r="D119" t="inlineStr"/>
       <c r="E119" t="inlineStr">
         <is>
           <t>Sever LE, Arbuckle TE, and Sweeney A 1997</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t xml:space="preserve">Sever LE, Arbuckle TE, Sweeney A. REPRODUCTIVE AND DEVELOPMENTAL EFFECTS OF OCCUPATIONAL PESTICIDE EXPOSURE THE EPIDEMIOLOGIC EVIDENCE.  </t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
           <t>REPRODUCTIVE AND DEVELOPMENTAL EFFECTS OF OCCUPATIONAL PESTICIDE EXPOSURE THE EPIDEMIOLOGIC EVIDENCE</t>
@@ -9992,53 +12491,74 @@
       <c r="N119" s="2" t="n">
         <v>43964.54271539439</v>
       </c>
       <c r="O119" s="2" t="n">
         <v>43964.54271539456</v>
       </c>
       <c r="P119" t="b">
         <v>0</v>
       </c>
       <c r="Q119" t="b">
         <v>0</v>
       </c>
       <c r="R119" t="b">
         <v>0</v>
       </c>
       <c r="S119" t="b">
         <v>0</v>
       </c>
       <c r="T119" t="b">
         <v>0</v>
       </c>
       <c r="U119" t="b">
         <v>0</v>
       </c>
       <c r="V119" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W119" t="b">
+        <v>0</v>
+      </c>
+      <c r="X119" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y119" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z119" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA119" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB119" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC119" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD119" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="n">
         <v>100868132</v>
       </c>
       <c r="B120" t="n">
         <v>4822864</v>
       </c>
       <c r="C120" t="inlineStr"/>
       <c r="D120" t="inlineStr"/>
       <c r="E120" t="inlineStr">
         <is>
           <t>Paul M 1997</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t xml:space="preserve">Paul M. Occupational reproductive hazards.  </t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
           <t>Occupational reproductive hazards</t>
@@ -10067,53 +12587,74 @@
       <c r="N120" s="2" t="n">
         <v>43964.54271543758</v>
       </c>
       <c r="O120" s="2" t="n">
         <v>43964.54271543777</v>
       </c>
       <c r="P120" t="b">
         <v>0</v>
       </c>
       <c r="Q120" t="b">
         <v>0</v>
       </c>
       <c r="R120" t="b">
         <v>0</v>
       </c>
       <c r="S120" t="b">
         <v>0</v>
       </c>
       <c r="T120" t="b">
         <v>0</v>
       </c>
       <c r="U120" t="b">
         <v>0</v>
       </c>
       <c r="V120" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W120" t="b">
+        <v>0</v>
+      </c>
+      <c r="X120" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y120" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z120" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA120" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB120" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC120" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD120" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="n">
         <v>100868133</v>
       </c>
       <c r="B121" t="n">
         <v>4822876</v>
       </c>
       <c r="C121" t="inlineStr"/>
       <c r="D121" t="inlineStr"/>
       <c r="E121" t="inlineStr">
         <is>
           <t>Minyard J P, , JR and Roberts WE 1991</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t xml:space="preserve">Minyard J P, , JR, Roberts WE. State findings on pesticide residues in foods: 1988 and 1989.  </t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
           <t>State findings on pesticide residues in foods: 1988 and 1989</t>
@@ -10142,53 +12683,74 @@
       <c r="N121" s="2" t="n">
         <v>43964.54271548075</v>
       </c>
       <c r="O121" s="2" t="n">
         <v>43964.54271548094</v>
       </c>
       <c r="P121" t="b">
         <v>0</v>
       </c>
       <c r="Q121" t="b">
         <v>0</v>
       </c>
       <c r="R121" t="b">
         <v>0</v>
       </c>
       <c r="S121" t="b">
         <v>0</v>
       </c>
       <c r="T121" t="b">
         <v>0</v>
       </c>
       <c r="U121" t="b">
         <v>0</v>
       </c>
       <c r="V121" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W121" t="b">
+        <v>0</v>
+      </c>
+      <c r="X121" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y121" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z121" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA121" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB121" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC121" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD121" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="n">
         <v>100868134</v>
       </c>
       <c r="B122" t="n">
         <v>4822926</v>
       </c>
       <c r="C122" t="inlineStr"/>
       <c r="D122" t="inlineStr"/>
       <c r="E122" t="inlineStr">
         <is>
           <t>Infante PF and Tsongas TA 1983</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t xml:space="preserve">Infante PF, Tsongas TA. OCCUPATIONAL REPRODUCTIVE HAZARDS: NECESSARY STEPS TO PREVENTION. (383-390). </t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
           <t>OCCUPATIONAL REPRODUCTIVE HAZARDS: NECESSARY STEPS TO PREVENTION</t>
@@ -10221,53 +12783,74 @@
       <c r="N122" s="2" t="n">
         <v>43964.54271552376</v>
       </c>
       <c r="O122" s="2" t="n">
         <v>43964.54271552392</v>
       </c>
       <c r="P122" t="b">
         <v>0</v>
       </c>
       <c r="Q122" t="b">
         <v>0</v>
       </c>
       <c r="R122" t="b">
         <v>0</v>
       </c>
       <c r="S122" t="b">
         <v>0</v>
       </c>
       <c r="T122" t="b">
         <v>0</v>
       </c>
       <c r="U122" t="b">
         <v>0</v>
       </c>
       <c r="V122" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W122" t="b">
+        <v>0</v>
+      </c>
+      <c r="X122" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y122" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z122" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA122" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB122" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC122" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD122" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="n">
         <v>100868135</v>
       </c>
       <c r="B123" t="n">
         <v>4829996</v>
       </c>
       <c r="C123" t="inlineStr"/>
       <c r="D123" t="inlineStr"/>
       <c r="E123" t="inlineStr">
         <is>
           <t>Kutywayo V 2003</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t xml:space="preserve">Kutywayo V. Chemical alternatives for soil fumigation with methyl bromide on tobacco seedbeds in nematode and weed control.  </t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
           <t>Chemical alternatives for soil fumigation with methyl bromide on tobacco seedbeds in nematode and weed control</t>
@@ -10296,53 +12879,74 @@
       <c r="N123" s="2" t="n">
         <v>43964.5427155886</v>
       </c>
       <c r="O123" s="2" t="n">
         <v>43964.54271558879</v>
       </c>
       <c r="P123" t="b">
         <v>0</v>
       </c>
       <c r="Q123" t="b">
         <v>0</v>
       </c>
       <c r="R123" t="b">
         <v>0</v>
       </c>
       <c r="S123" t="b">
         <v>0</v>
       </c>
       <c r="T123" t="b">
         <v>0</v>
       </c>
       <c r="U123" t="b">
         <v>0</v>
       </c>
       <c r="V123" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W123" t="b">
+        <v>0</v>
+      </c>
+      <c r="X123" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y123" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z123" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA123" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB123" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC123" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD123" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="n">
         <v>100868136</v>
       </c>
       <c r="B124" t="n">
         <v>484054</v>
       </c>
       <c r="C124" t="inlineStr"/>
       <c r="D124" t="inlineStr">
         <is>
           <t>10.1093/occmed/kql116</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
           <t>Jensen TK, Bonde JP, and Joffe M 2006</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t xml:space="preserve">Jensen TK, Bonde JP, Joffe M. The influence of occupational exposure on male reproductive function. Occupational Medicine 56:544-553. [Review]. </t>
         </is>
@@ -10379,53 +12983,74 @@
       <c r="N124" s="2" t="n">
         <v>43964.54271565598</v>
       </c>
       <c r="O124" s="2" t="n">
         <v>43964.54271565617</v>
       </c>
       <c r="P124" t="b">
         <v>0</v>
       </c>
       <c r="Q124" t="b">
         <v>0</v>
       </c>
       <c r="R124" t="b">
         <v>0</v>
       </c>
       <c r="S124" t="b">
         <v>0</v>
       </c>
       <c r="T124" t="b">
         <v>0</v>
       </c>
       <c r="U124" t="b">
         <v>0</v>
       </c>
       <c r="V124" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W124" t="b">
+        <v>0</v>
+      </c>
+      <c r="X124" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y124" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z124" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA124" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB124" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC124" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD124" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="n">
         <v>100868137</v>
       </c>
       <c r="B125" t="n">
         <v>4932322</v>
       </c>
       <c r="C125" t="inlineStr"/>
       <c r="D125" t="inlineStr">
         <is>
           <t>10.1093/chromsci/28.9.453</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>Telliard WA 1990</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t xml:space="preserve">Telliard WA. Broad-range methods for determination of pollutants in wastewater. Journal of Chromatographic Science 28:453-459. </t>
         </is>
@@ -10459,56 +13084,77 @@
         </is>
       </c>
       <c r="M125" t="inlineStr"/>
       <c r="N125" s="2" t="n">
         <v>43964.54271570574</v>
       </c>
       <c r="O125" s="2" t="n">
         <v>43964.54271570592</v>
       </c>
       <c r="P125" t="b">
         <v>1</v>
       </c>
       <c r="Q125" t="b">
         <v>0</v>
       </c>
       <c r="R125" t="b">
         <v>0</v>
       </c>
       <c r="S125" t="b">
         <v>0</v>
       </c>
       <c r="T125" t="b">
         <v>0</v>
       </c>
       <c r="U125" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V125" t="b">
         <v>0</v>
       </c>
       <c r="W125" t="b">
+        <v>0</v>
+      </c>
+      <c r="X125" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y125" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z125" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA125" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB125" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC125" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD125" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="n">
         <v>100868138</v>
       </c>
       <c r="B126" t="n">
         <v>5006231</v>
       </c>
       <c r="C126" t="inlineStr"/>
       <c r="D126" t="inlineStr">
         <is>
           <t>10.1016/s0378-4274(03)90400-0</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>Vodickova L et al. 2003</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t xml:space="preserve">Vodickova L, Frantik E, Hornychova M, Vodicka P. Developmental toxicity of 1,2-dibromoethane and 1,3-butadiene after inhalation exposure of pregnant rats. Toxicology Letters 144:s109. </t>
         </is>
@@ -10541,53 +13187,74 @@
       <c r="N126" s="2" t="n">
         <v>43964.54271574906</v>
       </c>
       <c r="O126" s="2" t="n">
         <v>43964.54271574924</v>
       </c>
       <c r="P126" t="b">
         <v>0</v>
       </c>
       <c r="Q126" t="b">
         <v>0</v>
       </c>
       <c r="R126" t="b">
         <v>0</v>
       </c>
       <c r="S126" t="b">
         <v>0</v>
       </c>
       <c r="T126" t="b">
         <v>0</v>
       </c>
       <c r="U126" t="b">
         <v>0</v>
       </c>
       <c r="V126" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W126" t="b">
+        <v>0</v>
+      </c>
+      <c r="X126" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y126" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z126" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA126" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB126" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC126" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD126" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="n">
         <v>100868139</v>
       </c>
       <c r="B127" t="n">
         <v>5017097</v>
       </c>
       <c r="C127" t="inlineStr"/>
       <c r="D127" t="inlineStr">
         <is>
           <t>10.1021/acs.est.7b04668</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>Khaled A et al. 2018</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t xml:space="preserve">Khaled A, Richard C, Redin L, Niinipuu M, Jansson S, Jaber F, Sleiman M. Characterization and Photodegradation of Polybrominated Diphenyl Ethers in Car Seat Fabrics from End-of-Life Vehicles. Environmental Science and Technology 52:1216-1224. </t>
         </is>
@@ -10624,53 +13291,74 @@
       <c r="N127" s="2" t="n">
         <v>43964.54271581407</v>
       </c>
       <c r="O127" s="2" t="n">
         <v>43964.54271581425</v>
       </c>
       <c r="P127" t="b">
         <v>0</v>
       </c>
       <c r="Q127" t="b">
         <v>0</v>
       </c>
       <c r="R127" t="b">
         <v>0</v>
       </c>
       <c r="S127" t="b">
         <v>0</v>
       </c>
       <c r="T127" t="b">
         <v>0</v>
       </c>
       <c r="U127" t="b">
         <v>0</v>
       </c>
       <c r="V127" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W127" t="b">
+        <v>0</v>
+      </c>
+      <c r="X127" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y127" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z127" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA127" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB127" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC127" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD127" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="n">
         <v>100868140</v>
       </c>
       <c r="B128" t="n">
         <v>5097831</v>
       </c>
       <c r="C128" t="inlineStr"/>
       <c r="D128" t="inlineStr">
         <is>
           <t>10.1111/j.1539-6924.1988.tb01173.x</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
           <t>Hertz-Picciotto I, Gravitz N, and Neutra R 1988</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
           <t xml:space="preserve">Hertz-Picciotto I, Gravitz N, Neutra R. How do cancer risks predicted from animal bioassays compare with the epidemiologic evidence? The case of ethylene dibromide. Risk Analysis 8:205-214. </t>
         </is>
@@ -10707,53 +13395,74 @@
       <c r="N128" s="2" t="n">
         <v>43964.54271587969</v>
       </c>
       <c r="O128" s="2" t="n">
         <v>43964.54271587986</v>
       </c>
       <c r="P128" t="b">
         <v>0</v>
       </c>
       <c r="Q128" t="b">
         <v>0</v>
       </c>
       <c r="R128" t="b">
         <v>0</v>
       </c>
       <c r="S128" t="b">
         <v>0</v>
       </c>
       <c r="T128" t="b">
         <v>0</v>
       </c>
       <c r="U128" t="b">
         <v>0</v>
       </c>
       <c r="V128" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W128" t="b">
+        <v>0</v>
+      </c>
+      <c r="X128" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y128" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z128" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA128" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB128" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC128" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD128" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="n">
         <v>100868141</v>
       </c>
       <c r="B129" t="n">
         <v>5167810</v>
       </c>
       <c r="C129" t="inlineStr"/>
       <c r="D129" t="inlineStr"/>
       <c r="E129" t="inlineStr">
         <is>
           <t>Dames &amp; Moore 1990</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t xml:space="preserve">Dames &amp; Moore. Subsurface investigation Glenolden Laboratory, Glenolden, Pennsylvania.  Volume I:  Report of investigations. (#86-910000001). (OTS: OTS0530055; 8EHQ Num: NA; DCN: 86-910000001; TSCATS RefID: 414435; CIS: NA). [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
           <t>Subsurface investigation Glenolden Laboratory, Glenolden, Pennsylvania.  Volume I:  Report of investigations</t>
@@ -10764,71 +13473,92 @@
           <t>Dames &amp; Moore</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
           <t>Dames &amp; Moore</t>
         </is>
       </c>
       <c r="J129" t="n">
         <v>1990</v>
       </c>
       <c r="K129" t="inlineStr">
         <is>
           <t>(#86-910000001). (OTS: OTS0530055; 8EHQ Num: NA; DCN: 86-910000001; TSCATS RefID: 414435; CIS: NA). [TSCA Submission]</t>
         </is>
       </c>
       <c r="L129" t="inlineStr"/>
       <c r="M129" t="inlineStr"/>
       <c r="N129" s="2" t="n">
         <v>43964.5427159351</v>
       </c>
       <c r="O129" s="2" t="n">
         <v>43964.5427159353</v>
       </c>
       <c r="P129" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q129" t="b">
         <v>0</v>
       </c>
       <c r="R129" t="b">
         <v>0</v>
       </c>
       <c r="S129" t="b">
         <v>0</v>
       </c>
       <c r="T129" t="b">
         <v>0</v>
       </c>
       <c r="U129" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V129" t="b">
         <v>0</v>
       </c>
       <c r="W129" t="b">
+        <v>0</v>
+      </c>
+      <c r="X129" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y129" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z129" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA129" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB129" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC129" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD129" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="n">
         <v>100868142</v>
       </c>
       <c r="B130" t="n">
         <v>5190075</v>
       </c>
       <c r="C130" t="inlineStr"/>
       <c r="D130" t="inlineStr"/>
       <c r="E130" t="inlineStr">
         <is>
           <t>London L and Myers J 1995</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
           <t xml:space="preserve">London L, Myers J. Agrichemical usage patterns and workplace exposure in the major farming sectors in the southern region of South Africa.  </t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
           <t>Agrichemical usage patterns and workplace exposure in the major farming sectors in the southern region of South Africa</t>
@@ -10857,53 +13587,74 @@
       <c r="N130" s="2" t="n">
         <v>43964.54271597928</v>
       </c>
       <c r="O130" s="2" t="n">
         <v>43964.54271597947</v>
       </c>
       <c r="P130" t="b">
         <v>0</v>
       </c>
       <c r="Q130" t="b">
         <v>0</v>
       </c>
       <c r="R130" t="b">
         <v>0</v>
       </c>
       <c r="S130" t="b">
         <v>0</v>
       </c>
       <c r="T130" t="b">
         <v>0</v>
       </c>
       <c r="U130" t="b">
         <v>0</v>
       </c>
       <c r="V130" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W130" t="b">
+        <v>0</v>
+      </c>
+      <c r="X130" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y130" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z130" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA130" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB130" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC130" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD130" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="n">
         <v>100868143</v>
       </c>
       <c r="B131" t="n">
         <v>5191244</v>
       </c>
       <c r="C131" t="inlineStr"/>
       <c r="D131" t="inlineStr"/>
       <c r="E131" t="inlineStr">
         <is>
           <t>London L and Myers J 1995</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <t xml:space="preserve">London L, Myers J. General patterns of agrichemical usage in the southern region of South Africa. South African Journal of Science 91:509-514. </t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
           <t>General patterns of agrichemical usage in the southern region of South Africa</t>
@@ -10933,56 +13684,77 @@
         </is>
       </c>
       <c r="M131" t="inlineStr"/>
       <c r="N131" s="2" t="n">
         <v>43964.54271602287</v>
       </c>
       <c r="O131" s="2" t="n">
         <v>43964.54271602305</v>
       </c>
       <c r="P131" t="b">
         <v>1</v>
       </c>
       <c r="Q131" t="b">
         <v>0</v>
       </c>
       <c r="R131" t="b">
         <v>0</v>
       </c>
       <c r="S131" t="b">
         <v>0</v>
       </c>
       <c r="T131" t="b">
         <v>0</v>
       </c>
       <c r="U131" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V131" t="b">
         <v>0</v>
       </c>
       <c r="W131" t="b">
+        <v>0</v>
+      </c>
+      <c r="X131" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y131" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z131" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA131" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB131" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC131" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD131" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="n">
         <v>100868144</v>
       </c>
       <c r="B132" t="n">
         <v>5214</v>
       </c>
       <c r="C132" t="inlineStr"/>
       <c r="D132" t="inlineStr">
         <is>
           <t>10.1016/s0045-6535(99)00392-6</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t>Hoddinott KB and Lee AP 2000</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t xml:space="preserve">Hoddinott KB, Lee AP. The use of environmental risk assessment methodologies for an indoor air quality investigation. Chemosphere 41:77-84. </t>
         </is>
@@ -11019,53 +13791,74 @@
       <c r="N132" s="2" t="n">
         <v>43964.54271608814</v>
       </c>
       <c r="O132" s="2" t="n">
         <v>43964.54271608832</v>
       </c>
       <c r="P132" t="b">
         <v>0</v>
       </c>
       <c r="Q132" t="b">
         <v>0</v>
       </c>
       <c r="R132" t="b">
         <v>0</v>
       </c>
       <c r="S132" t="b">
         <v>0</v>
       </c>
       <c r="T132" t="b">
         <v>0</v>
       </c>
       <c r="U132" t="b">
         <v>0</v>
       </c>
       <c r="V132" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W132" t="b">
+        <v>0</v>
+      </c>
+      <c r="X132" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y132" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z132" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA132" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB132" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC132" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD132" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="n">
         <v>100868145</v>
       </c>
       <c r="B133" t="n">
         <v>5257233</v>
       </c>
       <c r="C133" t="inlineStr"/>
       <c r="D133" t="inlineStr"/>
       <c r="E133" t="inlineStr">
         <is>
           <t>Valocchi AJ et al. 1990</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
           <t xml:space="preserve">Valocchi AJ, Rittmann BR, Odencrantz JE, Bae W. Transformation Kinetics of Trace-Level Halogenated Organic Contaminants in a Biologically Active Zone (BAZ) Induced by Nitrate Injection.  </t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
           <t>Transformation Kinetics of Trace-Level Halogenated Organic Contaminants in a Biologically Active Zone (BAZ) Induced by Nitrate Injection</t>
@@ -11094,53 +13887,74 @@
       <c r="N133" s="2" t="n">
         <v>43964.54271613236</v>
       </c>
       <c r="O133" s="2" t="n">
         <v>43964.54271613255</v>
       </c>
       <c r="P133" t="b">
         <v>0</v>
       </c>
       <c r="Q133" t="b">
         <v>0</v>
       </c>
       <c r="R133" t="b">
         <v>0</v>
       </c>
       <c r="S133" t="b">
         <v>0</v>
       </c>
       <c r="T133" t="b">
         <v>0</v>
       </c>
       <c r="U133" t="b">
         <v>0</v>
       </c>
       <c r="V133" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W133" t="b">
+        <v>0</v>
+      </c>
+      <c r="X133" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y133" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z133" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA133" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB133" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC133" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD133" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="n">
         <v>100868146</v>
       </c>
       <c r="B134" t="n">
         <v>5349614</v>
       </c>
       <c r="C134" t="inlineStr"/>
       <c r="D134" t="inlineStr"/>
       <c r="E134" t="inlineStr">
         <is>
           <t>Kinloch R 1983</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
           <t xml:space="preserve">Kinloch R. Influence of Temik and Soilbrom on southern root-knot nematode and soybean yield, 1981. 38:10. </t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
           <t>Influence of Temik and Soilbrom on southern root-knot nematode and soybean yield, 1981</t>
@@ -11169,53 +13983,74 @@
       <c r="N134" s="2" t="n">
         <v>43964.54271617663</v>
       </c>
       <c r="O134" s="2" t="n">
         <v>43964.54271617683</v>
       </c>
       <c r="P134" t="b">
         <v>0</v>
       </c>
       <c r="Q134" t="b">
         <v>0</v>
       </c>
       <c r="R134" t="b">
         <v>0</v>
       </c>
       <c r="S134" t="b">
         <v>0</v>
       </c>
       <c r="T134" t="b">
         <v>0</v>
       </c>
       <c r="U134" t="b">
         <v>0</v>
       </c>
       <c r="V134" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W134" t="b">
+        <v>0</v>
+      </c>
+      <c r="X134" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y134" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z134" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA134" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB134" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC134" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD134" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="n">
         <v>100868147</v>
       </c>
       <c r="B135" t="n">
         <v>5349616</v>
       </c>
       <c r="C135" t="inlineStr"/>
       <c r="D135" t="inlineStr"/>
       <c r="E135" t="inlineStr">
         <is>
           <t>Minton N and Parker M 1979</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
           <t xml:space="preserve">Minton N, Parker M. Effects on soybeans and nematode populations of three soil fumigants applied at several rates at time of planting. 9:36-39. </t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
           <t>Effects on soybeans and nematode populations of three soil fumigants applied at several rates at time of planting</t>
@@ -11244,53 +14079,74 @@
       <c r="N135" s="2" t="n">
         <v>43964.54271621968</v>
       </c>
       <c r="O135" s="2" t="n">
         <v>43964.54271621985</v>
       </c>
       <c r="P135" t="b">
         <v>0</v>
       </c>
       <c r="Q135" t="b">
         <v>0</v>
       </c>
       <c r="R135" t="b">
         <v>0</v>
       </c>
       <c r="S135" t="b">
         <v>0</v>
       </c>
       <c r="T135" t="b">
         <v>0</v>
       </c>
       <c r="U135" t="b">
         <v>0</v>
       </c>
       <c r="V135" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W135" t="b">
+        <v>0</v>
+      </c>
+      <c r="X135" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y135" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z135" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA135" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB135" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC135" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD135" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="n">
         <v>100868148</v>
       </c>
       <c r="B136" t="n">
         <v>5349632</v>
       </c>
       <c r="C136" t="inlineStr"/>
       <c r="D136" t="inlineStr"/>
       <c r="E136" t="inlineStr">
         <is>
           <t>Niblack T and Hussey R 1986</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
           <t xml:space="preserve">Niblack T, Hussey R. Evaluation of Arthrobotrys amerospora as a biocontrol agent for Heterodera glycines on soybean. Plant Disease 71:448-457. </t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
           <t>Evaluation of Arthrobotrys amerospora as a biocontrol agent for Heterodera glycines on soybean</t>
@@ -11323,53 +14179,74 @@
       <c r="N136" s="2" t="n">
         <v>43964.54271626264</v>
       </c>
       <c r="O136" s="2" t="n">
         <v>43964.54271626283</v>
       </c>
       <c r="P136" t="b">
         <v>0</v>
       </c>
       <c r="Q136" t="b">
         <v>0</v>
       </c>
       <c r="R136" t="b">
         <v>0</v>
       </c>
       <c r="S136" t="b">
         <v>0</v>
       </c>
       <c r="T136" t="b">
         <v>0</v>
       </c>
       <c r="U136" t="b">
         <v>0</v>
       </c>
       <c r="V136" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W136" t="b">
+        <v>0</v>
+      </c>
+      <c r="X136" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y136" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z136" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA136" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB136" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC136" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD136" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="n">
         <v>100868149</v>
       </c>
       <c r="B137" t="n">
         <v>5349633</v>
       </c>
       <c r="C137" t="inlineStr"/>
       <c r="D137" t="inlineStr"/>
       <c r="E137" t="inlineStr">
         <is>
           <t>Minton N, Parker M, and Sumner D 1985</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
           <t xml:space="preserve">Minton N, Parker M, Sumner D. Nematode control related to fusarium wilt in soybean and root rot and zinc deficiency in corn. Journal of Nematology 17:314-321. </t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
           <t>Nematode control related to fusarium wilt in soybean and root rot and zinc deficiency in corn</t>
@@ -11402,53 +14279,74 @@
       <c r="N137" s="2" t="n">
         <v>43964.54271632831</v>
       </c>
       <c r="O137" s="2" t="n">
         <v>43964.54271632852</v>
       </c>
       <c r="P137" t="b">
         <v>0</v>
       </c>
       <c r="Q137" t="b">
         <v>0</v>
       </c>
       <c r="R137" t="b">
         <v>0</v>
       </c>
       <c r="S137" t="b">
         <v>0</v>
       </c>
       <c r="T137" t="b">
         <v>0</v>
       </c>
       <c r="U137" t="b">
         <v>0</v>
       </c>
       <c r="V137" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W137" t="b">
+        <v>0</v>
+      </c>
+      <c r="X137" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y137" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z137" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA137" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB137" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC137" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD137" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="n">
         <v>100868150</v>
       </c>
       <c r="B138" t="n">
         <v>5349634</v>
       </c>
       <c r="C138" t="inlineStr"/>
       <c r="D138" t="inlineStr"/>
       <c r="E138" t="inlineStr">
         <is>
           <t>Lawn D, Noel G, and Sinclair J 1988</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
           <t xml:space="preserve">Lawn D, Noel G, Sinclair J. Plant parasitic nematodes and Neocosmospora vasinfecta var. Africana associated with soybeans in the Republic of Zambia. Nematropica 18:33-43. </t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
           <t>Plant parasitic nematodes and Neocosmospora vasinfecta var. Africana associated with soybeans in the Republic of Zambia</t>
@@ -11477,53 +14375,74 @@
       <c r="N138" s="2" t="n">
         <v>43964.54271637255</v>
       </c>
       <c r="O138" s="2" t="n">
         <v>43964.54271637274</v>
       </c>
       <c r="P138" t="b">
         <v>0</v>
       </c>
       <c r="Q138" t="b">
         <v>0</v>
       </c>
       <c r="R138" t="b">
         <v>0</v>
       </c>
       <c r="S138" t="b">
         <v>0</v>
       </c>
       <c r="T138" t="b">
         <v>0</v>
       </c>
       <c r="U138" t="b">
         <v>0</v>
       </c>
       <c r="V138" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W138" t="b">
+        <v>0</v>
+      </c>
+      <c r="X138" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y138" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z138" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA138" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB138" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC138" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD138" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="n">
         <v>100868151</v>
       </c>
       <c r="B139" t="n">
         <v>5349637</v>
       </c>
       <c r="C139" t="inlineStr"/>
       <c r="D139" t="inlineStr"/>
       <c r="E139" t="inlineStr">
         <is>
           <t>Mcdonald AH and De Waele D 1987</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
           <t xml:space="preserve">Mcdonald AH, De Waele D. Effect of two nematicides on nematode populations associated with maize. 19:475-478. </t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
           <t>Effect of two nematicides on nematode populations associated with maize</t>
@@ -11552,53 +14471,74 @@
       <c r="N139" s="2" t="n">
         <v>43964.54271641609</v>
       </c>
       <c r="O139" s="2" t="n">
         <v>43964.54271641628</v>
       </c>
       <c r="P139" t="b">
         <v>0</v>
       </c>
       <c r="Q139" t="b">
         <v>0</v>
       </c>
       <c r="R139" t="b">
         <v>0</v>
       </c>
       <c r="S139" t="b">
         <v>0</v>
       </c>
       <c r="T139" t="b">
         <v>0</v>
       </c>
       <c r="U139" t="b">
         <v>0</v>
       </c>
       <c r="V139" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W139" t="b">
+        <v>0</v>
+      </c>
+      <c r="X139" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y139" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z139" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA139" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB139" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC139" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD139" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="n">
         <v>100868152</v>
       </c>
       <c r="B140" t="n">
         <v>5349640</v>
       </c>
       <c r="C140" t="inlineStr"/>
       <c r="D140" t="inlineStr"/>
       <c r="E140" t="inlineStr">
         <is>
           <t>Rodríguez-Kábana R and King P 1985</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
           <t xml:space="preserve">Rodríguez-Kábana R, King P. Evaluation of selected nematicides for control of Meloidogyne arenaria in peanut: A multi-year study. Nematropica 15:155-164. </t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
           <t>Evaluation of selected nematicides for control of Meloidogyne arenaria in peanut: A multi-year study</t>
@@ -11627,53 +14567,74 @@
       <c r="N140" s="2" t="n">
         <v>43964.54271646203</v>
       </c>
       <c r="O140" s="2" t="n">
         <v>43964.5427164622</v>
       </c>
       <c r="P140" t="b">
         <v>0</v>
       </c>
       <c r="Q140" t="b">
         <v>0</v>
       </c>
       <c r="R140" t="b">
         <v>0</v>
       </c>
       <c r="S140" t="b">
         <v>0</v>
       </c>
       <c r="T140" t="b">
         <v>0</v>
       </c>
       <c r="U140" t="b">
         <v>0</v>
       </c>
       <c r="V140" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W140" t="b">
+        <v>0</v>
+      </c>
+      <c r="X140" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y140" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z140" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA140" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB140" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC140" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD140" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="n">
         <v>100868153</v>
       </c>
       <c r="B141" t="n">
         <v>5349642</v>
       </c>
       <c r="C141" t="inlineStr"/>
       <c r="D141" t="inlineStr"/>
       <c r="E141" t="inlineStr">
         <is>
           <t>Swaine G, Corcoran R, and Davey M 1978</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
           <t xml:space="preserve">Swaine G, Corcoran R, Davey M. Commodity treatment against infestations of the cucumber fly, Dacus (Austrodacus) cucumis French, in cucumbers. Queensland Journal of Agricultural and Animal Sciences 35:5-9. </t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
           <t>Commodity treatment against infestations of the cucumber fly, Dacus (Austrodacus) cucumis French, in cucumbers</t>
@@ -11702,53 +14663,74 @@
       <c r="N141" s="2" t="n">
         <v>43964.54271650915</v>
       </c>
       <c r="O141" s="2" t="n">
         <v>43964.54271650933</v>
       </c>
       <c r="P141" t="b">
         <v>0</v>
       </c>
       <c r="Q141" t="b">
         <v>0</v>
       </c>
       <c r="R141" t="b">
         <v>0</v>
       </c>
       <c r="S141" t="b">
         <v>0</v>
       </c>
       <c r="T141" t="b">
         <v>0</v>
       </c>
       <c r="U141" t="b">
         <v>0</v>
       </c>
       <c r="V141" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W141" t="b">
+        <v>0</v>
+      </c>
+      <c r="X141" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y141" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z141" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA141" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB141" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC141" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD141" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="n">
         <v>100868154</v>
       </c>
       <c r="B142" t="n">
         <v>5349660</v>
       </c>
       <c r="C142" t="inlineStr"/>
       <c r="D142" t="inlineStr"/>
       <c r="E142" t="inlineStr">
         <is>
           <t>Rodríguez-Kábana R, King P, and Pope M 1981</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
           <t xml:space="preserve">Rodríguez-Kábana R, King P, Pope M. Combinations of anhydrous ammonia and ethylene dibromide for control of nematodes parasitic of soybeans. Nematropica 11:27-41. </t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
           <t>Combinations of anhydrous ammonia and ethylene dibromide for control of nematodes parasitic of soybeans</t>
@@ -11777,53 +14759,74 @@
       <c r="N142" s="2" t="n">
         <v>43964.54271655333</v>
       </c>
       <c r="O142" s="2" t="n">
         <v>43964.54271655352</v>
       </c>
       <c r="P142" t="b">
         <v>0</v>
       </c>
       <c r="Q142" t="b">
         <v>0</v>
       </c>
       <c r="R142" t="b">
         <v>0</v>
       </c>
       <c r="S142" t="b">
         <v>0</v>
       </c>
       <c r="T142" t="b">
         <v>0</v>
       </c>
       <c r="U142" t="b">
         <v>0</v>
       </c>
       <c r="V142" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W142" t="b">
+        <v>0</v>
+      </c>
+      <c r="X142" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y142" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z142" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA142" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB142" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC142" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD142" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="n">
         <v>100868155</v>
       </c>
       <c r="B143" t="n">
         <v>5349661</v>
       </c>
       <c r="C143" t="inlineStr"/>
       <c r="D143" t="inlineStr">
         <is>
           <t>10.4039/ent105903-6</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
           <t>Bond EJ, Herne D, and Dumas T 1973</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
           <t xml:space="preserve">Bond EJ, Herne D, Dumas T. Control of overwintering stages of mites on apples using ethylene dibromide. Canadian Entomologist 105:903-908. </t>
         </is>
@@ -11856,53 +14859,74 @@
       <c r="N143" s="2" t="n">
         <v>43964.54271659798</v>
       </c>
       <c r="O143" s="2" t="n">
         <v>43964.54271659815</v>
       </c>
       <c r="P143" t="b">
         <v>0</v>
       </c>
       <c r="Q143" t="b">
         <v>0</v>
       </c>
       <c r="R143" t="b">
         <v>0</v>
       </c>
       <c r="S143" t="b">
         <v>0</v>
       </c>
       <c r="T143" t="b">
         <v>0</v>
       </c>
       <c r="U143" t="b">
         <v>0</v>
       </c>
       <c r="V143" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W143" t="b">
+        <v>0</v>
+      </c>
+      <c r="X143" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y143" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z143" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA143" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB143" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC143" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD143" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="n">
         <v>100868156</v>
       </c>
       <c r="B144" t="n">
         <v>5424443</v>
       </c>
       <c r="C144" t="inlineStr"/>
       <c r="D144" t="inlineStr">
         <is>
           <t>10.1007/s13762-018-1641-y</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
           <t>Ramadan J, Yassin R, and Alshammari BZ 2019</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
           <t xml:space="preserve">Ramadan J, Yassin R, Alshammari BZ. Health risk assessment associated with volatile organic compounds in a parking garage.  </t>
         </is>
@@ -11931,53 +14955,74 @@
       <c r="N144" s="2" t="n">
         <v>43964.54271664124</v>
       </c>
       <c r="O144" s="2" t="n">
         <v>43964.54271664142</v>
       </c>
       <c r="P144" t="b">
         <v>0</v>
       </c>
       <c r="Q144" t="b">
         <v>0</v>
       </c>
       <c r="R144" t="b">
         <v>0</v>
       </c>
       <c r="S144" t="b">
         <v>0</v>
       </c>
       <c r="T144" t="b">
         <v>0</v>
       </c>
       <c r="U144" t="b">
         <v>0</v>
       </c>
       <c r="V144" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W144" t="b">
+        <v>0</v>
+      </c>
+      <c r="X144" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y144" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z144" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA144" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB144" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC144" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD144" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="n">
         <v>100868157</v>
       </c>
       <c r="B145" t="n">
         <v>5424480</v>
       </c>
       <c r="C145" t="inlineStr"/>
       <c r="D145" t="inlineStr">
         <is>
           <t>10.1081/ss-120003517</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
           <t>Niyazi B et al. 2002</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
           <t xml:space="preserve">Niyazi B, Sana S, Nukhet T, Gazi M. Chelate extraction of transition metal ions by ethylene diamine diacetic acid with N-substituted octadecyl groups.  </t>
         </is>
@@ -12006,53 +15051,74 @@
       <c r="N145" s="2" t="n">
         <v>43964.54271668493</v>
       </c>
       <c r="O145" s="2" t="n">
         <v>43964.54271668512</v>
       </c>
       <c r="P145" t="b">
         <v>0</v>
       </c>
       <c r="Q145" t="b">
         <v>0</v>
       </c>
       <c r="R145" t="b">
         <v>0</v>
       </c>
       <c r="S145" t="b">
         <v>0</v>
       </c>
       <c r="T145" t="b">
         <v>0</v>
       </c>
       <c r="U145" t="b">
         <v>0</v>
       </c>
       <c r="V145" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W145" t="b">
+        <v>0</v>
+      </c>
+      <c r="X145" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y145" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z145" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA145" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB145" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC145" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD145" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="n">
         <v>100868158</v>
       </c>
       <c r="B146" t="n">
         <v>5424481</v>
       </c>
       <c r="C146" t="inlineStr"/>
       <c r="D146" t="inlineStr"/>
       <c r="E146" t="inlineStr">
         <is>
           <t>Nauman CH 1978</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
           <t xml:space="preserve">Nauman CH. MUTATION RESPONSE OF TRADESCANTIA STAMEN HAIRS FOLLOWING SEQUENTIAL EXPOSURES TO 1,2-DIBROMOETHANE (DBE) AND 250-KVP X-RAYS.  </t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
           <t>MUTATION RESPONSE OF TRADESCANTIA STAMEN HAIRS FOLLOWING SEQUENTIAL EXPOSURES TO 1,2-DIBROMOETHANE (DBE) AND 250-KVP X-RAYS</t>
@@ -12077,53 +15143,74 @@
       <c r="N146" s="2" t="n">
         <v>43964.54271672885</v>
       </c>
       <c r="O146" s="2" t="n">
         <v>43964.54271672903</v>
       </c>
       <c r="P146" t="b">
         <v>0</v>
       </c>
       <c r="Q146" t="b">
         <v>0</v>
       </c>
       <c r="R146" t="b">
         <v>0</v>
       </c>
       <c r="S146" t="b">
         <v>0</v>
       </c>
       <c r="T146" t="b">
         <v>0</v>
       </c>
       <c r="U146" t="b">
         <v>0</v>
       </c>
       <c r="V146" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W146" t="b">
+        <v>0</v>
+      </c>
+      <c r="X146" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y146" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z146" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA146" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB146" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC146" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD146" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="n">
         <v>100868159</v>
       </c>
       <c r="B147" t="n">
         <v>5424533</v>
       </c>
       <c r="C147" t="inlineStr"/>
       <c r="D147" t="inlineStr">
         <is>
           <t>10.1021/la00025a060</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
           <t>Miaw CL et al. 1993</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
           <t xml:space="preserve">Miaw CL, Hu NF, Bobbitt JM, Ma ZK, Ahmadi MF, Rusling JF. ELECTROCHEMISTRY AND CATALYSIS WITH VITAMIN-B12 HEXACARBOXYLATE IN AN INSOLUBLE SURFACTANT FILM.  </t>
         </is>
@@ -12152,53 +15239,74 @@
       <c r="N147" s="2" t="n">
         <v>43964.54271677161</v>
       </c>
       <c r="O147" s="2" t="n">
         <v>43964.54271677178</v>
       </c>
       <c r="P147" t="b">
         <v>0</v>
       </c>
       <c r="Q147" t="b">
         <v>0</v>
       </c>
       <c r="R147" t="b">
         <v>0</v>
       </c>
       <c r="S147" t="b">
         <v>0</v>
       </c>
       <c r="T147" t="b">
         <v>0</v>
       </c>
       <c r="U147" t="b">
         <v>0</v>
       </c>
       <c r="V147" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W147" t="b">
+        <v>0</v>
+      </c>
+      <c r="X147" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y147" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z147" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA147" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB147" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC147" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD147" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="n">
         <v>100868160</v>
       </c>
       <c r="B148" t="n">
         <v>5424567</v>
       </c>
       <c r="C148" t="inlineStr"/>
       <c r="D148" t="inlineStr">
         <is>
           <t>10.1016/j.jfluchem.2007.02.002</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
           <t>Liang ZY et al. 2007</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
           <t xml:space="preserve">Liang ZY, Lu XXu, Tong LLin, Liu XX. A polymer imidazole salt as phase-transfer catalyst in halex fluorination irradiated by microwave.  </t>
         </is>
@@ -12227,53 +15335,74 @@
       <c r="N148" s="2" t="n">
         <v>43964.54271681466</v>
       </c>
       <c r="O148" s="2" t="n">
         <v>43964.54271681485</v>
       </c>
       <c r="P148" t="b">
         <v>0</v>
       </c>
       <c r="Q148" t="b">
         <v>0</v>
       </c>
       <c r="R148" t="b">
         <v>0</v>
       </c>
       <c r="S148" t="b">
         <v>0</v>
       </c>
       <c r="T148" t="b">
         <v>0</v>
       </c>
       <c r="U148" t="b">
         <v>0</v>
       </c>
       <c r="V148" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W148" t="b">
+        <v>0</v>
+      </c>
+      <c r="X148" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y148" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z148" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA148" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB148" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC148" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD148" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="n">
         <v>100868161</v>
       </c>
       <c r="B149" t="n">
         <v>5424572</v>
       </c>
       <c r="C149" t="inlineStr"/>
       <c r="D149" t="inlineStr">
         <is>
           <t>10.1002/(sici)1521-4109(199806)10:7&lt;486::aid-elan486&gt;3.0.co;2-s</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
           <t>Lieder M, Grzybkowski W, and Schlapfer CW 1998</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
           <t xml:space="preserve">Lieder M, Grzybkowski W, Schlapfer CW. The electrochemical properties of some alkylviologens.  </t>
         </is>
@@ -12302,53 +15431,74 @@
       <c r="N149" s="2" t="n">
         <v>43964.54271685792</v>
       </c>
       <c r="O149" s="2" t="n">
         <v>43964.54271685809</v>
       </c>
       <c r="P149" t="b">
         <v>0</v>
       </c>
       <c r="Q149" t="b">
         <v>0</v>
       </c>
       <c r="R149" t="b">
         <v>0</v>
       </c>
       <c r="S149" t="b">
         <v>0</v>
       </c>
       <c r="T149" t="b">
         <v>0</v>
       </c>
       <c r="U149" t="b">
         <v>0</v>
       </c>
       <c r="V149" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W149" t="b">
+        <v>0</v>
+      </c>
+      <c r="X149" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y149" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z149" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA149" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB149" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC149" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD149" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="n">
         <v>100868162</v>
       </c>
       <c r="B150" t="n">
         <v>5424575</v>
       </c>
       <c r="C150" t="inlineStr"/>
       <c r="D150" t="inlineStr">
         <is>
           <t>10.1023/a:1012918821842</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
           <t>Liste HH, Quinones-Rivera A, and Tang JX 2002</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
           <t xml:space="preserve">Liste HH, Quinones-Rivera A, Tang JX. Availability of aged toluene and decane for biodegradation in soil.  </t>
         </is>
@@ -12377,53 +15527,74 @@
       <c r="N150" s="2" t="n">
         <v>43964.54271690152</v>
       </c>
       <c r="O150" s="2" t="n">
         <v>43964.54271690169</v>
       </c>
       <c r="P150" t="b">
         <v>0</v>
       </c>
       <c r="Q150" t="b">
         <v>0</v>
       </c>
       <c r="R150" t="b">
         <v>0</v>
       </c>
       <c r="S150" t="b">
         <v>0</v>
       </c>
       <c r="T150" t="b">
         <v>0</v>
       </c>
       <c r="U150" t="b">
         <v>0</v>
       </c>
       <c r="V150" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W150" t="b">
+        <v>0</v>
+      </c>
+      <c r="X150" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y150" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z150" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA150" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB150" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC150" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD150" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="n">
         <v>100868163</v>
       </c>
       <c r="B151" t="n">
         <v>5424586</v>
       </c>
       <c r="C151" t="inlineStr"/>
       <c r="D151" t="inlineStr"/>
       <c r="E151" t="inlineStr">
         <is>
           <t>Liu GL et al. 1993</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
           <t xml:space="preserve">Liu GL, Hu WH, Deng JG, Mi AQ, Jiang YZ. STUDIES ON THE ASYMMETRIC-SYNTHESIS OF (R)-ALPHA-ALKYL-FURFURYL AMINES.  </t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
           <t>STUDIES ON THE ASYMMETRIC-SYNTHESIS OF (R)-ALPHA-ALKYL-FURFURYL AMINES</t>
@@ -12448,53 +15619,74 @@
       <c r="N151" s="2" t="n">
         <v>43964.54271694501</v>
       </c>
       <c r="O151" s="2" t="n">
         <v>43964.54271694519</v>
       </c>
       <c r="P151" t="b">
         <v>0</v>
       </c>
       <c r="Q151" t="b">
         <v>0</v>
       </c>
       <c r="R151" t="b">
         <v>0</v>
       </c>
       <c r="S151" t="b">
         <v>0</v>
       </c>
       <c r="T151" t="b">
         <v>0</v>
       </c>
       <c r="U151" t="b">
         <v>0</v>
       </c>
       <c r="V151" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W151" t="b">
+        <v>0</v>
+      </c>
+      <c r="X151" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y151" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z151" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA151" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB151" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC151" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD151" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="n">
         <v>100868164</v>
       </c>
       <c r="B152" t="n">
         <v>5424589</v>
       </c>
       <c r="C152" t="inlineStr"/>
       <c r="D152" t="inlineStr">
         <is>
           <t>10.1016/eurpolymj.2018.06.013</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
           <t>Lo CT et al. 2018</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
           <t xml:space="preserve">Lo CT, Isawa Y, Nakabayashi K, Mori H. Design of ion-conductive core-shell nanoparticles via site-selective quaternization of triazole triazolium salt block copolymers.  </t>
         </is>
@@ -12523,53 +15715,74 @@
       <c r="N152" s="2" t="n">
         <v>43964.54271698835</v>
       </c>
       <c r="O152" s="2" t="n">
         <v>43964.54271698852</v>
       </c>
       <c r="P152" t="b">
         <v>0</v>
       </c>
       <c r="Q152" t="b">
         <v>0</v>
       </c>
       <c r="R152" t="b">
         <v>0</v>
       </c>
       <c r="S152" t="b">
         <v>0</v>
       </c>
       <c r="T152" t="b">
         <v>0</v>
       </c>
       <c r="U152" t="b">
         <v>0</v>
       </c>
       <c r="V152" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W152" t="b">
+        <v>0</v>
+      </c>
+      <c r="X152" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y152" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z152" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA152" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB152" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC152" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD152" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="n">
         <v>100868165</v>
       </c>
       <c r="B153" t="n">
         <v>5424590</v>
       </c>
       <c r="C153" t="inlineStr"/>
       <c r="D153" t="inlineStr">
         <is>
           <t>10.1080/03601238009372199</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
           <t>Mann JB et al. 1980</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
           <t xml:space="preserve">Mann JB, Freal JJ, Enos HF, Danauskas JX. Evaluation of methodology for determining 1,2-dibromoethane (EDB) in ambient air. Journal of Environmental Science and Health, Part B: Pesticides, Food Contaminants, and Agricultural Wastes 15:507-518. </t>
         </is>
@@ -12606,53 +15819,74 @@
       <c r="N153" s="2" t="n">
         <v>43964.54271705599</v>
       </c>
       <c r="O153" s="2" t="n">
         <v>43964.54271705619</v>
       </c>
       <c r="P153" t="b">
         <v>0</v>
       </c>
       <c r="Q153" t="b">
         <v>0</v>
       </c>
       <c r="R153" t="b">
         <v>0</v>
       </c>
       <c r="S153" t="b">
         <v>0</v>
       </c>
       <c r="T153" t="b">
         <v>0</v>
       </c>
       <c r="U153" t="b">
         <v>0</v>
       </c>
       <c r="V153" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W153" t="b">
+        <v>0</v>
+      </c>
+      <c r="X153" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y153" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z153" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA153" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB153" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC153" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD153" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="n">
         <v>100868166</v>
       </c>
       <c r="B154" t="n">
         <v>5424592</v>
       </c>
       <c r="C154" t="inlineStr"/>
       <c r="D154" t="inlineStr">
         <is>
           <t>10.1016/0379-6779(93)90954-u</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
           <t>Madsen LL et al. 1993</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
           <t xml:space="preserve">Madsen LL, Jorgensen JF, Carneiro K, Jorgensen M, Garnaes J. OVERLAYERS OF ORGANIC-MOLECULES ON GRAPHITE STUDIED BY STM.  </t>
         </is>
@@ -12681,53 +15915,74 @@
       <c r="N154" s="2" t="n">
         <v>43964.54271710348</v>
       </c>
       <c r="O154" s="2" t="n">
         <v>43964.54271710367</v>
       </c>
       <c r="P154" t="b">
         <v>0</v>
       </c>
       <c r="Q154" t="b">
         <v>0</v>
       </c>
       <c r="R154" t="b">
         <v>0</v>
       </c>
       <c r="S154" t="b">
         <v>0</v>
       </c>
       <c r="T154" t="b">
         <v>0</v>
       </c>
       <c r="U154" t="b">
         <v>0</v>
       </c>
       <c r="V154" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W154" t="b">
+        <v>0</v>
+      </c>
+      <c r="X154" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y154" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z154" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA154" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB154" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC154" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD154" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="n">
         <v>100868167</v>
       </c>
       <c r="B155" t="n">
         <v>54246</v>
       </c>
       <c r="C155" t="inlineStr"/>
       <c r="D155" t="inlineStr">
         <is>
           <t>10.1002/(sici)1096-9926(199806)57:6&lt;321::aid-tera5&gt;3.0.co;2-z</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
           <t>Brown-Woodman PDC et al. 1998</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
           <t xml:space="preserve">Brown-Woodman PDC, Hayes LC, Huq F, Herlihy C, Picker K, Webster WS. In vitro assessment of the effect of halogenated hydrocarbons: Chloroform, dichloromethane, and dibromoethane on embryonic development of the rat. Teratology 57:321-333. </t>
         </is>
@@ -12764,53 +16019,74 @@
       <c r="N155" s="2" t="n">
         <v>43964.54271717161</v>
       </c>
       <c r="O155" s="2" t="n">
         <v>43964.54271717183</v>
       </c>
       <c r="P155" t="b">
         <v>0</v>
       </c>
       <c r="Q155" t="b">
         <v>0</v>
       </c>
       <c r="R155" t="b">
         <v>0</v>
       </c>
       <c r="S155" t="b">
         <v>0</v>
       </c>
       <c r="T155" t="b">
         <v>0</v>
       </c>
       <c r="U155" t="b">
         <v>0</v>
       </c>
       <c r="V155" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W155" t="b">
+        <v>0</v>
+      </c>
+      <c r="X155" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y155" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z155" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA155" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB155" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC155" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD155" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="n">
         <v>100868168</v>
       </c>
       <c r="B156" t="n">
         <v>5424605</v>
       </c>
       <c r="C156" t="inlineStr"/>
       <c r="D156" t="inlineStr">
         <is>
           <t>10.1039/c0sm00306a</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
           <t>Lupitskyy R and Minko S 2010</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
           <t xml:space="preserve">Lupitskyy R, Minko S. Robust synthesis of nanogel particles by an aggregation-crosslinking method.  </t>
         </is>
@@ -12839,53 +16115,74 @@
       <c r="N156" s="2" t="n">
         <v>43964.54271721698</v>
       </c>
       <c r="O156" s="2" t="n">
         <v>43964.54271721714</v>
       </c>
       <c r="P156" t="b">
         <v>0</v>
       </c>
       <c r="Q156" t="b">
         <v>0</v>
       </c>
       <c r="R156" t="b">
         <v>0</v>
       </c>
       <c r="S156" t="b">
         <v>0</v>
       </c>
       <c r="T156" t="b">
         <v>0</v>
       </c>
       <c r="U156" t="b">
         <v>0</v>
       </c>
       <c r="V156" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W156" t="b">
+        <v>0</v>
+      </c>
+      <c r="X156" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y156" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z156" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA156" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB156" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC156" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD156" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="n">
         <v>100868169</v>
       </c>
       <c r="B157" t="n">
         <v>5424638</v>
       </c>
       <c r="C157" t="inlineStr"/>
       <c r="D157" t="inlineStr">
         <is>
           <t>10.1016/1352-2310(95)00250-3</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
           <t>Lammel G 1995</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
           <t xml:space="preserve">Lammel G. PARTICULATE AND FOG-WATER AND CLOUD-WATER BROMIDE IN POLLUTED AIR. Atmospheric Environment 29:3257-3262. </t>
         </is>
@@ -12922,53 +16219,74 @@
       <c r="N157" s="2" t="n">
         <v>43964.54271726104</v>
       </c>
       <c r="O157" s="2" t="n">
         <v>43964.54271726122</v>
       </c>
       <c r="P157" t="b">
         <v>0</v>
       </c>
       <c r="Q157" t="b">
         <v>0</v>
       </c>
       <c r="R157" t="b">
         <v>0</v>
       </c>
       <c r="S157" t="b">
         <v>0</v>
       </c>
       <c r="T157" t="b">
         <v>0</v>
       </c>
       <c r="U157" t="b">
         <v>0</v>
       </c>
       <c r="V157" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W157" t="b">
+        <v>0</v>
+      </c>
+      <c r="X157" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y157" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z157" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA157" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB157" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC157" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD157" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="n">
         <v>100868170</v>
       </c>
       <c r="B158" t="n">
         <v>5424645</v>
       </c>
       <c r="C158" t="inlineStr"/>
       <c r="D158" t="inlineStr">
         <is>
           <t>10.1002/jccs.200700073</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
           <t>Lee ASY et al. 2007</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
           <t xml:space="preserve">Lee ASY, Tsao KuoWei, Chang YuT, Chu ShuF. A facile method for synthesis of 5-hydroxypentene via sonochemical Barbier reaction.  </t>
         </is>
@@ -12997,53 +16315,74 @@
       <c r="N158" s="2" t="n">
         <v>43964.54271730464</v>
       </c>
       <c r="O158" s="2" t="n">
         <v>43964.54271730482</v>
       </c>
       <c r="P158" t="b">
         <v>0</v>
       </c>
       <c r="Q158" t="b">
         <v>0</v>
       </c>
       <c r="R158" t="b">
         <v>0</v>
       </c>
       <c r="S158" t="b">
         <v>0</v>
       </c>
       <c r="T158" t="b">
         <v>0</v>
       </c>
       <c r="U158" t="b">
         <v>0</v>
       </c>
       <c r="V158" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W158" t="b">
+        <v>0</v>
+      </c>
+      <c r="X158" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y158" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z158" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA158" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB158" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC158" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD158" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="n">
         <v>100868171</v>
       </c>
       <c r="B159" t="n">
         <v>5424677</v>
       </c>
       <c r="C159" t="inlineStr"/>
       <c r="D159" t="inlineStr">
         <is>
           <t>10.1021/je00009a022</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
           <t>Kalra KC et al. 1993</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
           <t xml:space="preserve">Kalra KC, Singh KC, Spah DC, Batra R, Maken S. EXCESS MOLAR VOLUMES AND EXCESS MOLAR ENTHALPIES OF QUINOLINE PLUS AROMATIC-HYDROCARBONS AT 303.15-K.  </t>
         </is>
@@ -13072,53 +16411,74 @@
       <c r="N159" s="2" t="n">
         <v>43964.54271734739</v>
       </c>
       <c r="O159" s="2" t="n">
         <v>43964.54271734757</v>
       </c>
       <c r="P159" t="b">
         <v>0</v>
       </c>
       <c r="Q159" t="b">
         <v>0</v>
       </c>
       <c r="R159" t="b">
         <v>0</v>
       </c>
       <c r="S159" t="b">
         <v>0</v>
       </c>
       <c r="T159" t="b">
         <v>0</v>
       </c>
       <c r="U159" t="b">
         <v>0</v>
       </c>
       <c r="V159" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W159" t="b">
+        <v>0</v>
+      </c>
+      <c r="X159" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y159" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z159" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA159" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB159" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC159" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD159" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="n">
         <v>100868172</v>
       </c>
       <c r="B160" t="n">
         <v>5424678</v>
       </c>
       <c r="C160" t="inlineStr"/>
       <c r="D160" t="inlineStr">
         <is>
           <t>10.1016/0304-5102(92)80003-y</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
           <t>Kanai H and Iida S 1992</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
           <t xml:space="preserve">Kanai H, Iida S. CYCLOPROPANATION OF ELECTRON-DEFICIENT OLEFINS WITH GEM-DIBROMOALKANES CATALYZED BY NICKEL(0) COMPLEXES AND ZINC.  </t>
         </is>
@@ -13147,53 +16507,74 @@
       <c r="N160" s="2" t="n">
         <v>43964.54271739071</v>
       </c>
       <c r="O160" s="2" t="n">
         <v>43964.54271739088</v>
       </c>
       <c r="P160" t="b">
         <v>0</v>
       </c>
       <c r="Q160" t="b">
         <v>0</v>
       </c>
       <c r="R160" t="b">
         <v>0</v>
       </c>
       <c r="S160" t="b">
         <v>0</v>
       </c>
       <c r="T160" t="b">
         <v>0</v>
       </c>
       <c r="U160" t="b">
         <v>0</v>
       </c>
       <c r="V160" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W160" t="b">
+        <v>0</v>
+      </c>
+      <c r="X160" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y160" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z160" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA160" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB160" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC160" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD160" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="n">
         <v>100868173</v>
       </c>
       <c r="B161" t="n">
         <v>5424722</v>
       </c>
       <c r="C161" t="inlineStr"/>
       <c r="D161" t="inlineStr">
         <is>
           <t>10.1002/bmc.4251</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
           <t>Farajzadeh MA and Abbaspour M 2018</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
           <t xml:space="preserve">Farajzadeh MA, Abbaspour M. Development of new extraction method based on liquid-liquid-liquid extraction followed by dispersive liquid-liquid microextraction for extraction of three tricyclic antidepressants in plasma samples.  </t>
         </is>
@@ -13226,53 +16607,74 @@
       <c r="N161" s="2" t="n">
         <v>43964.5427174569</v>
       </c>
       <c r="O161" s="2" t="n">
         <v>43964.54271745707</v>
       </c>
       <c r="P161" t="b">
         <v>0</v>
       </c>
       <c r="Q161" t="b">
         <v>0</v>
       </c>
       <c r="R161" t="b">
         <v>0</v>
       </c>
       <c r="S161" t="b">
         <v>0</v>
       </c>
       <c r="T161" t="b">
         <v>0</v>
       </c>
       <c r="U161" t="b">
         <v>0</v>
       </c>
       <c r="V161" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W161" t="b">
+        <v>0</v>
+      </c>
+      <c r="X161" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y161" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z161" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA161" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB161" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC161" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD161" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="n">
         <v>100868174</v>
       </c>
       <c r="B162" t="n">
         <v>5424731</v>
       </c>
       <c r="C162" t="inlineStr"/>
       <c r="D162" t="inlineStr">
         <is>
           <t>10.1007/s12161-018-1384-x</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
           <t>Farajzadeh MirAli, Sohrabi H, and Mohebbi Ali 2019</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
           <t xml:space="preserve">Farajzadeh MirAli, Sohrabi H, Mohebbi Ali. Combination of Modified QuEChERS Extraction Method and Dispersive Liquid-Liquid Microextraction as an Efficient Sample Preparation Approach for Extraction and Preconcentration of Pesticides from Fruit and Vegetable Samples.  </t>
         </is>
@@ -13301,53 +16703,74 @@
       <c r="N162" s="2" t="n">
         <v>43964.54271750285</v>
       </c>
       <c r="O162" s="2" t="n">
         <v>43964.54271750302</v>
       </c>
       <c r="P162" t="b">
         <v>0</v>
       </c>
       <c r="Q162" t="b">
         <v>0</v>
       </c>
       <c r="R162" t="b">
         <v>0</v>
       </c>
       <c r="S162" t="b">
         <v>0</v>
       </c>
       <c r="T162" t="b">
         <v>0</v>
       </c>
       <c r="U162" t="b">
         <v>0</v>
       </c>
       <c r="V162" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W162" t="b">
+        <v>0</v>
+      </c>
+      <c r="X162" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y162" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z162" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA162" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB162" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC162" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD162" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="n">
         <v>100868175</v>
       </c>
       <c r="B163" t="n">
         <v>5424753</v>
       </c>
       <c r="C163" t="inlineStr"/>
       <c r="D163" t="inlineStr">
         <is>
           <t>10.1021/jz1009295</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
           <t>George L et al. 2010</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
           <t xml:space="preserve">George L, Wittmann L, Kalume A, Reid SA. Photoinduced Electron Transfer in a Prototypical Mulliken Donor-Acceptor Complex: C2H4 center dot center dot center dot Br-2.  </t>
         </is>
@@ -13376,53 +16799,74 @@
       <c r="N163" s="2" t="n">
         <v>43964.542717633</v>
       </c>
       <c r="O163" s="2" t="n">
         <v>43964.54271763322</v>
       </c>
       <c r="P163" t="b">
         <v>0</v>
       </c>
       <c r="Q163" t="b">
         <v>0</v>
       </c>
       <c r="R163" t="b">
         <v>0</v>
       </c>
       <c r="S163" t="b">
         <v>0</v>
       </c>
       <c r="T163" t="b">
         <v>0</v>
       </c>
       <c r="U163" t="b">
         <v>0</v>
       </c>
       <c r="V163" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W163" t="b">
+        <v>0</v>
+      </c>
+      <c r="X163" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y163" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z163" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA163" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB163" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC163" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD163" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="n">
         <v>100868176</v>
       </c>
       <c r="B164" t="n">
         <v>5424813</v>
       </c>
       <c r="C164" t="inlineStr"/>
       <c r="D164" t="inlineStr"/>
       <c r="E164" t="inlineStr">
         <is>
           <t>Ye Fei et al. 2013</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
           <t xml:space="preserve">Ye Fei, Wei LiNa, Qu LiHua, Fu Y. SYNTHESIS AND CRYSTAL STRUCTURE OF N,N '-BIS (DICHLOROACETYL)-6,7-DICHLORO-1,2,3,4-TETRAHYDROQUINOXALINE.  </t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
           <t>SYNTHESIS AND CRYSTAL STRUCTURE OF N,N '-BIS (DICHLOROACETYL)-6,7-DICHLORO-1,2,3,4-TETRAHYDROQUINOXALINE</t>
@@ -13447,53 +16891,74 @@
       <c r="N164" s="2" t="n">
         <v>43964.54271768083</v>
       </c>
       <c r="O164" s="2" t="n">
         <v>43964.54271768103</v>
       </c>
       <c r="P164" t="b">
         <v>0</v>
       </c>
       <c r="Q164" t="b">
         <v>0</v>
       </c>
       <c r="R164" t="b">
         <v>0</v>
       </c>
       <c r="S164" t="b">
         <v>0</v>
       </c>
       <c r="T164" t="b">
         <v>0</v>
       </c>
       <c r="U164" t="b">
         <v>0</v>
       </c>
       <c r="V164" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W164" t="b">
+        <v>0</v>
+      </c>
+      <c r="X164" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y164" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z164" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA164" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB164" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC164" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD164" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="n">
         <v>100868177</v>
       </c>
       <c r="B165" t="n">
         <v>5424816</v>
       </c>
       <c r="C165" t="inlineStr"/>
       <c r="D165" t="inlineStr">
         <is>
           <t>10.1007/s11176-005-0475-8</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
           <t>Dyachenko VD, Chernega AN, and Garasevich SG 2005</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
           <t xml:space="preserve">Dyachenko VD, Chernega AN, Garasevich SG. Recyclization of 2,6-diamino-4-aryl(cyclohexyl)-3,5-dicyano-4H-thio(seleno)pyrans.  </t>
         </is>
@@ -13522,53 +16987,74 @@
       <c r="N165" s="2" t="n">
         <v>43964.54271772678</v>
       </c>
       <c r="O165" s="2" t="n">
         <v>43964.54271772697</v>
       </c>
       <c r="P165" t="b">
         <v>0</v>
       </c>
       <c r="Q165" t="b">
         <v>0</v>
       </c>
       <c r="R165" t="b">
         <v>0</v>
       </c>
       <c r="S165" t="b">
         <v>0</v>
       </c>
       <c r="T165" t="b">
         <v>0</v>
       </c>
       <c r="U165" t="b">
         <v>0</v>
       </c>
       <c r="V165" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W165" t="b">
+        <v>0</v>
+      </c>
+      <c r="X165" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y165" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z165" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA165" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB165" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC165" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD165" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="n">
         <v>100868178</v>
       </c>
       <c r="B166" t="n">
         <v>5424822</v>
       </c>
       <c r="C166" t="inlineStr"/>
       <c r="D166" t="inlineStr">
         <is>
           <t>10.7567/jjap.54.07he03</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
           <t>Yasuda K et al. 2015</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
           <t xml:space="preserve">Yasuda K, Tam Thanh Nguyen, Okura R, Nakayama S, Asakura Y, Jin J. Dispersion and coalescence of oil droplets by ultrasound and application for solvent extraction of gallium.  </t>
         </is>
@@ -13597,53 +17083,74 @@
       <c r="N166" s="2" t="n">
         <v>43964.54271777095</v>
       </c>
       <c r="O166" s="2" t="n">
         <v>43964.54271777112</v>
       </c>
       <c r="P166" t="b">
         <v>0</v>
       </c>
       <c r="Q166" t="b">
         <v>0</v>
       </c>
       <c r="R166" t="b">
         <v>0</v>
       </c>
       <c r="S166" t="b">
         <v>0</v>
       </c>
       <c r="T166" t="b">
         <v>0</v>
       </c>
       <c r="U166" t="b">
         <v>0</v>
       </c>
       <c r="V166" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W166" t="b">
+        <v>0</v>
+      </c>
+      <c r="X166" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y166" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z166" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA166" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB166" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC166" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD166" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="n">
         <v>100868179</v>
       </c>
       <c r="B167" t="n">
         <v>5424848</v>
       </c>
       <c r="C167" t="inlineStr"/>
       <c r="D167" t="inlineStr"/>
       <c r="E167" t="inlineStr">
         <is>
           <t>Zhi Y et al. 2003</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
           <t xml:space="preserve">Zhi Y, Fu DC, Shao RM, Zhang SF. A facile route to N-fused pyrrole lactams.  </t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
           <t>A facile route to N-fused pyrrole lactams</t>
@@ -13668,53 +17175,74 @@
       <c r="N167" s="2" t="n">
         <v>43964.5427178149</v>
       </c>
       <c r="O167" s="2" t="n">
         <v>43964.54271781508</v>
       </c>
       <c r="P167" t="b">
         <v>0</v>
       </c>
       <c r="Q167" t="b">
         <v>0</v>
       </c>
       <c r="R167" t="b">
         <v>0</v>
       </c>
       <c r="S167" t="b">
         <v>0</v>
       </c>
       <c r="T167" t="b">
         <v>0</v>
       </c>
       <c r="U167" t="b">
         <v>0</v>
       </c>
       <c r="V167" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W167" t="b">
+        <v>0</v>
+      </c>
+      <c r="X167" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y167" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z167" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA167" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB167" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC167" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD167" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="n">
         <v>100868180</v>
       </c>
       <c r="B168" t="n">
         <v>5424870</v>
       </c>
       <c r="C168" t="inlineStr"/>
       <c r="D168" t="inlineStr">
         <is>
           <t>10.1016/j.jclinepi.2014.05.017</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
           <t>Cortés J et al. 2014</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
           <t xml:space="preserve">Cortés J, González JA, Campbell MJ, Cobo E. A hazard ratio was estimated by a ratio of median survival times, but with considerable uncertainty.  </t>
         </is>
@@ -13747,53 +17275,74 @@
       <c r="N168" s="2" t="n">
         <v>43964.54271788261</v>
       </c>
       <c r="O168" s="2" t="n">
         <v>43964.54271788279</v>
       </c>
       <c r="P168" t="b">
         <v>0</v>
       </c>
       <c r="Q168" t="b">
         <v>0</v>
       </c>
       <c r="R168" t="b">
         <v>0</v>
       </c>
       <c r="S168" t="b">
         <v>0</v>
       </c>
       <c r="T168" t="b">
         <v>0</v>
       </c>
       <c r="U168" t="b">
         <v>0</v>
       </c>
       <c r="V168" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W168" t="b">
+        <v>0</v>
+      </c>
+      <c r="X168" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y168" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z168" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA168" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB168" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC168" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD168" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="n">
         <v>100868181</v>
       </c>
       <c r="B169" t="n">
         <v>5424884</v>
       </c>
       <c r="C169" t="inlineStr"/>
       <c r="D169" t="inlineStr"/>
       <c r="E169" t="inlineStr">
         <is>
           <t>Buzdugan E, Ghioca P, and Stribeck N 2000</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
           <t xml:space="preserve">Buzdugan E, Ghioca P, Stribeck N. Synthesis and properties of the multiblock styrene - Isoprene Copolymers.  </t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
           <t>Synthesis and properties of the multiblock styrene - Isoprene Copolymers</t>
@@ -13818,53 +17367,74 @@
       <c r="N169" s="2" t="n">
         <v>43964.54271792779</v>
       </c>
       <c r="O169" s="2" t="n">
         <v>43964.54271792797</v>
       </c>
       <c r="P169" t="b">
         <v>0</v>
       </c>
       <c r="Q169" t="b">
         <v>0</v>
       </c>
       <c r="R169" t="b">
         <v>0</v>
       </c>
       <c r="S169" t="b">
         <v>0</v>
       </c>
       <c r="T169" t="b">
         <v>0</v>
       </c>
       <c r="U169" t="b">
         <v>0</v>
       </c>
       <c r="V169" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W169" t="b">
+        <v>0</v>
+      </c>
+      <c r="X169" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y169" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z169" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA169" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB169" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC169" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD169" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="n">
         <v>100868182</v>
       </c>
       <c r="B170" t="n">
         <v>5424890</v>
       </c>
       <c r="C170" t="inlineStr"/>
       <c r="D170" t="inlineStr">
         <is>
           <t>10.1021/jo970777j</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
           <t>Cava MP et al. 1997</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
           <t xml:space="preserve">Cava MP, Lau J, Simonsen KB, Becher J. Cholestano-fused electron donors and acceptors.  </t>
         </is>
@@ -13893,53 +17463,74 @@
       <c r="N170" s="2" t="n">
         <v>43964.54271797257</v>
       </c>
       <c r="O170" s="2" t="n">
         <v>43964.54271797276</v>
       </c>
       <c r="P170" t="b">
         <v>0</v>
       </c>
       <c r="Q170" t="b">
         <v>0</v>
       </c>
       <c r="R170" t="b">
         <v>0</v>
       </c>
       <c r="S170" t="b">
         <v>0</v>
       </c>
       <c r="T170" t="b">
         <v>0</v>
       </c>
       <c r="U170" t="b">
         <v>0</v>
       </c>
       <c r="V170" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W170" t="b">
+        <v>0</v>
+      </c>
+      <c r="X170" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y170" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z170" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA170" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB170" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC170" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD170" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="n">
         <v>100868183</v>
       </c>
       <c r="B171" t="n">
         <v>5424896</v>
       </c>
       <c r="C171" t="inlineStr"/>
       <c r="D171" t="inlineStr">
         <is>
           <t>10.1021/acscatal.6b02081</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
           <t>Brezovsky Jan et al. 2016</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
           <t xml:space="preserve">Brezovsky Jan, Babkova P, Degtjarik O, Fortova A, Gora A, Iermak I, Rezacova P, Dvorak P, Smatanova IK, Prokop Z, Chaloupkova R, Damborsky J. Engineering a de Novo Transport Tunnel.  </t>
         </is>
@@ -13968,53 +17559,74 @@
       <c r="N171" s="2" t="n">
         <v>43964.54271801688</v>
       </c>
       <c r="O171" s="2" t="n">
         <v>43964.54271801706</v>
       </c>
       <c r="P171" t="b">
         <v>0</v>
       </c>
       <c r="Q171" t="b">
         <v>0</v>
       </c>
       <c r="R171" t="b">
         <v>0</v>
       </c>
       <c r="S171" t="b">
         <v>0</v>
       </c>
       <c r="T171" t="b">
         <v>0</v>
       </c>
       <c r="U171" t="b">
         <v>0</v>
       </c>
       <c r="V171" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W171" t="b">
+        <v>0</v>
+      </c>
+      <c r="X171" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y171" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z171" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA171" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB171" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC171" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD171" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="n">
         <v>100868184</v>
       </c>
       <c r="B172" t="n">
         <v>5424962</v>
       </c>
       <c r="C172" t="inlineStr"/>
       <c r="D172" t="inlineStr">
         <is>
           <t>10.1080/03601238609372507</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
           <t>Winterlin WL, Whitehead WE, and Akesson NB 1986</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
           <t xml:space="preserve">Winterlin WL, Whitehead WE, Akesson NB. Minimizing environmental exposure of 1,2-dibromoethane (edb) by cold trapping in a fumigation chamber. Journal of Environmental Science and Health, Part B: Pesticides, Food Contaminants, and Agricultural Wastes 21:1-24. </t>
         </is>
@@ -14030,74 +17642,95 @@
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
           <t>Winterlin WL, Whitehead WE, and Akesson NB</t>
         </is>
       </c>
       <c r="J172" t="n">
         <v>1986</v>
       </c>
       <c r="K172" t="inlineStr">
         <is>
           <t>Journal of Environmental Science and Health, Part B: Pesticides, Food Contaminants, and Agricultural Wastes 21:1-24.</t>
         </is>
       </c>
       <c r="L172" t="inlineStr">
         <is>
           <t>A new approach for fumigating citrus with EDB was recently investigated with the dual objective of reducing exposure to the atmosphere following its use and for recycling the fumigant after an operation for continued use. The principle is based on cold trapping the EDB vapors out of the air following the fumigation process. Three progressive studies were undertaken starting from a simple laboratory investigation to evaluate it technical feasibilitv and enventually a 12 m3 field model fumigation chamber equipped with a conventional 2.72 ton (metric) air conditioning was assembled to verify its technical feasibility into a commercial operation. Using this less than optimum model system, it was shown that up to 78% of ?D? vapors were trapped onto cold coils followed by recycling of the vapors with air movement and warm temperatures. It was also observed that EDB decomposes rapidly in the presence of hot metallic surfaces and that special precautions are necessary in order to prevent decomposition in the vaporization process.</t>
         </is>
       </c>
       <c r="M172" t="inlineStr"/>
       <c r="N172" s="2" t="n">
         <v>43964.54271806147</v>
       </c>
       <c r="O172" s="2" t="n">
-        <v>43964.54271806165</v>
+        <v>46154.540538934</v>
       </c>
       <c r="P172" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q172" t="b">
         <v>0</v>
       </c>
       <c r="R172" t="b">
         <v>0</v>
       </c>
       <c r="S172" t="b">
         <v>0</v>
       </c>
       <c r="T172" t="b">
         <v>0</v>
       </c>
       <c r="U172" t="b">
         <v>0</v>
       </c>
       <c r="V172" t="b">
         <v>0</v>
       </c>
       <c r="W172" t="b">
+        <v>0</v>
+      </c>
+      <c r="X172" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y172" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z172" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA172" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB172" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC172" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD172" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="n">
         <v>100868185</v>
       </c>
       <c r="B173" t="n">
         <v>5425004</v>
       </c>
       <c r="C173" t="inlineStr"/>
       <c r="D173" t="inlineStr">
         <is>
           <t>10.1002/mc.2940120208</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
           <t>Abril N et al. 1995</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
           <t xml:space="preserve">Abril N, Luqueromero FL, Prietoalamo MJ, Margison GP, Pueyo C. OGT ALKYLTRANSFERASE ENHANCES DIBROMOALKANE MUTAGENICITY IN EXCISION REPAIR-DEFICIENT ESCHERICHIA-COLI K-12.  </t>
         </is>
@@ -14126,53 +17759,74 @@
       <c r="N173" s="2" t="n">
         <v>43964.54271810663</v>
       </c>
       <c r="O173" s="2" t="n">
         <v>43964.54271810681</v>
       </c>
       <c r="P173" t="b">
         <v>0</v>
       </c>
       <c r="Q173" t="b">
         <v>0</v>
       </c>
       <c r="R173" t="b">
         <v>0</v>
       </c>
       <c r="S173" t="b">
         <v>0</v>
       </c>
       <c r="T173" t="b">
         <v>0</v>
       </c>
       <c r="U173" t="b">
         <v>0</v>
       </c>
       <c r="V173" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W173" t="b">
+        <v>0</v>
+      </c>
+      <c r="X173" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y173" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z173" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA173" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB173" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC173" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD173" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="n">
         <v>100868186</v>
       </c>
       <c r="B174" t="n">
         <v>5425043</v>
       </c>
       <c r="C174" t="inlineStr"/>
       <c r="D174" t="inlineStr">
         <is>
           <t>10.1080/09593338109384055</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
           <t>Tsanibazaca E et al. 1981</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
           <t xml:space="preserve">Tsanibazaca E, Mcintyre AE, Lester JN, Perry R. CONCENTRATIONS AND CORRELATIONS OF 1,2-DIBROMOETHANE, 1,2-DICHLOROETHANE, BENZENE AND TOLUENE IN VEHICLE EXHAUST AND AMBIENT AIR. Environmental Technology Letters 2:303-316. </t>
         </is>
@@ -14197,65 +17851,86 @@
       </c>
       <c r="K174" t="inlineStr">
         <is>
           <t>Environmental Technology Letters 2:303-316.</t>
         </is>
       </c>
       <c r="L174" t="inlineStr">
         <is>
           <t>An analytical technique is described for measuring 1,2-dibromoethane, 1,2-dichloroethane and specific hydrocarbons. Both ambient and exhaust concentrations of these materials are measured and relationships between concentrations are presented to provide information on the source of non-methane atmospheric hydrocarbons. Data obtained at several street locations and utilizing vehicles operating under different conditions are statistically analyzed to show correlations between hydrocarbon and halocarbon levels.</t>
         </is>
       </c>
       <c r="M174" t="inlineStr"/>
       <c r="N174" s="2" t="n">
         <v>43964.54271815105</v>
       </c>
       <c r="O174" s="2" t="n">
         <v>43964.54271815123</v>
       </c>
       <c r="P174" t="b">
         <v>1</v>
       </c>
       <c r="Q174" t="b">
         <v>1</v>
       </c>
       <c r="R174" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S174" t="b">
         <v>0</v>
       </c>
       <c r="T174" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U174" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V174" t="b">
         <v>0</v>
       </c>
       <c r="W174" t="b">
+        <v>0</v>
+      </c>
+      <c r="X174" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y174" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z174" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA174" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB174" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC174" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD174" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="n">
         <v>100868187</v>
       </c>
       <c r="B175" t="n">
         <v>5425062</v>
       </c>
       <c r="C175" t="inlineStr"/>
       <c r="D175" t="inlineStr">
         <is>
           <t>10.1002/ps.2780080511</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
           <t>Swaine G et al. 1977</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
           <t xml:space="preserve">Swaine G, Corcoran RJ, Pepper PM, Cranny AE, Davey MA. EQUATION FOR COMPUTING CONCENTRATION-TIME PRODUCTS OF 1-DIBROMOETHANE,2-DIBROMOETHANE (EDB) GAS DURING FUMIGATION. Pesticide Science 8:497-500. </t>
         </is>
@@ -14288,53 +17963,74 @@
       <c r="N175" s="2" t="n">
         <v>43964.54271819553</v>
       </c>
       <c r="O175" s="2" t="n">
         <v>43964.54271819574</v>
       </c>
       <c r="P175" t="b">
         <v>0</v>
       </c>
       <c r="Q175" t="b">
         <v>0</v>
       </c>
       <c r="R175" t="b">
         <v>0</v>
       </c>
       <c r="S175" t="b">
         <v>0</v>
       </c>
       <c r="T175" t="b">
         <v>0</v>
       </c>
       <c r="U175" t="b">
         <v>0</v>
       </c>
       <c r="V175" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W175" t="b">
+        <v>0</v>
+      </c>
+      <c r="X175" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y175" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z175" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA175" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB175" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC175" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD175" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="n">
         <v>100868188</v>
       </c>
       <c r="B176" t="n">
         <v>5425104</v>
       </c>
       <c r="C176" t="inlineStr"/>
       <c r="D176" t="inlineStr"/>
       <c r="E176" t="inlineStr">
         <is>
           <t>Shatzmiller S and Bercovici S 1992</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
           <t xml:space="preserve">Shatzmiller S, Bercovici S. SYNTHESIS AND REACTIONS OF ALPHA-BROMO-N-ALKOXYIMIDATES.  </t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
           <t>SYNTHESIS AND REACTIONS OF ALPHA-BROMO-N-ALKOXYIMIDATES</t>
@@ -14359,53 +18055,74 @@
       <c r="N176" s="2" t="n">
         <v>43964.54271823985</v>
       </c>
       <c r="O176" s="2" t="n">
         <v>43964.54271824005</v>
       </c>
       <c r="P176" t="b">
         <v>0</v>
       </c>
       <c r="Q176" t="b">
         <v>0</v>
       </c>
       <c r="R176" t="b">
         <v>0</v>
       </c>
       <c r="S176" t="b">
         <v>0</v>
       </c>
       <c r="T176" t="b">
         <v>0</v>
       </c>
       <c r="U176" t="b">
         <v>0</v>
       </c>
       <c r="V176" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W176" t="b">
+        <v>0</v>
+      </c>
+      <c r="X176" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y176" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z176" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA176" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB176" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC176" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD176" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="n">
         <v>100868189</v>
       </c>
       <c r="B177" t="n">
         <v>5425109</v>
       </c>
       <c r="C177" t="inlineStr"/>
       <c r="D177" t="inlineStr">
         <is>
           <t>10.1080/15421407608083669</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
           <t>Shinoda T 1976</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
           <t xml:space="preserve">Shinoda T. OBSERVATIONS DURING PROCESS OF TRANSITION AND MELTING FOR 1,2-DIBROMOETHANE BY MEANS OF RAMAN-SPECTROSCOPY.  </t>
         </is>
@@ -14434,53 +18151,74 @@
       <c r="N177" s="2" t="n">
         <v>43964.5427182833</v>
       </c>
       <c r="O177" s="2" t="n">
         <v>43964.54271828348</v>
       </c>
       <c r="P177" t="b">
         <v>0</v>
       </c>
       <c r="Q177" t="b">
         <v>0</v>
       </c>
       <c r="R177" t="b">
         <v>0</v>
       </c>
       <c r="S177" t="b">
         <v>0</v>
       </c>
       <c r="T177" t="b">
         <v>0</v>
       </c>
       <c r="U177" t="b">
         <v>0</v>
       </c>
       <c r="V177" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W177" t="b">
+        <v>0</v>
+      </c>
+      <c r="X177" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y177" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z177" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA177" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB177" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC177" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD177" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="n">
         <v>100868190</v>
       </c>
       <c r="B178" t="n">
         <v>5425185</v>
       </c>
       <c r="C178" t="inlineStr"/>
       <c r="D178" t="inlineStr">
         <is>
           <t>10.1016/s1387-3806(01)00457-2</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
           <t>Petersen AC and Hammerum S 2001</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
           <t xml:space="preserve">Petersen AC, Hammerum S. The methylene chloride radical cation and its distonic isomers in the gas phase.  </t>
         </is>
@@ -14509,53 +18247,74 @@
       <c r="N178" s="2" t="n">
         <v>43964.54271832729</v>
       </c>
       <c r="O178" s="2" t="n">
         <v>43964.54271832747</v>
       </c>
       <c r="P178" t="b">
         <v>0</v>
       </c>
       <c r="Q178" t="b">
         <v>0</v>
       </c>
       <c r="R178" t="b">
         <v>0</v>
       </c>
       <c r="S178" t="b">
         <v>0</v>
       </c>
       <c r="T178" t="b">
         <v>0</v>
       </c>
       <c r="U178" t="b">
         <v>0</v>
       </c>
       <c r="V178" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W178" t="b">
+        <v>0</v>
+      </c>
+      <c r="X178" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y178" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z178" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA178" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB178" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC178" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD178" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="n">
         <v>100868191</v>
       </c>
       <c r="B179" t="n">
         <v>5425305</v>
       </c>
       <c r="C179" t="inlineStr"/>
       <c r="D179" t="inlineStr">
         <is>
           <t>10.2298/jsc161206039s</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
           <t>Soleimani E, Taheri SAliN, and Sargolzaei M 2017</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
           <t xml:space="preserve">Soleimani E, Taheri SAliN, Sargolzaei M. Zinc, copper and nickel complexes of a macrocycle synthesized from pyridinedicarboxylic acid: A spectroscopic, thermal and theoretical study.  </t>
         </is>
@@ -14584,53 +18343,74 @@
       <c r="N179" s="2" t="n">
         <v>43964.54271837154</v>
       </c>
       <c r="O179" s="2" t="n">
         <v>43964.54271837171</v>
       </c>
       <c r="P179" t="b">
         <v>0</v>
       </c>
       <c r="Q179" t="b">
         <v>0</v>
       </c>
       <c r="R179" t="b">
         <v>0</v>
       </c>
       <c r="S179" t="b">
         <v>0</v>
       </c>
       <c r="T179" t="b">
         <v>0</v>
       </c>
       <c r="U179" t="b">
         <v>0</v>
       </c>
       <c r="V179" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W179" t="b">
+        <v>0</v>
+      </c>
+      <c r="X179" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y179" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z179" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA179" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB179" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC179" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD179" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="n">
         <v>100868192</v>
       </c>
       <c r="B180" t="n">
         <v>5426114</v>
       </c>
       <c r="C180" t="inlineStr"/>
       <c r="D180" t="inlineStr">
         <is>
           <t>10.1002/ps.2780090105</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
           <t>Swaine G et al. 1978</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
           <t xml:space="preserve">Swaine G, Corcoran RJ, Cranny AE, Davey MA. Skin damage of meyer lemon by fumigation with 1,2-dibromoethane (EDB). Pesticide Science 9:22-26. </t>
         </is>
@@ -14667,53 +18447,74 @@
       <c r="N180" s="2" t="n">
         <v>43964.54271841793</v>
       </c>
       <c r="O180" s="2" t="n">
         <v>43964.54271841811</v>
       </c>
       <c r="P180" t="b">
         <v>0</v>
       </c>
       <c r="Q180" t="b">
         <v>0</v>
       </c>
       <c r="R180" t="b">
         <v>0</v>
       </c>
       <c r="S180" t="b">
         <v>0</v>
       </c>
       <c r="T180" t="b">
         <v>0</v>
       </c>
       <c r="U180" t="b">
         <v>0</v>
       </c>
       <c r="V180" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W180" t="b">
+        <v>0</v>
+      </c>
+      <c r="X180" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y180" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z180" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA180" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB180" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC180" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD180" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="n">
         <v>100868193</v>
       </c>
       <c r="B181" t="n">
         <v>5426138</v>
       </c>
       <c r="C181" t="inlineStr"/>
       <c r="D181" t="inlineStr">
         <is>
           <t>10.1002/(sici)1097-0126(199801)45:1&lt;98::aid-pi895&gt;3.0.co;2-3</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
           <t>Mallakpour SE, Karami-Dezcho B, and Sheikholeslami B 1998</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
           <t xml:space="preserve">Mallakpour SE, Karami-Dezcho B, Sheikholeslami B. Polymerization of 1-methyl-2,5-bis[1-(4-phenylurazolyl)] pyrrole dianion with alkyldihalides.  </t>
         </is>
@@ -14747,50 +18548,71 @@
       </c>
       <c r="P181" t="b">
         <v>0</v>
       </c>
       <c r="Q181" t="b">
         <v>0</v>
       </c>
       <c r="R181" t="b">
         <v>0</v>
       </c>
       <c r="S181" t="b">
         <v>0</v>
       </c>
       <c r="T181" t="b">
         <v>0</v>
       </c>
       <c r="U181" t="b">
         <v>0</v>
       </c>
       <c r="V181" t="b">
         <v>0</v>
       </c>
       <c r="W181" t="b">
         <v>0</v>
       </c>
+      <c r="X181" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y181" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z181" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA181" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB181" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC181" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD181" t="b">
+        <v>0</v>
+      </c>
     </row>
     <row r="182">
       <c r="A182" t="n">
         <v>100868194</v>
       </c>
       <c r="B182" t="n">
         <v>5436145</v>
       </c>
       <c r="C182" t="inlineStr"/>
       <c r="D182" t="inlineStr"/>
       <c r="E182" t="inlineStr">
         <is>
           <t>[No authors listed] 2004</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
           <t xml:space="preserve"> PIC LISTS 14 NEW CHEMICALS.  </t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
           <t>PIC LISTS 14 NEW CHEMICALS</t>
         </is>
       </c>
@@ -14809,53 +18631,74 @@
       <c r="N182" s="2" t="n">
         <v>43964.54271850719</v>
       </c>
       <c r="O182" s="2" t="n">
         <v>43964.54271850737</v>
       </c>
       <c r="P182" t="b">
         <v>0</v>
       </c>
       <c r="Q182" t="b">
         <v>0</v>
       </c>
       <c r="R182" t="b">
         <v>0</v>
       </c>
       <c r="S182" t="b">
         <v>0</v>
       </c>
       <c r="T182" t="b">
         <v>0</v>
       </c>
       <c r="U182" t="b">
         <v>0</v>
       </c>
       <c r="V182" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W182" t="b">
+        <v>0</v>
+      </c>
+      <c r="X182" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y182" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z182" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA182" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB182" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC182" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD182" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="n">
         <v>100868195</v>
       </c>
       <c r="B183" t="n">
         <v>5438226</v>
       </c>
       <c r="C183" t="inlineStr"/>
       <c r="D183" t="inlineStr"/>
       <c r="E183" t="inlineStr">
         <is>
           <t>Haglund P et al. 1987</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
           <t xml:space="preserve">Haglund P, Alsberg T, Bergman A, Jansson B. Analysis of Halogenated Polycyclic Aromatic Hydrocarbons in Urban Air, Snow and Automobile Exhaust. Chemosphere 16:2441-2450. </t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
           <t>Analysis of Halogenated Polycyclic Aromatic Hydrocarbons in Urban Air, Snow and Automobile Exhaust</t>
@@ -14888,53 +18731,74 @@
       <c r="N183" s="2" t="n">
         <v>43964.54271855267</v>
       </c>
       <c r="O183" s="2" t="n">
         <v>43964.54271855286</v>
       </c>
       <c r="P183" t="b">
         <v>0</v>
       </c>
       <c r="Q183" t="b">
         <v>0</v>
       </c>
       <c r="R183" t="b">
         <v>0</v>
       </c>
       <c r="S183" t="b">
         <v>0</v>
       </c>
       <c r="T183" t="b">
         <v>0</v>
       </c>
       <c r="U183" t="b">
         <v>0</v>
       </c>
       <c r="V183" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W183" t="b">
+        <v>0</v>
+      </c>
+      <c r="X183" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y183" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z183" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA183" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB183" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC183" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD183" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="n">
         <v>100868196</v>
       </c>
       <c r="B184" t="n">
         <v>5438542</v>
       </c>
       <c r="C184" t="inlineStr"/>
       <c r="D184" t="inlineStr"/>
       <c r="E184" t="inlineStr">
         <is>
           <t>Hinz R et al. 2019</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
           <t xml:space="preserve">Hinz R, Andrea’T, M, Glass B, Mclean D, Pearce N, Douwes J. O1D.3 Fumigant and chemical residue 8-hour exposures in workers handling cargo from shipping containers and export logs in new zealand. Occupational and Environmental Medicine 76. [Abstract]. </t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
           <t>O1D.3 Fumigant and chemical residue 8-hour exposures in workers handling cargo from shipping containers and export logs in new zealand</t>
@@ -14949,74 +18813,95 @@
         <is>
           <t>Hinz R et al.</t>
         </is>
       </c>
       <c r="J184" t="n">
         <v>2019</v>
       </c>
       <c r="K184" t="inlineStr">
         <is>
           <t>Occupational and Environmental Medicine 76. [Abstract]</t>
         </is>
       </c>
       <c r="L184" t="inlineStr">
         <is>
           <t>Background: Previous studies found elevated concentrations of fumigants and other chemicals in the air of unopened shipping containers, which led to the assumption that workers were likely to be highly exposed. This study assessed personal 8 hour exposures in workers handling cargo from shipping containers or export logs, which were fumigated prior to loading.
 Methods: 193 personal 8 hour air samples were collected and analysed for 1,2-dibromoethane, chloropicrin, ethylene oxide, hydrogen cyanide, hydrogen phosphide and methyl bromide, 1,2-dichloroethane, C2-alkylbenzenes, acetaldehyde, ammonia, benzene, formaldehyde, methanol, styrene and toluene. Additive Mixture Values were calculated using the Work Exposure (WES) standard set by Worksafe NZ and the Threshold Limit Values (TLV) set by the ACGIH. Linear regression was conducted to assess associations between time spent inside shipping containers and exposure (n=98).
 Results: Chemical exposures as indicated by median and geometric mean values were low (e.g. 2.5 and 4.4 ppb respectively for methyl bromide) and none exceeded the NZ WES, although formaldehyde exceeded the TLV in 48 (26.2%) samples. The AMV-TLV threshold of 1 was exceeded in 54 (29.5%) samples. Major differences between the occupational groups (container, log and retail workers and fumigators) were not found. Time spent inside the container was significantly and positively associated with ethylene oxide, C2-alkylbenzenes and acetaldehyde, but this was based on a small number of detectable observations (non-detects 52.0%–95.9%) and for one chemical (methyl bromide, n=94) we found inverse associations.
 Conclusion: This study has shown that personal exposures measured over an 8 hour working day were low, with the exception of formaldehyde, and do not confirm earlier suggestions (based on measurements inside closed containers) that they regularly exceed exposure limits. Association with time spent unloading containers was weak suggesting that exposures may result from short peak exposures rather than continuous low level exposure.</t>
         </is>
       </c>
       <c r="M184" t="inlineStr"/>
       <c r="N184" s="2" t="n">
         <v>43964.5427186</v>
       </c>
       <c r="O184" s="2" t="n">
-        <v>43964.54271860018</v>
+        <v>46155.81305288735</v>
       </c>
       <c r="P184" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q184" t="b">
         <v>0</v>
       </c>
       <c r="R184" t="b">
         <v>0</v>
       </c>
       <c r="S184" t="b">
         <v>0</v>
       </c>
       <c r="T184" t="b">
         <v>0</v>
       </c>
       <c r="U184" t="b">
         <v>0</v>
       </c>
       <c r="V184" t="b">
         <v>0</v>
       </c>
       <c r="W184" t="b">
+        <v>0</v>
+      </c>
+      <c r="X184" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y184" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z184" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA184" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB184" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC184" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD184" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="n">
         <v>100868197</v>
       </c>
       <c r="B185" t="n">
         <v>5438947</v>
       </c>
       <c r="C185" t="inlineStr"/>
       <c r="D185" t="inlineStr"/>
       <c r="E185" t="inlineStr">
         <is>
           <t>Jonsson A and Berg S 1978</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
           <t xml:space="preserve">Jonsson A, Berg S. Analysis of 1, 2-Dibromoethane, 1, 2-Dichloroethane and Benzene in Ambient Air. Analysis of 1, 2-Dibromoethane and 1, 2-Dichloroethane in Ambient Air, Literature Survey.  </t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
           <t>Analysis of 1, 2-Dibromoethane, 1, 2-Dichloroethane and Benzene in Ambient Air. Analysis of 1, 2-Dibromoethane and 1, 2-Dichloroethane in Ambient Air, Literature Survey</t>
@@ -15041,53 +18926,74 @@
       <c r="N185" s="2" t="n">
         <v>43964.54271864758</v>
       </c>
       <c r="O185" s="2" t="n">
         <v>43964.54271864775</v>
       </c>
       <c r="P185" t="b">
         <v>0</v>
       </c>
       <c r="Q185" t="b">
         <v>0</v>
       </c>
       <c r="R185" t="b">
         <v>0</v>
       </c>
       <c r="S185" t="b">
         <v>0</v>
       </c>
       <c r="T185" t="b">
         <v>0</v>
       </c>
       <c r="U185" t="b">
         <v>0</v>
       </c>
       <c r="V185" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W185" t="b">
+        <v>0</v>
+      </c>
+      <c r="X185" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y185" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z185" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA185" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB185" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC185" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD185" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="n">
         <v>100868198</v>
       </c>
       <c r="B186" t="n">
         <v>5440591</v>
       </c>
       <c r="C186" t="inlineStr"/>
       <c r="D186" t="inlineStr">
         <is>
           <t>10.1080/0002889778507724</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
           <t>Mcdermott HJ and Killiany SE 1978</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
           <t xml:space="preserve">Mcdermott HJ, Killiany SE. Quest for a gasoline TLV. American Industrial Hygiene Association Journal 39:110-117. </t>
         </is>
@@ -15121,56 +19027,77 @@
         </is>
       </c>
       <c r="M186" t="inlineStr"/>
       <c r="N186" s="2" t="n">
         <v>43964.54271871547</v>
       </c>
       <c r="O186" s="2" t="n">
         <v>43964.54271871567</v>
       </c>
       <c r="P186" t="b">
         <v>1</v>
       </c>
       <c r="Q186" t="b">
         <v>0</v>
       </c>
       <c r="R186" t="b">
         <v>0</v>
       </c>
       <c r="S186" t="b">
         <v>0</v>
       </c>
       <c r="T186" t="b">
         <v>0</v>
       </c>
       <c r="U186" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V186" t="b">
         <v>0</v>
       </c>
       <c r="W186" t="b">
+        <v>0</v>
+      </c>
+      <c r="X186" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y186" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z186" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA186" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB186" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC186" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD186" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="n">
         <v>100868199</v>
       </c>
       <c r="B187" t="n">
         <v>5440630</v>
       </c>
       <c r="C187" t="inlineStr"/>
       <c r="D187" t="inlineStr">
         <is>
           <t>10.1016/j.envint.2019.06.007</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
           <t>Niehoff NM et al. 2019</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
           <t xml:space="preserve">Niehoff NM, Gammon MD, Keil AP, Nichols HB, Engel LS, Sandler DP, White AJ. Airborne mammary carcinogens and breast cancer risk in the Sister Study. Environment International 130:104897. </t>
         </is>
@@ -15207,53 +19134,74 @@
       <c r="N187" s="2" t="n">
         <v>43964.54271878567</v>
       </c>
       <c r="O187" s="2" t="n">
         <v>43964.54271878588</v>
       </c>
       <c r="P187" t="b">
         <v>0</v>
       </c>
       <c r="Q187" t="b">
         <v>0</v>
       </c>
       <c r="R187" t="b">
         <v>0</v>
       </c>
       <c r="S187" t="b">
         <v>0</v>
       </c>
       <c r="T187" t="b">
         <v>0</v>
       </c>
       <c r="U187" t="b">
         <v>0</v>
       </c>
       <c r="V187" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W187" t="b">
+        <v>0</v>
+      </c>
+      <c r="X187" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y187" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z187" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA187" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB187" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC187" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD187" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="n">
         <v>100868200</v>
       </c>
       <c r="B188" t="n">
         <v>5441971</v>
       </c>
       <c r="C188" t="inlineStr"/>
       <c r="D188" t="inlineStr"/>
       <c r="E188" t="inlineStr">
         <is>
           <t>Reiss RA and Guerra P 2002</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
           <t xml:space="preserve">Reiss RA, Guerra P. Genetic Techniques for the Verification and Monitoring of Dihaloethane Biodegradation in New Mexico Aquifers.  </t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
           <t>Genetic Techniques for the Verification and Monitoring of Dihaloethane Biodegradation in New Mexico Aquifers</t>
@@ -15282,53 +19230,74 @@
       <c r="N188" s="2" t="n">
         <v>43964.54271883288</v>
       </c>
       <c r="O188" s="2" t="n">
         <v>43964.5427188331</v>
       </c>
       <c r="P188" t="b">
         <v>0</v>
       </c>
       <c r="Q188" t="b">
         <v>0</v>
       </c>
       <c r="R188" t="b">
         <v>0</v>
       </c>
       <c r="S188" t="b">
         <v>0</v>
       </c>
       <c r="T188" t="b">
         <v>0</v>
       </c>
       <c r="U188" t="b">
         <v>0</v>
       </c>
       <c r="V188" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W188" t="b">
+        <v>0</v>
+      </c>
+      <c r="X188" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y188" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z188" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA188" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB188" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC188" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD188" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="n">
         <v>100868201</v>
       </c>
       <c r="B189" t="n">
         <v>5442772</v>
       </c>
       <c r="C189" t="inlineStr"/>
       <c r="D189" t="inlineStr"/>
       <c r="E189" t="inlineStr">
         <is>
           <t>Simpson MM 1984</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
           <t xml:space="preserve">Simpson MM. Ethylene Dibromide.  </t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
           <t>Ethylene Dibromide</t>
@@ -15336,74 +19305,95 @@
       </c>
       <c r="H189" t="inlineStr">
         <is>
           <t>Simpson MM</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
           <t>Simpson MM</t>
         </is>
       </c>
       <c r="J189" t="n">
         <v>1984</v>
       </c>
       <c r="K189" t="inlineStr"/>
       <c r="L189" t="inlineStr">
         <is>
           <t>Possible health effects of ethylene dibromide (EDB) and its regulation are surveyed. EDBb has been used widely in leaded gasoline and as a fumigant for grains, citrus, and other crops. It has been found in food and groundwater. Acute effects of exposure to EDB include skin and eye irritation and respiratory injury; research on long-term effects is guided by the determination that EDB causes cancer in animals. Acute and long-term health effects of four alternatives to EDB are outlined: carbon disulfide, carbon tetrachloride, ethylene dichloride, and methyl bromide. Issues for policy consideration are described.</t>
         </is>
       </c>
       <c r="M189" t="inlineStr"/>
       <c r="N189" s="2" t="n">
         <v>43964.54271887885</v>
       </c>
       <c r="O189" s="2" t="n">
-        <v>43964.54271887904</v>
+        <v>46148.87542363426</v>
       </c>
       <c r="P189" t="b">
         <v>1</v>
       </c>
       <c r="Q189" t="b">
         <v>1</v>
       </c>
       <c r="R189" t="b">
         <v>1</v>
       </c>
       <c r="S189" t="b">
         <v>1</v>
       </c>
       <c r="T189" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U189" t="b">
         <v>0</v>
       </c>
       <c r="V189" t="b">
         <v>0</v>
       </c>
       <c r="W189" t="b">
+        <v>0</v>
+      </c>
+      <c r="X189" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y189" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z189" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA189" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB189" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC189" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD189" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="n">
         <v>100868202</v>
       </c>
       <c r="B190" t="n">
         <v>5443893</v>
       </c>
       <c r="C190" t="inlineStr"/>
       <c r="D190" t="inlineStr"/>
       <c r="E190" t="inlineStr">
         <is>
           <t>Ziskind RA et al. 1982</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
           <t xml:space="preserve">Ziskind RA, Rogozen MB, Baxter DM, Guttman MA, Flynn NW. Inventory of carcinogenic substances released into the ambient air of California: Phase II.  </t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
           <t>Inventory of carcinogenic substances released into the ambient air of California: Phase II</t>
@@ -15414,71 +19404,92 @@
           <t>Ziskind RA, Rogozen MB, Baxter DM, Guttman MA, Flynn NW</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
           <t>Ziskind RA et al.</t>
         </is>
       </c>
       <c r="J190" t="n">
         <v>1982</v>
       </c>
       <c r="K190" t="inlineStr"/>
       <c r="L190" t="inlineStr">
         <is>
           <t>This report is a continuation of the Phase I portion of the program which identified the eleven most probable carcinogenic substances in California's ambient air. In Phase I the most predominant state sources were located and appropriate methods for the sampling and analysis of these substances were discussed. In Phase II emissions of the substances are inventoried, concentrations at the sources are measured, and an estimate given of population exposure in the immediate vicinity. The substances are: arsenic, asbestos, benzene, cadmium, carbon tetrachloride, chloroform, ethylene dichloride, perchloro-ethylene and polycyclic organic materials. Ambient concentrations of nitrosamines and ethylene dibromide were considered too dilute or too fugitive in nature to measure successfully.</t>
         </is>
       </c>
       <c r="M190" t="inlineStr"/>
       <c r="N190" s="2" t="n">
         <v>43964.54271892389</v>
       </c>
       <c r="O190" s="2" t="n">
         <v>43964.54271892409</v>
       </c>
       <c r="P190" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q190" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R190" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S190" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T190" t="b">
         <v>0</v>
       </c>
       <c r="U190" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V190" t="b">
         <v>0</v>
       </c>
       <c r="W190" t="b">
+        <v>0</v>
+      </c>
+      <c r="X190" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y190" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z190" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA190" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB190" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC190" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD190" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="n">
         <v>100868203</v>
       </c>
       <c r="B191" t="n">
         <v>5446613</v>
       </c>
       <c r="C191" t="inlineStr"/>
       <c r="D191" t="inlineStr"/>
       <c r="E191" t="inlineStr">
         <is>
           <t>Clark AI et al. 1984</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
           <t xml:space="preserve">Clark AI, Mcintyre AE, Perry R, Lester JN. Monitoring and assessment of ambient atmospheric concentrations of aromatic and halogenated hydrocarbons at urban, rural and motorway locations.  </t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
           <t>Monitoring and assessment of ambient atmospheric concentrations of aromatic and halogenated hydrocarbons at urban, rural and motorway locations</t>
@@ -15507,53 +19518,74 @@
       <c r="N191" s="2" t="n">
         <v>43964.54271896934</v>
       </c>
       <c r="O191" s="2" t="n">
         <v>43964.54271896954</v>
       </c>
       <c r="P191" t="b">
         <v>0</v>
       </c>
       <c r="Q191" t="b">
         <v>0</v>
       </c>
       <c r="R191" t="b">
         <v>0</v>
       </c>
       <c r="S191" t="b">
         <v>0</v>
       </c>
       <c r="T191" t="b">
         <v>0</v>
       </c>
       <c r="U191" t="b">
         <v>0</v>
       </c>
       <c r="V191" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W191" t="b">
+        <v>0</v>
+      </c>
+      <c r="X191" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y191" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z191" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA191" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB191" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC191" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD191" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="n">
         <v>100868204</v>
       </c>
       <c r="B192" t="n">
         <v>5446617</v>
       </c>
       <c r="C192" t="inlineStr"/>
       <c r="D192" t="inlineStr"/>
       <c r="E192" t="inlineStr">
         <is>
           <t>Clark AI et al. 1984</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
           <t xml:space="preserve">Clark AI, Mcintyre AE, Lester JN, Perry R. Ambient air measurements of aromatic and halogenated hydrocarbons at urban, rural and motorway locations.  </t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
           <t>Ambient air measurements of aromatic and halogenated hydrocarbons at urban, rural and motorway locations</t>
@@ -15582,53 +19614,74 @@
       <c r="N192" s="2" t="n">
         <v>43964.54271901629</v>
       </c>
       <c r="O192" s="2" t="n">
         <v>43964.54271901647</v>
       </c>
       <c r="P192" t="b">
         <v>0</v>
       </c>
       <c r="Q192" t="b">
         <v>0</v>
       </c>
       <c r="R192" t="b">
         <v>0</v>
       </c>
       <c r="S192" t="b">
         <v>0</v>
       </c>
       <c r="T192" t="b">
         <v>0</v>
       </c>
       <c r="U192" t="b">
         <v>0</v>
       </c>
       <c r="V192" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W192" t="b">
+        <v>0</v>
+      </c>
+      <c r="X192" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y192" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z192" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA192" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB192" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC192" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD192" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="n">
         <v>100868205</v>
       </c>
       <c r="B193" t="n">
         <v>5450002</v>
       </c>
       <c r="C193" t="inlineStr"/>
       <c r="D193" t="inlineStr"/>
       <c r="E193" t="inlineStr">
         <is>
           <t>Hopple JA, Delzer GC, and Kingsbury JA 2009</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
           <t xml:space="preserve">Hopple JA, Delzer GC, Kingsbury JA. Anthropogenic Organic Compounds in Source Water of Selected Community Water Systems that Use Groundwater, 2002-05. 76. </t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
           <t>Anthropogenic Organic Compounds in Source Water of Selected Community Water Systems that Use Groundwater, 2002-05</t>
@@ -15661,53 +19714,74 @@
       <c r="N193" s="2" t="n">
         <v>43964.54271906391</v>
       </c>
       <c r="O193" s="2" t="n">
         <v>43964.5427190641</v>
       </c>
       <c r="P193" t="b">
         <v>0</v>
       </c>
       <c r="Q193" t="b">
         <v>0</v>
       </c>
       <c r="R193" t="b">
         <v>0</v>
       </c>
       <c r="S193" t="b">
         <v>0</v>
       </c>
       <c r="T193" t="b">
         <v>0</v>
       </c>
       <c r="U193" t="b">
         <v>0</v>
       </c>
       <c r="V193" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W193" t="b">
+        <v>0</v>
+      </c>
+      <c r="X193" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y193" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z193" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA193" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB193" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC193" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD193" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="n">
         <v>100868206</v>
       </c>
       <c r="B194" t="n">
         <v>5450687</v>
       </c>
       <c r="C194" t="inlineStr"/>
       <c r="D194" t="inlineStr"/>
       <c r="E194" t="inlineStr">
         <is>
           <t>Vroblesky DA and Campbell TR 2000</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
           <t xml:space="preserve">Vroblesky DA, Campbell TR. Simple, Inexpensive Diffusion Samplers for Monitoring VOCs in Ground Water.  </t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
           <t>Simple, Inexpensive Diffusion Samplers for Monitoring VOCs in Ground Water</t>
@@ -15736,53 +19810,74 @@
       <c r="N194" s="2" t="n">
         <v>43964.54271911089</v>
       </c>
       <c r="O194" s="2" t="n">
         <v>43964.54271911108</v>
       </c>
       <c r="P194" t="b">
         <v>0</v>
       </c>
       <c r="Q194" t="b">
         <v>0</v>
       </c>
       <c r="R194" t="b">
         <v>0</v>
       </c>
       <c r="S194" t="b">
         <v>0</v>
       </c>
       <c r="T194" t="b">
         <v>0</v>
       </c>
       <c r="U194" t="b">
         <v>0</v>
       </c>
       <c r="V194" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W194" t="b">
+        <v>0</v>
+      </c>
+      <c r="X194" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y194" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z194" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA194" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB194" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC194" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD194" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="n">
         <v>100868207</v>
       </c>
       <c r="B195" t="n">
         <v>5451606</v>
       </c>
       <c r="C195" t="inlineStr"/>
       <c r="D195" t="inlineStr"/>
       <c r="E195" t="inlineStr">
         <is>
           <t>[No authors listed] 1994</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
           <t xml:space="preserve"> Public health assessment for Otis Air National Guard Base/Camp Edwards, Falmouth, Barnstable County, Massachusetts, Region 1. MA2570024487. Final rept.  </t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
           <t>Public health assessment for Otis Air National Guard Base/Camp Edwards, Falmouth, Barnstable County, Massachusetts, Region 1. MA2570024487. Final rept</t>
@@ -15803,53 +19898,74 @@
       <c r="N195" s="2" t="n">
         <v>43964.5427191557</v>
       </c>
       <c r="O195" s="2" t="n">
         <v>43964.54271915588</v>
       </c>
       <c r="P195" t="b">
         <v>0</v>
       </c>
       <c r="Q195" t="b">
         <v>0</v>
       </c>
       <c r="R195" t="b">
         <v>0</v>
       </c>
       <c r="S195" t="b">
         <v>0</v>
       </c>
       <c r="T195" t="b">
         <v>0</v>
       </c>
       <c r="U195" t="b">
         <v>0</v>
       </c>
       <c r="V195" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W195" t="b">
+        <v>0</v>
+      </c>
+      <c r="X195" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y195" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z195" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA195" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB195" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC195" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD195" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="n">
         <v>100868208</v>
       </c>
       <c r="B196" t="n">
         <v>5467437</v>
       </c>
       <c r="C196" t="inlineStr"/>
       <c r="D196" t="inlineStr"/>
       <c r="E196" t="inlineStr">
         <is>
           <t>Philis J 1978</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
           <t xml:space="preserve">Philis J. Effect of D D, , EDB and dazomet on potato cyst nematode control in clay soils of Cyprus. 6:77-81. </t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
           <t>Effect of D D, , EDB and dazomet on potato cyst nematode control in clay soils of Cyprus</t>
@@ -15878,53 +19994,74 @@
       <c r="N196" s="2" t="n">
         <v>43964.54271920107</v>
       </c>
       <c r="O196" s="2" t="n">
         <v>43964.54271920125</v>
       </c>
       <c r="P196" t="b">
         <v>0</v>
       </c>
       <c r="Q196" t="b">
         <v>0</v>
       </c>
       <c r="R196" t="b">
         <v>0</v>
       </c>
       <c r="S196" t="b">
         <v>0</v>
       </c>
       <c r="T196" t="b">
         <v>0</v>
       </c>
       <c r="U196" t="b">
         <v>0</v>
       </c>
       <c r="V196" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W196" t="b">
+        <v>0</v>
+      </c>
+      <c r="X196" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y196" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z196" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA196" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB196" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC196" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD196" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="n">
         <v>100868209</v>
       </c>
       <c r="B197" t="n">
         <v>5468020</v>
       </c>
       <c r="C197" t="inlineStr"/>
       <c r="D197" t="inlineStr"/>
       <c r="E197" t="inlineStr">
         <is>
           <t>Yang R 1993</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
           <t xml:space="preserve">Yang R. NTP technical report on the toxicity studies of Pesticide/Fertilizer Mixtures Administered in Drinking Water to F344/N Rats and B6C3F1 Mice. Toxicity Report Series 36:1-G3. </t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
           <t>NTP technical report on the toxicity studies of Pesticide/Fertilizer Mixtures Administered in Drinking Water to F344/N Rats and B6C3F1 Mice</t>
@@ -15957,53 +20094,74 @@
       <c r="N197" s="2" t="n">
         <v>43964.54271924635</v>
       </c>
       <c r="O197" s="2" t="n">
         <v>43964.54271924673</v>
       </c>
       <c r="P197" t="b">
         <v>0</v>
       </c>
       <c r="Q197" t="b">
         <v>0</v>
       </c>
       <c r="R197" t="b">
         <v>0</v>
       </c>
       <c r="S197" t="b">
         <v>0</v>
       </c>
       <c r="T197" t="b">
         <v>0</v>
       </c>
       <c r="U197" t="b">
         <v>0</v>
       </c>
       <c r="V197" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W197" t="b">
+        <v>0</v>
+      </c>
+      <c r="X197" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y197" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z197" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA197" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB197" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC197" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD197" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="n">
         <v>100868210</v>
       </c>
       <c r="B198" t="n">
         <v>5468032</v>
       </c>
       <c r="C198" t="inlineStr"/>
       <c r="D198" t="inlineStr"/>
       <c r="E198" t="inlineStr">
         <is>
           <t>Holden PW 1986</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
           <t xml:space="preserve">Holden PW. Pesticides and Groundwater Quality: Issues and Problems in Four States.  </t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
           <t>Pesticides and Groundwater Quality: Issues and Problems in Four States</t>
@@ -16032,53 +20190,74 @@
       <c r="N198" s="2" t="n">
         <v>43964.54271929459</v>
       </c>
       <c r="O198" s="2" t="n">
         <v>43964.54271929478</v>
       </c>
       <c r="P198" t="b">
         <v>0</v>
       </c>
       <c r="Q198" t="b">
         <v>0</v>
       </c>
       <c r="R198" t="b">
         <v>0</v>
       </c>
       <c r="S198" t="b">
         <v>0</v>
       </c>
       <c r="T198" t="b">
         <v>0</v>
       </c>
       <c r="U198" t="b">
         <v>0</v>
       </c>
       <c r="V198" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W198" t="b">
+        <v>0</v>
+      </c>
+      <c r="X198" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y198" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z198" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA198" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB198" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC198" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD198" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="n">
         <v>100868211</v>
       </c>
       <c r="B199" t="n">
         <v>5468034</v>
       </c>
       <c r="C199" t="inlineStr"/>
       <c r="D199" t="inlineStr"/>
       <c r="E199" t="inlineStr">
         <is>
           <t>Domagalski JL and Dubrovsky NM 1991</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
           <t xml:space="preserve">Domagalski JL, Dubrovsky NM. Regional Assessment of Nonpoint-Source Pesticide Residues in Ground Water, San Joaquin Valley, California.  </t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
           <t>Regional Assessment of Nonpoint-Source Pesticide Residues in Ground Water, San Joaquin Valley, California</t>
@@ -16107,53 +20286,74 @@
       <c r="N199" s="2" t="n">
         <v>43964.54271934013</v>
       </c>
       <c r="O199" s="2" t="n">
         <v>43964.54271934032</v>
       </c>
       <c r="P199" t="b">
         <v>0</v>
       </c>
       <c r="Q199" t="b">
         <v>0</v>
       </c>
       <c r="R199" t="b">
         <v>0</v>
       </c>
       <c r="S199" t="b">
         <v>0</v>
       </c>
       <c r="T199" t="b">
         <v>0</v>
       </c>
       <c r="U199" t="b">
         <v>0</v>
       </c>
       <c r="V199" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W199" t="b">
+        <v>0</v>
+      </c>
+      <c r="X199" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y199" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z199" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA199" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB199" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC199" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD199" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="n">
         <v>100868212</v>
       </c>
       <c r="B200" t="n">
         <v>5468040</v>
       </c>
       <c r="C200" t="inlineStr"/>
       <c r="D200" t="inlineStr"/>
       <c r="E200" t="inlineStr">
         <is>
           <t>Frink CR and Hankin L 1986</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
           <t xml:space="preserve">Frink CR, Hankin L. Pesticides in Ground Water in Connecticut.  </t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
           <t>Pesticides in Ground Water in Connecticut</t>
@@ -16182,53 +20382,74 @@
       <c r="N200" s="2" t="n">
         <v>43964.54271938531</v>
       </c>
       <c r="O200" s="2" t="n">
         <v>43964.5427193857</v>
       </c>
       <c r="P200" t="b">
         <v>0</v>
       </c>
       <c r="Q200" t="b">
         <v>0</v>
       </c>
       <c r="R200" t="b">
         <v>0</v>
       </c>
       <c r="S200" t="b">
         <v>0</v>
       </c>
       <c r="T200" t="b">
         <v>0</v>
       </c>
       <c r="U200" t="b">
         <v>0</v>
       </c>
       <c r="V200" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W200" t="b">
+        <v>0</v>
+      </c>
+      <c r="X200" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y200" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z200" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA200" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB200" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC200" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD200" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="n">
         <v>100868213</v>
       </c>
       <c r="B201" t="n">
         <v>5489367</v>
       </c>
       <c r="C201" t="inlineStr"/>
       <c r="D201" t="inlineStr"/>
       <c r="E201" t="inlineStr">
         <is>
           <t>Gunderson MJ et al. 1995</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
           <t xml:space="preserve">Gunderson MJ, Breton NM, Pesce EL, Hammons R. Use of Field Screening to Delineate a Low-Level Groundwater Plume of Ethylene Dibromide.  </t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
           <t>Use of Field Screening to Delineate a Low-Level Groundwater Plume of Ethylene Dibromide</t>
@@ -16257,53 +20478,74 @@
       <c r="N201" s="2" t="n">
         <v>43964.54271943578</v>
       </c>
       <c r="O201" s="2" t="n">
         <v>43964.54271943597</v>
       </c>
       <c r="P201" t="b">
         <v>0</v>
       </c>
       <c r="Q201" t="b">
         <v>0</v>
       </c>
       <c r="R201" t="b">
         <v>0</v>
       </c>
       <c r="S201" t="b">
         <v>0</v>
       </c>
       <c r="T201" t="b">
         <v>0</v>
       </c>
       <c r="U201" t="b">
         <v>0</v>
       </c>
       <c r="V201" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W201" t="b">
+        <v>0</v>
+      </c>
+      <c r="X201" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y201" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z201" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA201" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB201" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC201" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD201" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="n">
         <v>100868214</v>
       </c>
       <c r="B202" t="n">
         <v>5490950</v>
       </c>
       <c r="C202" t="inlineStr"/>
       <c r="D202" t="inlineStr"/>
       <c r="E202" t="inlineStr">
         <is>
           <t>Weisburger JH 1985</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
           <t xml:space="preserve">Weisburger JH. The negligible role of ethylene dibromide in overall human cancer risk. New York State Journal of Medicine 85:103-5. [New York state journal of medicine]. [Review]. </t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
           <t>The negligible role of ethylene dibromide in overall human cancer risk</t>
@@ -16332,53 +20574,74 @@
       <c r="N202" s="2" t="n">
         <v>43964.54271950382</v>
       </c>
       <c r="O202" s="2" t="n">
         <v>43964.542719504</v>
       </c>
       <c r="P202" t="b">
         <v>0</v>
       </c>
       <c r="Q202" t="b">
         <v>0</v>
       </c>
       <c r="R202" t="b">
         <v>0</v>
       </c>
       <c r="S202" t="b">
         <v>0</v>
       </c>
       <c r="T202" t="b">
         <v>0</v>
       </c>
       <c r="U202" t="b">
         <v>0</v>
       </c>
       <c r="V202" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W202" t="b">
+        <v>0</v>
+      </c>
+      <c r="X202" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y202" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z202" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA202" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB202" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC202" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD202" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="n">
         <v>100868215</v>
       </c>
       <c r="B203" t="n">
         <v>5490979</v>
       </c>
       <c r="C203" t="inlineStr"/>
       <c r="D203" t="inlineStr"/>
       <c r="E203" t="inlineStr">
         <is>
           <t>Woods C 1981</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
           <t xml:space="preserve">Woods C. EPA ban could halt grapefruit exports. 74:6. </t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
           <t>EPA ban could halt grapefruit exports</t>
@@ -16407,53 +20670,74 @@
       <c r="N203" s="2" t="n">
         <v>43964.54271954791</v>
       </c>
       <c r="O203" s="2" t="n">
         <v>43964.54271954809</v>
       </c>
       <c r="P203" t="b">
         <v>0</v>
       </c>
       <c r="Q203" t="b">
         <v>0</v>
       </c>
       <c r="R203" t="b">
         <v>0</v>
       </c>
       <c r="S203" t="b">
         <v>0</v>
       </c>
       <c r="T203" t="b">
         <v>0</v>
       </c>
       <c r="U203" t="b">
         <v>0</v>
       </c>
       <c r="V203" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W203" t="b">
+        <v>0</v>
+      </c>
+      <c r="X203" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y203" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z203" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA203" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB203" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC203" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD203" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="n">
         <v>100868216</v>
       </c>
       <c r="B204" t="n">
         <v>5490982</v>
       </c>
       <c r="C204" t="inlineStr"/>
       <c r="D204" t="inlineStr"/>
       <c r="E204" t="inlineStr">
         <is>
           <t>von Windeguth DL and King JR 1982</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
           <t xml:space="preserve">von Windeguth DL, King JR. A comparison of ethylene dibromide levels in fumigated fruit fly infested grapefruit and insect mortality. Proceedings of the Florida State Horticultural Society 95:219-221. </t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
           <t>A comparison of ethylene dibromide levels in fumigated fruit fly infested grapefruit and insect mortality</t>
@@ -16503,53 +20787,74 @@
       <c r="N204" s="2" t="n">
         <v>43964.54271959183</v>
       </c>
       <c r="O204" s="2" t="n">
         <v>43964.54271959201</v>
       </c>
       <c r="P204" t="b">
         <v>0</v>
       </c>
       <c r="Q204" t="b">
         <v>0</v>
       </c>
       <c r="R204" t="b">
         <v>0</v>
       </c>
       <c r="S204" t="b">
         <v>0</v>
       </c>
       <c r="T204" t="b">
         <v>0</v>
       </c>
       <c r="U204" t="b">
         <v>0</v>
       </c>
       <c r="V204" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W204" t="b">
+        <v>0</v>
+      </c>
+      <c r="X204" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y204" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z204" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA204" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB204" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC204" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD204" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="n">
         <v>100868217</v>
       </c>
       <c r="B205" t="n">
         <v>5490990</v>
       </c>
       <c r="C205" t="inlineStr"/>
       <c r="D205" t="inlineStr"/>
       <c r="E205" t="inlineStr">
         <is>
           <t>Weingartner DP and Shumaker JR 1990</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
           <t xml:space="preserve">Weingartner DP, Shumaker JR. Effects of soil fumigants and aldicarb on bacterial wilt and root-knot nematodes in potato. Journal of Nematology 22:681-688. </t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
           <t>Effects of soil fumigants and aldicarb on bacterial wilt and root-knot nematodes in potato</t>
@@ -16578,53 +20883,74 @@
       <c r="N205" s="2" t="n">
         <v>43964.54271963619</v>
       </c>
       <c r="O205" s="2" t="n">
         <v>43964.54271963637</v>
       </c>
       <c r="P205" t="b">
         <v>0</v>
       </c>
       <c r="Q205" t="b">
         <v>0</v>
       </c>
       <c r="R205" t="b">
         <v>0</v>
       </c>
       <c r="S205" t="b">
         <v>0</v>
       </c>
       <c r="T205" t="b">
         <v>0</v>
       </c>
       <c r="U205" t="b">
         <v>0</v>
       </c>
       <c r="V205" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W205" t="b">
+        <v>0</v>
+      </c>
+      <c r="X205" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y205" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z205" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA205" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB205" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC205" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD205" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="n">
         <v>100868218</v>
       </c>
       <c r="B206" t="n">
         <v>5490994</v>
       </c>
       <c r="C206" t="inlineStr"/>
       <c r="D206" t="inlineStr"/>
       <c r="E206" t="inlineStr">
         <is>
           <t>Walsh J 1982</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
           <t xml:space="preserve">Walsh J. Spotlight on pest reflects on pesticide. Science 215:1592-1596. </t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
           <t>Spotlight on pest reflects on pesticide</t>
@@ -16653,53 +20979,74 @@
       <c r="N206" s="2" t="n">
         <v>43964.54271968242</v>
       </c>
       <c r="O206" s="2" t="n">
         <v>43964.54271968267</v>
       </c>
       <c r="P206" t="b">
         <v>0</v>
       </c>
       <c r="Q206" t="b">
         <v>0</v>
       </c>
       <c r="R206" t="b">
         <v>0</v>
       </c>
       <c r="S206" t="b">
         <v>0</v>
       </c>
       <c r="T206" t="b">
         <v>0</v>
       </c>
       <c r="U206" t="b">
         <v>0</v>
       </c>
       <c r="V206" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W206" t="b">
+        <v>0</v>
+      </c>
+      <c r="X206" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y206" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z206" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA206" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB206" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC206" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD206" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="n">
         <v>100868219</v>
       </c>
       <c r="B207" t="n">
         <v>5490996</v>
       </c>
       <c r="C207" t="inlineStr"/>
       <c r="D207" t="inlineStr"/>
       <c r="E207" t="inlineStr">
         <is>
           <t>Wade NL and Rigney CJ 1979</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
           <t xml:space="preserve">Wade NL, Rigney CJ. Phytotoxicity of ethylene dibromide to cherry and banana fruit. Journal of the American Society for Horticultural Science 104:900-903. </t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
           <t>Phytotoxicity of ethylene dibromide to cherry and banana fruit</t>
@@ -16728,53 +21075,74 @@
       <c r="N207" s="2" t="n">
         <v>43964.54271974321</v>
       </c>
       <c r="O207" s="2" t="n">
         <v>43964.54271974346</v>
       </c>
       <c r="P207" t="b">
         <v>0</v>
       </c>
       <c r="Q207" t="b">
         <v>0</v>
       </c>
       <c r="R207" t="b">
         <v>0</v>
       </c>
       <c r="S207" t="b">
         <v>0</v>
       </c>
       <c r="T207" t="b">
         <v>0</v>
       </c>
       <c r="U207" t="b">
         <v>0</v>
       </c>
       <c r="V207" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W207" t="b">
+        <v>0</v>
+      </c>
+      <c r="X207" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y207" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z207" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA207" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB207" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC207" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD207" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="n">
         <v>100868220</v>
       </c>
       <c r="B208" t="n">
         <v>5490999</v>
       </c>
       <c r="C208" t="inlineStr"/>
       <c r="D208" t="inlineStr"/>
       <c r="E208" t="inlineStr">
         <is>
           <t>Vincent LE and Lindgren DL</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
           <t xml:space="preserve">Vincent LE, Lindgren DL. Comparison of the sorption of hydrogen phosphide, methyl bromide, ethylene dibromide, and hydrocyanic acid by wheat and corn of different moisture contents and load factors.  </t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
           <t>Comparison of the sorption of hydrogen phosphide, methyl bromide, ethylene dibromide, and hydrocyanic acid by wheat and corn of different moisture contents and load factors</t>
@@ -16797,53 +21165,74 @@
       <c r="N208" s="2" t="n">
         <v>43964.5427198043</v>
       </c>
       <c r="O208" s="2" t="n">
         <v>43964.54271980455</v>
       </c>
       <c r="P208" t="b">
         <v>0</v>
       </c>
       <c r="Q208" t="b">
         <v>0</v>
       </c>
       <c r="R208" t="b">
         <v>0</v>
       </c>
       <c r="S208" t="b">
         <v>0</v>
       </c>
       <c r="T208" t="b">
         <v>0</v>
       </c>
       <c r="U208" t="b">
         <v>0</v>
       </c>
       <c r="V208" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W208" t="b">
+        <v>0</v>
+      </c>
+      <c r="X208" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y208" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z208" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA208" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB208" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC208" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD208" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="n">
         <v>100868221</v>
       </c>
       <c r="B209" t="n">
         <v>5491000</v>
       </c>
       <c r="C209" t="inlineStr"/>
       <c r="D209" t="inlineStr"/>
       <c r="E209" t="inlineStr">
         <is>
           <t>Van Gundy SD, Garabedian S, and Nigh EL 1982</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
           <t xml:space="preserve">Van Gundy SD, Garabedian S, Nigh EL. Alternatives to DBCP for citrus nematode control.  </t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
           <t>Alternatives to DBCP for citrus nematode control</t>
@@ -16868,53 +21257,74 @@
       <c r="N209" s="2" t="n">
         <v>43964.54271986549</v>
       </c>
       <c r="O209" s="2" t="n">
         <v>43964.54271986574</v>
       </c>
       <c r="P209" t="b">
         <v>0</v>
       </c>
       <c r="Q209" t="b">
         <v>0</v>
       </c>
       <c r="R209" t="b">
         <v>0</v>
       </c>
       <c r="S209" t="b">
         <v>0</v>
       </c>
       <c r="T209" t="b">
         <v>0</v>
       </c>
       <c r="U209" t="b">
         <v>0</v>
       </c>
       <c r="V209" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W209" t="b">
+        <v>0</v>
+      </c>
+      <c r="X209" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y209" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z209" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA209" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB209" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC209" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD209" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="n">
         <v>100868222</v>
       </c>
       <c r="B210" t="n">
         <v>5491248</v>
       </c>
       <c r="C210" t="inlineStr"/>
       <c r="D210" t="inlineStr">
         <is>
           <t>10.1016/0041-008x(79)90336-3</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
           <t>Ramsey JC et al. 1979</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
           <t xml:space="preserve">Ramsey JC, Park CN, Ott MG, Gehring PJ. Carcinogenic risk assessment: Ethylene dibromide. Toxicology and Applied Pharmacology 47:411-414. </t>
         </is>
@@ -16948,56 +21358,77 @@
         </is>
       </c>
       <c r="M210" t="inlineStr"/>
       <c r="N210" s="2" t="n">
         <v>43964.54271995608</v>
       </c>
       <c r="O210" s="2" t="n">
         <v>43964.54271995634</v>
       </c>
       <c r="P210" t="b">
         <v>1</v>
       </c>
       <c r="Q210" t="b">
         <v>0</v>
       </c>
       <c r="R210" t="b">
         <v>0</v>
       </c>
       <c r="S210" t="b">
         <v>0</v>
       </c>
       <c r="T210" t="b">
         <v>0</v>
       </c>
       <c r="U210" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V210" t="b">
         <v>0</v>
       </c>
       <c r="W210" t="b">
+        <v>0</v>
+      </c>
+      <c r="X210" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y210" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z210" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA210" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB210" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC210" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD210" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="n">
         <v>100868223</v>
       </c>
       <c r="B211" t="n">
         <v>5491256</v>
       </c>
       <c r="C211" t="inlineStr"/>
       <c r="D211" t="inlineStr"/>
       <c r="E211" t="inlineStr">
         <is>
           <t>Petersen AC and Hammerum S 2001</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
           <t xml:space="preserve">Petersen AC, Hammerum S. The methylene chloride radical cation and its distonic isomers in the gas phase11Dedicated to professor Nico M. M. Nibbering, a leading figure in European mass spectrometry for more than 30 years.  </t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
           <t>The methylene chloride radical cation and its distonic isomers in the gas phase11Dedicated to professor Nico M. M. Nibbering, a leading figure in European mass spectrometry for more than 30 years</t>
@@ -17026,53 +21457,74 @@
       <c r="N211" s="2" t="n">
         <v>43964.54272001841</v>
       </c>
       <c r="O211" s="2" t="n">
         <v>43964.54272001867</v>
       </c>
       <c r="P211" t="b">
         <v>0</v>
       </c>
       <c r="Q211" t="b">
         <v>0</v>
       </c>
       <c r="R211" t="b">
         <v>0</v>
       </c>
       <c r="S211" t="b">
         <v>0</v>
       </c>
       <c r="T211" t="b">
         <v>0</v>
       </c>
       <c r="U211" t="b">
         <v>0</v>
       </c>
       <c r="V211" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W211" t="b">
+        <v>0</v>
+      </c>
+      <c r="X211" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y211" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z211" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA211" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB211" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC211" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD211" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="n">
         <v>100868224</v>
       </c>
       <c r="B212" t="n">
         <v>5491543</v>
       </c>
       <c r="C212" t="inlineStr"/>
       <c r="D212" t="inlineStr"/>
       <c r="E212" t="inlineStr">
         <is>
           <t>Haglund P, Egebäck KE, and Jansson B 1988</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
           <t xml:space="preserve">Haglund P, Egebäck KE, Jansson B. Analysis of polybrominated dioxins and furans in vehicle exhaust. Chemosphere 17:2129-2140. </t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
           <t>Analysis of polybrominated dioxins and furans in vehicle exhaust</t>
@@ -17105,53 +21557,74 @@
       <c r="N212" s="2" t="n">
         <v>43964.54272009265</v>
       </c>
       <c r="O212" s="2" t="n">
         <v>43964.5427200929</v>
       </c>
       <c r="P212" t="b">
         <v>0</v>
       </c>
       <c r="Q212" t="b">
         <v>0</v>
       </c>
       <c r="R212" t="b">
         <v>0</v>
       </c>
       <c r="S212" t="b">
         <v>0</v>
       </c>
       <c r="T212" t="b">
         <v>0</v>
       </c>
       <c r="U212" t="b">
         <v>0</v>
       </c>
       <c r="V212" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W212" t="b">
+        <v>0</v>
+      </c>
+      <c r="X212" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y212" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z212" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA212" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB212" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC212" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD212" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="n">
         <v>100868225</v>
       </c>
       <c r="B213" t="n">
         <v>5491890</v>
       </c>
       <c r="C213" t="inlineStr"/>
       <c r="D213" t="inlineStr"/>
       <c r="E213" t="inlineStr">
         <is>
           <t>[No authors listed] 1984</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
           <t xml:space="preserve"> United States BAN ON ETHYLENE DIBROMIDE AS SOIL FUMIGANT AND INSECTICIDE.  </t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
           <t>United States BAN ON ETHYLENE DIBROMIDE AS SOIL FUMIGANT AND INSECTICIDE</t>
@@ -17168,53 +21641,74 @@
       <c r="N213" s="2" t="n">
         <v>43964.54272015441</v>
       </c>
       <c r="O213" s="2" t="n">
         <v>43964.54272015468</v>
       </c>
       <c r="P213" t="b">
         <v>0</v>
       </c>
       <c r="Q213" t="b">
         <v>0</v>
       </c>
       <c r="R213" t="b">
         <v>0</v>
       </c>
       <c r="S213" t="b">
         <v>0</v>
       </c>
       <c r="T213" t="b">
         <v>0</v>
       </c>
       <c r="U213" t="b">
         <v>0</v>
       </c>
       <c r="V213" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W213" t="b">
+        <v>0</v>
+      </c>
+      <c r="X213" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y213" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z213" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA213" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB213" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC213" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD213" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="n">
         <v>100868226</v>
       </c>
       <c r="B214" t="n">
         <v>5491909</v>
       </c>
       <c r="C214" t="inlineStr"/>
       <c r="D214" t="inlineStr">
         <is>
           <t>10.1016/0165-9936(92)80005-q</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
           <t>[Anonymous] 1982</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
           <t xml:space="preserve">[Anonymous]. Risks in working with ethylene dibromide confirmed. Trends in Analytical Chemistry 1:X. </t>
         </is>
@@ -17244,56 +21738,77 @@
       </c>
       <c r="L214" t="inlineStr"/>
       <c r="M214" t="inlineStr"/>
       <c r="N214" s="2" t="n">
         <v>43964.5427202147</v>
       </c>
       <c r="O214" s="2" t="n">
         <v>43964.54272021497</v>
       </c>
       <c r="P214" t="b">
         <v>1</v>
       </c>
       <c r="Q214" t="b">
         <v>0</v>
       </c>
       <c r="R214" t="b">
         <v>0</v>
       </c>
       <c r="S214" t="b">
         <v>0</v>
       </c>
       <c r="T214" t="b">
         <v>0</v>
       </c>
       <c r="U214" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V214" t="b">
         <v>0</v>
       </c>
       <c r="W214" t="b">
+        <v>0</v>
+      </c>
+      <c r="X214" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y214" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z214" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA214" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB214" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC214" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD214" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="n">
         <v>100868227</v>
       </c>
       <c r="B215" t="n">
         <v>5492110</v>
       </c>
       <c r="C215" t="inlineStr"/>
       <c r="D215" t="inlineStr"/>
       <c r="E215" t="inlineStr">
         <is>
           <t>Vincent LE and Lindgren DL 1971</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
           <t xml:space="preserve">Vincent LE, Lindgren DL. Comparison of the sorption of hydrogen phosphide, methyl bromide, ethylene dibromide, and hydrocyanic acid by wheat and corn of different moisture contents and load factors.  </t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
           <t>Comparison of the sorption of hydrogen phosphide, methyl bromide, ethylene dibromide, and hydrocyanic acid by wheat and corn of different moisture contents and load factors</t>
@@ -17318,53 +21833,74 @@
       <c r="N215" s="2" t="n">
         <v>43964.54272027213</v>
       </c>
       <c r="O215" s="2" t="n">
         <v>43964.54272027233</v>
       </c>
       <c r="P215" t="b">
         <v>0</v>
       </c>
       <c r="Q215" t="b">
         <v>0</v>
       </c>
       <c r="R215" t="b">
         <v>0</v>
       </c>
       <c r="S215" t="b">
         <v>0</v>
       </c>
       <c r="T215" t="b">
         <v>0</v>
       </c>
       <c r="U215" t="b">
         <v>0</v>
       </c>
       <c r="V215" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W215" t="b">
+        <v>0</v>
+      </c>
+      <c r="X215" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y215" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z215" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA215" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB215" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC215" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD215" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="n">
         <v>100868228</v>
       </c>
       <c r="B216" t="n">
         <v>5492174</v>
       </c>
       <c r="C216" t="inlineStr"/>
       <c r="D216" t="inlineStr">
         <is>
           <t>10.4141/cjss80-021</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
           <t>Townshend JL, Dirks VA, and Marks CF 1980</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
           <t xml:space="preserve">Townshend JL, Dirks VA, Marks CF. Temperature, moisture and compaction and their effects on the diffusion of ethylene dibromide in three Ontario soils. Canadian Journal of Soil Science 60:177-184. </t>
         </is>
@@ -17397,53 +21933,74 @@
       <c r="N216" s="2" t="n">
         <v>43964.54272031724</v>
       </c>
       <c r="O216" s="2" t="n">
         <v>43964.54272031743</v>
       </c>
       <c r="P216" t="b">
         <v>0</v>
       </c>
       <c r="Q216" t="b">
         <v>0</v>
       </c>
       <c r="R216" t="b">
         <v>0</v>
       </c>
       <c r="S216" t="b">
         <v>0</v>
       </c>
       <c r="T216" t="b">
         <v>0</v>
       </c>
       <c r="U216" t="b">
         <v>0</v>
       </c>
       <c r="V216" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W216" t="b">
+        <v>0</v>
+      </c>
+      <c r="X216" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y216" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z216" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA216" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB216" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC216" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD216" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="n">
         <v>100868229</v>
       </c>
       <c r="B217" t="n">
         <v>5492215</v>
       </c>
       <c r="C217" t="inlineStr"/>
       <c r="D217" t="inlineStr"/>
       <c r="E217" t="inlineStr">
         <is>
           <t>Thomas LM et al. 1985</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
           <t xml:space="preserve">Thomas LM, Lewis J, Genmill D, Beck E, Duxbury D, Corbett HJ, Sinclair NL. The Challenge of Community Involvement.  </t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
           <t>The Challenge of Community Involvement</t>
@@ -17472,53 +22029,74 @@
       <c r="N217" s="2" t="n">
         <v>43964.54272036203</v>
       </c>
       <c r="O217" s="2" t="n">
         <v>43964.54272036221</v>
       </c>
       <c r="P217" t="b">
         <v>0</v>
       </c>
       <c r="Q217" t="b">
         <v>0</v>
       </c>
       <c r="R217" t="b">
         <v>0</v>
       </c>
       <c r="S217" t="b">
         <v>0</v>
       </c>
       <c r="T217" t="b">
         <v>0</v>
       </c>
       <c r="U217" t="b">
         <v>0</v>
       </c>
       <c r="V217" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W217" t="b">
+        <v>0</v>
+      </c>
+      <c r="X217" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y217" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z217" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA217" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB217" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC217" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD217" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="n">
         <v>100868230</v>
       </c>
       <c r="B218" t="n">
         <v>5492235</v>
       </c>
       <c r="C218" t="inlineStr"/>
       <c r="D218" t="inlineStr">
         <is>
           <t>10.1071/ap08019</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
           <t>Stirling GR and Pattison AB 2008</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
           <t xml:space="preserve">Stirling GR, Pattison AB. Beyond chemical dependency for managing plant-parasitic nematodes: examples from the banana, pineapple and vegetable industries of tropical and subtropical Australia. Australasian Plant Pathology 37:254-267. </t>
         </is>
@@ -17555,53 +22133,74 @@
       <c r="N218" s="2" t="n">
         <v>43964.54272040824</v>
       </c>
       <c r="O218" s="2" t="n">
         <v>43964.54272040844</v>
       </c>
       <c r="P218" t="b">
         <v>0</v>
       </c>
       <c r="Q218" t="b">
         <v>0</v>
       </c>
       <c r="R218" t="b">
         <v>0</v>
       </c>
       <c r="S218" t="b">
         <v>0</v>
       </c>
       <c r="T218" t="b">
         <v>0</v>
       </c>
       <c r="U218" t="b">
         <v>0</v>
       </c>
       <c r="V218" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W218" t="b">
+        <v>0</v>
+      </c>
+      <c r="X218" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y218" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z218" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA218" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB218" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC218" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD218" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="n">
         <v>100868231</v>
       </c>
       <c r="B219" t="n">
         <v>5492263</v>
       </c>
       <c r="C219" t="inlineStr"/>
       <c r="D219" t="inlineStr">
         <is>
           <t>10.1190/1.2196873</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
           <t>Sogade JA et al. 2006</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
           <t xml:space="preserve">Sogade JA, Scira-Scappuzzo F, Vichabian Y, Shi W, Rodi W, Lesmes DP, Morgan FD. Induced-polarization detection and mapping of contaminant plumes. Geophysics 71:B75-B84. </t>
         </is>
@@ -17638,53 +22237,74 @@
       <c r="N219" s="2" t="n">
         <v>43964.54272045686</v>
       </c>
       <c r="O219" s="2" t="n">
         <v>43964.54272045705</v>
       </c>
       <c r="P219" t="b">
         <v>0</v>
       </c>
       <c r="Q219" t="b">
         <v>0</v>
       </c>
       <c r="R219" t="b">
         <v>0</v>
       </c>
       <c r="S219" t="b">
         <v>0</v>
       </c>
       <c r="T219" t="b">
         <v>0</v>
       </c>
       <c r="U219" t="b">
         <v>0</v>
       </c>
       <c r="V219" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W219" t="b">
+        <v>0</v>
+      </c>
+      <c r="X219" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y219" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z219" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA219" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB219" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC219" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD219" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="n">
         <v>100868232</v>
       </c>
       <c r="B220" t="n">
         <v>5492266</v>
       </c>
       <c r="C220" t="inlineStr"/>
       <c r="D220" t="inlineStr"/>
       <c r="E220" t="inlineStr">
         <is>
           <t>Smith JS and Mendeloff JM 1999</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
           <t xml:space="preserve">Smith JS, Mendeloff JM. A Quantitative Analysis of Factors Affecting PELs and TLVs for Carcinogens. Risk Analysis 19:1223-1234. </t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
           <t>A Quantitative Analysis of Factors Affecting PELs and TLVs for Carcinogens</t>
@@ -17717,53 +22337,74 @@
       <c r="N220" s="2" t="n">
         <v>43964.54272052812</v>
       </c>
       <c r="O220" s="2" t="n">
         <v>43964.54272052832</v>
       </c>
       <c r="P220" t="b">
         <v>0</v>
       </c>
       <c r="Q220" t="b">
         <v>0</v>
       </c>
       <c r="R220" t="b">
         <v>0</v>
       </c>
       <c r="S220" t="b">
         <v>0</v>
       </c>
       <c r="T220" t="b">
         <v>0</v>
       </c>
       <c r="U220" t="b">
         <v>0</v>
       </c>
       <c r="V220" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W220" t="b">
+        <v>0</v>
+      </c>
+      <c r="X220" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y220" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z220" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA220" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB220" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC220" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD220" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="n">
         <v>100868233</v>
       </c>
       <c r="B221" t="n">
         <v>5492274</v>
       </c>
       <c r="C221" t="inlineStr"/>
       <c r="D221" t="inlineStr"/>
       <c r="E221" t="inlineStr">
         <is>
           <t>Spalding RF, Burbach ME, and Exner ME 1989</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
           <t xml:space="preserve">Spalding RF, Burbach ME, Exner ME. Pesticides in Nebraska 's Ground Water.  </t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
           <t>Pesticides in Nebraska 's Ground Water</t>
@@ -17792,53 +22433,74 @@
       <c r="N221" s="2" t="n">
         <v>43964.54272057634</v>
       </c>
       <c r="O221" s="2" t="n">
         <v>43964.54272057655</v>
       </c>
       <c r="P221" t="b">
         <v>0</v>
       </c>
       <c r="Q221" t="b">
         <v>0</v>
       </c>
       <c r="R221" t="b">
         <v>0</v>
       </c>
       <c r="S221" t="b">
         <v>0</v>
       </c>
       <c r="T221" t="b">
         <v>0</v>
       </c>
       <c r="U221" t="b">
         <v>0</v>
       </c>
       <c r="V221" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W221" t="b">
+        <v>0</v>
+      </c>
+      <c r="X221" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y221" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z221" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA221" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB221" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC221" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD221" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="n">
         <v>100868234</v>
       </c>
       <c r="B222" t="n">
         <v>5492280</v>
       </c>
       <c r="C222" t="inlineStr"/>
       <c r="D222" t="inlineStr"/>
       <c r="E222" t="inlineStr">
         <is>
           <t>Sharlin HI 1986</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
           <t xml:space="preserve">Sharlin HI. EDB: a case study in communicating risk.  </t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
           <t>EDB: a case study in communicating risk</t>
@@ -17867,53 +22529,74 @@
       <c r="N222" s="2" t="n">
         <v>43964.54272062059</v>
       </c>
       <c r="O222" s="2" t="n">
         <v>43964.54272062078</v>
       </c>
       <c r="P222" t="b">
         <v>0</v>
       </c>
       <c r="Q222" t="b">
         <v>0</v>
       </c>
       <c r="R222" t="b">
         <v>0</v>
       </c>
       <c r="S222" t="b">
         <v>0</v>
       </c>
       <c r="T222" t="b">
         <v>0</v>
       </c>
       <c r="U222" t="b">
         <v>0</v>
       </c>
       <c r="V222" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W222" t="b">
+        <v>0</v>
+      </c>
+      <c r="X222" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y222" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z222" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA222" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB222" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC222" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD222" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="n">
         <v>100868235</v>
       </c>
       <c r="B223" t="n">
         <v>5492289</v>
       </c>
       <c r="C223" t="inlineStr"/>
       <c r="D223" t="inlineStr"/>
       <c r="E223" t="inlineStr">
         <is>
           <t>Simmons JC 1985</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
           <t xml:space="preserve">Simmons JC. FDA's action plan for EDB.  </t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
           <t>FDA's action plan for EDB</t>
@@ -17938,53 +22621,74 @@
       <c r="N223" s="2" t="n">
         <v>43964.54272066411</v>
       </c>
       <c r="O223" s="2" t="n">
         <v>43964.54272066429</v>
       </c>
       <c r="P223" t="b">
         <v>0</v>
       </c>
       <c r="Q223" t="b">
         <v>0</v>
       </c>
       <c r="R223" t="b">
         <v>0</v>
       </c>
       <c r="S223" t="b">
         <v>0</v>
       </c>
       <c r="T223" t="b">
         <v>0</v>
       </c>
       <c r="U223" t="b">
         <v>0</v>
       </c>
       <c r="V223" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W223" t="b">
+        <v>0</v>
+      </c>
+      <c r="X223" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y223" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z223" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA223" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB223" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC223" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD223" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="n">
         <v>100868236</v>
       </c>
       <c r="B224" t="n">
         <v>5492294</v>
       </c>
       <c r="C224" t="inlineStr"/>
       <c r="D224" t="inlineStr">
         <is>
           <t>10.1071/ea9760780</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
           <t>Singh G et al. 1976</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
           <t xml:space="preserve">Singh G, Rippon LE, Gilbert WS, Wild BL. Inorganic bromide residue in bananas, bell capsicums (sweet peppers), cherries and apples following fumigation with ethylene dibromide and methyl bromide. Australian Journal of Experimental Agriculture and Animal Husbandry 16:780-784. </t>
         </is>
@@ -18017,53 +22721,74 @@
       <c r="N224" s="2" t="n">
         <v>43964.5427207071</v>
       </c>
       <c r="O224" s="2" t="n">
         <v>43964.54272070727</v>
       </c>
       <c r="P224" t="b">
         <v>0</v>
       </c>
       <c r="Q224" t="b">
         <v>0</v>
       </c>
       <c r="R224" t="b">
         <v>0</v>
       </c>
       <c r="S224" t="b">
         <v>0</v>
       </c>
       <c r="T224" t="b">
         <v>0</v>
       </c>
       <c r="U224" t="b">
         <v>0</v>
       </c>
       <c r="V224" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W224" t="b">
+        <v>0</v>
+      </c>
+      <c r="X224" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y224" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z224" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA224" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB224" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC224" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD224" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="n">
         <v>100868237</v>
       </c>
       <c r="B225" t="n">
         <v>5492301</v>
       </c>
       <c r="C225" t="inlineStr"/>
       <c r="D225" t="inlineStr">
         <is>
           <t>10.1071/ea9790377</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
           <t>Singh G, Rigney CJ, and Gilbert WS 1979</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
           <t xml:space="preserve">Singh G, Rigney CJ, Gilbert WS. Ethylene dibromide and inorganic bromide residues in oranges after fumigation and storage. Australian Journal of Experimental Agriculture and Animal Husbandry 19:377-381. </t>
         </is>
@@ -18096,53 +22821,74 @@
       <c r="N225" s="2" t="n">
         <v>43964.54272075224</v>
       </c>
       <c r="O225" s="2" t="n">
         <v>43964.54272075242</v>
       </c>
       <c r="P225" t="b">
         <v>0</v>
       </c>
       <c r="Q225" t="b">
         <v>0</v>
       </c>
       <c r="R225" t="b">
         <v>0</v>
       </c>
       <c r="S225" t="b">
         <v>0</v>
       </c>
       <c r="T225" t="b">
         <v>0</v>
       </c>
       <c r="U225" t="b">
         <v>0</v>
       </c>
       <c r="V225" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W225" t="b">
+        <v>0</v>
+      </c>
+      <c r="X225" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y225" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z225" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA225" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB225" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC225" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD225" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="n">
         <v>100868238</v>
       </c>
       <c r="B226" t="n">
         <v>5492320</v>
       </c>
       <c r="C226" t="inlineStr"/>
       <c r="D226" t="inlineStr"/>
       <c r="E226" t="inlineStr">
         <is>
           <t>Shabecoff P 1984</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
           <t xml:space="preserve">Shabecoff P. Yet Another Contaminated Link in the Food Chain.  </t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
           <t>Yet Another Contaminated Link in the Food Chain</t>
@@ -18171,53 +22917,74 @@
       <c r="N226" s="2" t="n">
         <v>43964.54272079588</v>
       </c>
       <c r="O226" s="2" t="n">
         <v>43964.54272079607</v>
       </c>
       <c r="P226" t="b">
         <v>0</v>
       </c>
       <c r="Q226" t="b">
         <v>0</v>
       </c>
       <c r="R226" t="b">
         <v>0</v>
       </c>
       <c r="S226" t="b">
         <v>0</v>
       </c>
       <c r="T226" t="b">
         <v>0</v>
       </c>
       <c r="U226" t="b">
         <v>0</v>
       </c>
       <c r="V226" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W226" t="b">
+        <v>0</v>
+      </c>
+      <c r="X226" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y226" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z226" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA226" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB226" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC226" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD226" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="n">
         <v>100868239</v>
       </c>
       <c r="B227" t="n">
         <v>5492323</v>
       </c>
       <c r="C227" t="inlineStr"/>
       <c r="D227" t="inlineStr"/>
       <c r="E227" t="inlineStr">
         <is>
           <t>Shabecoff P 1983</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
           <t xml:space="preserve">Shabecoff P. EPA Bars Use of Pesticide, but Safety Rules Are Blocked. New York Times 1983. [Newspaper]. </t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
           <t>EPA Bars Use of Pesticide, but Safety Rules Are Blocked</t>
@@ -18241,62 +23008,83 @@
           <t>New York Times 1983. [Newspaper]</t>
         </is>
       </c>
       <c r="L227" t="inlineStr">
         <is>
           <t>Although EPA has banned most agricultural uses of ethylene dibromide, a pesticide known to cause cancer, OSHA has withdrawn a standard it had previously announced for protecting workers from the substance. The ban is aimed at the increasing contamination of food and groundwater by ethylene dibromide in Florida, California, and other agricultural states. More than 300 million lbs./yr of the substance is produced.</t>
         </is>
       </c>
       <c r="M227" t="inlineStr"/>
       <c r="N227" s="2" t="n">
         <v>43964.54272084022</v>
       </c>
       <c r="O227" s="2" t="n">
         <v>43964.54272084041</v>
       </c>
       <c r="P227" t="b">
         <v>1</v>
       </c>
       <c r="Q227" t="b">
         <v>1</v>
       </c>
       <c r="R227" t="b">
         <v>1</v>
       </c>
       <c r="S227" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T227" t="b">
         <v>0</v>
       </c>
       <c r="U227" t="b">
         <v>0</v>
       </c>
       <c r="V227" t="b">
         <v>0</v>
       </c>
       <c r="W227" t="b">
+        <v>0</v>
+      </c>
+      <c r="X227" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y227" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z227" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA227" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB227" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC227" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD227" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="n">
         <v>100868240</v>
       </c>
       <c r="B228" t="n">
         <v>5492333</v>
       </c>
       <c r="C228" t="inlineStr"/>
       <c r="D228" t="inlineStr"/>
       <c r="E228" t="inlineStr">
         <is>
           <t>Shabecoff P 1984</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
           <t xml:space="preserve">Shabecoff P. EPA Under Intense Pressure to Act on Pesticide.  </t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
           <t>EPA Under Intense Pressure to Act on Pesticide</t>
@@ -18325,53 +23113,74 @@
       <c r="N228" s="2" t="n">
         <v>43964.54272088506</v>
       </c>
       <c r="O228" s="2" t="n">
         <v>43964.54272088524</v>
       </c>
       <c r="P228" t="b">
         <v>0</v>
       </c>
       <c r="Q228" t="b">
         <v>0</v>
       </c>
       <c r="R228" t="b">
         <v>0</v>
       </c>
       <c r="S228" t="b">
         <v>0</v>
       </c>
       <c r="T228" t="b">
         <v>0</v>
       </c>
       <c r="U228" t="b">
         <v>0</v>
       </c>
       <c r="V228" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W228" t="b">
+        <v>0</v>
+      </c>
+      <c r="X228" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y228" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z228" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA228" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB228" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC228" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD228" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="n">
         <v>100868241</v>
       </c>
       <c r="B229" t="n">
         <v>5492340</v>
       </c>
       <c r="C229" t="inlineStr"/>
       <c r="D229" t="inlineStr">
         <is>
           <t>10.1093/jee/65.5.1372</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
           <t>Seo ST et al. 1972</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
           <t xml:space="preserve">Seo ST, Chambers DL, Akamine EK, Komura M, Lee CYL. Hot water-ethylene dibromide fumigation-refrigeration treatment for mangoes infested by Oriental and Mediterranean fruit flies. Journal of Economic Entomology 65:1372-1374. </t>
         </is>
@@ -18404,53 +23213,74 @@
       <c r="N229" s="2" t="n">
         <v>43964.54272095195</v>
       </c>
       <c r="O229" s="2" t="n">
         <v>43964.54272095213</v>
       </c>
       <c r="P229" t="b">
         <v>0</v>
       </c>
       <c r="Q229" t="b">
         <v>0</v>
       </c>
       <c r="R229" t="b">
         <v>0</v>
       </c>
       <c r="S229" t="b">
         <v>0</v>
       </c>
       <c r="T229" t="b">
         <v>0</v>
       </c>
       <c r="U229" t="b">
         <v>0</v>
       </c>
       <c r="V229" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W229" t="b">
+        <v>0</v>
+      </c>
+      <c r="X229" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y229" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z229" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA229" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB229" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC229" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD229" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="n">
         <v>100868242</v>
       </c>
       <c r="B230" t="n">
         <v>5492344</v>
       </c>
       <c r="C230" t="inlineStr"/>
       <c r="D230" t="inlineStr"/>
       <c r="E230" t="inlineStr">
         <is>
           <t>Sawhney BL 1986</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
           <t xml:space="preserve">Sawhney BL. Why does a volatile pesticide, like EDB, persist in soils for years?.  </t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
           <t>Why does a volatile pesticide, like EDB, persist in soils for years?</t>
@@ -18475,53 +23305,74 @@
       <c r="N230" s="2" t="n">
         <v>43964.54272099725</v>
       </c>
       <c r="O230" s="2" t="n">
         <v>43964.54272099742</v>
       </c>
       <c r="P230" t="b">
         <v>0</v>
       </c>
       <c r="Q230" t="b">
         <v>0</v>
       </c>
       <c r="R230" t="b">
         <v>0</v>
       </c>
       <c r="S230" t="b">
         <v>0</v>
       </c>
       <c r="T230" t="b">
         <v>0</v>
       </c>
       <c r="U230" t="b">
         <v>0</v>
       </c>
       <c r="V230" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W230" t="b">
+        <v>0</v>
+      </c>
+      <c r="X230" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y230" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z230" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA230" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB230" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC230" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD230" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="n">
         <v>100868243</v>
       </c>
       <c r="B231" t="n">
         <v>5492351</v>
       </c>
       <c r="C231" t="inlineStr"/>
       <c r="D231" t="inlineStr"/>
       <c r="E231" t="inlineStr">
         <is>
           <t>Sastry MS and Mukherjee DP 1980</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
           <t xml:space="preserve">Sastry MS, Mukherjee DP. Effect of dietary ethylene dibromide on ram semen.  </t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
           <t>Effect of dietary ethylene dibromide on ram semen</t>
@@ -18546,53 +23397,74 @@
       <c r="N231" s="2" t="n">
         <v>43964.54272104248</v>
       </c>
       <c r="O231" s="2" t="n">
         <v>43964.54272104265</v>
       </c>
       <c r="P231" t="b">
         <v>0</v>
       </c>
       <c r="Q231" t="b">
         <v>0</v>
       </c>
       <c r="R231" t="b">
         <v>0</v>
       </c>
       <c r="S231" t="b">
         <v>0</v>
       </c>
       <c r="T231" t="b">
         <v>0</v>
       </c>
       <c r="U231" t="b">
         <v>0</v>
       </c>
       <c r="V231" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W231" t="b">
+        <v>0</v>
+      </c>
+      <c r="X231" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y231" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z231" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA231" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB231" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC231" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD231" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="n">
         <v>100868244</v>
       </c>
       <c r="B232" t="n">
         <v>5492358</v>
       </c>
       <c r="C232" t="inlineStr"/>
       <c r="D232" t="inlineStr"/>
       <c r="E232" t="inlineStr">
         <is>
           <t>Scheibe TD and Lettenmaier DP 1989</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
           <t xml:space="preserve">Scheibe TD, Lettenmaier DP. Risk-Based Selection of Monitoring Wells for Assessing Agricultural Chemical Contamination of Ground Water. . </t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
           <t>Risk-Based Selection of Monitoring Wells for Assessing Agricultural Chemical Contamination of Ground Water</t>
@@ -18625,53 +23497,74 @@
       <c r="N232" s="2" t="n">
         <v>43964.54272108602</v>
       </c>
       <c r="O232" s="2" t="n">
         <v>43964.5427210862</v>
       </c>
       <c r="P232" t="b">
         <v>0</v>
       </c>
       <c r="Q232" t="b">
         <v>0</v>
       </c>
       <c r="R232" t="b">
         <v>0</v>
       </c>
       <c r="S232" t="b">
         <v>0</v>
       </c>
       <c r="T232" t="b">
         <v>0</v>
       </c>
       <c r="U232" t="b">
         <v>0</v>
       </c>
       <c r="V232" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W232" t="b">
+        <v>0</v>
+      </c>
+      <c r="X232" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y232" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z232" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA232" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB232" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC232" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD232" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="n">
         <v>100868245</v>
       </c>
       <c r="B233" t="n">
         <v>5492363</v>
       </c>
       <c r="C233" t="inlineStr"/>
       <c r="D233" t="inlineStr"/>
       <c r="E233" t="inlineStr">
         <is>
           <t>Scheibe TD and Lettenmaier DP 1986</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
           <t xml:space="preserve">Scheibe TD, Lettenmaier DP. Risk-Based Selection of Monitoring Wells for Assessment of Agricultural Chemical Contamination.  </t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
           <t>Risk-Based Selection of Monitoring Wells for Assessment of Agricultural Chemical Contamination</t>
@@ -18700,53 +23593,74 @@
       <c r="N233" s="2" t="n">
         <v>43964.54272113126</v>
       </c>
       <c r="O233" s="2" t="n">
         <v>43964.54272113144</v>
       </c>
       <c r="P233" t="b">
         <v>0</v>
       </c>
       <c r="Q233" t="b">
         <v>0</v>
       </c>
       <c r="R233" t="b">
         <v>0</v>
       </c>
       <c r="S233" t="b">
         <v>0</v>
       </c>
       <c r="T233" t="b">
         <v>0</v>
       </c>
       <c r="U233" t="b">
         <v>0</v>
       </c>
       <c r="V233" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W233" t="b">
+        <v>0</v>
+      </c>
+      <c r="X233" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y233" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z233" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA233" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB233" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC233" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD233" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="n">
         <v>100868246</v>
       </c>
       <c r="B234" t="n">
         <v>5492367</v>
       </c>
       <c r="C234" t="inlineStr"/>
       <c r="D234" t="inlineStr"/>
       <c r="E234" t="inlineStr">
         <is>
           <t>Rodriguez-Kabana R et al. 1979</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
           <t xml:space="preserve">Rodriguez-Kabana R, Penick HW, King PS, Gray FA, Carden EL, Mcdaniel NR, Selman FB, Ivey HW. Control of nematodes on soybeans with planting-time applications of ethylene dibromide.  </t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
           <t>Control of nematodes on soybeans with planting-time applications of ethylene dibromide</t>
@@ -18771,53 +23685,74 @@
       <c r="N234" s="2" t="n">
         <v>43964.54272117482</v>
       </c>
       <c r="O234" s="2" t="n">
         <v>43964.542721175</v>
       </c>
       <c r="P234" t="b">
         <v>0</v>
       </c>
       <c r="Q234" t="b">
         <v>0</v>
       </c>
       <c r="R234" t="b">
         <v>0</v>
       </c>
       <c r="S234" t="b">
         <v>0</v>
       </c>
       <c r="T234" t="b">
         <v>0</v>
       </c>
       <c r="U234" t="b">
         <v>0</v>
       </c>
       <c r="V234" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W234" t="b">
+        <v>0</v>
+      </c>
+      <c r="X234" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y234" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z234" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA234" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB234" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC234" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD234" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="n">
         <v>100868247</v>
       </c>
       <c r="B235" t="n">
         <v>5492371</v>
       </c>
       <c r="C235" t="inlineStr"/>
       <c r="D235" t="inlineStr"/>
       <c r="E235" t="inlineStr">
         <is>
           <t>Sacha L, Fleming D, and Wysocki H 1987</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
           <t xml:space="preserve">Sacha L, Fleming D, Wysocki H. Survey of Pesticides Used in Selected Areas Having Vulnerable Groundwaters in Washington State.  </t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
           <t>Survey of Pesticides Used in Selected Areas Having Vulnerable Groundwaters in Washington State</t>
@@ -18846,53 +23781,74 @@
       <c r="N235" s="2" t="n">
         <v>43964.5427212192</v>
       </c>
       <c r="O235" s="2" t="n">
         <v>43964.54272121939</v>
       </c>
       <c r="P235" t="b">
         <v>0</v>
       </c>
       <c r="Q235" t="b">
         <v>0</v>
       </c>
       <c r="R235" t="b">
         <v>0</v>
       </c>
       <c r="S235" t="b">
         <v>0</v>
       </c>
       <c r="T235" t="b">
         <v>0</v>
       </c>
       <c r="U235" t="b">
         <v>0</v>
       </c>
       <c r="V235" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W235" t="b">
+        <v>0</v>
+      </c>
+      <c r="X235" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y235" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z235" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA235" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB235" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC235" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD235" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="n">
         <v>100868248</v>
       </c>
       <c r="B236" t="n">
         <v>5492662</v>
       </c>
       <c r="C236" t="inlineStr"/>
       <c r="D236" t="inlineStr"/>
       <c r="E236" t="inlineStr">
         <is>
           <t>Peterson C and Matthews J 1984</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
           <t xml:space="preserve">Peterson C, Matthews J. EDB Tainted Grain Seen Still Usable.  </t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
           <t>EDB Tainted Grain Seen Still Usable</t>
@@ -18921,53 +23877,74 @@
       <c r="N236" s="2" t="n">
         <v>43964.54272126222</v>
       </c>
       <c r="O236" s="2" t="n">
         <v>43964.5427212624</v>
       </c>
       <c r="P236" t="b">
         <v>0</v>
       </c>
       <c r="Q236" t="b">
         <v>0</v>
       </c>
       <c r="R236" t="b">
         <v>0</v>
       </c>
       <c r="S236" t="b">
         <v>0</v>
       </c>
       <c r="T236" t="b">
         <v>0</v>
       </c>
       <c r="U236" t="b">
         <v>0</v>
       </c>
       <c r="V236" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W236" t="b">
+        <v>0</v>
+      </c>
+      <c r="X236" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y236" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z236" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA236" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB236" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC236" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD236" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="n">
         <v>100868249</v>
       </c>
       <c r="B237" t="n">
         <v>5492708</v>
       </c>
       <c r="C237" t="inlineStr"/>
       <c r="D237" t="inlineStr"/>
       <c r="E237" t="inlineStr">
         <is>
           <t>Peoples SA, Maddy KT, and Riddle LC 1978</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
           <t xml:space="preserve">Peoples SA, Maddy KT, Riddle LC. Human occupational health problems resulting from exposure to ethylene dibromide in California in 1975 and 1976. Veterinary and Human Toxicology 20:241-244. </t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
           <t>Human occupational health problems resulting from exposure to ethylene dibromide in California in 1975 and 1976</t>
@@ -19001,53 +23978,74 @@
       <c r="N237" s="2" t="n">
         <v>43964.54272130502</v>
       </c>
       <c r="O237" s="2" t="n">
         <v>43964.5427213052</v>
       </c>
       <c r="P237" t="b">
         <v>0</v>
       </c>
       <c r="Q237" t="b">
         <v>0</v>
       </c>
       <c r="R237" t="b">
         <v>0</v>
       </c>
       <c r="S237" t="b">
         <v>0</v>
       </c>
       <c r="T237" t="b">
         <v>0</v>
       </c>
       <c r="U237" t="b">
         <v>0</v>
       </c>
       <c r="V237" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W237" t="b">
+        <v>0</v>
+      </c>
+      <c r="X237" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y237" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z237" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA237" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB237" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC237" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD237" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="n">
         <v>100868250</v>
       </c>
       <c r="B238" t="n">
         <v>5492726</v>
       </c>
       <c r="C238" t="inlineStr"/>
       <c r="D238" t="inlineStr">
         <is>
           <t>10.1080/15298668091425068</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
           <t>Oser JL 1980</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
           <t xml:space="preserve">Oser JL. Extent of industrial exposure to epichlorohydrin, vinyl fluoride, vinyl bromide and ethylene dibromide. American Industrial Hygiene Association Journal 41:463. </t>
         </is>
@@ -19063,74 +24061,95 @@
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
           <t>Oser JL</t>
         </is>
       </c>
       <c r="J238" t="n">
         <v>1980</v>
       </c>
       <c r="K238" t="inlineStr">
         <is>
           <t>American Industrial Hygiene Association Journal 41:463.</t>
         </is>
       </c>
       <c r="L238" t="inlineStr">
         <is>
           <t>Industrial hygiene studies of epichlorohydrin, vinyl fluoride, vinyl bromide, and ethylene dibromide were conducted as part of an industry-wide evaluation of suspect carcinogenic chemical agents. Walk-through surveys identified production activities, potential exposures, and worker exposures. Sampling and analysis techniques are described. At present, there is no evidence that workers are experiencing adverse health effects at the reported exposure levels. Continued efforts to minimize worker exposure are recommended.</t>
         </is>
       </c>
       <c r="M238" t="inlineStr"/>
       <c r="N238" s="2" t="n">
         <v>43964.54272137206</v>
       </c>
       <c r="O238" s="2" t="n">
-        <v>43964.54272137226</v>
+        <v>46154.62083582547</v>
       </c>
       <c r="P238" t="b">
         <v>1</v>
       </c>
       <c r="Q238" t="b">
         <v>1</v>
       </c>
       <c r="R238" t="b">
         <v>1</v>
       </c>
       <c r="S238" t="b">
         <v>1</v>
       </c>
       <c r="T238" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U238" t="b">
         <v>0</v>
       </c>
       <c r="V238" t="b">
         <v>0</v>
       </c>
       <c r="W238" t="b">
+        <v>0</v>
+      </c>
+      <c r="X238" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y238" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z238" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA238" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB238" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC238" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD238" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="n">
         <v>100868251</v>
       </c>
       <c r="B239" t="n">
         <v>5492727</v>
       </c>
       <c r="C239" t="inlineStr"/>
       <c r="D239" t="inlineStr">
         <is>
           <t>10.1016/s0925-4005(99)00209-9</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
           <t>Ordaz AA and Bedioui F 1999</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
           <t xml:space="preserve">Ordaz AA, Bedioui F. The Electrocatalytic Reduction of Organohalides by Myoglobin and Hemoglobin in a Biomembrane-Like Film and Its Application to the Electrochemical Detection of Pollutants: New Trends and Discussion. Sensors and Actuators B: Chemical 128. </t>
         </is>
@@ -19167,53 +24186,74 @@
       <c r="N239" s="2" t="n">
         <v>43964.54272141615</v>
       </c>
       <c r="O239" s="2" t="n">
         <v>43964.54272141633</v>
       </c>
       <c r="P239" t="b">
         <v>0</v>
       </c>
       <c r="Q239" t="b">
         <v>0</v>
       </c>
       <c r="R239" t="b">
         <v>0</v>
       </c>
       <c r="S239" t="b">
         <v>0</v>
       </c>
       <c r="T239" t="b">
         <v>0</v>
       </c>
       <c r="U239" t="b">
         <v>0</v>
       </c>
       <c r="V239" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W239" t="b">
+        <v>0</v>
+      </c>
+      <c r="X239" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y239" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z239" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA239" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB239" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC239" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD239" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="n">
         <v>100868252</v>
       </c>
       <c r="B240" t="n">
         <v>5492745</v>
       </c>
       <c r="C240" t="inlineStr"/>
       <c r="D240" t="inlineStr"/>
       <c r="E240" t="inlineStr">
         <is>
           <t>Norman GG et al. 1976</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
           <t xml:space="preserve">Norman GG, Grierson W, Wheaton TA, Dennis JD. Minimizing hazards from in-truck ethylene dibromide fumigation of carton-packed citrus fruit. In Proceedings of the Florida State Horticultural Society 88th Annual Meeting (pp. 323-328). Fort Lauderdale, FL: Florida State Horticultural Society. </t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
           <t>Minimizing hazards from in-truck ethylene dibromide fumigation of carton-packed citrus fruit</t>
@@ -19236,59 +24276,80 @@
         <is>
           <t>In Proceedings of the Florida State Horticultural Society 88th Annual Meeting (pp. 323-328). Fort Lauderdale, FL: Florida State Horticultural Society.</t>
         </is>
       </c>
       <c r="L240" t="inlineStr"/>
       <c r="M240" t="inlineStr"/>
       <c r="N240" s="2" t="n">
         <v>43964.5427214596</v>
       </c>
       <c r="O240" s="2" t="n">
         <v>43964.54272145976</v>
       </c>
       <c r="P240" t="b">
         <v>1</v>
       </c>
       <c r="Q240" t="b">
         <v>1</v>
       </c>
       <c r="R240" t="b">
         <v>1</v>
       </c>
       <c r="S240" t="b">
         <v>1</v>
       </c>
       <c r="T240" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U240" t="b">
         <v>0</v>
       </c>
       <c r="V240" t="b">
         <v>0</v>
       </c>
       <c r="W240" t="b">
+        <v>0</v>
+      </c>
+      <c r="X240" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y240" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z240" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA240" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB240" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC240" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD240" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="n">
         <v>100868253</v>
       </c>
       <c r="B241" t="n">
         <v>5492748</v>
       </c>
       <c r="C241" t="inlineStr"/>
       <c r="D241" t="inlineStr"/>
       <c r="E241" t="inlineStr">
         <is>
           <t>Olomucki EA and Mandel E 1969</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
           <t xml:space="preserve">Olomucki EA, Mandel E. Gonadotropic hormones in hens treated with ethylene dibromide.  </t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
           <t>Gonadotropic hormones in hens treated with ethylene dibromide</t>
@@ -19313,53 +24374,74 @@
       <c r="N241" s="2" t="n">
         <v>43964.54272150336</v>
       </c>
       <c r="O241" s="2" t="n">
         <v>43964.54272150375</v>
       </c>
       <c r="P241" t="b">
         <v>0</v>
       </c>
       <c r="Q241" t="b">
         <v>0</v>
       </c>
       <c r="R241" t="b">
         <v>0</v>
       </c>
       <c r="S241" t="b">
         <v>0</v>
       </c>
       <c r="T241" t="b">
         <v>0</v>
       </c>
       <c r="U241" t="b">
         <v>0</v>
       </c>
       <c r="V241" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W241" t="b">
+        <v>0</v>
+      </c>
+      <c r="X241" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y241" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z241" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA241" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB241" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC241" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD241" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="n">
         <v>100868254</v>
       </c>
       <c r="B242" t="n">
         <v>5492757</v>
       </c>
       <c r="C242" t="inlineStr"/>
       <c r="D242" t="inlineStr"/>
       <c r="E242" t="inlineStr">
         <is>
           <t>Olomucki EA and Harduf Z 1971</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
           <t xml:space="preserve">Olomucki EA, Harduf Z. Impaired uptake of labeled proteins by the ovarian follicles of hens treated with ethylene dibromide.  </t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
           <t>Impaired uptake of labeled proteins by the ovarian follicles of hens treated with ethylene dibromide</t>
@@ -19384,53 +24466,74 @@
       <c r="N242" s="2" t="n">
         <v>43964.54272154663</v>
       </c>
       <c r="O242" s="2" t="n">
         <v>43964.54272154683</v>
       </c>
       <c r="P242" t="b">
         <v>0</v>
       </c>
       <c r="Q242" t="b">
         <v>0</v>
       </c>
       <c r="R242" t="b">
         <v>0</v>
       </c>
       <c r="S242" t="b">
         <v>0</v>
       </c>
       <c r="T242" t="b">
         <v>0</v>
       </c>
       <c r="U242" t="b">
         <v>0</v>
       </c>
       <c r="V242" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W242" t="b">
+        <v>0</v>
+      </c>
+      <c r="X242" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y242" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z242" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA242" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB242" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC242" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD242" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="n">
         <v>100868255</v>
       </c>
       <c r="B243" t="n">
         <v>5492810</v>
       </c>
       <c r="C243" t="inlineStr"/>
       <c r="D243" t="inlineStr"/>
       <c r="E243" t="inlineStr">
         <is>
           <t>Mullaney JR et al. 1991</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
           <t xml:space="preserve">Mullaney JR, Melvin RL, Adamik JT, Robinson BR, Frink CR. Pesticides in Groundwater, Soil, and Unsaturated-Zone Sediments at Selected Sites in Connecticut.  </t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
           <t>Pesticides in Groundwater, Soil, and Unsaturated-Zone Sediments at Selected Sites in Connecticut</t>
@@ -19459,53 +24562,74 @@
       <c r="N243" s="2" t="n">
         <v>43964.54272158963</v>
       </c>
       <c r="O243" s="2" t="n">
         <v>43964.54272158982</v>
       </c>
       <c r="P243" t="b">
         <v>0</v>
       </c>
       <c r="Q243" t="b">
         <v>0</v>
       </c>
       <c r="R243" t="b">
         <v>0</v>
       </c>
       <c r="S243" t="b">
         <v>0</v>
       </c>
       <c r="T243" t="b">
         <v>0</v>
       </c>
       <c r="U243" t="b">
         <v>0</v>
       </c>
       <c r="V243" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W243" t="b">
+        <v>0</v>
+      </c>
+      <c r="X243" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y243" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z243" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA243" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB243" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC243" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD243" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="n">
         <v>100868256</v>
       </c>
       <c r="B244" t="n">
         <v>5492830</v>
       </c>
       <c r="C244" t="inlineStr"/>
       <c r="D244" t="inlineStr">
         <is>
           <t>10.1021/bk-1991-0459.ch005</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
           <t>Miles CJ 1990</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
           <t xml:space="preserve">Miles CJ. Degradation Products of Sulfur-Containing Pesticides in Soil and Water. In Somasundaram, L; Coats, JR (Eds.), Pesticide transformation products: Fate and significance in the environment (pp. 61-74). Washington, DC: American Chemical Society. </t>
         </is>
@@ -19542,53 +24666,74 @@
       <c r="N244" s="2" t="n">
         <v>43964.54272163394</v>
       </c>
       <c r="O244" s="2" t="n">
         <v>43964.54272163411</v>
       </c>
       <c r="P244" t="b">
         <v>0</v>
       </c>
       <c r="Q244" t="b">
         <v>0</v>
       </c>
       <c r="R244" t="b">
         <v>0</v>
       </c>
       <c r="S244" t="b">
         <v>0</v>
       </c>
       <c r="T244" t="b">
         <v>0</v>
       </c>
       <c r="U244" t="b">
         <v>0</v>
       </c>
       <c r="V244" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W244" t="b">
+        <v>0</v>
+      </c>
+      <c r="X244" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y244" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z244" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA244" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB244" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC244" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD244" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="n">
         <v>100868257</v>
       </c>
       <c r="B245" t="n">
         <v>5492831</v>
       </c>
       <c r="C245" t="inlineStr"/>
       <c r="D245" t="inlineStr"/>
       <c r="E245" t="inlineStr">
         <is>
           <t>Miller WM and Ismail MA 1977</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
           <t xml:space="preserve">Miller WM, Ismail MA. Removal of ethylene dibromide from citrus fumigation chambers. Transactions of the ASAE 20:p. 1138-p. 1150. </t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
           <t>Removal of ethylene dibromide from citrus fumigation chambers</t>
@@ -19617,53 +24762,74 @@
       <c r="N245" s="2" t="n">
         <v>43964.54272167683</v>
       </c>
       <c r="O245" s="2" t="n">
         <v>43964.54272167719</v>
       </c>
       <c r="P245" t="b">
         <v>0</v>
       </c>
       <c r="Q245" t="b">
         <v>0</v>
       </c>
       <c r="R245" t="b">
         <v>0</v>
       </c>
       <c r="S245" t="b">
         <v>0</v>
       </c>
       <c r="T245" t="b">
         <v>0</v>
       </c>
       <c r="U245" t="b">
         <v>0</v>
       </c>
       <c r="V245" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W245" t="b">
+        <v>0</v>
+      </c>
+      <c r="X245" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y245" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z245" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA245" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB245" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC245" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD245" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="n">
         <v>100868258</v>
       </c>
       <c r="B246" t="n">
         <v>5492845</v>
       </c>
       <c r="C246" t="inlineStr"/>
       <c r="D246" t="inlineStr"/>
       <c r="E246" t="inlineStr">
         <is>
           <t>Miller WL et al. 1989</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
           <t xml:space="preserve">Miller WL, Foran JA, Huber W, Davidson JM, Moye HA, Spangler DP. Ground water monitoring for Temik (aldicarb) in Florida. Water Resources Bulletin 25:79-86. </t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
           <t>Ground water monitoring for Temik (aldicarb) in Florida</t>
@@ -19696,53 +24862,74 @@
       <c r="N246" s="2" t="n">
         <v>43964.54272171943</v>
       </c>
       <c r="O246" s="2" t="n">
         <v>43964.54272171962</v>
       </c>
       <c r="P246" t="b">
         <v>0</v>
       </c>
       <c r="Q246" t="b">
         <v>0</v>
       </c>
       <c r="R246" t="b">
         <v>0</v>
       </c>
       <c r="S246" t="b">
         <v>0</v>
       </c>
       <c r="T246" t="b">
         <v>0</v>
       </c>
       <c r="U246" t="b">
         <v>0</v>
       </c>
       <c r="V246" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W246" t="b">
+        <v>0</v>
+      </c>
+      <c r="X246" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y246" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z246" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA246" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB246" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC246" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD246" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="n">
         <v>100868259</v>
       </c>
       <c r="B247" t="n">
         <v>5492872</v>
       </c>
       <c r="C247" t="inlineStr"/>
       <c r="D247" t="inlineStr"/>
       <c r="E247" t="inlineStr">
         <is>
           <t>Mcneal MB and Miller JC 1986</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
           <t xml:space="preserve">Mcneal MB, Miller JC. Well Construction Techniques to Prevent Interaquifier Movement of Pesticides.  </t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
           <t>Well Construction Techniques to Prevent Interaquifier Movement of Pesticides</t>
@@ -19771,53 +24958,74 @@
       <c r="N247" s="2" t="n">
         <v>43964.54272176263</v>
       </c>
       <c r="O247" s="2" t="n">
         <v>43964.54272176284</v>
       </c>
       <c r="P247" t="b">
         <v>0</v>
       </c>
       <c r="Q247" t="b">
         <v>0</v>
       </c>
       <c r="R247" t="b">
         <v>0</v>
       </c>
       <c r="S247" t="b">
         <v>0</v>
       </c>
       <c r="T247" t="b">
         <v>0</v>
       </c>
       <c r="U247" t="b">
         <v>0</v>
       </c>
       <c r="V247" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W247" t="b">
+        <v>0</v>
+      </c>
+      <c r="X247" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y247" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z247" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA247" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB247" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC247" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD247" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="n">
         <v>100868260</v>
       </c>
       <c r="B248" t="n">
         <v>5492875</v>
       </c>
       <c r="C248" t="inlineStr"/>
       <c r="D248" t="inlineStr"/>
       <c r="E248" t="inlineStr">
         <is>
           <t>Masterson JP, Walter DA, and Savoie J 1996</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
           <t xml:space="preserve">Masterson JP, Walter DA, Savoie J. Use of particle tracking to improve numerical model calibration and to analyse ground-water flow and contaminant migration, Massachusetts Military Reservation, Western Cape Cod, Massachusetts.  </t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
           <t>Use of particle tracking to improve numerical model calibration and to analyse ground-water flow and contaminant migration, Massachusetts Military Reservation, Western Cape Cod, Massachusetts</t>
@@ -19846,53 +25054,74 @@
       <c r="N248" s="2" t="n">
         <v>43964.54272180657</v>
       </c>
       <c r="O248" s="2" t="n">
         <v>43964.54272180675</v>
       </c>
       <c r="P248" t="b">
         <v>0</v>
       </c>
       <c r="Q248" t="b">
         <v>0</v>
       </c>
       <c r="R248" t="b">
         <v>0</v>
       </c>
       <c r="S248" t="b">
         <v>0</v>
       </c>
       <c r="T248" t="b">
         <v>0</v>
       </c>
       <c r="U248" t="b">
         <v>0</v>
       </c>
       <c r="V248" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W248" t="b">
+        <v>0</v>
+      </c>
+      <c r="X248" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y248" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z248" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA248" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB248" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC248" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD248" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="n">
         <v>100868261</v>
       </c>
       <c r="B249" t="n">
         <v>5492880</v>
       </c>
       <c r="C249" t="inlineStr"/>
       <c r="D249" t="inlineStr"/>
       <c r="E249" t="inlineStr">
         <is>
           <t>Maslia ML and Aral MM 2004</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
           <t xml:space="preserve">Maslia ML, Aral MM. Analytical Contaminant Transport Analysis System (ACTS)--Multimedia Environmental Fate and Transport.  </t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
           <t>Analytical Contaminant Transport Analysis System (ACTS)--Multimedia Environmental Fate and Transport</t>
@@ -19921,53 +25150,74 @@
       <c r="N249" s="2" t="n">
         <v>43964.54272184934</v>
       </c>
       <c r="O249" s="2" t="n">
         <v>43964.54272184952</v>
       </c>
       <c r="P249" t="b">
         <v>0</v>
       </c>
       <c r="Q249" t="b">
         <v>0</v>
       </c>
       <c r="R249" t="b">
         <v>0</v>
       </c>
       <c r="S249" t="b">
         <v>0</v>
       </c>
       <c r="T249" t="b">
         <v>0</v>
       </c>
       <c r="U249" t="b">
         <v>0</v>
       </c>
       <c r="V249" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W249" t="b">
+        <v>0</v>
+      </c>
+      <c r="X249" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y249" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z249" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA249" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB249" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC249" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD249" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="n">
         <v>100868262</v>
       </c>
       <c r="B250" t="n">
         <v>5492890</v>
       </c>
       <c r="C250" t="inlineStr"/>
       <c r="D250" t="inlineStr"/>
       <c r="E250" t="inlineStr">
         <is>
           <t>Lopez-D F and West JA 1974</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
           <t xml:space="preserve">Lopez-D F, West JA. Comparison of the heat volatilization and drip methods of commercial fumigation with ethylene dibromide for control of the Mexican fruit fly.  </t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
           <t>Comparison of the heat volatilization and drip methods of commercial fumigation with ethylene dibromide for control of the Mexican fruit fly</t>
@@ -19992,53 +25242,74 @@
       <c r="N250" s="2" t="n">
         <v>43964.54272189239</v>
       </c>
       <c r="O250" s="2" t="n">
         <v>43964.54272189255</v>
       </c>
       <c r="P250" t="b">
         <v>0</v>
       </c>
       <c r="Q250" t="b">
         <v>0</v>
       </c>
       <c r="R250" t="b">
         <v>0</v>
       </c>
       <c r="S250" t="b">
         <v>0</v>
       </c>
       <c r="T250" t="b">
         <v>0</v>
       </c>
       <c r="U250" t="b">
         <v>0</v>
       </c>
       <c r="V250" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W250" t="b">
+        <v>0</v>
+      </c>
+      <c r="X250" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y250" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z250" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA250" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB250" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC250" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD250" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="n">
         <v>100868263</v>
       </c>
       <c r="B251" t="n">
         <v>5492913</v>
       </c>
       <c r="C251" t="inlineStr"/>
       <c r="D251" t="inlineStr"/>
       <c r="E251" t="inlineStr">
         <is>
           <t>Lipton WJ and Tebbets JS 1985</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
           <t xml:space="preserve">Lipton WJ, Tebbets JS. Methyl bromide and ethylene dibromide as potential quarantine treatments of cantaloupe and 'Honey Dew' muskmelons against tephritid fruit flies. Acta Horticulturae 157:161-168. </t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
           <t>Methyl bromide and ethylene dibromide as potential quarantine treatments of cantaloupe and 'Honey Dew' muskmelons against tephritid fruit flies</t>
@@ -20067,53 +25338,74 @@
       <c r="N251" s="2" t="n">
         <v>43964.54272193579</v>
       </c>
       <c r="O251" s="2" t="n">
         <v>43964.54272193596</v>
       </c>
       <c r="P251" t="b">
         <v>0</v>
       </c>
       <c r="Q251" t="b">
         <v>0</v>
       </c>
       <c r="R251" t="b">
         <v>0</v>
       </c>
       <c r="S251" t="b">
         <v>0</v>
       </c>
       <c r="T251" t="b">
         <v>0</v>
       </c>
       <c r="U251" t="b">
         <v>0</v>
       </c>
       <c r="V251" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W251" t="b">
+        <v>0</v>
+      </c>
+      <c r="X251" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y251" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z251" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA251" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB251" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC251" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD251" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="n">
         <v>100868264</v>
       </c>
       <c r="B252" t="n">
         <v>5492914</v>
       </c>
       <c r="C252" t="inlineStr"/>
       <c r="D252" t="inlineStr"/>
       <c r="E252" t="inlineStr">
         <is>
           <t>Li QX, Hwang EC, and Guo F 2001</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
           <t xml:space="preserve">Li QX, Hwang EC, Guo F. Occurrence of Herbicides and Their Degradates in Hawaii's Groundwater.  </t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
           <t>Occurrence of Herbicides and Their Degradates in Hawaii's Groundwater</t>
@@ -20142,53 +25434,74 @@
       <c r="N252" s="2" t="n">
         <v>43964.54272197866</v>
       </c>
       <c r="O252" s="2" t="n">
         <v>43964.54272197884</v>
       </c>
       <c r="P252" t="b">
         <v>0</v>
       </c>
       <c r="Q252" t="b">
         <v>0</v>
       </c>
       <c r="R252" t="b">
         <v>0</v>
       </c>
       <c r="S252" t="b">
         <v>0</v>
       </c>
       <c r="T252" t="b">
         <v>0</v>
       </c>
       <c r="U252" t="b">
         <v>0</v>
       </c>
       <c r="V252" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W252" t="b">
+        <v>0</v>
+      </c>
+      <c r="X252" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y252" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z252" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA252" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB252" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC252" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD252" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="n">
         <v>100868265</v>
       </c>
       <c r="B253" t="n">
         <v>5492917</v>
       </c>
       <c r="C253" t="inlineStr"/>
       <c r="D253" t="inlineStr">
         <is>
           <t>10.1016/0004-6981(78)90280-9</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
           <t>Leinster P, Perry R, and Young RJ 1978</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
           <t xml:space="preserve">Leinster P, Perry R, Young RJ. Ethylene dibromide in urban air. Atmospheric Environment (1967) 12:2383-2387. </t>
         </is>
@@ -20225,53 +25538,74 @@
       <c r="N253" s="2" t="n">
         <v>43964.54272204368</v>
       </c>
       <c r="O253" s="2" t="n">
         <v>43964.54272204387</v>
       </c>
       <c r="P253" t="b">
         <v>0</v>
       </c>
       <c r="Q253" t="b">
         <v>0</v>
       </c>
       <c r="R253" t="b">
         <v>0</v>
       </c>
       <c r="S253" t="b">
         <v>0</v>
       </c>
       <c r="T253" t="b">
         <v>0</v>
       </c>
       <c r="U253" t="b">
         <v>0</v>
       </c>
       <c r="V253" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W253" t="b">
+        <v>0</v>
+      </c>
+      <c r="X253" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y253" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z253" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA253" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB253" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC253" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD253" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="n">
         <v>100868266</v>
       </c>
       <c r="B254" t="n">
         <v>5492921</v>
       </c>
       <c r="C254" t="inlineStr"/>
       <c r="D254" t="inlineStr"/>
       <c r="E254" t="inlineStr">
         <is>
           <t>Ley ME 1994</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
           <t xml:space="preserve">Ley ME. Monitoring waivers for Phase II and Phase V regs.  </t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
           <t>Monitoring waivers for Phase II and Phase V regs</t>
@@ -20300,53 +25634,74 @@
       <c r="N254" s="2" t="n">
         <v>43964.54272208824</v>
       </c>
       <c r="O254" s="2" t="n">
         <v>43964.54272208842</v>
       </c>
       <c r="P254" t="b">
         <v>0</v>
       </c>
       <c r="Q254" t="b">
         <v>0</v>
       </c>
       <c r="R254" t="b">
         <v>0</v>
       </c>
       <c r="S254" t="b">
         <v>0</v>
       </c>
       <c r="T254" t="b">
         <v>0</v>
       </c>
       <c r="U254" t="b">
         <v>0</v>
       </c>
       <c r="V254" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W254" t="b">
+        <v>0</v>
+      </c>
+      <c r="X254" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y254" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z254" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA254" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB254" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC254" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD254" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="n">
         <v>100868267</v>
       </c>
       <c r="B255" t="n">
         <v>5492924</v>
       </c>
       <c r="C255" t="inlineStr"/>
       <c r="D255" t="inlineStr"/>
       <c r="E255" t="inlineStr">
         <is>
           <t>Lau LS and Mink JF 1987</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
           <t xml:space="preserve">Lau LS, Mink JF. Organic Contamination of Groundwater: A Learning Experience.  </t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
           <t>Organic Contamination of Groundwater: A Learning Experience</t>
@@ -20375,53 +25730,74 @@
       <c r="N255" s="2" t="n">
         <v>43964.5427221319</v>
       </c>
       <c r="O255" s="2" t="n">
         <v>43964.54272213206</v>
       </c>
       <c r="P255" t="b">
         <v>0</v>
       </c>
       <c r="Q255" t="b">
         <v>0</v>
       </c>
       <c r="R255" t="b">
         <v>0</v>
       </c>
       <c r="S255" t="b">
         <v>0</v>
       </c>
       <c r="T255" t="b">
         <v>0</v>
       </c>
       <c r="U255" t="b">
         <v>0</v>
       </c>
       <c r="V255" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W255" t="b">
+        <v>0</v>
+      </c>
+      <c r="X255" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y255" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z255" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA255" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB255" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC255" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD255" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="n">
         <v>100868268</v>
       </c>
       <c r="B256" t="n">
         <v>5492927</v>
       </c>
       <c r="C256" t="inlineStr"/>
       <c r="D256" t="inlineStr">
         <is>
           <t>10.1093/jee/77.3.773</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
           <t>Leesch JG et al. 1984</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
           <t xml:space="preserve">Leesch JG, Davis R, Eons JG, Reeves R, Houck LG, Zehner JM. Ethylene dibromide fumigation of citrus in reefer compartments on a refrigerated ship. Journal of Economic Entomology 77:773-783. </t>
         </is>
@@ -20440,71 +25816,92 @@
         <is>
           <t>Leesch JG et al.</t>
         </is>
       </c>
       <c r="J256" t="n">
         <v>1984</v>
       </c>
       <c r="K256" t="inlineStr">
         <is>
           <t>Journal of Economic Entomology 77:773-783.</t>
         </is>
       </c>
       <c r="L256" t="inlineStr">
         <is>
           <t>A cooperative study to test the feasibility of shipboard fumigation of citrus with ethylene dibromide (EDB) was conducted in September 1981, in Long Beach, Calif. The refrigerated holds (reefers) were used as fumigation chambers. Concentrations of EDB in the reefers during fumigation and aeration were measured using an infrared analyzer. Sixteen separate areas through the ship where seamen would normally work, eat, and sleep during a voyage were monitored from the start of fumigation through 5 days after fumigation. Work areas of potential human exposure had either no EDB or concentrations that were well below 130 ppb. During transit, the aerating reefers were checked daily for EDB concentrations; EDB concentrations at various positions on the ship and in the fumigated reefers were measured before and during unloading. In Hong Kong, fruit (oranges and lemons) was inspected and samples were sent to the United States for residue analysis. These tests indicated that shipboard fumigation of commodities for export may be an alternative to chamber fumigation on land because the method meets current worker health and safety considerations.</t>
         </is>
       </c>
       <c r="M256" t="inlineStr"/>
       <c r="N256" s="2" t="n">
         <v>43964.54272217539</v>
       </c>
       <c r="O256" s="2" t="n">
         <v>43964.54272217557</v>
       </c>
       <c r="P256" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q256" t="b">
         <v>0</v>
       </c>
       <c r="R256" t="b">
         <v>0</v>
       </c>
       <c r="S256" t="b">
         <v>0</v>
       </c>
       <c r="T256" t="b">
         <v>0</v>
       </c>
       <c r="U256" t="b">
         <v>0</v>
       </c>
       <c r="V256" t="b">
         <v>0</v>
       </c>
       <c r="W256" t="b">
+        <v>0</v>
+      </c>
+      <c r="X256" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y256" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z256" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA256" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB256" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC256" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD256" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="n">
         <v>100868269</v>
       </c>
       <c r="B257" t="n">
         <v>5492958</v>
       </c>
       <c r="C257" t="inlineStr"/>
       <c r="D257" t="inlineStr"/>
       <c r="E257" t="inlineStr">
         <is>
           <t>Lalaguna F 1998</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
           <t xml:space="preserve">Lalaguna F. Response of 'Galia' muskmelons to irradiation as a quarantine treatment. HortScience 33:118-120. </t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
           <t>Response of 'Galia' muskmelons to irradiation as a quarantine treatment</t>
@@ -20537,53 +25934,74 @@
       <c r="N257" s="2" t="n">
         <v>43964.54272221795</v>
       </c>
       <c r="O257" s="2" t="n">
         <v>43964.54272221814</v>
       </c>
       <c r="P257" t="b">
         <v>0</v>
       </c>
       <c r="Q257" t="b">
         <v>0</v>
       </c>
       <c r="R257" t="b">
         <v>0</v>
       </c>
       <c r="S257" t="b">
         <v>0</v>
       </c>
       <c r="T257" t="b">
         <v>0</v>
       </c>
       <c r="U257" t="b">
         <v>0</v>
       </c>
       <c r="V257" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W257" t="b">
+        <v>0</v>
+      </c>
+      <c r="X257" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y257" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z257" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA257" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB257" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC257" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD257" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="n">
         <v>100868270</v>
       </c>
       <c r="B258" t="n">
         <v>5492964</v>
       </c>
       <c r="C258" t="inlineStr"/>
       <c r="D258" t="inlineStr"/>
       <c r="E258" t="inlineStr">
         <is>
           <t>Kinloch RA 1983</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
           <t xml:space="preserve">Kinloch RA. Influence of Nemacur and Soilbrom on southern root-knot nematode and soybean yield, 1981.  </t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
           <t>Influence of Nemacur and Soilbrom on southern root-knot nematode and soybean yield, 1981</t>
@@ -20608,53 +26026,74 @@
       <c r="N258" s="2" t="n">
         <v>43964.54272226113</v>
       </c>
       <c r="O258" s="2" t="n">
         <v>43964.5427222613</v>
       </c>
       <c r="P258" t="b">
         <v>0</v>
       </c>
       <c r="Q258" t="b">
         <v>0</v>
       </c>
       <c r="R258" t="b">
         <v>0</v>
       </c>
       <c r="S258" t="b">
         <v>0</v>
       </c>
       <c r="T258" t="b">
         <v>0</v>
       </c>
       <c r="U258" t="b">
         <v>0</v>
       </c>
       <c r="V258" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W258" t="b">
+        <v>0</v>
+      </c>
+      <c r="X258" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y258" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z258" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA258" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB258" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC258" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD258" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="n">
         <v>100868271</v>
       </c>
       <c r="B259" t="n">
         <v>5492990</v>
       </c>
       <c r="C259" t="inlineStr"/>
       <c r="D259" t="inlineStr"/>
       <c r="E259" t="inlineStr">
         <is>
           <t>Kidd J 1984</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
           <t xml:space="preserve">Kidd J. EDB story. 6:7-9. </t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
           <t>EDB story</t>
@@ -20669,71 +26108,92 @@
         <is>
           <t>Kidd J</t>
         </is>
       </c>
       <c r="J259" t="n">
         <v>1984</v>
       </c>
       <c r="K259" t="inlineStr">
         <is>
           <t>6:7-9.</t>
         </is>
       </c>
       <c r="L259" t="inlineStr">
         <is>
           <t>In the last few months, a once obscure chemical - ethylene dibromide, or EDB - has become a household word in North America. The media has been full of reports of groundwater contaminated with EDB, commercial grain products being removed from grocery shelves because of EDB residues, and experts arguing over the risks posed by EDB contamination of foods. The answers to all the questions concerning EDB are by no means in yet, but a look at what went on behind the scenes makes a good case study of how difficult it can be to remove a dangerous chemical from the North American market.</t>
         </is>
       </c>
       <c r="M259" t="inlineStr"/>
       <c r="N259" s="2" t="n">
         <v>43964.54272230357</v>
       </c>
       <c r="O259" s="2" t="n">
         <v>43964.54272230374</v>
       </c>
       <c r="P259" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q259" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R259" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S259" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T259" t="b">
         <v>0</v>
       </c>
       <c r="U259" t="b">
         <v>0</v>
       </c>
       <c r="V259" t="b">
         <v>0</v>
       </c>
       <c r="W259" t="b">
+        <v>0</v>
+      </c>
+      <c r="X259" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y259" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z259" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA259" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB259" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC259" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD259" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="n">
         <v>100868272</v>
       </c>
       <c r="B260" t="n">
         <v>5493004</v>
       </c>
       <c r="C260" t="inlineStr"/>
       <c r="D260" t="inlineStr"/>
       <c r="E260" t="inlineStr">
         <is>
           <t>Katz BG 1993</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
           <t xml:space="preserve">Katz BG. Biogeochemical and hydrological processes controlling the transport and fate of 1,2-dibromoethane (EDB) in soil and ground water, central Florida.  </t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
           <t>Biogeochemical and hydrological processes controlling the transport and fate of 1,2-dibromoethane (EDB) in soil and ground water, central Florida</t>
@@ -20762,53 +26222,74 @@
       <c r="N260" s="2" t="n">
         <v>43964.54272234595</v>
       </c>
       <c r="O260" s="2" t="n">
         <v>43964.54272234612</v>
       </c>
       <c r="P260" t="b">
         <v>0</v>
       </c>
       <c r="Q260" t="b">
         <v>0</v>
       </c>
       <c r="R260" t="b">
         <v>0</v>
       </c>
       <c r="S260" t="b">
         <v>0</v>
       </c>
       <c r="T260" t="b">
         <v>0</v>
       </c>
       <c r="U260" t="b">
         <v>0</v>
       </c>
       <c r="V260" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W260" t="b">
+        <v>0</v>
+      </c>
+      <c r="X260" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y260" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z260" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA260" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB260" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC260" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD260" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="n">
         <v>100868273</v>
       </c>
       <c r="B261" t="n">
         <v>5493021</v>
       </c>
       <c r="C261" t="inlineStr"/>
       <c r="D261" t="inlineStr">
         <is>
           <t>10.1002/em.2860030107</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
           <t>Kale PG and Baum JW 1981</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
           <t xml:space="preserve">Kale PG, Baum JW. Sensitivity of Drosophila melanogaster to Low concentration of gaseous mutagens: III. Dose-rate effects. Environmental Mutagenesis 3:65-70. </t>
         </is>
@@ -20845,53 +26326,74 @@
       <c r="N261" s="2" t="n">
         <v>43964.542722411</v>
       </c>
       <c r="O261" s="2" t="n">
         <v>43964.54272241117</v>
       </c>
       <c r="P261" t="b">
         <v>0</v>
       </c>
       <c r="Q261" t="b">
         <v>0</v>
       </c>
       <c r="R261" t="b">
         <v>0</v>
       </c>
       <c r="S261" t="b">
         <v>0</v>
       </c>
       <c r="T261" t="b">
         <v>0</v>
       </c>
       <c r="U261" t="b">
         <v>0</v>
       </c>
       <c r="V261" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W261" t="b">
+        <v>0</v>
+      </c>
+      <c r="X261" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y261" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z261" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA261" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB261" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC261" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD261" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="n">
         <v>100868274</v>
       </c>
       <c r="B262" t="n">
         <v>5493073</v>
       </c>
       <c r="C262" t="inlineStr"/>
       <c r="D262" t="inlineStr">
         <is>
           <t>10.1094/phyto-75-616</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
           <t>Houck LG et al. 1985</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
           <t xml:space="preserve">Houck LG, Jenner JF, Tebbets S, Hartsell PL. Phytotoxic responses from citrus fruit to fumigation with ethylene dibromide. Phytopathology 75:616-622. </t>
         </is>
@@ -20924,53 +26426,74 @@
       <c r="N262" s="2" t="n">
         <v>43964.54272245643</v>
       </c>
       <c r="O262" s="2" t="n">
         <v>43964.54272245661</v>
       </c>
       <c r="P262" t="b">
         <v>0</v>
       </c>
       <c r="Q262" t="b">
         <v>0</v>
       </c>
       <c r="R262" t="b">
         <v>0</v>
       </c>
       <c r="S262" t="b">
         <v>0</v>
       </c>
       <c r="T262" t="b">
         <v>0</v>
       </c>
       <c r="U262" t="b">
         <v>0</v>
       </c>
       <c r="V262" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W262" t="b">
+        <v>0</v>
+      </c>
+      <c r="X262" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y262" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z262" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA262" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB262" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC262" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD262" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="n">
         <v>100868275</v>
       </c>
       <c r="B263" t="n">
         <v>5493077</v>
       </c>
       <c r="C263" t="inlineStr"/>
       <c r="D263" t="inlineStr">
         <is>
           <t>10.1016/s0022-5320(79)80003-9</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
           <t>Hrudka F and Eljack AH 1979</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
           <t xml:space="preserve">Hrudka F, Eljack AH. The effect of ethylene dibromide on differentiation of the acrosome, nucleus, and transient nuclear appendages in ram spermatids. Journal of Ultrastructure Research
  67:135-151. </t>
@@ -21005,53 +26528,74 @@
       <c r="N263" s="2" t="n">
         <v>43964.54272250178</v>
       </c>
       <c r="O263" s="2" t="n">
         <v>43964.54272250197</v>
       </c>
       <c r="P263" t="b">
         <v>0</v>
       </c>
       <c r="Q263" t="b">
         <v>0</v>
       </c>
       <c r="R263" t="b">
         <v>0</v>
       </c>
       <c r="S263" t="b">
         <v>0</v>
       </c>
       <c r="T263" t="b">
         <v>0</v>
       </c>
       <c r="U263" t="b">
         <v>0</v>
       </c>
       <c r="V263" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W263" t="b">
+        <v>0</v>
+      </c>
+      <c r="X263" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y263" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z263" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA263" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB263" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC263" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD263" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="n">
         <v>100868276</v>
       </c>
       <c r="B264" t="n">
         <v>5493086</v>
       </c>
       <c r="C264" t="inlineStr"/>
       <c r="D264" t="inlineStr"/>
       <c r="E264" t="inlineStr">
         <is>
           <t>Ismail MA, Craig JO, and Miller WM 1981</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
           <t xml:space="preserve">Ismail MA, Craig JO, Miller WM. Regulatory actions affecting the use of ethylene dibromide in quarantine fumigation of citrus fruits. Proceedings of the Florida State Horticultural Society 94:263-266. </t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
           <t>Regulatory actions affecting the use of ethylene dibromide in quarantine fumigation of citrus fruits</t>
@@ -21080,53 +26624,74 @@
       <c r="N264" s="2" t="n">
         <v>43964.5427225445</v>
       </c>
       <c r="O264" s="2" t="n">
         <v>43964.5427225447</v>
       </c>
       <c r="P264" t="b">
         <v>0</v>
       </c>
       <c r="Q264" t="b">
         <v>0</v>
       </c>
       <c r="R264" t="b">
         <v>0</v>
       </c>
       <c r="S264" t="b">
         <v>0</v>
       </c>
       <c r="T264" t="b">
         <v>0</v>
       </c>
       <c r="U264" t="b">
         <v>0</v>
       </c>
       <c r="V264" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W264" t="b">
+        <v>0</v>
+      </c>
+      <c r="X264" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y264" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z264" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA264" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB264" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC264" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD264" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="n">
         <v>100868277</v>
       </c>
       <c r="B265" t="n">
         <v>5493130</v>
       </c>
       <c r="C265" t="inlineStr"/>
       <c r="D265" t="inlineStr"/>
       <c r="E265" t="inlineStr">
         <is>
           <t>Heikes DL 1985</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
           <t xml:space="preserve">Heikes DL. Purge and trap method for determination of ethylene dibromide in whole grains, milled grain products, intermediate grain-based foods, and animal feeds. Journal of the Association of Official Analytical Chemists 68:1108-1111. </t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
           <t>Purge and trap method for determination of ethylene dibromide in whole grains, milled grain products, intermediate grain-based foods, and animal feeds</t>
@@ -21159,53 +26724,74 @@
       <c r="N265" s="2" t="n">
         <v>43964.5427226089</v>
       </c>
       <c r="O265" s="2" t="n">
         <v>43964.54272260908</v>
       </c>
       <c r="P265" t="b">
         <v>0</v>
       </c>
       <c r="Q265" t="b">
         <v>0</v>
       </c>
       <c r="R265" t="b">
         <v>0</v>
       </c>
       <c r="S265" t="b">
         <v>0</v>
       </c>
       <c r="T265" t="b">
         <v>0</v>
       </c>
       <c r="U265" t="b">
         <v>0</v>
       </c>
       <c r="V265" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W265" t="b">
+        <v>0</v>
+      </c>
+      <c r="X265" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y265" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z265" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA265" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB265" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC265" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD265" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="n">
         <v>100868278</v>
       </c>
       <c r="B266" t="n">
         <v>5493158</v>
       </c>
       <c r="C266" t="inlineStr"/>
       <c r="D266" t="inlineStr"/>
       <c r="E266" t="inlineStr">
         <is>
           <t>Hale PW et al. 1977</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
           <t xml:space="preserve">Hale PW, Miller WR, Windeguth DLv, King J. Ethylene dibromide fumigation of grapefruit packed in tray pack containers and in bulk bins. Proceedings of the Florida State Horticultural Society 90:148-151. </t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
           <t>Ethylene dibromide fumigation of grapefruit packed in tray pack containers and in bulk bins</t>
@@ -21234,53 +26820,74 @@
       <c r="N266" s="2" t="n">
         <v>43964.54272265295</v>
       </c>
       <c r="O266" s="2" t="n">
         <v>43964.54272265312</v>
       </c>
       <c r="P266" t="b">
         <v>0</v>
       </c>
       <c r="Q266" t="b">
         <v>0</v>
       </c>
       <c r="R266" t="b">
         <v>0</v>
       </c>
       <c r="S266" t="b">
         <v>0</v>
       </c>
       <c r="T266" t="b">
         <v>0</v>
       </c>
       <c r="U266" t="b">
         <v>0</v>
       </c>
       <c r="V266" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W266" t="b">
+        <v>0</v>
+      </c>
+      <c r="X266" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y266" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z266" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA266" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB266" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC266" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD266" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="n">
         <v>100868279</v>
       </c>
       <c r="B267" t="n">
         <v>5493622</v>
       </c>
       <c r="C267" t="inlineStr"/>
       <c r="D267" t="inlineStr"/>
       <c r="E267" t="inlineStr">
         <is>
           <t>Strickman D and Drawbaugh RB 1982</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
           <t xml:space="preserve">Strickman D, Drawbaugh RB. Occupational Safety of Ethylene Dibromide in Forest Pest Management. Journal of Environmental Health 45:74-77. </t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
           <t>Occupational Safety of Ethylene Dibromide in Forest Pest Management</t>
@@ -21301,65 +26908,86 @@
       </c>
       <c r="K267" t="inlineStr">
         <is>
           <t>Journal of Environmental Health 45:74-77.</t>
         </is>
       </c>
       <c r="L267" t="inlineStr">
         <is>
           <t>Questions from the field concerning use of ethylene dibromide for control of the mountain pine beetle (Dendroctonus ponderosae Hopkins, Coleoptera: Scolytidae) led to this study. The conclusion is that changes in application practices would lower the hazard of using ethylene dibromide. Among these changes were the use of a respirator with greater capacity, application of ethylene dibromide to logs covered with plastic, and use of forest-management techniques which would reduce the need for chemical treatments.</t>
         </is>
       </c>
       <c r="M267" t="inlineStr"/>
       <c r="N267" s="2" t="n">
         <v>43964.54272269527</v>
       </c>
       <c r="O267" s="2" t="n">
         <v>43964.54272269546</v>
       </c>
       <c r="P267" t="b">
         <v>1</v>
       </c>
       <c r="Q267" t="b">
         <v>1</v>
       </c>
       <c r="R267" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S267" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T267" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U267" t="b">
         <v>0</v>
       </c>
       <c r="V267" t="b">
         <v>0</v>
       </c>
       <c r="W267" t="b">
+        <v>0</v>
+      </c>
+      <c r="X267" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y267" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z267" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA267" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB267" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC267" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD267" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="n">
         <v>100868280</v>
       </c>
       <c r="B268" t="n">
         <v>5493716</v>
       </c>
       <c r="C268" t="inlineStr"/>
       <c r="D268" t="inlineStr">
         <is>
           <t>10.1530/jrf.0.0470073</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
           <t>Amir D and Lavon U 1976</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
           <t xml:space="preserve">Amir D, Lavon U. CHANGES IN TOTAL NITROGEN, LIPOPROTEINS AND AMINO-ACIDS IN EPIDIDYMAL AND EJACULATED SPERMATOZOA OF BULLS TREATED ORALLY WITH ETHYLENE DIBROMIDE. Journal of Reproduction and Fertility 47:73-76. </t>
         </is>
@@ -21396,53 +27024,74 @@
       <c r="N268" s="2" t="n">
         <v>43964.5427227595</v>
       </c>
       <c r="O268" s="2" t="n">
         <v>43964.54272275967</v>
       </c>
       <c r="P268" t="b">
         <v>0</v>
       </c>
       <c r="Q268" t="b">
         <v>0</v>
       </c>
       <c r="R268" t="b">
         <v>0</v>
       </c>
       <c r="S268" t="b">
         <v>0</v>
       </c>
       <c r="T268" t="b">
         <v>0</v>
       </c>
       <c r="U268" t="b">
         <v>0</v>
       </c>
       <c r="V268" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W268" t="b">
+        <v>0</v>
+      </c>
+      <c r="X268" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y268" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z268" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA268" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB268" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC268" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD268" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="n">
         <v>100868281</v>
       </c>
       <c r="B269" t="n">
         <v>5493837</v>
       </c>
       <c r="C269" t="inlineStr"/>
       <c r="D269" t="inlineStr"/>
       <c r="E269" t="inlineStr">
         <is>
           <t>Brown AF 1984</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
           <t xml:space="preserve">Brown AF. Ethylene dibromide ... its use, hazards, recent regulatory action. Journal of Environmental Health 46:220-225. </t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
           <t>Ethylene dibromide ... its use, hazards, recent regulatory action</t>
@@ -21454,74 +27103,95 @@
         </is>
       </c>
       <c r="I269" t="inlineStr">
         <is>
           <t>Brown AF</t>
         </is>
       </c>
       <c r="J269" t="n">
         <v>1984</v>
       </c>
       <c r="K269" t="inlineStr">
         <is>
           <t>Journal of Environmental Health 46:220-225.</t>
         </is>
       </c>
       <c r="L269" t="inlineStr">
         <is>
           <t>Ethylene dibromide (EDB) is a ubiquitous toxic substance . Its use in gaso-line and pesticides presents a multitude of possible human exposures. Besides being acutely toxic, the substance is also a potent carcinogen, and has been demonstrated to be mutagenic in animals. As much as 60 % of the wheat in the United States contains some EDB. Groundwater in four states has become contaminated by it. This paper reviews the history, health effects, routes of exposure, relative risks, and regulatory strategies of this pesticide.</t>
         </is>
       </c>
       <c r="M269" t="inlineStr"/>
       <c r="N269" s="2" t="n">
         <v>43964.54272280249</v>
       </c>
       <c r="O269" s="2" t="n">
-        <v>43964.54272280266</v>
+        <v>46154.62007144299</v>
       </c>
       <c r="P269" t="b">
         <v>1</v>
       </c>
       <c r="Q269" t="b">
         <v>1</v>
       </c>
       <c r="R269" t="b">
         <v>1</v>
       </c>
       <c r="S269" t="b">
         <v>1</v>
       </c>
       <c r="T269" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U269" t="b">
         <v>0</v>
       </c>
       <c r="V269" t="b">
         <v>0</v>
       </c>
       <c r="W269" t="b">
+        <v>0</v>
+      </c>
+      <c r="X269" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y269" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z269" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA269" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB269" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC269" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD269" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="n">
         <v>100868282</v>
       </c>
       <c r="B270" t="n">
         <v>5493845</v>
       </c>
       <c r="C270" t="inlineStr"/>
       <c r="D270" t="inlineStr"/>
       <c r="E270" t="inlineStr">
         <is>
           <t>Steenland K et al. 1985</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
           <t xml:space="preserve">Steenland K, Carrano A, Clapp D, Ratcliffe J, Ashworth L, Meinhardt T. Cytogenetic studies in humans after short-term exposure to ethylene dibromide. Journal of Occupational and Environmental Medicine 27:729-732. </t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
           <t>Cytogenetic studies in humans after short-term exposure to ethylene dibromide</t>
@@ -21542,65 +27212,86 @@
       </c>
       <c r="K270" t="inlineStr">
         <is>
           <t>Journal of Occupational and Environmental Medicine 27:729-732.</t>
         </is>
       </c>
       <c r="L270" t="inlineStr">
         <is>
           <t>Ethylene dibromide (EDB) has been shown to increase sister chromatid exchange in animal cells in vitro, but its cytogenetic effects in humans have not been previously studied. A solution containing EDB is used in the summer months in Colorado to spray felled pine trees to kill pine beetles. We have assessed the frequencies of sister chromatid exchanges and chromosomal aberrations in the peripheral blood lymphocytes of 14 sprayers both before and after exposure. Six nonexposed individuals also were tested. Full-shift personal breathing-zone air samples indicated that the sprayers were exposed to an average of 60 ppb of EDB, as an eight-hour time weighted average. The range of exposure was from 5 to 281 ppb. Workers sprayed EDB for only five to 26 days during the summer, with an average of 14 days. After adjusting for smoking and the use of prescription medicine, there was no statistically significant difference between the frequencies of either sister chromatid exchange or chromosomal aberrations before and after spraying.</t>
         </is>
       </c>
       <c r="M270" t="inlineStr"/>
       <c r="N270" s="2" t="n">
         <v>43964.5427228663</v>
       </c>
       <c r="O270" s="2" t="n">
         <v>43964.54272286648</v>
       </c>
       <c r="P270" t="b">
         <v>1</v>
       </c>
       <c r="Q270" t="b">
         <v>1</v>
       </c>
       <c r="R270" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S270" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T270" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U270" t="b">
         <v>0</v>
       </c>
       <c r="V270" t="b">
         <v>0</v>
       </c>
       <c r="W270" t="b">
+        <v>0</v>
+      </c>
+      <c r="X270" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y270" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z270" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA270" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB270" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC270" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD270" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="n">
         <v>100868283</v>
       </c>
       <c r="B271" t="n">
         <v>5493850</v>
       </c>
       <c r="C271" t="inlineStr"/>
       <c r="D271" t="inlineStr"/>
       <c r="E271" t="inlineStr">
         <is>
           <t>Bussel J and Kamburov SS 1976</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
           <t xml:space="preserve">Bussel J, Kamburov SS. Ethylene dibromide fumigation of citrus fruit to control Mediterranean fruit-fly, Ceratitis capitata (Wiedemann). Journal of the American Society for Horticultural Science 101:11-14. </t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
           <t>Ethylene dibromide fumigation of citrus fruit to control Mediterranean fruit-fly, Ceratitis capitata (Wiedemann)</t>
@@ -21629,53 +27320,74 @@
       <c r="N271" s="2" t="n">
         <v>43964.54272290979</v>
       </c>
       <c r="O271" s="2" t="n">
         <v>43964.54272290997</v>
       </c>
       <c r="P271" t="b">
         <v>0</v>
       </c>
       <c r="Q271" t="b">
         <v>0</v>
       </c>
       <c r="R271" t="b">
         <v>0</v>
       </c>
       <c r="S271" t="b">
         <v>0</v>
       </c>
       <c r="T271" t="b">
         <v>0</v>
       </c>
       <c r="U271" t="b">
         <v>0</v>
       </c>
       <c r="V271" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W271" t="b">
+        <v>0</v>
+      </c>
+      <c r="X271" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y271" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z271" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA271" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB271" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC271" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD271" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="n">
         <v>100868284</v>
       </c>
       <c r="B272" t="n">
         <v>5493923</v>
       </c>
       <c r="C272" t="inlineStr"/>
       <c r="D272" t="inlineStr"/>
       <c r="E272" t="inlineStr">
         <is>
           <t>Rigney CJ, Graham D, and Lee TH 1978</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
           <t xml:space="preserve">Rigney CJ, Graham D, Lee TH. Changes in tomato fruit ripening caused by ethylene dibromide fumigation. Journal of the American Society for Horticultural Science 103:420-423. </t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
           <t>Changes in tomato fruit ripening caused by ethylene dibromide fumigation</t>
@@ -21704,53 +27416,74 @@
       <c r="N272" s="2" t="n">
         <v>43964.54272295302</v>
       </c>
       <c r="O272" s="2" t="n">
         <v>43964.54272295319</v>
       </c>
       <c r="P272" t="b">
         <v>0</v>
       </c>
       <c r="Q272" t="b">
         <v>0</v>
       </c>
       <c r="R272" t="b">
         <v>0</v>
       </c>
       <c r="S272" t="b">
         <v>0</v>
       </c>
       <c r="T272" t="b">
         <v>0</v>
       </c>
       <c r="U272" t="b">
         <v>0</v>
       </c>
       <c r="V272" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W272" t="b">
+        <v>0</v>
+      </c>
+      <c r="X272" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y272" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z272" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA272" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB272" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC272" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD272" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="n">
         <v>100868285</v>
       </c>
       <c r="B273" t="n">
         <v>5493926</v>
       </c>
       <c r="C273" t="inlineStr"/>
       <c r="D273" t="inlineStr">
         <is>
           <t>10.1093/jee/65.5.1520a</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
           <t>Schmid JM 1972</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
           <t xml:space="preserve">Schmid JM. Reduced ethylene dibromide concentrations or fuel oil alone kills spruce beetles.  </t>
         </is>
@@ -21779,53 +27512,74 @@
       <c r="N273" s="2" t="n">
         <v>43964.5427230164</v>
       </c>
       <c r="O273" s="2" t="n">
         <v>43964.54272301657</v>
       </c>
       <c r="P273" t="b">
         <v>0</v>
       </c>
       <c r="Q273" t="b">
         <v>0</v>
       </c>
       <c r="R273" t="b">
         <v>0</v>
       </c>
       <c r="S273" t="b">
         <v>0</v>
       </c>
       <c r="T273" t="b">
         <v>0</v>
       </c>
       <c r="U273" t="b">
         <v>0</v>
       </c>
       <c r="V273" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W273" t="b">
+        <v>0</v>
+      </c>
+      <c r="X273" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y273" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z273" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA273" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB273" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC273" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD273" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="n">
         <v>100868286</v>
       </c>
       <c r="B274" t="n">
         <v>5493996</v>
       </c>
       <c r="C274" t="inlineStr"/>
       <c r="D274" t="inlineStr">
         <is>
           <t>10.1038/305263a0</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
           <t>David P 1983</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
           <t xml:space="preserve">David P. Ethylene dibromide. Tighter rules on use proposed. Nature 305:263. </t>
         </is>
@@ -21852,59 +27606,80 @@
         <is>
           <t>Nature 305:263.</t>
         </is>
       </c>
       <c r="L274" t="inlineStr"/>
       <c r="M274" t="inlineStr"/>
       <c r="N274" s="2" t="n">
         <v>43964.54272308057</v>
       </c>
       <c r="O274" s="2" t="n">
         <v>43964.54272308074</v>
       </c>
       <c r="P274" t="b">
         <v>1</v>
       </c>
       <c r="Q274" t="b">
         <v>1</v>
       </c>
       <c r="R274" t="b">
         <v>1</v>
       </c>
       <c r="S274" t="b">
         <v>1</v>
       </c>
       <c r="T274" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U274" t="b">
         <v>0</v>
       </c>
       <c r="V274" t="b">
         <v>0</v>
       </c>
       <c r="W274" t="b">
+        <v>0</v>
+      </c>
+      <c r="X274" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y274" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z274" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA274" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB274" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC274" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD274" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="n">
         <v>100868287</v>
       </c>
       <c r="B275" t="n">
         <v>5494004</v>
       </c>
       <c r="C275" t="inlineStr"/>
       <c r="D275" t="inlineStr"/>
       <c r="E275" t="inlineStr">
         <is>
           <t>Rangaswamy  JR, Vijayashankar YN, and Muthu M 1976</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
           <t xml:space="preserve">Rangaswamy  JR, Vijayashankar YN, Muthu M. COLORIMETRIC METHOD FOR DETERMINATION OF ETHYLENE DIBROMIDE RESIDUES IN GRAINS AND AIR.  </t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
           <t>COLORIMETRIC METHOD FOR DETERMINATION OF ETHYLENE DIBROMIDE RESIDUES IN GRAINS AND AIR</t>
@@ -21929,53 +27704,74 @@
       <c r="N275" s="2" t="n">
         <v>43964.54272312316</v>
       </c>
       <c r="O275" s="2" t="n">
         <v>43964.54272312335</v>
       </c>
       <c r="P275" t="b">
         <v>0</v>
       </c>
       <c r="Q275" t="b">
         <v>0</v>
       </c>
       <c r="R275" t="b">
         <v>0</v>
       </c>
       <c r="S275" t="b">
         <v>0</v>
       </c>
       <c r="T275" t="b">
         <v>0</v>
       </c>
       <c r="U275" t="b">
         <v>0</v>
       </c>
       <c r="V275" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W275" t="b">
+        <v>0</v>
+      </c>
+      <c r="X275" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y275" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z275" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA275" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB275" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC275" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD275" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="n">
         <v>100868288</v>
       </c>
       <c r="B276" t="n">
         <v>5494113</v>
       </c>
       <c r="C276" t="inlineStr"/>
       <c r="D276" t="inlineStr"/>
       <c r="E276" t="inlineStr">
         <is>
           <t>Waddell BC et al. 1997</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
           <t xml:space="preserve">Waddell BC, Clare GK, Petry RJ, Maindonald JH, Purea M, Wigmore W, Joseph P, Fullerton RA, Batchelor TA, Lay-Yee M. Quarantine heat treatment for Bactrocera melanotus (Coquillett) and B-xanthodes (Broun) (Diptera : Tephritidae) in Waimanalo papaya in the Cook Islands.  </t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
           <t>Quarantine heat treatment for Bactrocera melanotus (Coquillett) and B-xanthodes (Broun) (Diptera : Tephritidae) in Waimanalo papaya in the Cook Islands</t>
@@ -22000,53 +27796,74 @@
       <c r="N276" s="2" t="n">
         <v>43964.54272316573</v>
       </c>
       <c r="O276" s="2" t="n">
         <v>43964.54272316591</v>
       </c>
       <c r="P276" t="b">
         <v>0</v>
       </c>
       <c r="Q276" t="b">
         <v>0</v>
       </c>
       <c r="R276" t="b">
         <v>0</v>
       </c>
       <c r="S276" t="b">
         <v>0</v>
       </c>
       <c r="T276" t="b">
         <v>0</v>
       </c>
       <c r="U276" t="b">
         <v>0</v>
       </c>
       <c r="V276" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W276" t="b">
+        <v>0</v>
+      </c>
+      <c r="X276" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y276" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z276" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA276" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB276" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC276" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD276" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="n">
         <v>100868289</v>
       </c>
       <c r="B277" t="n">
         <v>5494248</v>
       </c>
       <c r="C277" t="inlineStr"/>
       <c r="D277" t="inlineStr"/>
       <c r="E277" t="inlineStr">
         <is>
           <t>Lee WR et al. 1981</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
           <t xml:space="preserve">Lee WR, Sega GA, Skinner PSPS, Sabourin JR JR. Risk-estimation for exposure of humans to ethylene dibromide. Environmental Mutagenesis 3:374-375. </t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
           <t>Risk-estimation for exposure of humans to ethylene dibromide</t>
@@ -22054,74 +27871,95 @@
       </c>
       <c r="H277" t="inlineStr">
         <is>
           <t>Lee WR, Sega GA, Skinner PSPS, Sabourin JR JR</t>
         </is>
       </c>
       <c r="I277" t="inlineStr">
         <is>
           <t>Lee WR et al.</t>
         </is>
       </c>
       <c r="J277" t="n">
         <v>1981</v>
       </c>
       <c r="K277" t="inlineStr">
         <is>
           <t>Environmental Mutagenesis 3:374-375.</t>
         </is>
       </c>
       <c r="L277" t="inlineStr"/>
       <c r="M277" t="inlineStr"/>
       <c r="N277" s="2" t="n">
         <v>43964.54272320813</v>
       </c>
       <c r="O277" s="2" t="n">
-        <v>43964.54272320831</v>
+        <v>46154.54294814426</v>
       </c>
       <c r="P277" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q277" t="b">
         <v>0</v>
       </c>
       <c r="R277" t="b">
         <v>0</v>
       </c>
       <c r="S277" t="b">
         <v>0</v>
       </c>
       <c r="T277" t="b">
         <v>0</v>
       </c>
       <c r="U277" t="b">
         <v>0</v>
       </c>
       <c r="V277" t="b">
         <v>0</v>
       </c>
       <c r="W277" t="b">
+        <v>0</v>
+      </c>
+      <c r="X277" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y277" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z277" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA277" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB277" t="b">
+        <v>1</v>
+      </c>
+      <c r="AC277" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD277" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="n">
         <v>100868290</v>
       </c>
       <c r="B278" t="n">
         <v>5494249</v>
       </c>
       <c r="C278" t="inlineStr"/>
       <c r="D278" t="inlineStr"/>
       <c r="E278" t="inlineStr">
         <is>
           <t>Letz GA et al. 1984</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
           <t xml:space="preserve">Letz GA, Pond SM, Osterloh JD, Wade RL, Becker CE. Two fatalities after acute occupational exposure to ethylene dibromide. Veterinary and Human Toxicology 26:406-406. [Abstract]. </t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
           <t>Two fatalities after acute occupational exposure to ethylene dibromide</t>
@@ -22133,74 +27971,95 @@
         </is>
       </c>
       <c r="I278" t="inlineStr">
         <is>
           <t>Letz GA et al.</t>
         </is>
       </c>
       <c r="J278" t="n">
         <v>1984</v>
       </c>
       <c r="K278" t="inlineStr">
         <is>
           <t>Veterinary and Human Toxicology 26:406-406. [Abstract]</t>
         </is>
       </c>
       <c r="L278" t="inlineStr">
         <is>
           <t>A worker collapsed while working inside a tank that was later found to contain residues of ethylene dibromide (EDB). He died 12 hours later with intractable metabolic acidosis, depression of the central nervous system and laboratory evidence of liver damage. A supervisor attempting to rescue the first victim also collapsed inside the tank and died 64 hours later with intractable metabolic acidosis and hepatic and renal failure. The clinical, pathologic, and toxicologic findings as well as results of industrial hygiene sampling are reported. Pathophysiologic mechanisms and possible therapeutic interventions are discussed. The cases demonstrate the extreme hazard potential of EDP. in terms of acute systemic effects. The importance of protective work practices wherever there is potential exposure to this compound is emphasized.</t>
         </is>
       </c>
       <c r="M278" t="inlineStr"/>
       <c r="N278" s="2" t="n">
         <v>43964.54272325041</v>
       </c>
       <c r="O278" s="2" t="n">
-        <v>43964.54272325059</v>
+        <v>46154.54217949243</v>
       </c>
       <c r="P278" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q278" t="b">
         <v>0</v>
       </c>
       <c r="R278" t="b">
         <v>0</v>
       </c>
       <c r="S278" t="b">
         <v>0</v>
       </c>
       <c r="T278" t="b">
         <v>0</v>
       </c>
       <c r="U278" t="b">
         <v>0</v>
       </c>
       <c r="V278" t="b">
         <v>0</v>
       </c>
       <c r="W278" t="b">
+        <v>0</v>
+      </c>
+      <c r="X278" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y278" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z278" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA278" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB278" t="b">
+        <v>1</v>
+      </c>
+      <c r="AC278" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD278" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="n">
         <v>100868291</v>
       </c>
       <c r="B279" t="n">
         <v>5494293</v>
       </c>
       <c r="C279" t="inlineStr"/>
       <c r="D279" t="inlineStr">
         <is>
           <t>10.1016/0022-474x(70)90031-7</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
           <t>Muthu M, Pillai PRP, and Hiranniah BV 1970</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
           <t xml:space="preserve">Muthu M, Pillai PRP, Hiranniah BV. Relative toxicity of ethylene dibromide, methyl bromide and phosphine to adults of caloglyphus-krameri (berlese) and tyrophagus-putrescentiae (schrank) (acarina, acaridae). Journal of Stored Products Research 6:93-96. </t>
         </is>
@@ -22233,53 +28092,74 @@
       <c r="N279" s="2" t="n">
         <v>43964.54272329317</v>
       </c>
       <c r="O279" s="2" t="n">
         <v>43964.54272329334</v>
       </c>
       <c r="P279" t="b">
         <v>0</v>
       </c>
       <c r="Q279" t="b">
         <v>0</v>
       </c>
       <c r="R279" t="b">
         <v>0</v>
       </c>
       <c r="S279" t="b">
         <v>0</v>
       </c>
       <c r="T279" t="b">
         <v>0</v>
       </c>
       <c r="U279" t="b">
         <v>0</v>
       </c>
       <c r="V279" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W279" t="b">
+        <v>0</v>
+      </c>
+      <c r="X279" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y279" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z279" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA279" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB279" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC279" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD279" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="n">
         <v>100868292</v>
       </c>
       <c r="B280" t="n">
         <v>5494295</v>
       </c>
       <c r="C280" t="inlineStr"/>
       <c r="D280" t="inlineStr"/>
       <c r="E280" t="inlineStr">
         <is>
           <t>Oduorowino P 1994</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
           <t xml:space="preserve">Oduorowino P. COMPARATIVE EFFICACY OF NEMATICIDES AND NEMATOCIDAL PLANTS ON ROOT-KNOT NEMATODES.  </t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
           <t>COMPARATIVE EFFICACY OF NEMATICIDES AND NEMATOCIDAL PLANTS ON ROOT-KNOT NEMATODES</t>
@@ -22304,53 +28184,74 @@
       <c r="N280" s="2" t="n">
         <v>43964.54272333558</v>
       </c>
       <c r="O280" s="2" t="n">
         <v>43964.54272333575</v>
       </c>
       <c r="P280" t="b">
         <v>0</v>
       </c>
       <c r="Q280" t="b">
         <v>0</v>
       </c>
       <c r="R280" t="b">
         <v>0</v>
       </c>
       <c r="S280" t="b">
         <v>0</v>
       </c>
       <c r="T280" t="b">
         <v>0</v>
       </c>
       <c r="U280" t="b">
         <v>0</v>
       </c>
       <c r="V280" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W280" t="b">
+        <v>0</v>
+      </c>
+      <c r="X280" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y280" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z280" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA280" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB280" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC280" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD280" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="n">
         <v>100868293</v>
       </c>
       <c r="B281" t="n">
         <v>5494300</v>
       </c>
       <c r="C281" t="inlineStr"/>
       <c r="D281" t="inlineStr">
         <is>
           <t>10.1007/978-1-4684-7106-9_4</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
           <t>Mehler LN, O'Malley, MA, and Krieger RI 1992</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
           <t xml:space="preserve">Mehler LN, O'Malley, MA, Krieger RI. Acute pesticide morbidity and mortality: California. In Reviews of Environmental Contamination and Toxicology (pp. 51-66). Berlin, Germany: Springer. </t>
         </is>
@@ -22369,71 +28270,92 @@
         <is>
           <t>Mehler LN, O'Malley, MA, and Krieger RI</t>
         </is>
       </c>
       <c r="J281" t="n">
         <v>1992</v>
       </c>
       <c r="K281" t="inlineStr">
         <is>
           <t>In Reviews of Environmental Contamination and Toxicology (pp. 51-66). Berlin, Germany: Springer.</t>
         </is>
       </c>
       <c r="L281" t="inlineStr">
         <is>
           <t>This report gives an overview of the important features of the California Pesticide Illness Surveillance Program (PISP), focusing on sources of case identification, case definitions, and annual case totals. Trends in illness reporting are illustrated by examining recent changes in the number of field worker dermatitis cases and the program experience with pesticide mortality by examining fatalities reported to the registry between 1982 and 1990.</t>
         </is>
       </c>
       <c r="M281" t="inlineStr"/>
       <c r="N281" s="2" t="n">
         <v>43964.5427234011</v>
       </c>
       <c r="O281" s="2" t="n">
         <v>43964.54272340128</v>
       </c>
       <c r="P281" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q281" t="b">
         <v>0</v>
       </c>
       <c r="R281" t="b">
         <v>0</v>
       </c>
       <c r="S281" t="b">
         <v>0</v>
       </c>
       <c r="T281" t="b">
         <v>0</v>
       </c>
       <c r="U281" t="b">
         <v>0</v>
       </c>
       <c r="V281" t="b">
         <v>0</v>
       </c>
       <c r="W281" t="b">
+        <v>0</v>
+      </c>
+      <c r="X281" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y281" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z281" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA281" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB281" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC281" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD281" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="n">
         <v>100868294</v>
       </c>
       <c r="B282" t="n">
         <v>5494306</v>
       </c>
       <c r="C282" t="inlineStr"/>
       <c r="D282" t="inlineStr">
         <is>
           <t>10.1136/oem.37.2.163</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
           <t>Ott MG, Scharnweber HC, and Langner RR 1980</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
           <t xml:space="preserve">Ott MG, Scharnweber HC, Langner RR. Mortality experience of 161 employees exposed to ethylene dibromide in 2 production units. British Journal of Industrial Medicine 37:163-168. </t>
         </is>
@@ -22464,59 +28386,80 @@
       <c r="L282" t="inlineStr">
         <is>
           <t>Animal studies have indicated the carcinogenic potential of ethylene dibromide (EDB). Examination of the mortality experience of employees exposed to EDB in two production units operated from 1942 to 1969 and from the mid-1920s to 1976, respectively, showed that in the first unit two deaths from malignant neoplasms were observed against 3.6 expected (based on US white male mortality), and in the second unit, where there was potential exposure to various organic bromide products, five deaths from malignant neoplasms (2.2 expected) were observed. Findings of this investigation neither rule out nor establish EDB to be a human carcinogen. Far fewer malignant neoplasms, however, have been observed than might have been expected from a direct extrapolation of data obtained from experiments on animals.</t>
         </is>
       </c>
       <c r="M282" t="inlineStr"/>
       <c r="N282" s="2" t="n">
         <v>43964.54272346637</v>
       </c>
       <c r="O282" s="2" t="n">
         <v>43964.54272346654</v>
       </c>
       <c r="P282" t="b">
         <v>1</v>
       </c>
       <c r="Q282" t="b">
         <v>1</v>
       </c>
       <c r="R282" t="b">
         <v>1</v>
       </c>
       <c r="S282" t="b">
         <v>1</v>
       </c>
       <c r="T282" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U282" t="b">
         <v>0</v>
       </c>
       <c r="V282" t="b">
         <v>0</v>
       </c>
       <c r="W282" t="b">
+        <v>0</v>
+      </c>
+      <c r="X282" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y282" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z282" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA282" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB282" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC282" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD282" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="n">
         <v>100868295</v>
       </c>
       <c r="B283" t="n">
         <v>5494307</v>
       </c>
       <c r="C283" t="inlineStr"/>
       <c r="D283" t="inlineStr"/>
       <c r="E283" t="inlineStr">
         <is>
           <t>Miller WM, Ismail MA, and Craig JO 1981</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
           <t xml:space="preserve">Miller WM, Ismail MA, Craig JO. DISPOSITION AND AIR DISPERSAL OF ETHYLENE DIBROMIDE FROM FUMIGATED CITRUS. Transactions of the ASAE 24:1050-+. </t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
           <t>DISPOSITION AND AIR DISPERSAL OF ETHYLENE DIBROMIDE FROM FUMIGATED CITRUS</t>
@@ -22549,53 +28492,74 @@
       <c r="N283" s="2" t="n">
         <v>43964.54272351194</v>
       </c>
       <c r="O283" s="2" t="n">
         <v>43964.54272351211</v>
       </c>
       <c r="P283" t="b">
         <v>0</v>
       </c>
       <c r="Q283" t="b">
         <v>0</v>
       </c>
       <c r="R283" t="b">
         <v>0</v>
       </c>
       <c r="S283" t="b">
         <v>0</v>
       </c>
       <c r="T283" t="b">
         <v>0</v>
       </c>
       <c r="U283" t="b">
         <v>0</v>
       </c>
       <c r="V283" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W283" t="b">
+        <v>0</v>
+      </c>
+      <c r="X283" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y283" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z283" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA283" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB283" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC283" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD283" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="n">
         <v>100868296</v>
       </c>
       <c r="B284" t="n">
         <v>5494310</v>
       </c>
       <c r="C284" t="inlineStr"/>
       <c r="D284" t="inlineStr">
         <is>
           <t>10.1093/jee/64.1.122</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
           <t>Vincent LE and Lindgren DL 1971</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
           <t xml:space="preserve">Vincent LE, Lindgren DL. COMPARISON OF SORPTION OF HYDROGEN PHOSPHIDE, METHYL BROMIDE, ETHYLENE DIBROMIDE, AND HYDROCYANIC ACID BY WHEAT AND CORN OF DIFFERENT MOISTURE CONTENTS AND LOAD FACTORS.  </t>
         </is>
@@ -22624,53 +28588,74 @@
       <c r="N284" s="2" t="n">
         <v>43964.54272355661</v>
       </c>
       <c r="O284" s="2" t="n">
         <v>43964.54272355678</v>
       </c>
       <c r="P284" t="b">
         <v>0</v>
       </c>
       <c r="Q284" t="b">
         <v>0</v>
       </c>
       <c r="R284" t="b">
         <v>0</v>
       </c>
       <c r="S284" t="b">
         <v>0</v>
       </c>
       <c r="T284" t="b">
         <v>0</v>
       </c>
       <c r="U284" t="b">
         <v>0</v>
       </c>
       <c r="V284" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W284" t="b">
+        <v>0</v>
+      </c>
+      <c r="X284" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y284" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z284" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA284" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB284" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC284" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD284" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="n">
         <v>100868297</v>
       </c>
       <c r="B285" t="n">
         <v>5494361</v>
       </c>
       <c r="C285" t="inlineStr"/>
       <c r="D285" t="inlineStr">
         <is>
           <t>10.1021/cen-v062n010.p013</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
           <t>Hanson DJ 1984</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanson DJ. Agricultural uses of ethylene dibromide halted. Chemical &amp; Engineering News 62:13-16. </t>
         </is>
@@ -22690,71 +28675,92 @@
           <t>Hanson DJ</t>
         </is>
       </c>
       <c r="J285" t="n">
         <v>1984</v>
       </c>
       <c r="K285" t="inlineStr">
         <is>
           <t>Chemical &amp; Engineering News 62:13-16.</t>
         </is>
       </c>
       <c r="L285" t="inlineStr">
         <is>
           <t>The agricultural use of the compound ethylene dibromide, or 1,2-dibromoethane, has come to an abrupt halt in the U.S. Beginning with emergency actions taken by the Environmental Protection Agency last September and ending sometime this month when EPA is expected to halt EDB use on domestic citrus, a 25-year experience with the compound as a soil and general agricultural fumigant ends. But, like most swift government actions, this hasn't been without a number of quarrels, and there are so many characters involved it seems like, to quote the old Jimmy Durante line, "everybody wants to get into the act."
 For all the flurry this year, the EDB story really goes back a long way. The pesticide was approved for use by the Department of Agriculture in 1948, and its use has been growing slowly for years. It didn't really get a big push until EPA gave emergency approval in 1980 for its use to ...</t>
         </is>
       </c>
       <c r="M285" t="inlineStr"/>
       <c r="N285" s="2" t="n">
         <v>43964.5427236012</v>
       </c>
       <c r="O285" s="2" t="n">
         <v>43964.54272360138</v>
       </c>
       <c r="P285" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q285" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R285" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S285" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T285" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U285" t="b">
         <v>0</v>
       </c>
       <c r="V285" t="b">
         <v>0</v>
       </c>
       <c r="W285" t="b">
+        <v>0</v>
+      </c>
+      <c r="X285" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y285" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z285" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA285" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB285" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC285" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD285" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="n">
         <v>100868298</v>
       </c>
       <c r="B286" t="n">
         <v>5494362</v>
       </c>
       <c r="C286" t="inlineStr"/>
       <c r="D286" t="inlineStr">
         <is>
           <t>10.1080/01635588509513800</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
           <t>Gori GB 1984</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
           <t xml:space="preserve">Gori GB. Ethylene dibromide - the regulation of prudence. Nutrition Today 19:29-30. </t>
         </is>
@@ -22766,74 +28772,95 @@
       </c>
       <c r="H286" t="inlineStr">
         <is>
           <t>Gori GB</t>
         </is>
       </c>
       <c r="I286" t="inlineStr">
         <is>
           <t>Gori GB</t>
         </is>
       </c>
       <c r="J286" t="n">
         <v>1984</v>
       </c>
       <c r="K286" t="inlineStr">
         <is>
           <t>Nutrition Today 19:29-30.</t>
         </is>
       </c>
       <c r="L286" t="inlineStr"/>
       <c r="M286" t="inlineStr"/>
       <c r="N286" s="2" t="n">
         <v>43964.54272366768</v>
       </c>
       <c r="O286" s="2" t="n">
-        <v>43964.54272366807</v>
+        <v>46154.54236387392</v>
       </c>
       <c r="P286" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q286" t="b">
         <v>0</v>
       </c>
       <c r="R286" t="b">
         <v>0</v>
       </c>
       <c r="S286" t="b">
         <v>0</v>
       </c>
       <c r="T286" t="b">
         <v>0</v>
       </c>
       <c r="U286" t="b">
         <v>0</v>
       </c>
       <c r="V286" t="b">
         <v>0</v>
       </c>
       <c r="W286" t="b">
+        <v>0</v>
+      </c>
+      <c r="X286" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y286" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z286" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA286" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB286" t="b">
+        <v>1</v>
+      </c>
+      <c r="AC286" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD286" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="n">
         <v>100868299</v>
       </c>
       <c r="B287" t="n">
         <v>5494370</v>
       </c>
       <c r="C287" t="inlineStr"/>
       <c r="D287" t="inlineStr">
         <is>
           <t>10.1097/00043764-200010000-00005</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
           <t>Grajewski B et al. 2000</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
           <t xml:space="preserve">Grajewski B, Cox C, Schrader SM, Murray WE, Edwards RM, Turner TW, Smith JM, Shekar SS, Evenson DP, Simon SD, Conover DL. Semen quality and hormone levels among radiofrequency heater operators.  </t>
         </is>
@@ -22866,53 +28893,74 @@
       <c r="N287" s="2" t="n">
         <v>43964.54272373347</v>
       </c>
       <c r="O287" s="2" t="n">
         <v>43964.54272373365</v>
       </c>
       <c r="P287" t="b">
         <v>0</v>
       </c>
       <c r="Q287" t="b">
         <v>0</v>
       </c>
       <c r="R287" t="b">
         <v>0</v>
       </c>
       <c r="S287" t="b">
         <v>0</v>
       </c>
       <c r="T287" t="b">
         <v>0</v>
       </c>
       <c r="U287" t="b">
         <v>0</v>
       </c>
       <c r="V287" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W287" t="b">
+        <v>0</v>
+      </c>
+      <c r="X287" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y287" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z287" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA287" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB287" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC287" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD287" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="n">
         <v>100868300</v>
       </c>
       <c r="B288" t="n">
         <v>5494381</v>
       </c>
       <c r="C288" t="inlineStr"/>
       <c r="D288" t="inlineStr">
         <is>
           <t>10.2113/gseegeosci.8.1.11</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
           <t>Rahn PH and Johnson CS 2002</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
           <t xml:space="preserve">Rahn PH, Johnson CS. Effects of anisotropic transmissivity on a contaminant plume at Nemo, South Dakota.  </t>
         </is>
@@ -22941,53 +28989,74 @@
       <c r="N288" s="2" t="n">
         <v>43964.54272377794</v>
       </c>
       <c r="O288" s="2" t="n">
         <v>43964.54272377818</v>
       </c>
       <c r="P288" t="b">
         <v>0</v>
       </c>
       <c r="Q288" t="b">
         <v>0</v>
       </c>
       <c r="R288" t="b">
         <v>0</v>
       </c>
       <c r="S288" t="b">
         <v>0</v>
       </c>
       <c r="T288" t="b">
         <v>0</v>
       </c>
       <c r="U288" t="b">
         <v>0</v>
       </c>
       <c r="V288" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W288" t="b">
+        <v>0</v>
+      </c>
+      <c r="X288" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y288" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z288" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA288" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB288" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC288" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD288" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="n">
         <v>100868301</v>
       </c>
       <c r="B289" t="n">
         <v>5494461</v>
       </c>
       <c r="C289" t="inlineStr"/>
       <c r="D289" t="inlineStr"/>
       <c r="E289" t="inlineStr">
         <is>
           <t>Vance RL 1984</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
           <t xml:space="preserve">Vance RL. Osha ethylene dibromide risk management policy. Abstracts of Papers of the American Chemical Society 188:14-ACSC. </t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
           <t>Osha ethylene dibromide risk management policy</t>
@@ -22998,71 +29067,92 @@
           <t>Vance RL</t>
         </is>
       </c>
       <c r="I289" t="inlineStr">
         <is>
           <t>Vance RL</t>
         </is>
       </c>
       <c r="J289" t="n">
         <v>1984</v>
       </c>
       <c r="K289" t="inlineStr">
         <is>
           <t>Abstracts of Papers of the American Chemical Society 188:14-ACSC.</t>
         </is>
       </c>
       <c r="L289" t="inlineStr"/>
       <c r="M289" t="inlineStr"/>
       <c r="N289" s="2" t="n">
         <v>43964.54272382256</v>
       </c>
       <c r="O289" s="2" t="n">
         <v>43964.54272382273</v>
       </c>
       <c r="P289" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q289" t="b">
         <v>0</v>
       </c>
       <c r="R289" t="b">
         <v>0</v>
       </c>
       <c r="S289" t="b">
         <v>0</v>
       </c>
       <c r="T289" t="b">
         <v>0</v>
       </c>
       <c r="U289" t="b">
         <v>0</v>
       </c>
       <c r="V289" t="b">
         <v>0</v>
       </c>
       <c r="W289" t="b">
+        <v>0</v>
+      </c>
+      <c r="X289" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y289" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z289" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA289" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB289" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC289" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD289" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="n">
         <v>100868302</v>
       </c>
       <c r="B290" t="n">
         <v>5515264</v>
       </c>
       <c r="C290" t="inlineStr"/>
       <c r="D290" t="inlineStr"/>
       <c r="E290" t="inlineStr">
         <is>
           <t>Fujiyama S 1982</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
           <t xml:space="preserve">Fujiyama S. EDB update. 020:47-50. </t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
           <t>EDB update</t>
@@ -23073,71 +29163,92 @@
           <t>Fujiyama S</t>
         </is>
       </c>
       <c r="I290" t="inlineStr">
         <is>
           <t>Fujiyama S</t>
         </is>
       </c>
       <c r="J290" t="n">
         <v>1982</v>
       </c>
       <c r="K290" t="inlineStr">
         <is>
           <t>020:47-50.</t>
         </is>
       </c>
       <c r="L290" t="inlineStr"/>
       <c r="M290" t="inlineStr"/>
       <c r="N290" s="2" t="n">
         <v>43964.54272386626</v>
       </c>
       <c r="O290" s="2" t="n">
         <v>43964.54272386643</v>
       </c>
       <c r="P290" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q290" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R290" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S290" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T290" t="b">
         <v>0</v>
       </c>
       <c r="U290" t="b">
         <v>0</v>
       </c>
       <c r="V290" t="b">
         <v>0</v>
       </c>
       <c r="W290" t="b">
+        <v>0</v>
+      </c>
+      <c r="X290" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y290" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z290" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA290" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB290" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC290" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD290" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="n">
         <v>100868303</v>
       </c>
       <c r="B291" t="n">
         <v>5515496</v>
       </c>
       <c r="C291" t="inlineStr"/>
       <c r="D291" t="inlineStr"/>
       <c r="E291" t="inlineStr">
         <is>
           <t>Cohen SZ et al. 1984</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
           <t xml:space="preserve">Cohen SZ, Creeger SM, Carsel RF, Enfield CG. Potential Pesticide Contamination of Groundwater from Agricultural Uses.  </t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
           <t>Potential Pesticide Contamination of Groundwater from Agricultural Uses</t>
@@ -23166,53 +29277,74 @@
       <c r="N291" s="2" t="n">
         <v>43964.54272391021</v>
       </c>
       <c r="O291" s="2" t="n">
         <v>43964.5427239104</v>
       </c>
       <c r="P291" t="b">
         <v>0</v>
       </c>
       <c r="Q291" t="b">
         <v>0</v>
       </c>
       <c r="R291" t="b">
         <v>0</v>
       </c>
       <c r="S291" t="b">
         <v>0</v>
       </c>
       <c r="T291" t="b">
         <v>0</v>
       </c>
       <c r="U291" t="b">
         <v>0</v>
       </c>
       <c r="V291" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W291" t="b">
+        <v>0</v>
+      </c>
+      <c r="X291" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y291" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z291" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA291" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB291" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC291" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD291" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="n">
         <v>100868304</v>
       </c>
       <c r="B292" t="n">
         <v>5515510</v>
       </c>
       <c r="C292" t="inlineStr"/>
       <c r="D292" t="inlineStr"/>
       <c r="E292" t="inlineStr">
         <is>
           <t>Cobb LC 1984</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
           <t xml:space="preserve">Cobb LC. Alternatives to EDB for nematode control in 1984.  </t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
           <t>Alternatives to EDB for nematode control in 1984</t>
@@ -23237,53 +29369,74 @@
       <c r="N292" s="2" t="n">
         <v>43964.54272395487</v>
       </c>
       <c r="O292" s="2" t="n">
         <v>43964.54272395505</v>
       </c>
       <c r="P292" t="b">
         <v>0</v>
       </c>
       <c r="Q292" t="b">
         <v>0</v>
       </c>
       <c r="R292" t="b">
         <v>0</v>
       </c>
       <c r="S292" t="b">
         <v>0</v>
       </c>
       <c r="T292" t="b">
         <v>0</v>
       </c>
       <c r="U292" t="b">
         <v>0</v>
       </c>
       <c r="V292" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W292" t="b">
+        <v>0</v>
+      </c>
+      <c r="X292" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y292" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z292" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA292" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB292" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC292" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD292" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="n">
         <v>100868305</v>
       </c>
       <c r="B293" t="n">
         <v>5516203</v>
       </c>
       <c r="C293" t="inlineStr"/>
       <c r="D293" t="inlineStr"/>
       <c r="E293" t="inlineStr">
         <is>
           <t>Rigney CJ and Blanch EC 1975</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
           <t xml:space="preserve">Rigney CJ, Blanch EC. Ethylene dibromide fumigation of early season citrus fruit. Food Technology in Australia 27:429-431. </t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
           <t>Ethylene dibromide fumigation of early season citrus fruit</t>
@@ -23312,53 +29465,74 @@
       <c r="N293" s="2" t="n">
         <v>43964.54272399855</v>
       </c>
       <c r="O293" s="2" t="n">
         <v>43964.54272399873</v>
       </c>
       <c r="P293" t="b">
         <v>0</v>
       </c>
       <c r="Q293" t="b">
         <v>0</v>
       </c>
       <c r="R293" t="b">
         <v>0</v>
       </c>
       <c r="S293" t="b">
         <v>0</v>
       </c>
       <c r="T293" t="b">
         <v>0</v>
       </c>
       <c r="U293" t="b">
         <v>0</v>
       </c>
       <c r="V293" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W293" t="b">
+        <v>0</v>
+      </c>
+      <c r="X293" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y293" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z293" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA293" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB293" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC293" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD293" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="n">
         <v>100868306</v>
       </c>
       <c r="B294" t="n">
         <v>5516586</v>
       </c>
       <c r="C294" t="inlineStr"/>
       <c r="D294" t="inlineStr"/>
       <c r="E294" t="inlineStr">
         <is>
           <t>Marankos LG 1975</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
           <t xml:space="preserve">Marankos LG. [Ethylene dibromide "Skorofon" for the protection of beehives against the wax moth]. E Melissa 80:109-110. </t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
           <t>[Ethylene dibromide "Skorofon" for the protection of beehives against the wax moth]</t>
@@ -23387,53 +29561,74 @@
       <c r="N294" s="2" t="n">
         <v>43964.5427240425</v>
       </c>
       <c r="O294" s="2" t="n">
         <v>43964.54272404267</v>
       </c>
       <c r="P294" t="b">
         <v>0</v>
       </c>
       <c r="Q294" t="b">
         <v>0</v>
       </c>
       <c r="R294" t="b">
         <v>0</v>
       </c>
       <c r="S294" t="b">
         <v>0</v>
       </c>
       <c r="T294" t="b">
         <v>0</v>
       </c>
       <c r="U294" t="b">
         <v>0</v>
       </c>
       <c r="V294" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W294" t="b">
+        <v>0</v>
+      </c>
+      <c r="X294" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y294" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z294" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA294" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB294" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC294" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD294" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="n">
         <v>100868307</v>
       </c>
       <c r="B295" t="n">
         <v>5517477</v>
       </c>
       <c r="C295" t="inlineStr"/>
       <c r="D295" t="inlineStr">
         <is>
           <t>10.1021/ac00276a036</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
           <t>Cairns T et al. 1984</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
           <t xml:space="preserve">Cairns T, Siegmund EG, Doose GM, Hundley HK, Barry T, Petzinger G. Confirmation of ethylene dibromide in fruits and grains by mass spectrometry. Analytical Chemistry 56:2138-41. [Analytical chemistry]. </t>
         </is>
@@ -23466,53 +29661,74 @@
       <c r="N295" s="2" t="n">
         <v>43964.54272410931</v>
       </c>
       <c r="O295" s="2" t="n">
         <v>43964.54272410948</v>
       </c>
       <c r="P295" t="b">
         <v>0</v>
       </c>
       <c r="Q295" t="b">
         <v>0</v>
       </c>
       <c r="R295" t="b">
         <v>0</v>
       </c>
       <c r="S295" t="b">
         <v>0</v>
       </c>
       <c r="T295" t="b">
         <v>0</v>
       </c>
       <c r="U295" t="b">
         <v>0</v>
       </c>
       <c r="V295" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W295" t="b">
+        <v>0</v>
+      </c>
+      <c r="X295" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y295" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z295" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA295" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB295" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC295" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD295" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="n">
         <v>100868308</v>
       </c>
       <c r="B296" t="n">
         <v>5523755</v>
       </c>
       <c r="C296" t="inlineStr"/>
       <c r="D296" t="inlineStr">
         <is>
           <t>10.1080/09553008514552281</t>
         </is>
       </c>
       <c r="E296" t="inlineStr">
         <is>
           <t>Leenhouts HP et al. 1986</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
           <t xml:space="preserve">Leenhouts HP, Sijsma MJ, Cebulska-Wasilewska A, Chadwick KH. The combined effect of DBE and X-rays on the induction of somatic mutations in Tradescantia. International journal of radiation biology and related studies in physics, chemistry, and medicine 49:109-119. </t>
         </is>
@@ -23549,53 +29765,74 @@
       <c r="N296" s="2" t="n">
         <v>43964.54272425594</v>
       </c>
       <c r="O296" s="2" t="n">
         <v>43964.54272425612</v>
       </c>
       <c r="P296" t="b">
         <v>0</v>
       </c>
       <c r="Q296" t="b">
         <v>0</v>
       </c>
       <c r="R296" t="b">
         <v>0</v>
       </c>
       <c r="S296" t="b">
         <v>0</v>
       </c>
       <c r="T296" t="b">
         <v>0</v>
       </c>
       <c r="U296" t="b">
         <v>0</v>
       </c>
       <c r="V296" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W296" t="b">
+        <v>0</v>
+      </c>
+      <c r="X296" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y296" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z296" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA296" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB296" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC296" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD296" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="n">
         <v>100868309</v>
       </c>
       <c r="B297" t="n">
         <v>5527720</v>
       </c>
       <c r="C297" t="inlineStr"/>
       <c r="D297" t="inlineStr">
         <is>
           <t>10.1093/jee/72.1.4</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
           <t>Havens C et al. 1979</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
           <t xml:space="preserve">Havens C, Hu BKS, Farias GJ, Seo ST, Harris EJ. Dacus-dorsalis - fumigation of papayas with ethylene dibromide. Journal of Economic Entomology 72:4-5. </t>
         </is>
@@ -23632,53 +29869,74 @@
       <c r="N297" s="2" t="n">
         <v>43964.54272430141</v>
       </c>
       <c r="O297" s="2" t="n">
         <v>43964.54272430159</v>
       </c>
       <c r="P297" t="b">
         <v>0</v>
       </c>
       <c r="Q297" t="b">
         <v>0</v>
       </c>
       <c r="R297" t="b">
         <v>0</v>
       </c>
       <c r="S297" t="b">
         <v>0</v>
       </c>
       <c r="T297" t="b">
         <v>0</v>
       </c>
       <c r="U297" t="b">
         <v>0</v>
       </c>
       <c r="V297" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W297" t="b">
+        <v>0</v>
+      </c>
+      <c r="X297" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y297" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z297" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA297" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB297" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC297" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD297" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="n">
         <v>100868310</v>
       </c>
       <c r="B298" t="n">
         <v>5527728</v>
       </c>
       <c r="C298" t="inlineStr"/>
       <c r="D298" t="inlineStr">
         <is>
           <t>10.1093/jee/77.3.683</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
           <t>Hayes CF et al. 1984</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
           <t xml:space="preserve">Hayes CF, Chingon HTG, Nitta FA, Wang WJ. TEMPERATURE CONTROL AS AN ALTERNATIVE TO ETHYLENE DIBROMIDE FUMIGATION FOR THE CONTROL OF FRUIT-FLIES (DIPTERA, TEPHRITIDAE) IN PAPAYA. Journal of Economic Entomology 77:683-686. </t>
         </is>
@@ -23711,53 +29969,74 @@
       <c r="N298" s="2" t="n">
         <v>43964.54272434577</v>
       </c>
       <c r="O298" s="2" t="n">
         <v>43964.54272434593</v>
       </c>
       <c r="P298" t="b">
         <v>0</v>
       </c>
       <c r="Q298" t="b">
         <v>0</v>
       </c>
       <c r="R298" t="b">
         <v>0</v>
       </c>
       <c r="S298" t="b">
         <v>0</v>
       </c>
       <c r="T298" t="b">
         <v>0</v>
       </c>
       <c r="U298" t="b">
         <v>0</v>
       </c>
       <c r="V298" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W298" t="b">
+        <v>0</v>
+      </c>
+      <c r="X298" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y298" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z298" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA298" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB298" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC298" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD298" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="n">
         <v>100868311</v>
       </c>
       <c r="B299" t="n">
         <v>5527792</v>
       </c>
       <c r="C299" t="inlineStr"/>
       <c r="D299" t="inlineStr">
         <is>
           <t>10.1071/ea9780586</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
           <t>Hargreaves PA et al. 1978</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
           <t xml:space="preserve">Hargreaves PA, Wainwright DH, Swaine G, Corcoran RJ. RESIDUAL ETHYLENE DIBROMIDE AND INORGANIC BROMIDE LEVELS IN SOME FRUIT AND VEGETABLES AFTER FUMIGATION WITH ETHYLENE DIBROMIDE OR METHYL-BROMIDE. Australian Journal of Experimental Agriculture 18:586-590. </t>
         </is>
@@ -23790,53 +30069,74 @@
       <c r="N299" s="2" t="n">
         <v>43964.54272438968</v>
       </c>
       <c r="O299" s="2" t="n">
         <v>43964.54272438992</v>
       </c>
       <c r="P299" t="b">
         <v>0</v>
       </c>
       <c r="Q299" t="b">
         <v>0</v>
       </c>
       <c r="R299" t="b">
         <v>0</v>
       </c>
       <c r="S299" t="b">
         <v>0</v>
       </c>
       <c r="T299" t="b">
         <v>0</v>
       </c>
       <c r="U299" t="b">
         <v>0</v>
       </c>
       <c r="V299" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W299" t="b">
+        <v>0</v>
+      </c>
+      <c r="X299" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y299" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z299" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA299" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB299" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC299" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD299" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="n">
         <v>100868312</v>
       </c>
       <c r="B300" t="n">
         <v>5527845</v>
       </c>
       <c r="C300" t="inlineStr"/>
       <c r="D300" t="inlineStr"/>
       <c r="E300" t="inlineStr">
         <is>
           <t>Anderson RA et al. 1985</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
           <t xml:space="preserve">Anderson RA, Peplinski AJ, Storey CL, Bookwalter GN, Black LT. Distribution of ethylene dibromide residues in whole corn and milled corn products. Cereal chemistry 62:198-200. </t>
         </is>
       </c>
       <c r="G300" t="inlineStr">
         <is>
           <t>Distribution of ethylene dibromide residues in whole corn and milled corn products</t>
@@ -23869,53 +30169,74 @@
       <c r="N300" s="2" t="n">
         <v>43964.54272443408</v>
       </c>
       <c r="O300" s="2" t="n">
         <v>43964.54272443426</v>
       </c>
       <c r="P300" t="b">
         <v>0</v>
       </c>
       <c r="Q300" t="b">
         <v>0</v>
       </c>
       <c r="R300" t="b">
         <v>0</v>
       </c>
       <c r="S300" t="b">
         <v>0</v>
       </c>
       <c r="T300" t="b">
         <v>0</v>
       </c>
       <c r="U300" t="b">
         <v>0</v>
       </c>
       <c r="V300" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W300" t="b">
+        <v>0</v>
+      </c>
+      <c r="X300" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y300" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z300" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA300" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB300" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC300" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD300" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="n">
         <v>100868313</v>
       </c>
       <c r="B301" t="n">
         <v>5527954</v>
       </c>
       <c r="C301" t="inlineStr"/>
       <c r="D301" t="inlineStr"/>
       <c r="E301" t="inlineStr">
         <is>
           <t>Rodriguezkabana R, King PS, and Pope MH 1981</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
           <t xml:space="preserve">Rodriguezkabana R, King PS, Pope MH. COMBINATIONS OF ANHYDROUS AMMONIA AND ETHYLENE DIBROMIDE FOR CONTROL OF NEMATODES PARASITIC ON SOYBEANS.  </t>
         </is>
       </c>
       <c r="G301" t="inlineStr">
         <is>
           <t>COMBINATIONS OF ANHYDROUS AMMONIA AND ETHYLENE DIBROMIDE FOR CONTROL OF NEMATODES PARASITIC ON SOYBEANS</t>
@@ -23940,53 +30261,74 @@
       <c r="N301" s="2" t="n">
         <v>43964.54272447767</v>
       </c>
       <c r="O301" s="2" t="n">
         <v>43964.54272447789</v>
       </c>
       <c r="P301" t="b">
         <v>0</v>
       </c>
       <c r="Q301" t="b">
         <v>0</v>
       </c>
       <c r="R301" t="b">
         <v>0</v>
       </c>
       <c r="S301" t="b">
         <v>0</v>
       </c>
       <c r="T301" t="b">
         <v>0</v>
       </c>
       <c r="U301" t="b">
         <v>0</v>
       </c>
       <c r="V301" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W301" t="b">
+        <v>0</v>
+      </c>
+      <c r="X301" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y301" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z301" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA301" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB301" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC301" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD301" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="n">
         <v>100868314</v>
       </c>
       <c r="B302" t="n">
         <v>5533064</v>
       </c>
       <c r="C302" t="inlineStr"/>
       <c r="D302" t="inlineStr">
         <is>
           <t>10.1093/jee/63.2.496</t>
         </is>
       </c>
       <c r="E302" t="inlineStr">
         <is>
           <t>Roth H and Richards HH 1970</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
           <t xml:space="preserve">Roth H, Richards HH. Ethylene dibromide, methyl bromide, and ethylene chlorobromide as fumigants for control of apple and blueberry maggots in fruit. Journal of Economic Entomology 63:496-499. </t>
         </is>
@@ -24023,53 +30365,74 @@
       <c r="N302" s="2" t="n">
         <v>43964.54272452229</v>
       </c>
       <c r="O302" s="2" t="n">
         <v>43964.54272452246</v>
       </c>
       <c r="P302" t="b">
         <v>0</v>
       </c>
       <c r="Q302" t="b">
         <v>0</v>
       </c>
       <c r="R302" t="b">
         <v>0</v>
       </c>
       <c r="S302" t="b">
         <v>0</v>
       </c>
       <c r="T302" t="b">
         <v>0</v>
       </c>
       <c r="U302" t="b">
         <v>0</v>
       </c>
       <c r="V302" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W302" t="b">
+        <v>0</v>
+      </c>
+      <c r="X302" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y302" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z302" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA302" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB302" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC302" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD302" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="n">
         <v>100868315</v>
       </c>
       <c r="B303" t="n">
         <v>5533158</v>
       </c>
       <c r="C303" t="inlineStr"/>
       <c r="D303" t="inlineStr"/>
       <c r="E303" t="inlineStr">
         <is>
           <t>Steenland K, Carrano A, and Ratcliffe J 1987</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
           <t xml:space="preserve">Steenland K, Carrano A, Ratcliffe J. A cytogenetic study of workers exposed to ethylene dibromide. Scandinavian Journal of Work, Environment and Health 13:167-167. </t>
         </is>
       </c>
       <c r="G303" t="inlineStr">
         <is>
           <t>A cytogenetic study of workers exposed to ethylene dibromide</t>
@@ -24080,71 +30443,92 @@
           <t>Steenland K, Carrano A, Ratcliffe J</t>
         </is>
       </c>
       <c r="I303" t="inlineStr">
         <is>
           <t>Steenland K, Carrano A, and Ratcliffe J</t>
         </is>
       </c>
       <c r="J303" t="n">
         <v>1987</v>
       </c>
       <c r="K303" t="inlineStr">
         <is>
           <t>Scandinavian Journal of Work, Environment and Health 13:167-167.</t>
         </is>
       </c>
       <c r="L303" t="inlineStr"/>
       <c r="M303" t="inlineStr"/>
       <c r="N303" s="2" t="n">
         <v>43964.5427245664</v>
       </c>
       <c r="O303" s="2" t="n">
         <v>43964.54272456657</v>
       </c>
       <c r="P303" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q303" t="b">
         <v>0</v>
       </c>
       <c r="R303" t="b">
         <v>0</v>
       </c>
       <c r="S303" t="b">
         <v>0</v>
       </c>
       <c r="T303" t="b">
         <v>0</v>
       </c>
       <c r="U303" t="b">
         <v>0</v>
       </c>
       <c r="V303" t="b">
         <v>0</v>
       </c>
       <c r="W303" t="b">
+        <v>0</v>
+      </c>
+      <c r="X303" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y303" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z303" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA303" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB303" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC303" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD303" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="n">
         <v>100868316</v>
       </c>
       <c r="B304" t="n">
         <v>5533292</v>
       </c>
       <c r="C304" t="inlineStr"/>
       <c r="D304" t="inlineStr">
         <is>
           <t>10.1016/s0890-6238(96)00108-6</t>
         </is>
       </c>
       <c r="E304" t="inlineStr">
         <is>
           <t>Wyrobek AJ et al. 1997</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
           <t xml:space="preserve">Wyrobek AJ, Schrader SM, Perreault SD, Fenster L, Huszar G, Katz DF, Osorio AM, Sublet V, Evenson D. Assessment of reproductive disorders and birth defects in communities near hazardous chemical sites .3. Guidelines for field studies of male reproductive disorders.  </t>
         </is>
@@ -24173,53 +30557,74 @@
       <c r="N304" s="2" t="n">
         <v>43964.5427246101</v>
       </c>
       <c r="O304" s="2" t="n">
         <v>43964.54272461026</v>
       </c>
       <c r="P304" t="b">
         <v>0</v>
       </c>
       <c r="Q304" t="b">
         <v>0</v>
       </c>
       <c r="R304" t="b">
         <v>0</v>
       </c>
       <c r="S304" t="b">
         <v>0</v>
       </c>
       <c r="T304" t="b">
         <v>0</v>
       </c>
       <c r="U304" t="b">
         <v>0</v>
       </c>
       <c r="V304" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W304" t="b">
+        <v>0</v>
+      </c>
+      <c r="X304" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y304" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z304" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA304" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB304" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC304" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD304" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="n">
         <v>100868317</v>
       </c>
       <c r="B305" t="n">
         <v>5533347</v>
       </c>
       <c r="C305" t="inlineStr"/>
       <c r="D305" t="inlineStr">
         <is>
           <t>10.1016/0305-0491(71)90253-7</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
           <t>Alumot E and Harduf Z 1971</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
           <t xml:space="preserve">Alumot E, Harduf Z. IMPAIRED UPTAKE OF LABELED PROTEINS BY OVARIAN FOLLICLES OF HENS TREATED WITH ETHYLENE DIBROMIDE. Comparative biochemistry and physiology 39:61-&amp;. </t>
         </is>
@@ -24252,53 +30657,74 @@
       <c r="N305" s="2" t="n">
         <v>43964.54272488497</v>
       </c>
       <c r="O305" s="2" t="n">
         <v>43964.54272488524</v>
       </c>
       <c r="P305" t="b">
         <v>0</v>
       </c>
       <c r="Q305" t="b">
         <v>0</v>
       </c>
       <c r="R305" t="b">
         <v>0</v>
       </c>
       <c r="S305" t="b">
         <v>0</v>
       </c>
       <c r="T305" t="b">
         <v>0</v>
       </c>
       <c r="U305" t="b">
         <v>0</v>
       </c>
       <c r="V305" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W305" t="b">
+        <v>0</v>
+      </c>
+      <c r="X305" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y305" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z305" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA305" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB305" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC305" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD305" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="n">
         <v>100868318</v>
       </c>
       <c r="B306" t="n">
         <v>5533356</v>
       </c>
       <c r="C306" t="inlineStr"/>
       <c r="D306" t="inlineStr"/>
       <c r="E306" t="inlineStr">
         <is>
           <t>Amir D 1973</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
           <t xml:space="preserve">Amir D. SITES OF SPERMICIDAL ACTION OF ETHYLENE DIBROMIDE IN BULLS.  </t>
         </is>
       </c>
       <c r="G306" t="inlineStr">
         <is>
           <t>SITES OF SPERMICIDAL ACTION OF ETHYLENE DIBROMIDE IN BULLS</t>
@@ -24323,53 +30749,74 @@
       <c r="N306" s="2" t="n">
         <v>43964.54272494798</v>
       </c>
       <c r="O306" s="2" t="n">
         <v>43964.54272494827</v>
       </c>
       <c r="P306" t="b">
         <v>0</v>
       </c>
       <c r="Q306" t="b">
         <v>0</v>
       </c>
       <c r="R306" t="b">
         <v>0</v>
       </c>
       <c r="S306" t="b">
         <v>0</v>
       </c>
       <c r="T306" t="b">
         <v>0</v>
       </c>
       <c r="U306" t="b">
         <v>0</v>
       </c>
       <c r="V306" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W306" t="b">
+        <v>0</v>
+      </c>
+      <c r="X306" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y306" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z306" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA306" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB306" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC306" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD306" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="n">
         <v>100868319</v>
       </c>
       <c r="B307" t="n">
         <v>5533547</v>
       </c>
       <c r="C307" t="inlineStr"/>
       <c r="D307" t="inlineStr">
         <is>
           <t>10.1021/ja00149a022</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
           <t>Nassar AEF et al. 1995</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
           <t xml:space="preserve">Nassar AEF, Bobbitt JM, Stuart JD, Rusling JF. CATALYTIC REDUCTION OF ORGANOHALIDE POLLUTANTS BY MYOGLOBIN IN A BIOMEMBRANE-LIKE SURFACTANT FILM.  </t>
         </is>
@@ -24398,53 +30845,74 @@
       <c r="N307" s="2" t="n">
         <v>43964.5427250036</v>
       </c>
       <c r="O307" s="2" t="n">
         <v>43964.54272500378</v>
       </c>
       <c r="P307" t="b">
         <v>0</v>
       </c>
       <c r="Q307" t="b">
         <v>0</v>
       </c>
       <c r="R307" t="b">
         <v>0</v>
       </c>
       <c r="S307" t="b">
         <v>0</v>
       </c>
       <c r="T307" t="b">
         <v>0</v>
       </c>
       <c r="U307" t="b">
         <v>0</v>
       </c>
       <c r="V307" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W307" t="b">
+        <v>0</v>
+      </c>
+      <c r="X307" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y307" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z307" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA307" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB307" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC307" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD307" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="n">
         <v>100868320</v>
       </c>
       <c r="B308" t="n">
         <v>5534186</v>
       </c>
       <c r="C308" t="inlineStr"/>
       <c r="D308" t="inlineStr">
         <is>
           <t>10.17660/actahortic.2000.529.4</t>
         </is>
       </c>
       <c r="E308" t="inlineStr">
         <is>
           <t>Sanewski G and Scott C 2000</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
           <t xml:space="preserve">Sanewski G, Scott C. The Australian pineapple industry. Acta Horticulturae 53-55. </t>
         </is>
@@ -24465,71 +30933,92 @@
         </is>
       </c>
       <c r="J308" t="n">
         <v>2000</v>
       </c>
       <c r="K308" t="inlineStr">
         <is>
           <t>Acta Horticulturae 53-55.</t>
         </is>
       </c>
       <c r="L308" t="inlineStr">
         <is>
           <t>The Australian pineapple industry is represented by 327 growers producing about 125,000 tonnes. 100,000 tonnes is processed through the sole processor, Golden Circle Ltd. The remaining 25,000 tonnes is sold on the domestic fresh market with about 70% being packed and marketed through 1 of 3 packhouses. Plantings for the processing sector have declined over the last 4 years but have now stabilised. There are currently good prospects for expansion of the fresh market sector.
 The industry has recently established a strategic plan to guide its development through to the next century. The industry vision is "To be recognised as an innovative and unified pineapple industry by improving existing anti creating new and exciting products which delight customers, increase demand anti continuously improve the sustainability of the Queensland pineapple industry and grower wealth". The strategic plan addresses long and short term problems and opportunities and has a major emphasis on industry cohesion and quality assurance. Revitalisation of the fresh market sector is seen as a major priority. However, the most pressing problem for the industry is presented by the imminent withdrawal of the soil fumigants ethylene dibromide and methyl bromide. Phytophthora control is an emerging issue.
 The major research and extension programs include, genetic improvement, quality assurance training (to SQF 2000 standard) for growers, EDB replacement, the development of nematode monitoring protocols, studies into mealybug wilt and studies into phytophthora root and heart rot control.</t>
         </is>
       </c>
       <c r="M308" t="inlineStr"/>
       <c r="N308" s="2" t="n">
         <v>43964.54272504766</v>
       </c>
       <c r="O308" s="2" t="n">
         <v>43964.54272504784</v>
       </c>
       <c r="P308" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q308" t="b">
         <v>0</v>
       </c>
       <c r="R308" t="b">
         <v>0</v>
       </c>
       <c r="S308" t="b">
         <v>0</v>
       </c>
       <c r="T308" t="b">
         <v>0</v>
       </c>
       <c r="U308" t="b">
         <v>0</v>
       </c>
       <c r="V308" t="b">
         <v>0</v>
       </c>
       <c r="W308" t="b">
+        <v>0</v>
+      </c>
+      <c r="X308" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y308" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z308" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA308" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB308" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC308" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD308" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="n">
         <v>100868321</v>
       </c>
       <c r="B309" t="n">
         <v>5534238</v>
       </c>
       <c r="C309" t="inlineStr"/>
       <c r="D309" t="inlineStr"/>
       <c r="E309" t="inlineStr">
         <is>
           <t>Ratajczak H et al. 1986</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
           <t xml:space="preserve">Ratajczak H, Fugmann R, Bradof J, Aranyi C, Barbera P, Fenters J. Host-resistance vs immune function to assess effects of short-term exposure to ethylene dibromide. Federation Proceedings 45:1796-1796. [Abstract]. </t>
         </is>
       </c>
       <c r="G309" t="inlineStr">
         <is>
           <t>Host-resistance vs immune function to assess effects of short-term exposure to ethylene dibromide</t>
@@ -24558,53 +31047,74 @@
       <c r="N309" s="2" t="n">
         <v>43964.54272509354</v>
       </c>
       <c r="O309" s="2" t="n">
         <v>43964.54272509373</v>
       </c>
       <c r="P309" t="b">
         <v>0</v>
       </c>
       <c r="Q309" t="b">
         <v>0</v>
       </c>
       <c r="R309" t="b">
         <v>0</v>
       </c>
       <c r="S309" t="b">
         <v>0</v>
       </c>
       <c r="T309" t="b">
         <v>0</v>
       </c>
       <c r="U309" t="b">
         <v>0</v>
       </c>
       <c r="V309" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W309" t="b">
+        <v>0</v>
+      </c>
+      <c r="X309" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y309" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z309" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA309" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB309" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC309" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD309" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="n">
         <v>100868322</v>
       </c>
       <c r="B310" t="n">
         <v>5534797</v>
       </c>
       <c r="C310" t="inlineStr"/>
       <c r="D310" t="inlineStr"/>
       <c r="E310" t="inlineStr">
         <is>
           <t>Takyi EE and INT ATOM ENGERY AGCY 1990</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
           <t xml:space="preserve">Takyi EE, INT ATOM ENGERY AGCY. ETHYLENE DIBROMIDE RESIDUES IN STORED MAIZE GRAINS.  </t>
         </is>
       </c>
       <c r="G310" t="inlineStr">
         <is>
           <t>ETHYLENE DIBROMIDE RESIDUES IN STORED MAIZE GRAINS</t>
@@ -24629,53 +31139,74 @@
       <c r="N310" s="2" t="n">
         <v>43964.54272513697</v>
       </c>
       <c r="O310" s="2" t="n">
         <v>43964.54272513715</v>
       </c>
       <c r="P310" t="b">
         <v>0</v>
       </c>
       <c r="Q310" t="b">
         <v>0</v>
       </c>
       <c r="R310" t="b">
         <v>0</v>
       </c>
       <c r="S310" t="b">
         <v>0</v>
       </c>
       <c r="T310" t="b">
         <v>0</v>
       </c>
       <c r="U310" t="b">
         <v>0</v>
       </c>
       <c r="V310" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W310" t="b">
+        <v>0</v>
+      </c>
+      <c r="X310" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y310" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z310" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA310" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB310" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC310" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD310" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="n">
         <v>100868323</v>
       </c>
       <c r="B311" t="n">
         <v>5534804</v>
       </c>
       <c r="C311" t="inlineStr"/>
       <c r="D311" t="inlineStr"/>
       <c r="E311" t="inlineStr">
         <is>
           <t>Thomas P 2001</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
           <t xml:space="preserve">Thomas P. Control of post-harvest loss of grain, fruits and vegetables by radiation processing.  </t>
         </is>
       </c>
       <c r="G311" t="inlineStr">
         <is>
           <t>Control of post-harvest loss of grain, fruits and vegetables by radiation processing</t>
@@ -24700,53 +31231,74 @@
       <c r="N311" s="2" t="n">
         <v>43964.54272518033</v>
       </c>
       <c r="O311" s="2" t="n">
         <v>43964.54272518052</v>
       </c>
       <c r="P311" t="b">
         <v>0</v>
       </c>
       <c r="Q311" t="b">
         <v>0</v>
       </c>
       <c r="R311" t="b">
         <v>0</v>
       </c>
       <c r="S311" t="b">
         <v>0</v>
       </c>
       <c r="T311" t="b">
         <v>0</v>
       </c>
       <c r="U311" t="b">
         <v>0</v>
       </c>
       <c r="V311" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W311" t="b">
+        <v>0</v>
+      </c>
+      <c r="X311" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y311" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z311" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA311" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB311" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC311" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD311" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="n">
         <v>100868324</v>
       </c>
       <c r="B312" t="n">
         <v>5546380</v>
       </c>
       <c r="C312" t="inlineStr"/>
       <c r="D312" t="inlineStr"/>
       <c r="E312" t="inlineStr">
         <is>
           <t>Bernstein R 1984</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
           <t xml:space="preserve">Bernstein R. Protecting the public from the environment.  </t>
         </is>
       </c>
       <c r="G312" t="inlineStr">
         <is>
           <t>Protecting the public from the environment</t>
@@ -24771,53 +31323,74 @@
       <c r="N312" s="2" t="n">
         <v>43964.54272522359</v>
       </c>
       <c r="O312" s="2" t="n">
         <v>43964.54272522377</v>
       </c>
       <c r="P312" t="b">
         <v>0</v>
       </c>
       <c r="Q312" t="b">
         <v>0</v>
       </c>
       <c r="R312" t="b">
         <v>0</v>
       </c>
       <c r="S312" t="b">
         <v>0</v>
       </c>
       <c r="T312" t="b">
         <v>0</v>
       </c>
       <c r="U312" t="b">
         <v>0</v>
       </c>
       <c r="V312" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W312" t="b">
+        <v>0</v>
+      </c>
+      <c r="X312" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y312" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z312" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA312" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB312" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC312" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD312" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="n">
         <v>100868325</v>
       </c>
       <c r="B313" t="n">
         <v>5546392</v>
       </c>
       <c r="C313" t="inlineStr"/>
       <c r="D313" t="inlineStr">
         <is>
           <t>10.1002/em.2860010107</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
           <t>Kale P and Baum JW 1979</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
           <t xml:space="preserve">Kale P, Baum JW. Sensitivity of Drosophila melanogaster to low concentrations of the gaseous 1, 2-dibromoethane: I. acute exposures. Environmental Mutagenesis 1:15-18. </t>
         </is>
@@ -24854,53 +31427,74 @@
       <c r="N313" s="2" t="n">
         <v>43964.5427252678</v>
       </c>
       <c r="O313" s="2" t="n">
         <v>43964.54272526799</v>
       </c>
       <c r="P313" t="b">
         <v>0</v>
       </c>
       <c r="Q313" t="b">
         <v>0</v>
       </c>
       <c r="R313" t="b">
         <v>0</v>
       </c>
       <c r="S313" t="b">
         <v>0</v>
       </c>
       <c r="T313" t="b">
         <v>0</v>
       </c>
       <c r="U313" t="b">
         <v>0</v>
       </c>
       <c r="V313" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W313" t="b">
+        <v>0</v>
+      </c>
+      <c r="X313" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y313" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z313" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA313" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB313" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC313" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD313" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="n">
         <v>100868326</v>
       </c>
       <c r="B314" t="n">
         <v>5546398</v>
       </c>
       <c r="C314" t="inlineStr"/>
       <c r="D314" t="inlineStr"/>
       <c r="E314" t="inlineStr">
         <is>
           <t>Juvalta S et al. 2015</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
           <t xml:space="preserve">Juvalta S, Post MW, Charlifue S, Noreau L, Whiteneck G, Dumont FS, Reinhardt JD. Development and cognitive testing of the Nottwil Environmental Factors Inventory in Canada, Switzerland and the USA.  </t>
         </is>
       </c>
       <c r="G314" t="inlineStr">
         <is>
           <t>Development and cognitive testing of the Nottwil Environmental Factors Inventory in Canada, Switzerland and the USA</t>
@@ -24929,53 +31523,74 @@
       <c r="N314" s="2" t="n">
         <v>43964.54272531118</v>
       </c>
       <c r="O314" s="2" t="n">
         <v>43964.54272531155</v>
       </c>
       <c r="P314" t="b">
         <v>0</v>
       </c>
       <c r="Q314" t="b">
         <v>0</v>
       </c>
       <c r="R314" t="b">
         <v>0</v>
       </c>
       <c r="S314" t="b">
         <v>0</v>
       </c>
       <c r="T314" t="b">
         <v>0</v>
       </c>
       <c r="U314" t="b">
         <v>0</v>
       </c>
       <c r="V314" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W314" t="b">
+        <v>0</v>
+      </c>
+      <c r="X314" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y314" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z314" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA314" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB314" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC314" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD314" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="n">
         <v>100868327</v>
       </c>
       <c r="B315" t="n">
         <v>5547172</v>
       </c>
       <c r="C315" t="inlineStr"/>
       <c r="D315" t="inlineStr">
         <is>
           <t>10.1289/ehp.98106245</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
           <t>Woodruff TJ et al. 1998</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
           <t xml:space="preserve">Woodruff TJ, Axelrad DA, Caldwell J, Morello-Frosch R, Rosenbaum A. Public health implications of 1990 air toxics concentrations across the United States. Environmental Health Perspectives 106:245-251. </t>
         </is>
@@ -25009,56 +31624,77 @@
         </is>
       </c>
       <c r="M315" t="inlineStr"/>
       <c r="N315" s="2" t="n">
         <v>43964.54272538795</v>
       </c>
       <c r="O315" s="2" t="n">
         <v>43964.54272538815</v>
       </c>
       <c r="P315" t="b">
         <v>1</v>
       </c>
       <c r="Q315" t="b">
         <v>0</v>
       </c>
       <c r="R315" t="b">
         <v>0</v>
       </c>
       <c r="S315" t="b">
         <v>0</v>
       </c>
       <c r="T315" t="b">
         <v>0</v>
       </c>
       <c r="U315" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V315" t="b">
         <v>0</v>
       </c>
       <c r="W315" t="b">
+        <v>0</v>
+      </c>
+      <c r="X315" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y315" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z315" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA315" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB315" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC315" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD315" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="n">
         <v>100868328</v>
       </c>
       <c r="B316" t="n">
         <v>5547681</v>
       </c>
       <c r="C316" t="inlineStr"/>
       <c r="D316" t="inlineStr"/>
       <c r="E316" t="inlineStr">
         <is>
           <t>Johnson FR 1988</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
           <t xml:space="preserve">Johnson FR. Economic costs of misinforming about risk: the EDB scare and the media. Risk Analysis 8:261-9. [Risk analysis : an official publication of the Society for Risk Analysis]. </t>
         </is>
       </c>
       <c r="G316" t="inlineStr">
         <is>
           <t>Economic costs of misinforming about risk: the EDB scare and the media</t>
@@ -25094,50 +31730,71 @@
       <c r="O316" s="2" t="n">
         <v>43964.54272545444</v>
       </c>
       <c r="P316" t="b">
         <v>0</v>
       </c>
       <c r="Q316" t="b">
         <v>0</v>
       </c>
       <c r="R316" t="b">
         <v>0</v>
       </c>
       <c r="S316" t="b">
         <v>0</v>
       </c>
       <c r="T316" t="b">
         <v>0</v>
       </c>
       <c r="U316" t="b">
         <v>0</v>
       </c>
       <c r="V316" t="b">
         <v>0</v>
       </c>
       <c r="W316" t="b">
+        <v>0</v>
+      </c>
+      <c r="X316" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y316" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z316" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA316" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB316" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC316" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD316" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="n">
         <v>100868329</v>
       </c>
       <c r="B317" t="n">
         <v>5549387</v>
       </c>
       <c r="C317" t="inlineStr"/>
       <c r="D317" t="inlineStr"/>
       <c r="E317" t="inlineStr">
         <is>
           <t>Peers AM 1985</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
           <t xml:space="preserve">Peers AM. The determination of ethylene dibromide in air. IARC Scientific Publications 68:197-203. </t>
         </is>
       </c>
       <c r="G317" t="inlineStr">
         <is>
           <t>The determination of ethylene dibromide in air</t>
@@ -25148,71 +31805,92 @@
           <t>Peers AM</t>
         </is>
       </c>
       <c r="I317" t="inlineStr">
         <is>
           <t>Peers AM</t>
         </is>
       </c>
       <c r="J317" t="n">
         <v>1985</v>
       </c>
       <c r="K317" t="inlineStr">
         <is>
           <t>IARC Scientific Publications 68:197-203.</t>
         </is>
       </c>
       <c r="L317" t="inlineStr"/>
       <c r="M317" t="inlineStr"/>
       <c r="N317" s="2" t="n">
         <v>43964.5427255205</v>
       </c>
       <c r="O317" s="2" t="n">
         <v>43964.54272552068</v>
       </c>
       <c r="P317" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q317" t="b">
         <v>0</v>
       </c>
       <c r="R317" t="b">
         <v>0</v>
       </c>
       <c r="S317" t="b">
         <v>0</v>
       </c>
       <c r="T317" t="b">
         <v>0</v>
       </c>
       <c r="U317" t="b">
         <v>0</v>
       </c>
       <c r="V317" t="b">
         <v>0</v>
       </c>
       <c r="W317" t="b">
+        <v>0</v>
+      </c>
+      <c r="X317" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y317" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z317" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA317" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB317" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC317" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD317" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="n">
         <v>100868330</v>
       </c>
       <c r="B318" t="n">
         <v>5549407</v>
       </c>
       <c r="C318" t="inlineStr"/>
       <c r="D318" t="inlineStr"/>
       <c r="E318" t="inlineStr">
         <is>
           <t>Papadopoulou-Mourkidou E 1991</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
           <t xml:space="preserve">Papadopoulou-Mourkidou E. Postharvest-applied agrochemicals and their residues in fresh fruits and vegetables. Journal of the Association of Official Analytical Chemists 74:745-65. [Journal - Association of Official Analytical Chemists]. </t>
         </is>
       </c>
       <c r="G318" t="inlineStr">
         <is>
           <t>Postharvest-applied agrochemicals and their residues in fresh fruits and vegetables</t>
@@ -25245,53 +31923,74 @@
       <c r="N318" s="2" t="n">
         <v>43964.54272558663</v>
       </c>
       <c r="O318" s="2" t="n">
         <v>43964.54272558682</v>
       </c>
       <c r="P318" t="b">
         <v>0</v>
       </c>
       <c r="Q318" t="b">
         <v>0</v>
       </c>
       <c r="R318" t="b">
         <v>0</v>
       </c>
       <c r="S318" t="b">
         <v>0</v>
       </c>
       <c r="T318" t="b">
         <v>0</v>
       </c>
       <c r="U318" t="b">
         <v>0</v>
       </c>
       <c r="V318" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W318" t="b">
+        <v>0</v>
+      </c>
+      <c r="X318" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y318" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z318" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA318" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB318" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC318" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD318" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="n">
         <v>100868331</v>
       </c>
       <c r="B319" t="n">
         <v>5549408</v>
       </c>
       <c r="C319" t="inlineStr"/>
       <c r="D319" t="inlineStr"/>
       <c r="E319" t="inlineStr">
         <is>
           <t>Rangaswamy JR, Vijayashankar YN, and Muthu M 1976</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
           <t xml:space="preserve">Rangaswamy JR, Vijayashankar YN, Muthu M. Colorimetric method for the determination of ethylene dibromide residues in grains and air. Journal of the Association of Official Analytical Chemists 59:1262-5. [Journal - Association of Official Analytical Chemists]. </t>
         </is>
       </c>
       <c r="G319" t="inlineStr">
         <is>
           <t>Colorimetric method for the determination of ethylene dibromide residues in grains and air</t>
@@ -25324,53 +32023,74 @@
       <c r="N319" s="2" t="n">
         <v>43964.54272565197</v>
       </c>
       <c r="O319" s="2" t="n">
         <v>43964.54272565215</v>
       </c>
       <c r="P319" t="b">
         <v>0</v>
       </c>
       <c r="Q319" t="b">
         <v>0</v>
       </c>
       <c r="R319" t="b">
         <v>0</v>
       </c>
       <c r="S319" t="b">
         <v>0</v>
       </c>
       <c r="T319" t="b">
         <v>0</v>
       </c>
       <c r="U319" t="b">
         <v>0</v>
       </c>
       <c r="V319" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W319" t="b">
+        <v>0</v>
+      </c>
+      <c r="X319" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y319" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z319" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA319" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB319" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC319" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD319" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="n">
         <v>100868332</v>
       </c>
       <c r="B320" t="n">
         <v>5549978</v>
       </c>
       <c r="C320" t="inlineStr"/>
       <c r="D320" t="inlineStr">
         <is>
           <t>10.1126/science.6362008</t>
         </is>
       </c>
       <c r="E320" t="inlineStr">
         <is>
           <t>Sun M 1984</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
           <t xml:space="preserve">Sun M. EDB contamination kindles federal action. Science 223:464-466. </t>
         </is>
@@ -25400,56 +32120,77 @@
       </c>
       <c r="L320" t="inlineStr"/>
       <c r="M320" t="inlineStr"/>
       <c r="N320" s="2" t="n">
         <v>43964.54272571777</v>
       </c>
       <c r="O320" s="2" t="n">
         <v>43964.54272571794</v>
       </c>
       <c r="P320" t="b">
         <v>1</v>
       </c>
       <c r="Q320" t="b">
         <v>0</v>
       </c>
       <c r="R320" t="b">
         <v>0</v>
       </c>
       <c r="S320" t="b">
         <v>0</v>
       </c>
       <c r="T320" t="b">
         <v>0</v>
       </c>
       <c r="U320" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V320" t="b">
         <v>0</v>
       </c>
       <c r="W320" t="b">
+        <v>0</v>
+      </c>
+      <c r="X320" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y320" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z320" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA320" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB320" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC320" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD320" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="n">
         <v>100868333</v>
       </c>
       <c r="B321" t="n">
         <v>5549988</v>
       </c>
       <c r="C321" t="inlineStr"/>
       <c r="D321" t="inlineStr">
         <is>
           <t>10.1097/00124784-200411000-00009</t>
         </is>
       </c>
       <c r="E321" t="inlineStr">
         <is>
           <t>Neuberger JS et al. 2004</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
           <t xml:space="preserve">Neuberger JS, Martin J, Pierce JT, Mayo MS, Jewell W. Cancer cluster investigations: use of a hybrid approach in a rural county. Journal of Public Health Management and Practice 10:524-32. [Journal of public health management and practice : JPHMP]. </t>
         </is>
@@ -25486,53 +32227,74 @@
       <c r="N321" s="2" t="n">
         <v>43964.54272578242</v>
       </c>
       <c r="O321" s="2" t="n">
         <v>43964.54272578259</v>
       </c>
       <c r="P321" t="b">
         <v>0</v>
       </c>
       <c r="Q321" t="b">
         <v>0</v>
       </c>
       <c r="R321" t="b">
         <v>0</v>
       </c>
       <c r="S321" t="b">
         <v>0</v>
       </c>
       <c r="T321" t="b">
         <v>0</v>
       </c>
       <c r="U321" t="b">
         <v>0</v>
       </c>
       <c r="V321" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W321" t="b">
+        <v>0</v>
+      </c>
+      <c r="X321" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y321" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z321" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA321" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB321" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC321" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD321" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="n">
         <v>100868334</v>
       </c>
       <c r="B322" t="n">
         <v>5550004</v>
       </c>
       <c r="C322" t="inlineStr"/>
       <c r="D322" t="inlineStr">
         <is>
           <t>10.1016/j.envpol.2017.10.009</t>
         </is>
       </c>
       <c r="E322" t="inlineStr">
         <is>
           <t>Wang D et al. 2018</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
           <t xml:space="preserve">Wang D, Yu H, Shao X, Yu H, Nie L. Direct and potential risk assessment of exposure to volatile organic compounds for primary receptor associated with solvent consumption. Environmental Pollution 233:501-509. </t>
         </is>
@@ -25548,74 +32310,95 @@
         </is>
       </c>
       <c r="I322" t="inlineStr">
         <is>
           <t>Wang D et al.</t>
         </is>
       </c>
       <c r="J322" t="n">
         <v>2018</v>
       </c>
       <c r="K322" t="inlineStr">
         <is>
           <t>Environmental Pollution 233:501-509.</t>
         </is>
       </c>
       <c r="L322" t="inlineStr">
         <is>
           <t>Rapid development of industrial production has stimulated the growth of consumption of raw and auxiliary materials including organic paints, among which volatile organic compounds (VOCs) are proved harmful to the population who inhale the polluted air based on epidemiologic studies. Therefore, new types of environment-friendly paints were developed to replace solvent-based paints (SBPs). Nevertheless, new types of paints containing VOCs failed to replace SBPs entirely due to certain disadvantages. Hence, five kinds of paints were employed in simulation experiments to assess the health risk of primary receptor including three kinds of water-based paints (WBPs) and two kinds of SBPs. Conclusions showed that mean TVOC concentration in breathing zone of primary receptor ranged from 9.5 to 13.6 mg/m3 and 3.4 × 103 to 1.4 × 104 mg/m3 for WBPs and SBPs, respectively. Assessments of non-cancer risk concluded that nearly one third quantified compounds exceeded corresponding thresholds for WBPs, and the maximum risk value was 101.33; for SBPs, the maximum risk value reached 50760.20, and twenty-two compounds exceeded the reference limits. The calculation of cancer risk values showed that seventeen compounds were higher than acceptable limit amongst which 1,2-dibromoethane had maximum values of 1.27 × 10-2 to 3.24 × 10-2 for WBPs; for SBPs, all quantified compounds exceeded the acceptable limit, and 82.61% VOCs were distributed in a scope larger than 1 × 10-3. Additionally, a removal efficiency of 60% was considered for primary receptor with personal protective equipment, and subsequent results confirmed its inability of lowering the risk resulted from hazardous VOCs. The calculated potential health risk could be applied to estimate the total health risk for both primary and secondary receptor based on consumed materials. The finding suggested that WBPs could improve VOCs exposure condition and reduce the direct and potential health risk significantly for primary receptor, although they might dissatisfy acceptable limit.</t>
         </is>
       </c>
       <c r="M322" t="inlineStr"/>
       <c r="N322" s="2" t="n">
         <v>43964.542725852</v>
       </c>
       <c r="O322" s="2" t="n">
-        <v>43964.5427258522</v>
+        <v>46154.55488144148</v>
       </c>
       <c r="P322" t="b">
         <v>1</v>
       </c>
       <c r="Q322" t="b">
         <v>1</v>
       </c>
       <c r="R322" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S322" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T322" t="b">
         <v>1</v>
       </c>
       <c r="U322" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V322" t="b">
         <v>0</v>
       </c>
       <c r="W322" t="b">
+        <v>0</v>
+      </c>
+      <c r="X322" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y322" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z322" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA322" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB322" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC322" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD322" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="n">
         <v>100868335</v>
       </c>
       <c r="B323" t="n">
         <v>5550172</v>
       </c>
       <c r="C323" t="inlineStr"/>
       <c r="D323" t="inlineStr">
         <is>
           <t>10.1080/00039896.1987.9935822</t>
         </is>
       </c>
       <c r="E323" t="inlineStr">
         <is>
           <t>Albrecht WN 1987</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
           <t xml:space="preserve">Albrecht WN. Occupational exposure to 1,3-dichloropropene (Telone II) in Hawaiian pineapple culture. Archives of Environmental Health 42:286-91. [Archives of environmental health]. </t>
         </is>
@@ -25652,53 +32435,74 @@
       <c r="N323" s="2" t="n">
         <v>43964.54272591791</v>
       </c>
       <c r="O323" s="2" t="n">
         <v>43964.54272591809</v>
       </c>
       <c r="P323" t="b">
         <v>0</v>
       </c>
       <c r="Q323" t="b">
         <v>0</v>
       </c>
       <c r="R323" t="b">
         <v>0</v>
       </c>
       <c r="S323" t="b">
         <v>0</v>
       </c>
       <c r="T323" t="b">
         <v>0</v>
       </c>
       <c r="U323" t="b">
         <v>0</v>
       </c>
       <c r="V323" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W323" t="b">
+        <v>0</v>
+      </c>
+      <c r="X323" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y323" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z323" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA323" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB323" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC323" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD323" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="n">
         <v>100868336</v>
       </c>
       <c r="B324" t="n">
         <v>5550210</v>
       </c>
       <c r="C324" t="inlineStr"/>
       <c r="D324" t="inlineStr">
         <is>
           <t>10.1001/jama.252.17.2428</t>
         </is>
       </c>
       <c r="E324" t="inlineStr">
         <is>
           <t>Letz GA et al. 1984</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
           <t xml:space="preserve">Letz GA, Pond SM, Osterloh JD, Wade RL, Becker CE. Two fatalities after acute occupational exposure to ethylene dibromide. JAMA: Journal of the American Medical Association 252:2428-31. [JAMA]. </t>
         </is>
@@ -25723,65 +32527,86 @@
       </c>
       <c r="K324" t="inlineStr">
         <is>
           <t>JAMA: Journal of the American Medical Association 252:2428-31. [JAMA].</t>
         </is>
       </c>
       <c r="L324" t="inlineStr">
         <is>
           <t>A worker collapsed while working inside a tank that was later found to contain residues of ethylene dibromide. He died 12 hours later with metabolic acidosis, depression of the CNS, and laboratory evidence of liver damage. A supervisor attempting to rescue the first victim also collapsed inside the tank and died 64 hours later with intractable metabolic acidosis and hepatic and renal failure. The clinical, pathological, and toxicological findings, as well as results of industrial hygiene sampling, are reported. Pathophysiological mechanisms and possible therapeutic interventions are discussed. The cases demonstrate the extreme hazards of exposure to the highly toxic chemical. The importance of protective work practices wherever there is potential exposure to ethylene dibromide is emphasized.</t>
         </is>
       </c>
       <c r="M324" t="inlineStr"/>
       <c r="N324" s="2" t="n">
         <v>43964.54272598289</v>
       </c>
       <c r="O324" s="2" t="n">
         <v>43964.54272598309</v>
       </c>
       <c r="P324" t="b">
         <v>1</v>
       </c>
       <c r="Q324" t="b">
         <v>1</v>
       </c>
       <c r="R324" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S324" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T324" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U324" t="b">
         <v>0</v>
       </c>
       <c r="V324" t="b">
         <v>0</v>
       </c>
       <c r="W324" t="b">
+        <v>0</v>
+      </c>
+      <c r="X324" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y324" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z324" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA324" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB324" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC324" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD324" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="n">
         <v>100868337</v>
       </c>
       <c r="B325" t="n">
         <v>5550217</v>
       </c>
       <c r="C325" t="inlineStr"/>
       <c r="D325" t="inlineStr"/>
       <c r="E325" t="inlineStr">
         <is>
           <t>Wang GM 1984</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
           <t xml:space="preserve">Wang GM. Evaluation of pesticides which pose carcinogenicity potential in animal testing. II. Consideration of human exposure conditions for regulatory decision making. Regulatory Toxicology and Pharmacology 4:361-71. [Regulatory toxicology and pharmacology : RTP]. </t>
         </is>
       </c>
       <c r="G325" t="inlineStr">
         <is>
           <t>Evaluation of pesticides which pose carcinogenicity potential in animal testing. II. Consideration of human exposure conditions for regulatory decision making</t>
@@ -25814,53 +32639,74 @@
       <c r="N325" s="2" t="n">
         <v>43964.5427260268</v>
       </c>
       <c r="O325" s="2" t="n">
         <v>43964.54272602698</v>
       </c>
       <c r="P325" t="b">
         <v>0</v>
       </c>
       <c r="Q325" t="b">
         <v>0</v>
       </c>
       <c r="R325" t="b">
         <v>0</v>
       </c>
       <c r="S325" t="b">
         <v>0</v>
       </c>
       <c r="T325" t="b">
         <v>0</v>
       </c>
       <c r="U325" t="b">
         <v>0</v>
       </c>
       <c r="V325" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W325" t="b">
+        <v>0</v>
+      </c>
+      <c r="X325" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y325" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z325" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA325" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB325" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC325" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD325" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="n">
         <v>100868338</v>
       </c>
       <c r="B326" t="n">
         <v>5550224</v>
       </c>
       <c r="C326" t="inlineStr"/>
       <c r="D326" t="inlineStr">
         <is>
           <t>10.1016/j.jflm.2013.12.013</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
           <t>Peshin SS et al. 2014</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
           <t xml:space="preserve">Peshin SS, Srivastava A, Halder N, Gupta YK. Pesticide poisoning trend analysis of 13 years: a retrospective study based on telephone calls at the National Poisons Information Centre, All India Institute of Medical Sciences, New Delhi. Journal of Clinical Forensic and Legal Medicine 22:57-61. </t>
         </is>
@@ -25897,53 +32743,74 @@
       <c r="N326" s="2" t="n">
         <v>43964.54272609109</v>
       </c>
       <c r="O326" s="2" t="n">
         <v>43964.54272609128</v>
       </c>
       <c r="P326" t="b">
         <v>0</v>
       </c>
       <c r="Q326" t="b">
         <v>0</v>
       </c>
       <c r="R326" t="b">
         <v>0</v>
       </c>
       <c r="S326" t="b">
         <v>0</v>
       </c>
       <c r="T326" t="b">
         <v>0</v>
       </c>
       <c r="U326" t="b">
         <v>0</v>
       </c>
       <c r="V326" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W326" t="b">
+        <v>0</v>
+      </c>
+      <c r="X326" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y326" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z326" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA326" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB326" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC326" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD326" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="n">
         <v>100868339</v>
       </c>
       <c r="B327" t="n">
         <v>5550242</v>
       </c>
       <c r="C327" t="inlineStr"/>
       <c r="D327" t="inlineStr">
         <is>
           <t>10.1126/science.6364350</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
         <is>
           <t>Sun M 1984</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
           <t xml:space="preserve">Sun M. Problems with EDB not over yet. Science 223:671. [Science (New York, N.Y.)]. </t>
         </is>
@@ -25973,56 +32840,77 @@
       </c>
       <c r="L327" t="inlineStr"/>
       <c r="M327" t="inlineStr"/>
       <c r="N327" s="2" t="n">
         <v>43964.54272615582</v>
       </c>
       <c r="O327" s="2" t="n">
         <v>43964.542726156</v>
       </c>
       <c r="P327" t="b">
         <v>1</v>
       </c>
       <c r="Q327" t="b">
         <v>0</v>
       </c>
       <c r="R327" t="b">
         <v>0</v>
       </c>
       <c r="S327" t="b">
         <v>0</v>
       </c>
       <c r="T327" t="b">
         <v>0</v>
       </c>
       <c r="U327" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V327" t="b">
         <v>0</v>
       </c>
       <c r="W327" t="b">
+        <v>0</v>
+      </c>
+      <c r="X327" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y327" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z327" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA327" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB327" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC327" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD327" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="n">
         <v>100868340</v>
       </c>
       <c r="B328" t="n">
         <v>5550262</v>
       </c>
       <c r="C328" t="inlineStr"/>
       <c r="D328" t="inlineStr"/>
       <c r="E328" t="inlineStr">
         <is>
           <t>Ma J et al. 2016</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
           <t xml:space="preserve">Ma J, Li H, Spiese R, Wilson J, Yan G, Guo S. Vapor intrusion risk of lead scavengers 1,2-dibromoethane (EDB) and 1,2-dichloroethane (DCA).  </t>
         </is>
       </c>
       <c r="G328" t="inlineStr">
         <is>
           <t>Vapor intrusion risk of lead scavengers 1,2-dibromoethane (EDB) and 1,2-dichloroethane (DCA)</t>
@@ -26051,53 +32939,74 @@
       <c r="N328" s="2" t="n">
         <v>43964.54272619916</v>
       </c>
       <c r="O328" s="2" t="n">
         <v>43964.54272619934</v>
       </c>
       <c r="P328" t="b">
         <v>0</v>
       </c>
       <c r="Q328" t="b">
         <v>0</v>
       </c>
       <c r="R328" t="b">
         <v>0</v>
       </c>
       <c r="S328" t="b">
         <v>0</v>
       </c>
       <c r="T328" t="b">
         <v>0</v>
       </c>
       <c r="U328" t="b">
         <v>0</v>
       </c>
       <c r="V328" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W328" t="b">
+        <v>0</v>
+      </c>
+      <c r="X328" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y328" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z328" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA328" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB328" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC328" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD328" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="n">
         <v>100868341</v>
       </c>
       <c r="B329" t="n">
         <v>5551063</v>
       </c>
       <c r="C329" t="inlineStr"/>
       <c r="D329" t="inlineStr"/>
       <c r="E329" t="inlineStr">
         <is>
           <t>Alumot E 1972</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
           <t xml:space="preserve">Alumot E. The mechanism of ethylene dibromide action on laying hens. Residue Reviews 41:1-11. [Review]. </t>
         </is>
       </c>
       <c r="G329" t="inlineStr">
         <is>
           <t>The mechanism of ethylene dibromide action on laying hens</t>
@@ -26126,53 +33035,74 @@
       <c r="N329" s="2" t="n">
         <v>43964.54272626463</v>
       </c>
       <c r="O329" s="2" t="n">
         <v>43964.5427262648</v>
       </c>
       <c r="P329" t="b">
         <v>0</v>
       </c>
       <c r="Q329" t="b">
         <v>0</v>
       </c>
       <c r="R329" t="b">
         <v>0</v>
       </c>
       <c r="S329" t="b">
         <v>0</v>
       </c>
       <c r="T329" t="b">
         <v>0</v>
       </c>
       <c r="U329" t="b">
         <v>0</v>
       </c>
       <c r="V329" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W329" t="b">
+        <v>0</v>
+      </c>
+      <c r="X329" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y329" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z329" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA329" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB329" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC329" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD329" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="n">
         <v>100868342</v>
       </c>
       <c r="B330" t="n">
         <v>5551085</v>
       </c>
       <c r="C330" t="inlineStr"/>
       <c r="D330" t="inlineStr">
         <is>
           <t>10.1126/science.6367038</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
         <is>
           <t>Sun M 1984</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
           <t xml:space="preserve">Sun M. States want stiffer EDB rules. Science 223:1160. [Science (New York, N.Y.)]. </t>
         </is>
@@ -26202,56 +33132,77 @@
       </c>
       <c r="L330" t="inlineStr"/>
       <c r="M330" t="inlineStr"/>
       <c r="N330" s="2" t="n">
         <v>43964.54272632897</v>
       </c>
       <c r="O330" s="2" t="n">
         <v>43964.54272632916</v>
       </c>
       <c r="P330" t="b">
         <v>1</v>
       </c>
       <c r="Q330" t="b">
         <v>0</v>
       </c>
       <c r="R330" t="b">
         <v>0</v>
       </c>
       <c r="S330" t="b">
         <v>0</v>
       </c>
       <c r="T330" t="b">
         <v>0</v>
       </c>
       <c r="U330" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V330" t="b">
         <v>0</v>
       </c>
       <c r="W330" t="b">
+        <v>0</v>
+      </c>
+      <c r="X330" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y330" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z330" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA330" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB330" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC330" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD330" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="n">
         <v>100868343</v>
       </c>
       <c r="B331" t="n">
         <v>5551109</v>
       </c>
       <c r="C331" t="inlineStr"/>
       <c r="D331" t="inlineStr"/>
       <c r="E331" t="inlineStr">
         <is>
           <t>Ravikant, Geed S, and Chitnis DS 2003</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
           <t xml:space="preserve">Ravikant, Geed S, Chitnis DS. Ethylenedibromide needs to be banned as food fumigant.  </t>
         </is>
       </c>
       <c r="G331" t="inlineStr">
         <is>
           <t>Ethylenedibromide needs to be banned as food fumigant</t>
@@ -26276,53 +33227,74 @@
       <c r="N331" s="2" t="n">
         <v>43964.54272638249</v>
       </c>
       <c r="O331" s="2" t="n">
         <v>43964.54272638266</v>
       </c>
       <c r="P331" t="b">
         <v>0</v>
       </c>
       <c r="Q331" t="b">
         <v>0</v>
       </c>
       <c r="R331" t="b">
         <v>0</v>
       </c>
       <c r="S331" t="b">
         <v>0</v>
       </c>
       <c r="T331" t="b">
         <v>0</v>
       </c>
       <c r="U331" t="b">
         <v>0</v>
       </c>
       <c r="V331" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W331" t="b">
+        <v>0</v>
+      </c>
+      <c r="X331" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y331" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z331" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA331" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB331" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC331" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD331" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="n">
         <v>100868344</v>
       </c>
       <c r="B332" t="n">
         <v>5551731</v>
       </c>
       <c r="C332" t="inlineStr"/>
       <c r="D332" t="inlineStr">
         <is>
           <t>10.1530/jrf.0.0350519</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
           <t>Amir D 1973</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
           <t xml:space="preserve">Amir D. The sites of the spermicidal action of ethylene dibromide in bulls. Journal of Reproduction and Fertility 35:519-25. [Journal of reproduction and fertility]. </t>
         </is>
@@ -26355,53 +33327,74 @@
       <c r="N332" s="2" t="n">
         <v>43964.54272644701</v>
       </c>
       <c r="O332" s="2" t="n">
         <v>43964.54272644719</v>
       </c>
       <c r="P332" t="b">
         <v>0</v>
       </c>
       <c r="Q332" t="b">
         <v>0</v>
       </c>
       <c r="R332" t="b">
         <v>0</v>
       </c>
       <c r="S332" t="b">
         <v>0</v>
       </c>
       <c r="T332" t="b">
         <v>0</v>
       </c>
       <c r="U332" t="b">
         <v>0</v>
       </c>
       <c r="V332" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W332" t="b">
+        <v>0</v>
+      </c>
+      <c r="X332" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y332" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z332" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA332" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB332" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC332" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD332" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="n">
         <v>100868345</v>
       </c>
       <c r="B333" t="n">
         <v>5551778</v>
       </c>
       <c r="C333" t="inlineStr"/>
       <c r="D333" t="inlineStr">
         <is>
           <t>10.1080/03601238009372201</t>
         </is>
       </c>
       <c r="E333" t="inlineStr">
         <is>
           <t>Mann JB et al. 1980</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
           <t xml:space="preserve">Mann JB, Freal JJ, Enos HF, Danauskas JX. Field application of evaluated methodology for determining 1,2-dibromoethane, EDB, in ambient air. Journal of Environmental Science and Health, Part B: Pesticides, Food Contaminants, and Agricultural Wastes 15:529-543. </t>
         </is>
@@ -26417,74 +33410,95 @@
         </is>
       </c>
       <c r="I333" t="inlineStr">
         <is>
           <t>Mann JB et al.</t>
         </is>
       </c>
       <c r="J333" t="n">
         <v>1980</v>
       </c>
       <c r="K333" t="inlineStr">
         <is>
           <t>Journal of Environmental Science and Health, Part B: Pesticides, Food Contaminants, and Agricultural Wastes 15:529-543.</t>
         </is>
       </c>
       <c r="L333" t="inlineStr">
         <is>
           <t>EDB (ethylene dibromide) is of regulatory interest because it has cancer inducing properties and is a causative agent of aspermia. Previously evaluated methodology was used to determine the extent of exposure of workers to EDB in citrus fumigation stations and a warehouse used as a holding site before shipment. The purpose of this effort was to carry out environmental sampling, and to determine the exposure level of workers and related administrative personnel at two citrus fumigation centers and at a warehouse.</t>
         </is>
       </c>
       <c r="M333" t="inlineStr"/>
       <c r="N333" s="2" t="n">
         <v>43964.5427265128</v>
       </c>
       <c r="O333" s="2" t="n">
-        <v>43964.54272651298</v>
+        <v>46154.53667185977</v>
       </c>
       <c r="P333" t="b">
         <v>0</v>
       </c>
       <c r="Q333" t="b">
         <v>0</v>
       </c>
       <c r="R333" t="b">
         <v>0</v>
       </c>
       <c r="S333" t="b">
         <v>0</v>
       </c>
       <c r="T333" t="b">
         <v>0</v>
       </c>
       <c r="U333" t="b">
         <v>0</v>
       </c>
       <c r="V333" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W333" t="b">
+        <v>0</v>
+      </c>
+      <c r="X333" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y333" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z333" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA333" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB333" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC333" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD333" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="n">
         <v>100868346</v>
       </c>
       <c r="B334" t="n">
         <v>5551794</v>
       </c>
       <c r="C334" t="inlineStr"/>
       <c r="D334" t="inlineStr"/>
       <c r="E334" t="inlineStr">
         <is>
           <t>Mehrotra P, Naik SR, and Choudhuri G 2001</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
           <t xml:space="preserve">Mehrotra P, Naik SR, Choudhuri G. Two cases of ethylene dibromide poisoning. Veterinary and Human Toxicology 43:91-2. [Veterinary and human toxicology]. </t>
         </is>
       </c>
       <c r="G334" t="inlineStr">
         <is>
           <t>Two cases of ethylene dibromide poisoning</t>
@@ -26499,71 +33513,92 @@
         <is>
           <t>Mehrotra P, Naik SR, and Choudhuri G</t>
         </is>
       </c>
       <c r="J334" t="n">
         <v>2001</v>
       </c>
       <c r="K334" t="inlineStr">
         <is>
           <t>Veterinary and Human Toxicology 43:91-2. [Veterinary and human toxicology].</t>
         </is>
       </c>
       <c r="L334" t="inlineStr">
         <is>
           <t>Ethylene dibromide (EDB) is commonly available as a liquid pesticide for use as fumigant and preservative for storage of cereals and grains in India. Accidental or suicidal ingestion is often associated with often fatal delayed sudden hepatic or renal failure. We report 2 cases of EDB poisoning in humans.</t>
         </is>
       </c>
       <c r="M334" t="inlineStr"/>
       <c r="N334" s="2" t="n">
         <v>43964.54272657783</v>
       </c>
       <c r="O334" s="2" t="n">
         <v>43964.54272657799</v>
       </c>
       <c r="P334" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q334" t="b">
         <v>0</v>
       </c>
       <c r="R334" t="b">
         <v>0</v>
       </c>
       <c r="S334" t="b">
         <v>0</v>
       </c>
       <c r="T334" t="b">
         <v>0</v>
       </c>
       <c r="U334" t="b">
         <v>0</v>
       </c>
       <c r="V334" t="b">
         <v>0</v>
       </c>
       <c r="W334" t="b">
+        <v>0</v>
+      </c>
+      <c r="X334" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y334" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z334" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA334" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB334" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC334" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD334" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="n">
         <v>100868347</v>
       </c>
       <c r="B335" t="n">
         <v>5552121</v>
       </c>
       <c r="C335" t="inlineStr"/>
       <c r="D335" t="inlineStr"/>
       <c r="E335" t="inlineStr">
         <is>
           <t>Peters HA et al. 1986</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
           <t xml:space="preserve">Peters HA, Levine RL, Matthews CG, Sauter S, Chapman L. Synergistic neurotoxicity of carbon tetrachloride/carbon disulfide (80/20 fumigants) and other pesticides in grain storage workers. Acta Pharmacologica et Toxicologica 7:535-546. </t>
         </is>
       </c>
       <c r="G335" t="inlineStr">
         <is>
           <t>Synergistic neurotoxicity of carbon tetrachloride/carbon disulfide (80/20 fumigants) and other pesticides in grain storage workers</t>
@@ -26596,53 +33631,74 @@
       <c r="N335" s="2" t="n">
         <v>43964.54272662154</v>
       </c>
       <c r="O335" s="2" t="n">
         <v>43964.54272662172</v>
       </c>
       <c r="P335" t="b">
         <v>0</v>
       </c>
       <c r="Q335" t="b">
         <v>0</v>
       </c>
       <c r="R335" t="b">
         <v>0</v>
       </c>
       <c r="S335" t="b">
         <v>0</v>
       </c>
       <c r="T335" t="b">
         <v>0</v>
       </c>
       <c r="U335" t="b">
         <v>0</v>
       </c>
       <c r="V335" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W335" t="b">
+        <v>0</v>
+      </c>
+      <c r="X335" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y335" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z335" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA335" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB335" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC335" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD335" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="n">
         <v>100868348</v>
       </c>
       <c r="B336" t="n">
         <v>5552122</v>
       </c>
       <c r="C336" t="inlineStr"/>
       <c r="D336" t="inlineStr"/>
       <c r="E336" t="inlineStr">
         <is>
           <t>Newman LA 2003</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
           <t xml:space="preserve">Newman LA. Workshop on tools for environmental cleanup: engineered plants for phytoremediation.  </t>
         </is>
       </c>
       <c r="G336" t="inlineStr">
         <is>
           <t>Workshop on tools for environmental cleanup: engineered plants for phytoremediation</t>
@@ -26667,53 +33723,74 @@
       <c r="N336" s="2" t="n">
         <v>43964.5427266653</v>
       </c>
       <c r="O336" s="2" t="n">
         <v>43964.54272666549</v>
       </c>
       <c r="P336" t="b">
         <v>0</v>
       </c>
       <c r="Q336" t="b">
         <v>0</v>
       </c>
       <c r="R336" t="b">
         <v>0</v>
       </c>
       <c r="S336" t="b">
         <v>0</v>
       </c>
       <c r="T336" t="b">
         <v>0</v>
       </c>
       <c r="U336" t="b">
         <v>0</v>
       </c>
       <c r="V336" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W336" t="b">
+        <v>0</v>
+      </c>
+      <c r="X336" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y336" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z336" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA336" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB336" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC336" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD336" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="n">
         <v>100868349</v>
       </c>
       <c r="B337" t="n">
         <v>5552128</v>
       </c>
       <c r="C337" t="inlineStr"/>
       <c r="D337" t="inlineStr">
         <is>
           <t>10.1080/02652030500350248</t>
         </is>
       </c>
       <c r="E337" t="inlineStr">
         <is>
           <t>Tananaki C et al. 2006</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
           <t xml:space="preserve">Tananaki C, Thrasyvoulou A, Karazafiris E, Zotou A. Contamination of honey by chemicals applied to protect honeybee combs from wax-moth (Galleria mellonela L.). Food Additives and Contaminants 23:159-63. [Food additives and contaminants]. </t>
         </is>
@@ -26750,53 +33827,74 @@
       <c r="N337" s="2" t="n">
         <v>43964.54272673205</v>
       </c>
       <c r="O337" s="2" t="n">
         <v>43964.54272673223</v>
       </c>
       <c r="P337" t="b">
         <v>0</v>
       </c>
       <c r="Q337" t="b">
         <v>0</v>
       </c>
       <c r="R337" t="b">
         <v>0</v>
       </c>
       <c r="S337" t="b">
         <v>0</v>
       </c>
       <c r="T337" t="b">
         <v>0</v>
       </c>
       <c r="U337" t="b">
         <v>0</v>
       </c>
       <c r="V337" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W337" t="b">
+        <v>0</v>
+      </c>
+      <c r="X337" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y337" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z337" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA337" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB337" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC337" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD337" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="n">
         <v>100868350</v>
       </c>
       <c r="B338" t="n">
         <v>5552147</v>
       </c>
       <c r="C338" t="inlineStr"/>
       <c r="D338" t="inlineStr"/>
       <c r="E338" t="inlineStr">
         <is>
           <t>Teague DM, Clougherty LB, and Speca AN 1975</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
           <t xml:space="preserve">Teague DM, Clougherty LB, Speca AN. Operation of platinum-palladium catalysts with leaded gasoline.  </t>
         </is>
       </c>
       <c r="G338" t="inlineStr">
         <is>
           <t>Operation of platinum-palladium catalysts with leaded gasoline</t>
@@ -26825,53 +33923,74 @@
       <c r="N338" s="2" t="n">
         <v>43964.54272677605</v>
       </c>
       <c r="O338" s="2" t="n">
         <v>43964.54272677623</v>
       </c>
       <c r="P338" t="b">
         <v>0</v>
       </c>
       <c r="Q338" t="b">
         <v>0</v>
       </c>
       <c r="R338" t="b">
         <v>0</v>
       </c>
       <c r="S338" t="b">
         <v>0</v>
       </c>
       <c r="T338" t="b">
         <v>0</v>
       </c>
       <c r="U338" t="b">
         <v>0</v>
       </c>
       <c r="V338" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W338" t="b">
+        <v>0</v>
+      </c>
+      <c r="X338" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y338" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z338" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA338" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB338" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC338" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD338" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="n">
         <v>100868351</v>
       </c>
       <c r="B339" t="n">
         <v>5553413</v>
       </c>
       <c r="C339" t="inlineStr"/>
       <c r="D339" t="inlineStr"/>
       <c r="E339" t="inlineStr">
         <is>
           <t>Kilburn KH and Warshaw RH 1995</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
           <t xml:space="preserve">Kilburn KH, Warshaw RH. Neurotoxic effects from residential exposure to chemicals from an oil reprocessing facility and superfund site.  </t>
         </is>
       </c>
       <c r="G339" t="inlineStr">
         <is>
           <t>Neurotoxic effects from residential exposure to chemicals from an oil reprocessing facility and superfund site</t>
@@ -26900,53 +34019,74 @@
       <c r="N339" s="2" t="n">
         <v>43964.54272681955</v>
       </c>
       <c r="O339" s="2" t="n">
         <v>43964.54272681972</v>
       </c>
       <c r="P339" t="b">
         <v>0</v>
       </c>
       <c r="Q339" t="b">
         <v>0</v>
       </c>
       <c r="R339" t="b">
         <v>0</v>
       </c>
       <c r="S339" t="b">
         <v>0</v>
       </c>
       <c r="T339" t="b">
         <v>0</v>
       </c>
       <c r="U339" t="b">
         <v>0</v>
       </c>
       <c r="V339" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W339" t="b">
+        <v>0</v>
+      </c>
+      <c r="X339" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y339" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z339" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA339" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB339" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC339" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD339" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="n">
         <v>100868352</v>
       </c>
       <c r="B340" t="n">
         <v>5553456</v>
       </c>
       <c r="C340" t="inlineStr"/>
       <c r="D340" t="inlineStr">
         <is>
           <t>10.1289/ehp.10253</t>
         </is>
       </c>
       <c r="E340" t="inlineStr">
         <is>
           <t>Rowe BL et al. 2007</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
           <t xml:space="preserve">Rowe BL, Toccalino PL, Moran MJ, Zogorski JS, Price CV. Occurrence and potential human-health relevance of volatile organic compounds in drinking water from domestic wells in the United States. Environmental Health Perspectives 115:1539-46. [Environmental health perspectives]. </t>
         </is>
@@ -26983,53 +34123,74 @@
       <c r="N340" s="2" t="n">
         <v>43964.54272688744</v>
       </c>
       <c r="O340" s="2" t="n">
         <v>43964.5427268876</v>
       </c>
       <c r="P340" t="b">
         <v>0</v>
       </c>
       <c r="Q340" t="b">
         <v>0</v>
       </c>
       <c r="R340" t="b">
         <v>0</v>
       </c>
       <c r="S340" t="b">
         <v>0</v>
       </c>
       <c r="T340" t="b">
         <v>0</v>
       </c>
       <c r="U340" t="b">
         <v>0</v>
       </c>
       <c r="V340" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W340" t="b">
+        <v>0</v>
+      </c>
+      <c r="X340" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y340" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z340" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA340" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB340" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC340" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD340" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="n">
         <v>100868353</v>
       </c>
       <c r="B341" t="n">
         <v>5553701</v>
       </c>
       <c r="C341" t="inlineStr"/>
       <c r="D341" t="inlineStr">
         <is>
           <t>10.1289/ehp.8141221</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
           <t>Apfeldorf R and Infante PF 1981</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
           <t xml:space="preserve">Apfeldorf R, Infante PF. Review of epidemiologic study results of vinyl chloride-related compounds. Environmental Health Perspectives 41:221-226. </t>
         </is>
@@ -27066,53 +34227,74 @@
       <c r="N341" s="2" t="n">
         <v>43964.5427269556</v>
       </c>
       <c r="O341" s="2" t="n">
         <v>43964.54272695578</v>
       </c>
       <c r="P341" t="b">
         <v>0</v>
       </c>
       <c r="Q341" t="b">
         <v>0</v>
       </c>
       <c r="R341" t="b">
         <v>0</v>
       </c>
       <c r="S341" t="b">
         <v>0</v>
       </c>
       <c r="T341" t="b">
         <v>0</v>
       </c>
       <c r="U341" t="b">
         <v>0</v>
       </c>
       <c r="V341" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W341" t="b">
+        <v>0</v>
+      </c>
+      <c r="X341" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y341" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z341" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA341" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB341" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC341" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD341" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="n">
         <v>100868354</v>
       </c>
       <c r="B342" t="n">
         <v>5553709</v>
       </c>
       <c r="C342" t="inlineStr"/>
       <c r="D342" t="inlineStr">
         <is>
           <t>10.1080/08958378.2017.1369603</t>
         </is>
       </c>
       <c r="E342" t="inlineStr">
         <is>
           <t>Schaefer HR and Myers JL 2017</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
           <t xml:space="preserve">Schaefer HR, Myers JL. Development of an inhalation unit risk factor for ethylene dibromide. Inhalation Toxicology 29:304-309. [Inhalation toxicology]. </t>
         </is>
@@ -27149,53 +34331,74 @@
       <c r="N342" s="2" t="n">
         <v>43964.54272702682</v>
       </c>
       <c r="O342" s="2" t="n">
         <v>43964.54272702699</v>
       </c>
       <c r="P342" t="b">
         <v>0</v>
       </c>
       <c r="Q342" t="b">
         <v>0</v>
       </c>
       <c r="R342" t="b">
         <v>0</v>
       </c>
       <c r="S342" t="b">
         <v>0</v>
       </c>
       <c r="T342" t="b">
         <v>0</v>
       </c>
       <c r="U342" t="b">
         <v>0</v>
       </c>
       <c r="V342" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W342" t="b">
+        <v>0</v>
+      </c>
+      <c r="X342" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y342" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z342" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA342" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB342" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC342" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD342" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="n">
         <v>100868355</v>
       </c>
       <c r="B343" t="n">
         <v>5553723</v>
       </c>
       <c r="C343" t="inlineStr"/>
       <c r="D343" t="inlineStr">
         <is>
           <t>10.1590/s0102-311x2006000300003</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
           <t>Queiroz EK and Waissmann W 2006</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
           <t xml:space="preserve">Queiroz EK, Waissmann W. Occupational exposure and effects on the male reproductive system. Cadernos de Saúde Pública 22:485-93. [Cadernos de saude publica]. [Review]. </t>
         </is>
@@ -27229,56 +34432,77 @@
         </is>
       </c>
       <c r="M343" t="inlineStr"/>
       <c r="N343" s="2" t="n">
         <v>43964.54272709467</v>
       </c>
       <c r="O343" s="2" t="n">
         <v>43964.54272709485</v>
       </c>
       <c r="P343" t="b">
         <v>1</v>
       </c>
       <c r="Q343" t="b">
         <v>0</v>
       </c>
       <c r="R343" t="b">
         <v>0</v>
       </c>
       <c r="S343" t="b">
         <v>0</v>
       </c>
       <c r="T343" t="b">
         <v>0</v>
       </c>
       <c r="U343" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V343" t="b">
         <v>0</v>
       </c>
       <c r="W343" t="b">
+        <v>0</v>
+      </c>
+      <c r="X343" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y343" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z343" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA343" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB343" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC343" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD343" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="n">
         <v>100868356</v>
       </c>
       <c r="B344" t="n">
         <v>5553743</v>
       </c>
       <c r="C344" t="inlineStr"/>
       <c r="D344" t="inlineStr">
         <is>
           <t>10.1016/0041-008x(79)90281-3</t>
         </is>
       </c>
       <c r="E344" t="inlineStr">
         <is>
           <t>Short RD et al. 1979</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
           <t xml:space="preserve">Short RD, Winston JM, Hong CB, Minor JL, Lee CC, Seifter J. Effects of ethylene dibromide on reproduction in male and female rats. Toxicology and Applied Pharmacology 49:97-105. [Toxicology and applied pharmacology]. </t>
         </is>
@@ -27315,53 +34539,74 @@
       <c r="N344" s="2" t="n">
         <v>43964.54272716552</v>
       </c>
       <c r="O344" s="2" t="n">
         <v>43964.5427271657</v>
       </c>
       <c r="P344" t="b">
         <v>0</v>
       </c>
       <c r="Q344" t="b">
         <v>0</v>
       </c>
       <c r="R344" t="b">
         <v>0</v>
       </c>
       <c r="S344" t="b">
         <v>0</v>
       </c>
       <c r="T344" t="b">
         <v>0</v>
       </c>
       <c r="U344" t="b">
         <v>0</v>
       </c>
       <c r="V344" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W344" t="b">
+        <v>0</v>
+      </c>
+      <c r="X344" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y344" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z344" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA344" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB344" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC344" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD344" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="n">
         <v>100868357</v>
       </c>
       <c r="B345" t="n">
         <v>5554050</v>
       </c>
       <c r="C345" t="inlineStr"/>
       <c r="D345" t="inlineStr"/>
       <c r="E345" t="inlineStr">
         <is>
           <t>Smith RF and Goldman L 1983</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
           <t xml:space="preserve">Smith RF, Goldman L. Behavioral effects of prenatal exposure to ethylene dibromide. Neurobehavioral Toxicology and Teratology 5:579-85. [Neurobehavioral toxicology and teratology]. </t>
         </is>
       </c>
       <c r="G345" t="inlineStr">
         <is>
           <t>Behavioral effects of prenatal exposure to ethylene dibromide</t>
@@ -27394,53 +34639,74 @@
       <c r="N345" s="2" t="n">
         <v>43964.54272723381</v>
       </c>
       <c r="O345" s="2" t="n">
         <v>43964.54272723403</v>
       </c>
       <c r="P345" t="b">
         <v>0</v>
       </c>
       <c r="Q345" t="b">
         <v>0</v>
       </c>
       <c r="R345" t="b">
         <v>0</v>
       </c>
       <c r="S345" t="b">
         <v>0</v>
       </c>
       <c r="T345" t="b">
         <v>0</v>
       </c>
       <c r="U345" t="b">
         <v>0</v>
       </c>
       <c r="V345" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W345" t="b">
+        <v>0</v>
+      </c>
+      <c r="X345" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y345" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z345" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA345" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB345" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC345" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD345" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="n">
         <v>100868358</v>
       </c>
       <c r="B346" t="n">
         <v>5554051</v>
       </c>
       <c r="C346" t="inlineStr"/>
       <c r="D346" t="inlineStr"/>
       <c r="E346" t="inlineStr">
         <is>
           <t>Schulte P and Mazzuckelli LF 1991</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
           <t xml:space="preserve">Schulte P, Mazzuckelli LF. Validation of biological markers for quantitative risk assessment. Environmental Health Perspectives 90:239-246. </t>
         </is>
       </c>
       <c r="G346" t="inlineStr">
         <is>
           <t>Validation of biological markers for quantitative risk assessment</t>
@@ -27473,53 +34739,74 @@
       <c r="N346" s="2" t="n">
         <v>43964.54272727981</v>
       </c>
       <c r="O346" s="2" t="n">
         <v>43964.54272727999</v>
       </c>
       <c r="P346" t="b">
         <v>0</v>
       </c>
       <c r="Q346" t="b">
         <v>0</v>
       </c>
       <c r="R346" t="b">
         <v>0</v>
       </c>
       <c r="S346" t="b">
         <v>0</v>
       </c>
       <c r="T346" t="b">
         <v>0</v>
       </c>
       <c r="U346" t="b">
         <v>0</v>
       </c>
       <c r="V346" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W346" t="b">
+        <v>0</v>
+      </c>
+      <c r="X346" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y346" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z346" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA346" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB346" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC346" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD346" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="n">
         <v>100868359</v>
       </c>
       <c r="B347" t="n">
         <v>5554054</v>
       </c>
       <c r="C347" t="inlineStr"/>
       <c r="D347" t="inlineStr"/>
       <c r="E347" t="inlineStr">
         <is>
           <t>Clower M Jr, Mccarthy JP, and Rains DM 1985</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
           <t xml:space="preserve">Clower M Jr, Mccarthy JP, Rains DM. Effect of cooking on levels of ethylene dibromide residues in rice. Journal of the Association of Official Analytical Chemists 68:710-1. [Journal - Association of Official Analytical Chemists]. </t>
         </is>
       </c>
       <c r="G347" t="inlineStr">
         <is>
           <t>Effect of cooking on levels of ethylene dibromide residues in rice</t>
@@ -27531,74 +34818,95 @@
         </is>
       </c>
       <c r="I347" t="inlineStr">
         <is>
           <t>Clower M Jr, Mccarthy JP, and Rains DM</t>
         </is>
       </c>
       <c r="J347" t="n">
         <v>1985</v>
       </c>
       <c r="K347" t="inlineStr">
         <is>
           <t>Journal of the Association of Official Analytical Chemists 68:710-1. [Journal - Association of Official Analytical Chemists].</t>
         </is>
       </c>
       <c r="L347" t="inlineStr">
         <is>
           <t>Two studies were conducted to determine the effect that cooking has on the level of residues of ethylene dibromide (EDB) in rice. In the first study, 4 samples of long and medium grain polished white rice containing 113, 295, 956, and 1568 ppb EDB were cooked according to typical label directions. Three batches of cooked rice were prepared from each sample of polished rice and frozen until analysis; each batch was analyzed in duplicate. EDB levels in all cooked rice samples were less than 10 ppb. In the second study, conducted jointly by the Food and Drug Administration (FDA) and the Environmental Protection Agency (EPA), a sample of medium grain polished white rice containing about 1600 ppb EDB was cooked by each laboratory. Overall average EDB levels in rice analyzed immediately after cooking were 16 and 37 ppb for FDA and EPA, respectively. The corresponding frozen samples contained 8 and 39 ppb EDB. The 2 laboratories exchanged these frozen samples and reanalyzed them to check variability in the analytical procedure. FDA found 49 ppb EDB in the sample cooked by EPA and EPA found 8 ppb EDB in the sample cooked by FDA, thus indicating that analytical methodology was not a major source of variability. The range of EDB levels was therefore attributed to minor differences in the way the rice was cooked or handled immediately after cooking.</t>
         </is>
       </c>
       <c r="M347" t="inlineStr"/>
       <c r="N347" s="2" t="n">
         <v>43964.54272734624</v>
       </c>
       <c r="O347" s="2" t="n">
-        <v>43964.54272734642</v>
+        <v>46154.53658564224</v>
       </c>
       <c r="P347" t="b">
         <v>0</v>
       </c>
       <c r="Q347" t="b">
         <v>0</v>
       </c>
       <c r="R347" t="b">
         <v>0</v>
       </c>
       <c r="S347" t="b">
         <v>0</v>
       </c>
       <c r="T347" t="b">
         <v>0</v>
       </c>
       <c r="U347" t="b">
         <v>0</v>
       </c>
       <c r="V347" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W347" t="b">
+        <v>0</v>
+      </c>
+      <c r="X347" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y347" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z347" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA347" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB347" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC347" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD347" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="n">
         <v>100868360</v>
       </c>
       <c r="B348" t="n">
         <v>5554183</v>
       </c>
       <c r="C348" t="inlineStr"/>
       <c r="D348" t="inlineStr">
         <is>
           <t>10.1080/15298668491400395</t>
         </is>
       </c>
       <c r="E348" t="inlineStr">
         <is>
           <t>Stampfer JF et al. 1984</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
           <t xml:space="preserve">Stampfer JF, Mcleod MJ, Betts MR, Martinez AM, Berardinelli SP. Permeation of eleven protective garment materials by four organic solvents. American Industrial Hygiene Association Journal 45:642-54. [American Industrial Hygiene Association journal]. </t>
         </is>
@@ -27614,74 +34922,95 @@
         </is>
       </c>
       <c r="I348" t="inlineStr">
         <is>
           <t>Stampfer JF et al.</t>
         </is>
       </c>
       <c r="J348" t="n">
         <v>1984</v>
       </c>
       <c r="K348" t="inlineStr">
         <is>
           <t>American Industrial Hygiene Association Journal 45:642-54. [American Industrial Hygiene Association journal].</t>
         </is>
       </c>
       <c r="L348" t="inlineStr">
         <is>
           <t>The resistance of 11 different protective garment materials to permeation by epichlorohydrin, perchloroethylene, trichloroethylene, and 1,2-dibromoethane were determined. Water was the collection medium in the epichlorohydrin tests with samples taken periodically and analyzed by gas chromatography. Because of the relatively low solubilities of the other three challenge liquids in water, air was used as the collection medium. The concentrations of the permeant vapors in an airstream which passed across the downstream sides of the membranes were determined automatically every 2 min with a flame ionization detector. Butyl rubber offers good protection against epichlorohydrin, with breakthrough occurring after 8 hrs. With the halogenated hydrocarbons, Viton and Vitrile provide protection for at least 12 and 24 hrs, respectively, while PVA showed no breakthrough in 24 hrs with trichloroethylene and dibromoethane. With perchloroethylene, nitrile breakthrough occurred in 5 hrs. The weight and volume changes which occurred when the materials were soaked in each of the challenge liquids were also determined. The log of these changes correlated moderately well with the log of the breakthrough time normalized by the square of the material thickness.</t>
         </is>
       </c>
       <c r="M348" t="inlineStr"/>
       <c r="N348" s="2" t="n">
         <v>43964.54272741194</v>
       </c>
       <c r="O348" s="2" t="n">
-        <v>43964.5427274121</v>
+        <v>46155.81338640763</v>
       </c>
       <c r="P348" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q348" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R348" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S348" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T348" t="b">
         <v>0</v>
       </c>
       <c r="U348" t="b">
         <v>0</v>
       </c>
       <c r="V348" t="b">
         <v>0</v>
       </c>
       <c r="W348" t="b">
+        <v>0</v>
+      </c>
+      <c r="X348" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y348" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z348" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA348" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB348" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC348" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD348" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="n">
         <v>100868361</v>
       </c>
       <c r="B349" t="n">
         <v>5554190</v>
       </c>
       <c r="C349" t="inlineStr"/>
       <c r="D349" t="inlineStr">
         <is>
           <t>10.1056/nejm198405243102112</t>
         </is>
       </c>
       <c r="E349" t="inlineStr">
         <is>
           <t>Stare FJ 1984</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
           <t xml:space="preserve">Stare FJ. Controversy about the risks of EDB. New England Journal of Medicine 310:1387-8. [The New England journal of medicine]. </t>
         </is>
@@ -27693,74 +35022,95 @@
       </c>
       <c r="H349" t="inlineStr">
         <is>
           <t>Stare FJ</t>
         </is>
       </c>
       <c r="I349" t="inlineStr">
         <is>
           <t>Stare FJ</t>
         </is>
       </c>
       <c r="J349" t="n">
         <v>1984</v>
       </c>
       <c r="K349" t="inlineStr">
         <is>
           <t>New England Journal of Medicine 310:1387-8. [The New England journal of medicine].</t>
         </is>
       </c>
       <c r="L349" t="inlineStr"/>
       <c r="M349" t="inlineStr"/>
       <c r="N349" s="2" t="n">
         <v>43964.5427274589</v>
       </c>
       <c r="O349" s="2" t="n">
-        <v>43964.54272745908</v>
+        <v>46154.61941221286</v>
       </c>
       <c r="P349" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q349" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R349" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S349" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T349" t="b">
         <v>0</v>
       </c>
       <c r="U349" t="b">
         <v>0</v>
       </c>
       <c r="V349" t="b">
         <v>0</v>
       </c>
       <c r="W349" t="b">
+        <v>0</v>
+      </c>
+      <c r="X349" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y349" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z349" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA349" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB349" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC349" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD349" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="n">
         <v>100868362</v>
       </c>
       <c r="B350" t="n">
         <v>5554751</v>
       </c>
       <c r="C350" t="inlineStr"/>
       <c r="D350" t="inlineStr"/>
       <c r="E350" t="inlineStr">
         <is>
           <t>Daft JL 1988</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
           <t xml:space="preserve">Daft JL. Rapid determination of fumigant and industrial chemical residues in food. Journal of the Association of Official Analytical Chemists 71:748-60. [Journal - Association of Official Analytical Chemists]. </t>
         </is>
       </c>
       <c r="G350" t="inlineStr">
         <is>
           <t>Rapid determination of fumigant and industrial chemical residues in food</t>
@@ -27793,53 +35143,74 @@
       <c r="N350" s="2" t="n">
         <v>43964.54272750689</v>
       </c>
       <c r="O350" s="2" t="n">
         <v>43964.5427275071</v>
       </c>
       <c r="P350" t="b">
         <v>0</v>
       </c>
       <c r="Q350" t="b">
         <v>0</v>
       </c>
       <c r="R350" t="b">
         <v>0</v>
       </c>
       <c r="S350" t="b">
         <v>0</v>
       </c>
       <c r="T350" t="b">
         <v>0</v>
       </c>
       <c r="U350" t="b">
         <v>0</v>
       </c>
       <c r="V350" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W350" t="b">
+        <v>0</v>
+      </c>
+      <c r="X350" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y350" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z350" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA350" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB350" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC350" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD350" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="n">
         <v>100868363</v>
       </c>
       <c r="B351" t="n">
         <v>5554763</v>
       </c>
       <c r="C351" t="inlineStr"/>
       <c r="D351" t="inlineStr"/>
       <c r="E351" t="inlineStr">
         <is>
           <t>Daft J 1987</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
           <t xml:space="preserve">Daft J. Determining multifumigants in whole grains and legumes, milled and low-fat grain products, spices, citrus fruit, and beverages. Journal of the Association of Official Analytical Chemists 70:734-9. [Journal - Association of Official Analytical Chemists]. </t>
         </is>
       </c>
       <c r="G351" t="inlineStr">
         <is>
           <t>Determining multifumigants in whole grains and legumes, milled and low-fat grain products, spices, citrus fruit, and beverages</t>
@@ -27872,53 +35243,74 @@
       <c r="N351" s="2" t="n">
         <v>43964.54272755446</v>
       </c>
       <c r="O351" s="2" t="n">
         <v>43964.54272755465</v>
       </c>
       <c r="P351" t="b">
         <v>0</v>
       </c>
       <c r="Q351" t="b">
         <v>0</v>
       </c>
       <c r="R351" t="b">
         <v>0</v>
       </c>
       <c r="S351" t="b">
         <v>0</v>
       </c>
       <c r="T351" t="b">
         <v>0</v>
       </c>
       <c r="U351" t="b">
         <v>0</v>
       </c>
       <c r="V351" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W351" t="b">
+        <v>0</v>
+      </c>
+      <c r="X351" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y351" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z351" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA351" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB351" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC351" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD351" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="n">
         <v>100868364</v>
       </c>
       <c r="B352" t="n">
         <v>5554770</v>
       </c>
       <c r="C352" t="inlineStr"/>
       <c r="D352" t="inlineStr">
         <is>
           <t>10.1289/ehp.1307450</t>
         </is>
       </c>
       <c r="E352" t="inlineStr">
         <is>
           <t>Beard JD et al. 2014</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
           <t xml:space="preserve">Beard JD, Umbach DM, Hoppin JA, Richards M, Alavanja MC, Blair A, Sandler DP, Kamel F. Pesticide exposure and depression among male private pesticide applicators in the agricultural health study. Environmental Health Perspectives 122:984-991.. </t>
         </is>
@@ -27955,53 +35347,74 @@
       <c r="N352" s="2" t="n">
         <v>43964.54272762535</v>
       </c>
       <c r="O352" s="2" t="n">
         <v>43964.54272762554</v>
       </c>
       <c r="P352" t="b">
         <v>0</v>
       </c>
       <c r="Q352" t="b">
         <v>0</v>
       </c>
       <c r="R352" t="b">
         <v>0</v>
       </c>
       <c r="S352" t="b">
         <v>0</v>
       </c>
       <c r="T352" t="b">
         <v>0</v>
       </c>
       <c r="U352" t="b">
         <v>0</v>
       </c>
       <c r="V352" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W352" t="b">
+        <v>0</v>
+      </c>
+      <c r="X352" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y352" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z352" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA352" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB352" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC352" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD352" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="n">
         <v>100868365</v>
       </c>
       <c r="B353" t="n">
         <v>5554779</v>
       </c>
       <c r="C353" t="inlineStr"/>
       <c r="D353" t="inlineStr">
         <is>
           <t>10.1093/jat/22.2.96</t>
         </is>
       </c>
       <c r="E353" t="inlineStr">
         <is>
           <t>Barr DB and Ashley DL 1998</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
           <t xml:space="preserve">Barr DB, Ashley DL. A rapid, sensitive method for the quantitation of N-acetyl-S-(2-hydroxyethyl)-L-cysteine in human urine using isotope-dilution HPLC-MS-MS. Journal of Analytical Toxicology 22:96-104. [Journal of analytical toxicology]. </t>
         </is>
@@ -28038,53 +35451,74 @@
       <c r="N353" s="2" t="n">
         <v>43964.54272769221</v>
       </c>
       <c r="O353" s="2" t="n">
         <v>43964.54272769242</v>
       </c>
       <c r="P353" t="b">
         <v>0</v>
       </c>
       <c r="Q353" t="b">
         <v>0</v>
       </c>
       <c r="R353" t="b">
         <v>0</v>
       </c>
       <c r="S353" t="b">
         <v>0</v>
       </c>
       <c r="T353" t="b">
         <v>0</v>
       </c>
       <c r="U353" t="b">
         <v>0</v>
       </c>
       <c r="V353" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W353" t="b">
+        <v>0</v>
+      </c>
+      <c r="X353" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y353" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z353" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA353" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB353" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC353" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD353" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="n">
         <v>100868366</v>
       </c>
       <c r="B354" t="n">
         <v>5555401</v>
       </c>
       <c r="C354" t="inlineStr"/>
       <c r="D354" t="inlineStr"/>
       <c r="E354" t="inlineStr">
         <is>
           <t>Grant KS et al. 2018</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
           <t xml:space="preserve">Grant KS, Petroff R, Isoherranen N, Stella N, Burbacher TM. Cannabis use during pregnancy: Pharmacokinetics and effects on child development.  </t>
         </is>
       </c>
       <c r="G354" t="inlineStr">
         <is>
           <t>Cannabis use during pregnancy: Pharmacokinetics and effects on child development</t>
@@ -28113,53 +35547,74 @@
       <c r="N354" s="2" t="n">
         <v>43964.54272773655</v>
       </c>
       <c r="O354" s="2" t="n">
         <v>43964.54272773671</v>
       </c>
       <c r="P354" t="b">
         <v>0</v>
       </c>
       <c r="Q354" t="b">
         <v>0</v>
       </c>
       <c r="R354" t="b">
         <v>0</v>
       </c>
       <c r="S354" t="b">
         <v>0</v>
       </c>
       <c r="T354" t="b">
         <v>0</v>
       </c>
       <c r="U354" t="b">
         <v>0</v>
       </c>
       <c r="V354" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W354" t="b">
+        <v>0</v>
+      </c>
+      <c r="X354" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y354" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z354" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA354" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB354" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC354" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD354" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="n">
         <v>100868367</v>
       </c>
       <c r="B355" t="n">
         <v>5556030</v>
       </c>
       <c r="C355" t="inlineStr"/>
       <c r="D355" t="inlineStr"/>
       <c r="E355" t="inlineStr">
         <is>
           <t>Hooper K and Gold LS 1986</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
           <t xml:space="preserve">Hooper K, Gold LS. Ranking the carcinogenic hazards of occupational exposures: Exposure-Potency Index (EPI) values for nine volatile industrial chemicals. Progress in Clinical and Biological Research 207:217-228. </t>
         </is>
       </c>
       <c r="G355" t="inlineStr">
         <is>
           <t>Ranking the carcinogenic hazards of occupational exposures: Exposure-Potency Index (EPI) values for nine volatile industrial chemicals</t>
@@ -28174,71 +35629,92 @@
         <is>
           <t>Hooper K and Gold LS</t>
         </is>
       </c>
       <c r="J355" t="n">
         <v>1986</v>
       </c>
       <c r="K355" t="inlineStr">
         <is>
           <t>Progress in Clinical and Biological Research 207:217-228.</t>
         </is>
       </c>
       <c r="L355" t="inlineStr">
         <is>
           <t>Employers, employees, and occupational health professionals need a a simple index to rank carcinogens according to their potential danger at exposure levels which are commonly encountered in workplaces. We describe such an index, the Exposure-Potency Index (EPI). This simple proportion, dose level (mg/kg body weight/day) to which workers are permitted to be exposed/cancer-causing dose (mg/kg body weight/day) in test animals, permits comparisons among carcinogens. We have calculated this index for inhalation exposures to 1,3-butadiene, 1,2-dibromo-3-chloropropane (DBCP), 1,2-dibromoethane (EDB), ethylene oxide, formaldehyde, methylene chloride, propylene oxide, tetrachloroethylene (perchloroethylene), and trichloroethylene (TCE). The permitted worker exposure levels have frequently been close to the levels which induce tumors in laboratory animals. More recently, Permissible Exposure Limits (PEL's) for for some chemicals have been markedly reduced, and this is reflected in lowered EPI values. Combining EPI values with information on the numbers of exposed workers provides a simple means of identifying and ranking dangers to populations of workers.</t>
         </is>
       </c>
       <c r="M355" t="inlineStr"/>
       <c r="N355" s="2" t="n">
         <v>43964.54272780241</v>
       </c>
       <c r="O355" s="2" t="n">
         <v>43964.54272780258</v>
       </c>
       <c r="P355" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q355" t="b">
         <v>0</v>
       </c>
       <c r="R355" t="b">
         <v>0</v>
       </c>
       <c r="S355" t="b">
         <v>0</v>
       </c>
       <c r="T355" t="b">
         <v>0</v>
       </c>
       <c r="U355" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V355" t="b">
         <v>0</v>
       </c>
       <c r="W355" t="b">
+        <v>0</v>
+      </c>
+      <c r="X355" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y355" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z355" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA355" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB355" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC355" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD355" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="n">
         <v>100868368</v>
       </c>
       <c r="B356" t="n">
         <v>5556047</v>
       </c>
       <c r="C356" t="inlineStr"/>
       <c r="D356" t="inlineStr"/>
       <c r="E356" t="inlineStr">
         <is>
           <t>Hooper K 1982</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
           <t xml:space="preserve">Hooper K. The hazard evaluation system and information service: a physician's resource in toxicology and occupational medicine. Western Journal of Medicine 137:560-71. [The Western journal of medicine]. </t>
         </is>
       </c>
       <c r="G356" t="inlineStr">
         <is>
           <t>The hazard evaluation system and information service: a physician's resource in toxicology and occupational medicine</t>
@@ -28271,53 +35747,74 @@
       <c r="N356" s="2" t="n">
         <v>43964.54272784612</v>
       </c>
       <c r="O356" s="2" t="n">
         <v>43964.54272784637</v>
       </c>
       <c r="P356" t="b">
         <v>0</v>
       </c>
       <c r="Q356" t="b">
         <v>0</v>
       </c>
       <c r="R356" t="b">
         <v>0</v>
       </c>
       <c r="S356" t="b">
         <v>0</v>
       </c>
       <c r="T356" t="b">
         <v>0</v>
       </c>
       <c r="U356" t="b">
         <v>0</v>
       </c>
       <c r="V356" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W356" t="b">
+        <v>0</v>
+      </c>
+      <c r="X356" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y356" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z356" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA356" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB356" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC356" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD356" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="n">
         <v>100868369</v>
       </c>
       <c r="B357" t="n">
         <v>5556064</v>
       </c>
       <c r="C357" t="inlineStr"/>
       <c r="D357" t="inlineStr">
         <is>
           <t>10.1183/09031936.00005509</t>
         </is>
       </c>
       <c r="E357" t="inlineStr">
         <is>
           <t>Hoppin JA et al. 2009</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
           <t xml:space="preserve">Hoppin JA, Umbach DM, London SJ, Henneberger PK, Kullman GJ, Coble J, Alavanja MC, Beane Freeman LE, Sandler DP. Pesticide use and adult-onset asthma among male farmers in the Agricultural Health Study. European Respiratory Journal 34:1296-303. [The European respiratory journal]. </t>
         </is>
@@ -28354,53 +35851,74 @@
       <c r="N357" s="2" t="n">
         <v>43964.54272791103</v>
       </c>
       <c r="O357" s="2" t="n">
         <v>43964.54272791121</v>
       </c>
       <c r="P357" t="b">
         <v>0</v>
       </c>
       <c r="Q357" t="b">
         <v>0</v>
       </c>
       <c r="R357" t="b">
         <v>0</v>
       </c>
       <c r="S357" t="b">
         <v>0</v>
       </c>
       <c r="T357" t="b">
         <v>0</v>
       </c>
       <c r="U357" t="b">
         <v>0</v>
       </c>
       <c r="V357" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W357" t="b">
+        <v>0</v>
+      </c>
+      <c r="X357" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y357" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z357" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA357" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB357" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC357" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD357" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="n">
         <v>100868370</v>
       </c>
       <c r="B358" t="n">
         <v>5556435</v>
       </c>
       <c r="C358" t="inlineStr"/>
       <c r="D358" t="inlineStr">
         <is>
           <t>10.1016/0892-0362(88)90087-6</t>
         </is>
       </c>
       <c r="E358" t="inlineStr">
         <is>
           <t>Adams PM, Hanlon RT, and Forsythe JW 1988</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
           <t xml:space="preserve">Adams PM, Hanlon RT, Forsythe JW. Toxic exposure to ethylene dibromide and mercuric chloride: effects on laboratory-reared octopuses. Neurotoxicology and Teratology 10:519-523. </t>
         </is>
@@ -28437,53 +35955,74 @@
       <c r="N358" s="2" t="n">
         <v>43964.54272804877</v>
       </c>
       <c r="O358" s="2" t="n">
         <v>43964.54272804895</v>
       </c>
       <c r="P358" t="b">
         <v>0</v>
       </c>
       <c r="Q358" t="b">
         <v>0</v>
       </c>
       <c r="R358" t="b">
         <v>0</v>
       </c>
       <c r="S358" t="b">
         <v>0</v>
       </c>
       <c r="T358" t="b">
         <v>0</v>
       </c>
       <c r="U358" t="b">
         <v>0</v>
       </c>
       <c r="V358" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W358" t="b">
+        <v>0</v>
+      </c>
+      <c r="X358" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y358" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z358" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA358" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB358" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC358" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD358" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="n">
         <v>100868371</v>
       </c>
       <c r="B359" t="n">
         <v>5591185</v>
       </c>
       <c r="C359" t="inlineStr"/>
       <c r="D359" t="inlineStr"/>
       <c r="E359" t="inlineStr">
         <is>
           <t>Dow Chemical 1992</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
           <t xml:space="preserve">Dow Chemical. Initial submission: The mortality experience of 161 employees exposed to ethylene dibromide in two production units with cover letter dated 060492. (EPA/OTS Doc #88-920003405). [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G359" t="inlineStr">
         <is>
           <t>Initial submission: The mortality experience of 161 employees exposed to ethylene dibromide in two production units with cover letter dated 060492</t>
@@ -28500,65 +36039,86 @@
         </is>
       </c>
       <c r="J359" t="n">
         <v>1992</v>
       </c>
       <c r="K359" t="inlineStr">
         <is>
           <t>(EPA/OTS Doc #88-920003405). [TSCA Submission]</t>
         </is>
       </c>
       <c r="L359" t="inlineStr"/>
       <c r="M359" t="inlineStr"/>
       <c r="N359" s="2" t="n">
         <v>43964.54272809256</v>
       </c>
       <c r="O359" s="2" t="n">
         <v>43964.54272809273</v>
       </c>
       <c r="P359" t="b">
         <v>1</v>
       </c>
       <c r="Q359" t="b">
         <v>1</v>
       </c>
       <c r="R359" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S359" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T359" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U359" t="b">
         <v>0</v>
       </c>
       <c r="V359" t="b">
         <v>0</v>
       </c>
       <c r="W359" t="b">
+        <v>0</v>
+      </c>
+      <c r="X359" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y359" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z359" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA359" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB359" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC359" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD359" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="n">
         <v>100868372</v>
       </c>
       <c r="B360" t="n">
         <v>5597910</v>
       </c>
       <c r="C360" t="inlineStr"/>
       <c r="D360" t="inlineStr">
         <is>
           <t>10.1111/j.1745-6592.2010.01282.x</t>
         </is>
       </c>
       <c r="E360" t="inlineStr">
         <is>
           <t>Denton GRW and Sian-Denton CM 2010</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
           <t xml:space="preserve">Denton GRW, Sian-Denton CM. Groundwater monitoring on Guam: Management responses to recent water quality violations. Ground Water Monitoring and Remediation 30, no. 2:127-133. </t>
         </is>
@@ -28595,53 +36155,74 @@
       <c r="N360" s="2" t="n">
         <v>43964.54272813731</v>
       </c>
       <c r="O360" s="2" t="n">
         <v>43964.54272813749</v>
       </c>
       <c r="P360" t="b">
         <v>0</v>
       </c>
       <c r="Q360" t="b">
         <v>0</v>
       </c>
       <c r="R360" t="b">
         <v>0</v>
       </c>
       <c r="S360" t="b">
         <v>0</v>
       </c>
       <c r="T360" t="b">
         <v>0</v>
       </c>
       <c r="U360" t="b">
         <v>0</v>
       </c>
       <c r="V360" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W360" t="b">
+        <v>0</v>
+      </c>
+      <c r="X360" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y360" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z360" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA360" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB360" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC360" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD360" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="n">
         <v>100868373</v>
       </c>
       <c r="B361" t="n">
         <v>5597920</v>
       </c>
       <c r="C361" t="inlineStr"/>
       <c r="D361" t="inlineStr">
         <is>
           <t>10.1016/0960-1686(92)90285-s</t>
         </is>
       </c>
       <c r="E361" t="inlineStr">
         <is>
           <t>Singh HB et al. 1992</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
           <t xml:space="preserve">Singh HB, Salas L, Viezee W, Sitton B, Ferek R. Measurement of volatile organic chemicals at selected sites in California. Atmospheric Environment, Part A: General Topics 26:2929-2946. </t>
         </is>
@@ -28678,53 +36259,74 @@
       <c r="N361" s="2" t="n">
         <v>43964.54272818293</v>
       </c>
       <c r="O361" s="2" t="n">
         <v>43964.5427281831</v>
       </c>
       <c r="P361" t="b">
         <v>0</v>
       </c>
       <c r="Q361" t="b">
         <v>0</v>
       </c>
       <c r="R361" t="b">
         <v>0</v>
       </c>
       <c r="S361" t="b">
         <v>0</v>
       </c>
       <c r="T361" t="b">
         <v>0</v>
       </c>
       <c r="U361" t="b">
         <v>0</v>
       </c>
       <c r="V361" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W361" t="b">
+        <v>0</v>
+      </c>
+      <c r="X361" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y361" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z361" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA361" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB361" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC361" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD361" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="n">
         <v>100868374</v>
       </c>
       <c r="B362" t="n">
         <v>5597940</v>
       </c>
       <c r="C362" t="inlineStr"/>
       <c r="D362" t="inlineStr"/>
       <c r="E362" t="inlineStr">
         <is>
           <t>[No authors listed] 1986</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
           <t xml:space="preserve"> Evaluation of Pesticides in Ground Water.  </t>
         </is>
       </c>
       <c r="G362" t="inlineStr">
         <is>
           <t>Evaluation of Pesticides in Ground Water</t>
@@ -28745,53 +36347,74 @@
       <c r="N362" s="2" t="n">
         <v>43964.54272822581</v>
       </c>
       <c r="O362" s="2" t="n">
         <v>43964.54272822598</v>
       </c>
       <c r="P362" t="b">
         <v>0</v>
       </c>
       <c r="Q362" t="b">
         <v>0</v>
       </c>
       <c r="R362" t="b">
         <v>0</v>
       </c>
       <c r="S362" t="b">
         <v>0</v>
       </c>
       <c r="T362" t="b">
         <v>0</v>
       </c>
       <c r="U362" t="b">
         <v>0</v>
       </c>
       <c r="V362" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W362" t="b">
+        <v>0</v>
+      </c>
+      <c r="X362" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y362" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z362" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA362" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB362" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC362" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD362" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="n">
         <v>100868375</v>
       </c>
       <c r="B363" t="n">
         <v>5597956</v>
       </c>
       <c r="C363" t="inlineStr"/>
       <c r="D363" t="inlineStr">
         <is>
           <t>10.1080/15287398609530825</t>
         </is>
       </c>
       <c r="E363" t="inlineStr">
         <is>
           <t>Adkins B et al. 1986</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
           <t xml:space="preserve">Adkins B, Van SEW, Simmons JE, Eustis SL. Oncogenic Response of Strain A/J Mice to Inhaled Chemicals. Journal of Toxicology and Environmental Health 17:311. </t>
         </is>
@@ -28828,53 +36451,74 @@
       <c r="N363" s="2" t="n">
         <v>43964.5427282934</v>
       </c>
       <c r="O363" s="2" t="n">
         <v>43964.54272829358</v>
       </c>
       <c r="P363" t="b">
         <v>0</v>
       </c>
       <c r="Q363" t="b">
         <v>0</v>
       </c>
       <c r="R363" t="b">
         <v>0</v>
       </c>
       <c r="S363" t="b">
         <v>0</v>
       </c>
       <c r="T363" t="b">
         <v>0</v>
       </c>
       <c r="U363" t="b">
         <v>0</v>
       </c>
       <c r="V363" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W363" t="b">
+        <v>0</v>
+      </c>
+      <c r="X363" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y363" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z363" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA363" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB363" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC363" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD363" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="n">
         <v>100868376</v>
       </c>
       <c r="B364" t="n">
         <v>5598001</v>
       </c>
       <c r="C364" t="inlineStr"/>
       <c r="D364" t="inlineStr"/>
       <c r="E364" t="inlineStr">
         <is>
           <t>Anand SK and Ramchandani NP 1984</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
           <t xml:space="preserve">Anand SK, Ramchandani NP. Fumigation of Alphanso mangoes with ethylene-di-bromide.  </t>
         </is>
       </c>
       <c r="G364" t="inlineStr">
         <is>
           <t>Fumigation of Alphanso mangoes with ethylene-di-bromide</t>
@@ -28899,53 +36543,74 @@
       <c r="N364" s="2" t="n">
         <v>43964.54272833847</v>
       </c>
       <c r="O364" s="2" t="n">
         <v>43964.54272833865</v>
       </c>
       <c r="P364" t="b">
         <v>0</v>
       </c>
       <c r="Q364" t="b">
         <v>0</v>
       </c>
       <c r="R364" t="b">
         <v>0</v>
       </c>
       <c r="S364" t="b">
         <v>0</v>
       </c>
       <c r="T364" t="b">
         <v>0</v>
       </c>
       <c r="U364" t="b">
         <v>0</v>
       </c>
       <c r="V364" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W364" t="b">
+        <v>0</v>
+      </c>
+      <c r="X364" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y364" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z364" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA364" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB364" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC364" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD364" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="n">
         <v>100868377</v>
       </c>
       <c r="B365" t="n">
         <v>5598025</v>
       </c>
       <c r="C365" t="inlineStr"/>
       <c r="D365" t="inlineStr"/>
       <c r="E365" t="inlineStr">
         <is>
           <t>Oberacker DA 1989</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
           <t xml:space="preserve">Oberacker DA. Test burns for banned pesticides.  </t>
         </is>
       </c>
       <c r="G365" t="inlineStr">
         <is>
           <t>Test burns for banned pesticides</t>
@@ -28971,56 +36636,77 @@
         </is>
       </c>
       <c r="M365" t="inlineStr"/>
       <c r="N365" s="2" t="n">
         <v>43964.54272838177</v>
       </c>
       <c r="O365" s="2" t="n">
         <v>43964.54272838194</v>
       </c>
       <c r="P365" t="b">
         <v>1</v>
       </c>
       <c r="Q365" t="b">
         <v>0</v>
       </c>
       <c r="R365" t="b">
         <v>0</v>
       </c>
       <c r="S365" t="b">
         <v>0</v>
       </c>
       <c r="T365" t="b">
         <v>0</v>
       </c>
       <c r="U365" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V365" t="b">
         <v>0</v>
       </c>
       <c r="W365" t="b">
+        <v>0</v>
+      </c>
+      <c r="X365" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y365" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z365" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA365" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB365" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC365" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD365" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="n">
         <v>100868378</v>
       </c>
       <c r="B366" t="n">
         <v>5598042</v>
       </c>
       <c r="C366" t="inlineStr"/>
       <c r="D366" t="inlineStr">
         <is>
           <t>10.1016/s0959-6526(02)00100-2</t>
         </is>
       </c>
       <c r="E366" t="inlineStr">
         <is>
           <t>Muthusubramanian L, Sundara Rao VS, and Mitra RB 2003</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
           <t xml:space="preserve">Muthusubramanian L, Sundara Rao VS, Mitra RB. Convenient synthesis of methylene bisthiocyanate as microbiocide. Journal of Cleaner Production 11:695-697. </t>
         </is>
@@ -29054,56 +36740,77 @@
         </is>
       </c>
       <c r="M366" t="inlineStr"/>
       <c r="N366" s="2" t="n">
         <v>43964.54272860713</v>
       </c>
       <c r="O366" s="2" t="n">
         <v>43964.5427286074</v>
       </c>
       <c r="P366" t="b">
         <v>1</v>
       </c>
       <c r="Q366" t="b">
         <v>0</v>
       </c>
       <c r="R366" t="b">
         <v>0</v>
       </c>
       <c r="S366" t="b">
         <v>0</v>
       </c>
       <c r="T366" t="b">
         <v>0</v>
       </c>
       <c r="U366" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V366" t="b">
         <v>0</v>
       </c>
       <c r="W366" t="b">
+        <v>0</v>
+      </c>
+      <c r="X366" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y366" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z366" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA366" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB366" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC366" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD366" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="n">
         <v>100868379</v>
       </c>
       <c r="B367" t="n">
         <v>5598043</v>
       </c>
       <c r="C367" t="inlineStr"/>
       <c r="D367" t="inlineStr"/>
       <c r="E367" t="inlineStr">
         <is>
           <t>[No authors listed] 1976</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
           <t xml:space="preserve"> Identification of Selected Federal Activities Directed to Chemicals of Near-Term Concern.  </t>
         </is>
       </c>
       <c r="G367" t="inlineStr">
         <is>
           <t>Identification of Selected Federal Activities Directed to Chemicals of Near-Term Concern</t>
@@ -29124,53 +36831,74 @@
       <c r="N367" s="2" t="n">
         <v>43964.54272865527</v>
       </c>
       <c r="O367" s="2" t="n">
         <v>43964.54272865551</v>
       </c>
       <c r="P367" t="b">
         <v>0</v>
       </c>
       <c r="Q367" t="b">
         <v>0</v>
       </c>
       <c r="R367" t="b">
         <v>0</v>
       </c>
       <c r="S367" t="b">
         <v>0</v>
       </c>
       <c r="T367" t="b">
         <v>0</v>
       </c>
       <c r="U367" t="b">
         <v>0</v>
       </c>
       <c r="V367" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W367" t="b">
+        <v>0</v>
+      </c>
+      <c r="X367" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y367" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z367" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA367" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB367" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC367" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD367" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="n">
         <v>100868380</v>
       </c>
       <c r="B368" t="n">
         <v>5598046</v>
       </c>
       <c r="C368" t="inlineStr"/>
       <c r="D368" t="inlineStr"/>
       <c r="E368" t="inlineStr">
         <is>
           <t>Nelson BK, Moorman WJ, and Schrader SM 1996</t>
         </is>
       </c>
       <c r="F368" t="inlineStr">
         <is>
           <t xml:space="preserve">Nelson BK, Moorman WJ, Schrader SM. Review of experimental male-mediated behavioral and neurochemical disorders. Neurotoxicology and Teratology 18:611-616. </t>
         </is>
       </c>
       <c r="G368" t="inlineStr">
         <is>
           <t>Review of experimental male-mediated behavioral and neurochemical disorders</t>
@@ -29203,53 +36931,74 @@
       <c r="N368" s="2" t="n">
         <v>43964.54272869977</v>
       </c>
       <c r="O368" s="2" t="n">
         <v>43964.54272869998</v>
       </c>
       <c r="P368" t="b">
         <v>0</v>
       </c>
       <c r="Q368" t="b">
         <v>0</v>
       </c>
       <c r="R368" t="b">
         <v>0</v>
       </c>
       <c r="S368" t="b">
         <v>0</v>
       </c>
       <c r="T368" t="b">
         <v>0</v>
       </c>
       <c r="U368" t="b">
         <v>0</v>
       </c>
       <c r="V368" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W368" t="b">
+        <v>0</v>
+      </c>
+      <c r="X368" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y368" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z368" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA368" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB368" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC368" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD368" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="n">
         <v>100868381</v>
       </c>
       <c r="B369" t="n">
         <v>5598064</v>
       </c>
       <c r="C369" t="inlineStr"/>
       <c r="D369" t="inlineStr"/>
       <c r="E369" t="inlineStr">
         <is>
           <t>[No authors listed] 1986</t>
         </is>
       </c>
       <c r="F369" t="inlineStr">
         <is>
           <t xml:space="preserve"> State Program Briefs: Pesticides in Ground Water.  </t>
         </is>
       </c>
       <c r="G369" t="inlineStr">
         <is>
           <t>State Program Briefs: Pesticides in Ground Water</t>
@@ -29270,53 +37019,74 @@
       <c r="N369" s="2" t="n">
         <v>43964.54272874467</v>
       </c>
       <c r="O369" s="2" t="n">
         <v>43964.54272874485</v>
       </c>
       <c r="P369" t="b">
         <v>0</v>
       </c>
       <c r="Q369" t="b">
         <v>0</v>
       </c>
       <c r="R369" t="b">
         <v>0</v>
       </c>
       <c r="S369" t="b">
         <v>0</v>
       </c>
       <c r="T369" t="b">
         <v>0</v>
       </c>
       <c r="U369" t="b">
         <v>0</v>
       </c>
       <c r="V369" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W369" t="b">
+        <v>0</v>
+      </c>
+      <c r="X369" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y369" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z369" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA369" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB369" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC369" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD369" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="n">
         <v>100868382</v>
       </c>
       <c r="B370" t="n">
         <v>5598065</v>
       </c>
       <c r="C370" t="inlineStr"/>
       <c r="D370" t="inlineStr">
         <is>
           <t>10.1016/s0272-0590(81)80024-3</t>
         </is>
       </c>
       <c r="E370" t="inlineStr">
         <is>
           <t>Nitschke KD et al. 1981</t>
         </is>
       </c>
       <c r="F370" t="inlineStr">
         <is>
           <t xml:space="preserve">Nitschke KD, Kociba RJ, Keyes DG, Mckenna MJ. A thirteen week repeated inhalation study of ethylene dibromide in rats. Fundamental and Applied Toxicology 1:437-442. </t>
         </is>
@@ -29353,53 +37123,74 @@
       <c r="N370" s="2" t="n">
         <v>43964.54272881164</v>
       </c>
       <c r="O370" s="2" t="n">
         <v>43964.54272881187</v>
       </c>
       <c r="P370" t="b">
         <v>0</v>
       </c>
       <c r="Q370" t="b">
         <v>0</v>
       </c>
       <c r="R370" t="b">
         <v>0</v>
       </c>
       <c r="S370" t="b">
         <v>0</v>
       </c>
       <c r="T370" t="b">
         <v>0</v>
       </c>
       <c r="U370" t="b">
         <v>0</v>
       </c>
       <c r="V370" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W370" t="b">
+        <v>0</v>
+      </c>
+      <c r="X370" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y370" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z370" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA370" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB370" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC370" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD370" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="n">
         <v>100868383</v>
       </c>
       <c r="B371" t="n">
         <v>5598193</v>
       </c>
       <c r="C371" t="inlineStr"/>
       <c r="D371" t="inlineStr"/>
       <c r="E371" t="inlineStr">
         <is>
           <t>Nauman CH 1978</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
           <t xml:space="preserve">Nauman CH. Mutation response of Tradescantia stamen hairs following sequential exposures to 1,2-dibromoethane (DBE) and 250-kVp X-rays.  </t>
         </is>
       </c>
       <c r="G371" t="inlineStr">
         <is>
           <t>Mutation response of Tradescantia stamen hairs following sequential exposures to 1,2-dibromoethane (DBE) and 250-kVp X-rays</t>
@@ -29424,53 +37215,74 @@
       <c r="N371" s="2" t="n">
         <v>43964.5427288572</v>
       </c>
       <c r="O371" s="2" t="n">
         <v>43964.54272885737</v>
       </c>
       <c r="P371" t="b">
         <v>0</v>
       </c>
       <c r="Q371" t="b">
         <v>0</v>
       </c>
       <c r="R371" t="b">
         <v>0</v>
       </c>
       <c r="S371" t="b">
         <v>0</v>
       </c>
       <c r="T371" t="b">
         <v>0</v>
       </c>
       <c r="U371" t="b">
         <v>0</v>
       </c>
       <c r="V371" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W371" t="b">
+        <v>0</v>
+      </c>
+      <c r="X371" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y371" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z371" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA371" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB371" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC371" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD371" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="n">
         <v>100868384</v>
       </c>
       <c r="B372" t="n">
         <v>5598205</v>
       </c>
       <c r="C372" t="inlineStr"/>
       <c r="D372" t="inlineStr"/>
       <c r="E372" t="inlineStr">
         <is>
           <t>[No authors listed] 1988</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
           <t xml:space="preserve"> Superfund Record of Decision: Hasting Ground Water/Far-Mar, NE.  </t>
         </is>
       </c>
       <c r="G372" t="inlineStr">
         <is>
           <t>Superfund Record of Decision: Hasting Ground Water/Far-Mar, NE</t>
@@ -29491,53 +37303,74 @@
       <c r="N372" s="2" t="n">
         <v>43964.542728901</v>
       </c>
       <c r="O372" s="2" t="n">
         <v>43964.54272890118</v>
       </c>
       <c r="P372" t="b">
         <v>0</v>
       </c>
       <c r="Q372" t="b">
         <v>0</v>
       </c>
       <c r="R372" t="b">
         <v>0</v>
       </c>
       <c r="S372" t="b">
         <v>0</v>
       </c>
       <c r="T372" t="b">
         <v>0</v>
       </c>
       <c r="U372" t="b">
         <v>0</v>
       </c>
       <c r="V372" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W372" t="b">
+        <v>0</v>
+      </c>
+      <c r="X372" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y372" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z372" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA372" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB372" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC372" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD372" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="n">
         <v>100868385</v>
       </c>
       <c r="B373" t="n">
         <v>5598206</v>
       </c>
       <c r="C373" t="inlineStr"/>
       <c r="D373" t="inlineStr"/>
       <c r="E373" t="inlineStr">
         <is>
           <t>UNEP 1987</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
           <t xml:space="preserve">UNEP. News about chemicals. 8:17. </t>
         </is>
       </c>
       <c r="G373" t="inlineStr">
         <is>
           <t>News about chemicals</t>
@@ -29570,53 +37403,74 @@
       <c r="N373" s="2" t="n">
         <v>43964.54272894596</v>
       </c>
       <c r="O373" s="2" t="n">
         <v>43964.54272894616</v>
       </c>
       <c r="P373" t="b">
         <v>0</v>
       </c>
       <c r="Q373" t="b">
         <v>0</v>
       </c>
       <c r="R373" t="b">
         <v>0</v>
       </c>
       <c r="S373" t="b">
         <v>0</v>
       </c>
       <c r="T373" t="b">
         <v>0</v>
       </c>
       <c r="U373" t="b">
         <v>0</v>
       </c>
       <c r="V373" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W373" t="b">
+        <v>0</v>
+      </c>
+      <c r="X373" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y373" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z373" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA373" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB373" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC373" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD373" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="n">
         <v>100868386</v>
       </c>
       <c r="B374" t="n">
         <v>5598223</v>
       </c>
       <c r="C374" t="inlineStr"/>
       <c r="D374" t="inlineStr">
         <is>
           <t>10.1016/j.scitotenv.2013.08.080</t>
         </is>
       </c>
       <c r="E374" t="inlineStr">
         <is>
           <t>Bunch AG et al. 2014</t>
         </is>
       </c>
       <c r="F374" t="inlineStr">
         <is>
           <t xml:space="preserve">Bunch AG, Perry CS, Abraham L, Wikoff DS, Tachovsky JA, Hixon JG, Urban JD, Harris MA, Haws LC. Evaluation of impact of shale gas operations in the Barnett Shale region on volatile organic compounds in air and potential human health risks. Science of the Total Environment 468-469:832-842. </t>
         </is>
@@ -29653,53 +37507,74 @@
       <c r="N374" s="2" t="n">
         <v>43964.5427290128</v>
       </c>
       <c r="O374" s="2" t="n">
         <v>43964.54272901297</v>
       </c>
       <c r="P374" t="b">
         <v>0</v>
       </c>
       <c r="Q374" t="b">
         <v>0</v>
       </c>
       <c r="R374" t="b">
         <v>0</v>
       </c>
       <c r="S374" t="b">
         <v>0</v>
       </c>
       <c r="T374" t="b">
         <v>0</v>
       </c>
       <c r="U374" t="b">
         <v>0</v>
       </c>
       <c r="V374" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W374" t="b">
+        <v>0</v>
+      </c>
+      <c r="X374" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y374" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z374" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA374" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB374" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC374" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD374" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="n">
         <v>100868387</v>
       </c>
       <c r="B375" t="n">
         <v>5616553</v>
       </c>
       <c r="C375" t="inlineStr"/>
       <c r="D375" t="inlineStr">
         <is>
           <t>10.1021/cen-v061n041.p004</t>
         </is>
       </c>
       <c r="E375" t="inlineStr">
         <is>
           <t>OSHA 1983</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
           <t xml:space="preserve">OSHA. Ethylene dibromide - worker exposure, use restricted. Chemical &amp; Engineering News 61:4-4. </t>
         </is>
@@ -29714,71 +37589,92 @@
           <t>OSHA</t>
         </is>
       </c>
       <c r="I375" t="inlineStr">
         <is>
           <t>OSHA</t>
         </is>
       </c>
       <c r="J375" t="n">
         <v>1983</v>
       </c>
       <c r="K375" t="inlineStr">
         <is>
           <t>Chemical &amp; Engineering News 61:4-4.</t>
         </is>
       </c>
       <c r="L375" t="inlineStr"/>
       <c r="M375" t="inlineStr"/>
       <c r="N375" s="2" t="n">
         <v>43964.54272905779</v>
       </c>
       <c r="O375" s="2" t="n">
         <v>43964.54272905798</v>
       </c>
       <c r="P375" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q375" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R375" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S375" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T375" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U375" t="b">
         <v>0</v>
       </c>
       <c r="V375" t="b">
         <v>0</v>
       </c>
       <c r="W375" t="b">
+        <v>0</v>
+      </c>
+      <c r="X375" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y375" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z375" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA375" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB375" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC375" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD375" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="n">
         <v>100868388</v>
       </c>
       <c r="B376" t="n">
         <v>5616566</v>
       </c>
       <c r="C376" t="inlineStr"/>
       <c r="D376" t="inlineStr"/>
       <c r="E376" t="inlineStr">
         <is>
           <t>[No authors listed] 1984</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
           <t xml:space="preserve"> ETHYLENE DIBROMIDE LEVEL ON FRUIT LIMITED.  </t>
         </is>
       </c>
       <c r="G376" t="inlineStr">
         <is>
           <t>ETHYLENE DIBROMIDE LEVEL ON FRUIT LIMITED</t>
@@ -29795,53 +37691,74 @@
       <c r="N376" s="2" t="n">
         <v>43964.54272910142</v>
       </c>
       <c r="O376" s="2" t="n">
         <v>43964.54272910161</v>
       </c>
       <c r="P376" t="b">
         <v>0</v>
       </c>
       <c r="Q376" t="b">
         <v>0</v>
       </c>
       <c r="R376" t="b">
         <v>0</v>
       </c>
       <c r="S376" t="b">
         <v>0</v>
       </c>
       <c r="T376" t="b">
         <v>0</v>
       </c>
       <c r="U376" t="b">
         <v>0</v>
       </c>
       <c r="V376" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W376" t="b">
+        <v>0</v>
+      </c>
+      <c r="X376" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y376" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z376" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA376" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB376" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC376" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD376" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="n">
         <v>100868389</v>
       </c>
       <c r="B377" t="n">
         <v>5616574</v>
       </c>
       <c r="C377" t="inlineStr"/>
       <c r="D377" t="inlineStr"/>
       <c r="E377" t="inlineStr">
         <is>
           <t>Adams PM, Legator MS, and Fanini D 1983</t>
         </is>
       </c>
       <c r="F377" t="inlineStr">
         <is>
           <t xml:space="preserve">Adams PM, Legator MS, Fanini D. THE EFFECT OF PATERNAL EXPOSURE TO ETHYLENE DIBROMIDE ON THE BEHAVIOR OF THE F1-PROGENY.  </t>
         </is>
       </c>
       <c r="G377" t="inlineStr">
         <is>
           <t>THE EFFECT OF PATERNAL EXPOSURE TO ETHYLENE DIBROMIDE ON THE BEHAVIOR OF THE F1-PROGENY</t>
@@ -29866,53 +37783,74 @@
       <c r="N377" s="2" t="n">
         <v>43964.54272914511</v>
       </c>
       <c r="O377" s="2" t="n">
         <v>43964.54272914529</v>
       </c>
       <c r="P377" t="b">
         <v>0</v>
       </c>
       <c r="Q377" t="b">
         <v>0</v>
       </c>
       <c r="R377" t="b">
         <v>0</v>
       </c>
       <c r="S377" t="b">
         <v>0</v>
       </c>
       <c r="T377" t="b">
         <v>0</v>
       </c>
       <c r="U377" t="b">
         <v>0</v>
       </c>
       <c r="V377" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W377" t="b">
+        <v>0</v>
+      </c>
+      <c r="X377" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y377" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z377" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA377" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB377" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC377" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD377" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="n">
         <v>100868390</v>
       </c>
       <c r="B378" t="n">
         <v>5621515</v>
       </c>
       <c r="C378" t="inlineStr"/>
       <c r="D378" t="inlineStr"/>
       <c r="E378" t="inlineStr">
         <is>
           <t>Singh B and Baronia SM 1992</t>
         </is>
       </c>
       <c r="F378" t="inlineStr">
         <is>
           <t xml:space="preserve">Singh B, Baronia SM. Thermoplastics, a new class of fumigation covers. 37:233-236. </t>
         </is>
       </c>
       <c r="G378" t="inlineStr">
         <is>
           <t>Thermoplastics, a new class of fumigation covers</t>
@@ -29923,71 +37861,92 @@
           <t>Singh B, Baronia SM</t>
         </is>
       </c>
       <c r="I378" t="inlineStr">
         <is>
           <t>Singh B and Baronia SM</t>
         </is>
       </c>
       <c r="J378" t="n">
         <v>1992</v>
       </c>
       <c r="K378" t="inlineStr">
         <is>
           <t>37:233-236.</t>
         </is>
       </c>
       <c r="L378" t="inlineStr"/>
       <c r="M378" t="inlineStr"/>
       <c r="N378" s="2" t="n">
         <v>43964.5427291883</v>
       </c>
       <c r="O378" s="2" t="n">
         <v>43964.54272918848</v>
       </c>
       <c r="P378" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q378" t="b">
         <v>0</v>
       </c>
       <c r="R378" t="b">
         <v>0</v>
       </c>
       <c r="S378" t="b">
         <v>0</v>
       </c>
       <c r="T378" t="b">
         <v>0</v>
       </c>
       <c r="U378" t="b">
         <v>0</v>
       </c>
       <c r="V378" t="b">
         <v>0</v>
       </c>
       <c r="W378" t="b">
+        <v>0</v>
+      </c>
+      <c r="X378" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y378" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z378" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA378" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB378" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC378" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD378" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="n">
         <v>100868391</v>
       </c>
       <c r="B379" t="n">
         <v>5621528</v>
       </c>
       <c r="C379" t="inlineStr"/>
       <c r="D379" t="inlineStr">
         <is>
           <t>10.4141/cjps74-067</t>
         </is>
       </c>
       <c r="E379" t="inlineStr">
         <is>
           <t>Poapst PA, Stewart DKR, and Sanford KH 1974</t>
         </is>
       </c>
       <c r="F379" t="inlineStr">
         <is>
           <t xml:space="preserve">Poapst PA, Stewart DKR, Sanford KH. ENIGMATIC EFFECT OF ETHYLENE DIBROMIDE ON INCIDENCE OF SUPERFICIAL SCALD IN COLD-STORED APPLES.  </t>
         </is>
@@ -30016,53 +37975,74 @@
       <c r="N379" s="2" t="n">
         <v>43964.54272923194</v>
       </c>
       <c r="O379" s="2" t="n">
         <v>43964.54272923213</v>
       </c>
       <c r="P379" t="b">
         <v>0</v>
       </c>
       <c r="Q379" t="b">
         <v>0</v>
       </c>
       <c r="R379" t="b">
         <v>0</v>
       </c>
       <c r="S379" t="b">
         <v>0</v>
       </c>
       <c r="T379" t="b">
         <v>0</v>
       </c>
       <c r="U379" t="b">
         <v>0</v>
       </c>
       <c r="V379" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W379" t="b">
+        <v>0</v>
+      </c>
+      <c r="X379" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y379" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z379" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA379" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB379" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC379" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD379" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="n">
         <v>100868392</v>
       </c>
       <c r="B380" t="n">
         <v>5621562</v>
       </c>
       <c r="C380" t="inlineStr"/>
       <c r="D380" t="inlineStr"/>
       <c r="E380" t="inlineStr">
         <is>
           <t>Kenison L 1984</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
           <t xml:space="preserve">Kenison L. Sampling and analysis of ethylene dibromide in the workplace. Abstracts of Papers of the American Chemical Society 188:4-ACSC. </t>
         </is>
       </c>
       <c r="G380" t="inlineStr">
         <is>
           <t>Sampling and analysis of ethylene dibromide in the workplace</t>
@@ -30070,74 +38050,95 @@
       </c>
       <c r="H380" t="inlineStr">
         <is>
           <t>Kenison L</t>
         </is>
       </c>
       <c r="I380" t="inlineStr">
         <is>
           <t>Kenison L</t>
         </is>
       </c>
       <c r="J380" t="n">
         <v>1984</v>
       </c>
       <c r="K380" t="inlineStr">
         <is>
           <t>Abstracts of Papers of the American Chemical Society 188:4-ACSC.</t>
         </is>
       </c>
       <c r="L380" t="inlineStr"/>
       <c r="M380" t="inlineStr"/>
       <c r="N380" s="2" t="n">
         <v>43964.54272927536</v>
       </c>
       <c r="O380" s="2" t="n">
-        <v>43964.54272927554</v>
+        <v>46154.54286952147</v>
       </c>
       <c r="P380" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q380" t="b">
         <v>0</v>
       </c>
       <c r="R380" t="b">
         <v>0</v>
       </c>
       <c r="S380" t="b">
         <v>0</v>
       </c>
       <c r="T380" t="b">
         <v>0</v>
       </c>
       <c r="U380" t="b">
         <v>0</v>
       </c>
       <c r="V380" t="b">
         <v>0</v>
       </c>
       <c r="W380" t="b">
+        <v>0</v>
+      </c>
+      <c r="X380" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y380" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z380" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA380" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB380" t="b">
+        <v>1</v>
+      </c>
+      <c r="AC380" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD380" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="n">
         <v>100868393</v>
       </c>
       <c r="B381" t="n">
         <v>5621565</v>
       </c>
       <c r="C381" t="inlineStr"/>
       <c r="D381" t="inlineStr"/>
       <c r="E381" t="inlineStr">
         <is>
           <t>Hartzell KE, Burton CD, and Leeson A 2001</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
           <t xml:space="preserve">Hartzell KE, Burton CD, Leeson A. Biodegradation of ethylene dibromide through cometabolic mechanisms. In BIOREMEDIATION SERIES (pp. 193-199). </t>
         </is>
       </c>
       <c r="G381" t="inlineStr">
         <is>
           <t>Biodegradation of ethylene dibromide through cometabolic mechanisms</t>
@@ -30166,53 +38167,74 @@
       <c r="N381" s="2" t="n">
         <v>43964.54272932401</v>
       </c>
       <c r="O381" s="2" t="n">
         <v>43964.54272932419</v>
       </c>
       <c r="P381" t="b">
         <v>0</v>
       </c>
       <c r="Q381" t="b">
         <v>0</v>
       </c>
       <c r="R381" t="b">
         <v>0</v>
       </c>
       <c r="S381" t="b">
         <v>0</v>
       </c>
       <c r="T381" t="b">
         <v>0</v>
       </c>
       <c r="U381" t="b">
         <v>0</v>
       </c>
       <c r="V381" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W381" t="b">
+        <v>0</v>
+      </c>
+      <c r="X381" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y381" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z381" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA381" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB381" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC381" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD381" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="n">
         <v>100868394</v>
       </c>
       <c r="B382" t="n">
         <v>5621572</v>
       </c>
       <c r="C382" t="inlineStr"/>
       <c r="D382" t="inlineStr"/>
       <c r="E382" t="inlineStr">
         <is>
           <t>Hoyman WG 1982</t>
         </is>
       </c>
       <c r="F382" t="inlineStr">
         <is>
           <t xml:space="preserve">Hoyman WG. EFFECT OF D-D AND SOILBROM-85 ON INCIDENCE OF SCLEROTINIA STEM ROT OF POTATO.  </t>
         </is>
       </c>
       <c r="G382" t="inlineStr">
         <is>
           <t>EFFECT OF D-D AND SOILBROM-85 ON INCIDENCE OF SCLEROTINIA STEM ROT OF POTATO</t>
@@ -30237,53 +38259,74 @@
       <c r="N382" s="2" t="n">
         <v>43964.54272937021</v>
       </c>
       <c r="O382" s="2" t="n">
         <v>43964.54272937041</v>
       </c>
       <c r="P382" t="b">
         <v>0</v>
       </c>
       <c r="Q382" t="b">
         <v>0</v>
       </c>
       <c r="R382" t="b">
         <v>0</v>
       </c>
       <c r="S382" t="b">
         <v>0</v>
       </c>
       <c r="T382" t="b">
         <v>0</v>
       </c>
       <c r="U382" t="b">
         <v>0</v>
       </c>
       <c r="V382" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W382" t="b">
+        <v>0</v>
+      </c>
+      <c r="X382" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y382" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z382" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA382" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB382" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC382" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD382" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="n">
         <v>100868395</v>
       </c>
       <c r="B383" t="n">
         <v>5621573</v>
       </c>
       <c r="C383" t="inlineStr"/>
       <c r="D383" t="inlineStr"/>
       <c r="E383" t="inlineStr">
         <is>
           <t>Haile CL et al. 1984</t>
         </is>
       </c>
       <c r="F383" t="inlineStr">
         <is>
           <t xml:space="preserve">Haile CL, Going JE, Swanson SE, Lustgarten EH, Jungclaus GA, Conrad EE, Heggem DT. ETHYLENE DIBROMIDE RESIDUES IN RAW AND COOKED CEREAL GRAIN FOODS.  </t>
         </is>
       </c>
       <c r="G383" t="inlineStr">
         <is>
           <t>ETHYLENE DIBROMIDE RESIDUES IN RAW AND COOKED CEREAL GRAIN FOODS</t>
@@ -30308,53 +38351,74 @@
       <c r="N383" s="2" t="n">
         <v>43964.5427294141</v>
       </c>
       <c r="O383" s="2" t="n">
         <v>43964.54272941428</v>
       </c>
       <c r="P383" t="b">
         <v>0</v>
       </c>
       <c r="Q383" t="b">
         <v>0</v>
       </c>
       <c r="R383" t="b">
         <v>0</v>
       </c>
       <c r="S383" t="b">
         <v>0</v>
       </c>
       <c r="T383" t="b">
         <v>0</v>
       </c>
       <c r="U383" t="b">
         <v>0</v>
       </c>
       <c r="V383" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W383" t="b">
+        <v>0</v>
+      </c>
+      <c r="X383" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y383" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z383" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA383" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB383" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC383" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD383" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="n">
         <v>100868396</v>
       </c>
       <c r="B384" t="n">
         <v>5621612</v>
       </c>
       <c r="C384" t="inlineStr"/>
       <c r="D384" t="inlineStr"/>
       <c r="E384" t="inlineStr">
         <is>
           <t>Maddy KT 1982</t>
         </is>
       </c>
       <c r="F384" t="inlineStr">
         <is>
           <t xml:space="preserve">Maddy KT. COMPLEXITIES OF THE DECISION-MAKING PROCESS IN DETERMINING ACCEPTABLE HAZARDS OF USE OF ETHYLENE DIBROMIDE (EDB) AS A PESTICIDE IN CALIFORNIA.  </t>
         </is>
       </c>
       <c r="G384" t="inlineStr">
         <is>
           <t>COMPLEXITIES OF THE DECISION-MAKING PROCESS IN DETERMINING ACCEPTABLE HAZARDS OF USE OF ETHYLENE DIBROMIDE (EDB) AS A PESTICIDE IN CALIFORNIA</t>
@@ -30379,53 +38443,74 @@
       <c r="N384" s="2" t="n">
         <v>43964.54272945899</v>
       </c>
       <c r="O384" s="2" t="n">
         <v>43964.54272945918</v>
       </c>
       <c r="P384" t="b">
         <v>0</v>
       </c>
       <c r="Q384" t="b">
         <v>0</v>
       </c>
       <c r="R384" t="b">
         <v>0</v>
       </c>
       <c r="S384" t="b">
         <v>0</v>
       </c>
       <c r="T384" t="b">
         <v>0</v>
       </c>
       <c r="U384" t="b">
         <v>0</v>
       </c>
       <c r="V384" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W384" t="b">
+        <v>0</v>
+      </c>
+      <c r="X384" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y384" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z384" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA384" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB384" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC384" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD384" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="n">
         <v>100868397</v>
       </c>
       <c r="B385" t="n">
         <v>5621614</v>
       </c>
       <c r="C385" t="inlineStr"/>
       <c r="D385" t="inlineStr"/>
       <c r="E385" t="inlineStr">
         <is>
           <t>Bustos-Obregon E 2001</t>
         </is>
       </c>
       <c r="F385" t="inlineStr">
         <is>
           <t xml:space="preserve">Bustos-Obregon E. Adverse effects of exposure to agropesticides on male reproduction.  </t>
         </is>
       </c>
       <c r="G385" t="inlineStr">
         <is>
           <t>Adverse effects of exposure to agropesticides on male reproduction</t>
@@ -30450,53 +38535,74 @@
       <c r="N385" s="2" t="n">
         <v>43964.54272950444</v>
       </c>
       <c r="O385" s="2" t="n">
         <v>43964.54272950465</v>
       </c>
       <c r="P385" t="b">
         <v>0</v>
       </c>
       <c r="Q385" t="b">
         <v>0</v>
       </c>
       <c r="R385" t="b">
         <v>0</v>
       </c>
       <c r="S385" t="b">
         <v>0</v>
       </c>
       <c r="T385" t="b">
         <v>0</v>
       </c>
       <c r="U385" t="b">
         <v>0</v>
       </c>
       <c r="V385" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W385" t="b">
+        <v>0</v>
+      </c>
+      <c r="X385" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y385" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z385" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA385" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB385" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC385" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD385" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="n">
         <v>100868398</v>
       </c>
       <c r="B386" t="n">
         <v>5621615</v>
       </c>
       <c r="C386" t="inlineStr"/>
       <c r="D386" t="inlineStr"/>
       <c r="E386" t="inlineStr">
         <is>
           <t>Armstrong JW 1992</t>
         </is>
       </c>
       <c r="F386" t="inlineStr">
         <is>
           <t xml:space="preserve">Armstrong JW. FRUIT-FLY DISINFESTATION STRATEGIES BEYOND METHYL-BROMIDE.  </t>
         </is>
       </c>
       <c r="G386" t="inlineStr">
         <is>
           <t>FRUIT-FLY DISINFESTATION STRATEGIES BEYOND METHYL-BROMIDE</t>
@@ -30526,50 +38632,71 @@
       </c>
       <c r="P386" t="b">
         <v>0</v>
       </c>
       <c r="Q386" t="b">
         <v>0</v>
       </c>
       <c r="R386" t="b">
         <v>0</v>
       </c>
       <c r="S386" t="b">
         <v>0</v>
       </c>
       <c r="T386" t="b">
         <v>0</v>
       </c>
       <c r="U386" t="b">
         <v>0</v>
       </c>
       <c r="V386" t="b">
         <v>0</v>
       </c>
       <c r="W386" t="b">
         <v>0</v>
       </c>
+      <c r="X386" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y386" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z386" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA386" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB386" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC386" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD386" t="b">
+        <v>0</v>
+      </c>
     </row>
     <row r="387">
       <c r="A387" t="n">
         <v>100868399</v>
       </c>
       <c r="B387" t="n">
         <v>5621620</v>
       </c>
       <c r="C387" t="inlineStr"/>
       <c r="D387" t="inlineStr"/>
       <c r="E387" t="inlineStr">
         <is>
           <t>Armstrong JW 1997</t>
         </is>
       </c>
       <c r="F387" t="inlineStr">
         <is>
           <t xml:space="preserve">Armstrong JW. Quarantine treatment options for fruit fly host commodities for Pacific Island countries.  </t>
         </is>
       </c>
       <c r="G387" t="inlineStr">
         <is>
           <t>Quarantine treatment options for fruit fly host commodities for Pacific Island countries</t>
         </is>
       </c>
@@ -30592,53 +38719,74 @@
       <c r="N387" s="2" t="n">
         <v>43964.54272959241</v>
       </c>
       <c r="O387" s="2" t="n">
         <v>43964.54272959261</v>
       </c>
       <c r="P387" t="b">
         <v>0</v>
       </c>
       <c r="Q387" t="b">
         <v>0</v>
       </c>
       <c r="R387" t="b">
         <v>0</v>
       </c>
       <c r="S387" t="b">
         <v>0</v>
       </c>
       <c r="T387" t="b">
         <v>0</v>
       </c>
       <c r="U387" t="b">
         <v>0</v>
       </c>
       <c r="V387" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W387" t="b">
+        <v>0</v>
+      </c>
+      <c r="X387" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y387" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z387" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA387" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB387" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC387" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD387" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="n">
         <v>100868400</v>
       </c>
       <c r="B388" t="n">
         <v>5621621</v>
       </c>
       <c r="C388" t="inlineStr"/>
       <c r="D388" t="inlineStr">
         <is>
           <t>10.1002/anie.201803276</t>
         </is>
       </c>
       <c r="E388" t="inlineStr">
         <is>
           <t>Laszlo P 2018</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
           <t xml:space="preserve">Laszlo P. Two Laboratory Deaths, and Keeping Organic Solvents Dry. Angewandte Chemie (International Edition) 57:8822-8824. [Review]. </t>
         </is>
@@ -30675,53 +38823,74 @@
       <c r="N388" s="2" t="n">
         <v>43964.54272965989</v>
       </c>
       <c r="O388" s="2" t="n">
         <v>43964.54272966008</v>
       </c>
       <c r="P388" t="b">
         <v>0</v>
       </c>
       <c r="Q388" t="b">
         <v>0</v>
       </c>
       <c r="R388" t="b">
         <v>0</v>
       </c>
       <c r="S388" t="b">
         <v>0</v>
       </c>
       <c r="T388" t="b">
         <v>0</v>
       </c>
       <c r="U388" t="b">
         <v>0</v>
       </c>
       <c r="V388" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W388" t="b">
+        <v>0</v>
+      </c>
+      <c r="X388" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y388" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z388" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA388" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB388" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC388" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD388" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="n">
         <v>100868401</v>
       </c>
       <c r="B389" t="n">
         <v>5621630</v>
       </c>
       <c r="C389" t="inlineStr"/>
       <c r="D389" t="inlineStr"/>
       <c r="E389" t="inlineStr">
         <is>
           <t>Lebailly P et al. 1998</t>
         </is>
       </c>
       <c r="F389" t="inlineStr">
         <is>
           <t xml:space="preserve">Lebailly P, Vigreux C, Lechevrel C, Ledemeney D, Godard T, Sichel F, Letalaer JY, Henry-Amar M, Gauduchon P. DNA damage in mononuclear leukocytes of farmers measured using the alkaline comet assay: Discussion of critical parameters and evaluation of seasonal variations in relation to pesticide exposure. Cancer Epidemiology Biomarkers and Prevention 7:917-927. </t>
         </is>
       </c>
       <c r="G389" t="inlineStr">
         <is>
           <t>DNA damage in mononuclear leukocytes of farmers measured using the alkaline comet assay: Discussion of critical parameters and evaluation of seasonal variations in relation to pesticide exposure</t>
@@ -30754,53 +38923,74 @@
       <c r="N389" s="2" t="n">
         <v>43964.5427297042</v>
       </c>
       <c r="O389" s="2" t="n">
         <v>43964.5427297044</v>
       </c>
       <c r="P389" t="b">
         <v>0</v>
       </c>
       <c r="Q389" t="b">
         <v>0</v>
       </c>
       <c r="R389" t="b">
         <v>0</v>
       </c>
       <c r="S389" t="b">
         <v>0</v>
       </c>
       <c r="T389" t="b">
         <v>0</v>
       </c>
       <c r="U389" t="b">
         <v>0</v>
       </c>
       <c r="V389" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W389" t="b">
+        <v>0</v>
+      </c>
+      <c r="X389" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y389" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z389" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA389" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB389" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC389" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD389" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="n">
         <v>100868402</v>
       </c>
       <c r="B390" t="n">
         <v>5626291</v>
       </c>
       <c r="C390" t="inlineStr"/>
       <c r="D390" t="inlineStr">
         <is>
           <t>10.1126/science.114.2953.122</t>
         </is>
       </c>
       <c r="E390" t="inlineStr">
         <is>
           <t>Balock JW 1951</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
           <t xml:space="preserve">Balock JW. Ethylene dibromide for destroying fruit fly infestations in fruits and vegetables. Science 114:122. </t>
         </is>
@@ -30833,53 +39023,74 @@
       <c r="N390" s="2" t="n">
         <v>43964.54272977068</v>
       </c>
       <c r="O390" s="2" t="n">
         <v>43964.54272977088</v>
       </c>
       <c r="P390" t="b">
         <v>0</v>
       </c>
       <c r="Q390" t="b">
         <v>0</v>
       </c>
       <c r="R390" t="b">
         <v>0</v>
       </c>
       <c r="S390" t="b">
         <v>0</v>
       </c>
       <c r="T390" t="b">
         <v>0</v>
       </c>
       <c r="U390" t="b">
         <v>0</v>
       </c>
       <c r="V390" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W390" t="b">
+        <v>0</v>
+      </c>
+      <c r="X390" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y390" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z390" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA390" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB390" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC390" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD390" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="n">
         <v>100868403</v>
       </c>
       <c r="B391" t="n">
         <v>56303</v>
       </c>
       <c r="C391" t="inlineStr"/>
       <c r="D391" t="inlineStr"/>
       <c r="E391" t="inlineStr">
         <is>
           <t>Shafik HM and Legator MS 1984</t>
         </is>
       </c>
       <c r="F391" t="inlineStr">
         <is>
           <t xml:space="preserve">Shafik HM, Legator MS. In vivo mutagenicity studies in mice following ethylene dibromide exposure. Environmental Mutagenesis 6:394-395. [Abstract]. </t>
         </is>
       </c>
       <c r="G391" t="inlineStr">
         <is>
           <t>In vivo mutagenicity studies in mice following ethylene dibromide exposure</t>
@@ -30912,53 +39123,74 @@
       <c r="N391" s="2" t="n">
         <v>43964.54272981395</v>
       </c>
       <c r="O391" s="2" t="n">
         <v>43964.54272981414</v>
       </c>
       <c r="P391" t="b">
         <v>0</v>
       </c>
       <c r="Q391" t="b">
         <v>0</v>
       </c>
       <c r="R391" t="b">
         <v>0</v>
       </c>
       <c r="S391" t="b">
         <v>0</v>
       </c>
       <c r="T391" t="b">
         <v>0</v>
       </c>
       <c r="U391" t="b">
         <v>0</v>
       </c>
       <c r="V391" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W391" t="b">
+        <v>0</v>
+      </c>
+      <c r="X391" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y391" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z391" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA391" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB391" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC391" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD391" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="n">
         <v>100868404</v>
       </c>
       <c r="B392" t="n">
         <v>5634077</v>
       </c>
       <c r="C392" t="inlineStr"/>
       <c r="D392" t="inlineStr"/>
       <c r="E392" t="inlineStr">
         <is>
           <t>Osterloh J 1986</t>
         </is>
       </c>
       <c r="F392" t="inlineStr">
         <is>
           <t xml:space="preserve">Osterloh J. Chapter 5: Ethylene dibromide toxicity and fatal consequences. (39-42). </t>
         </is>
       </c>
       <c r="G392" t="inlineStr">
         <is>
           <t>Chapter 5: Ethylene dibromide toxicity and fatal consequences</t>
@@ -30979,65 +39211,86 @@
       </c>
       <c r="K392" t="inlineStr">
         <is>
           <t>(39-42).</t>
         </is>
       </c>
       <c r="L392" t="inlineStr">
         <is>
           <t>Ethylene dibromide has been in the news recently, particularly as a contaminant of food products and grains. Concern over possible adverse health effects following consumption of this food is necessary. However, potentially greater risks are present in the handling of this chemical in the work place. I will present two cases of fatal EDB exposure to emphasize the acute consequences of its toxicity.</t>
         </is>
       </c>
       <c r="M392" t="inlineStr"/>
       <c r="N392" s="2" t="n">
         <v>43964.54272985666</v>
       </c>
       <c r="O392" s="2" t="n">
         <v>43964.54272985685</v>
       </c>
       <c r="P392" t="b">
         <v>1</v>
       </c>
       <c r="Q392" t="b">
         <v>1</v>
       </c>
       <c r="R392" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S392" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T392" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U392" t="b">
         <v>0</v>
       </c>
       <c r="V392" t="b">
         <v>0</v>
       </c>
       <c r="W392" t="b">
+        <v>0</v>
+      </c>
+      <c r="X392" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y392" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z392" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA392" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB392" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC392" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD392" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="n">
         <v>100868405</v>
       </c>
       <c r="B393" t="n">
         <v>5634229</v>
       </c>
       <c r="C393" t="inlineStr"/>
       <c r="D393" t="inlineStr"/>
       <c r="E393" t="inlineStr">
         <is>
           <t>Heald CM 1989</t>
         </is>
       </c>
       <c r="F393" t="inlineStr">
         <is>
           <t xml:space="preserve">Heald CM. Control of Meloidogyne hapla infecting roses. presented at Twenty-Eighth Annual Meeting of the Society of Nematologists, August 13-17, 1989, Davis, California.  [Abstract]. </t>
         </is>
       </c>
       <c r="G393" t="inlineStr">
         <is>
           <t>Control of Meloidogyne hapla infecting roses</t>
@@ -31066,53 +39319,74 @@
       <c r="N393" s="2" t="n">
         <v>43964.54272989983</v>
       </c>
       <c r="O393" s="2" t="n">
         <v>43964.54272990001</v>
       </c>
       <c r="P393" t="b">
         <v>0</v>
       </c>
       <c r="Q393" t="b">
         <v>0</v>
       </c>
       <c r="R393" t="b">
         <v>0</v>
       </c>
       <c r="S393" t="b">
         <v>0</v>
       </c>
       <c r="T393" t="b">
         <v>0</v>
       </c>
       <c r="U393" t="b">
         <v>0</v>
       </c>
       <c r="V393" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W393" t="b">
+        <v>0</v>
+      </c>
+      <c r="X393" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y393" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z393" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA393" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB393" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC393" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD393" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="n">
         <v>100868406</v>
       </c>
       <c r="B394" t="n">
         <v>5634382</v>
       </c>
       <c r="C394" t="inlineStr"/>
       <c r="D394" t="inlineStr"/>
       <c r="E394" t="inlineStr">
         <is>
           <t>Van Biljon ER 1991</t>
         </is>
       </c>
       <c r="F394" t="inlineStr">
         <is>
           <t xml:space="preserve">Van Biljon ER. An evaluation of post harvest fumigation with EDB on flue-cured tobacco. presented at Tenth symposium of the nematological society of Southern Africa, South Africa.  [Abstract]. </t>
         </is>
       </c>
       <c r="G394" t="inlineStr">
         <is>
           <t>An evaluation of post harvest fumigation with EDB on flue-cured tobacco</t>
@@ -31141,53 +39415,74 @@
       <c r="N394" s="2" t="n">
         <v>43964.54272994259</v>
       </c>
       <c r="O394" s="2" t="n">
         <v>43964.54272994275</v>
       </c>
       <c r="P394" t="b">
         <v>0</v>
       </c>
       <c r="Q394" t="b">
         <v>0</v>
       </c>
       <c r="R394" t="b">
         <v>0</v>
       </c>
       <c r="S394" t="b">
         <v>0</v>
       </c>
       <c r="T394" t="b">
         <v>0</v>
       </c>
       <c r="U394" t="b">
         <v>0</v>
       </c>
       <c r="V394" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W394" t="b">
+        <v>0</v>
+      </c>
+      <c r="X394" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y394" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z394" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA394" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB394" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC394" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD394" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="n">
         <v>100868407</v>
       </c>
       <c r="B395" t="n">
         <v>5638128</v>
       </c>
       <c r="C395" t="inlineStr"/>
       <c r="D395" t="inlineStr"/>
       <c r="E395" t="inlineStr">
         <is>
           <t>Girish GK and Kumar A 1975</t>
         </is>
       </c>
       <c r="F395" t="inlineStr">
         <is>
           <t xml:space="preserve">Girish GK, Kumar A. Studies on the residues in wheat and wheat products fumigated with ethylene dibromide. Bulletin of Grain Technology 13:131-135. </t>
         </is>
       </c>
       <c r="G395" t="inlineStr">
         <is>
           <t>Studies on the residues in wheat and wheat products fumigated with ethylene dibromide</t>
@@ -31216,53 +39511,74 @@
       <c r="N395" s="2" t="n">
         <v>43964.54272998525</v>
       </c>
       <c r="O395" s="2" t="n">
         <v>43964.54272998543</v>
       </c>
       <c r="P395" t="b">
         <v>0</v>
       </c>
       <c r="Q395" t="b">
         <v>0</v>
       </c>
       <c r="R395" t="b">
         <v>0</v>
       </c>
       <c r="S395" t="b">
         <v>0</v>
       </c>
       <c r="T395" t="b">
         <v>0</v>
       </c>
       <c r="U395" t="b">
         <v>0</v>
       </c>
       <c r="V395" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W395" t="b">
+        <v>0</v>
+      </c>
+      <c r="X395" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y395" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z395" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA395" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB395" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC395" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD395" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="n">
         <v>100868408</v>
       </c>
       <c r="B396" t="n">
         <v>5638130</v>
       </c>
       <c r="C396" t="inlineStr"/>
       <c r="D396" t="inlineStr"/>
       <c r="E396" t="inlineStr">
         <is>
           <t>Grierson W et al. 1977</t>
         </is>
       </c>
       <c r="F396" t="inlineStr">
         <is>
           <t xml:space="preserve">Grierson W, Miller WM, Wardowski WF, Ismail MA. Ventilation of truckloads of carton packed citrus fumigated with ethylene dibromide. In Proceedings of the Florida State Horticultural Society (pp. 172-174). Bradenton, FL: Florida State Horticultural Society. </t>
         </is>
       </c>
       <c r="G396" t="inlineStr">
         <is>
           <t>Ventilation of truckloads of carton packed citrus fumigated with ethylene dibromide</t>
@@ -31288,56 +39604,77 @@
       </c>
       <c r="L396" t="inlineStr"/>
       <c r="M396" t="inlineStr"/>
       <c r="N396" s="2" t="n">
         <v>43964.5427300286</v>
       </c>
       <c r="O396" s="2" t="n">
         <v>43964.54273002878</v>
       </c>
       <c r="P396" t="b">
         <v>1</v>
       </c>
       <c r="Q396" t="b">
         <v>0</v>
       </c>
       <c r="R396" t="b">
         <v>0</v>
       </c>
       <c r="S396" t="b">
         <v>0</v>
       </c>
       <c r="T396" t="b">
         <v>0</v>
       </c>
       <c r="U396" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V396" t="b">
         <v>0</v>
       </c>
       <c r="W396" t="b">
+        <v>0</v>
+      </c>
+      <c r="X396" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y396" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z396" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA396" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB396" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC396" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD396" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="n">
         <v>100868409</v>
       </c>
       <c r="B397" t="n">
         <v>5638175</v>
       </c>
       <c r="C397" t="inlineStr"/>
       <c r="D397" t="inlineStr"/>
       <c r="E397" t="inlineStr">
         <is>
           <t>Basile M and Elia F 1979</t>
         </is>
       </c>
       <c r="F397" t="inlineStr">
         <is>
           <t xml:space="preserve">Basile M, Elia F. Persistenza dei residui di bromo in terreno sabbioso trattato con etilendibromuro (EDB). Informatore Fitopatologico 29:11-14. </t>
         </is>
       </c>
       <c r="G397" t="inlineStr">
         <is>
           <t>Persistenza dei residui di bromo in terreno sabbioso trattato con etilendibromuro (EDB)</t>
@@ -31369,50 +39706,71 @@
       <c r="O397" s="2" t="n">
         <v>43964.54273007159</v>
       </c>
       <c r="P397" t="b">
         <v>0</v>
       </c>
       <c r="Q397" t="b">
         <v>0</v>
       </c>
       <c r="R397" t="b">
         <v>0</v>
       </c>
       <c r="S397" t="b">
         <v>0</v>
       </c>
       <c r="T397" t="b">
         <v>0</v>
       </c>
       <c r="U397" t="b">
         <v>0</v>
       </c>
       <c r="V397" t="b">
         <v>0</v>
       </c>
       <c r="W397" t="b">
+        <v>0</v>
+      </c>
+      <c r="X397" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y397" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z397" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA397" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB397" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC397" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD397" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="n">
         <v>100868410</v>
       </c>
       <c r="B398" t="n">
         <v>5638212</v>
       </c>
       <c r="C398" t="inlineStr"/>
       <c r="D398" t="inlineStr"/>
       <c r="E398" t="inlineStr">
         <is>
           <t>Burditt AK Jr and Von Windeguth DL 1977</t>
         </is>
       </c>
       <c r="F398" t="inlineStr">
         <is>
           <t xml:space="preserve">Burditt AK Jr, Von Windeguth DL. Concentrations of ethylene dibromide gas during fumigation of grapefruit.  </t>
         </is>
       </c>
       <c r="G398" t="inlineStr">
         <is>
           <t>Concentrations of ethylene dibromide gas during fumigation of grapefruit</t>
@@ -31437,53 +39795,74 @@
       <c r="N398" s="2" t="n">
         <v>43964.54273011388</v>
       </c>
       <c r="O398" s="2" t="n">
         <v>43964.54273011406</v>
       </c>
       <c r="P398" t="b">
         <v>0</v>
       </c>
       <c r="Q398" t="b">
         <v>0</v>
       </c>
       <c r="R398" t="b">
         <v>0</v>
       </c>
       <c r="S398" t="b">
         <v>0</v>
       </c>
       <c r="T398" t="b">
         <v>0</v>
       </c>
       <c r="U398" t="b">
         <v>0</v>
       </c>
       <c r="V398" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W398" t="b">
+        <v>0</v>
+      </c>
+      <c r="X398" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y398" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z398" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA398" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB398" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC398" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD398" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="n">
         <v>100868411</v>
       </c>
       <c r="B399" t="n">
         <v>5638215</v>
       </c>
       <c r="C399" t="inlineStr"/>
       <c r="D399" t="inlineStr"/>
       <c r="E399" t="inlineStr">
         <is>
           <t>Delvo H and Torla R 1984</t>
         </is>
       </c>
       <c r="F399" t="inlineStr">
         <is>
           <t xml:space="preserve">Delvo H, Torla R. Environmental Protection Agency bans EDB. 20. </t>
         </is>
       </c>
       <c r="G399" t="inlineStr">
         <is>
           <t>Environmental Protection Agency bans EDB</t>
@@ -31509,56 +39888,77 @@
       </c>
       <c r="L399" t="inlineStr"/>
       <c r="M399" t="inlineStr"/>
       <c r="N399" s="2" t="n">
         <v>43964.5427301569</v>
       </c>
       <c r="O399" s="2" t="n">
         <v>43964.54273015708</v>
       </c>
       <c r="P399" t="b">
         <v>1</v>
       </c>
       <c r="Q399" t="b">
         <v>0</v>
       </c>
       <c r="R399" t="b">
         <v>0</v>
       </c>
       <c r="S399" t="b">
         <v>0</v>
       </c>
       <c r="T399" t="b">
         <v>0</v>
       </c>
       <c r="U399" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V399" t="b">
         <v>0</v>
       </c>
       <c r="W399" t="b">
+        <v>0</v>
+      </c>
+      <c r="X399" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y399" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z399" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA399" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB399" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC399" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD399" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="n">
         <v>100868412</v>
       </c>
       <c r="B400" t="n">
         <v>5638294</v>
       </c>
       <c r="C400" t="inlineStr"/>
       <c r="D400" t="inlineStr"/>
       <c r="E400" t="inlineStr">
         <is>
           <t>Harman AW 1984</t>
         </is>
       </c>
       <c r="F400" t="inlineStr">
         <is>
           <t xml:space="preserve">Harman AW. EDB -- Why it is banned?. 124:380. </t>
         </is>
       </c>
       <c r="G400" t="inlineStr">
         <is>
           <t>EDB -- Why it is banned?</t>
@@ -31569,71 +39969,92 @@
           <t>Harman AW</t>
         </is>
       </c>
       <c r="I400" t="inlineStr">
         <is>
           <t>Harman AW</t>
         </is>
       </c>
       <c r="J400" t="n">
         <v>1984</v>
       </c>
       <c r="K400" t="inlineStr">
         <is>
           <t>124:380.</t>
         </is>
       </c>
       <c r="L400" t="inlineStr"/>
       <c r="M400" t="inlineStr"/>
       <c r="N400" s="2" t="n">
         <v>43964.54273019994</v>
       </c>
       <c r="O400" s="2" t="n">
         <v>43964.54273020012</v>
       </c>
       <c r="P400" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q400" t="b">
         <v>0</v>
       </c>
       <c r="R400" t="b">
         <v>0</v>
       </c>
       <c r="S400" t="b">
         <v>0</v>
       </c>
       <c r="T400" t="b">
         <v>0</v>
       </c>
       <c r="U400" t="b">
         <v>0</v>
       </c>
       <c r="V400" t="b">
         <v>0</v>
       </c>
       <c r="W400" t="b">
+        <v>0</v>
+      </c>
+      <c r="X400" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y400" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z400" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA400" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB400" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC400" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD400" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="n">
         <v>100868413</v>
       </c>
       <c r="B401" t="n">
         <v>5638378</v>
       </c>
       <c r="C401" t="inlineStr"/>
       <c r="D401" t="inlineStr"/>
       <c r="E401" t="inlineStr">
         <is>
           <t>Rodriguez-Kabana R et al. 1979</t>
         </is>
       </c>
       <c r="F401" t="inlineStr">
         <is>
           <t xml:space="preserve">Rodriguez-Kabana R, King PS, Penick HW, Ivey H. Planting time and postemergence use of ethylene dibromide-chloropicrin mixtures for control of root-knot nematodes on Florunner peanuts. 26:19-20. </t>
         </is>
       </c>
       <c r="G401" t="inlineStr">
         <is>
           <t>Planting time and postemergence use of ethylene dibromide-chloropicrin mixtures for control of root-knot nematodes on Florunner peanuts</t>
@@ -31662,53 +40083,74 @@
       <c r="N401" s="2" t="n">
         <v>43964.5427302427</v>
       </c>
       <c r="O401" s="2" t="n">
         <v>43964.54273024288</v>
       </c>
       <c r="P401" t="b">
         <v>0</v>
       </c>
       <c r="Q401" t="b">
         <v>0</v>
       </c>
       <c r="R401" t="b">
         <v>0</v>
       </c>
       <c r="S401" t="b">
         <v>0</v>
       </c>
       <c r="T401" t="b">
         <v>0</v>
       </c>
       <c r="U401" t="b">
         <v>0</v>
       </c>
       <c r="V401" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W401" t="b">
+        <v>0</v>
+      </c>
+      <c r="X401" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y401" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z401" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA401" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB401" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC401" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD401" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="n">
         <v>100868414</v>
       </c>
       <c r="B402" t="n">
         <v>5638392</v>
       </c>
       <c r="C402" t="inlineStr"/>
       <c r="D402" t="inlineStr"/>
       <c r="E402" t="inlineStr">
         <is>
           <t>Shimada H, Makino S, and Sonda M 1971</t>
         </is>
       </c>
       <c r="F402" t="inlineStr">
         <is>
           <t xml:space="preserve">Shimada H, Makino S, Sonda M. Control of oriental fruit fly (Dacus dorsalis Hendel), infesting tankan fruit, by ethylene dibromide fumigation and its effect. 17:60-62. </t>
         </is>
       </c>
       <c r="G402" t="inlineStr">
         <is>
           <t>Control of oriental fruit fly (Dacus dorsalis Hendel), infesting tankan fruit, by ethylene dibromide fumigation and its effect</t>
@@ -31737,53 +40179,74 @@
       <c r="N402" s="2" t="n">
         <v>43964.54273028523</v>
       </c>
       <c r="O402" s="2" t="n">
         <v>43964.54273028542</v>
       </c>
       <c r="P402" t="b">
         <v>0</v>
       </c>
       <c r="Q402" t="b">
         <v>0</v>
       </c>
       <c r="R402" t="b">
         <v>0</v>
       </c>
       <c r="S402" t="b">
         <v>0</v>
       </c>
       <c r="T402" t="b">
         <v>0</v>
       </c>
       <c r="U402" t="b">
         <v>0</v>
       </c>
       <c r="V402" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W402" t="b">
+        <v>0</v>
+      </c>
+      <c r="X402" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y402" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z402" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA402" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB402" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC402" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD402" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="n">
         <v>100868415</v>
       </c>
       <c r="B403" t="n">
         <v>5638393</v>
       </c>
       <c r="C403" t="inlineStr"/>
       <c r="D403" t="inlineStr"/>
       <c r="E403" t="inlineStr">
         <is>
           <t>Rodriguez-Kabana R et al. 1979</t>
         </is>
       </c>
       <c r="F403" t="inlineStr">
         <is>
           <t xml:space="preserve">Rodriguez-Kabana R, King PS, Penick HW, Gray FA, Carden EL, Mcdaniel RN, Selman FB, Ivey H. Use of planting time application of ethylene dibromide for control of plant parasitic nematodes on soybeans: new uses for an old fumigant. Highlights of Agricultural Research 26:18-19. </t>
         </is>
       </c>
       <c r="G403" t="inlineStr">
         <is>
           <t>Use of planting time application of ethylene dibromide for control of plant parasitic nematodes on soybeans: new uses for an old fumigant</t>
@@ -31812,53 +40275,74 @@
       <c r="N403" s="2" t="n">
         <v>43964.54273032891</v>
       </c>
       <c r="O403" s="2" t="n">
         <v>43964.5427303291</v>
       </c>
       <c r="P403" t="b">
         <v>0</v>
       </c>
       <c r="Q403" t="b">
         <v>0</v>
       </c>
       <c r="R403" t="b">
         <v>0</v>
       </c>
       <c r="S403" t="b">
         <v>0</v>
       </c>
       <c r="T403" t="b">
         <v>0</v>
       </c>
       <c r="U403" t="b">
         <v>0</v>
       </c>
       <c r="V403" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W403" t="b">
+        <v>0</v>
+      </c>
+      <c r="X403" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y403" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z403" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA403" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB403" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC403" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD403" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="n">
         <v>100868416</v>
       </c>
       <c r="B404" t="n">
         <v>5638446</v>
       </c>
       <c r="C404" t="inlineStr"/>
       <c r="D404" t="inlineStr"/>
       <c r="E404" t="inlineStr">
         <is>
           <t>Olomucki EA and Harduf Z</t>
         </is>
       </c>
       <c r="F404" t="inlineStr">
         <is>
           <t xml:space="preserve">Olomucki EA, Harduf Z. Impaired uptake of labeled proteins by the ovarian follicles of hens treated with ethylene dibromide.  </t>
         </is>
       </c>
       <c r="G404" t="inlineStr">
         <is>
           <t>Impaired uptake of labeled proteins by the ovarian follicles of hens treated with ethylene dibromide</t>
@@ -31881,53 +40365,74 @@
       <c r="N404" s="2" t="n">
         <v>43964.54273037182</v>
       </c>
       <c r="O404" s="2" t="n">
         <v>43964.54273037199</v>
       </c>
       <c r="P404" t="b">
         <v>0</v>
       </c>
       <c r="Q404" t="b">
         <v>0</v>
       </c>
       <c r="R404" t="b">
         <v>0</v>
       </c>
       <c r="S404" t="b">
         <v>0</v>
       </c>
       <c r="T404" t="b">
         <v>0</v>
       </c>
       <c r="U404" t="b">
         <v>0</v>
       </c>
       <c r="V404" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W404" t="b">
+        <v>0</v>
+      </c>
+      <c r="X404" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y404" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z404" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA404" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB404" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC404" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD404" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="n">
         <v>100868417</v>
       </c>
       <c r="B405" t="n">
         <v>5638447</v>
       </c>
       <c r="C405" t="inlineStr"/>
       <c r="D405" t="inlineStr"/>
       <c r="E405" t="inlineStr">
         <is>
           <t>[No authors listed] 1984</t>
         </is>
       </c>
       <c r="F405" t="inlineStr">
         <is>
           <t xml:space="preserve"> Further steps taken to eliminate EDB.  </t>
         </is>
       </c>
       <c r="G405" t="inlineStr">
         <is>
           <t>Further steps taken to eliminate EDB</t>
@@ -31941,56 +40446,77 @@
       <c r="K405" t="inlineStr"/>
       <c r="L405" t="inlineStr"/>
       <c r="M405" t="inlineStr"/>
       <c r="N405" s="2" t="n">
         <v>43964.54273041461</v>
       </c>
       <c r="O405" s="2" t="n">
         <v>43964.54273041479</v>
       </c>
       <c r="P405" t="b">
         <v>1</v>
       </c>
       <c r="Q405" t="b">
         <v>0</v>
       </c>
       <c r="R405" t="b">
         <v>0</v>
       </c>
       <c r="S405" t="b">
         <v>0</v>
       </c>
       <c r="T405" t="b">
         <v>0</v>
       </c>
       <c r="U405" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V405" t="b">
         <v>0</v>
       </c>
       <c r="W405" t="b">
+        <v>0</v>
+      </c>
+      <c r="X405" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y405" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z405" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA405" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB405" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC405" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD405" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="n">
         <v>100868418</v>
       </c>
       <c r="B406" t="n">
         <v>5638451</v>
       </c>
       <c r="C406" t="inlineStr"/>
       <c r="D406" t="inlineStr"/>
       <c r="E406" t="inlineStr">
         <is>
           <t>GA DOA 1984</t>
         </is>
       </c>
       <c r="F406" t="inlineStr">
         <is>
           <t xml:space="preserve">GA DOA. Enforcement of EDB tolerance levels announced in Georgia. 70:p. 1, 16. </t>
         </is>
       </c>
       <c r="G406" t="inlineStr">
         <is>
           <t>Enforcement of EDB tolerance levels announced in Georgia</t>
@@ -32001,71 +40527,92 @@
           <t>GA DOA</t>
         </is>
       </c>
       <c r="I406" t="inlineStr">
         <is>
           <t>GA DOA</t>
         </is>
       </c>
       <c r="J406" t="n">
         <v>1984</v>
       </c>
       <c r="K406" t="inlineStr">
         <is>
           <t>70:p. 1, 16.</t>
         </is>
       </c>
       <c r="L406" t="inlineStr"/>
       <c r="M406" t="inlineStr"/>
       <c r="N406" s="2" t="n">
         <v>43964.5427304672</v>
       </c>
       <c r="O406" s="2" t="n">
         <v>43964.54273046739</v>
       </c>
       <c r="P406" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q406" t="b">
         <v>0</v>
       </c>
       <c r="R406" t="b">
         <v>0</v>
       </c>
       <c r="S406" t="b">
         <v>0</v>
       </c>
       <c r="T406" t="b">
         <v>0</v>
       </c>
       <c r="U406" t="b">
         <v>0</v>
       </c>
       <c r="V406" t="b">
         <v>0</v>
       </c>
       <c r="W406" t="b">
+        <v>0</v>
+      </c>
+      <c r="X406" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y406" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z406" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA406" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB406" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC406" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD406" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="n">
         <v>100868419</v>
       </c>
       <c r="B407" t="n">
         <v>5638460</v>
       </c>
       <c r="C407" t="inlineStr"/>
       <c r="D407" t="inlineStr"/>
       <c r="E407" t="inlineStr">
         <is>
           <t>UNEP 1984</t>
         </is>
       </c>
       <c r="F407" t="inlineStr">
         <is>
           <t xml:space="preserve">UNEP. News about chemicals. 6:1. </t>
         </is>
       </c>
       <c r="G407" t="inlineStr">
         <is>
           <t>News about chemicals</t>
@@ -32098,53 +40645,74 @@
       <c r="N407" s="2" t="n">
         <v>43964.54273051047</v>
       </c>
       <c r="O407" s="2" t="n">
         <v>43964.54273051064</v>
       </c>
       <c r="P407" t="b">
         <v>0</v>
       </c>
       <c r="Q407" t="b">
         <v>0</v>
       </c>
       <c r="R407" t="b">
         <v>0</v>
       </c>
       <c r="S407" t="b">
         <v>0</v>
       </c>
       <c r="T407" t="b">
         <v>0</v>
       </c>
       <c r="U407" t="b">
         <v>0</v>
       </c>
       <c r="V407" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W407" t="b">
+        <v>0</v>
+      </c>
+      <c r="X407" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y407" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z407" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA407" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB407" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC407" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD407" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="n">
         <v>100868420</v>
       </c>
       <c r="B408" t="n">
         <v>5638469</v>
       </c>
       <c r="C408" t="inlineStr"/>
       <c r="D408" t="inlineStr"/>
       <c r="E408" t="inlineStr">
         <is>
           <t>[No authors listed] 1985</t>
         </is>
       </c>
       <c r="F408" t="inlineStr">
         <is>
           <t xml:space="preserve"> EDB: a Case Study in the Communication of Health Risk.  </t>
         </is>
       </c>
       <c r="G408" t="inlineStr">
         <is>
           <t>EDB: a Case Study in the Communication of Health Risk</t>
@@ -32165,53 +40733,74 @@
       <c r="N408" s="2" t="n">
         <v>43964.54273055432</v>
       </c>
       <c r="O408" s="2" t="n">
         <v>43964.54273055471</v>
       </c>
       <c r="P408" t="b">
         <v>0</v>
       </c>
       <c r="Q408" t="b">
         <v>0</v>
       </c>
       <c r="R408" t="b">
         <v>0</v>
       </c>
       <c r="S408" t="b">
         <v>0</v>
       </c>
       <c r="T408" t="b">
         <v>0</v>
       </c>
       <c r="U408" t="b">
         <v>0</v>
       </c>
       <c r="V408" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W408" t="b">
+        <v>0</v>
+      </c>
+      <c r="X408" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y408" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z408" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA408" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB408" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC408" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD408" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="n">
         <v>100868421</v>
       </c>
       <c r="B409" t="n">
         <v>5638470</v>
       </c>
       <c r="C409" t="inlineStr"/>
       <c r="D409" t="inlineStr"/>
       <c r="E409" t="inlineStr">
         <is>
           <t>LoC CRS 1985</t>
         </is>
       </c>
       <c r="F409" t="inlineStr">
         <is>
           <t xml:space="preserve">LoC CRS. Ethylene dibromide (EDB). (IP0280E). Washington, DC: Library of Congress, Congressional Research Service. </t>
         </is>
       </c>
       <c r="G409" t="inlineStr">
         <is>
           <t>Ethylene dibromide (EDB)</t>
@@ -32235,62 +40824,83 @@
           <t>(IP0280E). Washington, DC: Library of Congress, Congressional Research Service.</t>
         </is>
       </c>
       <c r="L409" t="inlineStr">
         <is>
           <t>The use of ethylene dibromide (EDB) as a pesticidal fumigant in citrus groves and in grain storage operations has recently become the focus of controversy. An emergency ban on most agricultural uses of EDB has been imposed by EPA in response to grain contamination episodes in Florida and other regions. Background material on EDB and the attendant controversy is culled from recent publications and journals. State and local actions to curb EDB use are surveyed, and the benefits and disadvantages of pesticides in general are assessed.</t>
         </is>
       </c>
       <c r="M409" t="inlineStr"/>
       <c r="N409" s="2" t="n">
         <v>43964.54273060011</v>
       </c>
       <c r="O409" s="2" t="n">
         <v>43964.5427306003</v>
       </c>
       <c r="P409" t="b">
         <v>1</v>
       </c>
       <c r="Q409" t="b">
         <v>1</v>
       </c>
       <c r="R409" t="b">
         <v>1</v>
       </c>
       <c r="S409" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T409" t="b">
         <v>0</v>
       </c>
       <c r="U409" t="b">
         <v>0</v>
       </c>
       <c r="V409" t="b">
         <v>0</v>
       </c>
       <c r="W409" t="b">
+        <v>0</v>
+      </c>
+      <c r="X409" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y409" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z409" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA409" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB409" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC409" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD409" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="n">
         <v>100868422</v>
       </c>
       <c r="B410" t="n">
         <v>5638481</v>
       </c>
       <c r="C410" t="inlineStr"/>
       <c r="D410" t="inlineStr"/>
       <c r="E410" t="inlineStr">
         <is>
           <t>[No authors listed] 2017</t>
         </is>
       </c>
       <c r="F410" t="inlineStr">
         <is>
           <t xml:space="preserve"> National Primary Drinking Water Regulations; Announcement of the Results of EPA's Review of Existing Drinking Water Standards and Request for Public Comment and/or Information on Related Issues.  </t>
         </is>
       </c>
       <c r="G410" t="inlineStr">
         <is>
           <t>National Primary Drinking Water Regulations; Announcement of the Results of EPA's Review of Existing Drinking Water Standards and Request for Public Comment and/or Information on Related Issues</t>
@@ -32311,53 +40921,74 @@
       <c r="N410" s="2" t="n">
         <v>43964.54273064398</v>
       </c>
       <c r="O410" s="2" t="n">
         <v>43964.54273064416</v>
       </c>
       <c r="P410" t="b">
         <v>0</v>
       </c>
       <c r="Q410" t="b">
         <v>0</v>
       </c>
       <c r="R410" t="b">
         <v>0</v>
       </c>
       <c r="S410" t="b">
         <v>0</v>
       </c>
       <c r="T410" t="b">
         <v>0</v>
       </c>
       <c r="U410" t="b">
         <v>0</v>
       </c>
       <c r="V410" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W410" t="b">
+        <v>0</v>
+      </c>
+      <c r="X410" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y410" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z410" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA410" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB410" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC410" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD410" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="n">
         <v>100868423</v>
       </c>
       <c r="B411" t="n">
         <v>5638522</v>
       </c>
       <c r="C411" t="inlineStr"/>
       <c r="D411" t="inlineStr"/>
       <c r="E411" t="inlineStr">
         <is>
           <t>Alumot E and Chalutz E 1972</t>
         </is>
       </c>
       <c r="F411" t="inlineStr">
         <is>
           <t xml:space="preserve">Alumot E, Chalutz E. Fumigation of citrus fruit with ethylene dibromide: desorption of residues and ethylene evolution.  </t>
         </is>
       </c>
       <c r="G411" t="inlineStr">
         <is>
           <t>Fumigation of citrus fruit with ethylene dibromide: desorption of residues and ethylene evolution</t>
@@ -32382,53 +41013,74 @@
       <c r="N411" s="2" t="n">
         <v>43964.54273069015</v>
       </c>
       <c r="O411" s="2" t="n">
         <v>43964.54273069032</v>
       </c>
       <c r="P411" t="b">
         <v>0</v>
       </c>
       <c r="Q411" t="b">
         <v>0</v>
       </c>
       <c r="R411" t="b">
         <v>0</v>
       </c>
       <c r="S411" t="b">
         <v>0</v>
       </c>
       <c r="T411" t="b">
         <v>0</v>
       </c>
       <c r="U411" t="b">
         <v>0</v>
       </c>
       <c r="V411" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W411" t="b">
+        <v>0</v>
+      </c>
+      <c r="X411" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y411" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z411" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA411" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB411" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC411" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD411" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="n">
         <v>100868424</v>
       </c>
       <c r="B412" t="n">
         <v>5638528</v>
       </c>
       <c r="C412" t="inlineStr"/>
       <c r="D412" t="inlineStr"/>
       <c r="E412" t="inlineStr">
         <is>
           <t>Ambekar SH and Laseke BA 1989</t>
         </is>
       </c>
       <c r="F412" t="inlineStr">
         <is>
           <t xml:space="preserve">Ambekar SH, Laseke BA. Engineering assessment of EDBpesticide destruction technologies. (EPA/600/S2-88/056). Cincinnati, OH: PEI Associates Inc.. </t>
         </is>
       </c>
       <c r="G412" t="inlineStr">
         <is>
           <t>Engineering assessment of EDBpesticide destruction technologies</t>
@@ -32449,65 +41101,86 @@
       </c>
       <c r="K412" t="inlineStr">
         <is>
           <t>(EPA/600/S2-88/056). Cincinnati, OH: PEI Associates Inc..</t>
         </is>
       </c>
       <c r="L412" t="inlineStr">
         <is>
           <t>Various technologies available for the destruction of ethylene dibromide pesticides were evaluated. Alternative options were assessed with reference to technical merits and shortcomings, safety, cost, and total time requirement. Conventional incineration, incineration in the presence of sulfur dioxide, starved-air incineration, cement kiln, zinc process, and ATEG process were considered. Incineration in the presence of SO sub( 2) appears to be the best alternative for the safe, effective, rapid, and economical destruction of ethylene dibromide pesticides.</t>
         </is>
       </c>
       <c r="M412" t="inlineStr"/>
       <c r="N412" s="2" t="n">
         <v>43964.54273073361</v>
       </c>
       <c r="O412" s="2" t="n">
         <v>43964.54273073378</v>
       </c>
       <c r="P412" t="b">
         <v>1</v>
       </c>
       <c r="Q412" t="b">
         <v>1</v>
       </c>
       <c r="R412" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S412" t="b">
         <v>0</v>
       </c>
       <c r="T412" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U412" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V412" t="b">
         <v>0</v>
       </c>
       <c r="W412" t="b">
+        <v>0</v>
+      </c>
+      <c r="X412" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y412" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z412" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA412" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB412" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC412" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD412" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="n">
         <v>100868425</v>
       </c>
       <c r="B413" t="n">
         <v>5638541</v>
       </c>
       <c r="C413" t="inlineStr"/>
       <c r="D413" t="inlineStr"/>
       <c r="E413" t="inlineStr">
         <is>
           <t>Ambrus A et al. 1992</t>
         </is>
       </c>
       <c r="F413" t="inlineStr">
         <is>
           <t xml:space="preserve">Ambrus A, Greenlaugh R, Hamilton DJ, Ives NF, Lundehn JR, Machin AF, Murray WJ. Bromide Ion (047).  </t>
         </is>
       </c>
       <c r="G413" t="inlineStr">
         <is>
           <t>Bromide Ion (047)</t>
@@ -32536,53 +41209,74 @@
       <c r="N413" s="2" t="n">
         <v>43964.54273077692</v>
       </c>
       <c r="O413" s="2" t="n">
         <v>43964.5427307771</v>
       </c>
       <c r="P413" t="b">
         <v>0</v>
       </c>
       <c r="Q413" t="b">
         <v>0</v>
       </c>
       <c r="R413" t="b">
         <v>0</v>
       </c>
       <c r="S413" t="b">
         <v>0</v>
       </c>
       <c r="T413" t="b">
         <v>0</v>
       </c>
       <c r="U413" t="b">
         <v>0</v>
       </c>
       <c r="V413" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W413" t="b">
+        <v>0</v>
+      </c>
+      <c r="X413" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y413" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z413" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA413" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB413" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC413" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD413" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="n">
         <v>100868426</v>
       </c>
       <c r="B414" t="n">
         <v>5638904</v>
       </c>
       <c r="C414" t="inlineStr"/>
       <c r="D414" t="inlineStr"/>
       <c r="E414" t="inlineStr">
         <is>
           <t>Cooper JS 1984</t>
         </is>
       </c>
       <c r="F414" t="inlineStr">
         <is>
           <t xml:space="preserve">Cooper JS. Helping the public weigh health threats.  </t>
         </is>
       </c>
       <c r="G414" t="inlineStr">
         <is>
           <t>Helping the public weigh health threats</t>
@@ -32607,53 +41301,74 @@
       <c r="N414" s="2" t="n">
         <v>43964.54273081989</v>
       </c>
       <c r="O414" s="2" t="n">
         <v>43964.54273082008</v>
       </c>
       <c r="P414" t="b">
         <v>0</v>
       </c>
       <c r="Q414" t="b">
         <v>0</v>
       </c>
       <c r="R414" t="b">
         <v>0</v>
       </c>
       <c r="S414" t="b">
         <v>0</v>
       </c>
       <c r="T414" t="b">
         <v>0</v>
       </c>
       <c r="U414" t="b">
         <v>0</v>
       </c>
       <c r="V414" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W414" t="b">
+        <v>0</v>
+      </c>
+      <c r="X414" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y414" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z414" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA414" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB414" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC414" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD414" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="n">
         <v>100868427</v>
       </c>
       <c r="B415" t="n">
         <v>5639000</v>
       </c>
       <c r="C415" t="inlineStr"/>
       <c r="D415" t="inlineStr"/>
       <c r="E415" t="inlineStr">
         <is>
           <t>Dykes GM 1989</t>
         </is>
       </c>
       <c r="F415" t="inlineStr">
         <is>
           <t xml:space="preserve">Dykes GM. Correcting Florida's Groundwater Contamination.  </t>
         </is>
       </c>
       <c r="G415" t="inlineStr">
         <is>
           <t>Correcting Florida's Groundwater Contamination</t>
@@ -32682,53 +41397,74 @@
       <c r="N415" s="2" t="n">
         <v>43964.54273086318</v>
       </c>
       <c r="O415" s="2" t="n">
         <v>43964.54273086337</v>
       </c>
       <c r="P415" t="b">
         <v>0</v>
       </c>
       <c r="Q415" t="b">
         <v>0</v>
       </c>
       <c r="R415" t="b">
         <v>0</v>
       </c>
       <c r="S415" t="b">
         <v>0</v>
       </c>
       <c r="T415" t="b">
         <v>0</v>
       </c>
       <c r="U415" t="b">
         <v>0</v>
       </c>
       <c r="V415" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W415" t="b">
+        <v>0</v>
+      </c>
+      <c r="X415" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y415" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z415" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA415" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB415" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC415" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD415" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="n">
         <v>100868428</v>
       </c>
       <c r="B416" t="n">
         <v>5639033</v>
       </c>
       <c r="C416" t="inlineStr"/>
       <c r="D416" t="inlineStr"/>
       <c r="E416" t="inlineStr">
         <is>
           <t>Furlong EN and D'Itri, FM 1986</t>
         </is>
       </c>
       <c r="F416" t="inlineStr">
         <is>
           <t xml:space="preserve">Furlong EN, D'Itri, FM. Trihalomethane Levels in Chlorinated Michigan Drinking Water.  </t>
         </is>
       </c>
       <c r="G416" t="inlineStr">
         <is>
           <t>Trihalomethane Levels in Chlorinated Michigan Drinking Water</t>
@@ -32757,53 +41493,74 @@
       <c r="N416" s="2" t="n">
         <v>43964.54273090608</v>
       </c>
       <c r="O416" s="2" t="n">
         <v>43964.54273090624</v>
       </c>
       <c r="P416" t="b">
         <v>0</v>
       </c>
       <c r="Q416" t="b">
         <v>0</v>
       </c>
       <c r="R416" t="b">
         <v>0</v>
       </c>
       <c r="S416" t="b">
         <v>0</v>
       </c>
       <c r="T416" t="b">
         <v>0</v>
       </c>
       <c r="U416" t="b">
         <v>0</v>
       </c>
       <c r="V416" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W416" t="b">
+        <v>0</v>
+      </c>
+      <c r="X416" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y416" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z416" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA416" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB416" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC416" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD416" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="n">
         <v>100868429</v>
       </c>
       <c r="B417" t="n">
         <v>5639048</v>
       </c>
       <c r="C417" t="inlineStr"/>
       <c r="D417" t="inlineStr"/>
       <c r="E417" t="inlineStr">
         <is>
           <t>Grozuczak J 1982</t>
         </is>
       </c>
       <c r="F417" t="inlineStr">
         <is>
           <t xml:space="preserve">Grozuczak J. Poisons on the Job; the Reagan Administration and American Workers.  </t>
         </is>
       </c>
       <c r="G417" t="inlineStr">
         <is>
           <t>Poisons on the Job; the Reagan Administration and American Workers</t>
@@ -32832,53 +41589,74 @@
       <c r="N417" s="2" t="n">
         <v>43964.54273094955</v>
       </c>
       <c r="O417" s="2" t="n">
         <v>43964.54273094972</v>
       </c>
       <c r="P417" t="b">
         <v>0</v>
       </c>
       <c r="Q417" t="b">
         <v>0</v>
       </c>
       <c r="R417" t="b">
         <v>0</v>
       </c>
       <c r="S417" t="b">
         <v>0</v>
       </c>
       <c r="T417" t="b">
         <v>0</v>
       </c>
       <c r="U417" t="b">
         <v>0</v>
       </c>
       <c r="V417" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W417" t="b">
+        <v>0</v>
+      </c>
+      <c r="X417" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y417" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z417" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA417" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB417" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC417" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD417" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="n">
         <v>100868430</v>
       </c>
       <c r="B418" t="n">
         <v>5639154</v>
       </c>
       <c r="C418" t="inlineStr"/>
       <c r="D418" t="inlineStr"/>
       <c r="E418" t="inlineStr">
         <is>
           <t>Kegley S 2005</t>
         </is>
       </c>
       <c r="F418" t="inlineStr">
         <is>
           <t xml:space="preserve">Kegley S. First Word on Fumigants; Still Poison After All These Years.  </t>
         </is>
       </c>
       <c r="G418" t="inlineStr">
         <is>
           <t>First Word on Fumigants; Still Poison After All These Years</t>
@@ -32907,53 +41685,74 @@
       <c r="N418" s="2" t="n">
         <v>43964.54273099265</v>
       </c>
       <c r="O418" s="2" t="n">
         <v>43964.54273099283</v>
       </c>
       <c r="P418" t="b">
         <v>0</v>
       </c>
       <c r="Q418" t="b">
         <v>0</v>
       </c>
       <c r="R418" t="b">
         <v>0</v>
       </c>
       <c r="S418" t="b">
         <v>0</v>
       </c>
       <c r="T418" t="b">
         <v>0</v>
       </c>
       <c r="U418" t="b">
         <v>0</v>
       </c>
       <c r="V418" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W418" t="b">
+        <v>0</v>
+      </c>
+      <c r="X418" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y418" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z418" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA418" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB418" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC418" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD418" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="n">
         <v>100868431</v>
       </c>
       <c r="B419" t="n">
         <v>5639216</v>
       </c>
       <c r="C419" t="inlineStr"/>
       <c r="D419" t="inlineStr"/>
       <c r="E419" t="inlineStr">
         <is>
           <t>King  JR, Von Windeguth DL, and Burditt AK Jr 1981</t>
         </is>
       </c>
       <c r="F419" t="inlineStr">
         <is>
           <t xml:space="preserve">King  JR, Von Windeguth DL, Burditt AK Jr. Ethylene dibromide residues in fruit fumigated for quarantine treatment against the Caribbean fruit fly, 1979-80.  </t>
         </is>
       </c>
       <c r="G419" t="inlineStr">
         <is>
           <t>Ethylene dibromide residues in fruit fumigated for quarantine treatment against the Caribbean fruit fly, 1979-80</t>
@@ -32978,53 +41777,74 @@
       <c r="N419" s="2" t="n">
         <v>43964.54273103837</v>
       </c>
       <c r="O419" s="2" t="n">
         <v>43964.54273103856</v>
       </c>
       <c r="P419" t="b">
         <v>0</v>
       </c>
       <c r="Q419" t="b">
         <v>0</v>
       </c>
       <c r="R419" t="b">
         <v>0</v>
       </c>
       <c r="S419" t="b">
         <v>0</v>
       </c>
       <c r="T419" t="b">
         <v>0</v>
       </c>
       <c r="U419" t="b">
         <v>0</v>
       </c>
       <c r="V419" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W419" t="b">
+        <v>0</v>
+      </c>
+      <c r="X419" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y419" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z419" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA419" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB419" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC419" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD419" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="n">
         <v>100868432</v>
       </c>
       <c r="B420" t="n">
         <v>5639273</v>
       </c>
       <c r="C420" t="inlineStr"/>
       <c r="D420" t="inlineStr"/>
       <c r="E420" t="inlineStr">
         <is>
           <t>Landmeyer JE and Campbell BG 2014</t>
         </is>
       </c>
       <c r="F420" t="inlineStr">
         <is>
           <t xml:space="preserve">Landmeyer JE, Campbell BG. Assessment of ethylene dibromide, dibromochloropropane, other volatile organic compounds, radium isotopes, radon, and inorganic compounds in groundwater and spring water from the Crouch Branch and McQueen Branch aquifers near McBee, South Carolina, 2010-2012.  </t>
         </is>
       </c>
       <c r="G420" t="inlineStr">
         <is>
           <t>Assessment of ethylene dibromide, dibromochloropropane, other volatile organic compounds, radium isotopes, radon, and inorganic compounds in groundwater and spring water from the Crouch Branch and McQueen Branch aquifers near McBee, South Carolina, 2010-2012</t>
@@ -33053,53 +41873,74 @@
       <c r="N420" s="2" t="n">
         <v>43964.54273108123</v>
       </c>
       <c r="O420" s="2" t="n">
         <v>43964.5427310814</v>
       </c>
       <c r="P420" t="b">
         <v>0</v>
       </c>
       <c r="Q420" t="b">
         <v>0</v>
       </c>
       <c r="R420" t="b">
         <v>0</v>
       </c>
       <c r="S420" t="b">
         <v>0</v>
       </c>
       <c r="T420" t="b">
         <v>0</v>
       </c>
       <c r="U420" t="b">
         <v>0</v>
       </c>
       <c r="V420" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W420" t="b">
+        <v>0</v>
+      </c>
+      <c r="X420" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y420" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z420" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA420" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB420" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC420" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD420" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="n">
         <v>100868433</v>
       </c>
       <c r="B421" t="n">
         <v>5639341</v>
       </c>
       <c r="C421" t="inlineStr"/>
       <c r="D421" t="inlineStr"/>
       <c r="E421" t="inlineStr">
         <is>
           <t>Muthu M and Majumder SK 1975</t>
         </is>
       </c>
       <c r="F421" t="inlineStr">
         <is>
           <t xml:space="preserve">Muthu M, Majumder SK. A chalk-tablet fumigant pack for dispensing ethylene dibromide in small-scale fumigations.  </t>
         </is>
       </c>
       <c r="G421" t="inlineStr">
         <is>
           <t>A chalk-tablet fumigant pack for dispensing ethylene dibromide in small-scale fumigations</t>
@@ -33124,53 +41965,74 @@
       <c r="N421" s="2" t="n">
         <v>43964.54273112456</v>
       </c>
       <c r="O421" s="2" t="n">
         <v>43964.54273112473</v>
       </c>
       <c r="P421" t="b">
         <v>0</v>
       </c>
       <c r="Q421" t="b">
         <v>0</v>
       </c>
       <c r="R421" t="b">
         <v>0</v>
       </c>
       <c r="S421" t="b">
         <v>0</v>
       </c>
       <c r="T421" t="b">
         <v>0</v>
       </c>
       <c r="U421" t="b">
         <v>0</v>
       </c>
       <c r="V421" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W421" t="b">
+        <v>0</v>
+      </c>
+      <c r="X421" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y421" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z421" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA421" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB421" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC421" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD421" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="n">
         <v>100868434</v>
       </c>
       <c r="B422" t="n">
         <v>5639373</v>
       </c>
       <c r="C422" t="inlineStr"/>
       <c r="D422" t="inlineStr"/>
       <c r="E422" t="inlineStr">
         <is>
           <t>Overman AJ and Jones JP 1980</t>
         </is>
       </c>
       <c r="F422" t="inlineStr">
         <is>
           <t xml:space="preserve">Overman AJ, Jones JP. Efficacy of methyl bromide-chloropicrin and ethylene dibromide-chloropicrin mixtures for control of nematodes and Verticillium wilt of tomato. Proceedings of the Florida State Horticultural Society 93:248-250. </t>
         </is>
       </c>
       <c r="G422" t="inlineStr">
         <is>
           <t>Efficacy of methyl bromide-chloropicrin and ethylene dibromide-chloropicrin mixtures for control of nematodes and Verticillium wilt of tomato</t>
@@ -33199,53 +42061,74 @@
       <c r="N422" s="2" t="n">
         <v>43964.54273116743</v>
       </c>
       <c r="O422" s="2" t="n">
         <v>43964.54273116762</v>
       </c>
       <c r="P422" t="b">
         <v>0</v>
       </c>
       <c r="Q422" t="b">
         <v>0</v>
       </c>
       <c r="R422" t="b">
         <v>0</v>
       </c>
       <c r="S422" t="b">
         <v>0</v>
       </c>
       <c r="T422" t="b">
         <v>0</v>
       </c>
       <c r="U422" t="b">
         <v>0</v>
       </c>
       <c r="V422" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W422" t="b">
+        <v>0</v>
+      </c>
+      <c r="X422" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y422" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z422" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA422" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB422" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC422" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD422" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="n">
         <v>100868435</v>
       </c>
       <c r="B423" t="n">
         <v>5639683</v>
       </c>
       <c r="C423" t="inlineStr"/>
       <c r="D423" t="inlineStr">
         <is>
           <t>10.1016/0015-6264(81)90479-x</t>
         </is>
       </c>
       <c r="E423" t="inlineStr">
         <is>
           <t>Ott MG, Scharnweber HC, and Langner RR 1981</t>
         </is>
       </c>
       <c r="F423" t="inlineStr">
         <is>
           <t xml:space="preserve">Ott MG, Scharnweber HC, Langner RR. 1,2-Dibromoethane at work: Ott, M. G., Scharnweber, H. C. &amp; Langner, R. R. (1980). Mortality experience of 161 employees exposed to ethylene dibromide in two production units. Br. J. ind. Med.37, 163. Food and Cosmetics Toxicology 19:512. </t>
         </is>
@@ -33266,65 +42149,86 @@
         </is>
       </c>
       <c r="J423" t="n">
         <v>1981</v>
       </c>
       <c r="K423" t="inlineStr">
         <is>
           <t>Food and Cosmetics Toxicology 19:512.</t>
         </is>
       </c>
       <c r="L423" t="inlineStr"/>
       <c r="M423" t="inlineStr"/>
       <c r="N423" s="2" t="n">
         <v>43964.54273121384</v>
       </c>
       <c r="O423" s="2" t="n">
         <v>43964.54273121402</v>
       </c>
       <c r="P423" t="b">
         <v>1</v>
       </c>
       <c r="Q423" t="b">
         <v>1</v>
       </c>
       <c r="R423" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S423" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T423" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U423" t="b">
         <v>0</v>
       </c>
       <c r="V423" t="b">
         <v>0</v>
       </c>
       <c r="W423" t="b">
+        <v>0</v>
+      </c>
+      <c r="X423" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y423" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z423" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA423" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB423" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC423" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD423" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="n">
         <v>100868436</v>
       </c>
       <c r="B424" t="n">
         <v>5659071</v>
       </c>
       <c r="C424" t="inlineStr"/>
       <c r="D424" t="inlineStr"/>
       <c r="E424" t="inlineStr">
         <is>
           <t>Sekita H, Takeda M, and Uchiyama M 1981</t>
         </is>
       </c>
       <c r="F424" t="inlineStr">
         <is>
           <t xml:space="preserve">Sekita H, Takeda M, Uchiyama M. [Studies on analysis of pesticide residues in foods (XXXIII). Determination of EDB (ethylene dibromide) residues in litchi (lychee) fruits imported from Formosa (author's transl)].  </t>
         </is>
       </c>
       <c r="G424" t="inlineStr">
         <is>
           <t>[Studies on analysis of pesticide residues in foods (XXXIII). Determination of EDB (ethylene dibromide) residues in litchi (lychee) fruits imported from Formosa (author's transl)]</t>
@@ -33349,53 +42253,74 @@
       <c r="N424" s="2" t="n">
         <v>43964.54273128611</v>
       </c>
       <c r="O424" s="2" t="n">
         <v>43964.54273128627</v>
       </c>
       <c r="P424" t="b">
         <v>0</v>
       </c>
       <c r="Q424" t="b">
         <v>0</v>
       </c>
       <c r="R424" t="b">
         <v>0</v>
       </c>
       <c r="S424" t="b">
         <v>0</v>
       </c>
       <c r="T424" t="b">
         <v>0</v>
       </c>
       <c r="U424" t="b">
         <v>0</v>
       </c>
       <c r="V424" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W424" t="b">
+        <v>0</v>
+      </c>
+      <c r="X424" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y424" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z424" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA424" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB424" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC424" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD424" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="n">
         <v>100868437</v>
       </c>
       <c r="B425" t="n">
         <v>5659279</v>
       </c>
       <c r="C425" t="inlineStr"/>
       <c r="D425" t="inlineStr">
         <is>
           <t>10.1038/1801358a0</t>
         </is>
       </c>
       <c r="E425" t="inlineStr">
         <is>
           <t>Olomucki E 1957</t>
         </is>
       </c>
       <c r="F425" t="inlineStr">
         <is>
           <t xml:space="preserve">Olomucki E. Action of ethylene dibromide on hen gonadotrophic hormones.  </t>
         </is>
@@ -33424,53 +42349,74 @@
       <c r="N425" s="2" t="n">
         <v>43964.54273135385</v>
       </c>
       <c r="O425" s="2" t="n">
         <v>43964.54273135403</v>
       </c>
       <c r="P425" t="b">
         <v>0</v>
       </c>
       <c r="Q425" t="b">
         <v>0</v>
       </c>
       <c r="R425" t="b">
         <v>0</v>
       </c>
       <c r="S425" t="b">
         <v>0</v>
       </c>
       <c r="T425" t="b">
         <v>0</v>
       </c>
       <c r="U425" t="b">
         <v>0</v>
       </c>
       <c r="V425" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W425" t="b">
+        <v>0</v>
+      </c>
+      <c r="X425" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y425" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z425" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA425" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB425" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC425" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD425" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="n">
         <v>100868438</v>
       </c>
       <c r="B426" t="n">
         <v>5671417</v>
       </c>
       <c r="C426" t="inlineStr"/>
       <c r="D426" t="inlineStr">
         <is>
           <t>10.1093/jee/40.5.680</t>
         </is>
       </c>
       <c r="E426" t="inlineStr">
         <is>
           <t>Lindgren DL and Gerhardt PD 1947</t>
         </is>
       </c>
       <c r="F426" t="inlineStr">
         <is>
           <t xml:space="preserve">Lindgren DL, Gerhardt PD. The response of California red scale to fumigation with ethylene dibromide and ethylene dibromide-HGN.  </t>
         </is>
@@ -33499,53 +42445,74 @@
       <c r="N426" s="2" t="n">
         <v>43964.54273141974</v>
       </c>
       <c r="O426" s="2" t="n">
         <v>43964.5427314199</v>
       </c>
       <c r="P426" t="b">
         <v>0</v>
       </c>
       <c r="Q426" t="b">
         <v>0</v>
       </c>
       <c r="R426" t="b">
         <v>0</v>
       </c>
       <c r="S426" t="b">
         <v>0</v>
       </c>
       <c r="T426" t="b">
         <v>0</v>
       </c>
       <c r="U426" t="b">
         <v>0</v>
       </c>
       <c r="V426" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W426" t="b">
+        <v>0</v>
+      </c>
+      <c r="X426" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y426" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z426" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA426" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB426" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC426" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD426" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="n">
         <v>100868439</v>
       </c>
       <c r="B427" t="n">
         <v>5685668</v>
       </c>
       <c r="C427" t="inlineStr"/>
       <c r="D427" t="inlineStr"/>
       <c r="E427" t="inlineStr">
         <is>
           <t>Misra N, Rathore A, and Srivastava S 1989</t>
         </is>
       </c>
       <c r="F427" t="inlineStr">
         <is>
           <t xml:space="preserve">Misra N, Rathore A, Srivastava S. Efficacy of certain fumigants on seed mycoflora during storage. International Journal of Tropical Plant Diseases 7:177-182. </t>
         </is>
       </c>
       <c r="G427" t="inlineStr">
         <is>
           <t>Efficacy of certain fumigants on seed mycoflora during storage</t>
@@ -33574,53 +42541,74 @@
       <c r="N427" s="2" t="n">
         <v>43964.54273146411</v>
       </c>
       <c r="O427" s="2" t="n">
         <v>43964.54273146428</v>
       </c>
       <c r="P427" t="b">
         <v>0</v>
       </c>
       <c r="Q427" t="b">
         <v>0</v>
       </c>
       <c r="R427" t="b">
         <v>0</v>
       </c>
       <c r="S427" t="b">
         <v>0</v>
       </c>
       <c r="T427" t="b">
         <v>0</v>
       </c>
       <c r="U427" t="b">
         <v>0</v>
       </c>
       <c r="V427" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W427" t="b">
+        <v>0</v>
+      </c>
+      <c r="X427" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y427" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z427" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA427" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB427" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC427" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD427" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="n">
         <v>100868440</v>
       </c>
       <c r="B428" t="n">
         <v>5685839</v>
       </c>
       <c r="C428" t="inlineStr"/>
       <c r="D428" t="inlineStr"/>
       <c r="E428" t="inlineStr">
         <is>
           <t>[No authors listed] 2000</t>
         </is>
       </c>
       <c r="F428" t="inlineStr">
         <is>
           <t xml:space="preserve"> THE COMPARATIVE ABSORPTION AND EXCRETION OF CHEMICAL VAPORS BY THE UPPER, LOWER AND INTACT RESPIRATORY TRACTS OF RATS WITH ATTACHMENT.  </t>
         </is>
       </c>
       <c r="G428" t="inlineStr">
         <is>
           <t>THE COMPARATIVE ABSORPTION AND EXCRETION OF CHEMICAL VAPORS BY THE UPPER, LOWER AND INTACT RESPIRATORY TRACTS OF RATS WITH ATTACHMENT</t>
@@ -33637,53 +42625,74 @@
       <c r="N428" s="2" t="n">
         <v>43964.54273150814</v>
       </c>
       <c r="O428" s="2" t="n">
         <v>43964.5427315083</v>
       </c>
       <c r="P428" t="b">
         <v>0</v>
       </c>
       <c r="Q428" t="b">
         <v>0</v>
       </c>
       <c r="R428" t="b">
         <v>0</v>
       </c>
       <c r="S428" t="b">
         <v>0</v>
       </c>
       <c r="T428" t="b">
         <v>0</v>
       </c>
       <c r="U428" t="b">
         <v>0</v>
       </c>
       <c r="V428" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W428" t="b">
+        <v>0</v>
+      </c>
+      <c r="X428" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y428" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z428" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA428" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB428" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC428" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD428" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="n">
         <v>100868441</v>
       </c>
       <c r="B429" t="n">
         <v>5689251</v>
       </c>
       <c r="C429" t="inlineStr"/>
       <c r="D429" t="inlineStr"/>
       <c r="E429" t="inlineStr">
         <is>
           <t>Lawn DA, Noel GR, and Sinclair JB 1988</t>
         </is>
       </c>
       <c r="F429" t="inlineStr">
         <is>
           <t xml:space="preserve">Lawn DA, Noel GR, Sinclair JB. Plant-parasitic nematodes and Neocosmospora vasinfetca var. Africana associated with soybeans in the Republic of Zambia.  </t>
         </is>
       </c>
       <c r="G429" t="inlineStr">
         <is>
           <t>Plant-parasitic nematodes and Neocosmospora vasinfetca var. Africana associated with soybeans in the Republic of Zambia</t>
@@ -33708,53 +42717,74 @@
       <c r="N429" s="2" t="n">
         <v>43964.5427315519</v>
       </c>
       <c r="O429" s="2" t="n">
         <v>43964.54273155207</v>
       </c>
       <c r="P429" t="b">
         <v>0</v>
       </c>
       <c r="Q429" t="b">
         <v>0</v>
       </c>
       <c r="R429" t="b">
         <v>0</v>
       </c>
       <c r="S429" t="b">
         <v>0</v>
       </c>
       <c r="T429" t="b">
         <v>0</v>
       </c>
       <c r="U429" t="b">
         <v>0</v>
       </c>
       <c r="V429" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W429" t="b">
+        <v>0</v>
+      </c>
+      <c r="X429" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y429" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z429" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA429" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB429" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC429" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD429" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="n">
         <v>100868442</v>
       </c>
       <c r="B430" t="n">
         <v>5689343</v>
       </c>
       <c r="C430" t="inlineStr"/>
       <c r="D430" t="inlineStr"/>
       <c r="E430" t="inlineStr">
         <is>
           <t>Knight RJ Jr et al. 1989</t>
         </is>
       </c>
       <c r="F430" t="inlineStr">
         <is>
           <t xml:space="preserve">Knight RJ Jr, Spalding DH, King  JR, Von Windeguth DL, Benschoter CA, Burditt AK Jr, Fons J. Results of fumigation of fruits and vegetables of southern Mexico to control the Mediterranean fruit fly. In Proceedings of the Tropical Region, American Society for Horticultural Science : annual meeting (pp. 117-126). Alexandria, VA: American Society for Horticultural Science. </t>
         </is>
       </c>
       <c r="G430" t="inlineStr">
         <is>
           <t>Results of fumigation of fruits and vegetables of southern Mexico to control the Mediterranean fruit fly</t>
@@ -33783,53 +42813,74 @@
       <c r="N430" s="2" t="n">
         <v>43964.54273159545</v>
       </c>
       <c r="O430" s="2" t="n">
         <v>43964.54273159563</v>
       </c>
       <c r="P430" t="b">
         <v>0</v>
       </c>
       <c r="Q430" t="b">
         <v>0</v>
       </c>
       <c r="R430" t="b">
         <v>0</v>
       </c>
       <c r="S430" t="b">
         <v>0</v>
       </c>
       <c r="T430" t="b">
         <v>0</v>
       </c>
       <c r="U430" t="b">
         <v>0</v>
       </c>
       <c r="V430" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W430" t="b">
+        <v>0</v>
+      </c>
+      <c r="X430" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y430" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z430" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA430" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB430" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC430" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD430" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="n">
         <v>100868443</v>
       </c>
       <c r="B431" t="n">
         <v>5689351</v>
       </c>
       <c r="C431" t="inlineStr"/>
       <c r="D431" t="inlineStr"/>
       <c r="E431" t="inlineStr">
         <is>
           <t>Seo ST et al.</t>
         </is>
       </c>
       <c r="F431" t="inlineStr">
         <is>
           <t xml:space="preserve">Seo ST, Balock JW, Burditt AK, Ohinata K. Residues of ethylene dibromide, methyl bromide, and ethylene chlorobromide resulting from fumigation of fruits and vegetables infested with fruit flies.  </t>
         </is>
       </c>
       <c r="G431" t="inlineStr">
         <is>
           <t>Residues of ethylene dibromide, methyl bromide, and ethylene chlorobromide resulting from fumigation of fruits and vegetables infested with fruit flies</t>
@@ -33852,53 +42903,74 @@
       <c r="N431" s="2" t="n">
         <v>43964.54273163964</v>
       </c>
       <c r="O431" s="2" t="n">
         <v>43964.54273163981</v>
       </c>
       <c r="P431" t="b">
         <v>0</v>
       </c>
       <c r="Q431" t="b">
         <v>0</v>
       </c>
       <c r="R431" t="b">
         <v>0</v>
       </c>
       <c r="S431" t="b">
         <v>0</v>
       </c>
       <c r="T431" t="b">
         <v>0</v>
       </c>
       <c r="U431" t="b">
         <v>0</v>
       </c>
       <c r="V431" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W431" t="b">
+        <v>0</v>
+      </c>
+      <c r="X431" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y431" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z431" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA431" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB431" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC431" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD431" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="n">
         <v>100868444</v>
       </c>
       <c r="B432" t="n">
         <v>5689518</v>
       </c>
       <c r="C432" t="inlineStr"/>
       <c r="D432" t="inlineStr"/>
       <c r="E432" t="inlineStr">
         <is>
           <t>[No authors listed] 1985</t>
         </is>
       </c>
       <c r="F432" t="inlineStr">
         <is>
           <t xml:space="preserve"> International Toxicity Update.  </t>
         </is>
       </c>
       <c r="G432" t="inlineStr">
         <is>
           <t>International Toxicity Update</t>
@@ -33919,53 +42991,74 @@
       <c r="N432" s="2" t="n">
         <v>43964.54273168399</v>
       </c>
       <c r="O432" s="2" t="n">
         <v>43964.54273168417</v>
       </c>
       <c r="P432" t="b">
         <v>0</v>
       </c>
       <c r="Q432" t="b">
         <v>0</v>
       </c>
       <c r="R432" t="b">
         <v>0</v>
       </c>
       <c r="S432" t="b">
         <v>0</v>
       </c>
       <c r="T432" t="b">
         <v>0</v>
       </c>
       <c r="U432" t="b">
         <v>0</v>
       </c>
       <c r="V432" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W432" t="b">
+        <v>0</v>
+      </c>
+      <c r="X432" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y432" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z432" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA432" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB432" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC432" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD432" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="n">
         <v>100868445</v>
       </c>
       <c r="B433" t="n">
         <v>5690045</v>
       </c>
       <c r="C433" t="inlineStr"/>
       <c r="D433" t="inlineStr"/>
       <c r="E433" t="inlineStr">
         <is>
           <t>Evans MA 1987</t>
         </is>
       </c>
       <c r="F433" t="inlineStr">
         <is>
           <t xml:space="preserve">Evans MA. Health Effects from Groundwater Pesticides.  </t>
         </is>
       </c>
       <c r="G433" t="inlineStr">
         <is>
           <t>Health Effects from Groundwater Pesticides</t>
@@ -33994,53 +43087,74 @@
       <c r="N433" s="2" t="n">
         <v>43964.54273172717</v>
       </c>
       <c r="O433" s="2" t="n">
         <v>43964.54273172734</v>
       </c>
       <c r="P433" t="b">
         <v>0</v>
       </c>
       <c r="Q433" t="b">
         <v>0</v>
       </c>
       <c r="R433" t="b">
         <v>0</v>
       </c>
       <c r="S433" t="b">
         <v>0</v>
       </c>
       <c r="T433" t="b">
         <v>0</v>
       </c>
       <c r="U433" t="b">
         <v>0</v>
       </c>
       <c r="V433" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W433" t="b">
+        <v>0</v>
+      </c>
+      <c r="X433" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y433" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z433" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA433" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB433" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC433" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD433" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="n">
         <v>100868446</v>
       </c>
       <c r="B434" t="n">
         <v>5690461</v>
       </c>
       <c r="C434" t="inlineStr"/>
       <c r="D434" t="inlineStr"/>
       <c r="E434" t="inlineStr">
         <is>
           <t>Mcconnell JB 1987</t>
         </is>
       </c>
       <c r="F434" t="inlineStr">
         <is>
           <t xml:space="preserve">Mcconnell JB. Movement and Fate of Ethylene Dibromide (EDB) in Ground Water in Seminole County, Georgia.  </t>
         </is>
       </c>
       <c r="G434" t="inlineStr">
         <is>
           <t>Movement and Fate of Ethylene Dibromide (EDB) in Ground Water in Seminole County, Georgia</t>
@@ -34069,53 +43183,74 @@
       <c r="N434" s="2" t="n">
         <v>43964.54273177202</v>
       </c>
       <c r="O434" s="2" t="n">
         <v>43964.5427317722</v>
       </c>
       <c r="P434" t="b">
         <v>0</v>
       </c>
       <c r="Q434" t="b">
         <v>0</v>
       </c>
       <c r="R434" t="b">
         <v>0</v>
       </c>
       <c r="S434" t="b">
         <v>0</v>
       </c>
       <c r="T434" t="b">
         <v>0</v>
       </c>
       <c r="U434" t="b">
         <v>0</v>
       </c>
       <c r="V434" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W434" t="b">
+        <v>0</v>
+      </c>
+      <c r="X434" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y434" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z434" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA434" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB434" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC434" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD434" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="n">
         <v>100868447</v>
       </c>
       <c r="B435" t="n">
         <v>5690944</v>
       </c>
       <c r="C435" t="inlineStr"/>
       <c r="D435" t="inlineStr"/>
       <c r="E435" t="inlineStr">
         <is>
           <t>Sax NI 1984</t>
         </is>
       </c>
       <c r="F435" t="inlineStr">
         <is>
           <t xml:space="preserve">Sax NI. Dangerous properties of industrial materials report. Special bulletin. EDB. VAN NOSTRAND REINHOLD, 135 W. 50TH ST., NEW YORK, NY 10020, USA. </t>
         </is>
       </c>
       <c r="G435" t="inlineStr">
         <is>
           <t>Dangerous properties of industrial materials report. Special bulletin. EDB</t>
@@ -34130,71 +43265,92 @@
         <is>
           <t>Sax NI</t>
         </is>
       </c>
       <c r="J435" t="n">
         <v>1984</v>
       </c>
       <c r="K435" t="inlineStr">
         <is>
           <t>VAN NOSTRAND REINHOLD, 135 W. 50TH ST., NEW YORK, NY 10020, USA.</t>
         </is>
       </c>
       <c r="L435" t="inlineStr">
         <is>
           <t>Ethylene dibromide (EDB) is used as a scavenger in gasolines which contain tetraethyl lead in order to prevent lead oxide deposits after combustion. EBD has nematocidal and insecticidal properties and is used as a soil and comodity fumigant. EDB is used in organic synthesis and as a solvent. (R-97) 000122 051 Velsicol Chemical Corp. US. US Production 0.1 mill, metric tons (R-18) Excel Industries Limited, India, NG (R-19) Excel Industries Limited, US. US reported production 332E6 lbs, 1974 (R-31) NG US total export to all countries 53,453,268,-1980; 52,116,434-1979; 64,408,705-1978 (R-33). Chemical synthesis methods: It is prepared commercially by reacting bromine with ethylene gas.</t>
         </is>
       </c>
       <c r="M435" t="inlineStr"/>
       <c r="N435" s="2" t="n">
         <v>43964.54273181947</v>
       </c>
       <c r="O435" s="2" t="n">
         <v>43964.54273181964</v>
       </c>
       <c r="P435" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q435" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R435" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S435" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T435" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U435" t="b">
         <v>0</v>
       </c>
       <c r="V435" t="b">
         <v>0</v>
       </c>
       <c r="W435" t="b">
+        <v>0</v>
+      </c>
+      <c r="X435" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y435" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z435" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA435" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB435" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC435" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD435" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="n">
         <v>100868448</v>
       </c>
       <c r="B436" t="n">
         <v>5691001</v>
       </c>
       <c r="C436" t="inlineStr"/>
       <c r="D436" t="inlineStr"/>
       <c r="E436" t="inlineStr">
         <is>
           <t>Stirling GR and Nikulin A 1993</t>
         </is>
       </c>
       <c r="F436" t="inlineStr">
         <is>
           <t xml:space="preserve">Stirling GR, Nikulin A. Rational nematode management practices for the Australian pineapple industry. Acta Horticulturae 334:341-349. </t>
         </is>
       </c>
       <c r="G436" t="inlineStr">
         <is>
           <t>Rational nematode management practices for the Australian pineapple industry</t>
@@ -34223,53 +43379,74 @@
       <c r="N436" s="2" t="n">
         <v>43964.54273186329</v>
       </c>
       <c r="O436" s="2" t="n">
         <v>43964.54273186348</v>
       </c>
       <c r="P436" t="b">
         <v>0</v>
       </c>
       <c r="Q436" t="b">
         <v>0</v>
       </c>
       <c r="R436" t="b">
         <v>0</v>
       </c>
       <c r="S436" t="b">
         <v>0</v>
       </c>
       <c r="T436" t="b">
         <v>0</v>
       </c>
       <c r="U436" t="b">
         <v>0</v>
       </c>
       <c r="V436" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W436" t="b">
+        <v>0</v>
+      </c>
+      <c r="X436" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y436" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z436" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA436" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB436" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC436" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD436" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="n">
         <v>100868449</v>
       </c>
       <c r="B437" t="n">
         <v>5691568</v>
       </c>
       <c r="C437" t="inlineStr"/>
       <c r="D437" t="inlineStr"/>
       <c r="E437" t="inlineStr">
         <is>
           <t>Barbercheck M 1985</t>
         </is>
       </c>
       <c r="F437" t="inlineStr">
         <is>
           <t xml:space="preserve">Barbercheck M. Response of plant-parasitic nematodes to soil solarization ethylene dibromide and fallow. presented at Seventh Symposium of The Nematological Society of Southern Africa, April 2-3, 1985, Stellenbosch, South Africa.  [Abstract]. </t>
         </is>
       </c>
       <c r="G437" t="inlineStr">
         <is>
           <t>Response of plant-parasitic nematodes to soil solarization ethylene dibromide and fallow</t>
@@ -34298,53 +43475,74 @@
       <c r="N437" s="2" t="n">
         <v>43964.54273190819</v>
       </c>
       <c r="O437" s="2" t="n">
         <v>43964.54273190837</v>
       </c>
       <c r="P437" t="b">
         <v>0</v>
       </c>
       <c r="Q437" t="b">
         <v>0</v>
       </c>
       <c r="R437" t="b">
         <v>0</v>
       </c>
       <c r="S437" t="b">
         <v>0</v>
       </c>
       <c r="T437" t="b">
         <v>0</v>
       </c>
       <c r="U437" t="b">
         <v>0</v>
       </c>
       <c r="V437" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W437" t="b">
+        <v>0</v>
+      </c>
+      <c r="X437" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y437" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z437" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA437" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB437" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC437" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD437" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="n">
         <v>100868450</v>
       </c>
       <c r="B438" t="n">
         <v>5691576</v>
       </c>
       <c r="C438" t="inlineStr"/>
       <c r="D438" t="inlineStr"/>
       <c r="E438" t="inlineStr">
         <is>
           <t>Van Der Vegte, FA and Daiber KC 1985</t>
         </is>
       </c>
       <c r="F438" t="inlineStr">
         <is>
           <t xml:space="preserve">Van Der Vegte, FA, Daiber KC. A preliminary report on experiments with nematicides in green pea fields. Phytophylactica 17:112. [Abstract]. </t>
         </is>
       </c>
       <c r="G438" t="inlineStr">
         <is>
           <t>A preliminary report on experiments with nematicides in green pea fields</t>
@@ -34373,53 +43571,74 @@
       <c r="N438" s="2" t="n">
         <v>43964.54273195106</v>
       </c>
       <c r="O438" s="2" t="n">
         <v>43964.54273195124</v>
       </c>
       <c r="P438" t="b">
         <v>0</v>
       </c>
       <c r="Q438" t="b">
         <v>0</v>
       </c>
       <c r="R438" t="b">
         <v>0</v>
       </c>
       <c r="S438" t="b">
         <v>0</v>
       </c>
       <c r="T438" t="b">
         <v>0</v>
       </c>
       <c r="U438" t="b">
         <v>0</v>
       </c>
       <c r="V438" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W438" t="b">
+        <v>0</v>
+      </c>
+      <c r="X438" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y438" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z438" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA438" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB438" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC438" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD438" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="n">
         <v>100868451</v>
       </c>
       <c r="B439" t="n">
         <v>5691578</v>
       </c>
       <c r="C439" t="inlineStr"/>
       <c r="D439" t="inlineStr"/>
       <c r="E439" t="inlineStr">
         <is>
           <t>Schrader SM et al. 1985</t>
         </is>
       </c>
       <c r="F439" t="inlineStr">
         <is>
           <t xml:space="preserve">Schrader SM, Turner TW, Clapp DE, Ratcliffe JM. Sperm velocity as a measure of the toxic effects of acute ethylene dibromide exposure. Journal of Andrology 6:38. [Abstract]. </t>
         </is>
       </c>
       <c r="G439" t="inlineStr">
         <is>
           <t>Sperm velocity as a measure of the toxic effects of acute ethylene dibromide exposure</t>
@@ -34448,53 +43667,74 @@
       <c r="N439" s="2" t="n">
         <v>43964.54273199535</v>
       </c>
       <c r="O439" s="2" t="n">
         <v>43964.54273199556</v>
       </c>
       <c r="P439" t="b">
         <v>0</v>
       </c>
       <c r="Q439" t="b">
         <v>0</v>
       </c>
       <c r="R439" t="b">
         <v>0</v>
       </c>
       <c r="S439" t="b">
         <v>0</v>
       </c>
       <c r="T439" t="b">
         <v>0</v>
       </c>
       <c r="U439" t="b">
         <v>0</v>
       </c>
       <c r="V439" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W439" t="b">
+        <v>0</v>
+      </c>
+      <c r="X439" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y439" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z439" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA439" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB439" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC439" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD439" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="n">
         <v>100868452</v>
       </c>
       <c r="B440" t="n">
         <v>5691868</v>
       </c>
       <c r="C440" t="inlineStr"/>
       <c r="D440" t="inlineStr"/>
       <c r="E440" t="inlineStr">
         <is>
           <t>Loague KM et al. 1989</t>
         </is>
       </c>
       <c r="F440" t="inlineStr">
         <is>
           <t xml:space="preserve">Loague KM, Green RE, Liu C CK, Liang TC. Simulation of organic chemical movement in Hawaii USA soils with przm 1. preliminary results for ethylene dibromide. (67-101). </t>
         </is>
       </c>
       <c r="G440" t="inlineStr">
         <is>
           <t>Simulation of organic chemical movement in Hawaii USA soils with przm 1. preliminary results for ethylene dibromide</t>
@@ -34527,53 +43767,74 @@
       <c r="N440" s="2" t="n">
         <v>43964.54273204042</v>
       </c>
       <c r="O440" s="2" t="n">
         <v>43964.5427320406</v>
       </c>
       <c r="P440" t="b">
         <v>0</v>
       </c>
       <c r="Q440" t="b">
         <v>0</v>
       </c>
       <c r="R440" t="b">
         <v>0</v>
       </c>
       <c r="S440" t="b">
         <v>0</v>
       </c>
       <c r="T440" t="b">
         <v>0</v>
       </c>
       <c r="U440" t="b">
         <v>0</v>
       </c>
       <c r="V440" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W440" t="b">
+        <v>0</v>
+      </c>
+      <c r="X440" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y440" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z440" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA440" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB440" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC440" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD440" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="n">
         <v>100868453</v>
       </c>
       <c r="B441" t="n">
         <v>5692093</v>
       </c>
       <c r="C441" t="inlineStr"/>
       <c r="D441" t="inlineStr"/>
       <c r="E441" t="inlineStr">
         <is>
           <t>Hertz-Picciotto I 1992</t>
         </is>
       </c>
       <c r="F441" t="inlineStr">
         <is>
           <t xml:space="preserve">Hertz-Picciotto I. Predicting health risks from environmental chemical exposures. (287). </t>
         </is>
       </c>
       <c r="G441" t="inlineStr">
         <is>
           <t>Predicting health risks from environmental chemical exposures</t>
@@ -34599,56 +43860,77 @@
       </c>
       <c r="L441" t="inlineStr"/>
       <c r="M441" t="inlineStr"/>
       <c r="N441" s="2" t="n">
         <v>43964.54273208375</v>
       </c>
       <c r="O441" s="2" t="n">
         <v>43964.54273208392</v>
       </c>
       <c r="P441" t="b">
         <v>1</v>
       </c>
       <c r="Q441" t="b">
         <v>0</v>
       </c>
       <c r="R441" t="b">
         <v>0</v>
       </c>
       <c r="S441" t="b">
         <v>0</v>
       </c>
       <c r="T441" t="b">
         <v>0</v>
       </c>
       <c r="U441" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V441" t="b">
         <v>0</v>
       </c>
       <c r="W441" t="b">
+        <v>0</v>
+      </c>
+      <c r="X441" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y441" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z441" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA441" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB441" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC441" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD441" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="n">
         <v>100868454</v>
       </c>
       <c r="B442" t="n">
         <v>5692441</v>
       </c>
       <c r="C442" t="inlineStr"/>
       <c r="D442" t="inlineStr"/>
       <c r="E442" t="inlineStr">
         <is>
           <t>Assoc Octel Co Ltd 1977</t>
         </is>
       </c>
       <c r="F442" t="inlineStr">
         <is>
           <t xml:space="preserve">Assoc Octel Co Ltd. Forwards mortality data re ethylene dibromide exposure. (EPA/OTS Doc #FYI-AX-1177-0153). Associated Octel Company Ltd. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G442" t="inlineStr">
         <is>
           <t>Forwards mortality data re ethylene dibromide exposure</t>
@@ -34674,56 +43956,77 @@
       </c>
       <c r="L442" t="inlineStr"/>
       <c r="M442" t="inlineStr"/>
       <c r="N442" s="2" t="n">
         <v>43964.54273212655</v>
       </c>
       <c r="O442" s="2" t="n">
         <v>43964.54273212675</v>
       </c>
       <c r="P442" t="b">
         <v>1</v>
       </c>
       <c r="Q442" t="b">
         <v>0</v>
       </c>
       <c r="R442" t="b">
         <v>0</v>
       </c>
       <c r="S442" t="b">
         <v>0</v>
       </c>
       <c r="T442" t="b">
         <v>0</v>
       </c>
       <c r="U442" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V442" t="b">
         <v>0</v>
       </c>
       <c r="W442" t="b">
+        <v>0</v>
+      </c>
+      <c r="X442" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y442" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z442" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA442" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB442" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC442" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD442" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="n">
         <v>100868455</v>
       </c>
       <c r="B443" t="n">
         <v>5692442</v>
       </c>
       <c r="C443" t="inlineStr"/>
       <c r="D443" t="inlineStr"/>
       <c r="E443" t="inlineStr">
         <is>
           <t>Dow Chemical 1992</t>
         </is>
       </c>
       <c r="F443" t="inlineStr">
         <is>
           <t xml:space="preserve">Dow Chemical. Initial submission: 13 week repeated inhalation study on ethylene dibromide in male and female rats with cover letter dated 050692.  </t>
         </is>
       </c>
       <c r="G443" t="inlineStr">
         <is>
           <t>Initial submission: 13 week repeated inhalation study on ethylene dibromide in male and female rats with cover letter dated 050692</t>
@@ -34752,53 +44055,74 @@
       <c r="N443" s="2" t="n">
         <v>43964.5427321694</v>
       </c>
       <c r="O443" s="2" t="n">
         <v>43964.5427321696</v>
       </c>
       <c r="P443" t="b">
         <v>0</v>
       </c>
       <c r="Q443" t="b">
         <v>0</v>
       </c>
       <c r="R443" t="b">
         <v>0</v>
       </c>
       <c r="S443" t="b">
         <v>0</v>
       </c>
       <c r="T443" t="b">
         <v>0</v>
       </c>
       <c r="U443" t="b">
         <v>0</v>
       </c>
       <c r="V443" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W443" t="b">
+        <v>0</v>
+      </c>
+      <c r="X443" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y443" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z443" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA443" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB443" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC443" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD443" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="n">
         <v>100868456</v>
       </c>
       <c r="B444" t="n">
         <v>5692512</v>
       </c>
       <c r="C444" t="inlineStr"/>
       <c r="D444" t="inlineStr"/>
       <c r="E444" t="inlineStr">
         <is>
           <t>[No authors listed] 1992</t>
         </is>
       </c>
       <c r="F444" t="inlineStr">
         <is>
           <t xml:space="preserve"> Initial submission: Dowfume w-90: Acute oral  and  percutaneous absorption potential study with cover sheet  and  letter dated 042192. (EPA/OTS Doc #88-920002340). Midland, MI: Dow Chemical Company. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G444" t="inlineStr">
         <is>
           <t>Initial submission: Dowfume w-90: Acute oral  and  percutaneous absorption potential study with cover sheet  and  letter dated 042192</t>
@@ -34816,56 +44140,77 @@
       </c>
       <c r="L444" t="inlineStr"/>
       <c r="M444" t="inlineStr"/>
       <c r="N444" s="2" t="n">
         <v>43964.54273221329</v>
       </c>
       <c r="O444" s="2" t="n">
         <v>43964.54273221347</v>
       </c>
       <c r="P444" t="b">
         <v>1</v>
       </c>
       <c r="Q444" t="b">
         <v>0</v>
       </c>
       <c r="R444" t="b">
         <v>0</v>
       </c>
       <c r="S444" t="b">
         <v>0</v>
       </c>
       <c r="T444" t="b">
         <v>0</v>
       </c>
       <c r="U444" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V444" t="b">
         <v>0</v>
       </c>
       <c r="W444" t="b">
+        <v>0</v>
+      </c>
+      <c r="X444" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y444" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z444" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA444" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB444" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC444" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD444" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="n">
         <v>100868457</v>
       </c>
       <c r="B445" t="n">
         <v>5694021</v>
       </c>
       <c r="C445" t="inlineStr"/>
       <c r="D445" t="inlineStr"/>
       <c r="E445" t="inlineStr">
         <is>
           <t>[No authors listed] 1978</t>
         </is>
       </c>
       <c r="F445" t="inlineStr">
         <is>
           <t xml:space="preserve"> The RPAR program: the pachinghouse's turn. 63:169-170. </t>
         </is>
       </c>
       <c r="G445" t="inlineStr">
         <is>
           <t>The RPAR program: the pachinghouse's turn</t>
@@ -34883,56 +44228,77 @@
       </c>
       <c r="L445" t="inlineStr"/>
       <c r="M445" t="inlineStr"/>
       <c r="N445" s="2" t="n">
         <v>43964.54273225574</v>
       </c>
       <c r="O445" s="2" t="n">
         <v>43964.54273225614</v>
       </c>
       <c r="P445" t="b">
         <v>1</v>
       </c>
       <c r="Q445" t="b">
         <v>0</v>
       </c>
       <c r="R445" t="b">
         <v>0</v>
       </c>
       <c r="S445" t="b">
         <v>0</v>
       </c>
       <c r="T445" t="b">
         <v>0</v>
       </c>
       <c r="U445" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V445" t="b">
         <v>0</v>
       </c>
       <c r="W445" t="b">
+        <v>0</v>
+      </c>
+      <c r="X445" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y445" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z445" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA445" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB445" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC445" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD445" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="n">
         <v>100868458</v>
       </c>
       <c r="B446" t="n">
         <v>5694046</v>
       </c>
       <c r="C446" t="inlineStr"/>
       <c r="D446" t="inlineStr"/>
       <c r="E446" t="inlineStr">
         <is>
           <t>Basile M 1981</t>
         </is>
       </c>
       <c r="F446" t="inlineStr">
         <is>
           <t xml:space="preserve">Basile M. Residui di bromo totale in fragole prodotte in terreno fumigato con etilendibromuro (EDB). 31:11-13. </t>
         </is>
       </c>
       <c r="G446" t="inlineStr">
         <is>
           <t>Residui di bromo totale in fragole prodotte in terreno fumigato con etilendibromuro (EDB)</t>
@@ -34964,50 +44330,71 @@
       <c r="O446" s="2" t="n">
         <v>43964.5427322988</v>
       </c>
       <c r="P446" t="b">
         <v>0</v>
       </c>
       <c r="Q446" t="b">
         <v>0</v>
       </c>
       <c r="R446" t="b">
         <v>0</v>
       </c>
       <c r="S446" t="b">
         <v>0</v>
       </c>
       <c r="T446" t="b">
         <v>0</v>
       </c>
       <c r="U446" t="b">
         <v>0</v>
       </c>
       <c r="V446" t="b">
         <v>0</v>
       </c>
       <c r="W446" t="b">
+        <v>0</v>
+      </c>
+      <c r="X446" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y446" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z446" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA446" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB446" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC446" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD446" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="n">
         <v>100868459</v>
       </c>
       <c r="B447" t="n">
         <v>5694050</v>
       </c>
       <c r="C447" t="inlineStr"/>
       <c r="D447" t="inlineStr"/>
       <c r="E447" t="inlineStr">
         <is>
           <t>Droste EX</t>
         </is>
       </c>
       <c r="F447" t="inlineStr">
         <is>
           <t xml:space="preserve">Droste EX. Groundwater contamination from the agricultural use of ethylene dibromide (EDB) in Simsbury, Connecticut.  </t>
         </is>
       </c>
       <c r="G447" t="inlineStr">
         <is>
           <t>Groundwater contamination from the agricultural use of ethylene dibromide (EDB) in Simsbury, Connecticut</t>
@@ -35030,53 +44417,74 @@
       <c r="N447" s="2" t="n">
         <v>43964.54273234225</v>
       </c>
       <c r="O447" s="2" t="n">
         <v>43964.54273234243</v>
       </c>
       <c r="P447" t="b">
         <v>0</v>
       </c>
       <c r="Q447" t="b">
         <v>0</v>
       </c>
       <c r="R447" t="b">
         <v>0</v>
       </c>
       <c r="S447" t="b">
         <v>0</v>
       </c>
       <c r="T447" t="b">
         <v>0</v>
       </c>
       <c r="U447" t="b">
         <v>0</v>
       </c>
       <c r="V447" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W447" t="b">
+        <v>0</v>
+      </c>
+      <c r="X447" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y447" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z447" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA447" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB447" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC447" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD447" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="n">
         <v>100868460</v>
       </c>
       <c r="B448" t="n">
         <v>5694066</v>
       </c>
       <c r="C448" t="inlineStr"/>
       <c r="D448" t="inlineStr"/>
       <c r="E448" t="inlineStr">
         <is>
           <t>Clark CA, Birchfield W, and Watson B 1981</t>
         </is>
       </c>
       <c r="F448" t="inlineStr">
         <is>
           <t xml:space="preserve">Clark CA, Birchfield W, Watson B. Layby applications of ethoprop following preplant applications of ethoprop or ethylene dibromide plus chloropicrin for reniform nematode control on sweetpotato, 1980. 36:182. </t>
         </is>
       </c>
       <c r="G448" t="inlineStr">
         <is>
           <t>Layby applications of ethoprop following preplant applications of ethoprop or ethylene dibromide plus chloropicrin for reniform nematode control on sweetpotato, 1980</t>
@@ -35105,53 +44513,74 @@
       <c r="N448" s="2" t="n">
         <v>43964.54273238704</v>
       </c>
       <c r="O448" s="2" t="n">
         <v>43964.54273238721</v>
       </c>
       <c r="P448" t="b">
         <v>0</v>
       </c>
       <c r="Q448" t="b">
         <v>0</v>
       </c>
       <c r="R448" t="b">
         <v>0</v>
       </c>
       <c r="S448" t="b">
         <v>0</v>
       </c>
       <c r="T448" t="b">
         <v>0</v>
       </c>
       <c r="U448" t="b">
         <v>0</v>
       </c>
       <c r="V448" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W448" t="b">
+        <v>0</v>
+      </c>
+      <c r="X448" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y448" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z448" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA448" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB448" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC448" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD448" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="n">
         <v>100868461</v>
       </c>
       <c r="B449" t="n">
         <v>5694157</v>
       </c>
       <c r="C449" t="inlineStr"/>
       <c r="D449" t="inlineStr"/>
       <c r="E449" t="inlineStr">
         <is>
           <t>Klevay T 1985</t>
         </is>
       </c>
       <c r="F449" t="inlineStr">
         <is>
           <t xml:space="preserve">Klevay T. Defect action levels on wheat and wheat flour. Cereal Foods World 30:507-509. </t>
         </is>
       </c>
       <c r="G449" t="inlineStr">
         <is>
           <t>Defect action levels on wheat and wheat flour</t>
@@ -35184,53 +44613,74 @@
       <c r="N449" s="2" t="n">
         <v>43964.54273243302</v>
       </c>
       <c r="O449" s="2" t="n">
         <v>43964.5427324332</v>
       </c>
       <c r="P449" t="b">
         <v>0</v>
       </c>
       <c r="Q449" t="b">
         <v>0</v>
       </c>
       <c r="R449" t="b">
         <v>0</v>
       </c>
       <c r="S449" t="b">
         <v>0</v>
       </c>
       <c r="T449" t="b">
         <v>0</v>
       </c>
       <c r="U449" t="b">
         <v>0</v>
       </c>
       <c r="V449" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W449" t="b">
+        <v>0</v>
+      </c>
+      <c r="X449" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y449" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z449" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA449" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB449" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC449" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD449" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="n">
         <v>100868462</v>
       </c>
       <c r="B450" t="n">
         <v>5694235</v>
       </c>
       <c r="C450" t="inlineStr"/>
       <c r="D450" t="inlineStr"/>
       <c r="E450" t="inlineStr">
         <is>
           <t>Kirkpatrick TL 1985</t>
         </is>
       </c>
       <c r="F450" t="inlineStr">
         <is>
           <t xml:space="preserve">Kirkpatrick TL. The importance of plant-parasitic nematodes in cotton production. 16-18. </t>
         </is>
       </c>
       <c r="G450" t="inlineStr">
         <is>
           <t>The importance of plant-parasitic nematodes in cotton production</t>
@@ -35259,53 +44709,74 @@
       <c r="N450" s="2" t="n">
         <v>43964.54273247706</v>
       </c>
       <c r="O450" s="2" t="n">
         <v>43964.54273247722</v>
       </c>
       <c r="P450" t="b">
         <v>0</v>
       </c>
       <c r="Q450" t="b">
         <v>0</v>
       </c>
       <c r="R450" t="b">
         <v>0</v>
       </c>
       <c r="S450" t="b">
         <v>0</v>
       </c>
       <c r="T450" t="b">
         <v>0</v>
       </c>
       <c r="U450" t="b">
         <v>0</v>
       </c>
       <c r="V450" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W450" t="b">
+        <v>0</v>
+      </c>
+      <c r="X450" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y450" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z450" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA450" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB450" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC450" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD450" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="n">
         <v>100868463</v>
       </c>
       <c r="B451" t="n">
         <v>5694239</v>
       </c>
       <c r="C451" t="inlineStr"/>
       <c r="D451" t="inlineStr"/>
       <c r="E451" t="inlineStr">
         <is>
           <t>Imamura T et al. 1977</t>
         </is>
       </c>
       <c r="F451" t="inlineStr">
         <is>
           <t xml:space="preserve">Imamura T, Baba K, Otawara M, Harada K. [Control of oriental fruit fly in loquat with ethylene dibromide fumigation]. Shokubutsu Boekijo Chosa Kenkyu Hokoku / Research Bulletin of the Plant Protection Service 14:80-81. </t>
         </is>
       </c>
       <c r="G451" t="inlineStr">
         <is>
           <t>[Control of oriental fruit fly in loquat with ethylene dibromide fumigation]</t>
@@ -35334,53 +44805,74 @@
       <c r="N451" s="2" t="n">
         <v>43964.54273252079</v>
       </c>
       <c r="O451" s="2" t="n">
         <v>43964.54273252096</v>
       </c>
       <c r="P451" t="b">
         <v>0</v>
       </c>
       <c r="Q451" t="b">
         <v>0</v>
       </c>
       <c r="R451" t="b">
         <v>0</v>
       </c>
       <c r="S451" t="b">
         <v>0</v>
       </c>
       <c r="T451" t="b">
         <v>0</v>
       </c>
       <c r="U451" t="b">
         <v>0</v>
       </c>
       <c r="V451" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W451" t="b">
+        <v>0</v>
+      </c>
+      <c r="X451" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y451" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z451" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA451" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB451" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC451" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD451" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="n">
         <v>100868464</v>
       </c>
       <c r="B452" t="n">
         <v>5694300</v>
       </c>
       <c r="C452" t="inlineStr"/>
       <c r="D452" t="inlineStr"/>
       <c r="E452" t="inlineStr">
         <is>
           <t>Schmid JM</t>
         </is>
       </c>
       <c r="F452" t="inlineStr">
         <is>
           <t xml:space="preserve">Schmid JM. Reduced ethylene dibromide concentrations or fuel oil alone kills spruce beetles.  </t>
         </is>
       </c>
       <c r="G452" t="inlineStr">
         <is>
           <t>Reduced ethylene dibromide concentrations or fuel oil alone kills spruce beetles</t>
@@ -35403,53 +44895,74 @@
       <c r="N452" s="2" t="n">
         <v>43964.54273256424</v>
       </c>
       <c r="O452" s="2" t="n">
         <v>43964.54273256442</v>
       </c>
       <c r="P452" t="b">
         <v>0</v>
       </c>
       <c r="Q452" t="b">
         <v>0</v>
       </c>
       <c r="R452" t="b">
         <v>0</v>
       </c>
       <c r="S452" t="b">
         <v>0</v>
       </c>
       <c r="T452" t="b">
         <v>0</v>
       </c>
       <c r="U452" t="b">
         <v>0</v>
       </c>
       <c r="V452" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W452" t="b">
+        <v>0</v>
+      </c>
+      <c r="X452" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y452" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z452" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA452" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB452" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC452" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD452" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="n">
         <v>100868465</v>
       </c>
       <c r="B453" t="n">
         <v>5694313</v>
       </c>
       <c r="C453" t="inlineStr"/>
       <c r="D453" t="inlineStr"/>
       <c r="E453" t="inlineStr">
         <is>
           <t>Heeley RW, Maloney JA, and Storms E 1986</t>
         </is>
       </c>
       <c r="F453" t="inlineStr">
         <is>
           <t xml:space="preserve">Heeley RW, Maloney JA, Storms E. Replacement of ground water supplies contaminated with pesticides in Whately and Granby, Massachusetts.  </t>
         </is>
       </c>
       <c r="G453" t="inlineStr">
         <is>
           <t>Replacement of ground water supplies contaminated with pesticides in Whately and Granby, Massachusetts</t>
@@ -35474,53 +44987,74 @@
       <c r="N453" s="2" t="n">
         <v>43964.54273260695</v>
       </c>
       <c r="O453" s="2" t="n">
         <v>43964.54273260711</v>
       </c>
       <c r="P453" t="b">
         <v>0</v>
       </c>
       <c r="Q453" t="b">
         <v>0</v>
       </c>
       <c r="R453" t="b">
         <v>0</v>
       </c>
       <c r="S453" t="b">
         <v>0</v>
       </c>
       <c r="T453" t="b">
         <v>0</v>
       </c>
       <c r="U453" t="b">
         <v>0</v>
       </c>
       <c r="V453" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W453" t="b">
+        <v>0</v>
+      </c>
+      <c r="X453" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y453" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z453" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA453" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB453" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC453" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD453" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="n">
         <v>100868466</v>
       </c>
       <c r="B454" t="n">
         <v>5694351</v>
       </c>
       <c r="C454" t="inlineStr"/>
       <c r="D454" t="inlineStr"/>
       <c r="E454" t="inlineStr">
         <is>
           <t>Skowronek W 1976</t>
         </is>
       </c>
       <c r="F454" t="inlineStr">
         <is>
           <t xml:space="preserve">Skowronek W. Zwalczanie motylicy woskowej przy uzyciu bromku etylenu. Pszczelarstwo 27:6-8. </t>
         </is>
       </c>
       <c r="G454" t="inlineStr">
         <is>
           <t>Zwalczanie motylicy woskowej przy uzyciu bromku etylenu</t>
@@ -35552,50 +45086,71 @@
       <c r="O454" s="2" t="n">
         <v>43964.54273264948</v>
       </c>
       <c r="P454" t="b">
         <v>0</v>
       </c>
       <c r="Q454" t="b">
         <v>0</v>
       </c>
       <c r="R454" t="b">
         <v>0</v>
       </c>
       <c r="S454" t="b">
         <v>0</v>
       </c>
       <c r="T454" t="b">
         <v>0</v>
       </c>
       <c r="U454" t="b">
         <v>0</v>
       </c>
       <c r="V454" t="b">
         <v>0</v>
       </c>
       <c r="W454" t="b">
+        <v>0</v>
+      </c>
+      <c r="X454" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y454" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z454" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA454" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB454" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC454" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD454" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="n">
         <v>100868467</v>
       </c>
       <c r="B455" t="n">
         <v>5694371</v>
       </c>
       <c r="C455" t="inlineStr"/>
       <c r="D455" t="inlineStr"/>
       <c r="E455" t="inlineStr">
         <is>
           <t>Tortuero F 1974</t>
         </is>
       </c>
       <c r="F455" t="inlineStr">
         <is>
           <t xml:space="preserve">Tortuero F. Influencia del trifenil-etilen-bromuro sobre los indices de produccion de ponedoras. 12:139-142. </t>
         </is>
       </c>
       <c r="G455" t="inlineStr">
         <is>
           <t>Influencia del trifenil-etilen-bromuro sobre los indices de produccion de ponedoras</t>
@@ -35627,50 +45182,71 @@
       <c r="O455" s="2" t="n">
         <v>43964.54273269238</v>
       </c>
       <c r="P455" t="b">
         <v>0</v>
       </c>
       <c r="Q455" t="b">
         <v>0</v>
       </c>
       <c r="R455" t="b">
         <v>0</v>
       </c>
       <c r="S455" t="b">
         <v>0</v>
       </c>
       <c r="T455" t="b">
         <v>0</v>
       </c>
       <c r="U455" t="b">
         <v>0</v>
       </c>
       <c r="V455" t="b">
         <v>0</v>
       </c>
       <c r="W455" t="b">
+        <v>0</v>
+      </c>
+      <c r="X455" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y455" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z455" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA455" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB455" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC455" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD455" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="n">
         <v>100868468</v>
       </c>
       <c r="B456" t="n">
         <v>5694414</v>
       </c>
       <c r="C456" t="inlineStr"/>
       <c r="D456" t="inlineStr"/>
       <c r="E456" t="inlineStr">
         <is>
           <t>[No authors listed] 1992</t>
         </is>
       </c>
       <c r="F456" t="inlineStr">
         <is>
           <t xml:space="preserve"> Federal Appeals Court Upholds Regulations, Finds Agency Properly Set Contaminant Levels.  </t>
         </is>
       </c>
       <c r="G456" t="inlineStr">
         <is>
           <t>Federal Appeals Court Upholds Regulations, Finds Agency Properly Set Contaminant Levels</t>
@@ -35691,53 +45267,74 @@
       <c r="N456" s="2" t="n">
         <v>43964.54273273522</v>
       </c>
       <c r="O456" s="2" t="n">
         <v>43964.54273273539</v>
       </c>
       <c r="P456" t="b">
         <v>0</v>
       </c>
       <c r="Q456" t="b">
         <v>0</v>
       </c>
       <c r="R456" t="b">
         <v>0</v>
       </c>
       <c r="S456" t="b">
         <v>0</v>
       </c>
       <c r="T456" t="b">
         <v>0</v>
       </c>
       <c r="U456" t="b">
         <v>0</v>
       </c>
       <c r="V456" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W456" t="b">
+        <v>0</v>
+      </c>
+      <c r="X456" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y456" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z456" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA456" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB456" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC456" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD456" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="n">
         <v>100868469</v>
       </c>
       <c r="B457" t="n">
         <v>5694422</v>
       </c>
       <c r="C457" t="inlineStr"/>
       <c r="D457" t="inlineStr"/>
       <c r="E457" t="inlineStr">
         <is>
           <t>Albrigo LG et al. 1982</t>
         </is>
       </c>
       <c r="F457" t="inlineStr">
         <is>
           <t xml:space="preserve">Albrigo LG, Ismail MA, Hale PW, Hatton TT Jr. Shipment and storage of Florida grapefruit using unipack film barriers. 714-717. </t>
         </is>
       </c>
       <c r="G457" t="inlineStr">
         <is>
           <t>Shipment and storage of Florida grapefruit using unipack film barriers</t>
@@ -35766,53 +45363,74 @@
       <c r="N457" s="2" t="n">
         <v>43964.54273277821</v>
       </c>
       <c r="O457" s="2" t="n">
         <v>43964.54273277839</v>
       </c>
       <c r="P457" t="b">
         <v>0</v>
       </c>
       <c r="Q457" t="b">
         <v>0</v>
       </c>
       <c r="R457" t="b">
         <v>0</v>
       </c>
       <c r="S457" t="b">
         <v>0</v>
       </c>
       <c r="T457" t="b">
         <v>0</v>
       </c>
       <c r="U457" t="b">
         <v>0</v>
       </c>
       <c r="V457" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W457" t="b">
+        <v>0</v>
+      </c>
+      <c r="X457" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y457" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z457" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA457" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB457" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC457" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD457" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="n">
         <v>100868470</v>
       </c>
       <c r="B458" t="n">
         <v>5695461</v>
       </c>
       <c r="C458" t="inlineStr"/>
       <c r="D458" t="inlineStr"/>
       <c r="E458" t="inlineStr">
         <is>
           <t>Going J and Long S 1975</t>
         </is>
       </c>
       <c r="F458" t="inlineStr">
         <is>
           <t xml:space="preserve">Going J, Long S. Sampling and Analysis of Selected Toxic Substances. Task II-Ethylene Dibromide.  </t>
         </is>
       </c>
       <c r="G458" t="inlineStr">
         <is>
           <t>Sampling and Analysis of Selected Toxic Substances. Task II-Ethylene Dibromide</t>
@@ -35841,53 +45459,74 @@
       <c r="N458" s="2" t="n">
         <v>43964.54273282057</v>
       </c>
       <c r="O458" s="2" t="n">
         <v>43964.54273282075</v>
       </c>
       <c r="P458" t="b">
         <v>0</v>
       </c>
       <c r="Q458" t="b">
         <v>0</v>
       </c>
       <c r="R458" t="b">
         <v>0</v>
       </c>
       <c r="S458" t="b">
         <v>0</v>
       </c>
       <c r="T458" t="b">
         <v>0</v>
       </c>
       <c r="U458" t="b">
         <v>0</v>
       </c>
       <c r="V458" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W458" t="b">
+        <v>0</v>
+      </c>
+      <c r="X458" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y458" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z458" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA458" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB458" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC458" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD458" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="n">
         <v>100868471</v>
       </c>
       <c r="B459" t="n">
         <v>5695540</v>
       </c>
       <c r="C459" t="inlineStr"/>
       <c r="D459" t="inlineStr"/>
       <c r="E459" t="inlineStr">
         <is>
           <t>Heeley RW and Marshall BA 1985</t>
         </is>
       </c>
       <c r="F459" t="inlineStr">
         <is>
           <t xml:space="preserve">Heeley RW, Marshall BA. Use of Geophysical Techniques in an Accelerated Search for Ground Water in the Connecticut River Valley, Massachusetts.  </t>
         </is>
       </c>
       <c r="G459" t="inlineStr">
         <is>
           <t>Use of Geophysical Techniques in an Accelerated Search for Ground Water in the Connecticut River Valley, Massachusetts</t>
@@ -35916,53 +45555,74 @@
       <c r="N459" s="2" t="n">
         <v>43964.54273286344</v>
       </c>
       <c r="O459" s="2" t="n">
         <v>43964.54273286361</v>
       </c>
       <c r="P459" t="b">
         <v>0</v>
       </c>
       <c r="Q459" t="b">
         <v>0</v>
       </c>
       <c r="R459" t="b">
         <v>0</v>
       </c>
       <c r="S459" t="b">
         <v>0</v>
       </c>
       <c r="T459" t="b">
         <v>0</v>
       </c>
       <c r="U459" t="b">
         <v>0</v>
       </c>
       <c r="V459" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W459" t="b">
+        <v>0</v>
+      </c>
+      <c r="X459" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y459" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z459" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA459" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB459" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC459" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD459" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="n">
         <v>100868472</v>
       </c>
       <c r="B460" t="n">
         <v>5695665</v>
       </c>
       <c r="C460" t="inlineStr"/>
       <c r="D460" t="inlineStr"/>
       <c r="E460" t="inlineStr">
         <is>
           <t>Krishnamurthy TS et al. 1981</t>
         </is>
       </c>
       <c r="F460" t="inlineStr">
         <is>
           <t xml:space="preserve">Krishnamurthy TS, Majumdar SK, Mathu M, Muralidharan N. Unit for vacuum filling ethylene di-bromide in glass ampoules. 36:32-35. </t>
         </is>
       </c>
       <c r="G460" t="inlineStr">
         <is>
           <t>Unit for vacuum filling ethylene di-bromide in glass ampoules</t>
@@ -35970,74 +45630,95 @@
       </c>
       <c r="H460" t="inlineStr">
         <is>
           <t>Krishnamurthy TS, Majumdar SK, Mathu M, Muralidharan N</t>
         </is>
       </c>
       <c r="I460" t="inlineStr">
         <is>
           <t>Krishnamurthy TS et al.</t>
         </is>
       </c>
       <c r="J460" t="n">
         <v>1981</v>
       </c>
       <c r="K460" t="inlineStr">
         <is>
           <t>36:32-35.</t>
         </is>
       </c>
       <c r="L460" t="inlineStr"/>
       <c r="M460" t="inlineStr"/>
       <c r="N460" s="2" t="n">
         <v>43964.54273290623</v>
       </c>
       <c r="O460" s="2" t="n">
-        <v>43964.5427329064</v>
+        <v>46154.54302702637</v>
       </c>
       <c r="P460" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q460" t="b">
         <v>0</v>
       </c>
       <c r="R460" t="b">
         <v>0</v>
       </c>
       <c r="S460" t="b">
         <v>0</v>
       </c>
       <c r="T460" t="b">
         <v>0</v>
       </c>
       <c r="U460" t="b">
         <v>0</v>
       </c>
       <c r="V460" t="b">
         <v>0</v>
       </c>
       <c r="W460" t="b">
+        <v>0</v>
+      </c>
+      <c r="X460" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y460" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z460" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA460" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB460" t="b">
+        <v>1</v>
+      </c>
+      <c r="AC460" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD460" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="n">
         <v>100868473</v>
       </c>
       <c r="B461" t="n">
         <v>5695705</v>
       </c>
       <c r="C461" t="inlineStr"/>
       <c r="D461" t="inlineStr"/>
       <c r="E461" t="inlineStr">
         <is>
           <t>Lee LK and Leonard RL 1990</t>
         </is>
       </c>
       <c r="F461" t="inlineStr">
         <is>
           <t xml:space="preserve">Lee LK, Leonard RL. Farmer liability for pesticide contamination of groundwater in Connecticut.  </t>
         </is>
       </c>
       <c r="G461" t="inlineStr">
         <is>
           <t>Farmer liability for pesticide contamination of groundwater in Connecticut</t>
@@ -36066,53 +45747,74 @@
       <c r="N461" s="2" t="n">
         <v>43964.54273294941</v>
       </c>
       <c r="O461" s="2" t="n">
         <v>43964.54273294959</v>
       </c>
       <c r="P461" t="b">
         <v>0</v>
       </c>
       <c r="Q461" t="b">
         <v>0</v>
       </c>
       <c r="R461" t="b">
         <v>0</v>
       </c>
       <c r="S461" t="b">
         <v>0</v>
       </c>
       <c r="T461" t="b">
         <v>0</v>
       </c>
       <c r="U461" t="b">
         <v>0</v>
       </c>
       <c r="V461" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W461" t="b">
+        <v>0</v>
+      </c>
+      <c r="X461" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y461" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z461" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA461" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB461" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC461" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD461" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="n">
         <v>100868474</v>
       </c>
       <c r="B462" t="n">
         <v>5695751</v>
       </c>
       <c r="C462" t="inlineStr"/>
       <c r="D462" t="inlineStr"/>
       <c r="E462" t="inlineStr">
         <is>
           <t>Mir Ali F, Sohrabi H, and Mohebbi A 2019</t>
         </is>
       </c>
       <c r="F462" t="inlineStr">
         <is>
           <t xml:space="preserve">Mir Ali F, Sohrabi H, Mohebbi A. Combination of Modified QuEChERS Extraction Method and Dispersive Liquid–Liquid Microextraction as an Efficient Sample Preparation Approach for Extraction and Preconcentration of Pesticides from Fruit and Vegetable Samples.  </t>
         </is>
       </c>
       <c r="G462" t="inlineStr">
         <is>
           <t>Combination of Modified QuEChERS Extraction Method and Dispersive Liquid–Liquid Microextraction as an Efficient Sample Preparation Approach for Extraction and Preconcentration of Pesticides from Fruit and Vegetable Samples</t>
@@ -36141,53 +45843,74 @@
       <c r="N462" s="2" t="n">
         <v>43964.54273299299</v>
       </c>
       <c r="O462" s="2" t="n">
         <v>43964.54273299316</v>
       </c>
       <c r="P462" t="b">
         <v>0</v>
       </c>
       <c r="Q462" t="b">
         <v>0</v>
       </c>
       <c r="R462" t="b">
         <v>0</v>
       </c>
       <c r="S462" t="b">
         <v>0</v>
       </c>
       <c r="T462" t="b">
         <v>0</v>
       </c>
       <c r="U462" t="b">
         <v>0</v>
       </c>
       <c r="V462" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W462" t="b">
+        <v>0</v>
+      </c>
+      <c r="X462" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y462" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z462" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA462" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB462" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC462" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD462" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="n">
         <v>100868475</v>
       </c>
       <c r="B463" t="n">
         <v>5695762</v>
       </c>
       <c r="C463" t="inlineStr"/>
       <c r="D463" t="inlineStr"/>
       <c r="E463" t="inlineStr">
         <is>
           <t>Muniz A et al. 1991</t>
         </is>
       </c>
       <c r="F463" t="inlineStr">
         <is>
           <t xml:space="preserve">Muniz A, Trost SM, Garcia-Bengochea JI, Eidsness FA. Micropollutants through the aquifer and in long term storage.  </t>
         </is>
       </c>
       <c r="G463" t="inlineStr">
         <is>
           <t>Micropollutants through the aquifer and in long term storage</t>
@@ -36216,53 +45939,74 @@
       <c r="N463" s="2" t="n">
         <v>43964.54273303796</v>
       </c>
       <c r="O463" s="2" t="n">
         <v>43964.54273303814</v>
       </c>
       <c r="P463" t="b">
         <v>0</v>
       </c>
       <c r="Q463" t="b">
         <v>0</v>
       </c>
       <c r="R463" t="b">
         <v>0</v>
       </c>
       <c r="S463" t="b">
         <v>0</v>
       </c>
       <c r="T463" t="b">
         <v>0</v>
       </c>
       <c r="U463" t="b">
         <v>0</v>
       </c>
       <c r="V463" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W463" t="b">
+        <v>0</v>
+      </c>
+      <c r="X463" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y463" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z463" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA463" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB463" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC463" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD463" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="n">
         <v>100868476</v>
       </c>
       <c r="B464" t="n">
         <v>5695769</v>
       </c>
       <c r="C464" t="inlineStr"/>
       <c r="D464" t="inlineStr"/>
       <c r="E464" t="inlineStr">
         <is>
           <t>Morgan L 1999</t>
         </is>
       </c>
       <c r="F464" t="inlineStr">
         <is>
           <t xml:space="preserve">Morgan L. Pesticides and Groundwater in the State of Washington.  </t>
         </is>
       </c>
       <c r="G464" t="inlineStr">
         <is>
           <t>Pesticides and Groundwater in the State of Washington</t>
@@ -36291,53 +46035,74 @@
       <c r="N464" s="2" t="n">
         <v>43964.54273308067</v>
       </c>
       <c r="O464" s="2" t="n">
         <v>43964.54273308086</v>
       </c>
       <c r="P464" t="b">
         <v>0</v>
       </c>
       <c r="Q464" t="b">
         <v>0</v>
       </c>
       <c r="R464" t="b">
         <v>0</v>
       </c>
       <c r="S464" t="b">
         <v>0</v>
       </c>
       <c r="T464" t="b">
         <v>0</v>
       </c>
       <c r="U464" t="b">
         <v>0</v>
       </c>
       <c r="V464" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W464" t="b">
+        <v>0</v>
+      </c>
+      <c r="X464" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y464" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z464" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA464" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB464" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC464" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD464" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="n">
         <v>100868477</v>
       </c>
       <c r="B465" t="n">
         <v>5696215</v>
       </c>
       <c r="C465" t="inlineStr"/>
       <c r="D465" t="inlineStr"/>
       <c r="E465" t="inlineStr">
         <is>
           <t>Takahashi W et al. 1981</t>
         </is>
       </c>
       <c r="F465" t="inlineStr">
         <is>
           <t xml:space="preserve">Takahashi W, Wong L, Rogers BJ, Hale RW. Depression of sperm counts among agricutural workers exposed to dibromochloropropane and ethylene dibromide.  </t>
         </is>
       </c>
       <c r="G465" t="inlineStr">
         <is>
           <t>Depression of sperm counts among agricutural workers exposed to dibromochloropropane and ethylene dibromide</t>
@@ -36362,53 +46127,74 @@
       <c r="N465" s="2" t="n">
         <v>43964.54273312383</v>
       </c>
       <c r="O465" s="2" t="n">
         <v>43964.54273312422</v>
       </c>
       <c r="P465" t="b">
         <v>0</v>
       </c>
       <c r="Q465" t="b">
         <v>0</v>
       </c>
       <c r="R465" t="b">
         <v>0</v>
       </c>
       <c r="S465" t="b">
         <v>0</v>
       </c>
       <c r="T465" t="b">
         <v>0</v>
       </c>
       <c r="U465" t="b">
         <v>0</v>
       </c>
       <c r="V465" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W465" t="b">
+        <v>0</v>
+      </c>
+      <c r="X465" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y465" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z465" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA465" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB465" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC465" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD465" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="n">
         <v>100868478</v>
       </c>
       <c r="B466" t="n">
         <v>5696356</v>
       </c>
       <c r="C466" t="inlineStr"/>
       <c r="D466" t="inlineStr"/>
       <c r="E466" t="inlineStr">
         <is>
           <t>[No authors listed] 1965</t>
         </is>
       </c>
       <c r="F466" t="inlineStr">
         <is>
           <t xml:space="preserve"> 897. An unusual effect of ethylene dibromide: Amir, D. &amp; Volcani, R. (1965). Effect of dietary ethylene dibromide on bull semen. Nature, Lond.206, 99. Food and Cosmetics Toxicology 3:864-865. </t>
         </is>
       </c>
       <c r="G466" t="inlineStr">
         <is>
           <t>897. An unusual effect of ethylene dibromide: Amir, D. &amp; Volcani, R. (1965). Effect of dietary ethylene dibromide on bull semen. Nature, Lond.206, 99</t>
@@ -36429,53 +46215,74 @@
       <c r="N466" s="2" t="n">
         <v>43964.54273316631</v>
       </c>
       <c r="O466" s="2" t="n">
         <v>43964.54273316648</v>
       </c>
       <c r="P466" t="b">
         <v>0</v>
       </c>
       <c r="Q466" t="b">
         <v>0</v>
       </c>
       <c r="R466" t="b">
         <v>0</v>
       </c>
       <c r="S466" t="b">
         <v>0</v>
       </c>
       <c r="T466" t="b">
         <v>0</v>
       </c>
       <c r="U466" t="b">
         <v>0</v>
       </c>
       <c r="V466" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W466" t="b">
+        <v>0</v>
+      </c>
+      <c r="X466" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y466" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z466" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA466" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB466" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC466" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD466" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="n">
         <v>100868479</v>
       </c>
       <c r="B467" t="n">
         <v>5696475</v>
       </c>
       <c r="C467" t="inlineStr"/>
       <c r="D467" t="inlineStr"/>
       <c r="E467" t="inlineStr">
         <is>
           <t>Alumot E and Harduf Z 1971</t>
         </is>
       </c>
       <c r="F467" t="inlineStr">
         <is>
           <t xml:space="preserve">Alumot E, Harduf Z. Impaired uptake of labeled proteins by the ovarian follicles of hens treated with ethylene dibromide.  </t>
         </is>
       </c>
       <c r="G467" t="inlineStr">
         <is>
           <t>Impaired uptake of labeled proteins by the ovarian follicles of hens treated with ethylene dibromide</t>
@@ -36500,53 +46307,74 @@
       <c r="N467" s="2" t="n">
         <v>43964.5427332093</v>
       </c>
       <c r="O467" s="2" t="n">
         <v>43964.54273320948</v>
       </c>
       <c r="P467" t="b">
         <v>0</v>
       </c>
       <c r="Q467" t="b">
         <v>0</v>
       </c>
       <c r="R467" t="b">
         <v>0</v>
       </c>
       <c r="S467" t="b">
         <v>0</v>
       </c>
       <c r="T467" t="b">
         <v>0</v>
       </c>
       <c r="U467" t="b">
         <v>0</v>
       </c>
       <c r="V467" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W467" t="b">
+        <v>0</v>
+      </c>
+      <c r="X467" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y467" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z467" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA467" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB467" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC467" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD467" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="n">
         <v>100868480</v>
       </c>
       <c r="B468" t="n">
         <v>5766730</v>
       </c>
       <c r="C468" t="inlineStr"/>
       <c r="D468" t="inlineStr">
         <is>
           <t>10.1007/978-94-009-2807-7_13</t>
         </is>
       </c>
       <c r="E468" t="inlineStr">
         <is>
           <t>Jury WA 1988</t>
         </is>
       </c>
       <c r="F468" t="inlineStr">
         <is>
           <t xml:space="preserve">Jury WA. Behavior of organic contaminants in soil. In Wolf, K; Van Den Brink, WJ; Colon, FJ (Eds.), Contaminated Soil '88; Second International Netherlands Organization for Applied Scientific Research Ministry of Research and Technology Conference, Hamburg, West Germany, April 11-15, 1988 (pp. 75-81). Boston, MA: Kluwer Academic Publishers. </t>
         </is>
@@ -36583,53 +46411,74 @@
       <c r="N468" s="2" t="n">
         <v>43964.54273325258</v>
       </c>
       <c r="O468" s="2" t="n">
         <v>43964.54273325275</v>
       </c>
       <c r="P468" t="b">
         <v>0</v>
       </c>
       <c r="Q468" t="b">
         <v>0</v>
       </c>
       <c r="R468" t="b">
         <v>0</v>
       </c>
       <c r="S468" t="b">
         <v>0</v>
       </c>
       <c r="T468" t="b">
         <v>0</v>
       </c>
       <c r="U468" t="b">
         <v>0</v>
       </c>
       <c r="V468" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W468" t="b">
+        <v>0</v>
+      </c>
+      <c r="X468" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y468" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z468" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA468" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB468" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC468" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD468" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="n">
         <v>100868481</v>
       </c>
       <c r="B469" t="n">
         <v>58151</v>
       </c>
       <c r="C469" t="inlineStr"/>
       <c r="D469" t="inlineStr"/>
       <c r="E469" t="inlineStr">
         <is>
           <t>Kronevi T, Wahlberg JE, and Holmberg B 1981</t>
         </is>
       </c>
       <c r="F469" t="inlineStr">
         <is>
           <t xml:space="preserve">Kronevi T, Wahlberg JE, Holmberg B. Skin pathology following epicutaneous exposure to seven organic solvents. International Journal of Tissue Reactions 3:21-30. </t>
         </is>
       </c>
       <c r="G469" t="inlineStr">
         <is>
           <t>Skin pathology following epicutaneous exposure to seven organic solvents</t>
@@ -36659,56 +46508,77 @@
         </is>
       </c>
       <c r="M469" t="inlineStr"/>
       <c r="N469" s="2" t="n">
         <v>43964.54273331933</v>
       </c>
       <c r="O469" s="2" t="n">
         <v>43964.54273331951</v>
       </c>
       <c r="P469" t="b">
         <v>1</v>
       </c>
       <c r="Q469" t="b">
         <v>0</v>
       </c>
       <c r="R469" t="b">
         <v>0</v>
       </c>
       <c r="S469" t="b">
         <v>0</v>
       </c>
       <c r="T469" t="b">
         <v>0</v>
       </c>
       <c r="U469" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V469" t="b">
         <v>0</v>
       </c>
       <c r="W469" t="b">
+        <v>0</v>
+      </c>
+      <c r="X469" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y469" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z469" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA469" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB469" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC469" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD469" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="n">
         <v>100868482</v>
       </c>
       <c r="B470" t="n">
         <v>60950</v>
       </c>
       <c r="C470" t="inlineStr"/>
       <c r="D470" t="inlineStr"/>
       <c r="E470" t="inlineStr">
         <is>
           <t>Paul M and Himmelstein J 1988</t>
         </is>
       </c>
       <c r="F470" t="inlineStr">
         <is>
           <t xml:space="preserve">Paul M, Himmelstein J. Reproductive hazards in the workplace: what the practitioner needs to know about chemical exposures. Obstetrics and Gynecology 71:921-938. </t>
         </is>
       </c>
       <c r="G470" t="inlineStr">
         <is>
           <t>Reproductive hazards in the workplace: what the practitioner needs to know about chemical exposures</t>
@@ -36720,74 +46590,95 @@
         </is>
       </c>
       <c r="I470" t="inlineStr">
         <is>
           <t>Paul M and Himmelstein J</t>
         </is>
       </c>
       <c r="J470" t="n">
         <v>1988</v>
       </c>
       <c r="K470" t="inlineStr">
         <is>
           <t>Obstetrics and Gynecology 71:921-938.</t>
         </is>
       </c>
       <c r="L470" t="inlineStr">
         <is>
           <t>A growing body of scientific evidence implicates occupational chemical exposures in the etiology of human adverse reproductive outcomes. Most reproductive toxins that have been investigated in sufficient detail have been shown to exert multiple effects on and through both men and women. In the face of growing public awareness, it is essential that clinicians develop a knowledgeable and effective approach to patient concerns about reproductive hazards in the workplace. Of vital importance is the accurate characterization of exposure at the worksite. Intervention strategies for worrisome situations include amelioration of worksite exposure or, as a last resort, temporary, compensated job modification or transfer. The clinician can obtain assistance in addressing the problem from several resources, including local regulatory agencies and occupational health clinics. Widespread involvement of knowledgeable health professionals can have a dramatic impact on improving this important contemporary public health problem.</t>
         </is>
       </c>
       <c r="M470" t="inlineStr"/>
       <c r="N470" s="2" t="n">
         <v>43964.54273338492</v>
       </c>
       <c r="O470" s="2" t="n">
-        <v>43964.54273338509</v>
+        <v>46154.54033234549</v>
       </c>
       <c r="P470" t="b">
         <v>1</v>
       </c>
       <c r="Q470" t="b">
         <v>0</v>
       </c>
       <c r="R470" t="b">
         <v>0</v>
       </c>
       <c r="S470" t="b">
         <v>0</v>
       </c>
       <c r="T470" t="b">
         <v>0</v>
       </c>
       <c r="U470" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V470" t="b">
         <v>0</v>
       </c>
       <c r="W470" t="b">
+        <v>0</v>
+      </c>
+      <c r="X470" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y470" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z470" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA470" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB470" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC470" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD470" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="n">
         <v>100868483</v>
       </c>
       <c r="B471" t="n">
         <v>62537</v>
       </c>
       <c r="C471" t="inlineStr"/>
       <c r="D471" t="inlineStr">
         <is>
           <t>10.1002/ajim.4700120105</t>
         </is>
       </c>
       <c r="E471" t="inlineStr">
         <is>
           <t>Dobbins JG 1987</t>
         </is>
       </c>
       <c r="F471" t="inlineStr">
         <is>
           <t xml:space="preserve">Dobbins JG. Regulation and the use of "negative" results from human reproductive studies: the case of ethylene dibromide. American Journal of Industrial Medicine 12:33-45. </t>
         </is>
@@ -36824,53 +46715,74 @@
       <c r="N471" s="2" t="n">
         <v>43964.54273368123</v>
       </c>
       <c r="O471" s="2" t="n">
         <v>43964.54273368141</v>
       </c>
       <c r="P471" t="b">
         <v>0</v>
       </c>
       <c r="Q471" t="b">
         <v>0</v>
       </c>
       <c r="R471" t="b">
         <v>0</v>
       </c>
       <c r="S471" t="b">
         <v>0</v>
       </c>
       <c r="T471" t="b">
         <v>0</v>
       </c>
       <c r="U471" t="b">
         <v>0</v>
       </c>
       <c r="V471" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W471" t="b">
+        <v>0</v>
+      </c>
+      <c r="X471" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y471" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z471" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA471" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB471" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC471" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD471" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="n">
         <v>100868484</v>
       </c>
       <c r="B472" t="n">
         <v>62551</v>
       </c>
       <c r="C472" t="inlineStr"/>
       <c r="D472" t="inlineStr"/>
       <c r="E472" t="inlineStr">
         <is>
           <t>Minor JL et al. 1978</t>
         </is>
       </c>
       <c r="F472" t="inlineStr">
         <is>
           <t xml:space="preserve">Minor JL, Short RD, Seifter J, Lee CC. Effects of ethylene dibromide inhaled by rats and mice during gestation. Toxicology and Applied Pharmacology 45:347. [Abstract]. </t>
         </is>
       </c>
       <c r="G472" t="inlineStr">
         <is>
           <t>Effects of ethylene dibromide inhaled by rats and mice during gestation</t>
@@ -36899,53 +46811,74 @@
       <c r="N472" s="2" t="n">
         <v>43964.54273372668</v>
       </c>
       <c r="O472" s="2" t="n">
         <v>43964.54273372685</v>
       </c>
       <c r="P472" t="b">
         <v>0</v>
       </c>
       <c r="Q472" t="b">
         <v>0</v>
       </c>
       <c r="R472" t="b">
         <v>0</v>
       </c>
       <c r="S472" t="b">
         <v>0</v>
       </c>
       <c r="T472" t="b">
         <v>0</v>
       </c>
       <c r="U472" t="b">
         <v>0</v>
       </c>
       <c r="V472" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W472" t="b">
+        <v>0</v>
+      </c>
+      <c r="X472" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y472" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z472" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA472" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB472" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC472" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD472" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="n">
         <v>100868485</v>
       </c>
       <c r="B473" t="n">
         <v>62566</v>
       </c>
       <c r="C473" t="inlineStr"/>
       <c r="D473" t="inlineStr">
         <is>
           <t>10.1136/oem.44.5.317</t>
         </is>
       </c>
       <c r="E473" t="inlineStr">
         <is>
           <t>Ratcliffe JM et al. 1987</t>
         </is>
       </c>
       <c r="F473" t="inlineStr">
         <is>
           <t xml:space="preserve">Ratcliffe JM, Schrader SM, Steenland K, Clapp DE, Turner T, Hornung RW. Semen quality in papaya workers with long term exposure to ethylene dibromide. Occupational and Environmental Medicine 44:317-326. </t>
         </is>
@@ -36982,53 +46915,74 @@
       <c r="N473" s="2" t="n">
         <v>43964.54273379099</v>
       </c>
       <c r="O473" s="2" t="n">
         <v>43964.54273379117</v>
       </c>
       <c r="P473" t="b">
         <v>0</v>
       </c>
       <c r="Q473" t="b">
         <v>0</v>
       </c>
       <c r="R473" t="b">
         <v>0</v>
       </c>
       <c r="S473" t="b">
         <v>0</v>
       </c>
       <c r="T473" t="b">
         <v>0</v>
       </c>
       <c r="U473" t="b">
         <v>0</v>
       </c>
       <c r="V473" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W473" t="b">
+        <v>0</v>
+      </c>
+      <c r="X473" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y473" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z473" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA473" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB473" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC473" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD473" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="n">
         <v>100868486</v>
       </c>
       <c r="B474" t="n">
         <v>625667</v>
       </c>
       <c r="C474" t="inlineStr"/>
       <c r="D474" t="inlineStr"/>
       <c r="E474" t="inlineStr">
         <is>
           <t>CSA 1988</t>
         </is>
       </c>
       <c r="F474" t="inlineStr">
         <is>
           <t xml:space="preserve">CSA. Cancer risk of pesticides in agricultural workers. JAMA: Journal of the American Medical Association 260:959-966. [Review]. </t>
         </is>
       </c>
       <c r="G474" t="inlineStr">
         <is>
           <t>Cancer risk of pesticides in agricultural workers</t>
@@ -37043,71 +46997,92 @@
         <is>
           <t>CSA</t>
         </is>
       </c>
       <c r="J474" t="n">
         <v>1988</v>
       </c>
       <c r="K474" t="inlineStr">
         <is>
           <t>JAMA: Journal of the American Medical Association 260:959-966. [Review]</t>
         </is>
       </c>
       <c r="L474" t="inlineStr">
         <is>
           <t>This report discusses some of the inherent limitations of cancer studies in animals and humans and presents a qualitative carcinogen risk assessment of a number of pesticides based on the judgment of national and international authorities who have reviewed the available experimental and epidemiologic evidence. A large number of pesticidal compounds have shown evidence of genotoxicity or carcinogenicity in animal and in vitro screening tests, but no pesticides--except arsenic and vinyl chloride (once used as an aerosol propellant)-definitely have been proved to be carcinogenic in man. Resolution 94 (1-86), which was referred to the Board of Trustees, calls for the American Medical Association, through its scientific journals and publications, to alert physicians to the potential hazards of agricultural pesticides, to provide physicians with advice on such hazards for their patients, and to urge that these substances be appropriately labeled. This report addresses the potential carcinogenicity of pesticides by review of the available literature.</t>
         </is>
       </c>
       <c r="M474" t="inlineStr"/>
       <c r="N474" s="2" t="n">
         <v>43964.542733859</v>
       </c>
       <c r="O474" s="2" t="n">
         <v>43964.54273385918</v>
       </c>
       <c r="P474" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q474" t="b">
         <v>0</v>
       </c>
       <c r="R474" t="b">
         <v>0</v>
       </c>
       <c r="S474" t="b">
         <v>0</v>
       </c>
       <c r="T474" t="b">
         <v>0</v>
       </c>
       <c r="U474" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V474" t="b">
         <v>0</v>
       </c>
       <c r="W474" t="b">
+        <v>0</v>
+      </c>
+      <c r="X474" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y474" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z474" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA474" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB474" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC474" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD474" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="n">
         <v>100868487</v>
       </c>
       <c r="B475" t="n">
         <v>62571</v>
       </c>
       <c r="C475" t="inlineStr"/>
       <c r="D475" t="inlineStr"/>
       <c r="E475" t="inlineStr">
         <is>
           <t>Schrader SM et al. 1987</t>
         </is>
       </c>
       <c r="F475" t="inlineStr">
         <is>
           <t xml:space="preserve">Schrader SM, Ratcliffe JM, Turner TW, Hornung RW. The use of new field methods of semen analysis in the study of occupational hazards to reproduction: the example of ethylene dibromide. Journal of Occupational and Environmental Medicine 29:963-966. </t>
         </is>
       </c>
       <c r="G475" t="inlineStr">
         <is>
           <t>The use of new field methods of semen analysis in the study of occupational hazards to reproduction: the example of ethylene dibromide</t>
@@ -37140,53 +47115,74 @@
       <c r="N475" s="2" t="n">
         <v>43964.54273392419</v>
       </c>
       <c r="O475" s="2" t="n">
         <v>43964.54273392454</v>
       </c>
       <c r="P475" t="b">
         <v>0</v>
       </c>
       <c r="Q475" t="b">
         <v>0</v>
       </c>
       <c r="R475" t="b">
         <v>0</v>
       </c>
       <c r="S475" t="b">
         <v>0</v>
       </c>
       <c r="T475" t="b">
         <v>0</v>
       </c>
       <c r="U475" t="b">
         <v>0</v>
       </c>
       <c r="V475" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W475" t="b">
+        <v>0</v>
+      </c>
+      <c r="X475" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y475" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z475" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA475" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB475" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC475" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD475" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="n">
         <v>100868488</v>
       </c>
       <c r="B476" t="n">
         <v>62572</v>
       </c>
       <c r="C476" t="inlineStr"/>
       <c r="D476" t="inlineStr">
         <is>
           <t>10.1016/0890-6238(88)90021-4</t>
         </is>
       </c>
       <c r="E476" t="inlineStr">
         <is>
           <t>Schrader SM, Turner TW, and Ratcliffe JM 1988</t>
         </is>
       </c>
       <c r="F476" t="inlineStr">
         <is>
           <t xml:space="preserve">Schrader SM, Turner TW, Ratcliffe JM. The effects of ethylene dibromide on semen quality: a comparison of short-term and chronic exposure. Reproductive Toxicology 2:191-198. </t>
         </is>
@@ -37202,74 +47198,95 @@
         </is>
       </c>
       <c r="I476" t="inlineStr">
         <is>
           <t>Schrader SM, Turner TW, and Ratcliffe JM</t>
         </is>
       </c>
       <c r="J476" t="n">
         <v>1988</v>
       </c>
       <c r="K476" t="inlineStr">
         <is>
           <t>Reproductive Toxicology 2:191-198.</t>
         </is>
       </c>
       <c r="L476" t="inlineStr">
         <is>
           <t>Two occupational field studies were conducted to determine the effects of ethylene dibromide (EDB) exposure on male reproductive potential. The first study was a longitudinal study of 10 EDB-exposed forestry employees and 6 unexposed men conducted in Colorado in the summer of 1983. The exposure time was approximately 6 weeks. The second study was a cross-sectional study of 46 EDB-exposed papaya workers and 43 unexposed men conducted in Hawaii in December 1983 in which the average term of employment was about 5 years. In the longitudinal study, sperm velocity decreased in all 10 exposed men and in only two unexposed men. Semen volume was also decreased in 9 of the 10 exposed men (there was no change in the other man); only two unexposed men had a decrease in their semen volume. The longer term EDB exposure resulted in decreases in sperm motility and viability, suggesting that the short term exposure may slow sperm velocity, hut longer exposures cause immotility and cell death. An apparent decrease in semen volume that was observed in the longitudinal study was not statistically significant in the cross sectional study of workers having chronic exposure. However, a significantly higher semen pH was observed in the exposed men compared to the unexposed men in the cross-sectional study. The results from both studies suggest that the accessory sex glands may be affected by EDB exposure.</t>
         </is>
       </c>
       <c r="M476" t="inlineStr"/>
       <c r="N476" s="2" t="n">
         <v>43964.54273399086</v>
       </c>
       <c r="O476" s="2" t="n">
-        <v>43964.54273399104</v>
+        <v>46154.53642852969</v>
       </c>
       <c r="P476" t="b">
         <v>0</v>
       </c>
       <c r="Q476" t="b">
         <v>0</v>
       </c>
       <c r="R476" t="b">
         <v>0</v>
       </c>
       <c r="S476" t="b">
         <v>0</v>
       </c>
       <c r="T476" t="b">
         <v>0</v>
       </c>
       <c r="U476" t="b">
         <v>0</v>
       </c>
       <c r="V476" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W476" t="b">
+        <v>0</v>
+      </c>
+      <c r="X476" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y476" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z476" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA476" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB476" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC476" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD476" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="n">
         <v>100868489</v>
       </c>
       <c r="B477" t="n">
         <v>62573</v>
       </c>
       <c r="C477" t="inlineStr"/>
       <c r="D477" t="inlineStr">
         <is>
           <t>10.1146/annurev.pa.25.040185.003031</t>
         </is>
       </c>
       <c r="E477" t="inlineStr">
         <is>
           <t>Schrag SD and Dixon RL 1985</t>
         </is>
       </c>
       <c r="F477" t="inlineStr">
         <is>
           <t xml:space="preserve">Schrag SD, Dixon RL. Occupational exposures associated with male reproductive dysfunction. Annual Review of Pharmacology and Toxicology 25:567-592. [Review]. </t>
         </is>
@@ -37306,53 +47323,74 @@
       <c r="N477" s="2" t="n">
         <v>43964.5427340587</v>
       </c>
       <c r="O477" s="2" t="n">
         <v>43964.54273405889</v>
       </c>
       <c r="P477" t="b">
         <v>0</v>
       </c>
       <c r="Q477" t="b">
         <v>0</v>
       </c>
       <c r="R477" t="b">
         <v>0</v>
       </c>
       <c r="S477" t="b">
         <v>0</v>
       </c>
       <c r="T477" t="b">
         <v>0</v>
       </c>
       <c r="U477" t="b">
         <v>0</v>
       </c>
       <c r="V477" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W477" t="b">
+        <v>0</v>
+      </c>
+      <c r="X477" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y477" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z477" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA477" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB477" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC477" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD477" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="n">
         <v>100868490</v>
       </c>
       <c r="B478" t="n">
         <v>62578</v>
       </c>
       <c r="C478" t="inlineStr"/>
       <c r="D478" t="inlineStr"/>
       <c r="E478" t="inlineStr">
         <is>
           <t>Short RD et al. 1978</t>
         </is>
       </c>
       <c r="F478" t="inlineStr">
         <is>
           <t xml:space="preserve">Short RD, Minor JL, Winston JM, Seifter J, Lee CC. Inhalation of ethylene dibromide during gestation by rats and mice. Toxicology and Applied Pharmacology 46:173-182. </t>
         </is>
       </c>
       <c r="G478" t="inlineStr">
         <is>
           <t>Inhalation of ethylene dibromide during gestation by rats and mice</t>
@@ -37385,53 +47423,74 @@
       <c r="N478" s="2" t="n">
         <v>43964.5427341255</v>
       </c>
       <c r="O478" s="2" t="n">
         <v>43964.54273412569</v>
       </c>
       <c r="P478" t="b">
         <v>0</v>
       </c>
       <c r="Q478" t="b">
         <v>0</v>
       </c>
       <c r="R478" t="b">
         <v>0</v>
       </c>
       <c r="S478" t="b">
         <v>0</v>
       </c>
       <c r="T478" t="b">
         <v>0</v>
       </c>
       <c r="U478" t="b">
         <v>0</v>
       </c>
       <c r="V478" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W478" t="b">
+        <v>0</v>
+      </c>
+      <c r="X478" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y478" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z478" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA478" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB478" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC478" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD478" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="n">
         <v>100868491</v>
       </c>
       <c r="B479" t="n">
         <v>62584</v>
       </c>
       <c r="C479" t="inlineStr"/>
       <c r="D479" t="inlineStr">
         <is>
           <t>10.1016/0272-0590(84)90049-6</t>
         </is>
       </c>
       <c r="E479" t="inlineStr">
         <is>
           <t>Stott WT and Mckenna MJ 1984</t>
         </is>
       </c>
       <c r="F479" t="inlineStr">
         <is>
           <t xml:space="preserve">Stott WT, Mckenna MJ. The comparative absorption and excretion of chemical vapors by the upper, lower, and intact respiratory tract of rats. Fundamental and Applied Toxicology 4:594-602. </t>
         </is>
@@ -37468,53 +47527,74 @@
       <c r="N479" s="2" t="n">
         <v>43964.54273419162</v>
       </c>
       <c r="O479" s="2" t="n">
         <v>43964.5427341918</v>
       </c>
       <c r="P479" t="b">
         <v>0</v>
       </c>
       <c r="Q479" t="b">
         <v>0</v>
       </c>
       <c r="R479" t="b">
         <v>0</v>
       </c>
       <c r="S479" t="b">
         <v>0</v>
       </c>
       <c r="T479" t="b">
         <v>0</v>
       </c>
       <c r="U479" t="b">
         <v>0</v>
       </c>
       <c r="V479" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W479" t="b">
+        <v>0</v>
+      </c>
+      <c r="X479" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y479" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z479" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA479" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB479" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC479" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD479" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="n">
         <v>100868492</v>
       </c>
       <c r="B480" t="n">
         <v>62585</v>
       </c>
       <c r="C480" t="inlineStr"/>
       <c r="D480" t="inlineStr"/>
       <c r="E480" t="inlineStr">
         <is>
           <t>Stott WT, Ramsey JC, and Mckenna MJ 1986</t>
         </is>
       </c>
       <c r="F480" t="inlineStr">
         <is>
           <t xml:space="preserve">Stott WT, Ramsey JC, Mckenna MJ. Absorption of chemical vapors by the upper respiratory tract of rats. In Barrow, C. S. (Ed.), Toxicology of the nasal passages: [papers from the 7th CIIT conference on toxicology]; 1984; Raleigh, NC (Chemical Industry Institute of Toxicology series, pp. 191-210). Washington, DC: Hemisphere Publishing Corporation. </t>
         </is>
       </c>
       <c r="G480" t="inlineStr">
         <is>
           <t>Absorption of chemical vapors by the upper respiratory tract of rats</t>
@@ -37543,53 +47623,74 @@
       <c r="N480" s="2" t="n">
         <v>43964.54273423596</v>
       </c>
       <c r="O480" s="2" t="n">
         <v>43964.54273423616</v>
       </c>
       <c r="P480" t="b">
         <v>0</v>
       </c>
       <c r="Q480" t="b">
         <v>0</v>
       </c>
       <c r="R480" t="b">
         <v>0</v>
       </c>
       <c r="S480" t="b">
         <v>0</v>
       </c>
       <c r="T480" t="b">
         <v>0</v>
       </c>
       <c r="U480" t="b">
         <v>0</v>
       </c>
       <c r="V480" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W480" t="b">
+        <v>0</v>
+      </c>
+      <c r="X480" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y480" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z480" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA480" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB480" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC480" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD480" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="n">
         <v>100868493</v>
       </c>
       <c r="B481" t="n">
         <v>62587</v>
       </c>
       <c r="C481" t="inlineStr"/>
       <c r="D481" t="inlineStr">
         <is>
           <t>10.1080/00039896.1986.9935761</t>
         </is>
       </c>
       <c r="E481" t="inlineStr">
         <is>
           <t>Sweeney MH et al. 1986</t>
         </is>
       </c>
       <c r="F481" t="inlineStr">
         <is>
           <t xml:space="preserve">Sweeney MH, Beaumont JJ, Waxweiler RJ, Halperin WE. An investigation of mortality from cancer and other causes of death among workers employed at an east Texas chemical plant. Archives of Environmental Health 41:23-28. </t>
         </is>
@@ -37623,56 +47724,77 @@
         </is>
       </c>
       <c r="M481" t="inlineStr"/>
       <c r="N481" s="2" t="n">
         <v>43964.54273430066</v>
       </c>
       <c r="O481" s="2" t="n">
         <v>43964.54273430084</v>
       </c>
       <c r="P481" t="b">
         <v>1</v>
       </c>
       <c r="Q481" t="b">
         <v>0</v>
       </c>
       <c r="R481" t="b">
         <v>0</v>
       </c>
       <c r="S481" t="b">
         <v>0</v>
       </c>
       <c r="T481" t="b">
         <v>0</v>
       </c>
       <c r="U481" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V481" t="b">
         <v>0</v>
       </c>
       <c r="W481" t="b">
+        <v>0</v>
+      </c>
+      <c r="X481" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y481" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z481" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA481" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB481" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC481" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD481" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="n">
         <v>100868494</v>
       </c>
       <c r="B482" t="n">
         <v>62588</v>
       </c>
       <c r="C482" t="inlineStr"/>
       <c r="D482" t="inlineStr">
         <is>
           <t>10.1007/bf01611063</t>
         </is>
       </c>
       <c r="E482" t="inlineStr">
         <is>
           <t>Takahashi W et al. 1981</t>
         </is>
       </c>
       <c r="F482" t="inlineStr">
         <is>
           <t xml:space="preserve">Takahashi W, Wong L, Rogers BJ, Hale RW. Depression of sperm counts among agricultural workers exposed to dibromochloropropane and ethylene dibromide. Bulletin of Environmental Contamination and Toxicology 27:551-558. </t>
         </is>
@@ -37709,53 +47831,74 @@
       <c r="N482" s="2" t="n">
         <v>43964.54273436589</v>
       </c>
       <c r="O482" s="2" t="n">
         <v>43964.54273436608</v>
       </c>
       <c r="P482" t="b">
         <v>0</v>
       </c>
       <c r="Q482" t="b">
         <v>0</v>
       </c>
       <c r="R482" t="b">
         <v>0</v>
       </c>
       <c r="S482" t="b">
         <v>0</v>
       </c>
       <c r="T482" t="b">
         <v>0</v>
       </c>
       <c r="U482" t="b">
         <v>0</v>
       </c>
       <c r="V482" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W482" t="b">
+        <v>0</v>
+      </c>
+      <c r="X482" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y482" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z482" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA482" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB482" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC482" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD482" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="n">
         <v>100868495</v>
       </c>
       <c r="B483" t="n">
         <v>629028</v>
       </c>
       <c r="C483" t="inlineStr"/>
       <c r="D483" t="inlineStr">
         <is>
           <t>10.1080/10643389509388473</t>
         </is>
       </c>
       <c r="E483" t="inlineStr">
         <is>
           <t>Beck AJ et al. 1995</t>
         </is>
       </c>
       <c r="F483" t="inlineStr">
         <is>
           <t xml:space="preserve">Beck AJ, Wilson SC, Alcock RE, Jones KC. Kinetic constraints on the loss of organic chemicals from contaminated soils: Implications for soil-quality limits. Critical Reviews in Environmental Science and Technology 25:1-43. </t>
         </is>
@@ -37793,53 +47936,74 @@
       <c r="N483" s="2" t="n">
         <v>43964.54273441398</v>
       </c>
       <c r="O483" s="2" t="n">
         <v>43964.54273441418</v>
       </c>
       <c r="P483" t="b">
         <v>0</v>
       </c>
       <c r="Q483" t="b">
         <v>0</v>
       </c>
       <c r="R483" t="b">
         <v>0</v>
       </c>
       <c r="S483" t="b">
         <v>0</v>
       </c>
       <c r="T483" t="b">
         <v>0</v>
       </c>
       <c r="U483" t="b">
         <v>0</v>
       </c>
       <c r="V483" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W483" t="b">
+        <v>0</v>
+      </c>
+      <c r="X483" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y483" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z483" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA483" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB483" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC483" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD483" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="n">
         <v>100868496</v>
       </c>
       <c r="B484" t="n">
         <v>629226</v>
       </c>
       <c r="C484" t="inlineStr"/>
       <c r="D484" t="inlineStr"/>
       <c r="E484" t="inlineStr">
         <is>
           <t>Kelly TJ et al. 1994</t>
         </is>
       </c>
       <c r="F484" t="inlineStr">
         <is>
           <t xml:space="preserve">Kelly TJ, Mukund R, Spicer CW, Pollack AJ. Concentrations and Transformations of Hazardous Air Pollutants. Environmental Science and Technology 28:378A–387A. </t>
         </is>
       </c>
       <c r="G484" t="inlineStr">
         <is>
           <t>Concentrations and Transformations of Hazardous Air Pollutants</t>
@@ -37854,71 +48018,92 @@
         <is>
           <t>Kelly TJ et al.</t>
         </is>
       </c>
       <c r="J484" t="n">
         <v>1994</v>
       </c>
       <c r="K484" t="inlineStr">
         <is>
           <t>Environmental Science and Technology 28:378A–387A.</t>
         </is>
       </c>
       <c r="L484" t="inlineStr">
         <is>
           <t>BIOSIS  COPYRIGHT: BIOL ABS. RRM  JOURNAL ARTICLE CHEMICALS AMBIENT MEASUREMENT ATMOSPHERIC TRANSFORMATION AIR POLLUTION HEALTH HAZARD CLEAN AIR ACT AMENDMENT OF 1990 EMISSION CONTROL REGULATION</t>
         </is>
       </c>
       <c r="M484" t="inlineStr"/>
       <c r="N484" s="2" t="n">
         <v>43964.54273446338</v>
       </c>
       <c r="O484" s="2" t="n">
         <v>43964.54273446357</v>
       </c>
       <c r="P484" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q484" t="b">
         <v>0</v>
       </c>
       <c r="R484" t="b">
         <v>0</v>
       </c>
       <c r="S484" t="b">
         <v>0</v>
       </c>
       <c r="T484" t="b">
         <v>0</v>
       </c>
       <c r="U484" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V484" t="b">
         <v>0</v>
       </c>
       <c r="W484" t="b">
+        <v>0</v>
+      </c>
+      <c r="X484" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y484" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z484" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA484" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB484" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC484" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD484" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="n">
         <v>100868497</v>
       </c>
       <c r="B485" t="n">
         <v>630356</v>
       </c>
       <c r="C485" t="inlineStr"/>
       <c r="D485" t="inlineStr">
         <is>
           <t>10.5271/sjweh.50</t>
         </is>
       </c>
       <c r="E485" t="inlineStr">
         <is>
           <t>Berlin K et al. 1995</t>
         </is>
       </c>
       <c r="F485" t="inlineStr">
         <is>
           <t xml:space="preserve">Berlin K, Edling C, Persson B, Ahlborg G, Hillert L, Hogstedt B, Lundberg I, Svensson BG, Thiringer G, Orbaek P. Cancer incidence and mortality of patients with suspected solvent-related disorders. Scandinavian Journal of Work, Environment and Health 21:362-367. </t>
         </is>
@@ -37955,53 +48140,74 @@
       <c r="N485" s="2" t="n">
         <v>43964.54273452866</v>
       </c>
       <c r="O485" s="2" t="n">
         <v>43964.54273452884</v>
       </c>
       <c r="P485" t="b">
         <v>0</v>
       </c>
       <c r="Q485" t="b">
         <v>0</v>
       </c>
       <c r="R485" t="b">
         <v>0</v>
       </c>
       <c r="S485" t="b">
         <v>0</v>
       </c>
       <c r="T485" t="b">
         <v>0</v>
       </c>
       <c r="U485" t="b">
         <v>0</v>
       </c>
       <c r="V485" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W485" t="b">
+        <v>0</v>
+      </c>
+      <c r="X485" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y485" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z485" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA485" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB485" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC485" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD485" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="n">
         <v>100868498</v>
       </c>
       <c r="B486" t="n">
         <v>632397</v>
       </c>
       <c r="C486" t="inlineStr"/>
       <c r="D486" t="inlineStr">
         <is>
           <t>10.1007/s10995-006-0089-8</t>
         </is>
       </c>
       <c r="E486" t="inlineStr">
         <is>
           <t>Mcdiarmid MA and Gehle K 2006</t>
         </is>
       </c>
       <c r="F486" t="inlineStr">
         <is>
           <t xml:space="preserve">Mcdiarmid MA, Gehle K. Preconception brief: Occupational/environmental exposures. Maternal and Child Health Journal 10:123-128. </t>
         </is>
@@ -38038,53 +48244,74 @@
       <c r="N486" s="2" t="n">
         <v>43964.54273459483</v>
       </c>
       <c r="O486" s="2" t="n">
         <v>43964.542734595</v>
       </c>
       <c r="P486" t="b">
         <v>0</v>
       </c>
       <c r="Q486" t="b">
         <v>0</v>
       </c>
       <c r="R486" t="b">
         <v>0</v>
       </c>
       <c r="S486" t="b">
         <v>0</v>
       </c>
       <c r="T486" t="b">
         <v>0</v>
       </c>
       <c r="U486" t="b">
         <v>0</v>
       </c>
       <c r="V486" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W486" t="b">
+        <v>0</v>
+      </c>
+      <c r="X486" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y486" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z486" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA486" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB486" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC486" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD486" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="n">
         <v>100868499</v>
       </c>
       <c r="B487" t="n">
         <v>644881</v>
       </c>
       <c r="C487" t="inlineStr"/>
       <c r="D487" t="inlineStr">
         <is>
           <t>10.2134/jeq1999.00472425002800030010x</t>
         </is>
       </c>
       <c r="E487" t="inlineStr">
         <is>
           <t>Cohen S et al. 1999</t>
         </is>
       </c>
       <c r="F487" t="inlineStr">
         <is>
           <t xml:space="preserve">Cohen S, Svrjcek A, Durborow T, Barnes NL. Water quality impacts by golf courses. Journal of Environmental Quality 28:798-809. </t>
         </is>
@@ -38121,53 +48348,74 @@
       <c r="N487" s="2" t="n">
         <v>43964.54273464152</v>
       </c>
       <c r="O487" s="2" t="n">
         <v>43964.5427346417</v>
       </c>
       <c r="P487" t="b">
         <v>0</v>
       </c>
       <c r="Q487" t="b">
         <v>0</v>
       </c>
       <c r="R487" t="b">
         <v>0</v>
       </c>
       <c r="S487" t="b">
         <v>0</v>
       </c>
       <c r="T487" t="b">
         <v>0</v>
       </c>
       <c r="U487" t="b">
         <v>0</v>
       </c>
       <c r="V487" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W487" t="b">
+        <v>0</v>
+      </c>
+      <c r="X487" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y487" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z487" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA487" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB487" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC487" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD487" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="n">
         <v>100868500</v>
       </c>
       <c r="B488" t="n">
         <v>647171</v>
       </c>
       <c r="C488" t="inlineStr"/>
       <c r="D488" t="inlineStr">
         <is>
           <t>10.1177/074823379100700523</t>
         </is>
       </c>
       <c r="E488" t="inlineStr">
         <is>
           <t>Wallace LA 1991</t>
         </is>
       </c>
       <c r="F488" t="inlineStr">
         <is>
           <t xml:space="preserve">Wallace LA. Personal exposure to 25 volatile organic compounds: EPA's 1987 team study in Los Angeles, California. Toxicology and Industrial Health 7:203-208. </t>
         </is>
@@ -38201,56 +48449,77 @@
         </is>
       </c>
       <c r="M488" t="inlineStr"/>
       <c r="N488" s="2" t="n">
         <v>43964.54273480429</v>
       </c>
       <c r="O488" s="2" t="n">
         <v>43964.54273480449</v>
       </c>
       <c r="P488" t="b">
         <v>1</v>
       </c>
       <c r="Q488" t="b">
         <v>0</v>
       </c>
       <c r="R488" t="b">
         <v>0</v>
       </c>
       <c r="S488" t="b">
         <v>0</v>
       </c>
       <c r="T488" t="b">
         <v>0</v>
       </c>
       <c r="U488" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V488" t="b">
         <v>0</v>
       </c>
       <c r="W488" t="b">
+        <v>0</v>
+      </c>
+      <c r="X488" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y488" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z488" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA488" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB488" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC488" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD488" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="n">
         <v>100868501</v>
       </c>
       <c r="B489" t="n">
         <v>654567</v>
       </c>
       <c r="C489" t="inlineStr"/>
       <c r="D489" t="inlineStr">
         <is>
           <t>10.1289/ehp.94-1567964</t>
         </is>
       </c>
       <c r="E489" t="inlineStr">
         <is>
           <t>Sedman RM and Esparza JR 1991</t>
         </is>
       </c>
       <c r="F489" t="inlineStr">
         <is>
           <t xml:space="preserve">Sedman RM, Esparza JR. Evaluation of volatile organic emissions from hazardous waste incinerators. Environmental Health Perspectives 94:169-180. </t>
         </is>
@@ -38266,74 +48535,95 @@
         </is>
       </c>
       <c r="I489" t="inlineStr">
         <is>
           <t>Sedman RM and Esparza JR</t>
         </is>
       </c>
       <c r="J489" t="n">
         <v>1991</v>
       </c>
       <c r="K489" t="inlineStr">
         <is>
           <t>Environmental Health Perspectives 94:169-180.</t>
         </is>
       </c>
       <c r="L489" t="inlineStr">
         <is>
           <t>Conventional methods of risk assessment typically employed to evaluate the impact of hazardous waste incinerators on public health must rely on somewhat speculative emissions estimates or on complicated and expensive sampling and analytical methods. The limited amount of toxicological information concerning many of the compounds detected in stack emissions also complicates the evaluation of the public health impacts of these facilities. An alternative approach aimed at evaluating the public health impacts associated with volatile organic stack emissions is presented that relies on a screening criterion to evaluate total stack hydrocarbon emissions. If the concentration of hydrocarbons in ambient air is below the screening criterion, volatile emissions from the incinerator are judged not to pose a significant threat to public health. Both the screening criterion and a conventional method of risk assessment were employed to evaluate the emissions from 20 incinerators. Use of the screening criterion always yielded a substantially greater estimate of risk than that derived by the conventional method. Since the use of the screening criterion always yielded estimates of risk that were greater than that determined by conventional methods and measuring total hydrocarbon emissions is a relatively simple analytical procedure, the use of the screening criterion would appear to facilitate the evaluation of operating hazardous waste incinerators.</t>
         </is>
       </c>
       <c r="M489" t="inlineStr"/>
       <c r="N489" s="2" t="n">
         <v>43964.54273487544</v>
       </c>
       <c r="O489" s="2" t="n">
-        <v>43964.54273487563</v>
+        <v>46154.5402210401</v>
       </c>
       <c r="P489" t="b">
         <v>1</v>
       </c>
       <c r="Q489" t="b">
         <v>0</v>
       </c>
       <c r="R489" t="b">
         <v>0</v>
       </c>
       <c r="S489" t="b">
         <v>0</v>
       </c>
       <c r="T489" t="b">
         <v>0</v>
       </c>
       <c r="U489" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V489" t="b">
         <v>0</v>
       </c>
       <c r="W489" t="b">
+        <v>0</v>
+      </c>
+      <c r="X489" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y489" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z489" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA489" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB489" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC489" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD489" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="n">
         <v>100868502</v>
       </c>
       <c r="B490" t="n">
         <v>654631</v>
       </c>
       <c r="C490" t="inlineStr"/>
       <c r="D490" t="inlineStr">
         <is>
           <t>10.1002/(sici)1099-095x(199809/10)9:5&lt;505::aid-env319&gt;3.0.co;2-k</t>
         </is>
       </c>
       <c r="E490" t="inlineStr">
         <is>
           <t>Argo J 1998</t>
         </is>
       </c>
       <c r="F490" t="inlineStr">
         <is>
           <t xml:space="preserve">Argo J. Retrospective exposure assessment with emission inventories: A new approach to an old problem. Environmetrics 9:505-518. </t>
         </is>
@@ -38367,56 +48657,77 @@
         </is>
       </c>
       <c r="M490" t="inlineStr"/>
       <c r="N490" s="2" t="n">
         <v>43964.54273492494</v>
       </c>
       <c r="O490" s="2" t="n">
         <v>43964.54273492514</v>
       </c>
       <c r="P490" t="b">
         <v>1</v>
       </c>
       <c r="Q490" t="b">
         <v>0</v>
       </c>
       <c r="R490" t="b">
         <v>0</v>
       </c>
       <c r="S490" t="b">
         <v>0</v>
       </c>
       <c r="T490" t="b">
         <v>0</v>
       </c>
       <c r="U490" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V490" t="b">
         <v>0</v>
       </c>
       <c r="W490" t="b">
+        <v>0</v>
+      </c>
+      <c r="X490" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y490" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z490" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA490" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB490" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC490" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD490" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="n">
         <v>100868503</v>
       </c>
       <c r="B491" t="n">
         <v>65534</v>
       </c>
       <c r="C491" t="inlineStr"/>
       <c r="D491" t="inlineStr">
         <is>
           <t>10.1002/ajim.4700180608</t>
         </is>
       </c>
       <c r="E491" t="inlineStr">
         <is>
           <t>Schwartz BS et al. 1990</t>
         </is>
       </c>
       <c r="F491" t="inlineStr">
         <is>
           <t xml:space="preserve">Schwartz BS, Ford DP, Bolla KI, Agnew J, Rothman N, Bleecker ML. Solvent-associated decrements in olfactory function in paint manufacturing workers. American Journal of Industrial Medicine 18:697-706. </t>
         </is>
@@ -38450,56 +48761,77 @@
         </is>
       </c>
       <c r="M491" t="inlineStr"/>
       <c r="N491" s="2" t="n">
         <v>43964.54273499762</v>
       </c>
       <c r="O491" s="2" t="n">
         <v>43964.54273499781</v>
       </c>
       <c r="P491" t="b">
         <v>1</v>
       </c>
       <c r="Q491" t="b">
         <v>0</v>
       </c>
       <c r="R491" t="b">
         <v>0</v>
       </c>
       <c r="S491" t="b">
         <v>0</v>
       </c>
       <c r="T491" t="b">
         <v>0</v>
       </c>
       <c r="U491" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V491" t="b">
         <v>0</v>
       </c>
       <c r="W491" t="b">
+        <v>0</v>
+      </c>
+      <c r="X491" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y491" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z491" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA491" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB491" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC491" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD491" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="n">
         <v>100868504</v>
       </c>
       <c r="B492" t="n">
         <v>656021</v>
       </c>
       <c r="C492" t="inlineStr"/>
       <c r="D492" t="inlineStr"/>
       <c r="E492" t="inlineStr">
         <is>
           <t>CSWG 2000</t>
         </is>
       </c>
       <c r="F492" t="inlineStr">
         <is>
           <t xml:space="preserve">CSWG. Organo bromides iodides and fluorides class study with cover letter dated 07/01/81. In EPA/OTS 0523797 ((#40-8134106)). (TSCATS/407842). Burke, VA: International S,. </t>
         </is>
       </c>
       <c r="G492" t="inlineStr">
         <is>
           <t>Organo bromides iodides and fluorides class study with cover letter dated 07/01/81</t>
@@ -38525,56 +48857,77 @@
       </c>
       <c r="L492" t="inlineStr"/>
       <c r="M492" t="inlineStr"/>
       <c r="N492" s="2" t="n">
         <v>43964.5427350426</v>
       </c>
       <c r="O492" s="2" t="n">
         <v>43964.54273504278</v>
       </c>
       <c r="P492" t="b">
         <v>1</v>
       </c>
       <c r="Q492" t="b">
         <v>0</v>
       </c>
       <c r="R492" t="b">
         <v>0</v>
       </c>
       <c r="S492" t="b">
         <v>0</v>
       </c>
       <c r="T492" t="b">
         <v>0</v>
       </c>
       <c r="U492" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V492" t="b">
         <v>0</v>
       </c>
       <c r="W492" t="b">
+        <v>0</v>
+      </c>
+      <c r="X492" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y492" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z492" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA492" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB492" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC492" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD492" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="n">
         <v>100868505</v>
       </c>
       <c r="B493" t="n">
         <v>65678</v>
       </c>
       <c r="C493" t="inlineStr"/>
       <c r="D493" t="inlineStr">
         <is>
           <t>10.2105/ajph.85.4.484</t>
         </is>
       </c>
       <c r="E493" t="inlineStr">
         <is>
           <t>Hertz-Picciotto I 1995</t>
         </is>
       </c>
       <c r="F493" t="inlineStr">
         <is>
           <t xml:space="preserve">Hertz-Picciotto I. Epidemiology and quantitative risk assessment: a bridge from science to policy. American Journal of Public Health 85:484-491. </t>
         </is>
@@ -38611,53 +48964,74 @@
       <c r="N493" s="2" t="n">
         <v>43964.54273510847</v>
       </c>
       <c r="O493" s="2" t="n">
         <v>43964.54273510865</v>
       </c>
       <c r="P493" t="b">
         <v>0</v>
       </c>
       <c r="Q493" t="b">
         <v>0</v>
       </c>
       <c r="R493" t="b">
         <v>0</v>
       </c>
       <c r="S493" t="b">
         <v>0</v>
       </c>
       <c r="T493" t="b">
         <v>0</v>
       </c>
       <c r="U493" t="b">
         <v>0</v>
       </c>
       <c r="V493" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W493" t="b">
+        <v>0</v>
+      </c>
+      <c r="X493" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y493" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z493" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA493" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB493" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC493" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD493" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="n">
         <v>100868506</v>
       </c>
       <c r="B494" t="n">
         <v>658661</v>
       </c>
       <c r="C494" t="inlineStr"/>
       <c r="D494" t="inlineStr">
         <is>
           <t>10.2175/wer.65.6.2</t>
         </is>
       </c>
       <c r="E494" t="inlineStr">
         <is>
           <t>Bell J et al. 1993</t>
         </is>
       </c>
       <c r="F494" t="inlineStr">
         <is>
           <t xml:space="preserve">Bell J, Melcer H, Monteith H, Osinga I, Steel P. Stripping of volatile organic compounds at full-scale municipal wastewater treatment plants. Water Environment Research 65:708-716. </t>
         </is>
@@ -38691,56 +49065,77 @@
         </is>
       </c>
       <c r="M494" t="inlineStr"/>
       <c r="N494" s="2" t="n">
         <v>43964.54273515507</v>
       </c>
       <c r="O494" s="2" t="n">
         <v>43964.54273515526</v>
       </c>
       <c r="P494" t="b">
         <v>1</v>
       </c>
       <c r="Q494" t="b">
         <v>0</v>
       </c>
       <c r="R494" t="b">
         <v>0</v>
       </c>
       <c r="S494" t="b">
         <v>0</v>
       </c>
       <c r="T494" t="b">
         <v>0</v>
       </c>
       <c r="U494" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V494" t="b">
         <v>0</v>
       </c>
       <c r="W494" t="b">
+        <v>0</v>
+      </c>
+      <c r="X494" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y494" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z494" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA494" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB494" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC494" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD494" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="n">
         <v>100868507</v>
       </c>
       <c r="B495" t="n">
         <v>658751</v>
       </c>
       <c r="C495" t="inlineStr"/>
       <c r="D495" t="inlineStr">
         <is>
           <t>10.1016/s0304-4203(97)89401-7</t>
         </is>
       </c>
       <c r="E495" t="inlineStr">
         <is>
           <t>Laturnus F 1996</t>
         </is>
       </c>
       <c r="F495" t="inlineStr">
         <is>
           <t xml:space="preserve">Laturnus F. Volatile halocarbons released from Arctic macroalgae. Marine Chemistry 55:359-366. </t>
         </is>
@@ -38756,74 +49151,95 @@
         </is>
       </c>
       <c r="I495" t="inlineStr">
         <is>
           <t>Laturnus F</t>
         </is>
       </c>
       <c r="J495" t="n">
         <v>1996</v>
       </c>
       <c r="K495" t="inlineStr">
         <is>
           <t>Marine Chemistry 55:359-366.</t>
         </is>
       </c>
       <c r="L495" t="inlineStr">
         <is>
           <t>Twenty-two different species of Arctic brown, red and green macroalgae, collected in the Kongsfjord at Ny-Ålesund (Spitsbergen), were incubated under polar conditions and investigated for their release of volatile halogenated organic compounds (VHOC). Bromoform, dibromomethane, dibromochloromethane, bromodichloromethane, 1,2-dibromoethane, diiodomethane and chloroiodomethane have been identified and their net releases during incubations were determined. Generally, brown and green macroalgae showed higher VHOC release, while red macroalage had only low release. Bromoform was released in relatively large quantities from all species studied, with the highest release observed from the brown algae Dictyosyphon foeniculaceus (0.3 μg g−1 wet algal weight day−1) and Laminaria saccharina (0.15 μg g−1 wet algal weight day−1), and from the green algae Monostroma arcticum (0.3 μg g−1 wet algal weight day−1) and Blidingia minima (0.27 μg g−1 wet algal weight day−1). Dibromomethane, diiodomethane, dibromochloromethane and 1,2-dibromoethane showed lower net release during the incubations. The net release of chloroiodomethane and bromodichloromethane was very low for the most algae species investigated. Based on the distribution of these algae in the Arctic environment, Dictyosiphon foeniculaceus and Laminaria saccharina may be important sources for VHOC because of high release and high biomass. Release of VHOC could be detected from all parts of the thallus of the macroalga. This may provide some evidence for a possible role of VHOC production as a chemical protection mechanism in algae.</t>
         </is>
       </c>
       <c r="M495" t="inlineStr"/>
       <c r="N495" s="2" t="n">
         <v>43964.54273520017</v>
       </c>
       <c r="O495" s="2" t="n">
-        <v>43964.54273520036</v>
+        <v>46154.53917641754</v>
       </c>
       <c r="P495" t="b">
         <v>1</v>
       </c>
       <c r="Q495" t="b">
         <v>0</v>
       </c>
       <c r="R495" t="b">
         <v>0</v>
       </c>
       <c r="S495" t="b">
         <v>0</v>
       </c>
       <c r="T495" t="b">
         <v>0</v>
       </c>
       <c r="U495" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V495" t="b">
         <v>0</v>
       </c>
       <c r="W495" t="b">
+        <v>0</v>
+      </c>
+      <c r="X495" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y495" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z495" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA495" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB495" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC495" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD495" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="n">
         <v>100868508</v>
       </c>
       <c r="B496" t="n">
         <v>658839</v>
       </c>
       <c r="C496" t="inlineStr"/>
       <c r="D496" t="inlineStr"/>
       <c r="E496" t="inlineStr">
         <is>
           <t>Mantovani A 1993</t>
         </is>
       </c>
       <c r="F496" t="inlineStr">
         <is>
           <t xml:space="preserve">Mantovani A. Reproductive risks from contaminants in drinking water. Annali dell'Istituto superiore di sanità 29:317-326. [Review]. </t>
         </is>
       </c>
       <c r="G496" t="inlineStr">
         <is>
           <t>Reproductive risks from contaminants in drinking water</t>
@@ -38856,53 +49272,74 @@
       <c r="N496" s="2" t="n">
         <v>43964.54273526733</v>
       </c>
       <c r="O496" s="2" t="n">
         <v>43964.54273526753</v>
       </c>
       <c r="P496" t="b">
         <v>0</v>
       </c>
       <c r="Q496" t="b">
         <v>0</v>
       </c>
       <c r="R496" t="b">
         <v>0</v>
       </c>
       <c r="S496" t="b">
         <v>0</v>
       </c>
       <c r="T496" t="b">
         <v>0</v>
       </c>
       <c r="U496" t="b">
         <v>0</v>
       </c>
       <c r="V496" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W496" t="b">
+        <v>0</v>
+      </c>
+      <c r="X496" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y496" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z496" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA496" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB496" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC496" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD496" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="n">
         <v>100868509</v>
       </c>
       <c r="B497" t="n">
         <v>658852</v>
       </c>
       <c r="C497" t="inlineStr"/>
       <c r="D497" t="inlineStr"/>
       <c r="E497" t="inlineStr">
         <is>
           <t>Pontius FW 1999</t>
         </is>
       </c>
       <c r="F497" t="inlineStr">
         <is>
           <t xml:space="preserve">Pontius FW. Complying with future water regulations: With regulatory activity picking up momentum into 2000, utilities must anticipate and strategically plan for compliance. 91:46-58. </t>
         </is>
       </c>
       <c r="G497" t="inlineStr">
         <is>
           <t>Complying with future water regulations: With regulatory activity picking up momentum into 2000, utilities must anticipate and strategically plan for compliance</t>
@@ -38935,53 +49372,74 @@
       <c r="N497" s="2" t="n">
         <v>43964.54273531616</v>
       </c>
       <c r="O497" s="2" t="n">
         <v>43964.54273531634</v>
       </c>
       <c r="P497" t="b">
         <v>0</v>
       </c>
       <c r="Q497" t="b">
         <v>0</v>
       </c>
       <c r="R497" t="b">
         <v>0</v>
       </c>
       <c r="S497" t="b">
         <v>0</v>
       </c>
       <c r="T497" t="b">
         <v>0</v>
       </c>
       <c r="U497" t="b">
         <v>0</v>
       </c>
       <c r="V497" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W497" t="b">
+        <v>0</v>
+      </c>
+      <c r="X497" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y497" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z497" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA497" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB497" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC497" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD497" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="n">
         <v>100868510</v>
       </c>
       <c r="B498" t="n">
         <v>659132</v>
       </c>
       <c r="C498" t="inlineStr"/>
       <c r="D498" t="inlineStr"/>
       <c r="E498" t="inlineStr">
         <is>
           <t>Zahm SH and Ward MH 1998</t>
         </is>
       </c>
       <c r="F498" t="inlineStr">
         <is>
           <t xml:space="preserve">Zahm SH, Ward MH. Pesticides and childhood cancer. Environmental Health Perspectives 106:893-908. [Review]. </t>
         </is>
       </c>
       <c r="G498" t="inlineStr">
         <is>
           <t>Pesticides and childhood cancer</t>
@@ -39014,53 +49472,74 @@
       <c r="N498" s="2" t="n">
         <v>43964.54273538295</v>
       </c>
       <c r="O498" s="2" t="n">
         <v>43964.54273538314</v>
       </c>
       <c r="P498" t="b">
         <v>0</v>
       </c>
       <c r="Q498" t="b">
         <v>0</v>
       </c>
       <c r="R498" t="b">
         <v>0</v>
       </c>
       <c r="S498" t="b">
         <v>0</v>
       </c>
       <c r="T498" t="b">
         <v>0</v>
       </c>
       <c r="U498" t="b">
         <v>0</v>
       </c>
       <c r="V498" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W498" t="b">
+        <v>0</v>
+      </c>
+      <c r="X498" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y498" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z498" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA498" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB498" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC498" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD498" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="n">
         <v>100868511</v>
       </c>
       <c r="B499" t="n">
         <v>659704</v>
       </c>
       <c r="C499" t="inlineStr"/>
       <c r="D499" t="inlineStr">
         <is>
           <t>10.1080/15298669091369817</t>
         </is>
       </c>
       <c r="E499" t="inlineStr">
         <is>
           <t>Stull JO and Herring B 1990</t>
         </is>
       </c>
       <c r="F499" t="inlineStr">
         <is>
           <t xml:space="preserve">Stull JO, Herring B. Selection and testing of a glove combination for use with the USA coast Guard's chemical response suit. American Industrial Hygiene Association Journal 51:378-383. </t>
         </is>
@@ -39094,56 +49573,77 @@
         </is>
       </c>
       <c r="M499" t="inlineStr"/>
       <c r="N499" s="2" t="n">
         <v>43964.54273544982</v>
       </c>
       <c r="O499" s="2" t="n">
         <v>43964.54273545001</v>
       </c>
       <c r="P499" t="b">
         <v>1</v>
       </c>
       <c r="Q499" t="b">
         <v>0</v>
       </c>
       <c r="R499" t="b">
         <v>0</v>
       </c>
       <c r="S499" t="b">
         <v>0</v>
       </c>
       <c r="T499" t="b">
         <v>0</v>
       </c>
       <c r="U499" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V499" t="b">
         <v>0</v>
       </c>
       <c r="W499" t="b">
+        <v>0</v>
+      </c>
+      <c r="X499" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y499" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z499" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA499" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB499" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC499" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD499" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="n">
         <v>100868512</v>
       </c>
       <c r="B500" t="n">
         <v>659889</v>
       </c>
       <c r="C500" t="inlineStr"/>
       <c r="D500" t="inlineStr"/>
       <c r="E500" t="inlineStr">
         <is>
           <t>Cohen MA et al. 1991</t>
         </is>
       </c>
       <c r="F500" t="inlineStr">
         <is>
           <t xml:space="preserve">Cohen MA, Ryan PB, Spengler JD, Ozkaynak H, Hayes C. Source-receptor study of volatile organic compounds and particulate matter in the Kanawha Valley, (West Virginia, USA): I. Methods and descriptive statistics. 25:79-94. </t>
         </is>
       </c>
       <c r="G500" t="inlineStr">
         <is>
           <t>Source-receptor study of volatile organic compounds and particulate matter in the Kanawha Valley, (West Virginia, USA): I. Methods and descriptive statistics</t>
@@ -39176,53 +49676,74 @@
       <c r="N500" s="2" t="n">
         <v>43964.54273549575</v>
       </c>
       <c r="O500" s="2" t="n">
         <v>43964.54273549595</v>
       </c>
       <c r="P500" t="b">
         <v>0</v>
       </c>
       <c r="Q500" t="b">
         <v>0</v>
       </c>
       <c r="R500" t="b">
         <v>0</v>
       </c>
       <c r="S500" t="b">
         <v>0</v>
       </c>
       <c r="T500" t="b">
         <v>0</v>
       </c>
       <c r="U500" t="b">
         <v>0</v>
       </c>
       <c r="V500" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W500" t="b">
+        <v>0</v>
+      </c>
+      <c r="X500" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y500" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z500" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA500" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB500" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC500" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD500" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="n">
         <v>100868513</v>
       </c>
       <c r="B501" t="n">
         <v>660221</v>
       </c>
       <c r="C501" t="inlineStr"/>
       <c r="D501" t="inlineStr">
         <is>
           <t>10.1016/0890-6238(91)90107-q</t>
         </is>
       </c>
       <c r="E501" t="inlineStr">
         <is>
           <t>Lemasters GK et al. 1991</t>
         </is>
       </c>
       <c r="F501" t="inlineStr">
         <is>
           <t xml:space="preserve">Lemasters GK, Zenick H, Hertzberg V, Hansen K, Clark S. Fertility of workers chronically exposed to chemically contaminated sewer wastes. Reproductive Toxicology 5:31-38. </t>
         </is>
@@ -39256,56 +49777,77 @@
         </is>
       </c>
       <c r="M501" t="inlineStr"/>
       <c r="N501" s="2" t="n">
         <v>43964.5427355615</v>
       </c>
       <c r="O501" s="2" t="n">
         <v>43964.5427355617</v>
       </c>
       <c r="P501" t="b">
         <v>1</v>
       </c>
       <c r="Q501" t="b">
         <v>0</v>
       </c>
       <c r="R501" t="b">
         <v>0</v>
       </c>
       <c r="S501" t="b">
         <v>0</v>
       </c>
       <c r="T501" t="b">
         <v>0</v>
       </c>
       <c r="U501" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V501" t="b">
         <v>0</v>
       </c>
       <c r="W501" t="b">
+        <v>0</v>
+      </c>
+      <c r="X501" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y501" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z501" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA501" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB501" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC501" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD501" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="n">
         <v>100868514</v>
       </c>
       <c r="B502" t="n">
         <v>660818</v>
       </c>
       <c r="C502" t="inlineStr"/>
       <c r="D502" t="inlineStr">
         <is>
           <t>10.1002/ajim.4700220603</t>
         </is>
       </c>
       <c r="E502" t="inlineStr">
         <is>
           <t>Hooper K et al. 1992</t>
         </is>
       </c>
       <c r="F502" t="inlineStr">
         <is>
           <t xml:space="preserve">Hooper K, Ladou J, Rosenbaum JS, Book SA. Regulation of priority carcinogens and reproductive or developmental toxicants. American Journal of Industrial Medicine 22:793-808. </t>
         </is>
@@ -39324,71 +49866,92 @@
         <is>
           <t>Hooper K et al.</t>
         </is>
       </c>
       <c r="J502" t="n">
         <v>1992</v>
       </c>
       <c r="K502" t="inlineStr">
         <is>
           <t>American Journal of Industrial Medicine 22:793-808.</t>
         </is>
       </c>
       <c r="L502" t="inlineStr">
         <is>
           <t>In California, 370 carcinogens and 112 reproductive/developmental toxicants have been identified as a result of the State's Safe Drinking Water and Toxic Enforcement Act of 1986. They include pesticides, solvents, metals, industrial intermediates, environmental mixtures, and reactive agents. Occupational, environmental, and consumer product exposures that involve these agents are regulated under the Act. At levels of concern, businesses must provide warnings for and limit discharges of those chemicals. The lists of chemicals were compiled following systematic review of published data, including technical reports from the U.S. Public Health Service--National Toxicology Program (NTP), and evaluation of recommendations from authoritative bodies such as the International Agency for Research on Cancer (IARC) and the U.S. Environmental Protection Agency (USEPA). Given the large number of chemicals that are carcinogens or reproductive/developmental toxicants, regulatory concerns should focus on those that have high potential for human exposure, e.g., widely distributed or easily absorbed solvents, metals, environmental mixtures, or reactive agents. In this paper, we present a list of 33 potential priority carcinogens and reproductive/developmental toxicants, including alcoholic beverages, asbestos, benzene, chlorinated solvents, formaldehyde, glycol ethers, lead, tobacco smoke, and toluene.</t>
         </is>
       </c>
       <c r="M502" t="inlineStr"/>
       <c r="N502" s="2" t="n">
         <v>43964.54273563209</v>
       </c>
       <c r="O502" s="2" t="n">
         <v>43964.54273563228</v>
       </c>
       <c r="P502" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q502" t="b">
         <v>0</v>
       </c>
       <c r="R502" t="b">
         <v>0</v>
       </c>
       <c r="S502" t="b">
         <v>0</v>
       </c>
       <c r="T502" t="b">
         <v>0</v>
       </c>
       <c r="U502" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V502" t="b">
         <v>0</v>
       </c>
       <c r="W502" t="b">
+        <v>0</v>
+      </c>
+      <c r="X502" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y502" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z502" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA502" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB502" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC502" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD502" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="n">
         <v>100868515</v>
       </c>
       <c r="B503" t="n">
         <v>664454</v>
       </c>
       <c r="C503" t="inlineStr"/>
       <c r="D503" t="inlineStr">
         <is>
           <t>10.1159/000425515</t>
         </is>
       </c>
       <c r="E503" t="inlineStr">
         <is>
           <t>Wahlberg JE and Boman A 1996</t>
         </is>
       </c>
       <c r="F503" t="inlineStr">
         <is>
           <t xml:space="preserve">Wahlberg JE, Boman A. Prevention of contact dermatitis from solvents. In Elsner, P; Lachapelle, JM; Wahlberg, JE; Maibach, HI (Eds.), Prevention of Contact Dermatitis (pp. 57-66). New York, NY: Karger. </t>
         </is>
@@ -39422,56 +49985,77 @@
         </is>
       </c>
       <c r="M503" t="inlineStr"/>
       <c r="N503" s="2" t="n">
         <v>43964.54273569913</v>
       </c>
       <c r="O503" s="2" t="n">
         <v>43964.54273569933</v>
       </c>
       <c r="P503" t="b">
         <v>1</v>
       </c>
       <c r="Q503" t="b">
         <v>0</v>
       </c>
       <c r="R503" t="b">
         <v>0</v>
       </c>
       <c r="S503" t="b">
         <v>0</v>
       </c>
       <c r="T503" t="b">
         <v>0</v>
       </c>
       <c r="U503" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V503" t="b">
         <v>0</v>
       </c>
       <c r="W503" t="b">
+        <v>0</v>
+      </c>
+      <c r="X503" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y503" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z503" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA503" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB503" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC503" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD503" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="n">
         <v>100868516</v>
       </c>
       <c r="B504" t="n">
         <v>666747</v>
       </c>
       <c r="C504" t="inlineStr"/>
       <c r="D504" t="inlineStr"/>
       <c r="E504" t="inlineStr">
         <is>
           <t>Loscutoff WV and Poore MV 1993</t>
         </is>
       </c>
       <c r="F504" t="inlineStr">
         <is>
           <t xml:space="preserve">Loscutoff WV, Poore MV. Ambient air toxics data from California's toxic air contaminant monitoring program. In Chow, W; Connor, KK (Eds.), Managing hazardous air pollutants: State of the art (pp. 191-203). Boca Raton, FL: Lewis Publishers. </t>
         </is>
       </c>
       <c r="G504" t="inlineStr">
         <is>
           <t>Ambient air toxics data from California's toxic air contaminant monitoring program</t>
@@ -39483,74 +50067,95 @@
         </is>
       </c>
       <c r="I504" t="inlineStr">
         <is>
           <t>Loscutoff WV and Poore MV</t>
         </is>
       </c>
       <c r="J504" t="n">
         <v>1993</v>
       </c>
       <c r="K504" t="inlineStr">
         <is>
           <t>In Chow, W; Connor, KK (Eds.), Managing hazardous air pollutants: State of the art (pp. 191-203). Boca Raton, FL: Lewis Publishers.</t>
         </is>
       </c>
       <c r="L504" t="inlineStr">
         <is>
           <t>Results of ambient air toxics monitoring throughout California are reported for 1989-90. Annual average and seasonal trends in measured ethylene dibromide, methyl chloroform, dichloromethane, chloroform, carbon tetrachloride, trichloroethylene, benzene, and other compounds are presented. Average methyl chloroform, trichloroethylene, and perchloroethylene in the South Coast basin were markedly higher relative to the Bay area or Fresno monitoring sites, a trend consistent with emission inventory estimates.</t>
         </is>
       </c>
       <c r="M504" t="inlineStr"/>
       <c r="N504" s="2" t="n">
         <v>43964.54273574601</v>
       </c>
       <c r="O504" s="2" t="n">
-        <v>43964.5427357462</v>
+        <v>46154.53926953826</v>
       </c>
       <c r="P504" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q504" t="b">
         <v>0</v>
       </c>
       <c r="R504" t="b">
         <v>0</v>
       </c>
       <c r="S504" t="b">
         <v>0</v>
       </c>
       <c r="T504" t="b">
         <v>0</v>
       </c>
       <c r="U504" t="b">
         <v>0</v>
       </c>
       <c r="V504" t="b">
         <v>0</v>
       </c>
       <c r="W504" t="b">
+        <v>0</v>
+      </c>
+      <c r="X504" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y504" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z504" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA504" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB504" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC504" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD504" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="n">
         <v>100868517</v>
       </c>
       <c r="B505" t="n">
         <v>668057</v>
       </c>
       <c r="C505" t="inlineStr"/>
       <c r="D505" t="inlineStr">
         <is>
           <t>10.1080/00039899709602210</t>
         </is>
       </c>
       <c r="E505" t="inlineStr">
         <is>
           <t>Kloos H 1997</t>
         </is>
       </c>
       <c r="F505" t="inlineStr">
         <is>
           <t xml:space="preserve">Kloos H. Trichloroethylene, tetrachloroethylene, nitrates, and other chemicals in well water in the Fresno-Clovis Metropolitan Area. Archives of Environmental Health 52:348-354. </t>
         </is>
@@ -39587,53 +50192,74 @@
       <c r="N505" s="2" t="n">
         <v>43964.54273581491</v>
       </c>
       <c r="O505" s="2" t="n">
         <v>43964.54273581511</v>
       </c>
       <c r="P505" t="b">
         <v>0</v>
       </c>
       <c r="Q505" t="b">
         <v>0</v>
       </c>
       <c r="R505" t="b">
         <v>0</v>
       </c>
       <c r="S505" t="b">
         <v>0</v>
       </c>
       <c r="T505" t="b">
         <v>0</v>
       </c>
       <c r="U505" t="b">
         <v>0</v>
       </c>
       <c r="V505" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W505" t="b">
+        <v>0</v>
+      </c>
+      <c r="X505" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y505" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z505" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA505" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB505" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC505" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD505" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="n">
         <v>100868518</v>
       </c>
       <c r="B506" t="n">
         <v>669111</v>
       </c>
       <c r="C506" t="inlineStr"/>
       <c r="D506" t="inlineStr">
         <is>
           <t>10.1002/jat.2550130606</t>
         </is>
       </c>
       <c r="E506" t="inlineStr">
         <is>
           <t>Ahmed FE et al. 1993</t>
         </is>
       </c>
       <c r="F506" t="inlineStr">
         <is>
           <t xml:space="preserve">Ahmed FE, Hattis D, Wolke RE, Steinman D. Risk assessment and management of chemical contaminants in fishery products consumed in the USA. Journal of Applied Toxicology 13:395-410. [Review]. </t>
         </is>
@@ -39670,53 +50296,74 @@
       <c r="N506" s="2" t="n">
         <v>43964.54273588257</v>
       </c>
       <c r="O506" s="2" t="n">
         <v>43964.54273588275</v>
       </c>
       <c r="P506" t="b">
         <v>0</v>
       </c>
       <c r="Q506" t="b">
         <v>0</v>
       </c>
       <c r="R506" t="b">
         <v>0</v>
       </c>
       <c r="S506" t="b">
         <v>0</v>
       </c>
       <c r="T506" t="b">
         <v>0</v>
       </c>
       <c r="U506" t="b">
         <v>0</v>
       </c>
       <c r="V506" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W506" t="b">
+        <v>0</v>
+      </c>
+      <c r="X506" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y506" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z506" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA506" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB506" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC506" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD506" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="n">
         <v>100868519</v>
       </c>
       <c r="B507" t="n">
         <v>684249</v>
       </c>
       <c r="C507" t="inlineStr"/>
       <c r="D507" t="inlineStr">
         <is>
           <t>10.1016/0165-1218(93)90130-6</t>
         </is>
       </c>
       <c r="E507" t="inlineStr">
         <is>
           <t>Kligerman AD et al. 1993</t>
         </is>
       </c>
       <c r="F507" t="inlineStr">
         <is>
           <t xml:space="preserve">Kligerman AD, Chapin RE, Erexson GL, Germolec DR, Kwanyuen P, Yang RS. Analyses of cytogenetic damage in rodents following exposure to simulated groundwater contaminated with pesticides and a fertilizer. Mutation Research 300:125-134. </t>
         </is>
@@ -39753,53 +50400,74 @@
       <c r="N507" s="2" t="n">
         <v>43964.54273594946</v>
       </c>
       <c r="O507" s="2" t="n">
         <v>43964.54273594965</v>
       </c>
       <c r="P507" t="b">
         <v>0</v>
       </c>
       <c r="Q507" t="b">
         <v>0</v>
       </c>
       <c r="R507" t="b">
         <v>0</v>
       </c>
       <c r="S507" t="b">
         <v>0</v>
       </c>
       <c r="T507" t="b">
         <v>0</v>
       </c>
       <c r="U507" t="b">
         <v>0</v>
       </c>
       <c r="V507" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W507" t="b">
+        <v>0</v>
+      </c>
+      <c r="X507" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y507" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z507" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA507" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB507" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC507" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD507" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="n">
         <v>100868520</v>
       </c>
       <c r="B508" t="n">
         <v>699407</v>
       </c>
       <c r="C508" t="inlineStr"/>
       <c r="D508" t="inlineStr"/>
       <c r="E508" t="inlineStr">
         <is>
           <t>Caprino L and Togna G 1998</t>
         </is>
       </c>
       <c r="F508" t="inlineStr">
         <is>
           <t xml:space="preserve">Caprino L, Togna G. Potential health effects of gasoline and its constituents: A review of current literature (1990-1997) on toxicological data. Environmental Health Perspectives 106:115-125. [Review]. </t>
         </is>
       </c>
       <c r="G508" t="inlineStr">
         <is>
           <t>Potential health effects of gasoline and its constituents: A review of current literature (1990-1997) on toxicological data</t>
@@ -39832,53 +50500,74 @@
       <c r="N508" s="2" t="n">
         <v>43964.5427360168</v>
       </c>
       <c r="O508" s="2" t="n">
         <v>43964.54273601698</v>
       </c>
       <c r="P508" t="b">
         <v>0</v>
       </c>
       <c r="Q508" t="b">
         <v>0</v>
       </c>
       <c r="R508" t="b">
         <v>0</v>
       </c>
       <c r="S508" t="b">
         <v>0</v>
       </c>
       <c r="T508" t="b">
         <v>0</v>
       </c>
       <c r="U508" t="b">
         <v>0</v>
       </c>
       <c r="V508" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W508" t="b">
+        <v>0</v>
+      </c>
+      <c r="X508" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y508" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z508" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA508" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB508" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC508" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD508" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="n">
         <v>100868521</v>
       </c>
       <c r="B509" t="n">
         <v>724282</v>
       </c>
       <c r="C509" t="inlineStr"/>
       <c r="D509" t="inlineStr"/>
       <c r="E509" t="inlineStr">
         <is>
           <t>Vermeulen NP and Bladeren PJv 2001</t>
         </is>
       </c>
       <c r="F509" t="inlineStr">
         <is>
           <t xml:space="preserve">Vermeulen NP, Bladeren PJv. Trichloroethylene Risk Assessment: Relevance of Interindividual Differences. Human and Ecological Risk Assessment 7:717-726. </t>
         </is>
       </c>
       <c r="G509" t="inlineStr">
         <is>
           <t>Trichloroethylene Risk Assessment: Relevance of Interindividual Differences</t>
@@ -39929,53 +50618,74 @@
       <c r="N509" s="2" t="n">
         <v>43964.54273606239</v>
       </c>
       <c r="O509" s="2" t="n">
         <v>43964.54273606258</v>
       </c>
       <c r="P509" t="b">
         <v>0</v>
       </c>
       <c r="Q509" t="b">
         <v>0</v>
       </c>
       <c r="R509" t="b">
         <v>0</v>
       </c>
       <c r="S509" t="b">
         <v>0</v>
       </c>
       <c r="T509" t="b">
         <v>0</v>
       </c>
       <c r="U509" t="b">
         <v>0</v>
       </c>
       <c r="V509" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W509" t="b">
+        <v>0</v>
+      </c>
+      <c r="X509" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y509" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z509" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA509" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB509" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC509" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD509" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="n">
         <v>100868522</v>
       </c>
       <c r="B510" t="n">
         <v>725451</v>
       </c>
       <c r="C510" t="inlineStr"/>
       <c r="D510" t="inlineStr">
         <is>
           <t>10.1080/00039896.1989.9935879</t>
         </is>
       </c>
       <c r="E510" t="inlineStr">
         <is>
           <t>Blair A et al. 1989</t>
         </is>
       </c>
       <c r="F510" t="inlineStr">
         <is>
           <t xml:space="preserve">Blair A, Haas T, Prosser R, Morrissette M, Blackman K, Grauman D, Dusen PV, Moran F. Mortality among United States Coast Guard marine inspectors. Archives of Environmental Health 44:150-156. </t>
         </is>
@@ -39994,71 +50704,92 @@
         <is>
           <t>Blair A et al.</t>
         </is>
       </c>
       <c r="J510" t="n">
         <v>1989</v>
       </c>
       <c r="K510" t="inlineStr">
         <is>
           <t>Archives of Environmental Health 44:150-156.</t>
         </is>
       </c>
       <c r="L510" t="inlineStr">
         <is>
           <t>Work history records and fitness reports were obtained for 1 767 marine inspectors of the U.S. Coast Guard between 1942 and 1970 and for a comparison group of 1 914 officers who had never been marine inspectors. Potential exposure to chemicals was assessed by one of the authors (RP), who is knowledgeable about marine inspection duties. Marine inspectors and noninspectors had a deficit in overall mortality compared to that expected from the general U.S. population (standardized mortality ratios [SMRs = 79 and 63, respectively]). Deficits occurred for most major causes of death, including infectious and parasitic diseases, digestive and urinary systems, and accidents. Marine inspectors had excesses of cirrhosis of the liver (SMR = 136) and motor vehicle accidents (SMR = 107), and cancers of the lymphatic and hematopoietic system (SMR = 157), whereas noninspectors had deficits for these causes of death. Comparison of mortality rates directly adjusted to the age distribution of the inspectors and noninspectors combined also demonstrated that mortality for these causes of death was greater among inspectors than noninspectors (directly adjusted ratio ratios of 190, 145, and 198) for cirrhosis of the liver, motor vehicle accidents, and lymphatic and hematopoietic system cancer, respectively. The SMRs rose with increasing probability of exposure to chemicals for motor vehicle accidents, cirrhosis of the liver, liver cancer, and leukemia, which suggests that contact with chemicals during inspection of merchant vessels may be involved in the development of these diseases among marine inspectors.</t>
         </is>
       </c>
       <c r="M510" t="inlineStr"/>
       <c r="N510" s="2" t="n">
         <v>43964.54273613063</v>
       </c>
       <c r="O510" s="2" t="n">
         <v>43964.54273613082</v>
       </c>
       <c r="P510" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q510" t="b">
         <v>0</v>
       </c>
       <c r="R510" t="b">
         <v>0</v>
       </c>
       <c r="S510" t="b">
         <v>0</v>
       </c>
       <c r="T510" t="b">
         <v>0</v>
       </c>
       <c r="U510" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V510" t="b">
         <v>0</v>
       </c>
       <c r="W510" t="b">
+        <v>0</v>
+      </c>
+      <c r="X510" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y510" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z510" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA510" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB510" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC510" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD510" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="n">
         <v>100868523</v>
       </c>
       <c r="B511" t="n">
         <v>733714</v>
       </c>
       <c r="C511" t="inlineStr"/>
       <c r="D511" t="inlineStr">
         <is>
           <t>10.1006/enrs.1997.3717</t>
         </is>
       </c>
       <c r="E511" t="inlineStr">
         <is>
           <t>Richter ED and Safi J 1997</t>
         </is>
       </c>
       <c r="F511" t="inlineStr">
         <is>
           <t xml:space="preserve">Richter ED, Safi J. Pesticide use, exposure, and risk: A joint Israeli-Palestinian perspective. Environmental Research 73:211-218. </t>
         </is>
@@ -40095,53 +50826,74 @@
       <c r="N511" s="2" t="n">
         <v>43964.54273619663</v>
       </c>
       <c r="O511" s="2" t="n">
         <v>43964.54273619682</v>
       </c>
       <c r="P511" t="b">
         <v>0</v>
       </c>
       <c r="Q511" t="b">
         <v>0</v>
       </c>
       <c r="R511" t="b">
         <v>0</v>
       </c>
       <c r="S511" t="b">
         <v>0</v>
       </c>
       <c r="T511" t="b">
         <v>0</v>
       </c>
       <c r="U511" t="b">
         <v>0</v>
       </c>
       <c r="V511" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W511" t="b">
+        <v>0</v>
+      </c>
+      <c r="X511" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y511" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z511" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA511" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB511" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC511" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD511" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="n">
         <v>100868524</v>
       </c>
       <c r="B512" t="n">
         <v>78234</v>
       </c>
       <c r="C512" t="inlineStr"/>
       <c r="D512" t="inlineStr"/>
       <c r="E512" t="inlineStr">
         <is>
           <t>Bolla KI et al. 1995</t>
         </is>
       </c>
       <c r="F512" t="inlineStr">
         <is>
           <t xml:space="preserve">Bolla KI, Schwartz BS, Stewart W, Rignani J, Agnew J, Ford DP. Comparison of neurobehavioral function in workers exposed to a mixture of organic and inorganic lead and in workers exposed to solvents. American Journal of Industrial Medicine 27:231-246. </t>
         </is>
       </c>
       <c r="G512" t="inlineStr">
         <is>
           <t>Comparison of neurobehavioral function in workers exposed to a mixture of organic and inorganic lead and in workers exposed to solvents</t>
@@ -40171,56 +50923,77 @@
         </is>
       </c>
       <c r="M512" t="inlineStr"/>
       <c r="N512" s="2" t="n">
         <v>43964.54273624222</v>
       </c>
       <c r="O512" s="2" t="n">
         <v>43964.54273624241</v>
       </c>
       <c r="P512" t="b">
         <v>1</v>
       </c>
       <c r="Q512" t="b">
         <v>0</v>
       </c>
       <c r="R512" t="b">
         <v>0</v>
       </c>
       <c r="S512" t="b">
         <v>0</v>
       </c>
       <c r="T512" t="b">
         <v>0</v>
       </c>
       <c r="U512" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V512" t="b">
         <v>0</v>
       </c>
       <c r="W512" t="b">
+        <v>0</v>
+      </c>
+      <c r="X512" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y512" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z512" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA512" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB512" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC512" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD512" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="n">
         <v>100868525</v>
       </c>
       <c r="B513" t="n">
         <v>78369</v>
       </c>
       <c r="C513" t="inlineStr"/>
       <c r="D513" t="inlineStr">
         <is>
           <t>10.1080/10473289.1992.10467030</t>
         </is>
       </c>
       <c r="E513" t="inlineStr">
         <is>
           <t>Walker BL and Cooper CD 1992</t>
         </is>
       </c>
       <c r="F513" t="inlineStr">
         <is>
           <t xml:space="preserve">Walker BL, Cooper CD. Air pollution emission factors for medical waste incinerators. Journal of the Air and Waste Management Association 42:784-791. </t>
         </is>
@@ -40238,74 +51011,95 @@
       <c r="I513" t="inlineStr">
         <is>
           <t>Walker BL and Cooper CD</t>
         </is>
       </c>
       <c r="J513" t="n">
         <v>1992</v>
       </c>
       <c r="K513" t="inlineStr">
         <is>
           <t>Journal of the Air and Waste Management Association 42:784-791.</t>
         </is>
       </c>
       <c r="L513" t="inlineStr">
         <is>
           <t>This paper presents the results of an extensive literature survey and data analysis conducted to determine uncontrolled and controlled pollutant emission factors (mass pollutant emitted per mass waste incinerated) for medical waste incinerators (MWI). Pollutant emission factors were calculated separately by type of medical waste (red bag, general hospital, and pathological waste), and add-on air pollution control (APC) equipment (wet scrubber systems, or dry scrubber/baghouse combinations). Pollutants for which emission factors were determined are particulate matter, carbon monoxide, hydrogen chloride, sulfur dioxide, nitrogen oxides, various metals, dioxins/furans, and selected volatile organic compounds (VOCs). In addition, the combustion gas produced per mass of waste incinerated was determined in order to compute expected pollutant concentrations in the exhaust gases based on the pollutant emission factors.
 Data from 40 MWIs burning various forms of medical waste and equipped with or without add-on air pollution control equipment were used to develop pollutant emission factors. Technical reports of emission tests were reviewed in detail, and calculations were made to convert reported outlet stack gas concentrations (before and after APC equipment) to pollutant emission rates. Reported waste feed rates were combined with the pollutant emission rates to produce emission factors. The emission factors were then grouped and averaged within appropriate groups to give best-estimate emission factors for various pollutants. Also, air pollution control equipment efficiencies were determined for each pollutant.
 Wide variations were observed for many of the pollutant emission factors, both controlled and uncontrolled. These variations are most likely a result of different operating conditions of APC equipment (e.g., caustic feed rates, water feed rates, and inlet temperatures), variable waste compositions, and differing incinerator operations among the reported MWI facilities. Based on the data examined, it appears that control of dioxins/furans by wet scrubber systems is, on the average, twice as good as that by dry scrubber/baghouse combinations. However, control of metals by dry scrubber/ baghouse combinations appears to be far superior to that of wet scrubber systems.</t>
         </is>
       </c>
       <c r="M513" t="inlineStr"/>
       <c r="N513" s="2" t="n">
         <v>43964.54273629108</v>
       </c>
       <c r="O513" s="2" t="n">
-        <v>43964.54273629126</v>
+        <v>46154.53962201259</v>
       </c>
       <c r="P513" t="b">
         <v>1</v>
       </c>
       <c r="Q513" t="b">
         <v>0</v>
       </c>
       <c r="R513" t="b">
         <v>0</v>
       </c>
       <c r="S513" t="b">
         <v>0</v>
       </c>
       <c r="T513" t="b">
         <v>0</v>
       </c>
       <c r="U513" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V513" t="b">
         <v>0</v>
       </c>
       <c r="W513" t="b">
+        <v>0</v>
+      </c>
+      <c r="X513" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y513" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z513" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA513" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB513" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC513" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD513" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="n">
         <v>100868526</v>
       </c>
       <c r="B514" t="n">
         <v>86344</v>
       </c>
       <c r="C514" t="inlineStr"/>
       <c r="D514" t="inlineStr"/>
       <c r="E514" t="inlineStr">
         <is>
           <t>Ritter L 1997</t>
         </is>
       </c>
       <c r="F514" t="inlineStr">
         <is>
           <t xml:space="preserve">Ritter L. Report of a panel on the relationship between public exposure to pesticides and cancer. Cancer 80:2019-2033. </t>
         </is>
       </c>
       <c r="G514" t="inlineStr">
         <is>
           <t>Report of a panel on the relationship between public exposure to pesticides and cancer</t>
@@ -40338,53 +51132,74 @@
       <c r="N514" s="2" t="n">
         <v>43964.54273633695</v>
       </c>
       <c r="O514" s="2" t="n">
         <v>43964.54273633714</v>
       </c>
       <c r="P514" t="b">
         <v>0</v>
       </c>
       <c r="Q514" t="b">
         <v>0</v>
       </c>
       <c r="R514" t="b">
         <v>0</v>
       </c>
       <c r="S514" t="b">
         <v>0</v>
       </c>
       <c r="T514" t="b">
         <v>0</v>
       </c>
       <c r="U514" t="b">
         <v>0</v>
       </c>
       <c r="V514" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W514" t="b">
+        <v>0</v>
+      </c>
+      <c r="X514" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y514" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z514" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA514" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB514" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC514" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD514" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="n">
         <v>100868527</v>
       </c>
       <c r="B515" t="n">
         <v>9201</v>
       </c>
       <c r="C515" t="inlineStr"/>
       <c r="D515" t="inlineStr">
         <is>
           <t>10.1016/0165-1218(79)90078-8</t>
         </is>
       </c>
       <c r="E515" t="inlineStr">
         <is>
           <t>Kale PG and Baum JW 1979</t>
         </is>
       </c>
       <c r="F515" t="inlineStr">
         <is>
           <t xml:space="preserve">Kale PG, Baum JW. Sensitivity of Drosophila melanogaster to low concentrations of gaseous mutagens: II. Chronic exposures. DNA Repair 68:59-68. </t>
         </is>
@@ -40421,53 +51236,74 @@
       <c r="N515" s="2" t="n">
         <v>43964.54273640286</v>
       </c>
       <c r="O515" s="2" t="n">
         <v>43964.54273640305</v>
       </c>
       <c r="P515" t="b">
         <v>0</v>
       </c>
       <c r="Q515" t="b">
         <v>0</v>
       </c>
       <c r="R515" t="b">
         <v>0</v>
       </c>
       <c r="S515" t="b">
         <v>0</v>
       </c>
       <c r="T515" t="b">
         <v>0</v>
       </c>
       <c r="U515" t="b">
         <v>0</v>
       </c>
       <c r="V515" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W515" t="b">
+        <v>0</v>
+      </c>
+      <c r="X515" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y515" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z515" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA515" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB515" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC515" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD515" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="n">
         <v>100868528</v>
       </c>
       <c r="B516" t="n">
         <v>9204</v>
       </c>
       <c r="C516" t="inlineStr"/>
       <c r="D516" t="inlineStr">
         <is>
           <t>10.1016/0165-1218(86)90029-7</t>
         </is>
       </c>
       <c r="E516" t="inlineStr">
         <is>
           <t>Steenland K et al. 1986</t>
         </is>
       </c>
       <c r="F516" t="inlineStr">
         <is>
           <t xml:space="preserve">Steenland K, Carrano A, Ratcliffe J, Clapp D, Ashworth L, Meinhardt T. A cytogenetic study of papaya workers exposed to ethylene dibromide. DNA Repair 170:151-160. </t>
         </is>
@@ -40501,56 +51337,77 @@
         </is>
       </c>
       <c r="M516" t="inlineStr"/>
       <c r="N516" s="2" t="n">
         <v>43964.54273646859</v>
       </c>
       <c r="O516" s="2" t="n">
         <v>43964.54273646895</v>
       </c>
       <c r="P516" t="b">
         <v>1</v>
       </c>
       <c r="Q516" t="b">
         <v>0</v>
       </c>
       <c r="R516" t="b">
         <v>0</v>
       </c>
       <c r="S516" t="b">
         <v>0</v>
       </c>
       <c r="T516" t="b">
         <v>0</v>
       </c>
       <c r="U516" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V516" t="b">
         <v>0</v>
       </c>
       <c r="W516" t="b">
+        <v>0</v>
+      </c>
+      <c r="X516" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y516" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z516" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA516" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB516" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC516" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD516" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="n">
         <v>100868529</v>
       </c>
       <c r="B517" t="n">
         <v>94367</v>
       </c>
       <c r="C517" t="inlineStr"/>
       <c r="D517" t="inlineStr">
         <is>
           <t>10.1002/(sici)1097-0274(200004)37:4&lt;349::aid-ajim4&gt;3.0.co;2-l</t>
         </is>
       </c>
       <c r="E517" t="inlineStr">
         <is>
           <t>Hansen J 2000</t>
         </is>
       </c>
       <c r="F517" t="inlineStr">
         <is>
           <t xml:space="preserve">Hansen J. Elevated risk for male breast cancer after occupational exposure to gasoline and vehicular combustion products. American Journal of Industrial Medicine 37:349-352. </t>
         </is>
@@ -40575,68 +51432,89 @@
       </c>
       <c r="K517" t="inlineStr">
         <is>
           <t>American Journal of Industrial Medicine 37:349-352.</t>
         </is>
       </c>
       <c r="L517" t="inlineStr">
         <is>
           <t>Background Automotive gasoline contains benzene, 1,3-butadiene, 1, 2-dibromoethane and 1,2-dichloroethane, and the combustion products include certain polycyclic aromatic hydrocarbons, all of which have shown mammary gland carcinogenicity in long-term bioassays. It is the aim of this paper to investigate whether men occupationally exposed to gasoline and its combustion products have an elevated risk of breast cancer.
 Methods A nationwide register based case control study on male breast cancer morbidity was established among members of a pension fund, compulsory for all employees. Employment histories were reconstructed for each of 230 cases and 12,880 control subjects based on computerized records. The odds ratios, adjusted for socioeconomic status, were estimated by conditional logistic regression analysis.
 Results When a lag time of at least 10 years was included, the odds ratio for breast cancer among men with over three months of employment in trades with potential exposure to gasoline and combustion products was 2.5 (95% confidence interval: 1.3-4.5). Among men younger than 40 years at the time of first employment, the odds ratio was 5.4 (2.4-11.9).
 Conclusions This study supports the hypothesis that occupational exposure to gasoline vapors and combustion products may play a role in the causation of male breast cancer. This hypothesis warrants further evaluation particularly in women.</t>
         </is>
       </c>
       <c r="M517" t="inlineStr"/>
       <c r="N517" s="2" t="n">
         <v>43964.54273653663</v>
       </c>
       <c r="O517" s="2" t="n">
         <v>43964.54273653682</v>
       </c>
       <c r="P517" t="b">
         <v>1</v>
       </c>
       <c r="Q517" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R517" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S517" t="b">
         <v>0</v>
       </c>
       <c r="T517" t="b">
         <v>0</v>
       </c>
       <c r="U517" t="b">
         <v>0</v>
       </c>
       <c r="V517" t="b">
         <v>0</v>
       </c>
       <c r="W517" t="b">
+        <v>0</v>
+      </c>
+      <c r="X517" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y517" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z517" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA517" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB517" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC517" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD517" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="n">
         <v>100868530</v>
       </c>
       <c r="B518" t="n">
         <v>94492</v>
       </c>
       <c r="C518" t="inlineStr"/>
       <c r="D518" t="inlineStr">
         <is>
           <t>10.1016/0165-7992(84)90008-3</t>
         </is>
       </c>
       <c r="E518" t="inlineStr">
         <is>
           <t>Fanini D, Legator MS, and Adams PM 1984</t>
         </is>
       </c>
       <c r="F518" t="inlineStr">
         <is>
           <t xml:space="preserve">Fanini D, Legator MS, Adams PM. Effects of paternal ethylene dibromide exposure on F1 generation behavior in the rat. Mutation Research 139:133-138. </t>
         </is>
@@ -40673,53 +51551,74 @@
       <c r="N518" s="2" t="n">
         <v>43964.54273660354</v>
       </c>
       <c r="O518" s="2" t="n">
         <v>43964.54273660373</v>
       </c>
       <c r="P518" t="b">
         <v>0</v>
       </c>
       <c r="Q518" t="b">
         <v>0</v>
       </c>
       <c r="R518" t="b">
         <v>0</v>
       </c>
       <c r="S518" t="b">
         <v>0</v>
       </c>
       <c r="T518" t="b">
         <v>0</v>
       </c>
       <c r="U518" t="b">
         <v>0</v>
       </c>
       <c r="V518" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W518" t="b">
+        <v>0</v>
+      </c>
+      <c r="X518" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y518" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z518" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA518" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB518" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC518" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD518" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="n">
         <v>100868531</v>
       </c>
       <c r="B519" t="n">
         <v>94772</v>
       </c>
       <c r="C519" t="inlineStr"/>
       <c r="D519" t="inlineStr">
         <is>
           <t>10.1097/00043764-197902000-00009</t>
         </is>
       </c>
       <c r="E519" t="inlineStr">
         <is>
           <t>Wong O, Utidjian HMD, and Karten VS 1979</t>
         </is>
       </c>
       <c r="F519" t="inlineStr">
         <is>
           <t xml:space="preserve">Wong O, Utidjian HMD, Karten VS. Retrospective evaluation of reproductive performance of workers exposed to ethylene dibromide (EDB). Journal of Occupational and Environmental Medicine 21:98-102. </t>
         </is>
@@ -40744,65 +51643,86 @@
       </c>
       <c r="K519" t="inlineStr">
         <is>
           <t>Journal of Occupational and Environmental Medicine 21:98-102.</t>
         </is>
       </c>
       <c r="L519" t="inlineStr">
         <is>
           <t>An attempt has been made to examine retrospectively any antifertility influence of ethylene dibromide (EDBB) by studying the reproductive performance of men exposed to EDB, exclusively on the basis of their reproductive histories in terms of live births to their wives, subsequent to their occupational exposure to EDB. The number of live, putatively legitimate, natural children born to the wives was compared to the expected number derived from national fertility tables published for successive birth cohorts of U.S. women by the National Center for Health Statistics. The indirect standardization method was used to adjust for the confounding effects of maternal age, parity, race and calendar year in deriving the expected births. The number of observed births was expressed as a percentage of the expected in assessing the workers' reproductive performance. One of the four plants studied showed a significant decrease in fertility.</t>
         </is>
       </c>
       <c r="M519" t="inlineStr"/>
       <c r="N519" s="2" t="n">
         <v>43964.54273666917</v>
       </c>
       <c r="O519" s="2" t="n">
         <v>43964.54273666934</v>
       </c>
       <c r="P519" t="b">
         <v>1</v>
       </c>
       <c r="Q519" t="b">
         <v>1</v>
       </c>
       <c r="R519" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S519" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T519" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U519" t="b">
         <v>0</v>
       </c>
       <c r="V519" t="b">
         <v>0</v>
       </c>
       <c r="W519" t="b">
+        <v>0</v>
+      </c>
+      <c r="X519" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y519" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z519" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA519" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB519" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC519" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD519" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="n">
         <v>100868532</v>
       </c>
       <c r="B520" t="n">
         <v>94881</v>
       </c>
       <c r="C520" t="inlineStr"/>
       <c r="D520" t="inlineStr">
         <is>
           <t>10.1016/0041-008x(82)90039-4</t>
         </is>
       </c>
       <c r="E520" t="inlineStr">
         <is>
           <t>Jakobson I et al. 1982</t>
         </is>
       </c>
       <c r="F520" t="inlineStr">
         <is>
           <t xml:space="preserve">Jakobson I, Wahlberg JE, Holmberg B, Johansson G. Uptake via the blood and elimination of 10 organic solvents following epicutaneous exposure of anesthetized guinea pigs. Toxicology and Applied Pharmacology 63:181-187. </t>
         </is>
@@ -40821,71 +51741,92 @@
         <is>
           <t>Jakobson I et al.</t>
         </is>
       </c>
       <c r="J520" t="n">
         <v>1982</v>
       </c>
       <c r="K520" t="inlineStr">
         <is>
           <t>Toxicology and Applied Pharmacology 63:181-187.</t>
         </is>
       </c>
       <c r="L520" t="inlineStr">
         <is>
           <t>The concentration of 10 organic solvents in the blood was monitored during and, for some solvents, after epicutaneous exposure of anesthetized guinea pigs. The solvents studied were benzene, carbon tetrachloride, 1,2-dibromoethane, 1,2-dichloroethane, n-hexane, 1,1,2,2-tetrachloroethane, tetrachloroethylene, toluene, 1,1,1-trichloroethane, and trichloroethylene. With carbon tetrachloride, hexane, tetrachloroethylene, toluene, 1,1,1-trichloroethane, and trichloroethylene, the concentration in the blood increased during the first hour of expsure and then decreased despite ongoing exposure. With benzene and 1,2-dibromoethane, the blood concentration increased to a maximum during the first hour and then slowly decreased. The blood concentration of 1,2-dichloroethane and 1,1,2,2-tetrachloroethane also increased during the first half-hour, then decreased markedly, and later began to increase again. The elimination curves were nonlinear in all cases and corresponding to a kinetic model involving at least two compartments for benzene, 1,2-dibromoethane, 1,2-dichloroethane, 1,1,2,2-tetrachloroethane, and 1,1,1-trichloroethane.</t>
         </is>
       </c>
       <c r="M520" t="inlineStr"/>
       <c r="N520" s="2" t="n">
         <v>43964.5427367375</v>
       </c>
       <c r="O520" s="2" t="n">
         <v>43964.54273673768</v>
       </c>
       <c r="P520" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q520" t="b">
         <v>0</v>
       </c>
       <c r="R520" t="b">
         <v>0</v>
       </c>
       <c r="S520" t="b">
         <v>0</v>
       </c>
       <c r="T520" t="b">
         <v>0</v>
       </c>
       <c r="U520" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V520" t="b">
         <v>0</v>
       </c>
       <c r="W520" t="b">
+        <v>0</v>
+      </c>
+      <c r="X520" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y520" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z520" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA520" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB520" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC520" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD520" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="n">
         <v>100868533</v>
       </c>
       <c r="B521" t="n">
         <v>94943</v>
       </c>
       <c r="C521" t="inlineStr"/>
       <c r="D521" t="inlineStr">
         <is>
           <t>10.1289/ehp.8776211</t>
         </is>
       </c>
       <c r="E521" t="inlineStr">
         <is>
           <t>Gold LS et al. 1987</t>
         </is>
       </c>
       <c r="F521" t="inlineStr">
         <is>
           <t xml:space="preserve">Gold LS, Backman GM, Hooper NK, Peto R. Ranking the potential carcinogenic hazards to workers from exposures to chemicals that are tumorigenic in rodents. Environmental Health Perspectives 76:211-219. </t>
         </is>
@@ -40922,53 +51863,74 @@
       <c r="N521" s="2" t="n">
         <v>43964.54273680451</v>
       </c>
       <c r="O521" s="2" t="n">
         <v>43964.54273680473</v>
       </c>
       <c r="P521" t="b">
         <v>0</v>
       </c>
       <c r="Q521" t="b">
         <v>0</v>
       </c>
       <c r="R521" t="b">
         <v>0</v>
       </c>
       <c r="S521" t="b">
         <v>0</v>
       </c>
       <c r="T521" t="b">
         <v>0</v>
       </c>
       <c r="U521" t="b">
         <v>0</v>
       </c>
       <c r="V521" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W521" t="b">
+        <v>0</v>
+      </c>
+      <c r="X521" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y521" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z521" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA521" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB521" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC521" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD521" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="n">
         <v>100868534</v>
       </c>
       <c r="B522" t="n">
         <v>95152</v>
       </c>
       <c r="C522" t="inlineStr"/>
       <c r="D522" t="inlineStr"/>
       <c r="E522" t="inlineStr">
         <is>
           <t>Alexeeff GV, Kilgore WW, and Li MY 1990</t>
         </is>
       </c>
       <c r="F522" t="inlineStr">
         <is>
           <t xml:space="preserve">Alexeeff GV, Kilgore WW, Li MY. Ethylene dibromide: toxicology and risk assessment. In GW Ware (Ed.), Reviews of Environmental Contamination and Toxicology, Vol 112 (pp. 49-122). New York, NY: Springer-Verlag. </t>
         </is>
       </c>
       <c r="G522" t="inlineStr">
         <is>
           <t>Ethylene dibromide: toxicology and risk assessment</t>
@@ -40991,68 +51953,89 @@
         <is>
           <t>In GW Ware (Ed.), Reviews of Environmental Contamination and Toxicology, Vol 112 (pp. 49-122). New York, NY: Springer-Verlag.</t>
         </is>
       </c>
       <c r="L522" t="inlineStr">
         <is>
           <t>Ethylene dibromide (EDB) has been produced in the United States since the1920s, as a lead scavenger in leaded gasoline. Although this accounted for most of the use of EDB, this application has raised little controversy. However, due to a desire to reduce lead exposure, leaded gasoline is being phased out. EDB is also one of the most effective and widely used fumigants for fruits and vegetables. This application generated considerable controversy, due to unexpected environmental contamination and occupational exposure at the same time animal tests indicated that EDB was a carcinogen, mutagen and reproductive toxin.
  In light of preliminary information indicating EDB's toxicity, the United States Environmental Protection Agency (EPA) initiated a special review of the risks and benefits of EDB in 1977. After three years, EPA proposed cancelling the use of EDB as a fumigant for stored grain. However, protests from manufacturers and users plus the complex procedural steps within the regulatory framework brought this review process virtually to a halt. These regulatory proposals were made but never finalized.
  EDB received public attention in 1981 as a citrus fumigant in California to combat the Mediterranean fruit fly. Although EDB had been used as a soil fumigant for decades, until 1983 there were no tolerances for EDB per se in or on raw agricultural commodities since it had been assumed that the compound would completely evaporate or degrade. In the summer of 1981, residues of EDB were detected in drinking wells in California, Florida, and Hawaii. The discovery of groundwater tainted via soil fumigation, indicated a new route of dietary exposure previously not considered. As a result, EPA ordered an emergency suspension of the soil fumigation use of EDB in September 1983. 
 Shortly after the EPAs suspension action, Florida officials began to find evidence of EDB in corn residues and grain products, including popular flour and cake mixes, from supermarket shelves. State and federal officials concluded that the extensive use of EDB had led to a widespread problem that could endanger public health. Nationwide concern about the health hazard posed by EDB contaminated food led some manufacturers to recall their products from marketplaces, and some states initiated emergency standards. Within weeks of the Florida food crisis, EPA cancelled the use of EDB as a fumigant on grain stored in bulk and as a fumigant for spot treatment of grain milling machinery. 
 The most difficult issue in pesticide regulation is evaluating the risks and benefits of a pesticide. Scientists researching the health effects of EDB seem to agree that EDB is one of the more potent carcinogens in the environment. However, there is still a lack of consensus on the levels that pose a hazard to human health. Further, there. is a lack of convincing epidemiological data demonstrating that a long-term, low-level exposure to EDB poses a health hazard to humans.
  The purpose of this paper is to provide a comprehensive review of EDB and its toxicological effects. This paper examines the extensive amount of EDB literature and presents a systematic summary of what is currently known about the toxicology of EDB. It is hoped that this review can provide useful information for those who are concerned with the hazards of EDB contamination.</t>
         </is>
       </c>
       <c r="M522" t="inlineStr"/>
       <c r="N522" s="2" t="n">
         <v>43964.54273684944</v>
       </c>
       <c r="O522" s="2" t="n">
         <v>43964.54273684965</v>
       </c>
       <c r="P522" t="b">
         <v>1</v>
       </c>
       <c r="Q522" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R522" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S522" t="b">
         <v>0</v>
       </c>
       <c r="T522" t="b">
         <v>0</v>
       </c>
       <c r="U522" t="b">
         <v>0</v>
       </c>
       <c r="V522" t="b">
         <v>0</v>
       </c>
       <c r="W522" t="b">
+        <v>0</v>
+      </c>
+      <c r="X522" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y522" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z522" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA522" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB522" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC522" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD522" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="n">
         <v>100868535</v>
       </c>
       <c r="B523" t="n">
         <v>993145</v>
       </c>
       <c r="C523" t="inlineStr"/>
       <c r="D523" t="inlineStr">
         <is>
           <t>10.1006/faat.1994.1067</t>
         </is>
       </c>
       <c r="E523" t="inlineStr">
         <is>
           <t>Heindel JJ et al. 1994</t>
         </is>
       </c>
       <c r="F523" t="inlineStr">
         <is>
           <t xml:space="preserve">Heindel JJ, Chapin RE, Gulati DK, George JD, Price CJ, Marr MC, Myers CB, Barnes LH, Fail PA, Grizzle TB. Assessment of the reproductive and developmental toxicity of pesticide/fertilizer mixtures based on confirmed pesticide contamination in California and Iowa groundwater. Fundamental and Applied Toxicology 22:605-621. </t>
         </is>
@@ -41089,51 +52072,72 @@
       <c r="N523" s="2" t="n">
         <v>43964.54273691974</v>
       </c>
       <c r="O523" s="2" t="n">
         <v>43964.54273691993</v>
       </c>
       <c r="P523" t="b">
         <v>0</v>
       </c>
       <c r="Q523" t="b">
         <v>0</v>
       </c>
       <c r="R523" t="b">
         <v>0</v>
       </c>
       <c r="S523" t="b">
         <v>0</v>
       </c>
       <c r="T523" t="b">
         <v>0</v>
       </c>
       <c r="U523" t="b">
         <v>0</v>
       </c>
       <c r="V523" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W523" t="b">
         <v>0</v>
       </c>
+      <c r="X523" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y523" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z523" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA523" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB523" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC523" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD523" t="b">
+        <v>0</v>
+      </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:W523"/>
+  <autoFilter ref="A1:AD523"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>