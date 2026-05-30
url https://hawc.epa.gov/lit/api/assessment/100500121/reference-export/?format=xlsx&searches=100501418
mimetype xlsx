--- v0 (2025-10-04)
+++ v1 (2026-05-30)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="data" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'data'!$A$1:$W$419</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'data'!$A$1:$AD$419</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd h:mm:ss"/>
     <numFmt numFmtId="165" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
     <font>
       <color rgb="00FFFFFF"/>
     </font>
@@ -436,82 +436,89 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W419"/>
+  <dimension ref="A1:AD419"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="10" customWidth="1" min="6" max="6"/>
     <col width="10" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="10" customWidth="1" min="9" max="9"/>
     <col width="10" customWidth="1" min="10" max="10"/>
     <col width="10" customWidth="1" min="11" max="11"/>
     <col width="10" customWidth="1" min="12" max="12"/>
     <col width="10" customWidth="1" min="13" max="13"/>
     <col width="10" customWidth="1" min="14" max="14"/>
     <col width="10" customWidth="1" min="15" max="15"/>
     <col width="10" customWidth="1" min="16" max="16"/>
     <col width="10" customWidth="1" min="17" max="17"/>
     <col width="10" customWidth="1" min="18" max="18"/>
     <col width="10" customWidth="1" min="19" max="19"/>
     <col width="10" customWidth="1" min="20" max="20"/>
     <col width="10" customWidth="1" min="21" max="21"/>
     <col width="10" customWidth="1" min="22" max="22"/>
     <col width="10" customWidth="1" min="23" max="23"/>
+    <col width="10" customWidth="1" min="24" max="24"/>
+    <col width="10" customWidth="1" min="25" max="25"/>
+    <col width="10" customWidth="1" min="26" max="26"/>
+    <col width="10" customWidth="1" min="27" max="27"/>
+    <col width="10" customWidth="1" min="28" max="28"/>
+    <col width="10" customWidth="1" min="29" max="29"/>
+    <col width="10" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>HAWC ID</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>HERO ID</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>PubMed ID</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>DOI</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -548,86 +555,121 @@
           <t>Journal</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Abstract</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Full text URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Created</t>
         </is>
       </c>
       <c r="O1" s="1" t="inlineStr">
         <is>
           <t>Last updated</t>
         </is>
       </c>
       <c r="P1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review</t>
+          <t>Meets RESO Criteria at TIAB Screening</t>
         </is>
       </c>
       <c r="Q1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Included during Full-text Review</t>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening</t>
         </is>
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Included during Full-text Review|General Engineering Assessment</t>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Peer-Reviewed Literature Search</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Included during Full-text Review|Occupational Exposure</t>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Peer-Reviewed Literature Search|General Engineering Assessment</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Included during Full-text Review|Environmental Release</t>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Peer-Reviewed Literature Search|Occupational Exposure</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Excluded during Full-text Review</t>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Peer-Reviewed Literature Search|Environmental Release</t>
         </is>
       </c>
       <c r="V1" s="1" t="inlineStr">
         <is>
-          <t>Excluded</t>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Gray Literature Search</t>
         </is>
       </c>
       <c r="W1" s="1" t="inlineStr">
         <is>
-          <t>Supplemental</t>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Gray Literature Search|General Engineering Assessment</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Gray Literature Search|Occupational Exposure</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Gray Literature Search|Environmental Release</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Meets RESO Criteria at TIAB Screening|Does Not Meet RESO Criteria at FT Screening</t>
+        </is>
+      </c>
+      <c r="AA1" s="1" t="inlineStr">
+        <is>
+          <t>Meets RESO Criteria at TIAB Screening|Supplemental at FT Screening</t>
+        </is>
+      </c>
+      <c r="AB1" s="1" t="inlineStr">
+        <is>
+          <t>Meets RESO Criteria at TIAB Screening|PDF Unavailable</t>
+        </is>
+      </c>
+      <c r="AC1" s="1" t="inlineStr">
+        <is>
+          <t>Does Not Meet RESO Criteria at TIAB Screening</t>
+        </is>
+      </c>
+      <c r="AD1" s="1" t="inlineStr">
+        <is>
+          <t>Supplemental at TIAB Screening</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>100852901</v>
       </c>
       <c r="B2" t="n">
         <v>1070499</v>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>10.1371/journal.pone.0031354</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Sanders AP et al. 2012</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t xml:space="preserve">Sanders AP, Flood K, Chiang S, Herring AH, Wolf L, Fry RC. Towards prenatal biomonitoring in North Carolina: Assessing arsenic, cadmium, mercury, and lead levels in pregnant women. PLoS ONE 7:e31354. </t>
         </is>
@@ -664,53 +706,74 @@
       <c r="N2" s="2" t="n">
         <v>43963.8140579133</v>
       </c>
       <c r="O2" s="2" t="n">
         <v>43963.81405791361</v>
       </c>
       <c r="P2" t="b">
         <v>0</v>
       </c>
       <c r="Q2" t="b">
         <v>0</v>
       </c>
       <c r="R2" t="b">
         <v>0</v>
       </c>
       <c r="S2" t="b">
         <v>0</v>
       </c>
       <c r="T2" t="b">
         <v>0</v>
       </c>
       <c r="U2" t="b">
         <v>0</v>
       </c>
       <c r="V2" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W2" t="b">
+        <v>0</v>
+      </c>
+      <c r="X2" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y2" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC2" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD2" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>100852902</v>
       </c>
       <c r="B3" t="n">
         <v>1079114</v>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
           <t>10.1021/es801110a</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Abdallah MA, Harrad S, and Covaci A 2008</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t xml:space="preserve">Abdallah MA, Harrad S, Covaci A. Hexabromocyclododecanes and tetrabromobisphenol-A in indoor air and dust in Birmingham, U.K: Implications for human exposure. Environmental Science and Technology 42:6855-6861. </t>
         </is>
@@ -741,59 +804,80 @@
       <c r="L3" t="inlineStr">
         <is>
           <t>Hexabromocyclododecanes (alpha-, beta-, and gamma-HBCDs) and tetrabromobisphenol-A (TBBP-A) were determined in indoor air from homes (n=33; median concentrations sigma HBCDs = 180 pg m(-3); TBBP-A = 15 pg m(-3)), offices (n=25; 170; 11), public microenvironments (n=4; 900; 27) and outdoor air (n=5; 37; 1). HBCDs and TBBP-A were also determined in dust from homes (n=45; median concentrations sigma HBCDs = 1300 ng g(-1); TBBP-A = 62 ng g(-1)), offices (n=28; 760; 36), cars (n=20; 13,000; 2), and public microenvironments (n=4; 2700; 230). While sigma HBCDs in car dust significantly exceeded (p &lt; 0.05) those in homes and offices, TBBP-A in car dust was significantly lower (p &lt; 0.05) than that in homes and offices. No significant differences were observed between sigma HBCDs and TBBP-A in air or dust from homes and offices. Compared to dietary and inhalation exposures, dust ingestion constitutes an important pathway of exposure to HBCDs and TBBP-A for the UK population. Specifically, using average dust ingestion rates and concentrations in dust, dust ingestion constitutes for adults 34% (TBBP-A) and 24% (HBCDs) of overall exposure, and for toddlers 90% (TBBP-A) and 63% (HBCDs). Inhalation appears a minor exposure pathway to both HBCDs and TBBP-A. On average, dust is 33% alpha-, 11% beta-, and 56% gamma-HBCD, while air is 22% alpha-, 11% beta-, and 65% gamma-HBCD.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr"/>
       <c r="N3" s="2" t="n">
         <v>43963.8140582997</v>
       </c>
       <c r="O3" s="2" t="n">
         <v>43963.81405829998</v>
       </c>
       <c r="P3" t="b">
         <v>1</v>
       </c>
       <c r="Q3" t="b">
         <v>1</v>
       </c>
       <c r="R3" t="b">
         <v>1</v>
       </c>
       <c r="S3" t="b">
         <v>1</v>
       </c>
       <c r="T3" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U3" t="b">
         <v>0</v>
       </c>
       <c r="V3" t="b">
         <v>0</v>
       </c>
       <c r="W3" t="b">
+        <v>0</v>
+      </c>
+      <c r="X3" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y3" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD3" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>100852903</v>
       </c>
       <c r="B4" t="n">
         <v>1248920</v>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
           <t>10.1080/10934529.2012.672132</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Lukacinova A et al. 2012</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t xml:space="preserve">Lukacinova A, Benacka R, Sedlakova E, Lovasova E, Nistiar F. Multigenerational lifetime low-dose exposure to heavy metals on selected reproductive parameters in rats. Journal of Environmental Science and Health, Part A: Toxic/Hazardous Substances &amp; Environmental Engineering 47:1280-1287. </t>
         </is>
@@ -830,53 +914,74 @@
       <c r="N4" s="2" t="n">
         <v>43963.81405846446</v>
       </c>
       <c r="O4" s="2" t="n">
         <v>43963.8140584647</v>
       </c>
       <c r="P4" t="b">
         <v>0</v>
       </c>
       <c r="Q4" t="b">
         <v>0</v>
       </c>
       <c r="R4" t="b">
         <v>0</v>
       </c>
       <c r="S4" t="b">
         <v>0</v>
       </c>
       <c r="T4" t="b">
         <v>0</v>
       </c>
       <c r="U4" t="b">
         <v>0</v>
       </c>
       <c r="V4" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W4" t="b">
+        <v>0</v>
+      </c>
+      <c r="X4" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y4" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC4" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD4" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>100852904</v>
       </c>
       <c r="B5" t="n">
         <v>1294295</v>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
           <t>10.1080/15287394.2011.550455</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Berg V et al. 2011</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t xml:space="preserve">Berg V, Lyche JL, Karlsson C, Stavik B, Nourizadeh-Lillabadi R, Hårdnes N, Skaare JU, Alestrøm P, Lie E, Ropstad E. Accumulation and effects of natural mixtures of persistent organic pollutants (POP) in Zebrafish after two generations of exposure. Journal of Toxicology and Environmental Health, Part A: Current Issues 74:407-423. </t>
         </is>
@@ -913,53 +1018,74 @@
       <c r="N5" s="2" t="n">
         <v>43963.81405854432</v>
       </c>
       <c r="O5" s="2" t="n">
         <v>43963.81405854454</v>
       </c>
       <c r="P5" t="b">
         <v>0</v>
       </c>
       <c r="Q5" t="b">
         <v>0</v>
       </c>
       <c r="R5" t="b">
         <v>0</v>
       </c>
       <c r="S5" t="b">
         <v>0</v>
       </c>
       <c r="T5" t="b">
         <v>0</v>
       </c>
       <c r="U5" t="b">
         <v>0</v>
       </c>
       <c r="V5" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W5" t="b">
+        <v>0</v>
+      </c>
+      <c r="X5" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y5" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC5" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD5" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>100852905</v>
       </c>
       <c r="B6" t="n">
         <v>1298685</v>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
           <t>10.1016/j.envres.2005.09.006</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Jagnytsch O et al. 2006</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t xml:space="preserve">Jagnytsch O, Opitz R, Lutz I, Kloas W. Effects of tetrabromobisphenol A on larval development and thyroid hormone-regulated biomarkers of the amphibian Xenopus laevis. Environmental Research 101:340-348. </t>
         </is>
@@ -996,53 +1122,74 @@
       <c r="N6" s="2" t="n">
         <v>43963.81405872322</v>
       </c>
       <c r="O6" s="2" t="n">
         <v>43963.81405872342</v>
       </c>
       <c r="P6" t="b">
         <v>0</v>
       </c>
       <c r="Q6" t="b">
         <v>0</v>
       </c>
       <c r="R6" t="b">
         <v>0</v>
       </c>
       <c r="S6" t="b">
         <v>0</v>
       </c>
       <c r="T6" t="b">
         <v>0</v>
       </c>
       <c r="U6" t="b">
         <v>0</v>
       </c>
       <c r="V6" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W6" t="b">
+        <v>0</v>
+      </c>
+      <c r="X6" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y6" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC6" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD6" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>100852906</v>
       </c>
       <c r="B7" t="n">
         <v>1315933</v>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
           <t>10.1520/stp19236s</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Walker JD 1993</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t xml:space="preserve">Walker JD. Review of ecological effects and bioconcentration testing recommended by the TSCA Interagency Testing Committee and implemented by EPA under the Toxic Substances Control Act: Chemicals, tests, and methods. In Landis, WG; Hughes, JS; Lewis, MA (Eds.), Environmental toxicology and risk assessment (pp. 92-115). Philadelphia, PA: American Society for Testing and Materials. </t>
         </is>
@@ -1083,53 +1230,74 @@
       <c r="N7" s="2" t="n">
         <v>43963.81405886162</v>
       </c>
       <c r="O7" s="2" t="n">
         <v>43963.81405886182</v>
       </c>
       <c r="P7" t="b">
         <v>0</v>
       </c>
       <c r="Q7" t="b">
         <v>0</v>
       </c>
       <c r="R7" t="b">
         <v>0</v>
       </c>
       <c r="S7" t="b">
         <v>0</v>
       </c>
       <c r="T7" t="b">
         <v>0</v>
       </c>
       <c r="U7" t="b">
         <v>0</v>
       </c>
       <c r="V7" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W7" t="b">
+        <v>0</v>
+      </c>
+      <c r="X7" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y7" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC7" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD7" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>100852907</v>
       </c>
       <c r="B8" t="n">
         <v>1400958</v>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
           <t>10.1021/ac300543u</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Aqai P et al. 2012</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t xml:space="preserve">Aqai P, Fryganas C, Mizuguchi M, Haasnoot W, Nielen MW. Triple bioaffinity mass spectrometry concept for thyroid transporter ligands. Analytical Chemistry 84:6488-6493. </t>
         </is>
@@ -1166,53 +1334,74 @@
       <c r="N8" s="2" t="n">
         <v>43963.81405893361</v>
       </c>
       <c r="O8" s="2" t="n">
         <v>43963.81405893379</v>
       </c>
       <c r="P8" t="b">
         <v>0</v>
       </c>
       <c r="Q8" t="b">
         <v>0</v>
       </c>
       <c r="R8" t="b">
         <v>0</v>
       </c>
       <c r="S8" t="b">
         <v>0</v>
       </c>
       <c r="T8" t="b">
         <v>0</v>
       </c>
       <c r="U8" t="b">
         <v>0</v>
       </c>
       <c r="V8" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W8" t="b">
+        <v>0</v>
+      </c>
+      <c r="X8" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y8" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD8" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>100852908</v>
       </c>
       <c r="B9" t="n">
         <v>1402779</v>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
           <t>10.1007/s12311-010-0218-1</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Ibhazehiebo K et al. 2011</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t xml:space="preserve">Ibhazehiebo K, Iwasaki T, Shimokawa N, Koibuchi N. 1,2,5,6,9,10-αHexabromocyclododecane (HBCD) impairs thyroid hormone-induced dendrite arborization of Purkinje cells and suppresses thyroid hormone receptor-mediated transcription. Cerebellum 10:22-31. </t>
         </is>
@@ -1249,53 +1438,74 @@
       <c r="N9" s="2" t="n">
         <v>43963.81405906292</v>
       </c>
       <c r="O9" s="2" t="n">
         <v>43963.8140590631</v>
       </c>
       <c r="P9" t="b">
         <v>0</v>
       </c>
       <c r="Q9" t="b">
         <v>0</v>
       </c>
       <c r="R9" t="b">
         <v>0</v>
       </c>
       <c r="S9" t="b">
         <v>0</v>
       </c>
       <c r="T9" t="b">
         <v>0</v>
       </c>
       <c r="U9" t="b">
         <v>0</v>
       </c>
       <c r="V9" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W9" t="b">
+        <v>0</v>
+      </c>
+      <c r="X9" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y9" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD9" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>100852909</v>
       </c>
       <c r="B10" t="n">
         <v>1405611</v>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr">
         <is>
           <t>10.1016/j.tox.2009.01.026</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Banasik M et al. 2009</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t xml:space="preserve">Banasik M, Hardy M, Harbison RD, Hsu CH, Stedeford T. Tetrabromobisphenol A and model-derived risks for reproductive toxicity. Toxicology 260:150-2; author reply 153-4. [Letter]. </t>
         </is>
@@ -1328,53 +1538,74 @@
       <c r="N10" s="2" t="n">
         <v>43963.81405913099</v>
       </c>
       <c r="O10" s="2" t="n">
         <v>43963.81405913118</v>
       </c>
       <c r="P10" t="b">
         <v>0</v>
       </c>
       <c r="Q10" t="b">
         <v>0</v>
       </c>
       <c r="R10" t="b">
         <v>0</v>
       </c>
       <c r="S10" t="b">
         <v>0</v>
       </c>
       <c r="T10" t="b">
         <v>0</v>
       </c>
       <c r="U10" t="b">
         <v>0</v>
       </c>
       <c r="V10" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W10" t="b">
+        <v>0</v>
+      </c>
+      <c r="X10" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y10" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC10" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD10" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>100852910</v>
       </c>
       <c r="B11" t="n">
         <v>1410089</v>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr">
         <is>
           <t>10.1016/j.tox.2008.01.007</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Lilienthal H et al. 2008</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t xml:space="preserve">Lilienthal H, Verwer CM, van der Ven, LT, Piersma AH, Vos JG. Exposure to tetrabromobisphenol A (TBBPA) in Wistar rats: neurobehavioral effects in offspring from a one-generation reproduction study. Toxicology 246:45-54. </t>
         </is>
@@ -1411,53 +1642,74 @@
       <c r="N11" s="2" t="n">
         <v>43963.8140592421</v>
       </c>
       <c r="O11" s="2" t="n">
         <v>43963.8140592423</v>
       </c>
       <c r="P11" t="b">
         <v>0</v>
       </c>
       <c r="Q11" t="b">
         <v>0</v>
       </c>
       <c r="R11" t="b">
         <v>0</v>
       </c>
       <c r="S11" t="b">
         <v>0</v>
       </c>
       <c r="T11" t="b">
         <v>0</v>
       </c>
       <c r="U11" t="b">
         <v>0</v>
       </c>
       <c r="V11" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W11" t="b">
+        <v>0</v>
+      </c>
+      <c r="X11" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y11" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC11" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD11" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>100852911</v>
       </c>
       <c r="B12" t="n">
         <v>1414891</v>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
           <t>10.1016/j.aquatox.2006.04.002</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Veldhoen N et al. 2006</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t xml:space="preserve">Veldhoen N, Boggs A, Walzak K, Helbing CC. Exposure to tetrabromobisphenol-A alters TH-associated gene expression and tadpole metamorphosis in the Pacific tree frog Pseudacris regilla. Aquatic Toxicology 78:292-302. </t>
         </is>
@@ -1494,53 +1746,74 @@
       <c r="N12" s="2" t="n">
         <v>43963.8140593116</v>
       </c>
       <c r="O12" s="2" t="n">
         <v>43963.81405931179</v>
       </c>
       <c r="P12" t="b">
         <v>0</v>
       </c>
       <c r="Q12" t="b">
         <v>0</v>
       </c>
       <c r="R12" t="b">
         <v>0</v>
       </c>
       <c r="S12" t="b">
         <v>0</v>
       </c>
       <c r="T12" t="b">
         <v>0</v>
       </c>
       <c r="U12" t="b">
         <v>0</v>
       </c>
       <c r="V12" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W12" t="b">
+        <v>0</v>
+      </c>
+      <c r="X12" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y12" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC12" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD12" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>100852912</v>
       </c>
       <c r="B13" t="n">
         <v>1443819</v>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr">
         <is>
           <t>10.1016/j.chemosphere.2010.04.002</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Zhao YY, Zhang XH, and Sojinu OSS 2010</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t xml:space="preserve">Zhao YY, Zhang XH, Sojinu OSS. Thermodynamics and photochemical properties of alpha, beta, and gamma-hexabromocyclododecanes: A theoretical study. Chemosphere 80:150-156. </t>
         </is>
@@ -1577,53 +1850,74 @@
       <c r="N13" s="2" t="n">
         <v>43963.81405937961</v>
       </c>
       <c r="O13" s="2" t="n">
         <v>43963.8140593798</v>
       </c>
       <c r="P13" t="b">
         <v>0</v>
       </c>
       <c r="Q13" t="b">
         <v>0</v>
       </c>
       <c r="R13" t="b">
         <v>0</v>
       </c>
       <c r="S13" t="b">
         <v>0</v>
       </c>
       <c r="T13" t="b">
         <v>0</v>
       </c>
       <c r="U13" t="b">
         <v>0</v>
       </c>
       <c r="V13" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W13" t="b">
+        <v>0</v>
+      </c>
+      <c r="X13" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y13" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD13" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>100852913</v>
       </c>
       <c r="B14" t="n">
         <v>1486884</v>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr">
         <is>
           <t>10.1016/s0045-6535(97)00148-3</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Richter H, Lorenz W, and Bahadir M 1997</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t xml:space="preserve">Richter H, Lorenz W, Bahadir M. Examination of organic and inorganic xenobiotics in equipped printed circuits. Chemosphere 35:169-179. </t>
         </is>
@@ -1651,62 +1945,83 @@
           <t>Chemosphere 35:169-179.</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>To develop a proper recycling and waste disposal strategy for equipped printed circuit boards a good knowledge of the hazardous residues is required. Following substance groups were selected for investigation: PCBz, PBBz, PCPh, PBPh, PCB, PBB, PBDPE, PAH and TBBP-A. After sampling in a electronics recycling and disposal company the printed circuits were disassembled and the components were sorted into 34 fractions and gravimetrically registered. The amounts of the organic and inorganic xenobiotics of 22 fractions was determined individually. Unexpectedly, analyses of these fractions have pointed out that PCB could not or only in small quantities be detected (maximum Sigma PCB = 0.6 mg/kg). Altogether the contamination with chlorinated compounds was smaller than the contamination with brominated ones, while the PBDPE were dominating (average 40.5 mg/kg). The determination of metal contents has shown that the main moiety is due to the elements copper, iron, lead and tin. The total content of nickel in the samples analyzed was clearly higher (5.45 g/kg) than described in literature. The share of single fractions in the total contamination was above average and was depending on substance group. Therefore, it is recommended to reduce the residue amounts of the electronic waste by specific removal of single fractions.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr"/>
       <c r="N14" s="2" t="n">
         <v>43963.81405942638</v>
       </c>
       <c r="O14" s="2" t="n">
         <v>43963.81405942655</v>
       </c>
       <c r="P14" t="b">
         <v>1</v>
       </c>
       <c r="Q14" t="b">
         <v>1</v>
       </c>
       <c r="R14" t="b">
         <v>1</v>
       </c>
       <c r="S14" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T14" t="b">
         <v>0</v>
       </c>
       <c r="U14" t="b">
         <v>0</v>
       </c>
       <c r="V14" t="b">
         <v>0</v>
       </c>
       <c r="W14" t="b">
+        <v>0</v>
+      </c>
+      <c r="X14" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y14" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z14" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA14" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB14" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC14" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD14" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>100852914</v>
       </c>
       <c r="B15" t="n">
         <v>1510293</v>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr">
         <is>
           <t>10.1186/1476-069x-11-s1-s10</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Leijs MM et al. 2012</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t xml:space="preserve">Leijs MM, ten Tusscher GW, Olie K, van Teunenbroek T, van Aalderen WMC, de Voogt P, Vulsma T, Bartonova A, Krayer von Krauss, M, Mosoiu C, Riojas-Rodriguez H, Calamandrei G, Koppe JG. Thyroid hormone metabolism and environmental chemical exposure. Environmental Health: A Global Access Science Source 11:S10. </t>
         </is>
@@ -1746,53 +2061,74 @@
       <c r="N15" s="2" t="n">
         <v>43963.81405949571</v>
       </c>
       <c r="O15" s="2" t="n">
         <v>43963.8140594959</v>
       </c>
       <c r="P15" t="b">
         <v>0</v>
       </c>
       <c r="Q15" t="b">
         <v>0</v>
       </c>
       <c r="R15" t="b">
         <v>0</v>
       </c>
       <c r="S15" t="b">
         <v>0</v>
       </c>
       <c r="T15" t="b">
         <v>0</v>
       </c>
       <c r="U15" t="b">
         <v>0</v>
       </c>
       <c r="V15" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W15" t="b">
+        <v>0</v>
+      </c>
+      <c r="X15" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y15" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z15" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA15" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB15" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC15" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD15" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>100852915</v>
       </c>
       <c r="B16" t="n">
         <v>1559049</v>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr">
         <is>
           <t>10.1016/j.sab.2012.06.007</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Mujuru M et al. 2012</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t xml:space="preserve">Mujuru M, Moyo S, Mccrindle RI, Mokgalaka-Matlala N. Extraction of trace elements in coal for determination by inductively coupled plasma-optical emission spectrometry using N,N-dimethylformamide and ultrasound. Spectrochimica Acta Part B: Atomic Spectroscopy 76:147-151. </t>
         </is>
@@ -1838,53 +2174,74 @@
       <c r="N16" s="2" t="n">
         <v>43963.81405954675</v>
       </c>
       <c r="O16" s="2" t="n">
         <v>43963.81405954692</v>
       </c>
       <c r="P16" t="b">
         <v>0</v>
       </c>
       <c r="Q16" t="b">
         <v>0</v>
       </c>
       <c r="R16" t="b">
         <v>0</v>
       </c>
       <c r="S16" t="b">
         <v>0</v>
       </c>
       <c r="T16" t="b">
         <v>0</v>
       </c>
       <c r="U16" t="b">
         <v>0</v>
       </c>
       <c r="V16" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W16" t="b">
+        <v>0</v>
+      </c>
+      <c r="X16" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y16" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z16" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA16" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB16" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC16" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD16" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>100852916</v>
       </c>
       <c r="B17" t="n">
         <v>1597148</v>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr">
         <is>
           <t>Walker JD 1990</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t xml:space="preserve">Walker JD. REVIEW OF CHEMICAL FATE TESTING CONDUCTED UNDER SECTION 4 OF THE TOXIC SUBSTANCES CONTROL ACT CHEMICALS TESTS AND METHODS. (PHILADELPHIA). (BIOSIS/91/02593). Gesellschaft Deutscher Chemiker (GDCh) Advisory Committee on Existing Chemicals of Environmental Relevance (BUA). </t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>REVIEW OF CHEMICAL FATE TESTING CONDUCTED UNDER SECTION 4 OF THE TOXIC SUBSTANCES CONTROL ACT CHEMICALS TESTS AND METHODS</t>
@@ -1917,53 +2274,74 @@
       <c r="N17" s="2" t="n">
         <v>43963.81405959518</v>
       </c>
       <c r="O17" s="2" t="n">
         <v>43963.81405959537</v>
       </c>
       <c r="P17" t="b">
         <v>0</v>
       </c>
       <c r="Q17" t="b">
         <v>0</v>
       </c>
       <c r="R17" t="b">
         <v>0</v>
       </c>
       <c r="S17" t="b">
         <v>0</v>
       </c>
       <c r="T17" t="b">
         <v>0</v>
       </c>
       <c r="U17" t="b">
         <v>0</v>
       </c>
       <c r="V17" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W17" t="b">
+        <v>0</v>
+      </c>
+      <c r="X17" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y17" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z17" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA17" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB17" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC17" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD17" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>100852917</v>
       </c>
       <c r="B18" t="n">
         <v>1600198</v>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr">
         <is>
           <t>Dumler R et al. 1989</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t xml:space="preserve">Dumler R, Thoma H, Lenoir D, Hutzinger O. PBDF and PBDD from the Combustion of Bromine Containing Flame Retarded Polymers: A Survey. Chemosphere 19:2023-2031. </t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>PBDF and PBDD from the Combustion of Bromine Containing Flame Retarded Polymers: A Survey</t>
@@ -1996,53 +2374,74 @@
       <c r="N18" s="2" t="n">
         <v>43963.81405964104</v>
       </c>
       <c r="O18" s="2" t="n">
         <v>43963.81405964123</v>
       </c>
       <c r="P18" t="b">
         <v>0</v>
       </c>
       <c r="Q18" t="b">
         <v>0</v>
       </c>
       <c r="R18" t="b">
         <v>0</v>
       </c>
       <c r="S18" t="b">
         <v>0</v>
       </c>
       <c r="T18" t="b">
         <v>0</v>
       </c>
       <c r="U18" t="b">
         <v>0</v>
       </c>
       <c r="V18" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W18" t="b">
+        <v>0</v>
+      </c>
+      <c r="X18" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y18" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z18" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA18" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB18" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC18" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD18" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>100852918</v>
       </c>
       <c r="B19" t="n">
         <v>1610587</v>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr">
         <is>
           <t>10.1080/10826076.2011.604111</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Hu D et al. 2012</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t xml:space="preserve">Hu D, Hu X, Li J, Wang P, Guo S. DETERMINATIONS OF HEXABROMOCYCLODODECANE (HBCD) ISOMERS IN PLASTIC PRODUCTS FROM CHINA BY LC-MS/MS. Journal of Liquid Chromatography and Related Technologies 35:558-572. </t>
         </is>
@@ -2091,53 +2490,74 @@
       <c r="N19" s="2" t="n">
         <v>43963.81405968664</v>
       </c>
       <c r="O19" s="2" t="n">
         <v>43963.81405968685</v>
       </c>
       <c r="P19" t="b">
         <v>0</v>
       </c>
       <c r="Q19" t="b">
         <v>0</v>
       </c>
       <c r="R19" t="b">
         <v>0</v>
       </c>
       <c r="S19" t="b">
         <v>0</v>
       </c>
       <c r="T19" t="b">
         <v>0</v>
       </c>
       <c r="U19" t="b">
         <v>0</v>
       </c>
       <c r="V19" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W19" t="b">
+        <v>0</v>
+      </c>
+      <c r="X19" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y19" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z19" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA19" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB19" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC19" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD19" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>100852919</v>
       </c>
       <c r="B20" t="n">
         <v>1678253</v>
       </c>
       <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr">
         <is>
           <t>10.1080/02772249309357878</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Brenner KS and Knies H 1993</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t xml:space="preserve">Brenner KS, Knies H. Workplace monitoring of polybrominated dibenzofurans (PBDFs) and dioxins (PBDDs) during extrusion production and injection-molding of a polybutylene-terephthalate (PBTP) glass-fiber resin blended with tetrabromobisphenol a carbonate oligomer (BC 52*)/Sb2O3; air sampling train and product analysis. Toxicological and Environmental Chemistry 38:81-94. </t>
         </is>
@@ -2156,71 +2576,92 @@
         <is>
           <t>Brenner KS and Knies H</t>
         </is>
       </c>
       <c r="J20" t="n">
         <v>1993</v>
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t>Toxicological and Environmental Chemistry 38:81-94.</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>Workplace air measurements are presented for PBDDs and PBDFs. These measurements were taken during extruder production and injection molding of a PBTP-polymer blended with glass fibre, Sb2O3, and tetrabromobisphenol A carbonate oligomer. The extruder granulate and the molded test articles were also analyzed. The sampling trains, technique and plans, as well as the preparation, clean up and determination methods are presented. No 2,3,7,8-substituted PBDDs and PBDFs could be detected. The values monitored for the other isomers (tetra- to hexabromo-compounds) were in the region of 30 to 260 pg/m3.</t>
         </is>
       </c>
       <c r="M20" t="inlineStr"/>
       <c r="N20" s="2" t="n">
         <v>43963.81405973102</v>
       </c>
       <c r="O20" s="2" t="n">
         <v>43963.8140597312</v>
       </c>
       <c r="P20" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q20" t="b">
         <v>0</v>
       </c>
       <c r="R20" t="b">
         <v>0</v>
       </c>
       <c r="S20" t="b">
         <v>0</v>
       </c>
       <c r="T20" t="b">
         <v>0</v>
       </c>
       <c r="U20" t="b">
         <v>0</v>
       </c>
       <c r="V20" t="b">
         <v>0</v>
       </c>
       <c r="W20" t="b">
+        <v>0</v>
+      </c>
+      <c r="X20" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y20" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z20" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA20" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB20" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC20" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD20" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>100852920</v>
       </c>
       <c r="B21" t="n">
         <v>1927532</v>
       </c>
       <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr">
         <is>
           <t>10.1293/tox.26.119</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Fujimoto H et al. 2013</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t xml:space="preserve">Fujimoto H, Woo GH, Morita R, Itahashi M, Akane H, Nishikawa A, Shibutani M. Increased cellular distribution of vimentin and ret in the cingulum of rat offspring after developmental exposure to decabromodiphenyl ether or 1,2,5,6,9,10-hexabromocyclododecane. Journal of Toxicologic Pathology 26:119-129. </t>
         </is>
@@ -2257,53 +2698,74 @@
       <c r="N21" s="2" t="n">
         <v>43963.81405979774</v>
       </c>
       <c r="O21" s="2" t="n">
         <v>43963.81405979794</v>
       </c>
       <c r="P21" t="b">
         <v>0</v>
       </c>
       <c r="Q21" t="b">
         <v>0</v>
       </c>
       <c r="R21" t="b">
         <v>0</v>
       </c>
       <c r="S21" t="b">
         <v>0</v>
       </c>
       <c r="T21" t="b">
         <v>0</v>
       </c>
       <c r="U21" t="b">
         <v>0</v>
       </c>
       <c r="V21" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W21" t="b">
+        <v>0</v>
+      </c>
+      <c r="X21" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y21" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z21" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA21" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB21" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC21" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD21" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>100852921</v>
       </c>
       <c r="B22" t="n">
         <v>1927607</v>
       </c>
       <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr">
         <is>
           <t>10.1016/j.envpol.2012.02.015</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Li H et al. 2012</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t xml:space="preserve">Li H, Mo L, Yu Z, Sheng G, Fu J. Levels, isomer profiles and chiral signatures of particle-bound hexabromocyclododecanes in ambient air around Shanghai, China. Environmental Pollution 165:140-146. </t>
         </is>
@@ -2340,53 +2802,74 @@
       <c r="N22" s="2" t="n">
         <v>43963.81405986617</v>
       </c>
       <c r="O22" s="2" t="n">
         <v>43963.81405986635</v>
       </c>
       <c r="P22" t="b">
         <v>0</v>
       </c>
       <c r="Q22" t="b">
         <v>0</v>
       </c>
       <c r="R22" t="b">
         <v>0</v>
       </c>
       <c r="S22" t="b">
         <v>0</v>
       </c>
       <c r="T22" t="b">
         <v>0</v>
       </c>
       <c r="U22" t="b">
         <v>0</v>
       </c>
       <c r="V22" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W22" t="b">
+        <v>0</v>
+      </c>
+      <c r="X22" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y22" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z22" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA22" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB22" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC22" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD22" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>100852922</v>
       </c>
       <c r="B23" t="n">
         <v>1927608</v>
       </c>
       <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr">
         <is>
           <t>10.1007/s00204-012-0824-4</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Saegusa Y et al. 2012</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t xml:space="preserve">Saegusa Y, Fujimoto H, Woo GH, Ohishi T, Wang L, Mitsumori K, Nishikawa A, Shibutani M. Transient aberration of neuronal development in the hippocampal dentate gyrus after developmental exposure to brominated flame retardants in rats. Archives of Toxicology 86:1431-1442. </t>
         </is>
@@ -2423,53 +2906,74 @@
       <c r="N23" s="2" t="n">
         <v>43963.81405993253</v>
       </c>
       <c r="O23" s="2" t="n">
         <v>43963.81405993273</v>
       </c>
       <c r="P23" t="b">
         <v>0</v>
       </c>
       <c r="Q23" t="b">
         <v>0</v>
       </c>
       <c r="R23" t="b">
         <v>0</v>
       </c>
       <c r="S23" t="b">
         <v>0</v>
       </c>
       <c r="T23" t="b">
         <v>0</v>
       </c>
       <c r="U23" t="b">
         <v>0</v>
       </c>
       <c r="V23" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W23" t="b">
+        <v>0</v>
+      </c>
+      <c r="X23" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y23" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z23" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA23" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB23" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC23" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD23" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>100852923</v>
       </c>
       <c r="B24" t="n">
         <v>1927621</v>
       </c>
       <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr">
         <is>
           <t>10.1021/es202518n</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Wäger PA et al. 2012</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t xml:space="preserve">Wäger PA, Schluep M, Müller E, Gloor R. RoHS regulated substances in mixed plastics from waste electrical and electronic equipment. Environmental Science and Technology 46:628-635. </t>
         </is>
@@ -2497,62 +3001,83 @@
           <t>Environmental Science and Technology 46:628-635.</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>The disposal and recovery of plastics from waste electrical and electronic equipment (WEEE) are of considerable importance, both from an environmental and an economic perspective. This paper presents the results of a study investigating current concentrations of hazardous substances in mixed plastics from WEEE and their implications for an environmentally sound recovery. The study included 53 sampling campaigns for mixed plastics from WEEE. The samples were analyzed with regard to heavy metals (cadmium, chromium, mercury, and lead) and flame retardants (PentaBDE, OctaBDE, DecaBDE, DecaBB) regulated in the RoHS Directive. Besides these substances, other brominated flame retardants known to occur in electronics (HBCD, TBBPA) as well as the total bromine and phosphorus contents were considered. Results show that no mixed plastics fraction from WEEE is completely free from substances regulated in the RoHS Directive. The lowest number and average concentrations were found in flat screen monitors. The highest concentrations were found in mixed plastics from CRT monitors and TVs. Mixed plastics fractions with high average concentrations of heavy metals originate from the treatment of small household appliances (cadmium), ICT equipment (lead), and consumer equipment (lead). Mixed plastics fractions with high average concentrations of brominated flame retardants mainly originate from the treatment of small household appliances for high temperature applications (DecaBDE), CRT monitors (OctaBDE and DecaBDE) and consumer equipment (DecaBDE), in particular CRT TVs (DecaBDE). To avoid a dissipation of hazardous substances into plastics and the environment, it is recommended that mixed plastics from WEEE are subject to a strict quality management.</t>
         </is>
       </c>
       <c r="M24" t="inlineStr"/>
       <c r="N24" s="2" t="n">
         <v>43963.8140600007</v>
       </c>
       <c r="O24" s="2" t="n">
         <v>43963.81406000089</v>
       </c>
       <c r="P24" t="b">
         <v>1</v>
       </c>
       <c r="Q24" t="b">
         <v>1</v>
       </c>
       <c r="R24" t="b">
         <v>1</v>
       </c>
       <c r="S24" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T24" t="b">
         <v>0</v>
       </c>
       <c r="U24" t="b">
         <v>0</v>
       </c>
       <c r="V24" t="b">
         <v>0</v>
       </c>
       <c r="W24" t="b">
+        <v>0</v>
+      </c>
+      <c r="X24" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y24" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z24" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA24" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB24" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC24" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD24" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>100852924</v>
       </c>
       <c r="B25" t="n">
         <v>1927633</v>
       </c>
       <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr">
         <is>
           <t>10.1093/annhyg/mer033</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>Rosenberg C et al. 2011</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t xml:space="preserve">Rosenberg C, Hämeilä M, Tornaeus J, Säkkinen K, Puttonen K, Korpi A, Kiilunen M, Linnainmaa M, Hesso A. Exposure to flame retardants in electronics recycling sites. Annals of Occupational Hygiene 55:658-665. </t>
         </is>
@@ -2577,65 +3102,86 @@
       </c>
       <c r="K25" t="inlineStr">
         <is>
           <t>Annals of Occupational Hygiene 55:658-665.</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t>Waste electrical and electronic equipment (WEEE) contains various hazardous substances such as flame retardants (FRs). Inhalation exposures to many FRs simultaneously among WEEE recycling site workers have been little studied previously. The breathing zone airborne concentrations of five brominated FR compounds tetrabromobisphenol-A (TBBP-A), decabromodiphenylethane (DBDPE), hexabromocyclododecane, 1,2-bis(2,4,6-tribromophenoxy)ethane, hexabromobenzene, and one chlorinated FR (Dechlorane Plus®) were measured at four electronics recycling sites in two consecutive years. In addition, concentrations of polybrominated diphenyl ethers (PBDEs) and polybrominated biphenyls were measured. The three most abundant FRs in personal air samples were PBDEs (comprising mostly of deca-BDE), TBBP-A, and DBDPE, with mean concentrations ranging from 21 to 2320 ng m(-)(3), from 8.7 to 430 ng m(-3), and from 3.5 to 360 ng m(-3), respectively. At two of the sites, the emission control actions (such as improvements in ventilation and its maintenance and changes in cleaning habits) proved successful, the mean levels of FRs in personal samples being 10-68 and 14-79% of those from the previous year or alternatively below the limit of quantification. At the two remaining sites, the reductions in FR exposures were less consistent. The concentrations reported may pose a health hazard to the workers, although evaluation of the association between FR exposure and adverse health effects is hampered by lacking occupational exposure limits. Therefore, the exposures should be minimized by adequate control measures and maintaining good occupational hygiene practice.</t>
         </is>
       </c>
       <c r="M25" t="inlineStr"/>
       <c r="N25" s="2" t="n">
         <v>43963.81406008111</v>
       </c>
       <c r="O25" s="2" t="n">
         <v>43963.81406008131</v>
       </c>
       <c r="P25" t="b">
         <v>1</v>
       </c>
       <c r="Q25" t="b">
         <v>1</v>
       </c>
       <c r="R25" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S25" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T25" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U25" t="b">
         <v>0</v>
       </c>
       <c r="V25" t="b">
         <v>0</v>
       </c>
       <c r="W25" t="b">
+        <v>0</v>
+      </c>
+      <c r="X25" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y25" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z25" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA25" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB25" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC25" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD25" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>100852925</v>
       </c>
       <c r="B26" t="n">
         <v>1927674</v>
       </c>
       <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr">
         <is>
           <t>10.1016/j.chemosphere.2010.06.019</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Köppen R et al. 2010</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t xml:space="preserve">Köppen R, Becker R, Esslinger S, Nehls I. Enantiomer-specific analysis of hexabromocyclododecane in fish from Etnefjorden (Norway). Chemosphere 80:1241-1245. </t>
         </is>
@@ -2672,53 +3218,74 @@
       <c r="N26" s="2" t="n">
         <v>43963.81406015225</v>
       </c>
       <c r="O26" s="2" t="n">
         <v>43963.81406015243</v>
       </c>
       <c r="P26" t="b">
         <v>0</v>
       </c>
       <c r="Q26" t="b">
         <v>0</v>
       </c>
       <c r="R26" t="b">
         <v>0</v>
       </c>
       <c r="S26" t="b">
         <v>0</v>
       </c>
       <c r="T26" t="b">
         <v>0</v>
       </c>
       <c r="U26" t="b">
         <v>0</v>
       </c>
       <c r="V26" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W26" t="b">
+        <v>0</v>
+      </c>
+      <c r="X26" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y26" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z26" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA26" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB26" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC26" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD26" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>100852926</v>
       </c>
       <c r="B27" t="n">
         <v>1927701</v>
       </c>
       <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr">
         <is>
           <t>10.1016/j.aquatox.2009.08.010</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Haukås M et al. 2009</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t xml:space="preserve">Haukås M, Mariussen E, Ruus A, Tollefsen KE. Accumulation and disposition of hexabromocyclododecane (HBCD) in juvenile rainbow trout (Oncorhynchus mykiss). Aquatic Toxicology 95:144-151. </t>
         </is>
@@ -2755,53 +3322,74 @@
       <c r="N27" s="2" t="n">
         <v>43963.81406021967</v>
       </c>
       <c r="O27" s="2" t="n">
         <v>43963.81406021986</v>
       </c>
       <c r="P27" t="b">
         <v>0</v>
       </c>
       <c r="Q27" t="b">
         <v>0</v>
       </c>
       <c r="R27" t="b">
         <v>0</v>
       </c>
       <c r="S27" t="b">
         <v>0</v>
       </c>
       <c r="T27" t="b">
         <v>0</v>
       </c>
       <c r="U27" t="b">
         <v>0</v>
       </c>
       <c r="V27" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W27" t="b">
+        <v>0</v>
+      </c>
+      <c r="X27" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y27" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z27" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA27" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB27" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC27" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD27" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>100852927</v>
       </c>
       <c r="B28" t="n">
         <v>1927711</v>
       </c>
       <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr">
         <is>
           <t>10.1002/jat.1453</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>Hinkson NC and Whalen MM 2009</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t xml:space="preserve">Hinkson NC, Whalen MM. Hexabromocyclododecane decreases the lytic function and ATP levels of human natural killer cells. Journal of Applied Toxicology 29:656-661. </t>
         </is>
@@ -2838,53 +3426,74 @@
       <c r="N28" s="2" t="n">
         <v>43963.81406028673</v>
       </c>
       <c r="O28" s="2" t="n">
         <v>43963.81406028691</v>
       </c>
       <c r="P28" t="b">
         <v>0</v>
       </c>
       <c r="Q28" t="b">
         <v>0</v>
       </c>
       <c r="R28" t="b">
         <v>0</v>
       </c>
       <c r="S28" t="b">
         <v>0</v>
       </c>
       <c r="T28" t="b">
         <v>0</v>
       </c>
       <c r="U28" t="b">
         <v>0</v>
       </c>
       <c r="V28" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W28" t="b">
+        <v>0</v>
+      </c>
+      <c r="X28" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y28" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z28" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA28" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB28" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC28" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD28" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>100852928</v>
       </c>
       <c r="B29" t="n">
         <v>1927723</v>
       </c>
       <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr">
         <is>
           <t>10.1897/08-404.1</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>Helgason LB et al. 2009</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t xml:space="preserve">Helgason LB, Polder A, Føreid S, Baek K, Lie E, Gabrielsen GW, Barrett RT, Skaare JU. Levels and temporal trends (1983-2003) of polybrominated diphenyl ethers and hexabromocyclododecanes in seabird eggs from north Norway. Environmental Toxicology and Chemistry 28:1096-1103. </t>
         </is>
@@ -2921,53 +3530,74 @@
       <c r="N29" s="2" t="n">
         <v>43963.81406035367</v>
       </c>
       <c r="O29" s="2" t="n">
         <v>43963.81406035386</v>
       </c>
       <c r="P29" t="b">
         <v>0</v>
       </c>
       <c r="Q29" t="b">
         <v>0</v>
       </c>
       <c r="R29" t="b">
         <v>0</v>
       </c>
       <c r="S29" t="b">
         <v>0</v>
       </c>
       <c r="T29" t="b">
         <v>0</v>
       </c>
       <c r="U29" t="b">
         <v>0</v>
       </c>
       <c r="V29" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W29" t="b">
+        <v>0</v>
+      </c>
+      <c r="X29" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y29" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z29" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA29" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB29" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC29" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD29" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>100852929</v>
       </c>
       <c r="B30" t="n">
         <v>1927726</v>
       </c>
       <c r="C30" t="inlineStr"/>
       <c r="D30" t="inlineStr">
         <is>
           <t>10.1093/toxsci/kfn249</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Dingemans MM et al. 2009</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t xml:space="preserve">Dingemans MM, Heusinkveld HJ, de Groot A, Bergman A, van den Berg, M, Westerink RH. Hexabromocyclododecane inhibits depolarization-induced increase in intracellular calcium levels and neurotransmitter release in PC12 cells. Toxicological Sciences 107:490-497. </t>
         </is>
@@ -3004,53 +3634,74 @@
       <c r="N30" s="2" t="n">
         <v>43963.81406041957</v>
       </c>
       <c r="O30" s="2" t="n">
         <v>43963.81406041975</v>
       </c>
       <c r="P30" t="b">
         <v>0</v>
       </c>
       <c r="Q30" t="b">
         <v>0</v>
       </c>
       <c r="R30" t="b">
         <v>0</v>
       </c>
       <c r="S30" t="b">
         <v>0</v>
       </c>
       <c r="T30" t="b">
         <v>0</v>
       </c>
       <c r="U30" t="b">
         <v>0</v>
       </c>
       <c r="V30" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W30" t="b">
+        <v>0</v>
+      </c>
+      <c r="X30" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y30" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z30" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA30" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB30" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC30" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD30" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>100852930</v>
       </c>
       <c r="B31" t="n">
         <v>1927738</v>
       </c>
       <c r="C31" t="inlineStr"/>
       <c r="D31" t="inlineStr">
         <is>
           <t>10.1016/j.tiv.2008.05.006</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>Zhang X et al. 2008</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t xml:space="preserve">Zhang X, Yang F, Xu C, Liu W, Wen S, Xu Y. Cytotoxicity evaluation of three pairs of hexabromocyclododecane (HBCD) enantiomers on Hep G2 cell. Toxicology In Vitro 22:1520-1527. </t>
         </is>
@@ -3087,53 +3738,74 @@
       <c r="N31" s="2" t="n">
         <v>43963.81406048631</v>
       </c>
       <c r="O31" s="2" t="n">
         <v>43963.8140604865</v>
       </c>
       <c r="P31" t="b">
         <v>0</v>
       </c>
       <c r="Q31" t="b">
         <v>0</v>
       </c>
       <c r="R31" t="b">
         <v>0</v>
       </c>
       <c r="S31" t="b">
         <v>0</v>
       </c>
       <c r="T31" t="b">
         <v>0</v>
       </c>
       <c r="U31" t="b">
         <v>0</v>
       </c>
       <c r="V31" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W31" t="b">
+        <v>0</v>
+      </c>
+      <c r="X31" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y31" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z31" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA31" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB31" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC31" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD31" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>100852931</v>
       </c>
       <c r="B32" t="n">
         <v>1927746</v>
       </c>
       <c r="C32" t="inlineStr"/>
       <c r="D32" t="inlineStr">
         <is>
           <t>10.1016/j.chemosphere.2007.03.077</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>Janák K et al. 2008</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t xml:space="preserve">Janák K, Sellström U, Johansson AK, Becher G, de Wit CA, Lindberg P, Helander B. Enantiomer-specific accumulation of hexabromocyclododecanes in eggs of predatory birds. Chemosphere 73:S193-S200. </t>
         </is>
@@ -3170,53 +3842,74 @@
       <c r="N32" s="2" t="n">
         <v>43963.81406055218</v>
       </c>
       <c r="O32" s="2" t="n">
         <v>43963.81406055236</v>
       </c>
       <c r="P32" t="b">
         <v>0</v>
       </c>
       <c r="Q32" t="b">
         <v>0</v>
       </c>
       <c r="R32" t="b">
         <v>0</v>
       </c>
       <c r="S32" t="b">
         <v>0</v>
       </c>
       <c r="T32" t="b">
         <v>0</v>
       </c>
       <c r="U32" t="b">
         <v>0</v>
       </c>
       <c r="V32" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W32" t="b">
+        <v>0</v>
+      </c>
+      <c r="X32" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y32" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z32" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA32" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB32" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC32" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD32" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>100852932</v>
       </c>
       <c r="B33" t="n">
         <v>1927986</v>
       </c>
       <c r="C33" t="inlineStr"/>
       <c r="D33" t="inlineStr">
         <is>
           <t>10.1071/en09024</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>Isobe T et al. 2009</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t xml:space="preserve">Isobe T, Oda H, Takayanagi N, Kunisue T, Komori H, Arita N, Ueda N, Nose M, Yamada T, Takahashi S, Tanabe S. Hexabromocyclododecanes in human adipose tissue from Japan. Environmental Chemistry 6:328-333. </t>
         </is>
@@ -3253,53 +3946,74 @@
       <c r="N33" s="2" t="n">
         <v>43963.81406059815</v>
       </c>
       <c r="O33" s="2" t="n">
         <v>43963.81406059834</v>
       </c>
       <c r="P33" t="b">
         <v>0</v>
       </c>
       <c r="Q33" t="b">
         <v>0</v>
       </c>
       <c r="R33" t="b">
         <v>0</v>
       </c>
       <c r="S33" t="b">
         <v>0</v>
       </c>
       <c r="T33" t="b">
         <v>0</v>
       </c>
       <c r="U33" t="b">
         <v>0</v>
       </c>
       <c r="V33" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W33" t="b">
+        <v>0</v>
+      </c>
+      <c r="X33" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y33" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z33" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA33" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB33" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC33" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD33" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>100852933</v>
       </c>
       <c r="B34" t="n">
         <v>1927989</v>
       </c>
       <c r="C34" t="inlineStr"/>
       <c r="D34" t="inlineStr">
         <is>
           <t>10.1016/j.jri.2009.06.212</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>Dorosh A et al. 2009</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t xml:space="preserve">Dorosh A, Ded L, Elzeinova F, Peknicova J. Hexabromocyclododecane but not tetrabromobisphenol A promotes MCF-7 proliferation and TFF1 gene upregulation. Journal of Reproductive Immunology 81:153-153. </t>
         </is>
@@ -3332,53 +4046,74 @@
       <c r="N34" s="2" t="n">
         <v>43963.8140606433</v>
       </c>
       <c r="O34" s="2" t="n">
         <v>43963.81406064348</v>
       </c>
       <c r="P34" t="b">
         <v>0</v>
       </c>
       <c r="Q34" t="b">
         <v>0</v>
       </c>
       <c r="R34" t="b">
         <v>0</v>
       </c>
       <c r="S34" t="b">
         <v>0</v>
       </c>
       <c r="T34" t="b">
         <v>0</v>
       </c>
       <c r="U34" t="b">
         <v>0</v>
       </c>
       <c r="V34" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W34" t="b">
+        <v>0</v>
+      </c>
+      <c r="X34" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y34" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z34" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA34" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB34" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC34" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD34" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>100852934</v>
       </c>
       <c r="B35" t="n">
         <v>1928250</v>
       </c>
       <c r="C35" t="inlineStr"/>
       <c r="D35" t="inlineStr"/>
       <c r="E35" t="inlineStr">
         <is>
           <t>U.S. EPA 2002</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t xml:space="preserve">U.S. EPA. Support: ltr fr amer chem council to usepa submitting 2 env effcts stdies on tetrabromobisphenol a  and  an addendum to a 90-day tox stdy on hbcd in rats, w/attchmnts  and  dtd 072502. WILDLIFE INTERNATIONAL LTD. </t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>Support: ltr fr amer chem council to usepa submitting 2 env effcts stdies on tetrabromobisphenol a  and  an addendum to a 90-day tox stdy on hbcd in rats, w/attchmnts  and  dtd 072502</t>
@@ -3407,53 +4142,74 @@
       <c r="N35" s="2" t="n">
         <v>43963.81406068759</v>
       </c>
       <c r="O35" s="2" t="n">
         <v>43963.81406068779</v>
       </c>
       <c r="P35" t="b">
         <v>0</v>
       </c>
       <c r="Q35" t="b">
         <v>0</v>
       </c>
       <c r="R35" t="b">
         <v>0</v>
       </c>
       <c r="S35" t="b">
         <v>0</v>
       </c>
       <c r="T35" t="b">
         <v>0</v>
       </c>
       <c r="U35" t="b">
         <v>0</v>
       </c>
       <c r="V35" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W35" t="b">
+        <v>0</v>
+      </c>
+      <c r="X35" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y35" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z35" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA35" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB35" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC35" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD35" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>100852935</v>
       </c>
       <c r="B36" t="n">
         <v>2078055</v>
       </c>
       <c r="C36" t="inlineStr"/>
       <c r="D36" t="inlineStr">
         <is>
           <t>10.1016/s0921-3449(98)00040-8</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>Menad M, Bjorkman B, and Allain EG 1998</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t xml:space="preserve">Menad M, Bjorkman B, Allain EG. Combustion of plastics contained in electric and electronic scrap. Resources, Conservation and Recycling 24:65-85. </t>
         </is>
@@ -3481,62 +4237,83 @@
           <t>Resources, Conservation and Recycling 24:65-85.</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
           <t>Plastic materials have been associated with electric and electronic applications since the early days of the electrical industry. Plastics can amount up to 30% of the scrap mass. Generally, they contains flame retardants such as halogenated compounds which can lead to the formation of different toxic products. Recycling, incineration and landfilling are the current methods used to treat these plastics. They also can be used as combustibles in some metallurgical processes. However, during their  combustion, halogenated flame retardants can produce dibenzop-dioxins and dibenzo-furans.</t>
         </is>
       </c>
       <c r="M36" t="inlineStr"/>
       <c r="N36" s="2" t="n">
         <v>43963.81406073266</v>
       </c>
       <c r="O36" s="2" t="n">
         <v>43963.81406073285</v>
       </c>
       <c r="P36" t="b">
         <v>1</v>
       </c>
       <c r="Q36" t="b">
         <v>1</v>
       </c>
       <c r="R36" t="b">
         <v>1</v>
       </c>
       <c r="S36" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T36" t="b">
         <v>0</v>
       </c>
       <c r="U36" t="b">
         <v>0</v>
       </c>
       <c r="V36" t="b">
         <v>0</v>
       </c>
       <c r="W36" t="b">
+        <v>0</v>
+      </c>
+      <c r="X36" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y36" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z36" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA36" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB36" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC36" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD36" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>100852936</v>
       </c>
       <c r="B37" t="n">
         <v>2150161</v>
       </c>
       <c r="C37" t="inlineStr"/>
       <c r="D37" t="inlineStr">
         <is>
           <t>10.1016/j.expneurol.2012.12.013</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>Bradner JM et al. 2013</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t xml:space="preserve">Bradner JM, Suragh TA, Wilson WW, Lazo CR, Stout KA, Kim HM, Wang MZ, Walker DI, Pennell KD, Richardson JR, Miller GW, Caudle WM. Exposure to the polybrominated diphenyl ether mixture DE-71 damages the nigrostriatal dopamine system: role of dopamine handling in neurotoxicity. Experimental Neurology 241:138-147. </t>
         </is>
@@ -3573,53 +4350,74 @@
       <c r="N37" s="2" t="n">
         <v>43963.81406079914</v>
       </c>
       <c r="O37" s="2" t="n">
         <v>43963.81406079933</v>
       </c>
       <c r="P37" t="b">
         <v>0</v>
       </c>
       <c r="Q37" t="b">
         <v>0</v>
       </c>
       <c r="R37" t="b">
         <v>0</v>
       </c>
       <c r="S37" t="b">
         <v>0</v>
       </c>
       <c r="T37" t="b">
         <v>0</v>
       </c>
       <c r="U37" t="b">
         <v>0</v>
       </c>
       <c r="V37" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W37" t="b">
+        <v>0</v>
+      </c>
+      <c r="X37" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y37" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z37" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA37" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB37" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC37" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD37" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>100852937</v>
       </c>
       <c r="B38" t="n">
         <v>2156366</v>
       </c>
       <c r="C38" t="inlineStr"/>
       <c r="D38" t="inlineStr">
         <is>
           <t>10.1016/j.chemosphere.2008.07.084</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>Cariou R et al. 2008</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t xml:space="preserve">Cariou R, Antignac JP, Zalko D, Berrebi A, Cravedi JP, Maume D, Marchand P, Monteau F, Riu A, Andre F, Le Bizec B. Exposure assessment of French women and their newborns to tetrabromobisphenol-A: Occurrence measurements in maternal adipose tissue, serum, breast milk and cord serum. Chemosphere 73:1036-1041. </t>
         </is>
@@ -3656,53 +4454,74 @@
       <c r="N38" s="2" t="n">
         <v>43963.81406086567</v>
       </c>
       <c r="O38" s="2" t="n">
         <v>43963.81406086586</v>
       </c>
       <c r="P38" t="b">
         <v>0</v>
       </c>
       <c r="Q38" t="b">
         <v>0</v>
       </c>
       <c r="R38" t="b">
         <v>0</v>
       </c>
       <c r="S38" t="b">
         <v>0</v>
       </c>
       <c r="T38" t="b">
         <v>0</v>
       </c>
       <c r="U38" t="b">
         <v>0</v>
       </c>
       <c r="V38" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W38" t="b">
+        <v>0</v>
+      </c>
+      <c r="X38" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y38" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z38" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA38" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB38" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC38" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD38" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>100852938</v>
       </c>
       <c r="B39" t="n">
         <v>2160885</v>
       </c>
       <c r="C39" t="inlineStr"/>
       <c r="D39" t="inlineStr">
         <is>
           <t>10.1016/s0021-9673(03)00980-4</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>Eljarrat E, de la Cal, A, and Barcelo D 2003</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t xml:space="preserve">Eljarrat E, de la Cal, A, Barcelo D. Potential chlorinated and brominated interferences on the polybrominated diphenyl ether determinations by gas chromatography-mass spectrometry. Journal of Chromatography A 1008:181-192. </t>
         </is>
@@ -3739,53 +4558,74 @@
       <c r="N39" s="2" t="n">
         <v>43963.81406093176</v>
       </c>
       <c r="O39" s="2" t="n">
         <v>43963.81406093195</v>
       </c>
       <c r="P39" t="b">
         <v>0</v>
       </c>
       <c r="Q39" t="b">
         <v>0</v>
       </c>
       <c r="R39" t="b">
         <v>0</v>
       </c>
       <c r="S39" t="b">
         <v>0</v>
       </c>
       <c r="T39" t="b">
         <v>0</v>
       </c>
       <c r="U39" t="b">
         <v>0</v>
       </c>
       <c r="V39" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W39" t="b">
+        <v>0</v>
+      </c>
+      <c r="X39" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y39" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z39" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA39" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB39" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC39" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD39" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>100852939</v>
       </c>
       <c r="B40" t="n">
         <v>2161702</v>
       </c>
       <c r="C40" t="inlineStr"/>
       <c r="D40" t="inlineStr">
         <is>
           <t>10.1016/j.chemosphere.2004.04.050</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>Saito K et al. 2004</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t xml:space="preserve">Saito K, Sjödin A, Sandau CD, Davis MD, Nakazawa H, Matsuki Y, Patterson DG. Development of a accelerated solvent extraction and gel permeation chromatography analytical method for measuring persistent organohalogen compounds in adipose and organ tissue analysis. Chemosphere 57:373-381. </t>
         </is>
@@ -3822,53 +4662,74 @@
       <c r="N40" s="2" t="n">
         <v>43963.81406099735</v>
       </c>
       <c r="O40" s="2" t="n">
         <v>43963.81406099755</v>
       </c>
       <c r="P40" t="b">
         <v>0</v>
       </c>
       <c r="Q40" t="b">
         <v>0</v>
       </c>
       <c r="R40" t="b">
         <v>0</v>
       </c>
       <c r="S40" t="b">
         <v>0</v>
       </c>
       <c r="T40" t="b">
         <v>0</v>
       </c>
       <c r="U40" t="b">
         <v>0</v>
       </c>
       <c r="V40" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W40" t="b">
+        <v>0</v>
+      </c>
+      <c r="X40" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y40" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z40" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA40" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB40" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC40" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD40" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>100852940</v>
       </c>
       <c r="B41" t="n">
         <v>2206822</v>
       </c>
       <c r="C41" t="inlineStr"/>
       <c r="D41" t="inlineStr"/>
       <c r="E41" t="inlineStr">
         <is>
           <t>WHO/IPCS 1995</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t xml:space="preserve">WHO/IPCS. Tetrabromobisphenol A and its derivatives. (1.). Geneva, Switzerland: World Health Organization. [WHO EHC]. </t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>Tetrabromobisphenol A and its derivatives</t>
@@ -3895,59 +4756,80 @@
       <c r="L41" t="inlineStr">
         <is>
           <t>Environmental transport distribution, and transformation. Because of its partition coefficient (log Pow=4.5) and low water solubility, TBBPA in the environment is expected to sorb to a large extent onto sediment and organic matter in the soil. Accumulation studies on aquatic invertebrates and vertebrates indicate bioconcentration factors ranging from 20 to 3200. The half-life in fish is less than 1 day, and that in oysters, less than 5 days. During depuration, most of the accumulated TBBPA (and metabolites) will be eliminated within 3-7 days. Biodegradation studies showed that TBBPA is partly degrades under both aerobic and anaerobic conditions, in soil, and in river sediment and water. Depending on soil type, temperature, humidity, and the composition of the soil, approximately 40-90% of TBBPA remained in the soils after 56-64 days. Under sewage treatment conditions, no biodegradation was detected, as measured as BOD, in 2 weeks. Laboratory pyrolysis studies showed that polymers with TBBPA, with and without the presence of Sb2O3, at different temperatures, in the presence of oxygen, etc., may form polybrominated dibenzofurans (PBDF) and, to a lesser extent, polybrominated dibenzodioxins (PBDD). Mainly lower brominated PBDF and PBDD are formed. When polymers formulated with TBBPA, exposed to simulating thermal processing conditions, were analysed, 2,3,7,8-PBDD/PBDF were not detected. Only mono- or dibromo-substituted PBDF were detected at up to 100 ug/kg levels in the resin. Investigation of the workplace atmosphere showed no 2,3,7,8-substituted PBDD/PBDF (detection limit = 0.1 ng/m3). In recycled TBBPA-containing polymers, less than 5 ug total PBDF/PBDD per kg were detected and 2,3,7,8-substituted congeners were only found at levels of less than 0.2 ug/kg. In a warehouse fire, in which a great quantity of polybutylene terephthalate (PBT) containing TBBPA was burnt, only low levels of 2,3,7,8-substituted tetra-, and hexa-BDF/BDD (less than 5 ug/kg) were detected in burnt PBT and ash/slag samples. Environmental levels and human exposure. TBBPA was detected in some sediments in Japan and Sweden and i fish (2 samples near an industrialized area out of 229 samples) in ug/kg levels in Japan. The dimethoxy derivative of TBBPA could be identified in mussels and sediment. TBBPA was not generally detected in water. Effects on laboratory mammals and in vitro test systems. The acute oral toxicity of TBBPA for laboratory animals is low. The oral LD50 for the rat was 5 g/kg body weight and the oral LD50 for the mouse was 10 g/kg body weight. The dermal LD50 for the rabbit was 2 g/kg body weight. The inhalation LC50S for the mouse, rat, and guinea- pig were 0.5 mg/litre. A single dermal application of TBBPA on the skin of rabbits and guineapigs did not induce local or systemic effects at concentrations of up to 3.16 g/kg body weight. TBBPA was not irritating to rabbit skin or eyes. No sensitization reaction was observed in a few studies on guinea-pigs. TBBPA was also tested for chloracnegenic activity in rabbit ears. No such reaction was observed. A 3-week dermal toxicity study, in which the clipped and abraded skin of rabbits was exposed to up to 2500 mg TBBPA/kg body weight, showed only slight skin erythema. No other compound-related changes were observed. Rats were exposed to up to 18 mg micronized TBBPA/litre (18 000 mg/m3) for 4 h/day, 5 days/week for 2 weeks. No effects on body weight, histopathology, haematology, serum chemistry, or urinalysis were observed. Oral doses to rats of up to 1000 mg TBBPA/kg diet for 28 days did not produce any adverse effects. The total bromine contents of the liver did not differ between the control and high-dose (1000 mg/kg) groups. In an oral, 90-day toxicity study on rats, dose levels of up to 100 mg TBBPA/kg body weight did not induce any adverse effects on body weight, haematology, clinical chemistry, urinalysis, organ weights, or gross and microscopic examinations. In an oral, 90-day study on mice, a dose of 4900 mg/kg diet (approximately 700 mg/kg body weight per day) did not cause any adverse effects; a dose of 15 600 mg/kg diet (approximately 2200 mg/kg body weight per day) caused decreased body weight, increased spleen weight, and reduced concentration of red blood cells, serum proteins, and serum triglyceride. Two teratogenicity studies were carried out on rats; one in which dose levels of up to 10 g/kg body weight were administreded by gavage from gestation day 6 to day 15 and a second in which dose levels of up to 2.5 g/kg body weight were administered from day 0 to day 19 of gestation. In the first study, 3/5 animals receiving 10 g/kg died, but no signs of toxicity were noticed in animals receiving 3 g/kg. No teratogenic effects were observed. No abnormalities were found in the second study. TBBPA was not mutagenic in various studies with Salmonella typhimurium strains TA1535, TA1537, TA1538, TA98, and TA100 with metabolic activation by an S9 mix of Aroclor-induced rats and Syrian hamsters. The concentrations tested were up to 10 000 ug/plate. The results of two tests with Saccharomyces cerevisiae, with and without microsomal enzyme preparation from Aroclor-induced rats, were also negative. No carcinogenicity or long-term toxicity studies were reported. Effects on humans. TBBPA did not produce any skin irritation or sensitization in 54 human volunteers. No epidemiological studies or other data on the effects on humans are available. Effects on other organisms in the laboratory and field. TBBPA was not very toxic for marine algea. In 28 short-term studies, the EC50S were in the range of 0.1-1.0 mg/litre, while fresh water algae did not show growth inhibition, even at 9.6 mg/litre. The 72-h EC50S for the marine algae Skeletonema costatum ranged from 90 to 890 ug/l. An acute 48-h LC50 for Daphnia magna was reported to be 0.96 mg/litre; at 0.32 mg/litre, 5% of the organisms died. In a 21-day study, however, the EC50 for survival and growth of Daphnia magna was 0.98 mg/litre. Based on the effects of TBBPA on daphnid reproduction in this 21- day study, a Maximum Acceptable Toxicant Concentration (MATC) was between 0.30 and 0.98 mg/litre. Mysid shrimp (age 1, 5, and 10 days old) showed 96-h LC50 values of 0.86, 1.1, and 1.2 mg/litre, respectively. The 96-h acute EC50 (reduction of shell deposition) in Eastern oysters was calculated to be 0.098 mg/litre with a no-observed-effect concentration (NOEC) of 0.0062 mg/litre. The 96-h LC50S of TBBPA for bluegill sunfish, rainbow trout, and fathead minnow were 0.51, 0.40, and 0.54 mg/litre, respectively. The no-effect concentrations for these three fish species were 0.10, 0.18, and 0-26 mg/litre. Fathead minnow (embryos and larvae) were exposed for 35 days to TBBPA and showed a MATC of between 0.16 and 0-31 mg/litre, based on adverse effects on embryo and larvae survival. The 14-day, no-effect levels for the sediment invertebrate midge Chironomous tentans were 0.039, 0.045, and 0.046 mg TBBPA/litre water in low, medium, and high organic carbon sediments, respectively. Most of the studies on aquatic systems have been performed at pHs around the pKa2. The behaviour of TBBPA in acidic waters may be different.</t>
         </is>
       </c>
       <c r="M41" t="inlineStr"/>
       <c r="N41" s="2" t="n">
         <v>43963.8140610429</v>
       </c>
       <c r="O41" s="2" t="n">
         <v>43963.81406104308</v>
       </c>
       <c r="P41" t="b">
         <v>1</v>
       </c>
       <c r="Q41" t="b">
         <v>1</v>
       </c>
       <c r="R41" t="b">
         <v>1</v>
       </c>
       <c r="S41" t="b">
         <v>1</v>
       </c>
       <c r="T41" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U41" t="b">
         <v>0</v>
       </c>
       <c r="V41" t="b">
         <v>0</v>
       </c>
       <c r="W41" t="b">
+        <v>0</v>
+      </c>
+      <c r="X41" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y41" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z41" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA41" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB41" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC41" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD41" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>100852941</v>
       </c>
       <c r="B42" t="n">
         <v>2306763</v>
       </c>
       <c r="C42" t="inlineStr"/>
       <c r="D42" t="inlineStr">
         <is>
           <t>10.1016/j.jep.2011.03.049</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>Nwokocha CR et al. 2011</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t xml:space="preserve">Nwokocha CR, Owu DU, Ufearo CS, Iwuala MOE. Comparative study on the efficacy of Garcinia kola in reducing some heavy metal accumulation in liver of Wistar rats. Journal of Ethnopharmacology 135:488-491. </t>
         </is>
@@ -3984,53 +4866,74 @@
       <c r="N42" s="2" t="n">
         <v>43963.81406111317</v>
       </c>
       <c r="O42" s="2" t="n">
         <v>43963.81406111337</v>
       </c>
       <c r="P42" t="b">
         <v>0</v>
       </c>
       <c r="Q42" t="b">
         <v>0</v>
       </c>
       <c r="R42" t="b">
         <v>0</v>
       </c>
       <c r="S42" t="b">
         <v>0</v>
       </c>
       <c r="T42" t="b">
         <v>0</v>
       </c>
       <c r="U42" t="b">
         <v>0</v>
       </c>
       <c r="V42" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W42" t="b">
+        <v>0</v>
+      </c>
+      <c r="X42" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y42" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z42" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA42" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB42" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC42" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD42" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>100852942</v>
       </c>
       <c r="B43" t="n">
         <v>2316290</v>
       </c>
       <c r="C43" t="inlineStr"/>
       <c r="D43" t="inlineStr">
         <is>
           <t>10.1080/19440049.2013.829246</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>Samsonek J and Puype F 2013</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t xml:space="preserve">Samsonek J, Puype F. Occurrence of brominated flame retardants in black thermo cups and selected kitchen utensils purchased on the European market. Food Additives &amp; Contaminants: Part A: Chemistry, Analysis, Control, Exposure &amp; Risk Assessment 30:1976-1986. </t>
         </is>
@@ -4067,53 +4970,74 @@
       <c r="N43" s="2" t="n">
         <v>43963.81406118052</v>
       </c>
       <c r="O43" s="2" t="n">
         <v>43963.8140611807</v>
       </c>
       <c r="P43" t="b">
         <v>0</v>
       </c>
       <c r="Q43" t="b">
         <v>0</v>
       </c>
       <c r="R43" t="b">
         <v>0</v>
       </c>
       <c r="S43" t="b">
         <v>0</v>
       </c>
       <c r="T43" t="b">
         <v>0</v>
       </c>
       <c r="U43" t="b">
         <v>0</v>
       </c>
       <c r="V43" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W43" t="b">
+        <v>0</v>
+      </c>
+      <c r="X43" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y43" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z43" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA43" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB43" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC43" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD43" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>100852943</v>
       </c>
       <c r="B44" t="n">
         <v>2343686</v>
       </c>
       <c r="C44" t="inlineStr"/>
       <c r="D44" t="inlineStr">
         <is>
           <t>10.1016/j.chemosphere.2014.03.073</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>Strid A et al. 2014</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t xml:space="preserve">Strid A, Smedje G, Athanassiadis I, Lindgren T, Lundgren H, Jakobsson K, Bergman A. Brominated flame retardant exposure of aircraft personnel. Chemosphere 116:83-90. </t>
         </is>
@@ -4147,56 +5071,77 @@
         </is>
       </c>
       <c r="M44" t="inlineStr"/>
       <c r="N44" s="2" t="n">
         <v>43963.81406126068</v>
       </c>
       <c r="O44" s="2" t="n">
         <v>43963.81406126088</v>
       </c>
       <c r="P44" t="b">
         <v>1</v>
       </c>
       <c r="Q44" t="b">
         <v>0</v>
       </c>
       <c r="R44" t="b">
         <v>0</v>
       </c>
       <c r="S44" t="b">
         <v>0</v>
       </c>
       <c r="T44" t="b">
         <v>0</v>
       </c>
       <c r="U44" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V44" t="b">
         <v>0</v>
       </c>
       <c r="W44" t="b">
+        <v>0</v>
+      </c>
+      <c r="X44" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y44" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z44" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA44" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB44" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC44" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD44" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>100852944</v>
       </c>
       <c r="B45" t="n">
         <v>2343697</v>
       </c>
       <c r="C45" t="inlineStr"/>
       <c r="D45" t="inlineStr">
         <is>
           <t>10.1016/j.chemosphere.2014.02.022</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>Rani M et al. 2014</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t xml:space="preserve">Rani M, Shim WJ, Han GM, Jang M, Song YK, Hong SH. Hexabromocyclododecane in polystyrene based consumer products: An evidence of unregulated use. Chemosphere 110:111-119. </t>
         </is>
@@ -4230,56 +5175,77 @@
         </is>
       </c>
       <c r="M45" t="inlineStr"/>
       <c r="N45" s="2" t="n">
         <v>43963.81406132801</v>
       </c>
       <c r="O45" s="2" t="n">
         <v>43963.81406132819</v>
       </c>
       <c r="P45" t="b">
         <v>1</v>
       </c>
       <c r="Q45" t="b">
         <v>1</v>
       </c>
       <c r="R45" t="b">
         <v>1</v>
       </c>
       <c r="S45" t="b">
         <v>1</v>
       </c>
       <c r="T45" t="b">
         <v>1</v>
       </c>
       <c r="U45" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V45" t="b">
         <v>0</v>
       </c>
       <c r="W45" t="b">
+        <v>0</v>
+      </c>
+      <c r="X45" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y45" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z45" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA45" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB45" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC45" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD45" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>100852945</v>
       </c>
       <c r="B46" t="n">
         <v>2346059</v>
       </c>
       <c r="C46" t="inlineStr"/>
       <c r="D46" t="inlineStr">
         <is>
           <t>10.1016/j.admp.2013.09.050</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>Moreau-Guigon E and Chevreuil M 2014</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t xml:space="preserve">Moreau-Guigon E, Chevreuil M. Human exposure to endocrine disruptors via ambient air: An unknown health risk. Archives des Maladies Professionnelles et de l'Environnement 75:74-81. </t>
         </is>
@@ -4298,74 +5264,95 @@
         <is>
           <t>Moreau-Guigon E and Chevreuil M</t>
         </is>
       </c>
       <c r="J46" t="n">
         <v>2014</v>
       </c>
       <c r="K46" t="inlineStr">
         <is>
           <t>Archives des Maladies Professionnelles et de l'Environnement 75:74-81.</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
           <t>Purpose of the study. Human activities involve the occurrence in ambient air of a multitude of semi-volatile organic compounds (SVOC) acting as endocrine disruptors (ED). These are released into the air by combustion processes and/or passive volatilization at ambient temperature. Multi-residue air contamination by xenobiotic compounds was poorly documented by few international studies, despite the existence of many potential emission sources of plasticizers, surfactants, persistent organic pollutants, flame retardants or bactericides. In terms of sanitary risk assessment, the respiratory tract was considered to be negligible as compared to the digestive one. However, inhalation may cause differences in chemical impregnation according to individuals. In that context, the main objective of our work was to achieve a better understanding of ED transfer from air, whether indoor or outdoor, towards man and to evaluate in parallel, the respective importance of the hazards from their inhalation via gaseous and/or particulate phases.
 Methods. The study of gaseous and particulate phase contamination in ambient air focused on 58 organic molecules from industrial synthesis: plasticizers (phthalates and bisphenol A - BPA), flame retardants (PBDEs and TBBPA), surfactants (alkylphenols), bactericides (parabens), organochlorine compounds (PCBs/HCB/PeCB), polycyclic aromatic hydrocarbons (PAHs). Their identification and quantification were performed using a "large volume" dynamic air sampling, then the analysis of gas phase and particulate phase separately by gas or liquid chromatographic techniques coupled with mass spectrometry. Exposure to ED compounds was assessed in three outdoor sites: city (Paris), suburban (Lognes 94), forest of Fontainebleau (77) and in three indoor sites with different occupations and equipments (a flat, an office, a day nursery). Two-week integrated sampling was carried out during two consecutive thermally contrasted periods summer/winter (2010/2011) and autumn/winter (2011/2012).
 Results. All investigated ED were found in all studied sites and could almost always be quantified at concentrations ranging from 0.1 to 100 ng/m(3). The main ED, indoors as well as outdoors, were plasticizers from the phthalate chemical group, with concentrations up to 1 mu g/m(3). By decreasing order, came alkylphenols: 50 ng/m(3), parabens: 1 to a few ng/m(3), PAHs: 0.5 and 1 ng/m(3) and PCBs: 0.35 to 1.8 ng/m(3). BPA was close to the threshold of 1 ng/m(3). The concentrations of flame retardants of the PBDE group were lower and did not exceed 0.1 ng/m(3) and TBBPA was generally below this value, corresponding to the limit of quantification. The comparison of indoor concentrations with urban background concentrations showed that all contaminants had indoor concentrations from 10 to 80 times higher than outdoor air, except PAHs and BPA. The gas phase was still dominant for most molecules, except for very poorly volatile compounds, such as BaP and DEHP. However in summer, DEHP was mainly present in the gas phase. Alkylphenols, phthalates, PCBs and parabens were present for more than 90% in the gas phase of indoor air. Their proportion outdoors in the gas phase was less important but still remained dominant, although it tended to decrease in winter, especially PAHs mainly emitted during combustion processes.
 Conclusion. ED compounds are ubiquitous in the air of all premises, with concentrations in indoor air almost always higher than in outdoor air, due to confinement, human activities and potential sources that will be specified. Moreover, contrary to common opinion about the relatively low vapor pressure of SVOC, it appears here as well as in other works abroad, that human exposure to most compounds arises mainly from the gas phase rather than inhalation or ingestion of particulate aerosols. (C) 2013 Elsevier Masson SAS. All rights reserved.</t>
         </is>
       </c>
       <c r="M46" t="inlineStr"/>
       <c r="N46" s="2" t="n">
         <v>43963.81406137413</v>
       </c>
       <c r="O46" s="2" t="n">
-        <v>43963.81406137432</v>
+        <v>46155.74718286991</v>
       </c>
       <c r="P46" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q46" t="b">
         <v>0</v>
       </c>
       <c r="R46" t="b">
         <v>0</v>
       </c>
       <c r="S46" t="b">
         <v>0</v>
       </c>
       <c r="T46" t="b">
         <v>0</v>
       </c>
       <c r="U46" t="b">
         <v>0</v>
       </c>
       <c r="V46" t="b">
         <v>0</v>
       </c>
       <c r="W46" t="b">
+        <v>0</v>
+      </c>
+      <c r="X46" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y46" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z46" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA46" t="b">
+        <v>1</v>
+      </c>
+      <c r="AB46" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC46" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD46" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>100852946</v>
       </c>
       <c r="B47" t="n">
         <v>2507055</v>
       </c>
       <c r="C47" t="inlineStr"/>
       <c r="D47" t="inlineStr">
         <is>
           <t>10.1016/j.ijheh.2011.04.005</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>Geens T, Goeyens Leo, and Covaci A 2011</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t xml:space="preserve">Geens T, Goeyens Leo, Covaci A. Are potential sources for human exposure to bisphenol-A overlooked?. International Journal of Hygiene and Environmental Health 214:339-347. </t>
         </is>
@@ -4402,53 +5389,74 @@
       <c r="N47" s="2" t="n">
         <v>43963.81406156033</v>
       </c>
       <c r="O47" s="2" t="n">
         <v>43963.81406156056</v>
       </c>
       <c r="P47" t="b">
         <v>0</v>
       </c>
       <c r="Q47" t="b">
         <v>0</v>
       </c>
       <c r="R47" t="b">
         <v>0</v>
       </c>
       <c r="S47" t="b">
         <v>0</v>
       </c>
       <c r="T47" t="b">
         <v>0</v>
       </c>
       <c r="U47" t="b">
         <v>0</v>
       </c>
       <c r="V47" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W47" t="b">
+        <v>0</v>
+      </c>
+      <c r="X47" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y47" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z47" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA47" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB47" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC47" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD47" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>100852947</v>
       </c>
       <c r="B48" t="n">
         <v>2528337</v>
       </c>
       <c r="C48" t="inlineStr"/>
       <c r="D48" t="inlineStr"/>
       <c r="E48" t="inlineStr">
         <is>
           <t>Miller-Rhodes P et al. 2014</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t xml:space="preserve">Miller-Rhodes P, Popescu M, Goeke C, Tirabassi T, Johnson L, Markowski VP. Prenatal exposure to the brominated flame retardant hexabromocyclododecane (HBCD) impairs measures of sustained attention and increases age-related morbidity in the Long-Evans rat. Neurotoxicology and Teratology 45:34-43. </t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>Prenatal exposure to the brominated flame retardant hexabromocyclododecane (HBCD) impairs measures of sustained attention and increases age-related morbidity in the Long-Evans rat</t>
@@ -4481,53 +5489,74 @@
       <c r="N48" s="2" t="n">
         <v>43963.81406163197</v>
       </c>
       <c r="O48" s="2" t="n">
         <v>43963.81406163214</v>
       </c>
       <c r="P48" t="b">
         <v>0</v>
       </c>
       <c r="Q48" t="b">
         <v>0</v>
       </c>
       <c r="R48" t="b">
         <v>0</v>
       </c>
       <c r="S48" t="b">
         <v>0</v>
       </c>
       <c r="T48" t="b">
         <v>0</v>
       </c>
       <c r="U48" t="b">
         <v>0</v>
       </c>
       <c r="V48" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W48" t="b">
+        <v>0</v>
+      </c>
+      <c r="X48" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y48" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z48" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA48" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB48" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC48" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD48" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>100852948</v>
       </c>
       <c r="B49" t="n">
         <v>2529846</v>
       </c>
       <c r="C49" t="inlineStr"/>
       <c r="D49" t="inlineStr">
         <is>
           <t>10.1016/j.jhazmat.2014.03.003</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>Zhou X et al. 2014</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t xml:space="preserve">Zhou X, Guo Jie, Zhang Wei, Zhou P, Deng J, Lin K. Tetrabromobisphenol A contamination and emission in printed circuit board production and implications for human exposure. Journal of Hazardous Materials 273:27-35. </t>
         </is>
@@ -4561,56 +5590,77 @@
         </is>
       </c>
       <c r="M49" t="inlineStr"/>
       <c r="N49" s="2" t="n">
         <v>43963.81406178951</v>
       </c>
       <c r="O49" s="2" t="n">
         <v>43963.81406178971</v>
       </c>
       <c r="P49" t="b">
         <v>1</v>
       </c>
       <c r="Q49" t="b">
         <v>1</v>
       </c>
       <c r="R49" t="b">
         <v>1</v>
       </c>
       <c r="S49" t="b">
         <v>1</v>
       </c>
       <c r="T49" t="b">
         <v>1</v>
       </c>
       <c r="U49" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V49" t="b">
         <v>0</v>
       </c>
       <c r="W49" t="b">
+        <v>0</v>
+      </c>
+      <c r="X49" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y49" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z49" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA49" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB49" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC49" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD49" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>100852949</v>
       </c>
       <c r="B50" t="n">
         <v>2560628</v>
       </c>
       <c r="C50" t="inlineStr"/>
       <c r="D50" t="inlineStr">
         <is>
           <t>10.1021/es802593t</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>Mäkinen MSE et al. 2009</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t xml:space="preserve">Mäkinen MSE, Mäkinen MRA, Koistinen JTB, Pasanen AL, Pasanen PO, Kalliokoski PJ, Korpi AM. Respiratory and dermal exposure to organophosphorus flame retardants and tetrabromobisphenol A at five work environments. Environmental Science and Technology 43:941-947. </t>
         </is>
@@ -4641,59 +5691,80 @@
       <c r="L50" t="inlineStr">
         <is>
           <t>Organophosphorus compounds (OPs) and tetrabromobisphenol A (TBBPA) are widely utilized as flame retardants (FRs) in plastics, textiles, rubbers, and building materials. Eight OPs and TBBPA were quantified by GC/MS from air samples collected from a furniture workshop, a circuit board factory, two electronics dismantling facilities, a computer classroom, and offices and social premises. In addition, dermal exposure was assessed with patch and hand wash samples at some workplaces. Triphenyl phosphate, tris(2-chloroethyl) phosphate, and tris(2-chloroisopropyl) phosphate were typical contaminants of the workplaces, whereas TBBPA, tricresyl phosphate, tri-n-butyl phosphate, and tris(2-ethylhexyl) phosphate were rather site-specific. The highest geometric mean of totalFRs in the air samples was measured in personal samples at the electronics dismantling facilities (2.9 and 3.8 mu g/m(3)), whereas the stationary sample results from the other environments ranged between 90 and 720 ng/m(3). Stationary samplings underestimated the personal exposure at three out of four work places where comparisons were made. Dermal exposure was shown for the first time at these occupational settings. The geometric mean of totalFR levels in patch samples ranged between 1.5 and 24 ng/cm(2) and in hand wash samples between 3.5 and 34 mu g/two hands. The health effects of the measured FR levels remain unknown.</t>
         </is>
       </c>
       <c r="M50" t="inlineStr"/>
       <c r="N50" s="2" t="n">
         <v>43963.8140618584</v>
       </c>
       <c r="O50" s="2" t="n">
         <v>43963.81406185865</v>
       </c>
       <c r="P50" t="b">
         <v>1</v>
       </c>
       <c r="Q50" t="b">
         <v>1</v>
       </c>
       <c r="R50" t="b">
         <v>1</v>
       </c>
       <c r="S50" t="b">
         <v>1</v>
       </c>
       <c r="T50" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U50" t="b">
         <v>0</v>
       </c>
       <c r="V50" t="b">
         <v>0</v>
       </c>
       <c r="W50" t="b">
+        <v>0</v>
+      </c>
+      <c r="X50" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y50" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z50" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA50" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB50" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC50" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD50" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>100852950</v>
       </c>
       <c r="B51" t="n">
         <v>2627245</v>
       </c>
       <c r="C51" t="inlineStr"/>
       <c r="D51" t="inlineStr">
         <is>
           <t>10.1007/s00216-009-3279-6</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>Zhou SN et al. 2010</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t xml:space="preserve">Zhou SN, Reiner EJ, Marvin C, Helm P, Riddell N, Dorman F, Misselwitz M, Shen Li, Crozier P, Macpherson K, Brindle I. Development of liquid chromatography atmospheric pressure chemical ionization tandem mass spectrometry for analysis of halogenated flame retardants in wastewater. Analytical and Bioanalytical Chemistry 396:1311-1320. </t>
         </is>
@@ -4730,53 +5801,74 @@
       <c r="N51" s="2" t="n">
         <v>43963.81406192652</v>
       </c>
       <c r="O51" s="2" t="n">
         <v>43963.8140619267</v>
       </c>
       <c r="P51" t="b">
         <v>0</v>
       </c>
       <c r="Q51" t="b">
         <v>0</v>
       </c>
       <c r="R51" t="b">
         <v>0</v>
       </c>
       <c r="S51" t="b">
         <v>0</v>
       </c>
       <c r="T51" t="b">
         <v>0</v>
       </c>
       <c r="U51" t="b">
         <v>0</v>
       </c>
       <c r="V51" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W51" t="b">
+        <v>0</v>
+      </c>
+      <c r="X51" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y51" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z51" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA51" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB51" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC51" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD51" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="n">
         <v>100852951</v>
       </c>
       <c r="B52" t="n">
         <v>2636653</v>
       </c>
       <c r="C52" t="inlineStr"/>
       <c r="D52" t="inlineStr">
         <is>
           <t>10.1016/j.jhazmat.2011.01.060</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>Grabda M et al. 2011</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t xml:space="preserve">Grabda M, Oleszek-Kudlak S, Shibata E, Nakamura T. Vaporization of zinc during thermal treatment of ZnO with tetrabromobisphenol A (TBBPA). Journal of Hazardous Materials 187:473-479. </t>
         </is>
@@ -4814,53 +5906,74 @@
       <c r="N52" s="2" t="n">
         <v>43963.81406199346</v>
       </c>
       <c r="O52" s="2" t="n">
         <v>43963.81406199363</v>
       </c>
       <c r="P52" t="b">
         <v>0</v>
       </c>
       <c r="Q52" t="b">
         <v>0</v>
       </c>
       <c r="R52" t="b">
         <v>0</v>
       </c>
       <c r="S52" t="b">
         <v>0</v>
       </c>
       <c r="T52" t="b">
         <v>0</v>
       </c>
       <c r="U52" t="b">
         <v>0</v>
       </c>
       <c r="V52" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W52" t="b">
+        <v>0</v>
+      </c>
+      <c r="X52" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y52" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z52" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA52" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB52" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC52" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD52" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="n">
         <v>100852952</v>
       </c>
       <c r="B53" t="n">
         <v>2779941</v>
       </c>
       <c r="C53" t="inlineStr"/>
       <c r="D53" t="inlineStr"/>
       <c r="E53" t="inlineStr">
         <is>
           <t>[No authors listed] 1985</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t xml:space="preserve"> PARTITION COEFFICIENT OF SEVERAL FLAME RETARDANTS  AND INDUSTRIAL CHEMICALS.  </t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>PARTITION COEFFICIENT OF SEVERAL FLAME RETARDANTS  AND INDUSTRIAL CHEMICALS</t>
@@ -4877,53 +5990,74 @@
       <c r="N53" s="2" t="n">
         <v>43963.81406203767</v>
       </c>
       <c r="O53" s="2" t="n">
         <v>43963.81406203783</v>
       </c>
       <c r="P53" t="b">
         <v>0</v>
       </c>
       <c r="Q53" t="b">
         <v>0</v>
       </c>
       <c r="R53" t="b">
         <v>0</v>
       </c>
       <c r="S53" t="b">
         <v>0</v>
       </c>
       <c r="T53" t="b">
         <v>0</v>
       </c>
       <c r="U53" t="b">
         <v>0</v>
       </c>
       <c r="V53" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W53" t="b">
+        <v>0</v>
+      </c>
+      <c r="X53" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y53" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z53" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA53" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB53" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC53" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD53" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="n">
         <v>100852953</v>
       </c>
       <c r="B54" t="n">
         <v>2779956</v>
       </c>
       <c r="C54" t="inlineStr"/>
       <c r="D54" t="inlineStr"/>
       <c r="E54" t="inlineStr">
         <is>
           <t>Velsicol Chem Corp 1990</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t xml:space="preserve">Velsicol Chem Corp. PARTITION COEFFICIENT OF SEVERAL FLAME RETARDANTS AND INDUSTRIAL CHEMICALS WITH TEST DATA AND COVER LETTER.  </t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>PARTITION COEFFICIENT OF SEVERAL FLAME RETARDANTS AND INDUSTRIAL CHEMICALS WITH TEST DATA AND COVER LETTER</t>
@@ -4948,53 +6082,74 @@
       <c r="N54" s="2" t="n">
         <v>43963.81406208099</v>
       </c>
       <c r="O54" s="2" t="n">
         <v>43963.81406208118</v>
       </c>
       <c r="P54" t="b">
         <v>0</v>
       </c>
       <c r="Q54" t="b">
         <v>0</v>
       </c>
       <c r="R54" t="b">
         <v>0</v>
       </c>
       <c r="S54" t="b">
         <v>0</v>
       </c>
       <c r="T54" t="b">
         <v>0</v>
       </c>
       <c r="U54" t="b">
         <v>0</v>
       </c>
       <c r="V54" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W54" t="b">
+        <v>0</v>
+      </c>
+      <c r="X54" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y54" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z54" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA54" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB54" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC54" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD54" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="n">
         <v>100852954</v>
       </c>
       <c r="B55" t="n">
         <v>2818993</v>
       </c>
       <c r="C55" t="inlineStr"/>
       <c r="D55" t="inlineStr">
         <is>
           <t>10.1016/j.envint.2013.10.016</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>Fujii Y et al. 2014</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t xml:space="preserve">Fujii Y, Nishimura Eri, Kato Y, Harada KH, Koizumi A, Haraguchi K. Dietary exposure to phenolic and methoxylated organohalogen contaminants in relation to their concentrations in breast milk and serum in Japan. Environment International 63:19-25. </t>
         </is>
@@ -5031,53 +6186,74 @@
       <c r="N55" s="2" t="n">
         <v>43963.81406214804</v>
       </c>
       <c r="O55" s="2" t="n">
         <v>43963.81406214823</v>
       </c>
       <c r="P55" t="b">
         <v>0</v>
       </c>
       <c r="Q55" t="b">
         <v>0</v>
       </c>
       <c r="R55" t="b">
         <v>0</v>
       </c>
       <c r="S55" t="b">
         <v>0</v>
       </c>
       <c r="T55" t="b">
         <v>0</v>
       </c>
       <c r="U55" t="b">
         <v>0</v>
       </c>
       <c r="V55" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W55" t="b">
+        <v>0</v>
+      </c>
+      <c r="X55" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y55" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z55" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA55" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB55" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC55" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD55" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="n">
         <v>100852955</v>
       </c>
       <c r="B56" t="n">
         <v>2863329</v>
       </c>
       <c r="C56" t="inlineStr"/>
       <c r="D56" t="inlineStr">
         <is>
           <t>10.1016/j.resconrec.2006.11.010</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>Hall WJ and Williams PT 2007</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t xml:space="preserve">Hall WJ, Williams PT. Separation and recovery of materials from scrap printed circuit boards. Resources, Conservation and Recycling 51:691-709. </t>
         </is>
@@ -5105,62 +6281,83 @@
           <t>Resources, Conservation and Recycling 51:691-709.</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
           <t>Printed circuit boards from waste computers, televisions, and mobile phones were pyrolysed in a fixed bed reactor with the aim of separating and recovering the organic and metallic materials. A selection of printed circuit boards from each of the three waste classes was pyrolysed at 800°C and the pyrolysis products were analysed using GC-FID, GC-TCD, GC-MS, GC-ECD, ICP-MS, and SEM-EDX. The pyrolysis oils contained high concentrations of phenol, 4-(1-methylethyl)phenol, and p-hydroxyphenol, as well as bisphenol A, tetrabromobisphenol A, methyl phenols, and bromophenols. The pyrolysis oils also contained significant concentrations of organo-phosphate compounds and a number of tetrabromobisphenol A pyrolysis products were also identified. The pyrolysis residues were very friable and the organic, glass fibre, and metallic fractions could easily be separated and the electrical components could easily be removed from the remains of the printed circuit boards. The ash in the residue mainly consisted of copper, calcium, iron, nickel, zinc, and aluminium, as well as lower concentrations of valuable metals such as gallium, bismuth, silver, and gold, silver was present in particularly high concentrations. Many other metals were also identified in the ash by ICP-MS and SEM EDX. The pyrolysis gases mainly consisted of CO2 and CO but all of the C1–C4 alkanes and alkenes were present, as were some inorganic halogens.</t>
         </is>
       </c>
       <c r="M56" t="inlineStr"/>
       <c r="N56" s="2" t="n">
         <v>43963.81406219355</v>
       </c>
       <c r="O56" s="2" t="n">
         <v>43963.81406219374</v>
       </c>
       <c r="P56" t="b">
         <v>1</v>
       </c>
       <c r="Q56" t="b">
         <v>1</v>
       </c>
       <c r="R56" t="b">
         <v>1</v>
       </c>
       <c r="S56" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T56" t="b">
         <v>0</v>
       </c>
       <c r="U56" t="b">
         <v>0</v>
       </c>
       <c r="V56" t="b">
         <v>0</v>
       </c>
       <c r="W56" t="b">
+        <v>0</v>
+      </c>
+      <c r="X56" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y56" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z56" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA56" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB56" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC56" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD56" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="n">
         <v>100852956</v>
       </c>
       <c r="B57" t="n">
         <v>2872791</v>
       </c>
       <c r="C57" t="inlineStr"/>
       <c r="D57" t="inlineStr">
         <is>
           <t>10.1021/jp201733n</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>Gonjo T et al. 2011</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t xml:space="preserve">Gonjo T, Futami Y, Morisawa Y, Wojcik MJ, Ozaki Y. Hydrogen bonding effects on the wavenumbers and absorption intensities of the OH fundamental and the first, second, and third overtones of phenol and 2,6-dihalogenated phenols studied by visible/near-infrared/infrared spectroscopy. Journal of Physical Chemistry A 115:9845-9853. </t>
         </is>
@@ -5197,53 +6394,74 @@
       <c r="N57" s="2" t="n">
         <v>43963.81406234473</v>
       </c>
       <c r="O57" s="2" t="n">
         <v>43963.81406234497</v>
       </c>
       <c r="P57" t="b">
         <v>0</v>
       </c>
       <c r="Q57" t="b">
         <v>0</v>
       </c>
       <c r="R57" t="b">
         <v>0</v>
       </c>
       <c r="S57" t="b">
         <v>0</v>
       </c>
       <c r="T57" t="b">
         <v>0</v>
       </c>
       <c r="U57" t="b">
         <v>0</v>
       </c>
       <c r="V57" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W57" t="b">
+        <v>0</v>
+      </c>
+      <c r="X57" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y57" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z57" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA57" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB57" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC57" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD57" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="n">
         <v>100852957</v>
       </c>
       <c r="B58" t="n">
         <v>28749</v>
       </c>
       <c r="C58" t="inlineStr"/>
       <c r="D58" t="inlineStr"/>
       <c r="E58" t="inlineStr">
         <is>
           <t>Zelinski V, Lorenz W, and Bahadir M 1993</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t xml:space="preserve">Zelinski V, Lorenz W, Bahadir M. Brominated flame retardants and resulting PBDD/F in accidental fire residues from private residences. Chemosphere 27:1519-1528. </t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>Brominated flame retardants and resulting PBDD/F in accidental fire residues from private residences</t>
@@ -5276,53 +6494,74 @@
       <c r="N58" s="2" t="n">
         <v>43963.81406239112</v>
       </c>
       <c r="O58" s="2" t="n">
         <v>43963.81406239132</v>
       </c>
       <c r="P58" t="b">
         <v>0</v>
       </c>
       <c r="Q58" t="b">
         <v>0</v>
       </c>
       <c r="R58" t="b">
         <v>0</v>
       </c>
       <c r="S58" t="b">
         <v>0</v>
       </c>
       <c r="T58" t="b">
         <v>0</v>
       </c>
       <c r="U58" t="b">
         <v>0</v>
       </c>
       <c r="V58" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W58" t="b">
+        <v>0</v>
+      </c>
+      <c r="X58" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y58" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z58" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA58" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB58" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC58" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD58" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="n">
         <v>100852958</v>
       </c>
       <c r="B59" t="n">
         <v>2876197</v>
       </c>
       <c r="C59" t="inlineStr"/>
       <c r="D59" t="inlineStr"/>
       <c r="E59" t="inlineStr">
         <is>
           <t>Katayama-Hirayama K et al. 2014</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t xml:space="preserve">Katayama-Hirayama K, Suzuki H, Toda N, Tauchi A, Fujioka A, Akitsu T, Kaneko H, Hirayama K. Removal of bromophenols by slow sand filtration. 153-160. </t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>Removal of bromophenols by slow sand filtration</t>
@@ -5337,71 +6576,92 @@
         <is>
           <t>Katayama-Hirayama K et al.</t>
         </is>
       </c>
       <c r="J59" t="n">
         <v>2014</v>
       </c>
       <c r="K59" t="inlineStr">
         <is>
           <t>153-160.</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
           <t>We tried to remove bromophenols with a slow sand filter and compared the degradability and the structure. The phenols examined are phenol, catechol, and mono-bromophenols (MBPs), namely 2-bromophemol (2-BP), 3-bromophenol (3-BP) and 4-bromophemol (4-BP); and di-bromophenols (DBPs), namely 2,4-dibromophenol (2,4-DBP), 2,6-dibromophenol (2,6-DBP), and 3,5-dibromophenol (3,5-DBP). Bromophenols (BPs) with low removal rates were also examined for removal under ultraviolet lamp (UV) irradiation and the relationship between degradability and molecular orbital properties of the phenols was estimated. The order of removability with a slow sand filter of examined phenols was catechol &gt; phenol &gt;= 4-BP &gt; 3-BP &gt; 2-BP &gt; 2,4-DBP, 2,6-DBP &gt; 3,5-DBP. After 5 min of UV irradiation, the initial concentrations of MBPs and DBPs of 20 mg per liter were almost removed. The decrease in the dissolved organic carbon concentration suggests mineralization of MBPs and DBPs. Bromide ions were released along with the decrease of BPs examined. Molecular orbital calculation suggests that the electrophilic frontier density and HOMO energy may be related to the degradability of BPs under UV irradiation.</t>
         </is>
       </c>
       <c r="M59" t="inlineStr"/>
       <c r="N59" s="2" t="n">
         <v>43963.81406244489</v>
       </c>
       <c r="O59" s="2" t="n">
         <v>43963.81406244507</v>
       </c>
       <c r="P59" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q59" t="b">
         <v>0</v>
       </c>
       <c r="R59" t="b">
         <v>0</v>
       </c>
       <c r="S59" t="b">
         <v>0</v>
       </c>
       <c r="T59" t="b">
         <v>0</v>
       </c>
       <c r="U59" t="b">
         <v>0</v>
       </c>
       <c r="V59" t="b">
         <v>0</v>
       </c>
       <c r="W59" t="b">
+        <v>0</v>
+      </c>
+      <c r="X59" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y59" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z59" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA59" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB59" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC59" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD59" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="n">
         <v>100852959</v>
       </c>
       <c r="B60" t="n">
         <v>2935002</v>
       </c>
       <c r="C60" t="inlineStr"/>
       <c r="D60" t="inlineStr">
         <is>
           <t>10.1016/j.envint.2014.09.012</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>Abdallah MAE, Pawar G, and Harrad S 2015</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t xml:space="preserve">Abdallah MAE, Pawar G, Harrad S. Evaluation of in vitro vs. in vivo methods for assessment of dermal absorption of organic flame retardants: A review. Environment International 74:13-22. [Review]. </t>
         </is>
@@ -5432,59 +6692,80 @@
       <c r="L60" t="inlineStr">
         <is>
           <t>There is a growing interest to study human dermal exposure to a large number of chemicals, whether in the indoor or outdoor environment. Such studies are essential to predict the systemic exposure to xenobiotic chemicals for risk assessment purposes and to comply with various regulatory guidelines. However, very little is currently known about human dermal exposure to persistent organic pollutants. While recent pharmacokinetic studies have highlighted the importance of dermal contact as a pathway of human exposure to brominated flame retardants, risk assessment studies had to apply assumed values for percutaneous penetration of various flame retardants (FRs) due to complete absence of specific experimental data on their human dermal bioavailability. Therefore, this article discusses the current state-of-knowledge on the significance of dermal contact as a pathway of human exposure to FRs. The available literature on in vivo and in Vitro methods for assessment of dermal absorption of FRs in human and laboratory animals is critically reviewed. Finally, a novel approach for studying human dermal absorption of FRs using in vitro three-dimensional (3D) human skin equivalent models is presented and the challenges facing future dermal absorption studies on FRs are highlighted. (C) 2014 Elsevier Ltd. All rights reserved.</t>
         </is>
       </c>
       <c r="M60" t="inlineStr"/>
       <c r="N60" s="2" t="n">
         <v>43963.81406264364</v>
       </c>
       <c r="O60" s="2" t="n">
         <v>43963.81406264381</v>
       </c>
       <c r="P60" t="b">
         <v>1</v>
       </c>
       <c r="Q60" t="b">
         <v>1</v>
       </c>
       <c r="R60" t="b">
         <v>1</v>
       </c>
       <c r="S60" t="b">
         <v>1</v>
       </c>
       <c r="T60" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U60" t="b">
         <v>0</v>
       </c>
       <c r="V60" t="b">
         <v>0</v>
       </c>
       <c r="W60" t="b">
+        <v>0</v>
+      </c>
+      <c r="X60" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y60" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z60" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA60" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB60" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC60" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD60" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="n">
         <v>100852960</v>
       </c>
       <c r="B61" t="n">
         <v>2942545</v>
       </c>
       <c r="C61" t="inlineStr"/>
       <c r="D61" t="inlineStr">
         <is>
           <t>10.1016/j.scitotenv.2015.02.008</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>Matsukami H et al. 2015</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t xml:space="preserve">Matsukami H, Nguyen Minh Tue, Suzuki Go, Someya M, Le Huu Tuyen, Pham Hung Viet, Takahashi S, Tanabe S, Takigami H. Flame retardant emission from e-waste recycling operation in northern Vietnam: Environmental occurrence of emerging organophosphorus esters used as alternatives for PBDEs. Science of the Total Environment 514:492-499. </t>
         </is>
@@ -5518,56 +6799,77 @@
         </is>
       </c>
       <c r="M61" t="inlineStr"/>
       <c r="N61" s="2" t="n">
         <v>43963.81406271343</v>
       </c>
       <c r="O61" s="2" t="n">
         <v>43963.81406271361</v>
       </c>
       <c r="P61" t="b">
         <v>1</v>
       </c>
       <c r="Q61" t="b">
         <v>1</v>
       </c>
       <c r="R61" t="b">
         <v>1</v>
       </c>
       <c r="S61" t="b">
         <v>1</v>
       </c>
       <c r="T61" t="b">
         <v>1</v>
       </c>
       <c r="U61" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V61" t="b">
         <v>0</v>
       </c>
       <c r="W61" t="b">
+        <v>0</v>
+      </c>
+      <c r="X61" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y61" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z61" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA61" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB61" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC61" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD61" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="n">
         <v>100852961</v>
       </c>
       <c r="B62" t="n">
         <v>2991332</v>
       </c>
       <c r="C62" t="inlineStr"/>
       <c r="D62" t="inlineStr"/>
       <c r="E62" t="inlineStr">
         <is>
           <t>Nuwayhid I et al. 2003</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t xml:space="preserve">Nuwayhid I, Nabulsi M, Muwakkit S, Kouzi S, Salem G, Mikati M, Ariss M. Blood lead concentrations in 1-3 year old Lebanese children: a cross-sectional study. Environmental Health: A Global Access Science Source 2:5. </t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>Blood lead concentrations in 1-3 year old Lebanese children: a cross-sectional study</t>
@@ -5600,53 +6902,74 @@
       <c r="N62" s="2" t="n">
         <v>43963.81406278261</v>
       </c>
       <c r="O62" s="2" t="n">
         <v>43963.8140627828</v>
       </c>
       <c r="P62" t="b">
         <v>0</v>
       </c>
       <c r="Q62" t="b">
         <v>0</v>
       </c>
       <c r="R62" t="b">
         <v>0</v>
       </c>
       <c r="S62" t="b">
         <v>0</v>
       </c>
       <c r="T62" t="b">
         <v>0</v>
       </c>
       <c r="U62" t="b">
         <v>0</v>
       </c>
       <c r="V62" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W62" t="b">
+        <v>0</v>
+      </c>
+      <c r="X62" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y62" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z62" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA62" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB62" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC62" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD62" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="n">
         <v>100852962</v>
       </c>
       <c r="B63" t="n">
         <v>3012425</v>
       </c>
       <c r="C63" t="inlineStr"/>
       <c r="D63" t="inlineStr">
         <is>
           <t>10.1002/jat.3132</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>Wikoff D et al. 2015</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t xml:space="preserve">Wikoff D, Thompson C, Perry C, White M, Borghoff S, Fitzgerald L, Haws LC. Development of toxicity values and exposure estimates for tetrabromobisphenol A: application in a margin of exposure assessment. Journal of Applied Toxicology 35:1292-1308. </t>
         </is>
@@ -5680,56 +7003,77 @@
         </is>
       </c>
       <c r="M63" t="inlineStr"/>
       <c r="N63" s="2" t="n">
         <v>43963.81406285083</v>
       </c>
       <c r="O63" s="2" t="n">
         <v>43963.81406285101</v>
       </c>
       <c r="P63" t="b">
         <v>1</v>
       </c>
       <c r="Q63" t="b">
         <v>0</v>
       </c>
       <c r="R63" t="b">
         <v>0</v>
       </c>
       <c r="S63" t="b">
         <v>0</v>
       </c>
       <c r="T63" t="b">
         <v>0</v>
       </c>
       <c r="U63" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V63" t="b">
         <v>0</v>
       </c>
       <c r="W63" t="b">
+        <v>0</v>
+      </c>
+      <c r="X63" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y63" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z63" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA63" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB63" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC63" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD63" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="n">
         <v>100852963</v>
       </c>
       <c r="B64" t="n">
         <v>3023922</v>
       </c>
       <c r="C64" t="inlineStr"/>
       <c r="D64" t="inlineStr">
         <is>
           <t>10.1021/ez400185y</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>Keller AS et al. 2014</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t xml:space="preserve">Keller AS, Raju NP, Webster TF, Stapleton HM. Flame Retardant Applications in Camping Tents and Potential Exposure. Environmental Science &amp; Technology Letters 1:152-155. </t>
         </is>
@@ -5763,56 +7107,77 @@
         </is>
       </c>
       <c r="M64" t="inlineStr"/>
       <c r="N64" s="2" t="n">
         <v>43963.81406291835</v>
       </c>
       <c r="O64" s="2" t="n">
         <v>43963.81406291852</v>
       </c>
       <c r="P64" t="b">
         <v>1</v>
       </c>
       <c r="Q64" t="b">
         <v>0</v>
       </c>
       <c r="R64" t="b">
         <v>0</v>
       </c>
       <c r="S64" t="b">
         <v>0</v>
       </c>
       <c r="T64" t="b">
         <v>0</v>
       </c>
       <c r="U64" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V64" t="b">
         <v>0</v>
       </c>
       <c r="W64" t="b">
+        <v>0</v>
+      </c>
+      <c r="X64" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y64" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z64" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA64" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB64" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC64" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD64" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="n">
         <v>100852964</v>
       </c>
       <c r="B65" t="n">
         <v>3226494</v>
       </c>
       <c r="C65" t="inlineStr"/>
       <c r="D65" t="inlineStr">
         <is>
           <t>10.1016/j.ecoenv.2014.08.029</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>Miao J et al. 2014</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t xml:space="preserve">Miao J, Cai Y, Pan L, Li Z. Molecular cloning and characterization of a MXR-related P-glycoprotein cDNA in scallop Chlamys farreri: transcriptional response to benzo(a)pyrene, tetrabromobisphenol A and endosulfan. Ecotoxicology and Environmental Safety 110:136-142. </t>
         </is>
@@ -5849,53 +7214,74 @@
       <c r="N65" s="2" t="n">
         <v>43963.81406298632</v>
       </c>
       <c r="O65" s="2" t="n">
         <v>43963.8140629865</v>
       </c>
       <c r="P65" t="b">
         <v>0</v>
       </c>
       <c r="Q65" t="b">
         <v>0</v>
       </c>
       <c r="R65" t="b">
         <v>0</v>
       </c>
       <c r="S65" t="b">
         <v>0</v>
       </c>
       <c r="T65" t="b">
         <v>0</v>
       </c>
       <c r="U65" t="b">
         <v>0</v>
       </c>
       <c r="V65" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W65" t="b">
+        <v>0</v>
+      </c>
+      <c r="X65" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y65" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z65" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA65" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB65" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC65" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD65" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="n">
         <v>100852965</v>
       </c>
       <c r="B66" t="n">
         <v>3227425</v>
       </c>
       <c r="C66" t="inlineStr"/>
       <c r="D66" t="inlineStr">
         <is>
           <t>10.1177/1420326x13499170</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>Hong J et al. 2016</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t xml:space="preserve">Hong J, Gao S, Chen L, Han Q, Yu Z, Peng P, Fu J. Hexabromocyclododecanes in the indoor environment of two cities in South China: Their occurrence and implications of human inhalation exposure. Indoor and Built Environment 25:41-49. </t>
         </is>
@@ -5932,53 +7318,74 @@
       <c r="N66" s="2" t="n">
         <v>43963.81406303338</v>
       </c>
       <c r="O66" s="2" t="n">
         <v>43963.81406303355</v>
       </c>
       <c r="P66" t="b">
         <v>0</v>
       </c>
       <c r="Q66" t="b">
         <v>0</v>
       </c>
       <c r="R66" t="b">
         <v>0</v>
       </c>
       <c r="S66" t="b">
         <v>0</v>
       </c>
       <c r="T66" t="b">
         <v>0</v>
       </c>
       <c r="U66" t="b">
         <v>0</v>
       </c>
       <c r="V66" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W66" t="b">
+        <v>0</v>
+      </c>
+      <c r="X66" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y66" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z66" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA66" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB66" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC66" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD66" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="n">
         <v>100852966</v>
       </c>
       <c r="B67" t="n">
         <v>3350482</v>
       </c>
       <c r="C67" t="inlineStr"/>
       <c r="D67" t="inlineStr">
         <is>
           <t>10.1016/j.fct.2016.02.020</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>Song N et al. 2016</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t xml:space="preserve">Song N, Li L, Li H, Ai W, Xie W, Yu W, Liu W, Wang C, Shen G, Zhou L, Wei C, Li D, Chen H. Single and 14-day repeated dose inhalation toxicity studies of hexabromocyclododecane in rats. Food and Chemical Toxicology 91:73-81. </t>
         </is>
@@ -6015,53 +7422,74 @@
       <c r="N67" s="2" t="n">
         <v>43963.81406319441</v>
       </c>
       <c r="O67" s="2" t="n">
         <v>43963.81406319459</v>
       </c>
       <c r="P67" t="b">
         <v>0</v>
       </c>
       <c r="Q67" t="b">
         <v>0</v>
       </c>
       <c r="R67" t="b">
         <v>0</v>
       </c>
       <c r="S67" t="b">
         <v>0</v>
       </c>
       <c r="T67" t="b">
         <v>0</v>
       </c>
       <c r="U67" t="b">
         <v>0</v>
       </c>
       <c r="V67" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W67" t="b">
+        <v>0</v>
+      </c>
+      <c r="X67" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y67" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z67" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA67" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB67" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC67" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD67" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="n">
         <v>100852967</v>
       </c>
       <c r="B68" t="n">
         <v>3355581</v>
       </c>
       <c r="C68" t="inlineStr"/>
       <c r="D68" t="inlineStr">
         <is>
           <t>10.1016/j.jhazmat.2016.06.054</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>Chen Y et al. 2016</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t xml:space="preserve">Chen Y, Hu Y, Liu S, Zheng H, Wu X, Huang Z, Li H, Peng B, Long J, Pan B, Huang C, Dong Q. Whole-body aerosol exposure of cadmium chloride (CdCl2) and tetrabromobisphenol A (TBBPA) induced hepatic changes in CD-1 male mice. Journal of Hazardous Materials 318:109-116. </t>
         </is>
@@ -6098,53 +7526,74 @@
       <c r="N68" s="2" t="n">
         <v>43963.81406326095</v>
       </c>
       <c r="O68" s="2" t="n">
         <v>43963.81406326115</v>
       </c>
       <c r="P68" t="b">
         <v>0</v>
       </c>
       <c r="Q68" t="b">
         <v>0</v>
       </c>
       <c r="R68" t="b">
         <v>0</v>
       </c>
       <c r="S68" t="b">
         <v>0</v>
       </c>
       <c r="T68" t="b">
         <v>0</v>
       </c>
       <c r="U68" t="b">
         <v>0</v>
       </c>
       <c r="V68" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W68" t="b">
+        <v>0</v>
+      </c>
+      <c r="X68" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y68" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z68" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA68" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB68" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC68" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD68" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="n">
         <v>100852968</v>
       </c>
       <c r="B69" t="n">
         <v>3358284</v>
       </c>
       <c r="C69" t="inlineStr"/>
       <c r="D69" t="inlineStr">
         <is>
           <t>10.1016/j.envint.2016.05.026</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>Abou-Elwafa Abdallah M 2016</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t xml:space="preserve">Abou-Elwafa Abdallah M. Environmental occurrence, analysis and human exposure to the flame retardant tetrabromobisphenol-A (TBBP-A)-A review. Environment International 94:235-250. [Review]. </t>
         </is>
@@ -6175,59 +7624,80 @@
       <c r="L69" t="inlineStr">
         <is>
           <t>TBBP-A is a high production volume chemical applied widely as a flame retardant in printed circuit boards. Recent studies have raised concern over potential harmful implications of TBBP-A exposure in human and wildlife, leading to its classification under group 2A &amp;quot;Probably carcinogenic to humans&amp;quot; by the International Agency for Research on Cancer. This article provides a comprehensive review of the available literature on TBBP-A analysis, environmental levels and human exposure. Liquid chromatography-tandem mass spectrometry (LC-MS/MS) has been identified as the method of choice for robust, accurate and sensitive analysis of TBBP-A in different matrices. TBBP-A has been detected in almost all environmental compartments all over the world, rendering it a ubiquitous contaminant. Human exposure studies revealed dust ingestion and diet as the major pathways of TBBP-A exposure in the general population. Toddlers are likely to be more exposed than adults via accidental indoor dust ingestion. Moreover, exposure to TBBP-A may occur prenatally and via breast milk. There are no current restrictions on the production of TBBP-A in the EU or worldwide. However, more research is required to characterise human exposure to TBBP-A in and around production facilities, as well as in e-waste recycling regions.</t>
         </is>
       </c>
       <c r="M69" t="inlineStr"/>
       <c r="N69" s="2" t="n">
         <v>43963.81406332735</v>
       </c>
       <c r="O69" s="2" t="n">
         <v>43963.81406332753</v>
       </c>
       <c r="P69" t="b">
         <v>1</v>
       </c>
       <c r="Q69" t="b">
         <v>1</v>
       </c>
       <c r="R69" t="b">
         <v>1</v>
       </c>
       <c r="S69" t="b">
         <v>1</v>
       </c>
       <c r="T69" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U69" t="b">
         <v>0</v>
       </c>
       <c r="V69" t="b">
         <v>0</v>
       </c>
       <c r="W69" t="b">
+        <v>0</v>
+      </c>
+      <c r="X69" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y69" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z69" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA69" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB69" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC69" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD69" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="n">
         <v>100852969</v>
       </c>
       <c r="B70" t="n">
         <v>3364227</v>
       </c>
       <c r="C70" t="inlineStr"/>
       <c r="D70" t="inlineStr">
         <is>
           <t>10.1016/j.chemosphere.2015.12.027</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>Yu Y et al. 2016</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t xml:space="preserve">Yu Y, Xiang M, Gao D, Ye Hao, Wang Q, Zhang Y, Li L, Li Hui. Absorption and excretion of Tetrabromobisphenol A in male Wistar rats following subchronic dermal exposure. Chemosphere 146:189-194. </t>
         </is>
@@ -6264,53 +7734,74 @@
       <c r="N70" s="2" t="n">
         <v>43963.81406339863</v>
       </c>
       <c r="O70" s="2" t="n">
         <v>43963.81406339884</v>
       </c>
       <c r="P70" t="b">
         <v>0</v>
       </c>
       <c r="Q70" t="b">
         <v>0</v>
       </c>
       <c r="R70" t="b">
         <v>0</v>
       </c>
       <c r="S70" t="b">
         <v>0</v>
       </c>
       <c r="T70" t="b">
         <v>0</v>
       </c>
       <c r="U70" t="b">
         <v>0</v>
       </c>
       <c r="V70" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W70" t="b">
+        <v>0</v>
+      </c>
+      <c r="X70" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y70" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z70" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA70" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB70" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC70" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD70" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="n">
         <v>100852970</v>
       </c>
       <c r="B71" t="n">
         <v>3387847</v>
       </c>
       <c r="C71" t="inlineStr"/>
       <c r="D71" t="inlineStr">
         <is>
           <t>10.1021/jf200213z</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>Wu T et al. 2011</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t xml:space="preserve">Wu T, Li X, Huang H, Zhang S. Enantioselective Oxidative Damage of Chiral Pesticide Dichlorprop to Maize.  </t>
         </is>
@@ -6339,53 +7830,74 @@
       <c r="N71" s="2" t="n">
         <v>43963.81406344257</v>
       </c>
       <c r="O71" s="2" t="n">
         <v>43963.81406344273</v>
       </c>
       <c r="P71" t="b">
         <v>0</v>
       </c>
       <c r="Q71" t="b">
         <v>0</v>
       </c>
       <c r="R71" t="b">
         <v>0</v>
       </c>
       <c r="S71" t="b">
         <v>0</v>
       </c>
       <c r="T71" t="b">
         <v>0</v>
       </c>
       <c r="U71" t="b">
         <v>0</v>
       </c>
       <c r="V71" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W71" t="b">
+        <v>0</v>
+      </c>
+      <c r="X71" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y71" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z71" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA71" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB71" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC71" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD71" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="n">
         <v>100852971</v>
       </c>
       <c r="B72" t="n">
         <v>3493141</v>
       </c>
       <c r="C72" t="inlineStr"/>
       <c r="D72" t="inlineStr">
         <is>
           <t>10.3724/sp.j.1123.2011.00168</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>Xiao J et al. 2011</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t xml:space="preserve">Xiao J, Fu Y, Lin S, Zhang S. [Determination of tetrabromobisphenol-A in electronic products by gas chromatography-mass spectrometry]. Sepu / Chinese Journal of Chromatography 29:168-171. </t>
         </is>
@@ -6401,75 +7913,96 @@
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
           <t>Xiao J et al.</t>
         </is>
       </c>
       <c r="J72" t="n">
         <v>2011</v>
       </c>
       <c r="K72" t="inlineStr">
         <is>
           <t>Sepu / Chinese Journal of Chromatography 29:168-171.</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
           <t>A method for the determination of tetrabromobisphenol-A (TBBP-A) in electronic products was developed by gas chromatography-mass spectrometry (GC-MS). The TBBP-A was extracted from electronic products by automatic digestion oven with acetone and concentrated by the evaporation of solvent. It was redissolved in methylene chloride, back-extracted by potassium carbonate solution and reacted with acetic anhydride. The derivative was extracted by hexane and determined by GC-MS. The linear calibration curve was obtained in the range of 0.25 - 5.0 mg/L with a correlation coefficient of 0.996. The detection limit of the method was 0.05 mg/kg. The recoveries were 87.3% - 104.1% and the relative standard deviations were 5.6% - 8.5%. The method is accurate and sensitive, and it is suitable for the analysis of tetrabromobisphenol-A in electronic products.</t>
         </is>
       </c>
       <c r="M72" t="inlineStr"/>
       <c r="N72" s="2" t="n">
         <v>43963.814063507</v>
       </c>
       <c r="O72" s="2" t="n">
-        <v>43963.81406350718</v>
+        <v>46155.74756366307</v>
       </c>
       <c r="P72" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q72" t="b">
         <v>0</v>
       </c>
       <c r="R72" t="b">
         <v>0</v>
       </c>
       <c r="S72" t="b">
         <v>0</v>
       </c>
       <c r="T72" t="b">
         <v>0</v>
       </c>
       <c r="U72" t="b">
         <v>0</v>
       </c>
       <c r="V72" t="b">
         <v>0</v>
       </c>
       <c r="W72" t="b">
-        <v>1</v>
+        <v>0</v>
+      </c>
+      <c r="X72" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y72" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z72" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA72" t="b">
+        <v>1</v>
+      </c>
+      <c r="AB72" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC72" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD72" t="b">
+        <v>0</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="n">
         <v>100852972</v>
       </c>
       <c r="B73" t="n">
         <v>3575255</v>
       </c>
       <c r="C73" t="inlineStr"/>
       <c r="D73" t="inlineStr">
         <is>
           <t>10.1016/j.cej.2013.11.048</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>Zhang CC and Zhang FuS 2014</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t xml:space="preserve">Zhang CC, Zhang FuS. Recovery of triphenyl phosphate from waste printed circuit boards by solvothermal process. Chemical Engineering Journal 240:10-15. </t>
         </is>
       </c>
@@ -6505,53 +8038,74 @@
       <c r="N73" s="2" t="n">
         <v>43963.81406355098</v>
       </c>
       <c r="O73" s="2" t="n">
         <v>43963.81406355117</v>
       </c>
       <c r="P73" t="b">
         <v>0</v>
       </c>
       <c r="Q73" t="b">
         <v>0</v>
       </c>
       <c r="R73" t="b">
         <v>0</v>
       </c>
       <c r="S73" t="b">
         <v>0</v>
       </c>
       <c r="T73" t="b">
         <v>0</v>
       </c>
       <c r="U73" t="b">
         <v>0</v>
       </c>
       <c r="V73" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W73" t="b">
+        <v>0</v>
+      </c>
+      <c r="X73" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y73" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z73" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA73" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB73" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC73" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD73" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="n">
         <v>100852973</v>
       </c>
       <c r="B74" t="n">
         <v>3602932</v>
       </c>
       <c r="C74" t="inlineStr"/>
       <c r="D74" t="inlineStr">
         <is>
           <t>10.13075/mp.5893.00491</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>Jarosiewicz M and Bukowska B 2017</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t xml:space="preserve">Jarosiewicz M, Bukowska B. [Tetrabromobisphenol A - Toxicity, environmental and occupational exposures]. Medycyna Pracy 68:121-134. [Review]. </t>
         </is>
@@ -6567,75 +8121,96 @@
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
           <t>Jarosiewicz M and Bukowska B</t>
         </is>
       </c>
       <c r="J74" t="n">
         <v>2017</v>
       </c>
       <c r="K74" t="inlineStr">
         <is>
           <t>Medycyna Pracy 68:121-134. [Review]</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
           <t>Brominated flame retardants (BFR), including tetrabromobisphenol A (TBBPA) represents 25% of the global market of flame retardants. Among them, TBBPA is used on the largest scale (approx. 60%) because of its firebreak properties and widespread occurrence in every day products such as furniture, upholstery, adhesives and electronic equipment. A broad application of TBBPA can contribute to environmental pollution. Tetrabromobisphenol A has been determined in soil, water, river sediments and the atmosphere. Tetrabromobisphenol A is characterized by a high value of coefficient n-octanol/water (log P = 4.5), low acidity, and it may exist in undissociated or dissociated form. Due to the high hydrophobicity, TBBPA may accumulate in living organisms, including humans at different food chain levels. The occurrence of TBBPA in humans, e.g., in blood, fat tissue and mother milk, has been reported. Tetrabromobisphenol A is classified as hazard statements (H) H400/H410, which means that it is toxic to aquatic biota, causing long-term changes in these organisms. Up to now, only a few studies have been conducted to assess potential toxicity of high doses of TBBPA to mammals. Although many people are occupationally exposed to TBBPA during production or processing of this substance in their workplaces, there are only a few studies that have assessed the real hazard associated with TBPPA exposure. The aim of the study was to discuss the latest literature (mainly from the years 2010-2016) referring to the presence of TBBPA in the environment and its effects to living organisms. Data concerning occupational exposure to TBBPA were also presented. Med Pr 2017;68(1):121-134.</t>
         </is>
       </c>
       <c r="M74" t="inlineStr"/>
       <c r="N74" s="2" t="n">
         <v>43963.81406362561</v>
       </c>
       <c r="O74" s="2" t="n">
-        <v>43963.81406362579</v>
+        <v>46155.74780367617</v>
       </c>
       <c r="P74" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q74" t="b">
         <v>0</v>
       </c>
       <c r="R74" t="b">
         <v>0</v>
       </c>
       <c r="S74" t="b">
         <v>0</v>
       </c>
       <c r="T74" t="b">
         <v>0</v>
       </c>
       <c r="U74" t="b">
         <v>0</v>
       </c>
       <c r="V74" t="b">
         <v>0</v>
       </c>
       <c r="W74" t="b">
-        <v>1</v>
+        <v>0</v>
+      </c>
+      <c r="X74" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y74" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z74" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA74" t="b">
+        <v>1</v>
+      </c>
+      <c r="AB74" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC74" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD74" t="b">
+        <v>0</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="n">
         <v>100852974</v>
       </c>
       <c r="B75" t="n">
         <v>3603266</v>
       </c>
       <c r="C75" t="inlineStr"/>
       <c r="D75" t="inlineStr">
         <is>
           <t>10.1016/j.chemosphere.2017.01.108</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>Yu Y et al. 2017</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t xml:space="preserve">Yu Y, Wang Z, Wang Q, Xiang M, Zhang Y, Ge Q, Li L, Li H, Ma R. Excretion characteristics of tetrabromobisphenol-A in Wistar rats following mouth and nose inhalation exposure. Chemosphere 175:147-152. </t>
         </is>
       </c>
@@ -6671,53 +8246,74 @@
       <c r="N75" s="2" t="n">
         <v>43963.81406369472</v>
       </c>
       <c r="O75" s="2" t="n">
         <v>43963.81406369491</v>
       </c>
       <c r="P75" t="b">
         <v>0</v>
       </c>
       <c r="Q75" t="b">
         <v>0</v>
       </c>
       <c r="R75" t="b">
         <v>0</v>
       </c>
       <c r="S75" t="b">
         <v>0</v>
       </c>
       <c r="T75" t="b">
         <v>0</v>
       </c>
       <c r="U75" t="b">
         <v>0</v>
       </c>
       <c r="V75" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W75" t="b">
+        <v>0</v>
+      </c>
+      <c r="X75" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y75" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z75" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA75" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB75" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC75" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD75" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="n">
         <v>100852975</v>
       </c>
       <c r="B76" t="n">
         <v>3837612</v>
       </c>
       <c r="C76" t="inlineStr"/>
       <c r="D76" t="inlineStr">
         <is>
           <t>10.1002/(sici)1099-0518(19990601)37:11&lt;1673::aid-pola13&gt;3.0.co;2-5</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>Liou GS et al. 1999</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t xml:space="preserve">Liou GS, Wang JSB, Tseng ST, Tsiang RCC. New organo-soluble aromatic polyimides based on 3,3 ',5,5 '-tetrabromo-2,2-bis[4-(3,4-dicarboxyphenoxy)phenyl]propane dianhydride and aromatic diamines.  </t>
         </is>
@@ -6750,53 +8346,74 @@
       <c r="N76" s="2" t="n">
         <v>43963.81406374135</v>
       </c>
       <c r="O76" s="2" t="n">
         <v>43963.81406374155</v>
       </c>
       <c r="P76" t="b">
         <v>0</v>
       </c>
       <c r="Q76" t="b">
         <v>0</v>
       </c>
       <c r="R76" t="b">
         <v>0</v>
       </c>
       <c r="S76" t="b">
         <v>0</v>
       </c>
       <c r="T76" t="b">
         <v>0</v>
       </c>
       <c r="U76" t="b">
         <v>0</v>
       </c>
       <c r="V76" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W76" t="b">
+        <v>0</v>
+      </c>
+      <c r="X76" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y76" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z76" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA76" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB76" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC76" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD76" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="n">
         <v>100852976</v>
       </c>
       <c r="B77" t="n">
         <v>3861571</v>
       </c>
       <c r="C77" t="inlineStr"/>
       <c r="D77" t="inlineStr">
         <is>
           <t>10.1021/acs.est.7b02114</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>Tay JH et al. 2017</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t xml:space="preserve">Tay JH, Sellström U, Papadopoulou E, Padilla-Sánchez JA, Haug LS, de Wit CA. Human exposure to legacy and emerging halogenated flame retardants via inhalation and dust ingestion in a Norwegian cohort. Environmental Science and Technology 51:8176-8184. </t>
         </is>
@@ -6830,56 +8447,77 @@
         </is>
       </c>
       <c r="M77" t="inlineStr"/>
       <c r="N77" s="2" t="n">
         <v>43963.81406380924</v>
       </c>
       <c r="O77" s="2" t="n">
         <v>43963.81406380943</v>
       </c>
       <c r="P77" t="b">
         <v>1</v>
       </c>
       <c r="Q77" t="b">
         <v>0</v>
       </c>
       <c r="R77" t="b">
         <v>0</v>
       </c>
       <c r="S77" t="b">
         <v>0</v>
       </c>
       <c r="T77" t="b">
         <v>0</v>
       </c>
       <c r="U77" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V77" t="b">
         <v>0</v>
       </c>
       <c r="W77" t="b">
+        <v>0</v>
+      </c>
+      <c r="X77" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y77" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z77" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA77" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB77" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC77" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD77" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="n">
         <v>100852977</v>
       </c>
       <c r="B78" t="n">
         <v>3867665</v>
       </c>
       <c r="C78" t="inlineStr"/>
       <c r="D78" t="inlineStr">
         <is>
           <t>10.4209/aaqr.2016.11.0482</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>Lai YiC et al. 2017</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t xml:space="preserve">Lai YiC, Tsai CH, Chen YL, Chang-Chien GuoP. Distribution and Sources of Atmospheric Polycyclic Aromatic Hydrocarbons at an Industrial Region in Kaohsiung, Taiwan.  </t>
         </is>
@@ -6912,53 +8550,74 @@
       <c r="N78" s="2" t="n">
         <v>43963.81406385448</v>
       </c>
       <c r="O78" s="2" t="n">
         <v>43963.81406385465</v>
       </c>
       <c r="P78" t="b">
         <v>0</v>
       </c>
       <c r="Q78" t="b">
         <v>0</v>
       </c>
       <c r="R78" t="b">
         <v>0</v>
       </c>
       <c r="S78" t="b">
         <v>0</v>
       </c>
       <c r="T78" t="b">
         <v>0</v>
       </c>
       <c r="U78" t="b">
         <v>0</v>
       </c>
       <c r="V78" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W78" t="b">
+        <v>0</v>
+      </c>
+      <c r="X78" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y78" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z78" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA78" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB78" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC78" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD78" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="n">
         <v>100852978</v>
       </c>
       <c r="B79" t="n">
         <v>3981891</v>
       </c>
       <c r="C79" t="inlineStr"/>
       <c r="D79" t="inlineStr">
         <is>
           <t>10.1016/j.reprotox.2014.10.022</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>Kalasekar SM et al. 2015</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t xml:space="preserve">Kalasekar SM, Zacharia E, Kessler N, Ducharme NA, Gustafsson JÅ, Kakadiaris IA, Bondesson M. Identification of environmental chemicals that induce yolk malabsorption in zebrafish using automated image segmentation. Reproductive Toxicology 55:20-29. </t>
         </is>
@@ -6995,53 +8654,74 @@
       <c r="N79" s="2" t="n">
         <v>43963.81406392199</v>
       </c>
       <c r="O79" s="2" t="n">
         <v>43963.81406392219</v>
       </c>
       <c r="P79" t="b">
         <v>0</v>
       </c>
       <c r="Q79" t="b">
         <v>0</v>
       </c>
       <c r="R79" t="b">
         <v>0</v>
       </c>
       <c r="S79" t="b">
         <v>0</v>
       </c>
       <c r="T79" t="b">
         <v>0</v>
       </c>
       <c r="U79" t="b">
         <v>0</v>
       </c>
       <c r="V79" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W79" t="b">
+        <v>0</v>
+      </c>
+      <c r="X79" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y79" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z79" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA79" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB79" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC79" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD79" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="n">
         <v>100852979</v>
       </c>
       <c r="B80" t="n">
         <v>3984781</v>
       </c>
       <c r="C80" t="inlineStr"/>
       <c r="D80" t="inlineStr">
         <is>
           <t>10.1016/j.tox.2016.11.005</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>de Souza JS et al. 2017</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t xml:space="preserve">de Souza JS, Kizys MM, da Conceição RR, Glebocki G, Romano RM, Ortiga-Carvalho TM, Giannocco G, da Silva ID, Dias da Silva, MR, Romano MA, Chiamolera MI. Perinatal exposure to glyphosate-based herbicide alters the thyrotrophic axis and causes thyroid hormone homeostasis imbalance in male rats. Toxicology 377:25-37. </t>
         </is>
@@ -7078,53 +8758,74 @@
       <c r="N80" s="2" t="n">
         <v>43963.81406398967</v>
       </c>
       <c r="O80" s="2" t="n">
         <v>43963.81406398985</v>
       </c>
       <c r="P80" t="b">
         <v>0</v>
       </c>
       <c r="Q80" t="b">
         <v>0</v>
       </c>
       <c r="R80" t="b">
         <v>0</v>
       </c>
       <c r="S80" t="b">
         <v>0</v>
       </c>
       <c r="T80" t="b">
         <v>0</v>
       </c>
       <c r="U80" t="b">
         <v>0</v>
       </c>
       <c r="V80" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W80" t="b">
+        <v>0</v>
+      </c>
+      <c r="X80" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y80" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z80" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA80" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB80" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC80" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD80" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="n">
         <v>100852980</v>
       </c>
       <c r="B81" t="n">
         <v>4158573</v>
       </c>
       <c r="C81" t="inlineStr"/>
       <c r="D81" t="inlineStr"/>
       <c r="E81" t="inlineStr">
         <is>
           <t>Johnson J et al. 1989</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t xml:space="preserve">Johnson J, Breen JJ, Murray TM, Glatz JA, Steele DH, Stanley JS. POLYHALOGENATED DIBENZO-P-DIOXINS-DIBENZOFURANS TESTING AND REPORTING REQUIREMENTS UNDER THE TOXIC SUBSTANCES CONTROL ACT TSCA.  </t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
           <t>POLYHALOGENATED DIBENZO-P-DIOXINS-DIBENZOFURANS TESTING AND REPORTING REQUIREMENTS UNDER THE TOXIC SUBSTANCES CONTROL ACT TSCA</t>
@@ -7153,53 +8854,74 @@
       <c r="N81" s="2" t="n">
         <v>43963.81406403684</v>
       </c>
       <c r="O81" s="2" t="n">
         <v>43963.81406403703</v>
       </c>
       <c r="P81" t="b">
         <v>0</v>
       </c>
       <c r="Q81" t="b">
         <v>0</v>
       </c>
       <c r="R81" t="b">
         <v>0</v>
       </c>
       <c r="S81" t="b">
         <v>0</v>
       </c>
       <c r="T81" t="b">
         <v>0</v>
       </c>
       <c r="U81" t="b">
         <v>0</v>
       </c>
       <c r="V81" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W81" t="b">
+        <v>0</v>
+      </c>
+      <c r="X81" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y81" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z81" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA81" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB81" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC81" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD81" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="n">
         <v>100852981</v>
       </c>
       <c r="B82" t="n">
         <v>4158574</v>
       </c>
       <c r="C82" t="inlineStr"/>
       <c r="D82" t="inlineStr"/>
       <c r="E82" t="inlineStr">
         <is>
           <t>Johnson J et al. 1990</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t xml:space="preserve">Johnson J, Breen JJ, Murray TM, Glatz JA, Steele DH, Stanley JS. POLYHALOGENATED DIBENZO-P-DIOXINS DIBENZOFURANS TESTING AND REPORTING UNDER THE TOXIC SUBSTANCES CONTROL ACT TSCA AN UPDATE.  </t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t>POLYHALOGENATED DIBENZO-P-DIOXINS DIBENZOFURANS TESTING AND REPORTING UNDER THE TOXIC SUBSTANCES CONTROL ACT TSCA AN UPDATE</t>
@@ -7228,53 +8950,74 @@
       <c r="N82" s="2" t="n">
         <v>43963.81406408211</v>
       </c>
       <c r="O82" s="2" t="n">
         <v>43963.81406408228</v>
       </c>
       <c r="P82" t="b">
         <v>0</v>
       </c>
       <c r="Q82" t="b">
         <v>0</v>
       </c>
       <c r="R82" t="b">
         <v>0</v>
       </c>
       <c r="S82" t="b">
         <v>0</v>
       </c>
       <c r="T82" t="b">
         <v>0</v>
       </c>
       <c r="U82" t="b">
         <v>0</v>
       </c>
       <c r="V82" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W82" t="b">
+        <v>0</v>
+      </c>
+      <c r="X82" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y82" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z82" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA82" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB82" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC82" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD82" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="n">
         <v>100852982</v>
       </c>
       <c r="B83" t="n">
         <v>4158686</v>
       </c>
       <c r="C83" t="inlineStr"/>
       <c r="D83" t="inlineStr">
         <is>
           <t>10.1007/bf00325609</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>Stachel B, Behringer G, and Schacht U 1994</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t xml:space="preserve">Stachel B, Behringer G, Schacht U. Determination of organohalogen compounds and organic carbon as sum parameter in electronic waste. Fresenius' Journal of Analytical Chemistry 350:375-383. </t>
         </is>
@@ -7308,56 +9051,77 @@
         </is>
       </c>
       <c r="M83" t="inlineStr"/>
       <c r="N83" s="2" t="n">
         <v>43963.81406412717</v>
       </c>
       <c r="O83" s="2" t="n">
         <v>43963.81406412735</v>
       </c>
       <c r="P83" t="b">
         <v>1</v>
       </c>
       <c r="Q83" t="b">
         <v>0</v>
       </c>
       <c r="R83" t="b">
         <v>0</v>
       </c>
       <c r="S83" t="b">
         <v>0</v>
       </c>
       <c r="T83" t="b">
         <v>0</v>
       </c>
       <c r="U83" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V83" t="b">
         <v>0</v>
       </c>
       <c r="W83" t="b">
+        <v>0</v>
+      </c>
+      <c r="X83" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y83" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z83" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA83" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB83" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC83" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD83" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="n">
         <v>100852983</v>
       </c>
       <c r="B84" t="n">
         <v>4160103</v>
       </c>
       <c r="C84" t="inlineStr"/>
       <c r="D84" t="inlineStr">
         <is>
           <t>10.1016/j.wasman.2004.02.008</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>Tasaki T et al. 2004</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t xml:space="preserve">Tasaki T, Takasuga T, Osako M, Sakai S. Substance flow analysis of brominated flame retardants and related compounds in waste TV sets in Japan. Waste Management 24:571-580. </t>
         </is>
@@ -7385,62 +9149,83 @@
           <t>Waste Management 24:571-580.</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
           <t>We conducted time-series substance flow analysis of two types of brominated flame retardants (BFRs)--polybrominated diphenyl ethers (PBDEs) and tetrabromobisphenol A (TBBPA)--and two types of related compounds--Sb (used with BFRs for flame inhibition) and polybrominated dibenzo dioxins and furans (PBDDs/DFs: unintended byproducts)--in five size categories of waste TV sets in Japan. Two scenarios were created with BFR substitutions and compared to a "business as usual" scenario in order to obtain basic information for strategic product management. The results showed that the use of DecaBDE in rear and front covers of TV sets began in fiscal 1987-1990 and 1993-1996, respectively, and that TBBPA was used to some extent as a substitute for DecaBDE in the 90s. The amount of waste Br in the plastic covers is predicted to increase until at least fiscal 2020 due to the increasing size of TV sets. Although substitution of BFRs with non-BFRs in Japan by 2006 will reduce waste Br, the amount in waste TV sets will not peak until fiscal 2009. The results will help inform decisions in Japan regarding the recovery and disposal of waste TV sets. The methods used would benefit waste managers faced with similar issues in other countries.</t>
         </is>
       </c>
       <c r="M84" t="inlineStr"/>
       <c r="N84" s="2" t="n">
         <v>43963.81406419733</v>
       </c>
       <c r="O84" s="2" t="n">
         <v>43963.8140641975</v>
       </c>
       <c r="P84" t="b">
         <v>1</v>
       </c>
       <c r="Q84" t="b">
         <v>1</v>
       </c>
       <c r="R84" t="b">
         <v>1</v>
       </c>
       <c r="S84" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T84" t="b">
         <v>0</v>
       </c>
       <c r="U84" t="b">
         <v>0</v>
       </c>
       <c r="V84" t="b">
         <v>0</v>
       </c>
       <c r="W84" t="b">
+        <v>0</v>
+      </c>
+      <c r="X84" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y84" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z84" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA84" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB84" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC84" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD84" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="n">
         <v>100852984</v>
       </c>
       <c r="B85" t="n">
         <v>4161706</v>
       </c>
       <c r="C85" t="inlineStr"/>
       <c r="D85" t="inlineStr">
         <is>
           <t>10.1016/j.wasman.2017.09.031</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>Hennebert P and Filella M 2018</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t xml:space="preserve">Hennebert P, Filella M. WEEE plastic sorting for bromine essential to enforce EU regulation. Waste Management 71:390-399. </t>
         </is>
@@ -7468,62 +9253,83 @@
           <t>Waste Management 71:390-399.</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
           <t>The plastics of waste of electric and electronic equipment (WEEE) are improved for fire safety by flame retardants, and particularly brominated flame retardants (BFR). As waste, the management of these plastic fractions must comply with the update of the regulation of waste hazard classification (2014, 2017), the publication of a technical standard on management of WEEE (2015), and a restriction of use for decabromodiphenylether in the product regulation (2017). Data of bromine (n=4283) and BFR concentrations (n=98) in plastics from electric and electronic equipment (EEE), and from WEEE processing facilities before and after sorting for bromine in four sites in France have been studied for chemical composition and for regulatory classification. The WEEE was analysed by handheld X-ray fluorescence, and the waste was sorted after shredding, by on-line X-ray transmission for total bromine content (&lt; or &gt; 2000 mg/kg) in small household appliances (SHA), cathode ray tubes (CRT) and flat screens plastics. In equipment (n=347), 15% of the equipment items have no bromine, while 46% have at least one part with bromine, and 39% have all parts brominated. The bromine concentration in plastics is very heterogeneous, found in high concentrations in large household appliance (LHA) plastics, and also found in unexpected product categories, as observed by other authors. Clearly, an unwanted global loop of brominated substances occurs via the international recycling of plastic scrap. In waste (n=65), polybromobiphenyls, polybromodiphenylethers (PBDE), tetrabromobisphenol A (TBBPA) and hexabromocyclododecane were analysed. The most concentrated BFRs are decaBDE (3000 mg/kg) and TBBPA (8000 mg/kg). The bromine concentration of regulated brominated substances was identified in 2014 and 2015 to be up to 86% of total bromine in "old" waste (SHA, CRT), 30-50% in "younger" waste (Flat screens), and a mean of only 8% in recent products (2009-2013). Regulated substances are a minority of all the brominated substances and the only practical way to sort is to measure total bromine on-line. The sorting reduces the mean bromine concentration in the "Low Br" fraction in all sites, and reduces the decaBDE concentration to levels below the restricted use limit. After sorting, the concentration in the "High Br" fractions exceeds all present or future regulatory limits. In conclusion, sorting of small household appliances, cathode ray tubes and flat screen plastics is necessary to avoid uncontrolled dispersion of regulated substances in recycled raw material. Other categories (large household appliances, electric and electronic tools, lighting equipment) should also be considered, since their total bromine content (unweighted mean concentration) is high for some of these products. A European campaign consisting of 7 countries and 35 sites will begin in 2017, directed by WEEE Forum, the European association speaking for thirty-one not-for-profit e-waste producer responsibility organisations, to assess the mean bromine content of plastics from large household appliances after shredding.</t>
         </is>
       </c>
       <c r="M85" t="inlineStr"/>
       <c r="N85" s="2" t="n">
         <v>43963.81406426477</v>
       </c>
       <c r="O85" s="2" t="n">
         <v>43963.81406426495</v>
       </c>
       <c r="P85" t="b">
         <v>1</v>
       </c>
       <c r="Q85" t="b">
         <v>1</v>
       </c>
       <c r="R85" t="b">
         <v>1</v>
       </c>
       <c r="S85" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T85" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U85" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V85" t="b">
         <v>0</v>
       </c>
       <c r="W85" t="b">
+        <v>0</v>
+      </c>
+      <c r="X85" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y85" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z85" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA85" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB85" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC85" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD85" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="n">
         <v>100852985</v>
       </c>
       <c r="B86" t="n">
         <v>4161906</v>
       </c>
       <c r="C86" t="inlineStr"/>
       <c r="D86" t="inlineStr">
         <is>
           <t>10.1016/s0045-6535(01)00235-1</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>Jakobsson K et al. 2002</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t xml:space="preserve">Jakobsson K, Thuresson K, Rylander L, Sjödin A, Hagmar L, Bergman A. Exposure to polybrominated diphenyl ethers and tetrabromobisphenol A among computer technicians. Chemosphere 46:709-716. </t>
         </is>
@@ -7557,56 +9363,77 @@
         </is>
       </c>
       <c r="M86" t="inlineStr"/>
       <c r="N86" s="2" t="n">
         <v>43963.81406433477</v>
       </c>
       <c r="O86" s="2" t="n">
         <v>43963.81406433495</v>
       </c>
       <c r="P86" t="b">
         <v>1</v>
       </c>
       <c r="Q86" t="b">
         <v>0</v>
       </c>
       <c r="R86" t="b">
         <v>0</v>
       </c>
       <c r="S86" t="b">
         <v>0</v>
       </c>
       <c r="T86" t="b">
         <v>0</v>
       </c>
       <c r="U86" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V86" t="b">
         <v>0</v>
       </c>
       <c r="W86" t="b">
+        <v>0</v>
+      </c>
+      <c r="X86" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y86" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z86" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA86" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB86" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC86" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD86" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="n">
         <v>100852986</v>
       </c>
       <c r="B87" t="n">
         <v>4169006</v>
       </c>
       <c r="C87" t="inlineStr"/>
       <c r="D87" t="inlineStr">
         <is>
           <t>10.1039/c7em00275k</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>Han T et al. 2017</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t xml:space="preserve">Han T, Wu MH, Zang C, Sun R, Tang L, Liu N, Lei JQ, Shao HY, Gu JZ, Xu G. Hexabromocyclododecane and tetrabromobisphenol A in tree bark from different functional areas of Shanghai, China: levels and spatial distributions. Environmental Science: Processes &amp; Impacts 19:1346-1354. </t>
         </is>
@@ -7643,53 +9470,74 @@
       <c r="N87" s="2" t="n">
         <v>43963.81406440404</v>
       </c>
       <c r="O87" s="2" t="n">
         <v>43963.81406440422</v>
       </c>
       <c r="P87" t="b">
         <v>0</v>
       </c>
       <c r="Q87" t="b">
         <v>0</v>
       </c>
       <c r="R87" t="b">
         <v>0</v>
       </c>
       <c r="S87" t="b">
         <v>0</v>
       </c>
       <c r="T87" t="b">
         <v>0</v>
       </c>
       <c r="U87" t="b">
         <v>0</v>
       </c>
       <c r="V87" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W87" t="b">
+        <v>0</v>
+      </c>
+      <c r="X87" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y87" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z87" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA87" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB87" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC87" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD87" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="n">
         <v>100852987</v>
       </c>
       <c r="B88" t="n">
         <v>4172926</v>
       </c>
       <c r="C88" t="inlineStr"/>
       <c r="D88" t="inlineStr">
         <is>
           <t>10.1109/tdmr.2017.2771505</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>D'Angelo, L et al. 2017</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t xml:space="preserve">D'Angelo, L, Verdingovas V, Ferrero L, Bolzacchini E, Ambat R. On the Effects of Atmospheric Particles Contamination and Humidity on Tin Corrosion.  </t>
         </is>
@@ -7722,53 +9570,74 @@
       <c r="N88" s="2" t="n">
         <v>43963.81406444911</v>
       </c>
       <c r="O88" s="2" t="n">
         <v>43963.81406444928</v>
       </c>
       <c r="P88" t="b">
         <v>0</v>
       </c>
       <c r="Q88" t="b">
         <v>0</v>
       </c>
       <c r="R88" t="b">
         <v>0</v>
       </c>
       <c r="S88" t="b">
         <v>0</v>
       </c>
       <c r="T88" t="b">
         <v>0</v>
       </c>
       <c r="U88" t="b">
         <v>0</v>
       </c>
       <c r="V88" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W88" t="b">
+        <v>0</v>
+      </c>
+      <c r="X88" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y88" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z88" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA88" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB88" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC88" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD88" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="n">
         <v>100852988</v>
       </c>
       <c r="B89" t="n">
         <v>4181784</v>
       </c>
       <c r="C89" t="inlineStr"/>
       <c r="D89" t="inlineStr">
         <is>
           <t>10.1016/j.marpolbul.2009.02.023</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>Law RJ 2009</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t xml:space="preserve">Law RJ. Tetrabromobisphenol A: Investigating the worst-case scenario. Marine Pollution Bulletin 58:459-460. [Editorial]. </t>
         </is>
@@ -7792,62 +9661,83 @@
         <v>2009</v>
       </c>
       <c r="K89" t="inlineStr">
         <is>
           <t>Marine Pollution Bulletin 58:459-460. [Editorial]</t>
         </is>
       </c>
       <c r="L89" t="inlineStr"/>
       <c r="M89" t="inlineStr"/>
       <c r="N89" s="2" t="n">
         <v>43963.81406451611</v>
       </c>
       <c r="O89" s="2" t="n">
         <v>43963.81406451632</v>
       </c>
       <c r="P89" t="b">
         <v>1</v>
       </c>
       <c r="Q89" t="b">
         <v>1</v>
       </c>
       <c r="R89" t="b">
         <v>1</v>
       </c>
       <c r="S89" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T89" t="b">
         <v>0</v>
       </c>
       <c r="U89" t="b">
         <v>0</v>
       </c>
       <c r="V89" t="b">
         <v>0</v>
       </c>
       <c r="W89" t="b">
+        <v>0</v>
+      </c>
+      <c r="X89" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y89" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z89" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA89" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB89" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC89" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD89" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="n">
         <v>100852989</v>
       </c>
       <c r="B90" t="n">
         <v>4182014</v>
       </c>
       <c r="C90" t="inlineStr"/>
       <c r="D90" t="inlineStr">
         <is>
           <t>10.1080/10934529.2017.1284435</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>Choi EM et al. 2017</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t xml:space="preserve">Choi EM, Suh KS, Rhee SY, Oh S, Kim SW, Pak YK, Choe W, Ha J, Chon S. Exposure to tetrabromobisphenol A induces cellular dysfunction in osteoblastic MC3T3-E1 cells. Journal of Environmental Science and Health, Part A: Toxic/Hazardous Substances &amp; Environmental Engineering 52:561-570. </t>
         </is>
@@ -7884,53 +9774,74 @@
       <c r="N90" s="2" t="n">
         <v>43963.81406458309</v>
       </c>
       <c r="O90" s="2" t="n">
         <v>43963.81406458328</v>
       </c>
       <c r="P90" t="b">
         <v>0</v>
       </c>
       <c r="Q90" t="b">
         <v>0</v>
       </c>
       <c r="R90" t="b">
         <v>0</v>
       </c>
       <c r="S90" t="b">
         <v>0</v>
       </c>
       <c r="T90" t="b">
         <v>0</v>
       </c>
       <c r="U90" t="b">
         <v>0</v>
       </c>
       <c r="V90" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W90" t="b">
+        <v>0</v>
+      </c>
+      <c r="X90" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y90" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z90" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA90" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB90" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC90" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD90" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="n">
         <v>100852990</v>
       </c>
       <c r="B91" t="n">
         <v>4182331</v>
       </c>
       <c r="C91" t="inlineStr"/>
       <c r="D91" t="inlineStr">
         <is>
           <t>10.1186/s12978-016-0257-2</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>Lane A et al. 2016</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t xml:space="preserve">Lane A, Goodyer CG, Rab F, Ashley JM, Sharma S, Hodgson A, Nisker J. Pregnant Women's perceptions of exposure to brominated flame retardants. Reproductive Health 13:142. </t>
         </is>
@@ -7967,53 +9878,74 @@
       <c r="N91" s="2" t="n">
         <v>43963.81406464989</v>
       </c>
       <c r="O91" s="2" t="n">
         <v>43963.81406465011</v>
       </c>
       <c r="P91" t="b">
         <v>0</v>
       </c>
       <c r="Q91" t="b">
         <v>0</v>
       </c>
       <c r="R91" t="b">
         <v>0</v>
       </c>
       <c r="S91" t="b">
         <v>0</v>
       </c>
       <c r="T91" t="b">
         <v>0</v>
       </c>
       <c r="U91" t="b">
         <v>0</v>
       </c>
       <c r="V91" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W91" t="b">
+        <v>0</v>
+      </c>
+      <c r="X91" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y91" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z91" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA91" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB91" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC91" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD91" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="n">
         <v>100852991</v>
       </c>
       <c r="B92" t="n">
         <v>4183011</v>
       </c>
       <c r="C92" t="inlineStr"/>
       <c r="D92" t="inlineStr">
         <is>
           <t>10.1007/s11356-015-5260-6</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>Sindiku O et al. 2015</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t xml:space="preserve">Sindiku O, Babayemi JO, Tysklind M, Osibanjo O, Weber R, Watson A, Schlummer M, Lundstedt S. Polybrominated dibenzo-p-dioxins and dibenzofurans (PBDD/Fs) in e-waste plastic in Nigeria. Environmental Science and Pollution Research 22:14515-14529. </t>
         </is>
@@ -8041,62 +9973,83 @@
           <t>Environmental Science and Pollution Research 22:14515-14529.</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
           <t>Plastics from cathode ray tube (CRT) casings were sampled in Nigeria and analysed for their polybrominated dibenzo-p-dioxin and dibenzofuran (PBDD/F) content. PBDD/Fs, consisting mainly of PBDFs, were detected in BFR containing plastic with a median (mean) concentration of 18,000 ng/g (41,000 ng/g). The PBDD/Fs levels were highest in samples containing PBDEs, but the levels of PBDFs were two orders of magnitude higher than the levels reported in the technical PBDE mixtures and where frequently exceeding 1000 μg/g of PBDE content. These higher levels are likely to arise from additional transformation of PBDEs during production, use, recycling, or storage, but the processes responsible were not identified in this study. PBDD/Fs in CRT casings containing1,2-bistribromophenoxyethane (TBPE) were dominated by tetrabrominated dibenzo-p-dioxin (TBDDs) with concentrations around 10 μg/g of the TBPE content. The PBDD/Fs in CRT casings containing tetrabromobisphenol A (TBBPA) were found at concentrations around 0.1 μg/g of TBBPA levels. Casings treated with TBPE or TBBPA often contained PBDEs (and PBDF) as impurities-probably originating from recycled e-waste plastics. It was estimated that the 237,000 t of CRT casings stockpiled in Nigeria contain between 2 and 8 t of PBDD/Fs. The total PBDD/F contamination in polymers arising from total historic PBDE production/use is estimated in the order of 1000 t. TEQ values of CRT samples frequently exceeded the Basel Convention's provisional low POPs content of 15 ng TEQ/g. Due to the significant risks to health associated with PBDD/Fs, more detailed studies on the exposure routes from PBDD/Fs in stockpiles are needed.</t>
         </is>
       </c>
       <c r="M92" t="inlineStr"/>
       <c r="N92" s="2" t="n">
         <v>43963.81406471624</v>
       </c>
       <c r="O92" s="2" t="n">
         <v>43963.81406471643</v>
       </c>
       <c r="P92" t="b">
         <v>1</v>
       </c>
       <c r="Q92" t="b">
         <v>1</v>
       </c>
       <c r="R92" t="b">
         <v>1</v>
       </c>
       <c r="S92" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T92" t="b">
         <v>0</v>
       </c>
       <c r="U92" t="b">
         <v>0</v>
       </c>
       <c r="V92" t="b">
         <v>0</v>
       </c>
       <c r="W92" t="b">
+        <v>0</v>
+      </c>
+      <c r="X92" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y92" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z92" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA92" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB92" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC92" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD92" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="n">
         <v>100852992</v>
       </c>
       <c r="B93" t="n">
         <v>4183238</v>
       </c>
       <c r="C93" t="inlineStr"/>
       <c r="D93" t="inlineStr"/>
       <c r="E93" t="inlineStr">
         <is>
           <t>Zieminska E et al. 2014</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t xml:space="preserve">Zieminska E, Stafiej A, Toczylowska B, Lazarewicz JW. Bastadin 12 and ryanodine reveal similarities between thapsigargin- and tetrabromobisphenol A-induced intracellular Ca(2+) release in cultured cerebellar granule cells. Journal of Physiology and Pharmacology 65:679-686. </t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
           <t>Bastadin 12 and ryanodine reveal similarities between thapsigargin- and tetrabromobisphenol A-induced intracellular Ca(2+) release in cultured cerebellar granule cells</t>
@@ -8129,53 +10082,74 @@
       <c r="N93" s="2" t="n">
         <v>43963.81406479245</v>
       </c>
       <c r="O93" s="2" t="n">
         <v>43963.81406479263</v>
       </c>
       <c r="P93" t="b">
         <v>0</v>
       </c>
       <c r="Q93" t="b">
         <v>0</v>
       </c>
       <c r="R93" t="b">
         <v>0</v>
       </c>
       <c r="S93" t="b">
         <v>0</v>
       </c>
       <c r="T93" t="b">
         <v>0</v>
       </c>
       <c r="U93" t="b">
         <v>0</v>
       </c>
       <c r="V93" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W93" t="b">
+        <v>0</v>
+      </c>
+      <c r="X93" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y93" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z93" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA93" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB93" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC93" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD93" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="n">
         <v>100852993</v>
       </c>
       <c r="B94" t="n">
         <v>4374256</v>
       </c>
       <c r="C94" t="inlineStr"/>
       <c r="D94" t="inlineStr">
         <is>
           <t>10.1021/ac062216a</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>Seino T et al. 2007</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t xml:space="preserve">Seino T, Sato H, Yamamoto A, Nemoto A, Torimura M, Tao H. Matrix-free laser desorption/ionization-mass spectrometry using self-assembled germanium nanodots. Analytical Chemistry 79:4827-4832. </t>
         </is>
@@ -8212,53 +10186,74 @@
       <c r="N94" s="2" t="n">
         <v>43963.81406486133</v>
       </c>
       <c r="O94" s="2" t="n">
         <v>43963.81406486153</v>
       </c>
       <c r="P94" t="b">
         <v>0</v>
       </c>
       <c r="Q94" t="b">
         <v>0</v>
       </c>
       <c r="R94" t="b">
         <v>0</v>
       </c>
       <c r="S94" t="b">
         <v>0</v>
       </c>
       <c r="T94" t="b">
         <v>0</v>
       </c>
       <c r="U94" t="b">
         <v>0</v>
       </c>
       <c r="V94" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W94" t="b">
+        <v>0</v>
+      </c>
+      <c r="X94" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y94" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z94" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA94" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB94" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC94" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD94" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="n">
         <v>100852994</v>
       </c>
       <c r="B95" t="n">
         <v>4441872</v>
       </c>
       <c r="C95" t="inlineStr"/>
       <c r="D95" t="inlineStr"/>
       <c r="E95" t="inlineStr">
         <is>
           <t>Litton Bionetics 1978</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t xml:space="preserve">Litton Bionetics. MUTAGENICITY EVALUATION OF FM PHT4: 2,3-DIBROMOPROPANOL IN THE AMES SALMONELLA/MICROSOME PLATE TEST (FINAL REPORT) WITH COVER LETTER AND ATTACHMENT.  </t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
           <t>MUTAGENICITY EVALUATION OF FM PHT4: 2,3-DIBROMOPROPANOL IN THE AMES SALMONELLA/MICROSOME PLATE TEST (FINAL REPORT) WITH COVER LETTER AND ATTACHMENT</t>
@@ -8283,53 +10278,74 @@
       <c r="N95" s="2" t="n">
         <v>43963.81406490633</v>
       </c>
       <c r="O95" s="2" t="n">
         <v>43963.81406490656</v>
       </c>
       <c r="P95" t="b">
         <v>0</v>
       </c>
       <c r="Q95" t="b">
         <v>0</v>
       </c>
       <c r="R95" t="b">
         <v>0</v>
       </c>
       <c r="S95" t="b">
         <v>0</v>
       </c>
       <c r="T95" t="b">
         <v>0</v>
       </c>
       <c r="U95" t="b">
         <v>0</v>
       </c>
       <c r="V95" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W95" t="b">
+        <v>0</v>
+      </c>
+      <c r="X95" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y95" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z95" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA95" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB95" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC95" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD95" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="n">
         <v>100852995</v>
       </c>
       <c r="B96" t="n">
         <v>4606161</v>
       </c>
       <c r="C96" t="inlineStr"/>
       <c r="D96" t="inlineStr">
         <is>
           <t>10.1016/j.combustflame.2013.04.009</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>Sonnier R et al. 2013</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t xml:space="preserve">Sonnier R, Otazaghine B, Ferry L, Lopez-Cuesta JM. Study of the combustion efficiency of polymers using a pyrolysis-combustion flow calorimeter.  </t>
         </is>
@@ -8362,53 +10378,74 @@
       <c r="N96" s="2" t="n">
         <v>43963.81406495029</v>
       </c>
       <c r="O96" s="2" t="n">
         <v>43963.81406495047</v>
       </c>
       <c r="P96" t="b">
         <v>0</v>
       </c>
       <c r="Q96" t="b">
         <v>0</v>
       </c>
       <c r="R96" t="b">
         <v>0</v>
       </c>
       <c r="S96" t="b">
         <v>0</v>
       </c>
       <c r="T96" t="b">
         <v>0</v>
       </c>
       <c r="U96" t="b">
         <v>0</v>
       </c>
       <c r="V96" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W96" t="b">
+        <v>0</v>
+      </c>
+      <c r="X96" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y96" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z96" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA96" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB96" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC96" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD96" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="n">
         <v>100852996</v>
       </c>
       <c r="B97" t="n">
         <v>4643641</v>
       </c>
       <c r="C97" t="inlineStr"/>
       <c r="D97" t="inlineStr">
         <is>
           <t>10.1007/s11356-018-1914-5</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>Lin X et al. 2018</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t xml:space="preserve">Lin X, Peng L, Xu X, Chen Y, Zhang Y, Huo X. Connecting gastrointestinal cancer risk to cadmium and lead exposure in the Chaoshan population of Southeast China. Environmental Science and Pollution Research 25:17611-17619. </t>
         </is>
@@ -8445,53 +10482,74 @@
       <c r="N97" s="2" t="n">
         <v>43963.81406501702</v>
       </c>
       <c r="O97" s="2" t="n">
         <v>43963.81406501724</v>
       </c>
       <c r="P97" t="b">
         <v>0</v>
       </c>
       <c r="Q97" t="b">
         <v>0</v>
       </c>
       <c r="R97" t="b">
         <v>0</v>
       </c>
       <c r="S97" t="b">
         <v>0</v>
       </c>
       <c r="T97" t="b">
         <v>0</v>
       </c>
       <c r="U97" t="b">
         <v>0</v>
       </c>
       <c r="V97" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W97" t="b">
+        <v>0</v>
+      </c>
+      <c r="X97" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y97" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z97" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA97" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB97" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC97" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD97" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="n">
         <v>100852997</v>
       </c>
       <c r="B98" t="n">
         <v>4659497</v>
       </c>
       <c r="C98" t="inlineStr"/>
       <c r="D98" t="inlineStr">
         <is>
           <t>10.1016/j.chemosphere.2018.02.084</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>Abdallah MA et al. 2018</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t xml:space="preserve">Abdallah MA, Sharkey M, Berresheim H, Harrad S. Hexabromocyclododecane in polystyrene packaging: A downside of recycling?. Chemosphere 199:612-616. </t>
         </is>
@@ -8528,53 +10586,74 @@
       <c r="N98" s="2" t="n">
         <v>43963.81406508519</v>
       </c>
       <c r="O98" s="2" t="n">
         <v>43963.81406508537</v>
       </c>
       <c r="P98" t="b">
         <v>0</v>
       </c>
       <c r="Q98" t="b">
         <v>0</v>
       </c>
       <c r="R98" t="b">
         <v>0</v>
       </c>
       <c r="S98" t="b">
         <v>0</v>
       </c>
       <c r="T98" t="b">
         <v>0</v>
       </c>
       <c r="U98" t="b">
         <v>0</v>
       </c>
       <c r="V98" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W98" t="b">
+        <v>0</v>
+      </c>
+      <c r="X98" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y98" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z98" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA98" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB98" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC98" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD98" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="n">
         <v>100852998</v>
       </c>
       <c r="B99" t="n">
         <v>4666711</v>
       </c>
       <c r="C99" t="inlineStr"/>
       <c r="D99" t="inlineStr"/>
       <c r="E99" t="inlineStr">
         <is>
           <t>Mueller E et al. 2012</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t xml:space="preserve">Mueller E, Schluep M, Waeger P, Leroy P. RoHS - Regulated substances in mixed plastics from waste electrical and electronic equipment. In 2012 Electronics Goes Green 2012+. Piscataway, NJ: IEEE. </t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
           <t>RoHS - Regulated substances in mixed plastics from waste electrical and electronic equipment</t>
@@ -8604,56 +10683,77 @@
         </is>
       </c>
       <c r="M99" t="inlineStr"/>
       <c r="N99" s="2" t="n">
         <v>43963.81406512954</v>
       </c>
       <c r="O99" s="2" t="n">
         <v>43963.81406512972</v>
       </c>
       <c r="P99" t="b">
         <v>1</v>
       </c>
       <c r="Q99" t="b">
         <v>0</v>
       </c>
       <c r="R99" t="b">
         <v>0</v>
       </c>
       <c r="S99" t="b">
         <v>0</v>
       </c>
       <c r="T99" t="b">
         <v>0</v>
       </c>
       <c r="U99" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V99" t="b">
         <v>0</v>
       </c>
       <c r="W99" t="b">
+        <v>0</v>
+      </c>
+      <c r="X99" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y99" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z99" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA99" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB99" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC99" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD99" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="n">
         <v>100852999</v>
       </c>
       <c r="B100" t="n">
         <v>4728709</v>
       </c>
       <c r="C100" t="inlineStr"/>
       <c r="D100" t="inlineStr">
         <is>
           <t>10.1016/j.envres.2018.02.041</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>Steckling N et al. 2018</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t xml:space="preserve">Steckling N, Gotti A, Bose-O'Reilly, S, Chapizanis D, Costopoulou D, De Vocht F, Garí M, Grimalt JO, Heath E, Hiscock R, Jagodic M, Karakitsios SP, Kedikoglou K, Kosjek T, Leondiadis L, Maggos T, Mazej D, Polańska K, Povey A, Rovira J, Schoierer J, Schuhmacher M, Špirić Z, Stajnko A, Stierum R, Tratnik JS, Vassiliadou I, Annesi-Maesano I, Horvat M, Sarigiannis DA. Biomarkers of exposure in environment-wide association studies - Opportunities to decode the exposome using human biomonitoring data. Environmental Research 164:597-624. [Review]. </t>
         </is>
@@ -8690,53 +10790,74 @@
       <c r="N100" s="2" t="n">
         <v>43963.81406519847</v>
       </c>
       <c r="O100" s="2" t="n">
         <v>43963.81406519865</v>
       </c>
       <c r="P100" t="b">
         <v>0</v>
       </c>
       <c r="Q100" t="b">
         <v>0</v>
       </c>
       <c r="R100" t="b">
         <v>0</v>
       </c>
       <c r="S100" t="b">
         <v>0</v>
       </c>
       <c r="T100" t="b">
         <v>0</v>
       </c>
       <c r="U100" t="b">
         <v>0</v>
       </c>
       <c r="V100" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W100" t="b">
+        <v>0</v>
+      </c>
+      <c r="X100" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y100" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z100" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA100" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB100" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC100" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD100" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="n">
         <v>100853000</v>
       </c>
       <c r="B101" t="n">
         <v>4839758</v>
       </c>
       <c r="C101" t="inlineStr"/>
       <c r="D101" t="inlineStr">
         <is>
           <t>10.1016/j.jseaes.2018.04.034</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>Liu H et al. 2018</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t xml:space="preserve">Liu H, Bi X, Lu H, Hu R, Lan T, Wang X, Huang M. Nature and evolution of fluid inclusions in the Cenozoic Beiya gold deposit, SW China. Journal of Asian Earth Sciences 161:35-56. </t>
         </is>
@@ -8773,53 +10894,74 @@
       <c r="N101" s="2" t="n">
         <v>43963.81406524422</v>
       </c>
       <c r="O101" s="2" t="n">
         <v>43963.8140652444</v>
       </c>
       <c r="P101" t="b">
         <v>0</v>
       </c>
       <c r="Q101" t="b">
         <v>0</v>
       </c>
       <c r="R101" t="b">
         <v>0</v>
       </c>
       <c r="S101" t="b">
         <v>0</v>
       </c>
       <c r="T101" t="b">
         <v>0</v>
       </c>
       <c r="U101" t="b">
         <v>0</v>
       </c>
       <c r="V101" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W101" t="b">
+        <v>0</v>
+      </c>
+      <c r="X101" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y101" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z101" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA101" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB101" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC101" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD101" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="n">
         <v>100853001</v>
       </c>
       <c r="B102" t="n">
         <v>489795</v>
       </c>
       <c r="C102" t="inlineStr"/>
       <c r="D102" t="inlineStr">
         <is>
           <t>10.1016/j.plefa.2004.10.007</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>Kozak AJ et al. 2005</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t xml:space="preserve">Kozak AJ, Liu F, Funovics P, Jacoby A, Kubant R, Malinski T. Role of peroxynitrite in the process of vascular tone by nitric oxide and prostanoids - a nanotechnological approach. Prostaglandins Leukotrienes and Essential Fatty Acids 72:105-113. </t>
         </is>
@@ -8856,53 +10998,74 @@
       <c r="N102" s="2" t="n">
         <v>43963.81406530998</v>
       </c>
       <c r="O102" s="2" t="n">
         <v>43963.81406531017</v>
       </c>
       <c r="P102" t="b">
         <v>0</v>
       </c>
       <c r="Q102" t="b">
         <v>0</v>
       </c>
       <c r="R102" t="b">
         <v>0</v>
       </c>
       <c r="S102" t="b">
         <v>0</v>
       </c>
       <c r="T102" t="b">
         <v>0</v>
       </c>
       <c r="U102" t="b">
         <v>0</v>
       </c>
       <c r="V102" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W102" t="b">
+        <v>0</v>
+      </c>
+      <c r="X102" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y102" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z102" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA102" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB102" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC102" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD102" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="n">
         <v>100853002</v>
       </c>
       <c r="B103" t="n">
         <v>4927404</v>
       </c>
       <c r="C103" t="inlineStr"/>
       <c r="D103" t="inlineStr">
         <is>
           <t>10.1016/j.ntt.2018.04.001</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>Sprowles JLN et al. 2018</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t xml:space="preserve">Sprowles JLN, Amos-Kroohs RM, Braun AA, Sugimoto C, Vorhees CV, Williams MT. Developmental manganese, lead, and barren cage exposure have adverse long-term neurocognitive, behavioral and monoamine effects in Sprague-Dawley rats. Neurotoxicology and Teratology 67:50-64. </t>
         </is>
@@ -8939,53 +11102,74 @@
       <c r="N103" s="2" t="n">
         <v>43963.81406537824</v>
       </c>
       <c r="O103" s="2" t="n">
         <v>43963.81406537844</v>
       </c>
       <c r="P103" t="b">
         <v>0</v>
       </c>
       <c r="Q103" t="b">
         <v>0</v>
       </c>
       <c r="R103" t="b">
         <v>0</v>
       </c>
       <c r="S103" t="b">
         <v>0</v>
       </c>
       <c r="T103" t="b">
         <v>0</v>
       </c>
       <c r="U103" t="b">
         <v>0</v>
       </c>
       <c r="V103" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W103" t="b">
+        <v>0</v>
+      </c>
+      <c r="X103" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y103" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z103" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA103" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB103" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC103" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD103" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="n">
         <v>100853003</v>
       </c>
       <c r="B104" t="n">
         <v>4933778</v>
       </c>
       <c r="C104" t="inlineStr"/>
       <c r="D104" t="inlineStr">
         <is>
           <t>10.1016/j.envpol.2016.05.059</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>Chen J et al. 2016</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t xml:space="preserve">Chen J, Tanguay RL, Xiao Y, Haggard DE, Ge X, Jia Y, Zheng Y, Dong Q, Huang C, Lin K. TBBPA exposure during a sensitive developmental window produces neurobehavioral changes in larval zebrafish. Environmental Pollution 216:53-63. </t>
         </is>
@@ -9022,53 +11206,74 @@
       <c r="N104" s="2" t="n">
         <v>43963.81406544519</v>
       </c>
       <c r="O104" s="2" t="n">
         <v>43963.81406544537</v>
       </c>
       <c r="P104" t="b">
         <v>0</v>
       </c>
       <c r="Q104" t="b">
         <v>0</v>
       </c>
       <c r="R104" t="b">
         <v>0</v>
       </c>
       <c r="S104" t="b">
         <v>0</v>
       </c>
       <c r="T104" t="b">
         <v>0</v>
       </c>
       <c r="U104" t="b">
         <v>0</v>
       </c>
       <c r="V104" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W104" t="b">
+        <v>0</v>
+      </c>
+      <c r="X104" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y104" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z104" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA104" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB104" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC104" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD104" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="n">
         <v>100853004</v>
       </c>
       <c r="B105" t="n">
         <v>4985153</v>
       </c>
       <c r="C105" t="inlineStr"/>
       <c r="D105" t="inlineStr">
         <is>
           <t>10.1007/s00216-018-1420-0</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>Bagley MC et al. 2018</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t xml:space="preserve">Bagley MC, Ekelöf M, Rock K, Patisaul H, Muddiman DC. IR-MALDESI mass spectrometry imaging of underivatized neurotransmitters in brain tissue of rats exposed to tetrabromobisphenol A. Analytical and Bioanalytical Chemistry 410:7979-7986. </t>
         </is>
@@ -9105,53 +11310,74 @@
       <c r="N105" s="2" t="n">
         <v>43963.81406551477</v>
       </c>
       <c r="O105" s="2" t="n">
         <v>43963.81406551495</v>
       </c>
       <c r="P105" t="b">
         <v>0</v>
       </c>
       <c r="Q105" t="b">
         <v>0</v>
       </c>
       <c r="R105" t="b">
         <v>0</v>
       </c>
       <c r="S105" t="b">
         <v>0</v>
       </c>
       <c r="T105" t="b">
         <v>0</v>
       </c>
       <c r="U105" t="b">
         <v>0</v>
       </c>
       <c r="V105" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W105" t="b">
+        <v>0</v>
+      </c>
+      <c r="X105" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y105" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z105" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA105" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB105" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC105" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD105" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="n">
         <v>100853005</v>
       </c>
       <c r="B106" t="n">
         <v>503759</v>
       </c>
       <c r="C106" t="inlineStr"/>
       <c r="D106" t="inlineStr">
         <is>
           <t>10.1016/j.talanta.2005.06.016</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>Munoz RAA, Oliveira PV, and Angnes L 2006</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t xml:space="preserve">Munoz RAA, Oliveira PV, Angnes L. Combination of ultrasonic extraction and stripping analysis: An effective and reliable way for the determination of Cu and Pb in lubricating oils. Talanta 68:850-856. </t>
         </is>
@@ -9188,53 +11414,74 @@
       <c r="N106" s="2" t="n">
         <v>43963.81406555953</v>
       </c>
       <c r="O106" s="2" t="n">
         <v>43963.81406555972</v>
       </c>
       <c r="P106" t="b">
         <v>0</v>
       </c>
       <c r="Q106" t="b">
         <v>0</v>
       </c>
       <c r="R106" t="b">
         <v>0</v>
       </c>
       <c r="S106" t="b">
         <v>0</v>
       </c>
       <c r="T106" t="b">
         <v>0</v>
       </c>
       <c r="U106" t="b">
         <v>0</v>
       </c>
       <c r="V106" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W106" t="b">
+        <v>0</v>
+      </c>
+      <c r="X106" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y106" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z106" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA106" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB106" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC106" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD106" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="n">
         <v>100853006</v>
       </c>
       <c r="B107" t="n">
         <v>5114069</v>
       </c>
       <c r="C107" t="inlineStr"/>
       <c r="D107" t="inlineStr">
         <is>
           <t>10.1177/0748233718820983</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>Chen J et al. 2019</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t xml:space="preserve">Chen J, Kang D, Yan Z, Shen Q, Lou Y, Li Y, Kong A, Pan B, Huang C. Tissue distribution of tetrabromobisphenol A and cadmium in mixture inhalation exposure. Toxicology and Industrial Health 35:165-176. </t>
         </is>
@@ -9271,53 +11518,74 @@
       <c r="N107" s="2" t="n">
         <v>43963.81406563255</v>
       </c>
       <c r="O107" s="2" t="n">
         <v>43963.81406563273</v>
       </c>
       <c r="P107" t="b">
         <v>0</v>
       </c>
       <c r="Q107" t="b">
         <v>0</v>
       </c>
       <c r="R107" t="b">
         <v>0</v>
       </c>
       <c r="S107" t="b">
         <v>0</v>
       </c>
       <c r="T107" t="b">
         <v>0</v>
       </c>
       <c r="U107" t="b">
         <v>0</v>
       </c>
       <c r="V107" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W107" t="b">
+        <v>0</v>
+      </c>
+      <c r="X107" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y107" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z107" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA107" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB107" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC107" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD107" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="n">
         <v>100853007</v>
       </c>
       <c r="B108" t="n">
         <v>5185602</v>
       </c>
       <c r="C108" t="inlineStr"/>
       <c r="D108" t="inlineStr">
         <is>
           <t>10.1007/bf02021028</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>Goodman LR et al. 1988</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t xml:space="preserve">Goodman LR, Cripe GM, Moody PH, Halsell DG. Acute toxicity of malathion, tetrabromobisphenol-A, and tributyltin chloride to mysids (Mysidopsis-bahia) of three ages. Bulletin of Environmental Contamination and Toxicology 41:746-753. </t>
         </is>
@@ -9350,53 +11618,74 @@
       <c r="N108" s="2" t="n">
         <v>43963.8140656988</v>
       </c>
       <c r="O108" s="2" t="n">
         <v>43963.81406569897</v>
       </c>
       <c r="P108" t="b">
         <v>0</v>
       </c>
       <c r="Q108" t="b">
         <v>0</v>
       </c>
       <c r="R108" t="b">
         <v>0</v>
       </c>
       <c r="S108" t="b">
         <v>0</v>
       </c>
       <c r="T108" t="b">
         <v>0</v>
       </c>
       <c r="U108" t="b">
         <v>0</v>
       </c>
       <c r="V108" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W108" t="b">
+        <v>0</v>
+      </c>
+      <c r="X108" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y108" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z108" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA108" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB108" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC108" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD108" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="n">
         <v>100853008</v>
       </c>
       <c r="B109" t="n">
         <v>5349328</v>
       </c>
       <c r="C109" t="inlineStr"/>
       <c r="D109" t="inlineStr">
         <is>
           <t>10.1016/j.envint.2018.03.038</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>Tay JH et al. 2018</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t xml:space="preserve">Tay JH, Sellström U, Papadopoulou E, Padilla-Sánchez JA, Haug LS, de Wit CA. Assessment of dermal exposure to halogenated flame retardants: Comparison using direct measurements from hand wipes with an indirect estimation from settled dust concentrations. Environment International 115:285-294. </t>
         </is>
@@ -9421,65 +11710,86 @@
       </c>
       <c r="K109" t="inlineStr">
         <is>
           <t>Environment International 115:285-294.</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
           <t>There are few studies estimating dermal exposure to halogenated flame retardants in adults. To fill this gap, sixty-one hand wipe samples were collected from a Norwegian adult cohort using gauze pads immersed in isopropanol. BDE-47, BDE-209, bis(2‑ethyl‑hexyl)‑3,4,5,6‑tetrabromophthalate (BEH-TEBP) and decabromodiphenylethane (DBDPE) were the most frequently detected chemicals. The highest median mass in hand wipes was that of sumEHFR (570 ng), followed by sumHBCDD (180 ng) and sumPBDE (2.9 ng). The high EHFR level was mainly driven by tetrabromobisphenol A (TBBPA) which accounted for 77% of the total mass. Positive and significant correlations were observed between FR levels in hand wipes and settled dust (0.26 &lt; r &lt; 0.56, p &lt; 0.05), as well as between FR levels in hand wipes and the number of electronic consumer products at home (0.27 &lt; r &lt; 0.40, p &lt; 0.05). Significant bivariate associations with number of laptops/tablets and phones/mobiles were further confirmed by multivariate linear regression analyses. Dermal exposure was estimated using the levels measured in handwipes. The estimated median dermal exposure was 2600, 840 and 6.2 pg/kg bw/d for sumEHFR, sumHBCDD and sumPBDE, respectively. Further, we compared these results with the dermal exposure as estimated indirectly by utilizing previously reported FR levels in settled dust collected from the residences of the same studied cohort. With the indirect approach, higher dermal exposures to sumPBDE but lower exposures to sumEHFR and sumHBCDD were observed compared to the direct dermal exposure estimated via hand wipes. Comparable exposure estimates between hand wipes and the indirect method were obtained for α‑, β‑tetrabromoethylcyclohexane (DBE-DBCH), DBDPE, BDE-28, -35, -49, -99, -153, 154, and -183. For other individual HFRs, the exposure estimates obtained from the two approaches were significantly different (Mann-Whitney U test, p &lt; 0.05). Both methods gave similar dermal exposure estimates for many individual FRs. However, it is important to be aware of the value and limitations of each method when using them to estimate human exposure.</t>
         </is>
       </c>
       <c r="M109" t="inlineStr"/>
       <c r="N109" s="2" t="n">
         <v>43963.81406576544</v>
       </c>
       <c r="O109" s="2" t="n">
         <v>43963.81406576563</v>
       </c>
       <c r="P109" t="b">
         <v>1</v>
       </c>
       <c r="Q109" t="b">
         <v>1</v>
       </c>
       <c r="R109" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S109" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T109" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U109" t="b">
         <v>0</v>
       </c>
       <c r="V109" t="b">
         <v>0</v>
       </c>
       <c r="W109" t="b">
+        <v>0</v>
+      </c>
+      <c r="X109" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y109" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z109" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA109" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB109" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC109" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD109" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="n">
         <v>100853009</v>
       </c>
       <c r="B110" t="n">
         <v>53876</v>
       </c>
       <c r="C110" t="inlineStr"/>
       <c r="D110" t="inlineStr"/>
       <c r="E110" t="inlineStr">
         <is>
           <t>Johnson DR and Kleinman LI 1979</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t xml:space="preserve">Johnson DR, Kleinman LI. Effects of lead exposure on renal function in young rats. Toxicology and Applied Pharmacology 48:361-367. </t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
           <t>Effects of lead exposure on renal function in young rats</t>
@@ -9512,53 +11822,74 @@
       <c r="N110" s="2" t="n">
         <v>43963.81406581095</v>
       </c>
       <c r="O110" s="2" t="n">
         <v>43963.81406581112</v>
       </c>
       <c r="P110" t="b">
         <v>0</v>
       </c>
       <c r="Q110" t="b">
         <v>0</v>
       </c>
       <c r="R110" t="b">
         <v>0</v>
       </c>
       <c r="S110" t="b">
         <v>0</v>
       </c>
       <c r="T110" t="b">
         <v>0</v>
       </c>
       <c r="U110" t="b">
         <v>0</v>
       </c>
       <c r="V110" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W110" t="b">
+        <v>0</v>
+      </c>
+      <c r="X110" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y110" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z110" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA110" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB110" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC110" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD110" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="n">
         <v>100853010</v>
       </c>
       <c r="B111" t="n">
         <v>54240</v>
       </c>
       <c r="C111" t="inlineStr"/>
       <c r="D111" t="inlineStr">
         <is>
           <t>10.1007/bf00377942</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>Oxley GR 1982</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t xml:space="preserve">Oxley GR. Blood lead concentrations: apparent reduction over approximately one decade. International Archives of Occupational and Environmental Health 49:341-343. </t>
         </is>
@@ -9595,53 +11926,74 @@
       <c r="N111" s="2" t="n">
         <v>43963.81406595428</v>
       </c>
       <c r="O111" s="2" t="n">
         <v>43963.81406595448</v>
       </c>
       <c r="P111" t="b">
         <v>0</v>
       </c>
       <c r="Q111" t="b">
         <v>0</v>
       </c>
       <c r="R111" t="b">
         <v>0</v>
       </c>
       <c r="S111" t="b">
         <v>0</v>
       </c>
       <c r="T111" t="b">
         <v>0</v>
       </c>
       <c r="U111" t="b">
         <v>0</v>
       </c>
       <c r="V111" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W111" t="b">
+        <v>0</v>
+      </c>
+      <c r="X111" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y111" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z111" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA111" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB111" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC111" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD111" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="n">
         <v>100853011</v>
       </c>
       <c r="B112" t="n">
         <v>5432190</v>
       </c>
       <c r="C112" t="inlineStr"/>
       <c r="D112" t="inlineStr">
         <is>
           <t>10.1016/j.chemosphere.2019.05.165</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>Wang D et al. 2019</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t xml:space="preserve">Wang D, Chen T, Fu Z, Yang L, Li R, Sui S, Wang Y, Shi Z. Occupational exposure to polybrominated diphenyl ethers or decabromodiphenyl ethane during chemical manufacturing: Occurrence and health risk assessment. Chemosphere 231:385-392. </t>
         </is>
@@ -9678,53 +12030,74 @@
       <c r="N112" s="2" t="n">
         <v>43963.81406602133</v>
       </c>
       <c r="O112" s="2" t="n">
         <v>43963.81406602151</v>
       </c>
       <c r="P112" t="b">
         <v>0</v>
       </c>
       <c r="Q112" t="b">
         <v>0</v>
       </c>
       <c r="R112" t="b">
         <v>0</v>
       </c>
       <c r="S112" t="b">
         <v>0</v>
       </c>
       <c r="T112" t="b">
         <v>0</v>
       </c>
       <c r="U112" t="b">
         <v>0</v>
       </c>
       <c r="V112" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W112" t="b">
+        <v>0</v>
+      </c>
+      <c r="X112" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y112" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z112" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA112" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB112" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC112" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD112" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="n">
         <v>100853012</v>
       </c>
       <c r="B113" t="n">
         <v>544422</v>
       </c>
       <c r="C113" t="inlineStr"/>
       <c r="D113" t="inlineStr">
         <is>
           <t>10.1021/es802400y</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>Grabda M et al. 2009</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t xml:space="preserve">Grabda M, Oleszek-Kudlak S, Rzyman M, Shibata E, Nakamura T. Studies on Bromination and Evaporation of Zinc Oxide during Thermal Treatment with TBBPA. Environmental Science and Technology 43:1205-1210. </t>
         </is>
@@ -9761,53 +12134,74 @@
       <c r="N113" s="2" t="n">
         <v>43963.81406608785</v>
       </c>
       <c r="O113" s="2" t="n">
         <v>43963.81406608802</v>
       </c>
       <c r="P113" t="b">
         <v>0</v>
       </c>
       <c r="Q113" t="b">
         <v>0</v>
       </c>
       <c r="R113" t="b">
         <v>0</v>
       </c>
       <c r="S113" t="b">
         <v>0</v>
       </c>
       <c r="T113" t="b">
         <v>0</v>
       </c>
       <c r="U113" t="b">
         <v>0</v>
       </c>
       <c r="V113" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W113" t="b">
+        <v>0</v>
+      </c>
+      <c r="X113" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y113" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z113" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA113" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB113" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC113" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD113" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="n">
         <v>100853013</v>
       </c>
       <c r="B114" t="n">
         <v>546421</v>
       </c>
       <c r="C114" t="inlineStr"/>
       <c r="D114" t="inlineStr">
         <is>
           <t>10.1016/j.jhazmat.2005.07.004</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t>Geysen D et al. 2006</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t xml:space="preserve">Geysen D, Vandecasteele C, Jaspers M, Brouwers E, Wauters G. Effect of improving flue gas cleaning on characteristics and immobilisation of APC residues from MSW incineration. Journal of Hazardous Materials 128:27-38. </t>
         </is>
@@ -9844,53 +12238,74 @@
       <c r="N114" s="2" t="n">
         <v>43963.81406615521</v>
       </c>
       <c r="O114" s="2" t="n">
         <v>43963.81406615541</v>
       </c>
       <c r="P114" t="b">
         <v>0</v>
       </c>
       <c r="Q114" t="b">
         <v>0</v>
       </c>
       <c r="R114" t="b">
         <v>0</v>
       </c>
       <c r="S114" t="b">
         <v>0</v>
       </c>
       <c r="T114" t="b">
         <v>0</v>
       </c>
       <c r="U114" t="b">
         <v>0</v>
       </c>
       <c r="V114" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W114" t="b">
+        <v>0</v>
+      </c>
+      <c r="X114" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y114" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z114" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA114" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB114" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC114" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD114" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="n">
         <v>100853014</v>
       </c>
       <c r="B115" t="n">
         <v>5475248</v>
       </c>
       <c r="C115" t="inlineStr"/>
       <c r="D115" t="inlineStr"/>
       <c r="E115" t="inlineStr">
         <is>
           <t>Nunez O, Hendricks JD, and Bailey GS 1988</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t xml:space="preserve">Nunez O, Hendricks JD, Bailey GS. Enhancement of aflatoxin B sub(1) and N-methyl-N'-nitro-N-nitrosoguanidine hepatocarcinogenesis in rainbow trout Salmo gairdneri) by 17 beta -estradiol and other organic chemicals.  </t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
           <t>Enhancement of aflatoxin B sub(1) and N-methyl-N'-nitro-N-nitrosoguanidine hepatocarcinogenesis in rainbow trout Salmo gairdneri) by 17 beta -estradiol and other organic chemicals</t>
@@ -9919,53 +12334,74 @@
       <c r="N115" s="2" t="n">
         <v>43963.81406620041</v>
       </c>
       <c r="O115" s="2" t="n">
         <v>43963.8140662006</v>
       </c>
       <c r="P115" t="b">
         <v>0</v>
       </c>
       <c r="Q115" t="b">
         <v>0</v>
       </c>
       <c r="R115" t="b">
         <v>0</v>
       </c>
       <c r="S115" t="b">
         <v>0</v>
       </c>
       <c r="T115" t="b">
         <v>0</v>
       </c>
       <c r="U115" t="b">
         <v>0</v>
       </c>
       <c r="V115" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W115" t="b">
+        <v>0</v>
+      </c>
+      <c r="X115" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y115" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z115" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA115" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB115" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC115" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD115" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="n">
         <v>100853015</v>
       </c>
       <c r="B116" t="n">
         <v>5490805</v>
       </c>
       <c r="C116" t="inlineStr"/>
       <c r="D116" t="inlineStr">
         <is>
           <t>10.1016/j.envpol.2017.05.008</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>Yu Y et al. 2017</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t xml:space="preserve">Yu Y, Li L, Li H, Yu X, Zhang Y, Wang Q, Zhou Z, Gao D, Ye H, Lin B, Ma R. In vivo assessment of dermal adhesion, penetration, and bioavailability of tetrabromobisphenol A. Environmental Pollution 228:305-310. </t>
         </is>
@@ -10002,53 +12438,74 @@
       <c r="N116" s="2" t="n">
         <v>43963.81406626726</v>
       </c>
       <c r="O116" s="2" t="n">
         <v>43963.81406626744</v>
       </c>
       <c r="P116" t="b">
         <v>0</v>
       </c>
       <c r="Q116" t="b">
         <v>0</v>
       </c>
       <c r="R116" t="b">
         <v>0</v>
       </c>
       <c r="S116" t="b">
         <v>0</v>
       </c>
       <c r="T116" t="b">
         <v>0</v>
       </c>
       <c r="U116" t="b">
         <v>0</v>
       </c>
       <c r="V116" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W116" t="b">
+        <v>0</v>
+      </c>
+      <c r="X116" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y116" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z116" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA116" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB116" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC116" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD116" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="n">
         <v>100853016</v>
       </c>
       <c r="B117" t="n">
         <v>5490896</v>
       </c>
       <c r="C117" t="inlineStr"/>
       <c r="D117" t="inlineStr">
         <is>
           <t>10.2131/jts.42.789</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>Watanabe W et al. 2017</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t xml:space="preserve">Watanabe W, Hirose A, Takeshita T, Hashiguchi S, Sakata K, Konno K, Miyauchi A, Akashi T, Yoshida H, Sugita C, Kurokawa M. Perinatal exposure to tetrabromobisphenol A (TBBPA), a brominated flame retardant, exacerbated the pneumonia in respiratory syncytial virus (RSV)-infected offspring mice. Journal of Toxicological Sciences 42:789-795. </t>
         </is>
@@ -10085,53 +12542,74 @@
       <c r="N117" s="2" t="n">
         <v>43963.81406633359</v>
       </c>
       <c r="O117" s="2" t="n">
         <v>43963.81406633376</v>
       </c>
       <c r="P117" t="b">
         <v>0</v>
       </c>
       <c r="Q117" t="b">
         <v>0</v>
       </c>
       <c r="R117" t="b">
         <v>0</v>
       </c>
       <c r="S117" t="b">
         <v>0</v>
       </c>
       <c r="T117" t="b">
         <v>0</v>
       </c>
       <c r="U117" t="b">
         <v>0</v>
       </c>
       <c r="V117" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W117" t="b">
+        <v>0</v>
+      </c>
+      <c r="X117" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y117" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z117" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA117" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB117" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC117" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD117" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="n">
         <v>100853017</v>
       </c>
       <c r="B118" t="n">
         <v>5496132</v>
       </c>
       <c r="C118" t="inlineStr"/>
       <c r="D118" t="inlineStr">
         <is>
           <t>10.1016/j.jlp.2009.02.015</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t>Cordella M et al. 2009</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t xml:space="preserve">Cordella M, Tugnoli A, Barontini F, Spadoni G, Cozzani V. Inherent safety of substances: Identification of accidental scenarios due to decomposition products.  </t>
         </is>
@@ -10160,53 +12638,74 @@
       <c r="N118" s="2" t="n">
         <v>43963.81406637913</v>
       </c>
       <c r="O118" s="2" t="n">
         <v>43963.8140663793</v>
       </c>
       <c r="P118" t="b">
         <v>0</v>
       </c>
       <c r="Q118" t="b">
         <v>0</v>
       </c>
       <c r="R118" t="b">
         <v>0</v>
       </c>
       <c r="S118" t="b">
         <v>0</v>
       </c>
       <c r="T118" t="b">
         <v>0</v>
       </c>
       <c r="U118" t="b">
         <v>0</v>
       </c>
       <c r="V118" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W118" t="b">
+        <v>0</v>
+      </c>
+      <c r="X118" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y118" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z118" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA118" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB118" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC118" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD118" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="n">
         <v>100853018</v>
       </c>
       <c r="B119" t="n">
         <v>5496141</v>
       </c>
       <c r="C119" t="inlineStr"/>
       <c r="D119" t="inlineStr">
         <is>
           <t>10.1134/s0031918x1009005x</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
           <t>Dotsenko FF et al. 2010</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t xml:space="preserve">Dotsenko FF, Bashev VF, Ryabtsev SI, Korchak AS. Emission Properties of Thin-Film Alloys of Immiscible Components.  </t>
         </is>
@@ -10235,53 +12734,74 @@
       <c r="N119" s="2" t="n">
         <v>43963.81406642311</v>
       </c>
       <c r="O119" s="2" t="n">
         <v>43963.81406642329</v>
       </c>
       <c r="P119" t="b">
         <v>0</v>
       </c>
       <c r="Q119" t="b">
         <v>0</v>
       </c>
       <c r="R119" t="b">
         <v>0</v>
       </c>
       <c r="S119" t="b">
         <v>0</v>
       </c>
       <c r="T119" t="b">
         <v>0</v>
       </c>
       <c r="U119" t="b">
         <v>0</v>
       </c>
       <c r="V119" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W119" t="b">
+        <v>0</v>
+      </c>
+      <c r="X119" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y119" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z119" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA119" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB119" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC119" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD119" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="n">
         <v>100853019</v>
       </c>
       <c r="B120" t="n">
         <v>5496178</v>
       </c>
       <c r="C120" t="inlineStr"/>
       <c r="D120" t="inlineStr">
         <is>
           <t>10.1897/07-472.1</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>Kuramochi H et al. 2008</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t xml:space="preserve">Kuramochi H, Kawamoto K, Miyazaki K, Nagahama K, Maeda K, Li XW, Shibata E, Nakamura T, Sakai S. Determination of physicochemical properties of tetrabromobisphenol A. Environmental Toxicology and Chemistry 27:2413-2418. </t>
         </is>
@@ -10318,53 +12838,74 @@
       <c r="N120" s="2" t="n">
         <v>43963.81406648881</v>
       </c>
       <c r="O120" s="2" t="n">
         <v>43963.814066489</v>
       </c>
       <c r="P120" t="b">
         <v>0</v>
       </c>
       <c r="Q120" t="b">
         <v>0</v>
       </c>
       <c r="R120" t="b">
         <v>0</v>
       </c>
       <c r="S120" t="b">
         <v>0</v>
       </c>
       <c r="T120" t="b">
         <v>0</v>
       </c>
       <c r="U120" t="b">
         <v>0</v>
       </c>
       <c r="V120" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W120" t="b">
+        <v>0</v>
+      </c>
+      <c r="X120" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y120" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z120" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA120" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB120" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC120" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD120" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="n">
         <v>100853020</v>
       </c>
       <c r="B121" t="n">
         <v>5496191</v>
       </c>
       <c r="C121" t="inlineStr"/>
       <c r="D121" t="inlineStr">
         <is>
           <t>10.1103/physrevb.75.195417</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t>Wei CM and Chou MY 2007</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t xml:space="preserve">Wei CM, Chou MY. Quantum size effect in Pb(100) films: Critical role of crystal band structure.  </t>
         </is>
@@ -10393,53 +12934,74 @@
       <c r="N121" s="2" t="n">
         <v>43963.81406653326</v>
       </c>
       <c r="O121" s="2" t="n">
         <v>43963.81406653345</v>
       </c>
       <c r="P121" t="b">
         <v>0</v>
       </c>
       <c r="Q121" t="b">
         <v>0</v>
       </c>
       <c r="R121" t="b">
         <v>0</v>
       </c>
       <c r="S121" t="b">
         <v>0</v>
       </c>
       <c r="T121" t="b">
         <v>0</v>
       </c>
       <c r="U121" t="b">
         <v>0</v>
       </c>
       <c r="V121" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W121" t="b">
+        <v>0</v>
+      </c>
+      <c r="X121" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y121" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z121" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA121" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB121" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC121" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD121" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="n">
         <v>100853021</v>
       </c>
       <c r="B122" t="n">
         <v>5496220</v>
       </c>
       <c r="C122" t="inlineStr"/>
       <c r="D122" t="inlineStr">
         <is>
           <t>10.1016/s0011-9164(04)90037-9</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
           <t>Razdan U and Kulkarni SS 2004</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t xml:space="preserve">Razdan U, Kulkarni SS. Nanofiltration thin-film-composite polyesteramide membranes based on bulky diols. Desalination 161:25-32. </t>
         </is>
@@ -10473,56 +13035,77 @@
         </is>
       </c>
       <c r="M122" t="inlineStr"/>
       <c r="N122" s="2" t="n">
         <v>43963.81406657938</v>
       </c>
       <c r="O122" s="2" t="n">
         <v>43963.81406657956</v>
       </c>
       <c r="P122" t="b">
         <v>1</v>
       </c>
       <c r="Q122" t="b">
         <v>0</v>
       </c>
       <c r="R122" t="b">
         <v>0</v>
       </c>
       <c r="S122" t="b">
         <v>0</v>
       </c>
       <c r="T122" t="b">
         <v>0</v>
       </c>
       <c r="U122" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V122" t="b">
         <v>0</v>
       </c>
       <c r="W122" t="b">
+        <v>0</v>
+      </c>
+      <c r="X122" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y122" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z122" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA122" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB122" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC122" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD122" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="n">
         <v>100853022</v>
       </c>
       <c r="B123" t="n">
         <v>5496263</v>
       </c>
       <c r="C123" t="inlineStr"/>
       <c r="D123" t="inlineStr">
         <is>
           <t>10.1246/nikkashi.1999.59</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>Kubokawa H 1999</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t xml:space="preserve">Kubokawa H. Flame-retarding of cotton polyester blended yarn fabrics using two-component sequential treatment. Nippon Kagaku Kaishi 1991:59-62. </t>
         </is>
@@ -10538,75 +13121,96 @@
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
           <t>Kubokawa H</t>
         </is>
       </c>
       <c r="J123" t="n">
         <v>1999</v>
       </c>
       <c r="K123" t="inlineStr">
         <is>
           <t>Nippon Kagaku Kaishi 1991:59-62.</t>
         </is>
       </c>
       <c r="L123" t="inlineStr">
         <is>
           <t>A cotton / polyester (CIP) blended spun cloth was treated with some polyester flame retardants by the pad dry cure method, and the correlation between the chemical structure of the flame retardants and the distribution to PET components was investigated. When treated with A (TBP-A), the sorption rate increased with increasing treatment solution concentration, and 10% acetoso solution sorbed 4.0% (4.0% owf) of fiber weight. The treated cloth was treated with Pyrotex CP New, a cotton flame retardant based on dimethyl 2- (N-hydroxymethylcarbamoyl) ethyl phosphosate, but redistribution of A under the sorbed TBP to the cotton component during the heat treatment process. Due to the presumed cause of the reduced efficiency of Pyrotex CP New treatment, it was not possible to obtain a sufficient flame-retardant effect. It is thought that the sorption of the flame retardant to the PET component should be performed later.When the two-stage treatment of Pyrovatex CP New-TBP-A was performed, the sorption rate of Pyrobatex CP New was 9.6% o. The limiting oxygen index of the treated cloth with the sorption rate of wf and TBP-A of 4.6% owf reached 27.2%. From these results, it was concluded that if the choice of flame retardant and processing procedure was appropriate, practical flame-retardant processing of C / P blend spun cloth was possible with simple finishing equipment.</t>
         </is>
       </c>
       <c r="M123" t="inlineStr"/>
       <c r="N123" s="2" t="n">
         <v>43963.81406662478</v>
       </c>
       <c r="O123" s="2" t="n">
-        <v>43963.81406662497</v>
+        <v>46155.74805467833</v>
       </c>
       <c r="P123" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q123" t="b">
         <v>0</v>
       </c>
       <c r="R123" t="b">
         <v>0</v>
       </c>
       <c r="S123" t="b">
         <v>0</v>
       </c>
       <c r="T123" t="b">
         <v>0</v>
       </c>
       <c r="U123" t="b">
         <v>0</v>
       </c>
       <c r="V123" t="b">
         <v>0</v>
       </c>
       <c r="W123" t="b">
-        <v>1</v>
+        <v>0</v>
+      </c>
+      <c r="X123" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y123" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z123" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA123" t="b">
+        <v>1</v>
+      </c>
+      <c r="AB123" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC123" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD123" t="b">
+        <v>0</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="n">
         <v>100853023</v>
       </c>
       <c r="B124" t="n">
         <v>5496264</v>
       </c>
       <c r="C124" t="inlineStr"/>
       <c r="D124" t="inlineStr">
         <is>
           <t>10.1016/s0040-6090(99)00874-3</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
           <t>Luby S et al. 2000</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t xml:space="preserve">Luby S, Majkova E, Jergel M, Senderak R, D'Anna, E, Leggieri G, Luches A, Martino M. Structure and in-depth concentrations in excimer laser irradiated Pb-Co codeposited films. Thin Solid Films 359:141-145. </t>
         </is>
       </c>
@@ -10642,53 +13246,74 @@
       <c r="N124" s="2" t="n">
         <v>43963.81406666966</v>
       </c>
       <c r="O124" s="2" t="n">
         <v>43963.81406666987</v>
       </c>
       <c r="P124" t="b">
         <v>0</v>
       </c>
       <c r="Q124" t="b">
         <v>0</v>
       </c>
       <c r="R124" t="b">
         <v>0</v>
       </c>
       <c r="S124" t="b">
         <v>0</v>
       </c>
       <c r="T124" t="b">
         <v>0</v>
       </c>
       <c r="U124" t="b">
         <v>0</v>
       </c>
       <c r="V124" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W124" t="b">
+        <v>0</v>
+      </c>
+      <c r="X124" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y124" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z124" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA124" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB124" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC124" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD124" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="n">
         <v>100853024</v>
       </c>
       <c r="B125" t="n">
         <v>5496275</v>
       </c>
       <c r="C125" t="inlineStr"/>
       <c r="D125" t="inlineStr">
         <is>
           <t>10.1016/s0032-3861(99)00541-8</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>Wang CS and Lee MC 2000</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t xml:space="preserve">Wang CS, Lee MC. Synthesis and properties of epoxy resins containing 2-(6-oxid-6H-dibenz(c,e)(1,2) oxaphosphorin-6-yl) 1,4-benzenediol (II). Polymer 41:3631-3638. </t>
         </is>
@@ -10725,53 +13350,74 @@
       <c r="N125" s="2" t="n">
         <v>43963.81406671441</v>
       </c>
       <c r="O125" s="2" t="n">
         <v>43963.81406671459</v>
       </c>
       <c r="P125" t="b">
         <v>0</v>
       </c>
       <c r="Q125" t="b">
         <v>0</v>
       </c>
       <c r="R125" t="b">
         <v>0</v>
       </c>
       <c r="S125" t="b">
         <v>0</v>
       </c>
       <c r="T125" t="b">
         <v>0</v>
       </c>
       <c r="U125" t="b">
         <v>0</v>
       </c>
       <c r="V125" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W125" t="b">
+        <v>0</v>
+      </c>
+      <c r="X125" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y125" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z125" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA125" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB125" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC125" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD125" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="n">
         <v>100853025</v>
       </c>
       <c r="B126" t="n">
         <v>5496279</v>
       </c>
       <c r="C126" t="inlineStr"/>
       <c r="D126" t="inlineStr">
         <is>
           <t>10.1023/a:1010115408506</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>Neill JT and Karasz FE 2000</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t xml:space="preserve">Neill JT, Karasz FE. Miscibility of some polycarbonates with polyvinyl chloride and chlorinated polyvinyl chloride.  </t>
         </is>
@@ -10800,53 +13446,74 @@
       <c r="N126" s="2" t="n">
         <v>43963.81406675904</v>
       </c>
       <c r="O126" s="2" t="n">
         <v>43963.81406675922</v>
       </c>
       <c r="P126" t="b">
         <v>0</v>
       </c>
       <c r="Q126" t="b">
         <v>0</v>
       </c>
       <c r="R126" t="b">
         <v>0</v>
       </c>
       <c r="S126" t="b">
         <v>0</v>
       </c>
       <c r="T126" t="b">
         <v>0</v>
       </c>
       <c r="U126" t="b">
         <v>0</v>
       </c>
       <c r="V126" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W126" t="b">
+        <v>0</v>
+      </c>
+      <c r="X126" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y126" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z126" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA126" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB126" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC126" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD126" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="n">
         <v>100853026</v>
       </c>
       <c r="B127" t="n">
         <v>5496280</v>
       </c>
       <c r="C127" t="inlineStr"/>
       <c r="D127" t="inlineStr">
         <is>
           <t>10.1080/01418619908210402</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>Sun DY, Xiang Y, and Gong XG 1999</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t xml:space="preserve">Sun DY, Xiang Y, Gong XG. Interatomic potential fitted for lead.  </t>
         </is>
@@ -10875,53 +13542,74 @@
       <c r="N127" s="2" t="n">
         <v>43963.81406680278</v>
       </c>
       <c r="O127" s="2" t="n">
         <v>43963.81406680297</v>
       </c>
       <c r="P127" t="b">
         <v>0</v>
       </c>
       <c r="Q127" t="b">
         <v>0</v>
       </c>
       <c r="R127" t="b">
         <v>0</v>
       </c>
       <c r="S127" t="b">
         <v>0</v>
       </c>
       <c r="T127" t="b">
         <v>0</v>
       </c>
       <c r="U127" t="b">
         <v>0</v>
       </c>
       <c r="V127" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W127" t="b">
+        <v>0</v>
+      </c>
+      <c r="X127" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y127" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z127" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA127" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB127" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC127" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD127" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="n">
         <v>100853027</v>
       </c>
       <c r="B128" t="n">
         <v>5496308</v>
       </c>
       <c r="C128" t="inlineStr"/>
       <c r="D128" t="inlineStr">
         <is>
           <t>10.1039/c4ra14100h</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
           <t>Wu Z et al. 2015</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
           <t xml:space="preserve">Wu Z, Li S, Liu M, Wang Zhi, Liu Xin. Liquid oxygen compatible epoxy resin: modification and characterization.  </t>
         </is>
@@ -10950,53 +13638,74 @@
       <c r="N128" s="2" t="n">
         <v>43963.81406684731</v>
       </c>
       <c r="O128" s="2" t="n">
         <v>43963.81406684751</v>
       </c>
       <c r="P128" t="b">
         <v>0</v>
       </c>
       <c r="Q128" t="b">
         <v>0</v>
       </c>
       <c r="R128" t="b">
         <v>0</v>
       </c>
       <c r="S128" t="b">
         <v>0</v>
       </c>
       <c r="T128" t="b">
         <v>0</v>
       </c>
       <c r="U128" t="b">
         <v>0</v>
       </c>
       <c r="V128" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W128" t="b">
+        <v>0</v>
+      </c>
+      <c r="X128" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y128" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z128" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA128" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB128" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC128" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD128" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="n">
         <v>100853028</v>
       </c>
       <c r="B129" t="n">
         <v>5496319</v>
       </c>
       <c r="C129" t="inlineStr"/>
       <c r="D129" t="inlineStr">
         <is>
           <t>10.1007/s11664-011-1668-z</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>Cadirli E, Kaya H, and Sahin M 2011</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t xml:space="preserve">Cadirli E, Kaya H, Sahin M. Effects of Cooling Rate and Composition on Mechanical Properties of Directionally Solidified Pb100-x-Sn-x Solders.  </t>
         </is>
@@ -11025,53 +13734,74 @@
       <c r="N129" s="2" t="n">
         <v>43963.814066892</v>
       </c>
       <c r="O129" s="2" t="n">
         <v>43963.81406689218</v>
       </c>
       <c r="P129" t="b">
         <v>0</v>
       </c>
       <c r="Q129" t="b">
         <v>0</v>
       </c>
       <c r="R129" t="b">
         <v>0</v>
       </c>
       <c r="S129" t="b">
         <v>0</v>
       </c>
       <c r="T129" t="b">
         <v>0</v>
       </c>
       <c r="U129" t="b">
         <v>0</v>
       </c>
       <c r="V129" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W129" t="b">
+        <v>0</v>
+      </c>
+      <c r="X129" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y129" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z129" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA129" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB129" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC129" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD129" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="n">
         <v>100853029</v>
       </c>
       <c r="B130" t="n">
         <v>5496383</v>
       </c>
       <c r="C130" t="inlineStr"/>
       <c r="D130" t="inlineStr">
         <is>
           <t>10.1130/g38691.1</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
           <t>Wang Yu, Foley SF, and Prelevic D 2017</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
           <t xml:space="preserve">Wang Yu, Foley SF, Prelevic D. Potassium-rich magmatism from a phlogopite-free source.  </t>
         </is>
@@ -11100,53 +13830,74 @@
       <c r="N130" s="2" t="n">
         <v>43963.81406693636</v>
       </c>
       <c r="O130" s="2" t="n">
         <v>43963.81406693655</v>
       </c>
       <c r="P130" t="b">
         <v>0</v>
       </c>
       <c r="Q130" t="b">
         <v>0</v>
       </c>
       <c r="R130" t="b">
         <v>0</v>
       </c>
       <c r="S130" t="b">
         <v>0</v>
       </c>
       <c r="T130" t="b">
         <v>0</v>
       </c>
       <c r="U130" t="b">
         <v>0</v>
       </c>
       <c r="V130" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W130" t="b">
+        <v>0</v>
+      </c>
+      <c r="X130" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y130" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z130" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA130" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB130" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC130" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD130" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="n">
         <v>100853030</v>
       </c>
       <c r="B131" t="n">
         <v>5496386</v>
       </c>
       <c r="C131" t="inlineStr"/>
       <c r="D131" t="inlineStr">
         <is>
           <t>10.1002/app.45322</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>Shishlov O et al. 2017</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <t xml:space="preserve">Shishlov O, Dozhdikov S, Glukhikh V, Eltsov O, Kraus E, Orf L, Heilig M, Stoyanov O. Synthesis of bromo-cardanol novolac resins and evaluation of their effectiveness as flame retardants and adhesives for particleboard. Journal of Applied Polymer Science 134. </t>
         </is>
@@ -11165,71 +13916,92 @@
         <is>
           <t>Shishlov O et al.</t>
         </is>
       </c>
       <c r="J131" t="n">
         <v>2017</v>
       </c>
       <c r="K131" t="inlineStr">
         <is>
           <t>Journal of Applied Polymer Science 134.</t>
         </is>
       </c>
       <c r="L131" t="inlineStr">
         <is>
           <t>The synthesis of bromo derivatives cardanolic novolac resins (BCNR) using infrared, thermogravimetric analysis, differential scanning calorimetry, gel permeation chromatography, nuclear magnetic resonance 1H and 13C methods was studied. The mechanism of thermal degradation of BCNR is proposed. It is shown, that particleboards manufactured using PU‐(BCNR) as an adhesive are materials with enhanced flame retardant properties, meeting the requirements of P7 class to EN 312 (especially durable moisture‐resistant particleboards) and the requirements of the emission class Super E0. The bromine in the structure of the cardanol‐containing polyurethane binder allows achieving both high physical and mechanical characteristics of the particleboards and resistance to flame.</t>
         </is>
       </c>
       <c r="M131" t="inlineStr"/>
       <c r="N131" s="2" t="n">
         <v>43963.81406698051</v>
       </c>
       <c r="O131" s="2" t="n">
         <v>43963.81406698067</v>
       </c>
       <c r="P131" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q131" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R131" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S131" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T131" t="b">
         <v>0</v>
       </c>
       <c r="U131" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V131" t="b">
         <v>0</v>
       </c>
       <c r="W131" t="b">
+        <v>0</v>
+      </c>
+      <c r="X131" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y131" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z131" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA131" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB131" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC131" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD131" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="n">
         <v>100853031</v>
       </c>
       <c r="B132" t="n">
         <v>5496441</v>
       </c>
       <c r="C132" t="inlineStr"/>
       <c r="D132" t="inlineStr">
         <is>
           <t>10.1103/physrevc.98.034310</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t>Caballero-Folch R et al. 2018</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t xml:space="preserve">Caballero-Folch R, Dillmann I, Agramunt J, Tain JL, Algora A, Aysto J, Calvino F, Canete L, Cortes G, Domingo-Pardo C, Eronen T, Ganioglu E, Gelletly W, Gorelov D, Guadilla V, Hakala J, Jokinen A, Kankainen A, Kolhinen V, Koponen J, Marta M, Mendoza E, Montaner-Piza A, Moore I, Nobs CR, Orrigo SEA, Penttila H, Pohjalainen I, Reinikainen J, Riego A, Rinta-Antila S, Rubio B, Salvador-Castineira P, Simutkin V, Tarifeno-Saldivia A, Tolosa-Delgado A, Vos A. First determination of beta-delayed multiple neutron emission beyond A=100 through direct neutron measurement: The P-2n value of Sb-136.  </t>
         </is>
@@ -11258,53 +14030,74 @@
       <c r="N132" s="2" t="n">
         <v>43963.81406702513</v>
       </c>
       <c r="O132" s="2" t="n">
         <v>43963.81406702531</v>
       </c>
       <c r="P132" t="b">
         <v>0</v>
       </c>
       <c r="Q132" t="b">
         <v>0</v>
       </c>
       <c r="R132" t="b">
         <v>0</v>
       </c>
       <c r="S132" t="b">
         <v>0</v>
       </c>
       <c r="T132" t="b">
         <v>0</v>
       </c>
       <c r="U132" t="b">
         <v>0</v>
       </c>
       <c r="V132" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W132" t="b">
+        <v>0</v>
+      </c>
+      <c r="X132" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y132" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z132" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA132" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB132" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC132" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD132" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="n">
         <v>100853032</v>
       </c>
       <c r="B133" t="n">
         <v>5496450</v>
       </c>
       <c r="C133" t="inlineStr"/>
       <c r="D133" t="inlineStr">
         <is>
           <t>10.1656/058.010.0111</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
           <t>Lang NJ and Echelle AA 2011</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
           <t xml:space="preserve">Lang NJ, Echelle AA. Novel Phylogeographic Patterns in a Lowland Fish, Etheostoma proeliare (Percidae). Southeastern Naturalist 10:133-144. </t>
         </is>
@@ -11341,53 +14134,74 @@
       <c r="N133" s="2" t="n">
         <v>43963.81406707013</v>
       </c>
       <c r="O133" s="2" t="n">
         <v>43963.81406707031</v>
       </c>
       <c r="P133" t="b">
         <v>0</v>
       </c>
       <c r="Q133" t="b">
         <v>0</v>
       </c>
       <c r="R133" t="b">
         <v>0</v>
       </c>
       <c r="S133" t="b">
         <v>0</v>
       </c>
       <c r="T133" t="b">
         <v>0</v>
       </c>
       <c r="U133" t="b">
         <v>0</v>
       </c>
       <c r="V133" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W133" t="b">
+        <v>0</v>
+      </c>
+      <c r="X133" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y133" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z133" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA133" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB133" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC133" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD133" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="n">
         <v>100853033</v>
       </c>
       <c r="B134" t="n">
         <v>5496467</v>
       </c>
       <c r="C134" t="inlineStr"/>
       <c r="D134" t="inlineStr">
         <is>
           <t>10.1016/j.icarus.2017.06.021</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
           <t>Sevecka P et al. 2017</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
           <t xml:space="preserve">Sevecka P, Broz M, Nesvorny D, Enke B, Durda D, Walsh K, Richardson DC. SPH/N-Body simulations of small (D=10 km) asteroidal breakups and improved parametric relations for Monte-Carlo collisional models.  </t>
         </is>
@@ -11416,53 +14230,74 @@
       <c r="N134" s="2" t="n">
         <v>43963.81406711506</v>
       </c>
       <c r="O134" s="2" t="n">
         <v>43963.81406711524</v>
       </c>
       <c r="P134" t="b">
         <v>0</v>
       </c>
       <c r="Q134" t="b">
         <v>0</v>
       </c>
       <c r="R134" t="b">
         <v>0</v>
       </c>
       <c r="S134" t="b">
         <v>0</v>
       </c>
       <c r="T134" t="b">
         <v>0</v>
       </c>
       <c r="U134" t="b">
         <v>0</v>
       </c>
       <c r="V134" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W134" t="b">
+        <v>0</v>
+      </c>
+      <c r="X134" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y134" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z134" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA134" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB134" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC134" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD134" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="n">
         <v>100853034</v>
       </c>
       <c r="B135" t="n">
         <v>5496545</v>
       </c>
       <c r="C135" t="inlineStr"/>
       <c r="D135" t="inlineStr">
         <is>
           <t>10.1016/j.cej.2017.05.181</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
           <t>Ning C et al. 2017</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
           <t xml:space="preserve">Ning C, Hadi P, Aghdam E, Zhu S, Hui DChiWai, Lin CSK, Mckay G. Environmental emission analysis of a waste printed circuit board-derived adsorbent production process. Chemical Engineering Journal 326:594-602. </t>
         </is>
@@ -11490,62 +14325,83 @@
           <t>Chemical Engineering Journal 326:594-602.</t>
         </is>
       </c>
       <c r="L135" t="inlineStr">
         <is>
           <t>The short life span of electrical and electronic equipments (EEE) produces a tremendous amount of waste electrical and electronic equipments (WEEE) globally at an overwhelming rate. Currently, the recycling of waste printed circuit board (WPCB) is an emerging and sensitive environmental issue since traditional treatment methods have been proved to be inappropriate. Also, the recovery of valuable components from WPCB is limited by the environmental emissions from the recycling process, which have been seriously neglected by the research community before. To analyze the environmental emission impacts and set evaluation criteria, a newly developed aluminosilicate adsorbent production process is discussed in this work. It is proved to be capable to recycle the NMF of WPCB as the feedstock of the functionalization process. Besides, the mass balance of reaction reagents, bromide and carbon were established with clear pathways and destinations by various analytical chemistry methods. The debromination process in functionalization significantly reduced the total toxicity by giving inorganic bromide and bisphenol A (BPA) as two main products. The results confirm this process to be an environmentally friendly process which can provide a basis for evaluating recycling processes.</t>
         </is>
       </c>
       <c r="M135" t="inlineStr"/>
       <c r="N135" s="2" t="n">
         <v>43963.81406715954</v>
       </c>
       <c r="O135" s="2" t="n">
         <v>43963.81406715971</v>
       </c>
       <c r="P135" t="b">
         <v>1</v>
       </c>
       <c r="Q135" t="b">
         <v>1</v>
       </c>
       <c r="R135" t="b">
         <v>1</v>
       </c>
       <c r="S135" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T135" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U135" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V135" t="b">
         <v>0</v>
       </c>
       <c r="W135" t="b">
+        <v>0</v>
+      </c>
+      <c r="X135" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y135" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z135" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA135" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB135" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC135" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD135" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="n">
         <v>100853035</v>
       </c>
       <c r="B136" t="n">
         <v>5496899</v>
       </c>
       <c r="C136" t="inlineStr"/>
       <c r="D136" t="inlineStr">
         <is>
           <t>10.1007/s11356-018-2793-5</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
           <t>Li Y et al. 2018</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
           <t xml:space="preserve">Li Y, Zhu X, Wang L, Gao Y, Chen J, Wang W, Dong X, Li X. Levels and gas-particle partitioning of hexabromocyclododecanes in the urban air of Dalian, China.  </t>
         </is>
@@ -11578,53 +14434,74 @@
       <c r="N136" s="2" t="n">
         <v>43963.81406722627</v>
       </c>
       <c r="O136" s="2" t="n">
         <v>43963.81406722648</v>
       </c>
       <c r="P136" t="b">
         <v>0</v>
       </c>
       <c r="Q136" t="b">
         <v>0</v>
       </c>
       <c r="R136" t="b">
         <v>0</v>
       </c>
       <c r="S136" t="b">
         <v>0</v>
       </c>
       <c r="T136" t="b">
         <v>0</v>
       </c>
       <c r="U136" t="b">
         <v>0</v>
       </c>
       <c r="V136" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W136" t="b">
+        <v>0</v>
+      </c>
+      <c r="X136" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y136" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z136" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA136" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB136" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC136" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD136" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="n">
         <v>100853036</v>
       </c>
       <c r="B137" t="n">
         <v>5496901</v>
       </c>
       <c r="C137" t="inlineStr"/>
       <c r="D137" t="inlineStr">
         <is>
           <t>10.1016/j.theochem.2010.07.009</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
           <t>Wang L and Liu Y 2010</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
           <t xml:space="preserve">Wang L, Liu Y. The enthalpies of formation of brominated benzenes and phenols: A theoretical prediction.  </t>
         </is>
@@ -11653,53 +14530,74 @@
       <c r="N137" s="2" t="n">
         <v>43963.81406727105</v>
       </c>
       <c r="O137" s="2" t="n">
         <v>43963.81406727123</v>
       </c>
       <c r="P137" t="b">
         <v>0</v>
       </c>
       <c r="Q137" t="b">
         <v>0</v>
       </c>
       <c r="R137" t="b">
         <v>0</v>
       </c>
       <c r="S137" t="b">
         <v>0</v>
       </c>
       <c r="T137" t="b">
         <v>0</v>
       </c>
       <c r="U137" t="b">
         <v>0</v>
       </c>
       <c r="V137" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W137" t="b">
+        <v>0</v>
+      </c>
+      <c r="X137" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y137" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z137" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA137" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB137" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC137" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD137" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="n">
         <v>100853037</v>
       </c>
       <c r="B138" t="n">
         <v>5496972</v>
       </c>
       <c r="C138" t="inlineStr"/>
       <c r="D138" t="inlineStr">
         <is>
           <t>10.1393/ncb/i2008-10694-3</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
           <t>Caudron J and Giammango A 2008</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
           <t xml:space="preserve">Caudron J, Giammango A. Cross-section measurements of top quark pairs at CMS.  </t>
         </is>
@@ -11728,53 +14626,74 @@
       <c r="N138" s="2" t="n">
         <v>43963.81406731519</v>
       </c>
       <c r="O138" s="2" t="n">
         <v>43963.8140673154</v>
       </c>
       <c r="P138" t="b">
         <v>0</v>
       </c>
       <c r="Q138" t="b">
         <v>0</v>
       </c>
       <c r="R138" t="b">
         <v>0</v>
       </c>
       <c r="S138" t="b">
         <v>0</v>
       </c>
       <c r="T138" t="b">
         <v>0</v>
       </c>
       <c r="U138" t="b">
         <v>0</v>
       </c>
       <c r="V138" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W138" t="b">
+        <v>0</v>
+      </c>
+      <c r="X138" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y138" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z138" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA138" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB138" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC138" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD138" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="n">
         <v>100853038</v>
       </c>
       <c r="B139" t="n">
         <v>5497213</v>
       </c>
       <c r="C139" t="inlineStr"/>
       <c r="D139" t="inlineStr">
         <is>
           <t>10.1080/03602559.2012.671424</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
           <t>Lin Y et al. 2012</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
           <t xml:space="preserve">Lin Y, Sun J, Zhao Q, Zhou Q. Synthesis and properties of a novel flame-retardant epoxy resin containing biphenylyl/phenyl phosphonic moieties. Polymer - Plastics Technology and Engineering 51:894-901. </t>
         </is>
@@ -11808,56 +14727,77 @@
         </is>
       </c>
       <c r="M139" t="inlineStr"/>
       <c r="N139" s="2" t="n">
         <v>43963.81406735971</v>
       </c>
       <c r="O139" s="2" t="n">
         <v>43963.81406736016</v>
       </c>
       <c r="P139" t="b">
         <v>1</v>
       </c>
       <c r="Q139" t="b">
         <v>0</v>
       </c>
       <c r="R139" t="b">
         <v>0</v>
       </c>
       <c r="S139" t="b">
         <v>0</v>
       </c>
       <c r="T139" t="b">
         <v>0</v>
       </c>
       <c r="U139" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V139" t="b">
         <v>0</v>
       </c>
       <c r="W139" t="b">
+        <v>0</v>
+      </c>
+      <c r="X139" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y139" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z139" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA139" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB139" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC139" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD139" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="n">
         <v>100853039</v>
       </c>
       <c r="B140" t="n">
         <v>5497267</v>
       </c>
       <c r="C140" t="inlineStr"/>
       <c r="D140" t="inlineStr">
         <is>
           <t>10.1295/koron.58.453</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
           <t>Inata H and Takeda K 2001</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
           <t xml:space="preserve">Inata H, Takeda K. Suppression of blooming by amorphous resins. Kobunshi Ronbunshu 58:453-461. </t>
         </is>
@@ -11869,75 +14809,96 @@
       </c>
       <c r="H140" t="inlineStr">
         <is>
           <t>Inata H, Takeda K</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
           <t>Inata H and Takeda K</t>
         </is>
       </c>
       <c r="J140" t="n">
         <v>2001</v>
       </c>
       <c r="K140" t="inlineStr">
         <is>
           <t>Kobunshi Ronbunshu 58:453-461.</t>
         </is>
       </c>
       <c r="L140" t="inlineStr"/>
       <c r="M140" t="inlineStr"/>
       <c r="N140" s="2" t="n">
         <v>43963.81406740395</v>
       </c>
       <c r="O140" s="2" t="n">
-        <v>43963.81406740414</v>
+        <v>46155.74833710964</v>
       </c>
       <c r="P140" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q140" t="b">
         <v>0</v>
       </c>
       <c r="R140" t="b">
         <v>0</v>
       </c>
       <c r="S140" t="b">
         <v>0</v>
       </c>
       <c r="T140" t="b">
         <v>0</v>
       </c>
       <c r="U140" t="b">
         <v>0</v>
       </c>
       <c r="V140" t="b">
         <v>0</v>
       </c>
       <c r="W140" t="b">
-        <v>1</v>
+        <v>0</v>
+      </c>
+      <c r="X140" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y140" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z140" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA140" t="b">
+        <v>1</v>
+      </c>
+      <c r="AB140" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC140" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD140" t="b">
+        <v>0</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="n">
         <v>100853040</v>
       </c>
       <c r="B141" t="n">
         <v>5497277</v>
       </c>
       <c r="C141" t="inlineStr"/>
       <c r="D141" t="inlineStr">
         <is>
           <t>10.1016/s0039-6028(01)01764-2</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
           <t>Lin B and Elsayed-Ali HE 2002</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
           <t xml:space="preserve">Lin B, Elsayed-Ali HE. Temperature dependent reflection electron diffraction study of In(111) and observation of laser-induced transient surface superheating.  </t>
         </is>
       </c>
@@ -11965,53 +14926,74 @@
       <c r="N141" s="2" t="n">
         <v>43963.81406744837</v>
       </c>
       <c r="O141" s="2" t="n">
         <v>43963.81406744855</v>
       </c>
       <c r="P141" t="b">
         <v>0</v>
       </c>
       <c r="Q141" t="b">
         <v>0</v>
       </c>
       <c r="R141" t="b">
         <v>0</v>
       </c>
       <c r="S141" t="b">
         <v>0</v>
       </c>
       <c r="T141" t="b">
         <v>0</v>
       </c>
       <c r="U141" t="b">
         <v>0</v>
       </c>
       <c r="V141" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W141" t="b">
+        <v>0</v>
+      </c>
+      <c r="X141" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y141" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z141" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA141" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB141" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC141" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD141" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="n">
         <v>100853041</v>
       </c>
       <c r="B142" t="n">
         <v>5497433</v>
       </c>
       <c r="C142" t="inlineStr"/>
       <c r="D142" t="inlineStr">
         <is>
           <t>10.1103/physrevlett.114.157001</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
           <t>Ruby M et al. 2015</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
           <t xml:space="preserve">Ruby M, Heinrich BW, Pascual JI, Franke KJ. Experimental demonstration of a two-band superconducting state for lead using scanning tunneling spectroscopy.  </t>
         </is>
@@ -12044,53 +15026,74 @@
       <c r="N142" s="2" t="n">
         <v>43963.81406751604</v>
       </c>
       <c r="O142" s="2" t="n">
         <v>43963.81406751623</v>
       </c>
       <c r="P142" t="b">
         <v>0</v>
       </c>
       <c r="Q142" t="b">
         <v>0</v>
       </c>
       <c r="R142" t="b">
         <v>0</v>
       </c>
       <c r="S142" t="b">
         <v>0</v>
       </c>
       <c r="T142" t="b">
         <v>0</v>
       </c>
       <c r="U142" t="b">
         <v>0</v>
       </c>
       <c r="V142" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W142" t="b">
+        <v>0</v>
+      </c>
+      <c r="X142" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y142" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z142" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA142" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB142" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC142" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD142" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="n">
         <v>100853042</v>
       </c>
       <c r="B143" t="n">
         <v>5497447</v>
       </c>
       <c r="C143" t="inlineStr"/>
       <c r="D143" t="inlineStr">
         <is>
           <t>10.1016/j.nds.2008.01.001</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
           <t>Singh B 2008</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
           <t xml:space="preserve">Singh B. Nuclear data sheets for A=100.  </t>
         </is>
@@ -12119,53 +15122,74 @@
       <c r="N143" s="2" t="n">
         <v>43963.81406756538</v>
       </c>
       <c r="O143" s="2" t="n">
         <v>43963.81406756558</v>
       </c>
       <c r="P143" t="b">
         <v>0</v>
       </c>
       <c r="Q143" t="b">
         <v>0</v>
       </c>
       <c r="R143" t="b">
         <v>0</v>
       </c>
       <c r="S143" t="b">
         <v>0</v>
       </c>
       <c r="T143" t="b">
         <v>0</v>
       </c>
       <c r="U143" t="b">
         <v>0</v>
       </c>
       <c r="V143" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W143" t="b">
+        <v>0</v>
+      </c>
+      <c r="X143" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y143" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z143" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA143" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB143" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC143" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD143" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="n">
         <v>100853043</v>
       </c>
       <c r="B144" t="n">
         <v>5497448</v>
       </c>
       <c r="C144" t="inlineStr"/>
       <c r="D144" t="inlineStr">
         <is>
           <t>10.1039/c4ja00484a</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
           <t>Bazzano A et al. 2015</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
           <t xml:space="preserve">Bazzano A, Latruwe K, Grotti M, Vanhaecke F. Lead isotopic analysis of Antarctic snow using multi-collector ICP-mass spectrometry.  </t>
         </is>
@@ -12194,53 +15218,74 @@
       <c r="N144" s="2" t="n">
         <v>43963.814067609</v>
       </c>
       <c r="O144" s="2" t="n">
         <v>43963.81406760919</v>
       </c>
       <c r="P144" t="b">
         <v>0</v>
       </c>
       <c r="Q144" t="b">
         <v>0</v>
       </c>
       <c r="R144" t="b">
         <v>0</v>
       </c>
       <c r="S144" t="b">
         <v>0</v>
       </c>
       <c r="T144" t="b">
         <v>0</v>
       </c>
       <c r="U144" t="b">
         <v>0</v>
       </c>
       <c r="V144" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W144" t="b">
+        <v>0</v>
+      </c>
+      <c r="X144" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y144" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z144" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA144" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB144" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC144" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD144" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="n">
         <v>100853044</v>
       </c>
       <c r="B145" t="n">
         <v>5497560</v>
       </c>
       <c r="C145" t="inlineStr"/>
       <c r="D145" t="inlineStr">
         <is>
           <t>10.1016/j.resconrec.2017.08.001</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
           <t>Wang H et al. 2017</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
           <t xml:space="preserve">Wang H, Zhang S, Li Bin, Pan D, Wu Y, Zuo T. Recovery of waste printed circuit boards through pyrometallurgical processing: A review. Resources, Conservation and Recycling 126:209-218. </t>
         </is>
@@ -12270,56 +15315,77 @@
       </c>
       <c r="L145" t="inlineStr"/>
       <c r="M145" t="inlineStr"/>
       <c r="N145" s="2" t="n">
         <v>43963.81406765449</v>
       </c>
       <c r="O145" s="2" t="n">
         <v>43963.81406765466</v>
       </c>
       <c r="P145" t="b">
         <v>1</v>
       </c>
       <c r="Q145" t="b">
         <v>0</v>
       </c>
       <c r="R145" t="b">
         <v>0</v>
       </c>
       <c r="S145" t="b">
         <v>0</v>
       </c>
       <c r="T145" t="b">
         <v>0</v>
       </c>
       <c r="U145" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V145" t="b">
         <v>0</v>
       </c>
       <c r="W145" t="b">
+        <v>0</v>
+      </c>
+      <c r="X145" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y145" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z145" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA145" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB145" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC145" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD145" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="n">
         <v>100853045</v>
       </c>
       <c r="B146" t="n">
         <v>5497567</v>
       </c>
       <c r="C146" t="inlineStr"/>
       <c r="D146" t="inlineStr"/>
       <c r="E146" t="inlineStr">
         <is>
           <t>Xu ZhongJie et al. 2013</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
           <t xml:space="preserve">Xu ZhongJie, Cheng RiHui, Wang LiaoLiang, Zhang Li, Shen YanJie, Yu ZhenFeng. Mineralogical and element geochemical characteristics of the Late Triassic-Middle Jurassic sedimentary rocks in southwestern Fujian Province: Constraints on changes of basin tectonic settings.  </t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
           <t>Mineralogical and element geochemical characteristics of the Late Triassic-Middle Jurassic sedimentary rocks in southwestern Fujian Province: Constraints on changes of basin tectonic settings</t>
@@ -12344,53 +15410,74 @@
       <c r="N146" s="2" t="n">
         <v>43963.81406770027</v>
       </c>
       <c r="O146" s="2" t="n">
         <v>43963.81406770044</v>
       </c>
       <c r="P146" t="b">
         <v>0</v>
       </c>
       <c r="Q146" t="b">
         <v>0</v>
       </c>
       <c r="R146" t="b">
         <v>0</v>
       </c>
       <c r="S146" t="b">
         <v>0</v>
       </c>
       <c r="T146" t="b">
         <v>0</v>
       </c>
       <c r="U146" t="b">
         <v>0</v>
       </c>
       <c r="V146" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W146" t="b">
+        <v>0</v>
+      </c>
+      <c r="X146" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y146" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z146" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA146" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB146" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC146" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD146" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="n">
         <v>100853046</v>
       </c>
       <c r="B147" t="n">
         <v>5497671</v>
       </c>
       <c r="C147" t="inlineStr"/>
       <c r="D147" t="inlineStr">
         <is>
           <t>10.1016/j.artint.2004.05.004</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
           <t>Larrosa J and Schiex T 2004</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
           <t xml:space="preserve">Larrosa J, Schiex T. Solving weighted CSP by maintaining arc consistency.  </t>
         </is>
@@ -12419,53 +15506,74 @@
       <c r="N147" s="2" t="n">
         <v>43963.81406774476</v>
       </c>
       <c r="O147" s="2" t="n">
         <v>43963.81406774493</v>
       </c>
       <c r="P147" t="b">
         <v>0</v>
       </c>
       <c r="Q147" t="b">
         <v>0</v>
       </c>
       <c r="R147" t="b">
         <v>0</v>
       </c>
       <c r="S147" t="b">
         <v>0</v>
       </c>
       <c r="T147" t="b">
         <v>0</v>
       </c>
       <c r="U147" t="b">
         <v>0</v>
       </c>
       <c r="V147" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W147" t="b">
+        <v>0</v>
+      </c>
+      <c r="X147" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y147" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z147" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA147" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB147" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC147" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD147" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="n">
         <v>100853047</v>
       </c>
       <c r="B148" t="n">
         <v>5497678</v>
       </c>
       <c r="C148" t="inlineStr"/>
       <c r="D148" t="inlineStr">
         <is>
           <t>10.1023/b:jtan.0000046122.00243.ed</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
           <t>Barontini F, Marsanich K, and Cozzani V 2004</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
           <t xml:space="preserve">Barontini F, Marsanich K, Cozzani V. The use of TG-FTIR technique for the assessment of hydrogen bromide emissions in the combustion of BFRs. Journal of Thermal Analysis and Calorimetry 78:599-619. </t>
         </is>
@@ -12499,56 +15607,77 @@
         </is>
       </c>
       <c r="M148" t="inlineStr"/>
       <c r="N148" s="2" t="n">
         <v>43963.81406778955</v>
       </c>
       <c r="O148" s="2" t="n">
         <v>43963.81406778972</v>
       </c>
       <c r="P148" t="b">
         <v>1</v>
       </c>
       <c r="Q148" t="b">
         <v>0</v>
       </c>
       <c r="R148" t="b">
         <v>0</v>
       </c>
       <c r="S148" t="b">
         <v>0</v>
       </c>
       <c r="T148" t="b">
         <v>0</v>
       </c>
       <c r="U148" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V148" t="b">
         <v>0</v>
       </c>
       <c r="W148" t="b">
+        <v>0</v>
+      </c>
+      <c r="X148" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y148" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z148" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA148" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB148" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC148" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD148" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="n">
         <v>100853048</v>
       </c>
       <c r="B149" t="n">
         <v>5497685</v>
       </c>
       <c r="C149" t="inlineStr"/>
       <c r="D149" t="inlineStr">
         <is>
           <t>10.1103/physrevb.70.155417</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
           <t>Yu DK and Scheffler M 2004</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
           <t xml:space="preserve">Yu DK, Scheffler M. First-principles study of low-index surfaces of lead.  </t>
         </is>
@@ -12577,53 +15706,74 @@
       <c r="N149" s="2" t="n">
         <v>43963.81406783667</v>
       </c>
       <c r="O149" s="2" t="n">
         <v>43963.81406783685</v>
       </c>
       <c r="P149" t="b">
         <v>0</v>
       </c>
       <c r="Q149" t="b">
         <v>0</v>
       </c>
       <c r="R149" t="b">
         <v>0</v>
       </c>
       <c r="S149" t="b">
         <v>0</v>
       </c>
       <c r="T149" t="b">
         <v>0</v>
       </c>
       <c r="U149" t="b">
         <v>0</v>
       </c>
       <c r="V149" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W149" t="b">
+        <v>0</v>
+      </c>
+      <c r="X149" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y149" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z149" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA149" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB149" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC149" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD149" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="n">
         <v>100853049</v>
       </c>
       <c r="B150" t="n">
         <v>5497740</v>
       </c>
       <c r="C150" t="inlineStr"/>
       <c r="D150" t="inlineStr">
         <is>
           <t>10.1007/s11664-010-1425-8</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
           <t>Cadirli E et al. 2011</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
           <t xml:space="preserve">Cadirli E, Boyuk U, Kaya H, Marasli N, Aksoz S, Ocak Y. Dependence of Electrical Resistivity on Temperature and Sn Content in Pb-Sn Solders.  </t>
         </is>
@@ -12652,53 +15802,74 @@
       <c r="N150" s="2" t="n">
         <v>43963.81406788046</v>
       </c>
       <c r="O150" s="2" t="n">
         <v>43963.81406788066</v>
       </c>
       <c r="P150" t="b">
         <v>0</v>
       </c>
       <c r="Q150" t="b">
         <v>0</v>
       </c>
       <c r="R150" t="b">
         <v>0</v>
       </c>
       <c r="S150" t="b">
         <v>0</v>
       </c>
       <c r="T150" t="b">
         <v>0</v>
       </c>
       <c r="U150" t="b">
         <v>0</v>
       </c>
       <c r="V150" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W150" t="b">
+        <v>0</v>
+      </c>
+      <c r="X150" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y150" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z150" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA150" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB150" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC150" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD150" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="n">
         <v>100853050</v>
       </c>
       <c r="B151" t="n">
         <v>5497753</v>
       </c>
       <c r="C151" t="inlineStr"/>
       <c r="D151" t="inlineStr">
         <is>
           <t>10.1038/sj.leu.2402550</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
           <t>Pérez-Simón JA et al. 2002</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
           <t xml:space="preserve">Pérez-Simón JA, Caballero D, Diez-Campelo M, Lopez-Pérez R, Mateos G, Cañizo C, Vazquez L, Vidriales B, Mateos MV, Gonzalez M, San Miguel JF. Chimerism and minimal residual disease monitoring after reduced intensity conditioning (RIC) allogeneic transplantation. Leukemia 16:1423-1431. [Review]. </t>
         </is>
@@ -12735,53 +15906,74 @@
       <c r="N151" s="2" t="n">
         <v>43963.81406794804</v>
       </c>
       <c r="O151" s="2" t="n">
         <v>43963.81406794823</v>
       </c>
       <c r="P151" t="b">
         <v>0</v>
       </c>
       <c r="Q151" t="b">
         <v>0</v>
       </c>
       <c r="R151" t="b">
         <v>0</v>
       </c>
       <c r="S151" t="b">
         <v>0</v>
       </c>
       <c r="T151" t="b">
         <v>0</v>
       </c>
       <c r="U151" t="b">
         <v>0</v>
       </c>
       <c r="V151" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W151" t="b">
+        <v>0</v>
+      </c>
+      <c r="X151" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y151" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z151" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA151" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB151" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC151" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD151" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="n">
         <v>100853051</v>
       </c>
       <c r="B152" t="n">
         <v>5497845</v>
       </c>
       <c r="C152" t="inlineStr"/>
       <c r="D152" t="inlineStr"/>
       <c r="E152" t="inlineStr">
         <is>
           <t>Zhang JinZ et al. 2017</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
           <t xml:space="preserve">Zhang JinZ, Huang ZYu, Wang JiS, Wang WenJie, Ren G, Qi JiuDe. Bisphenol AF (BPAF) and 3,3 ', 5,5 '-Tetrabromobisphenol A (TBPA)-Induced Colorectal Cancer Risk Through Inhibiting the Activity of UDP-Glucuronosyltransferase (UGT) 1A8.  </t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
           <t>Bisphenol AF (BPAF) and 3,3 ', 5,5 '-Tetrabromobisphenol A (TBPA)-Induced Colorectal Cancer Risk Through Inhibiting the Activity of UDP-Glucuronosyltransferase (UGT) 1A8</t>
@@ -12806,53 +15998,74 @@
       <c r="N152" s="2" t="n">
         <v>43963.8140679945</v>
       </c>
       <c r="O152" s="2" t="n">
         <v>43963.81406799469</v>
       </c>
       <c r="P152" t="b">
         <v>0</v>
       </c>
       <c r="Q152" t="b">
         <v>0</v>
       </c>
       <c r="R152" t="b">
         <v>0</v>
       </c>
       <c r="S152" t="b">
         <v>0</v>
       </c>
       <c r="T152" t="b">
         <v>0</v>
       </c>
       <c r="U152" t="b">
         <v>0</v>
       </c>
       <c r="V152" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W152" t="b">
+        <v>0</v>
+      </c>
+      <c r="X152" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y152" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z152" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA152" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB152" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC152" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD152" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="n">
         <v>100853052</v>
       </c>
       <c r="B153" t="n">
         <v>5497896</v>
       </c>
       <c r="C153" t="inlineStr"/>
       <c r="D153" t="inlineStr">
         <is>
           <t>10.1152/jn.1997.78.5.2582</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
           <t>Lamsa K and Kaila K 1997</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
           <t xml:space="preserve">Lamsa K, Kaila K. Ionic mechanisms of spontaneous GABAergic events in rat hippocampal slices exposed to 4-aminopyridine. Journal of Neurophysiology 78:2582-2591. </t>
         </is>
@@ -12889,53 +16102,74 @@
       <c r="N153" s="2" t="n">
         <v>43963.81406806076</v>
       </c>
       <c r="O153" s="2" t="n">
         <v>43963.81406806095</v>
       </c>
       <c r="P153" t="b">
         <v>0</v>
       </c>
       <c r="Q153" t="b">
         <v>0</v>
       </c>
       <c r="R153" t="b">
         <v>0</v>
       </c>
       <c r="S153" t="b">
         <v>0</v>
       </c>
       <c r="T153" t="b">
         <v>0</v>
       </c>
       <c r="U153" t="b">
         <v>0</v>
       </c>
       <c r="V153" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W153" t="b">
+        <v>0</v>
+      </c>
+      <c r="X153" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y153" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z153" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA153" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB153" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC153" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD153" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="n">
         <v>100853053</v>
       </c>
       <c r="B154" t="n">
         <v>5497938</v>
       </c>
       <c r="C154" t="inlineStr"/>
       <c r="D154" t="inlineStr">
         <is>
           <t>10.1002/app.1993.070500116</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
           <t>Gu JT and Wang CS 1993</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
           <t xml:space="preserve">Gu JT, Wang CS. THE INTERFACIAL POLYCONDENSATION OF TETRABROMOBISPHENOL-A POLYCARBONATE .2. REACTIVITIES AND PHASE DISTRIBUTION OF CATALYSTS.  </t>
         </is>
@@ -12964,53 +16198,74 @@
       <c r="N154" s="2" t="n">
         <v>43963.8140681064</v>
       </c>
       <c r="O154" s="2" t="n">
         <v>43963.81406810657</v>
       </c>
       <c r="P154" t="b">
         <v>0</v>
       </c>
       <c r="Q154" t="b">
         <v>0</v>
       </c>
       <c r="R154" t="b">
         <v>0</v>
       </c>
       <c r="S154" t="b">
         <v>0</v>
       </c>
       <c r="T154" t="b">
         <v>0</v>
       </c>
       <c r="U154" t="b">
         <v>0</v>
       </c>
       <c r="V154" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W154" t="b">
+        <v>0</v>
+      </c>
+      <c r="X154" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y154" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z154" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA154" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB154" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC154" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD154" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="n">
         <v>100853054</v>
       </c>
       <c r="B155" t="n">
         <v>5497940</v>
       </c>
       <c r="C155" t="inlineStr"/>
       <c r="D155" t="inlineStr">
         <is>
           <t>10.1002/app.1994.070520401</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
           <t>Marks MJ 1994</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
           <t xml:space="preserve">Marks MJ. INTERFACIAL SYNTHESIS AND CHARACTERIZATION OF RANDOM AND SEGMENTED BLOCK BISPHENOL-A - TETRABROMOBISPHENOL-A COPOLYCARBONATES.  </t>
         </is>
@@ -13039,53 +16294,74 @@
       <c r="N155" s="2" t="n">
         <v>43963.81406815</v>
       </c>
       <c r="O155" s="2" t="n">
         <v>43963.81406815018</v>
       </c>
       <c r="P155" t="b">
         <v>0</v>
       </c>
       <c r="Q155" t="b">
         <v>0</v>
       </c>
       <c r="R155" t="b">
         <v>0</v>
       </c>
       <c r="S155" t="b">
         <v>0</v>
       </c>
       <c r="T155" t="b">
         <v>0</v>
       </c>
       <c r="U155" t="b">
         <v>0</v>
       </c>
       <c r="V155" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W155" t="b">
+        <v>0</v>
+      </c>
+      <c r="X155" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y155" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z155" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA155" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB155" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC155" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD155" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="n">
         <v>100853055</v>
       </c>
       <c r="B156" t="n">
         <v>5497992</v>
       </c>
       <c r="C156" t="inlineStr"/>
       <c r="D156" t="inlineStr"/>
       <c r="E156" t="inlineStr">
         <is>
           <t>Sikiric M et al. 2003</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
           <t xml:space="preserve">Sikiric M, Brajenovic N, Pavlovic I, Havranek JL, Plavljanic N. Determination of metals in cow's milk by flame atomic absorption spectrophotometry.  </t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
           <t>Determination of metals in cow's milk by flame atomic absorption spectrophotometry</t>
@@ -13110,53 +16386,74 @@
       <c r="N156" s="2" t="n">
         <v>43963.81406819374</v>
       </c>
       <c r="O156" s="2" t="n">
         <v>43963.81406819395</v>
       </c>
       <c r="P156" t="b">
         <v>0</v>
       </c>
       <c r="Q156" t="b">
         <v>0</v>
       </c>
       <c r="R156" t="b">
         <v>0</v>
       </c>
       <c r="S156" t="b">
         <v>0</v>
       </c>
       <c r="T156" t="b">
         <v>0</v>
       </c>
       <c r="U156" t="b">
         <v>0</v>
       </c>
       <c r="V156" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W156" t="b">
+        <v>0</v>
+      </c>
+      <c r="X156" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y156" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z156" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA156" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB156" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC156" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD156" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="n">
         <v>100853056</v>
       </c>
       <c r="B157" t="n">
         <v>5497998</v>
       </c>
       <c r="C157" t="inlineStr"/>
       <c r="D157" t="inlineStr"/>
       <c r="E157" t="inlineStr">
         <is>
           <t>Sissell K 2005</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
           <t xml:space="preserve">Sissell K. HP to eliminate TBBPA from computer casings. Chemical Week 167:61-61. </t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
           <t>HP to eliminate TBBPA from computer casings</t>
@@ -13182,56 +16479,77 @@
       </c>
       <c r="L157" t="inlineStr"/>
       <c r="M157" t="inlineStr"/>
       <c r="N157" s="2" t="n">
         <v>43963.81406823739</v>
       </c>
       <c r="O157" s="2" t="n">
         <v>43963.81406823757</v>
       </c>
       <c r="P157" t="b">
         <v>1</v>
       </c>
       <c r="Q157" t="b">
         <v>0</v>
       </c>
       <c r="R157" t="b">
         <v>0</v>
       </c>
       <c r="S157" t="b">
         <v>0</v>
       </c>
       <c r="T157" t="b">
         <v>0</v>
       </c>
       <c r="U157" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V157" t="b">
         <v>0</v>
       </c>
       <c r="W157" t="b">
+        <v>0</v>
+      </c>
+      <c r="X157" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y157" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z157" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA157" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB157" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC157" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD157" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="n">
         <v>100853057</v>
       </c>
       <c r="B158" t="n">
         <v>5498000</v>
       </c>
       <c r="C158" t="inlineStr"/>
       <c r="D158" t="inlineStr"/>
       <c r="E158" t="inlineStr">
         <is>
           <t>Zhu G 2017</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
           <t xml:space="preserve">Zhu G. Exposure of Bisphenol A (BPA) Derivatives Affect the Metabolic Elimination of Alzheimer's Diseases Treatment Drugs. Latin American Journal of Pharmacy 36:1753-1759. </t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
           <t>Exposure of Bisphenol A (BPA) Derivatives Affect the Metabolic Elimination of Alzheimer's Diseases Treatment Drugs</t>
@@ -13264,53 +16582,74 @@
       <c r="N158" s="2" t="n">
         <v>43963.81406828346</v>
       </c>
       <c r="O158" s="2" t="n">
         <v>43963.81406828365</v>
       </c>
       <c r="P158" t="b">
         <v>0</v>
       </c>
       <c r="Q158" t="b">
         <v>0</v>
       </c>
       <c r="R158" t="b">
         <v>0</v>
       </c>
       <c r="S158" t="b">
         <v>0</v>
       </c>
       <c r="T158" t="b">
         <v>0</v>
       </c>
       <c r="U158" t="b">
         <v>0</v>
       </c>
       <c r="V158" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W158" t="b">
+        <v>0</v>
+      </c>
+      <c r="X158" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y158" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z158" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA158" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB158" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC158" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD158" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="n">
         <v>100853058</v>
       </c>
       <c r="B159" t="n">
         <v>5498001</v>
       </c>
       <c r="C159" t="inlineStr"/>
       <c r="D159" t="inlineStr"/>
       <c r="E159" t="inlineStr">
         <is>
           <t>Tanaselia C et al. 2008</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
           <t xml:space="preserve">Tanaselia C, Frentiu T, Ursu M, Vlad M, Chintoanu M, Cordos EA, David L, Paul M, Gomoiescu D. Fast method for determination of Cd, Cu, Pb, Se, and Zn in whole blood by DRC-ICP-MS using the simple dilution procedure.  </t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
           <t>Fast method for determination of Cd, Cu, Pb, Se, and Zn in whole blood by DRC-ICP-MS using the simple dilution procedure</t>
@@ -13335,53 +16674,74 @@
       <c r="N159" s="2" t="n">
         <v>43963.81406832879</v>
       </c>
       <c r="O159" s="2" t="n">
         <v>43963.814068329</v>
       </c>
       <c r="P159" t="b">
         <v>0</v>
       </c>
       <c r="Q159" t="b">
         <v>0</v>
       </c>
       <c r="R159" t="b">
         <v>0</v>
       </c>
       <c r="S159" t="b">
         <v>0</v>
       </c>
       <c r="T159" t="b">
         <v>0</v>
       </c>
       <c r="U159" t="b">
         <v>0</v>
       </c>
       <c r="V159" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W159" t="b">
+        <v>0</v>
+      </c>
+      <c r="X159" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y159" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z159" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA159" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB159" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC159" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD159" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="n">
         <v>100853059</v>
       </c>
       <c r="B160" t="n">
         <v>5498054</v>
       </c>
       <c r="C160" t="inlineStr"/>
       <c r="D160" t="inlineStr">
         <is>
           <t>10.1002/app.1989.070371110</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
           <t>Yang CP and Sheen BS 1989</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
           <t xml:space="preserve">Yang CP, Sheen BS. EFFECT OF TETRABROMOBISPHENOL-A DIALLYL ETHER ON THE FLAME RETARDANCY OF HIGH IMPACT-STRENGTH POLYSTYRENE.  </t>
         </is>
@@ -13410,53 +16770,74 @@
       <c r="N160" s="2" t="n">
         <v>43963.81406837246</v>
       </c>
       <c r="O160" s="2" t="n">
         <v>43963.81406837263</v>
       </c>
       <c r="P160" t="b">
         <v>0</v>
       </c>
       <c r="Q160" t="b">
         <v>0</v>
       </c>
       <c r="R160" t="b">
         <v>0</v>
       </c>
       <c r="S160" t="b">
         <v>0</v>
       </c>
       <c r="T160" t="b">
         <v>0</v>
       </c>
       <c r="U160" t="b">
         <v>0</v>
       </c>
       <c r="V160" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W160" t="b">
+        <v>0</v>
+      </c>
+      <c r="X160" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y160" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z160" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA160" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB160" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC160" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD160" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="n">
         <v>100853060</v>
       </c>
       <c r="B161" t="n">
         <v>5498065</v>
       </c>
       <c r="C161" t="inlineStr"/>
       <c r="D161" t="inlineStr">
         <is>
           <t>10.1002/app.1993.070480102</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
           <t>Beck HN 1993</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
           <t xml:space="preserve">Beck HN. PHASE-BEHAVIOR OF MIXTURES OF TETRABROMOBISPHENOL-A POLYCARBONATE IN SOLVENTS AND NONSOLVENTS.  </t>
         </is>
@@ -13485,53 +16866,74 @@
       <c r="N161" s="2" t="n">
         <v>43963.81406841567</v>
       </c>
       <c r="O161" s="2" t="n">
         <v>43963.81406841584</v>
       </c>
       <c r="P161" t="b">
         <v>0</v>
       </c>
       <c r="Q161" t="b">
         <v>0</v>
       </c>
       <c r="R161" t="b">
         <v>0</v>
       </c>
       <c r="S161" t="b">
         <v>0</v>
       </c>
       <c r="T161" t="b">
         <v>0</v>
       </c>
       <c r="U161" t="b">
         <v>0</v>
       </c>
       <c r="V161" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W161" t="b">
+        <v>0</v>
+      </c>
+      <c r="X161" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y161" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z161" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA161" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB161" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC161" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD161" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="n">
         <v>100853061</v>
       </c>
       <c r="B162" t="n">
         <v>5498067</v>
       </c>
       <c r="C162" t="inlineStr"/>
       <c r="D162" t="inlineStr">
         <is>
           <t>10.1002/app.1993.070480103</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
           <t>Beck HN 1993</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
           <t xml:space="preserve">Beck HN. MIXTURES OF TETRABROMOBISPHENOL-A POLYCARBONATE AND BIS(2-ETHOXYETHYL)ETHER - EXAMPLES OF A LOWER CRITICAL SOLUTION TEMPERATURE.  </t>
         </is>
@@ -13560,53 +16962,74 @@
       <c r="N162" s="2" t="n">
         <v>43963.81406845932</v>
       </c>
       <c r="O162" s="2" t="n">
         <v>43963.81406845971</v>
       </c>
       <c r="P162" t="b">
         <v>0</v>
       </c>
       <c r="Q162" t="b">
         <v>0</v>
       </c>
       <c r="R162" t="b">
         <v>0</v>
       </c>
       <c r="S162" t="b">
         <v>0</v>
       </c>
       <c r="T162" t="b">
         <v>0</v>
       </c>
       <c r="U162" t="b">
         <v>0</v>
       </c>
       <c r="V162" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W162" t="b">
+        <v>0</v>
+      </c>
+      <c r="X162" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y162" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z162" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA162" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB162" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC162" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD162" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="n">
         <v>100853062</v>
       </c>
       <c r="B163" t="n">
         <v>5498230</v>
       </c>
       <c r="C163" t="inlineStr"/>
       <c r="D163" t="inlineStr"/>
       <c r="E163" t="inlineStr">
         <is>
           <t>Ranken PF et al. 1994</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
           <t xml:space="preserve">Ranken PF, Freiberg M, Mazac CJ, Bauer MR, Varcoe FT, Tondeur Y. DEFINITIVE STUDY OF THE DETERMINATION OF POLYBROMINATED DIBENZO-P-DIOXINS AND POLYBROMINATED DIBENZOFURANS IN DECABROMODIPHENYLOXIDE AND TETRABROMOBISPHENOL-A.  </t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
           <t>DEFINITIVE STUDY OF THE DETERMINATION OF POLYBROMINATED DIBENZO-P-DIOXINS AND POLYBROMINATED DIBENZOFURANS IN DECABROMODIPHENYLOXIDE AND TETRABROMOBISPHENOL-A</t>
@@ -13631,53 +17054,74 @@
       <c r="N163" s="2" t="n">
         <v>43963.81406850358</v>
       </c>
       <c r="O163" s="2" t="n">
         <v>43963.81406850377</v>
       </c>
       <c r="P163" t="b">
         <v>0</v>
       </c>
       <c r="Q163" t="b">
         <v>0</v>
       </c>
       <c r="R163" t="b">
         <v>0</v>
       </c>
       <c r="S163" t="b">
         <v>0</v>
       </c>
       <c r="T163" t="b">
         <v>0</v>
       </c>
       <c r="U163" t="b">
         <v>0</v>
       </c>
       <c r="V163" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W163" t="b">
+        <v>0</v>
+      </c>
+      <c r="X163" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y163" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z163" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA163" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB163" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC163" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD163" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="n">
         <v>100853063</v>
       </c>
       <c r="B164" t="n">
         <v>5498232</v>
       </c>
       <c r="C164" t="inlineStr"/>
       <c r="D164" t="inlineStr"/>
       <c r="E164" t="inlineStr">
         <is>
           <t>Rojas X and Alonso O 1995</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
           <t xml:space="preserve">Rojas X, Alonso O. ELISAS for the diagnosis and epidemiology of Brucella abortus infection in cattle in Chile.  </t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
           <t>ELISAS for the diagnosis and epidemiology of Brucella abortus infection in cattle in Chile</t>
@@ -13702,53 +17146,74 @@
       <c r="N164" s="2" t="n">
         <v>43963.81406854717</v>
       </c>
       <c r="O164" s="2" t="n">
         <v>43963.81406854734</v>
       </c>
       <c r="P164" t="b">
         <v>0</v>
       </c>
       <c r="Q164" t="b">
         <v>0</v>
       </c>
       <c r="R164" t="b">
         <v>0</v>
       </c>
       <c r="S164" t="b">
         <v>0</v>
       </c>
       <c r="T164" t="b">
         <v>0</v>
       </c>
       <c r="U164" t="b">
         <v>0</v>
       </c>
       <c r="V164" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W164" t="b">
+        <v>0</v>
+      </c>
+      <c r="X164" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y164" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z164" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA164" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB164" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC164" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD164" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="n">
         <v>100853064</v>
       </c>
       <c r="B165" t="n">
         <v>5498301</v>
       </c>
       <c r="C165" t="inlineStr"/>
       <c r="D165" t="inlineStr">
         <is>
           <t>10.1016/s0038-1098(98)00416-5</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
           <t>Sun DY et al. 1998</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
           <t xml:space="preserve">Sun DY, Shu DJ, Gong XG, Lau LWM. Different melting behavior of lead surfaces.  </t>
         </is>
@@ -13777,53 +17242,74 @@
       <c r="N165" s="2" t="n">
         <v>43963.81406859102</v>
       </c>
       <c r="O165" s="2" t="n">
         <v>43963.81406859119</v>
       </c>
       <c r="P165" t="b">
         <v>0</v>
       </c>
       <c r="Q165" t="b">
         <v>0</v>
       </c>
       <c r="R165" t="b">
         <v>0</v>
       </c>
       <c r="S165" t="b">
         <v>0</v>
       </c>
       <c r="T165" t="b">
         <v>0</v>
       </c>
       <c r="U165" t="b">
         <v>0</v>
       </c>
       <c r="V165" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W165" t="b">
+        <v>0</v>
+      </c>
+      <c r="X165" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y165" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z165" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA165" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB165" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC165" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD165" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="n">
         <v>100853065</v>
       </c>
       <c r="B166" t="n">
         <v>5498305</v>
       </c>
       <c r="C166" t="inlineStr"/>
       <c r="D166" t="inlineStr">
         <is>
           <t>10.1016/s0039-6028(01)01675-2</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
           <t>Zeng XL and Elsayed-Ali HE 2002</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
           <t xml:space="preserve">Zeng XL, Elsayed-Ali HE. Time-resolved electron diffraction study of the Ge(100)-(2 x 1)-(1 x 1) phase transition.  </t>
         </is>
@@ -13852,53 +17338,74 @@
       <c r="N166" s="2" t="n">
         <v>43963.81406863502</v>
       </c>
       <c r="O166" s="2" t="n">
         <v>43963.8140686352</v>
       </c>
       <c r="P166" t="b">
         <v>0</v>
       </c>
       <c r="Q166" t="b">
         <v>0</v>
       </c>
       <c r="R166" t="b">
         <v>0</v>
       </c>
       <c r="S166" t="b">
         <v>0</v>
       </c>
       <c r="T166" t="b">
         <v>0</v>
       </c>
       <c r="U166" t="b">
         <v>0</v>
       </c>
       <c r="V166" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W166" t="b">
+        <v>0</v>
+      </c>
+      <c r="X166" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y166" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z166" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA166" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB166" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC166" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD166" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="n">
         <v>100853066</v>
       </c>
       <c r="B167" t="n">
         <v>5498439</v>
       </c>
       <c r="C167" t="inlineStr"/>
       <c r="D167" t="inlineStr">
         <is>
           <t>10.1016/j.wasman.2013.05.009</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
           <t>Oleszek S et al. 2013</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
           <t xml:space="preserve">Oleszek S, Grabda M, Shibata E, Nakamura T. Distribution of copper, silver and gold during thermal treatment with brominated flame retardants. Waste Management 33:1835-1842. </t>
         </is>
@@ -13924,65 +17431,86 @@
       <c r="K167" t="inlineStr">
         <is>
           <t>Waste Management 33:1835-1842.</t>
         </is>
       </c>
       <c r="L167" t="inlineStr">
         <is>
           <t>The growing consumption of electric and electronic equipment results in creating an increasing amount of electronic waste. The most economically and environmentally advantageous methods for the treatment and recycling of waste electric and electronic equipment (WEEE) are the thermal techniques such as direct combustion, co-combustion with plastic wastes, pyrolysis and gasification. Nowadays, this kind of waste is mainly thermally treated in incinerators (e.g. rotary kilns) to decompose the plastics present, and to concentrate metals in bottom ash. The concentrated metals (e.g. copper, precious metals) can be supplied as a secondary raw material to metal smelters, while the pyrolysis of plastics allows the recovery of fuel gases, volatilising agents and, eventually, energy. Indeed, WEEE, such as a printed circuit boards (PCBs) usually contains brominated flame retardants (BFRs). From these materials, hydrobromic acid (HBr) is formed as a product of their thermal decomposition.
 In the present work, the bromination was studied of copper, silver and gold by HBr, originating from BFRs, such as Tetrabromobisphenol A (TBBPA) and Tetrabromobisphenol A-Tetrabromobisophenol A diglycidyl ether (TTDE) polymer; possible volatilization of the bromides formed was monitored using a thermo-gravimetric analyzer (TGA) and a laboratory-scale furnace for treating samples of metals and BFRs under an inert atmosphere and at a wide range of temperatures. The results obtained indicate that up to about 50% of copper and silver can evolve from sample residues in the form of volatile CuBr and AgBr above 600 and 1000 °C, respectively. The reactions occur in the molten resin phase simultaneously with the decomposition of the brominated resin. Gold is resistant to HBr and remains unchanged in the residue.</t>
         </is>
       </c>
       <c r="M167" t="inlineStr"/>
       <c r="N167" s="2" t="n">
         <v>43963.81406870237</v>
       </c>
       <c r="O167" s="2" t="n">
         <v>43963.81406870274</v>
       </c>
       <c r="P167" t="b">
         <v>1</v>
       </c>
       <c r="Q167" t="b">
         <v>1</v>
       </c>
       <c r="R167" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S167" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T167" t="b">
         <v>1</v>
       </c>
       <c r="U167" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V167" t="b">
         <v>0</v>
       </c>
       <c r="W167" t="b">
+        <v>0</v>
+      </c>
+      <c r="X167" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y167" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z167" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA167" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB167" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC167" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD167" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="n">
         <v>100853067</v>
       </c>
       <c r="B168" t="n">
         <v>5498470</v>
       </c>
       <c r="C168" t="inlineStr"/>
       <c r="D168" t="inlineStr">
         <is>
           <t>10.1007/bf02757587</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
           <t>Siva P et al. 1994</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
           <t xml:space="preserve">Siva P, Varma IK, Patel DM, Sinha TJM. EFFECT OF STRUCTURE ON PROPERTIES OF VINYL ESTER RESINS.  </t>
         </is>
@@ -14011,53 +17539,74 @@
       <c r="N168" s="2" t="n">
         <v>43963.81406874906</v>
       </c>
       <c r="O168" s="2" t="n">
         <v>43963.81406874925</v>
       </c>
       <c r="P168" t="b">
         <v>0</v>
       </c>
       <c r="Q168" t="b">
         <v>0</v>
       </c>
       <c r="R168" t="b">
         <v>0</v>
       </c>
       <c r="S168" t="b">
         <v>0</v>
       </c>
       <c r="T168" t="b">
         <v>0</v>
       </c>
       <c r="U168" t="b">
         <v>0</v>
       </c>
       <c r="V168" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W168" t="b">
+        <v>0</v>
+      </c>
+      <c r="X168" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y168" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z168" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA168" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB168" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC168" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD168" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="n">
         <v>100853068</v>
       </c>
       <c r="B169" t="n">
         <v>5498627</v>
       </c>
       <c r="C169" t="inlineStr"/>
       <c r="D169" t="inlineStr">
         <is>
           <t>10.1016/j.susc.2009.09.025</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
           <t>Hsu CC et al. 2010</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
           <t xml:space="preserve">Hsu CC, Lin WH, Ou YS, Su WB, Chang CS, Wu CI, Tsong TT. Effects of electronic confinement and substrate on the low-temperature growth of Pb islands on Si(100)-2 x 1 surfaces. Surface Science 604:1-5. </t>
         </is>
@@ -14094,53 +17643,74 @@
       <c r="N169" s="2" t="n">
         <v>43963.81406879314</v>
       </c>
       <c r="O169" s="2" t="n">
         <v>43963.81406879332</v>
       </c>
       <c r="P169" t="b">
         <v>0</v>
       </c>
       <c r="Q169" t="b">
         <v>0</v>
       </c>
       <c r="R169" t="b">
         <v>0</v>
       </c>
       <c r="S169" t="b">
         <v>0</v>
       </c>
       <c r="T169" t="b">
         <v>0</v>
       </c>
       <c r="U169" t="b">
         <v>0</v>
       </c>
       <c r="V169" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W169" t="b">
+        <v>0</v>
+      </c>
+      <c r="X169" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y169" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z169" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA169" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB169" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC169" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD169" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="n">
         <v>100853069</v>
       </c>
       <c r="B170" t="n">
         <v>5498692</v>
       </c>
       <c r="C170" t="inlineStr"/>
       <c r="D170" t="inlineStr">
         <is>
           <t>10.1002/pat.3604</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
           <t>Wu Z et al. 2016</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
           <t xml:space="preserve">Wu Z, Li S, Liu M, Wang H, Wang Zhi, Liu Xin. Study on liquid oxygen compatibility of bromine-containing epoxy resins for the application in liquid oxygen tank.  </t>
         </is>
@@ -14169,53 +17739,74 @@
       <c r="N170" s="2" t="n">
         <v>43963.81406883812</v>
       </c>
       <c r="O170" s="2" t="n">
         <v>43963.81406883831</v>
       </c>
       <c r="P170" t="b">
         <v>0</v>
       </c>
       <c r="Q170" t="b">
         <v>0</v>
       </c>
       <c r="R170" t="b">
         <v>0</v>
       </c>
       <c r="S170" t="b">
         <v>0</v>
       </c>
       <c r="T170" t="b">
         <v>0</v>
       </c>
       <c r="U170" t="b">
         <v>0</v>
       </c>
       <c r="V170" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W170" t="b">
+        <v>0</v>
+      </c>
+      <c r="X170" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y170" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z170" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA170" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB170" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC170" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD170" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="n">
         <v>100853070</v>
       </c>
       <c r="B171" t="n">
         <v>5498695</v>
       </c>
       <c r="C171" t="inlineStr"/>
       <c r="D171" t="inlineStr">
         <is>
           <t>10.1002/pen.20875</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
           <t>Tripathy AR, Farris RJ, and Macknight WJ 2007</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
           <t xml:space="preserve">Tripathy AR, Farris RJ, Macknight WJ. Novel fire resistant matrixes for composites from cyclic poly(butylene terephthalate) oligomers.  </t>
         </is>
@@ -14244,53 +17835,74 @@
       <c r="N171" s="2" t="n">
         <v>43963.81406888354</v>
       </c>
       <c r="O171" s="2" t="n">
         <v>43963.81406888372</v>
       </c>
       <c r="P171" t="b">
         <v>0</v>
       </c>
       <c r="Q171" t="b">
         <v>0</v>
       </c>
       <c r="R171" t="b">
         <v>0</v>
       </c>
       <c r="S171" t="b">
         <v>0</v>
       </c>
       <c r="T171" t="b">
         <v>0</v>
       </c>
       <c r="U171" t="b">
         <v>0</v>
       </c>
       <c r="V171" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W171" t="b">
+        <v>0</v>
+      </c>
+      <c r="X171" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y171" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z171" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA171" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB171" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC171" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD171" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="n">
         <v>100853071</v>
       </c>
       <c r="B172" t="n">
         <v>5499582</v>
       </c>
       <c r="C172" t="inlineStr"/>
       <c r="D172" t="inlineStr">
         <is>
           <t>10.5897/ajar11.047</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
           <t>Ho CLin et al. 2011</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
           <t xml:space="preserve">Ho CLin, Chang KuoC, Chen SM, Shen YunH, Wu WenC, Chen KunL. Pyrolysis of Diglycidyl ether of Tetrabromobisphenol A (DGETBA) using molten salt and its reaction kinetics.  </t>
         </is>
@@ -14319,53 +17931,74 @@
       <c r="N172" s="2" t="n">
         <v>43963.81406892864</v>
       </c>
       <c r="O172" s="2" t="n">
         <v>43963.81406892883</v>
       </c>
       <c r="P172" t="b">
         <v>0</v>
       </c>
       <c r="Q172" t="b">
         <v>0</v>
       </c>
       <c r="R172" t="b">
         <v>0</v>
       </c>
       <c r="S172" t="b">
         <v>0</v>
       </c>
       <c r="T172" t="b">
         <v>0</v>
       </c>
       <c r="U172" t="b">
         <v>0</v>
       </c>
       <c r="V172" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W172" t="b">
+        <v>0</v>
+      </c>
+      <c r="X172" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y172" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z172" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA172" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB172" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC172" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD172" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="n">
         <v>100853072</v>
       </c>
       <c r="B173" t="n">
         <v>5499583</v>
       </c>
       <c r="C173" t="inlineStr"/>
       <c r="D173" t="inlineStr">
         <is>
           <t>10.15244/pjoes/61542</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
           <t>Li X et al. 2016</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
           <t xml:space="preserve">Li X, Peng X, Zhang Z, Jia X. Comparing Sorption Characteristics of Tetrabromobisphenol-A, Bisphenol-A, and 2,6-Dibromophenol in a Single-Aolute Aystem.  </t>
         </is>
@@ -14394,53 +18027,74 @@
       <c r="N173" s="2" t="n">
         <v>43963.8140689739</v>
       </c>
       <c r="O173" s="2" t="n">
         <v>43963.81406897408</v>
       </c>
       <c r="P173" t="b">
         <v>0</v>
       </c>
       <c r="Q173" t="b">
         <v>0</v>
       </c>
       <c r="R173" t="b">
         <v>0</v>
       </c>
       <c r="S173" t="b">
         <v>0</v>
       </c>
       <c r="T173" t="b">
         <v>0</v>
       </c>
       <c r="U173" t="b">
         <v>0</v>
       </c>
       <c r="V173" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W173" t="b">
+        <v>0</v>
+      </c>
+      <c r="X173" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y173" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z173" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA173" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB173" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC173" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD173" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="n">
         <v>100853073</v>
       </c>
       <c r="B174" t="n">
         <v>5499685</v>
       </c>
       <c r="C174" t="inlineStr"/>
       <c r="D174" t="inlineStr">
         <is>
           <t>10.2116/analsci.29.1129</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
           <t>Kitagawa F, Kawai T, and Otsuka K 2013</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
           <t xml:space="preserve">Kitagawa F, Kawai T, Otsuka K. On-line sample preconcentration by large-volume sample stacking with an electroosmotic flow pump (LVSEP) in microscale electrophoresis.  </t>
         </is>
@@ -14473,53 +18127,74 @@
       <c r="N174" s="2" t="n">
         <v>43963.81406904226</v>
       </c>
       <c r="O174" s="2" t="n">
         <v>43963.81406904243</v>
       </c>
       <c r="P174" t="b">
         <v>0</v>
       </c>
       <c r="Q174" t="b">
         <v>0</v>
       </c>
       <c r="R174" t="b">
         <v>0</v>
       </c>
       <c r="S174" t="b">
         <v>0</v>
       </c>
       <c r="T174" t="b">
         <v>0</v>
       </c>
       <c r="U174" t="b">
         <v>0</v>
       </c>
       <c r="V174" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W174" t="b">
+        <v>0</v>
+      </c>
+      <c r="X174" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y174" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z174" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA174" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB174" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC174" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD174" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="n">
         <v>100853074</v>
       </c>
       <c r="B175" t="n">
         <v>5499755</v>
       </c>
       <c r="C175" t="inlineStr"/>
       <c r="D175" t="inlineStr">
         <is>
           <t>10.4028/www.scientific.net/amr.113-116.887</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
           <t>Guan Jie et al. 2010</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
           <t xml:space="preserve">Guan Jie, Xu Min, Chen Shengwen, My Zhou, Su Li. The Compounds Study of Waste PC Main-Board pyrolysis.  </t>
         </is>
@@ -14548,53 +18223,74 @@
       <c r="N175" s="2" t="n">
         <v>43963.81406908766</v>
       </c>
       <c r="O175" s="2" t="n">
         <v>43963.81406908787</v>
       </c>
       <c r="P175" t="b">
         <v>0</v>
       </c>
       <c r="Q175" t="b">
         <v>0</v>
       </c>
       <c r="R175" t="b">
         <v>0</v>
       </c>
       <c r="S175" t="b">
         <v>0</v>
       </c>
       <c r="T175" t="b">
         <v>0</v>
       </c>
       <c r="U175" t="b">
         <v>0</v>
       </c>
       <c r="V175" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W175" t="b">
+        <v>0</v>
+      </c>
+      <c r="X175" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y175" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z175" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA175" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB175" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC175" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD175" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="n">
         <v>100853075</v>
       </c>
       <c r="B176" t="n">
         <v>5499786</v>
       </c>
       <c r="C176" t="inlineStr"/>
       <c r="D176" t="inlineStr">
         <is>
           <t>10.1590/s1415-47572000000100005</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
           <t>Beljanski M 2000</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
           <t xml:space="preserve">Beljanski M. The anticancer agent PB-100, selectively active on malignant cells, inhibits multiplication of sixteen malignant cell lines, even multidrug resistant.  </t>
         </is>
@@ -14623,53 +18319,74 @@
       <c r="N176" s="2" t="n">
         <v>43963.81406913245</v>
       </c>
       <c r="O176" s="2" t="n">
         <v>43963.81406913264</v>
       </c>
       <c r="P176" t="b">
         <v>0</v>
       </c>
       <c r="Q176" t="b">
         <v>0</v>
       </c>
       <c r="R176" t="b">
         <v>0</v>
       </c>
       <c r="S176" t="b">
         <v>0</v>
       </c>
       <c r="T176" t="b">
         <v>0</v>
       </c>
       <c r="U176" t="b">
         <v>0</v>
       </c>
       <c r="V176" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W176" t="b">
+        <v>0</v>
+      </c>
+      <c r="X176" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y176" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z176" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA176" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB176" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC176" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD176" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="n">
         <v>100853076</v>
       </c>
       <c r="B177" t="n">
         <v>5499824</v>
       </c>
       <c r="C177" t="inlineStr"/>
       <c r="D177" t="inlineStr">
         <is>
           <t>10.1177/0734904105047006</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
           <t>Balabanovich AL, Luda MP, and Operti L 2005</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
           <t xml:space="preserve">Balabanovich AL, Luda MP, Operti L. GC/MS identification of pyrolysis products from fire-retardant brominated epoxy resin.  </t>
         </is>
@@ -14698,53 +18415,74 @@
       <c r="N177" s="2" t="n">
         <v>43963.81406917757</v>
       </c>
       <c r="O177" s="2" t="n">
         <v>43963.81406917775</v>
       </c>
       <c r="P177" t="b">
         <v>0</v>
       </c>
       <c r="Q177" t="b">
         <v>0</v>
       </c>
       <c r="R177" t="b">
         <v>0</v>
       </c>
       <c r="S177" t="b">
         <v>0</v>
       </c>
       <c r="T177" t="b">
         <v>0</v>
       </c>
       <c r="U177" t="b">
         <v>0</v>
       </c>
       <c r="V177" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W177" t="b">
+        <v>0</v>
+      </c>
+      <c r="X177" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y177" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z177" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA177" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB177" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC177" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD177" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="n">
         <v>100853077</v>
       </c>
       <c r="B178" t="n">
         <v>5500424</v>
       </c>
       <c r="C178" t="inlineStr"/>
       <c r="D178" t="inlineStr">
         <is>
           <t>10.1109/tcpmt.2019.2901489</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
           <t>Oyama TK, Zhou Jie, and Garmire DG 2019</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
           <t xml:space="preserve">Oyama TK, Zhou Jie, Garmire DG. The ZOG method: True printed circuit boards. IEEE Transactions on Components, Packaging and Manufacturing Technology 9:1161-1166. </t>
         </is>
@@ -14763,71 +18501,92 @@
         <is>
           <t>Oyama TK, Zhou Jie, and Garmire DG</t>
         </is>
       </c>
       <c r="J178" t="n">
         <v>2019</v>
       </c>
       <c r="K178" t="inlineStr">
         <is>
           <t>IEEE Transactions on Components, Packaging and Manufacturing Technology 9:1161-1166.</t>
         </is>
       </c>
       <c r="L178" t="inlineStr">
         <is>
           <t>Printed circuit board (PCB) fabrication is a time-consuming process that uses dangerous and tedious subtractive methods such as milling, chemical etching, or laser etching. The Zhou-Oyama-Garmire (ZOG) method is introduced as an alternative to the traditional PCB fabrication. This nontoxic, inexpensive method results in packaged, sealed circuitry and allows a wide range of users to iterate prototypes quickly. Traces are 3-D printed, and liquid metal is deposited onto the traces with a brush and sacrificial layer. Electrical components are placed on the traces, and pin headers are inserted to interface with the circuit. The circuit board is sealed with a thin layer of the thermoplastic polymer. To illustrate, an instrumentation amplifier circuit was fabricated using this method and yielded a gain of 106 with a 3.64% error. The ZOG method provides advantages over the traditional PCB fabrication in terms of cost, safety, recyclability, ease of fabrication, and robustness.</t>
         </is>
       </c>
       <c r="M178" t="inlineStr"/>
       <c r="N178" s="2" t="n">
         <v>43963.81406922219</v>
       </c>
       <c r="O178" s="2" t="n">
         <v>43963.81406922238</v>
       </c>
       <c r="P178" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q178" t="b">
         <v>0</v>
       </c>
       <c r="R178" t="b">
         <v>0</v>
       </c>
       <c r="S178" t="b">
         <v>0</v>
       </c>
       <c r="T178" t="b">
         <v>0</v>
       </c>
       <c r="U178" t="b">
         <v>0</v>
       </c>
       <c r="V178" t="b">
         <v>0</v>
       </c>
       <c r="W178" t="b">
+        <v>0</v>
+      </c>
+      <c r="X178" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y178" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z178" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA178" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB178" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC178" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD178" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="n">
         <v>100853078</v>
       </c>
       <c r="B179" t="n">
         <v>5500500</v>
       </c>
       <c r="C179" t="inlineStr"/>
       <c r="D179" t="inlineStr">
         <is>
           <t>10.1177/106002809302700510</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
           <t>Duarte J et al. 1993</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
           <t xml:space="preserve">Duarte J, Macias S, Coria F, Fernandez E, Clavería LE. Valproate-induced coma: case report and literature review. Annals of Pharmacotherapy 27:582-583. [Review]. </t>
         </is>
@@ -14864,53 +18623,74 @@
       <c r="N179" s="2" t="n">
         <v>43963.81406928878</v>
       </c>
       <c r="O179" s="2" t="n">
         <v>43963.81406928896</v>
       </c>
       <c r="P179" t="b">
         <v>0</v>
       </c>
       <c r="Q179" t="b">
         <v>0</v>
       </c>
       <c r="R179" t="b">
         <v>0</v>
       </c>
       <c r="S179" t="b">
         <v>0</v>
       </c>
       <c r="T179" t="b">
         <v>0</v>
       </c>
       <c r="U179" t="b">
         <v>0</v>
       </c>
       <c r="V179" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W179" t="b">
+        <v>0</v>
+      </c>
+      <c r="X179" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y179" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z179" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA179" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB179" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC179" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD179" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="n">
         <v>100853079</v>
       </c>
       <c r="B180" t="n">
         <v>5500502</v>
       </c>
       <c r="C180" t="inlineStr"/>
       <c r="D180" t="inlineStr">
         <is>
           <t>10.1182/blood-2012-06-435669</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
           <t>Yin JA et al. 2012</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
           <t xml:space="preserve">Yin JA, O'Brien, MA, Hills RK, Daly SB, Wheatley K, Burnett AK. Minimal residual disease monitoring by quantitative RT-PCR in core binding factor AML allows risk stratification and predicts relapse: results of the United Kingdom MRC AML-15 trial.  </t>
         </is>
@@ -14943,53 +18723,74 @@
       <c r="N180" s="2" t="n">
         <v>43963.81406935801</v>
       </c>
       <c r="O180" s="2" t="n">
         <v>43963.8140693582</v>
       </c>
       <c r="P180" t="b">
         <v>0</v>
       </c>
       <c r="Q180" t="b">
         <v>0</v>
       </c>
       <c r="R180" t="b">
         <v>0</v>
       </c>
       <c r="S180" t="b">
         <v>0</v>
       </c>
       <c r="T180" t="b">
         <v>0</v>
       </c>
       <c r="U180" t="b">
         <v>0</v>
       </c>
       <c r="V180" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W180" t="b">
+        <v>0</v>
+      </c>
+      <c r="X180" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y180" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z180" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA180" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB180" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC180" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD180" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="n">
         <v>100853080</v>
       </c>
       <c r="B181" t="n">
         <v>5518061</v>
       </c>
       <c r="C181" t="inlineStr"/>
       <c r="D181" t="inlineStr">
         <is>
           <t>10.1007/s00244-006-0094-3</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
           <t>De Alwis GK, Needham LL, and Barr DB 2007</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
           <t xml:space="preserve">De Alwis GK, Needham LL, Barr DB. Automated solid phase extraction and quantitative measurement of 2,3-dibromo-1-propanol in urine using gas chromatography-mass spectrometry. Archives of Environmental Contamination and Toxicology 53:134-9. [Archives of environmental contamination and toxicology]. </t>
         </is>
@@ -15026,53 +18827,74 @@
       <c r="N181" s="2" t="n">
         <v>43963.81406960963</v>
       </c>
       <c r="O181" s="2" t="n">
         <v>43963.81406960981</v>
       </c>
       <c r="P181" t="b">
         <v>0</v>
       </c>
       <c r="Q181" t="b">
         <v>0</v>
       </c>
       <c r="R181" t="b">
         <v>0</v>
       </c>
       <c r="S181" t="b">
         <v>0</v>
       </c>
       <c r="T181" t="b">
         <v>0</v>
       </c>
       <c r="U181" t="b">
         <v>0</v>
       </c>
       <c r="V181" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W181" t="b">
+        <v>0</v>
+      </c>
+      <c r="X181" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y181" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z181" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA181" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB181" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC181" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD181" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="n">
         <v>100853081</v>
       </c>
       <c r="B182" t="n">
         <v>5518662</v>
       </c>
       <c r="C182" t="inlineStr"/>
       <c r="D182" t="inlineStr"/>
       <c r="E182" t="inlineStr">
         <is>
           <t>Ševeček P et al. 2017</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
           <t xml:space="preserve">Ševeček P, Brož M, Nesvorný D, Enke B, Durda D, Walsh K, Richardson DC. SPH/N-Body simulations of small (D=10km) asteroidal breakups and improved parametric relations for Monte–Carlo collisional models.  </t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
           <t>SPH/N-Body simulations of small (D=10km) asteroidal breakups and improved parametric relations for Monte–Carlo collisional models</t>
@@ -15101,53 +18923,74 @@
       <c r="N182" s="2" t="n">
         <v>43963.81406965591</v>
       </c>
       <c r="O182" s="2" t="n">
         <v>43963.81406965609</v>
       </c>
       <c r="P182" t="b">
         <v>0</v>
       </c>
       <c r="Q182" t="b">
         <v>0</v>
       </c>
       <c r="R182" t="b">
         <v>0</v>
       </c>
       <c r="S182" t="b">
         <v>0</v>
       </c>
       <c r="T182" t="b">
         <v>0</v>
       </c>
       <c r="U182" t="b">
         <v>0</v>
       </c>
       <c r="V182" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W182" t="b">
+        <v>0</v>
+      </c>
+      <c r="X182" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y182" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z182" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA182" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB182" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC182" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD182" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="n">
         <v>100853082</v>
       </c>
       <c r="B183" t="n">
         <v>5518965</v>
       </c>
       <c r="C183" t="inlineStr"/>
       <c r="D183" t="inlineStr">
         <is>
           <t>10.1016/0048-9697(83)90142-0</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
           <t>Hansen JC et al. 1983</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
           <t xml:space="preserve">Hansen JC, Kromann N, Wulf HC, Albøge K. Human exposure to heavy metals in East Greenland II lead. Science of the Total Environment 26:245-254. </t>
         </is>
@@ -15184,53 +19027,74 @@
       <c r="N183" s="2" t="n">
         <v>43963.81406972245</v>
       </c>
       <c r="O183" s="2" t="n">
         <v>43963.81406972264</v>
       </c>
       <c r="P183" t="b">
         <v>0</v>
       </c>
       <c r="Q183" t="b">
         <v>0</v>
       </c>
       <c r="R183" t="b">
         <v>0</v>
       </c>
       <c r="S183" t="b">
         <v>0</v>
       </c>
       <c r="T183" t="b">
         <v>0</v>
       </c>
       <c r="U183" t="b">
         <v>0</v>
       </c>
       <c r="V183" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W183" t="b">
+        <v>0</v>
+      </c>
+      <c r="X183" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y183" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z183" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA183" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB183" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC183" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD183" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="n">
         <v>100853083</v>
       </c>
       <c r="B184" t="n">
         <v>5519142</v>
       </c>
       <c r="C184" t="inlineStr"/>
       <c r="D184" t="inlineStr">
         <is>
           <t>10.1016/j.ntt.2016.05.008</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
           <t>Chen J et al. 2016</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
           <t xml:space="preserve">Chen J, Tanguay RL, Simonich M, Nie S, Zhao Y, Li L, Bai C, Dong Q, Huang C, Lin K. TBBPA chronic exposure produces sex-specific neurobehavioral and social interaction changes in adult zebrafish. Neurotoxicology and Teratology 56:9-15. </t>
         </is>
@@ -15267,53 +19131,74 @@
       <c r="N184" s="2" t="n">
         <v>43963.8140697889</v>
       </c>
       <c r="O184" s="2" t="n">
         <v>43963.81406978908</v>
       </c>
       <c r="P184" t="b">
         <v>0</v>
       </c>
       <c r="Q184" t="b">
         <v>0</v>
       </c>
       <c r="R184" t="b">
         <v>0</v>
       </c>
       <c r="S184" t="b">
         <v>0</v>
       </c>
       <c r="T184" t="b">
         <v>0</v>
       </c>
       <c r="U184" t="b">
         <v>0</v>
       </c>
       <c r="V184" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W184" t="b">
+        <v>0</v>
+      </c>
+      <c r="X184" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y184" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z184" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA184" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB184" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC184" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD184" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="n">
         <v>100853084</v>
       </c>
       <c r="B185" t="n">
         <v>5519145</v>
       </c>
       <c r="C185" t="inlineStr"/>
       <c r="D185" t="inlineStr">
         <is>
           <t>10.1016/0045-6535(93)90022-w</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
           <t>Brenner KS and Knies H 1993</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
           <t xml:space="preserve">Brenner KS, Knies H. Workplace monitoring of PBDFs and PBDDs during extrusion production and injection molding of a poly-butyleneterephthalate (PBTP)/glass fiber/tetrabromo-bisphenol A carbonate oligome (BC52∗)Sb2O3-resin; part II. Chemosphere 26:1953-1963. </t>
         </is>
@@ -15347,56 +19232,77 @@
         </is>
       </c>
       <c r="M185" t="inlineStr"/>
       <c r="N185" s="2" t="n">
         <v>43963.81406983395</v>
       </c>
       <c r="O185" s="2" t="n">
         <v>43963.81406983413</v>
       </c>
       <c r="P185" t="b">
         <v>1</v>
       </c>
       <c r="Q185" t="b">
         <v>0</v>
       </c>
       <c r="R185" t="b">
         <v>0</v>
       </c>
       <c r="S185" t="b">
         <v>0</v>
       </c>
       <c r="T185" t="b">
         <v>0</v>
       </c>
       <c r="U185" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V185" t="b">
         <v>0</v>
       </c>
       <c r="W185" t="b">
+        <v>0</v>
+      </c>
+      <c r="X185" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y185" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z185" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA185" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB185" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC185" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD185" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="n">
         <v>100853085</v>
       </c>
       <c r="B186" t="n">
         <v>5519316</v>
       </c>
       <c r="C186" t="inlineStr"/>
       <c r="D186" t="inlineStr">
         <is>
           <t>10.1016/j.scitotenv.2019.04.264</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
           <t>Yu S et al. 2019</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
           <t xml:space="preserve">Yu S, Su W, Wu D, Yao Z, Liu J, Tang J, Wu W. Thermal treatment of flame retardant plastics: A case study on a waste TV plastic shell sample. Science of the Total Environment 675:651-657. </t>
         </is>
@@ -15424,62 +19330,83 @@
           <t>Science of the Total Environment 675:651-657.</t>
         </is>
       </c>
       <c r="L186" t="inlineStr">
         <is>
           <t>In this work, the combustion and pyrolysis characteristics of a waste TV plastic shell sample were investigated using a powerful Thermogravimetric-Fourier Infrared Spectrum-Mass Spectrum (TG-FTIR-MS) technique. The decomposition mechanisms of plastic waste and fate of bromines in both thermal processes were probed as well. The TG analysis revealed that the combustion rate was larger than that of pyrolysis at temperature of 456 °C below, whereas it decreased at temperature of 456–605 °C. As a result, the total weight loss was equivalent at temperature of 605 °C for both processes. The FTIR analysis indicated the plastic combusted vigorously at 300–500 °C and 800–900 °C. As a comparison, it decomposed drastically at 300–400 °C and 500–900° in pyrolysis. The MS analysis showed that the release of brominated products HBr, CH3Br, C2H5Br, C3H5Br, C3H7Br and C3H5BrO increased with an increase of temperature and reached maximum at 400–600 °C in both thermal processes. The release intensities of larger molecules C6H5Br, C6H5BrO and C6H4Br2 were in the descending order of C6H5Br &gt; C6H4Br2 &gt; C6H5BrO. It was not significant in the evolved products and decomposition pathway for both thermal processes. The entire decomposition of TV plastic shell sample could be divided into three stages, taking account of the evolved products. The backbone in acrylonitrile butadiene styrene resin and tetrabromobisphenol A first broke at 350 °C below, resulting in the form of 2-bromophenol, styrene, acrylonitrile and polybutadiene. Subsequently, the resulted 2-bromophenol debrominated forming HBr, which further reacted with hydrocarbons resulting in various brominated derivates. In addition, many small molecules, including CO2, CO and CH4 were generated in this stage. Further increasing temperature to 550 °C above, larger brominated derivates decomposed and smaller molecules predominated.</t>
         </is>
       </c>
       <c r="M186" t="inlineStr"/>
       <c r="N186" s="2" t="n">
         <v>43963.81406990061</v>
       </c>
       <c r="O186" s="2" t="n">
         <v>43963.8140699008</v>
       </c>
       <c r="P186" t="b">
         <v>1</v>
       </c>
       <c r="Q186" t="b">
         <v>1</v>
       </c>
       <c r="R186" t="b">
         <v>1</v>
       </c>
       <c r="S186" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T186" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U186" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V186" t="b">
         <v>0</v>
       </c>
       <c r="W186" t="b">
+        <v>0</v>
+      </c>
+      <c r="X186" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y186" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z186" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA186" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB186" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC186" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD186" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="n">
         <v>100853086</v>
       </c>
       <c r="B187" t="n">
         <v>5519320</v>
       </c>
       <c r="C187" t="inlineStr"/>
       <c r="D187" t="inlineStr">
         <is>
           <t>10.1016/j.wasman.2012.07.025</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
           <t>Yang X et al. 2013</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
           <t xml:space="preserve">Yang X, Sun L, Xiang J, Hu S, Su S. Pyrolysis and dehalogenation of plastics from waste electrical and electronic equipment (WEEE): A review. Waste Management 33:462-473. </t>
         </is>
@@ -15507,62 +19434,83 @@
           <t>Waste Management 33:462-473.</t>
         </is>
       </c>
       <c r="L187" t="inlineStr">
         <is>
           <t>Plastics from waste electrical and electronic equipment (WEEE) have been an important environmental problem because these plastics commonly contain toxic halogenated flame retardants which may cause serious environmental pollution, especially the formation of carcinogenic substances polybrominated dibenzo dioxins/furans (PBDD/Fs), during treat process of these plastics. Pyrolysis has been proposed as a viable processing route for recycling the organic compounds in WEEE plastics into fuels and chemical feedstock. However, dehalogenation procedures are also necessary during treat process, because the oils collected in single pyrolysis process may contain numerous halogenated organic compounds, which would detrimentally impact the reuse of these pyrolysis oils. Currently, dehalogenation has become a significant topic in recycling of WEEE plastics by pyrolysis. In order to fulfill the better resource utilization of the WEEE plastics, the compositions, characteristics and dehalogenation methods during the pyrolysis recycling process of WEEE plastics were reviewed in this paper. Dehalogenation and the decomposition or pyrolysis of WEEE plastics can be carried out simultaneously or successively. It could be 'dehalogenating prior to pyrolysing plastics', 'performing dehalogenation and pyrolysis at the same time' or 'pyrolysing plastics first then upgrading pyrolysis oils'. The first strategy essentially is the two-stage pyrolysis with the release of halogen hydrides at low pyrolysis temperature region which is separate from the decomposition of polymer matrixes, thus obtaining halogenated free oil products. The second strategy is the most common method. Zeolite or other type of catalyst can be used in the pyrolysis process for removing organohalogens. The third strategy separate pyrolysis and dehalogenation of WEEE plastics, which can, to some degree, avoid the problem of oil value decline due to the use of catalyst, but obviously, this strategy may increase the cost of whole recycling process.</t>
         </is>
       </c>
       <c r="M187" t="inlineStr"/>
       <c r="N187" s="2" t="n">
         <v>43963.81406996773</v>
       </c>
       <c r="O187" s="2" t="n">
         <v>43963.81406996791</v>
       </c>
       <c r="P187" t="b">
         <v>1</v>
       </c>
       <c r="Q187" t="b">
         <v>1</v>
       </c>
       <c r="R187" t="b">
         <v>1</v>
       </c>
       <c r="S187" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T187" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U187" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V187" t="b">
         <v>0</v>
       </c>
       <c r="W187" t="b">
+        <v>0</v>
+      </c>
+      <c r="X187" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y187" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z187" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA187" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB187" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC187" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD187" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="n">
         <v>100853087</v>
       </c>
       <c r="B188" t="n">
         <v>5519644</v>
       </c>
       <c r="C188" t="inlineStr"/>
       <c r="D188" t="inlineStr">
         <is>
           <t>10.1016/0045-6535(95)00167-7</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
           <t>Sellstrom U and Jansson B 1995</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
           <t xml:space="preserve">Sellstrom U, Jansson B. Analysis of tetrabromobisphenol A in a product and environmental samples. Chemosphere 31:3085-3092. </t>
         </is>
@@ -15590,62 +19538,83 @@
           <t>Chemosphere 31:3085-3092.</t>
         </is>
       </c>
       <c r="L188" t="inlineStr">
         <is>
           <t>About 0.7 ug of free tetrabromobisphenol A (TBBPA) was found in filings from a printed circuit board (PCB), corresponding to about 4 ug of free TBBPA per g of TBBPA used in the manufacture of the PCB. Sediments taken upstream and downstream of a plastics factory using TBBPA were examined for TBBPA and MeTA, its dimethylated derivative. Upstream concentrations were 34 ng TBBPA per g dry weight and 24 ng MeTA per g dry weight and downstream concentrations were 270 ng TBBPA per g dry weight and 1500 ng MeTA per g dry weight. One sample of sewage sludge was taken from each of 2 sewage works and examined for TBBPA. One sewage works received leakage from a landfill site which received plastics waste from a factory utilizing TBBPA, the other sewage works was not connected to known users of TBBPA. Levels of TBBPA were similar from both sewage works. During the analysis of a number of biological samples for lipophilic brominated substances, MeTA was not detected.</t>
         </is>
       </c>
       <c r="M188" t="inlineStr"/>
       <c r="N188" s="2" t="n">
         <v>43963.8140700136</v>
       </c>
       <c r="O188" s="2" t="n">
         <v>43963.8140700138</v>
       </c>
       <c r="P188" t="b">
         <v>1</v>
       </c>
       <c r="Q188" t="b">
         <v>1</v>
       </c>
       <c r="R188" t="b">
         <v>1</v>
       </c>
       <c r="S188" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T188" t="b">
         <v>0</v>
       </c>
       <c r="U188" t="b">
         <v>0</v>
       </c>
       <c r="V188" t="b">
         <v>0</v>
       </c>
       <c r="W188" t="b">
+        <v>0</v>
+      </c>
+      <c r="X188" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y188" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z188" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA188" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB188" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC188" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD188" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="n">
         <v>100853088</v>
       </c>
       <c r="B189" t="n">
         <v>5546477</v>
       </c>
       <c r="C189" t="inlineStr"/>
       <c r="D189" t="inlineStr"/>
       <c r="E189" t="inlineStr">
         <is>
           <t>[No authors listed] 1985</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
           <t xml:space="preserve"> PILOT TERATOLOGY STUDY IN RATS.  </t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
           <t>PILOT TERATOLOGY STUDY IN RATS</t>
@@ -15666,53 +19635,74 @@
       <c r="N189" s="2" t="n">
         <v>43963.81407006111</v>
       </c>
       <c r="O189" s="2" t="n">
         <v>43963.81407006129</v>
       </c>
       <c r="P189" t="b">
         <v>0</v>
       </c>
       <c r="Q189" t="b">
         <v>0</v>
       </c>
       <c r="R189" t="b">
         <v>0</v>
       </c>
       <c r="S189" t="b">
         <v>0</v>
       </c>
       <c r="T189" t="b">
         <v>0</v>
       </c>
       <c r="U189" t="b">
         <v>0</v>
       </c>
       <c r="V189" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W189" t="b">
+        <v>0</v>
+      </c>
+      <c r="X189" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y189" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z189" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA189" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB189" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC189" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD189" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="n">
         <v>100853089</v>
       </c>
       <c r="B190" t="n">
         <v>5546483</v>
       </c>
       <c r="C190" t="inlineStr"/>
       <c r="D190" t="inlineStr"/>
       <c r="E190" t="inlineStr">
         <is>
           <t>IRDC 1985</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
           <t xml:space="preserve">IRDC. Dermal sensitization study in the albino guinea pig.  </t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
           <t>Dermal sensitization study in the albino guinea pig</t>
@@ -15737,53 +19727,74 @@
       <c r="N190" s="2" t="n">
         <v>43963.81407010926</v>
       </c>
       <c r="O190" s="2" t="n">
         <v>43963.81407010945</v>
       </c>
       <c r="P190" t="b">
         <v>0</v>
       </c>
       <c r="Q190" t="b">
         <v>0</v>
       </c>
       <c r="R190" t="b">
         <v>0</v>
       </c>
       <c r="S190" t="b">
         <v>0</v>
       </c>
       <c r="T190" t="b">
         <v>0</v>
       </c>
       <c r="U190" t="b">
         <v>0</v>
       </c>
       <c r="V190" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W190" t="b">
+        <v>0</v>
+      </c>
+      <c r="X190" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y190" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z190" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA190" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB190" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC190" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD190" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="n">
         <v>100853090</v>
       </c>
       <c r="B191" t="n">
         <v>5546488</v>
       </c>
       <c r="C191" t="inlineStr"/>
       <c r="D191" t="inlineStr"/>
       <c r="E191" t="inlineStr">
         <is>
           <t>[No authors listed] 1985</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
           <t xml:space="preserve"> ACUTE ORAL TOXICITY (LD50) STUDY IN MICE.  </t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
           <t>ACUTE ORAL TOXICITY (LD50) STUDY IN MICE</t>
@@ -15804,53 +19815,74 @@
       <c r="N191" s="2" t="n">
         <v>43963.81407015309</v>
       </c>
       <c r="O191" s="2" t="n">
         <v>43963.81407015328</v>
       </c>
       <c r="P191" t="b">
         <v>0</v>
       </c>
       <c r="Q191" t="b">
         <v>0</v>
       </c>
       <c r="R191" t="b">
         <v>0</v>
       </c>
       <c r="S191" t="b">
         <v>0</v>
       </c>
       <c r="T191" t="b">
         <v>0</v>
       </c>
       <c r="U191" t="b">
         <v>0</v>
       </c>
       <c r="V191" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W191" t="b">
+        <v>0</v>
+      </c>
+      <c r="X191" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y191" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z191" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA191" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB191" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC191" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD191" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="n">
         <v>100853091</v>
       </c>
       <c r="B192" t="n">
         <v>5546496</v>
       </c>
       <c r="C192" t="inlineStr"/>
       <c r="D192" t="inlineStr"/>
       <c r="E192" t="inlineStr">
         <is>
           <t>Union Carbide Corporation Environmental Services 1985</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
           <t xml:space="preserve">Union Carbide Corporation Environmental Services. Acute toxicity of FMBP4A (Tetrabromobisphenol A) to the water flea Daphnia magna straus.  </t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
           <t>Acute toxicity of FMBP4A (Tetrabromobisphenol A) to the water flea Daphnia magna straus</t>
@@ -15875,53 +19907,74 @@
       <c r="N192" s="2" t="n">
         <v>43963.81407019677</v>
       </c>
       <c r="O192" s="2" t="n">
         <v>43963.81407019695</v>
       </c>
       <c r="P192" t="b">
         <v>0</v>
       </c>
       <c r="Q192" t="b">
         <v>0</v>
       </c>
       <c r="R192" t="b">
         <v>0</v>
       </c>
       <c r="S192" t="b">
         <v>0</v>
       </c>
       <c r="T192" t="b">
         <v>0</v>
       </c>
       <c r="U192" t="b">
         <v>0</v>
       </c>
       <c r="V192" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W192" t="b">
+        <v>0</v>
+      </c>
+      <c r="X192" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y192" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z192" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA192" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB192" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC192" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD192" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="n">
         <v>100853092</v>
       </c>
       <c r="B193" t="n">
         <v>5546497</v>
       </c>
       <c r="C193" t="inlineStr"/>
       <c r="D193" t="inlineStr"/>
       <c r="E193" t="inlineStr">
         <is>
           <t>Great Lakes Chemical Corp 1985</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
           <t xml:space="preserve">Great Lakes Chemical Corp. Photolysis of firemaster BP-4A. (EPA/OTS Doc #878216115). [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
           <t>Photolysis of firemaster BP-4A</t>
@@ -15950,53 +20003,74 @@
       <c r="N193" s="2" t="n">
         <v>43963.81407023964</v>
       </c>
       <c r="O193" s="2" t="n">
         <v>43963.81407023982</v>
       </c>
       <c r="P193" t="b">
         <v>0</v>
       </c>
       <c r="Q193" t="b">
         <v>0</v>
       </c>
       <c r="R193" t="b">
         <v>0</v>
       </c>
       <c r="S193" t="b">
         <v>0</v>
       </c>
       <c r="T193" t="b">
         <v>0</v>
       </c>
       <c r="U193" t="b">
         <v>0</v>
       </c>
       <c r="V193" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W193" t="b">
+        <v>0</v>
+      </c>
+      <c r="X193" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y193" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z193" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA193" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB193" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC193" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD193" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="n">
         <v>100853093</v>
       </c>
       <c r="B194" t="n">
         <v>5546499</v>
       </c>
       <c r="C194" t="inlineStr"/>
       <c r="D194" t="inlineStr"/>
       <c r="E194" t="inlineStr">
         <is>
           <t>Great Lakes Chemical Corp 1985</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
           <t xml:space="preserve">Great Lakes Chemical Corp. Bioaccumulation of tetrabromobisphenol, in the bluegill sunfish.  </t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
           <t>Bioaccumulation of tetrabromobisphenol, in the bluegill sunfish</t>
@@ -16021,53 +20095,74 @@
       <c r="N194" s="2" t="n">
         <v>43963.81407028357</v>
       </c>
       <c r="O194" s="2" t="n">
         <v>43963.81407028376</v>
       </c>
       <c r="P194" t="b">
         <v>0</v>
       </c>
       <c r="Q194" t="b">
         <v>0</v>
       </c>
       <c r="R194" t="b">
         <v>0</v>
       </c>
       <c r="S194" t="b">
         <v>0</v>
       </c>
       <c r="T194" t="b">
         <v>0</v>
       </c>
       <c r="U194" t="b">
         <v>0</v>
       </c>
       <c r="V194" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W194" t="b">
+        <v>0</v>
+      </c>
+      <c r="X194" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y194" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z194" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA194" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB194" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC194" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD194" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="n">
         <v>100853094</v>
       </c>
       <c r="B195" t="n">
         <v>5546501</v>
       </c>
       <c r="C195" t="inlineStr"/>
       <c r="D195" t="inlineStr"/>
       <c r="E195" t="inlineStr">
         <is>
           <t>Great Lakes Chemical Corp 1985</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
           <t xml:space="preserve">Great Lakes Chemical Corp. Acute eye irritation study on rabbits of Tetrabromo-bis-phenol A.  </t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
           <t>Acute eye irritation study on rabbits of Tetrabromo-bis-phenol A</t>
@@ -16092,53 +20187,74 @@
       <c r="N195" s="2" t="n">
         <v>43963.81407032808</v>
       </c>
       <c r="O195" s="2" t="n">
         <v>43963.81407032826</v>
       </c>
       <c r="P195" t="b">
         <v>0</v>
       </c>
       <c r="Q195" t="b">
         <v>0</v>
       </c>
       <c r="R195" t="b">
         <v>0</v>
       </c>
       <c r="S195" t="b">
         <v>0</v>
       </c>
       <c r="T195" t="b">
         <v>0</v>
       </c>
       <c r="U195" t="b">
         <v>0</v>
       </c>
       <c r="V195" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W195" t="b">
+        <v>0</v>
+      </c>
+      <c r="X195" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y195" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z195" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA195" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB195" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC195" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD195" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="n">
         <v>100853095</v>
       </c>
       <c r="B196" t="n">
         <v>5546503</v>
       </c>
       <c r="C196" t="inlineStr"/>
       <c r="D196" t="inlineStr"/>
       <c r="E196" t="inlineStr">
         <is>
           <t>Litton Bionetics 1985</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
           <t xml:space="preserve">Litton Bionetics. MUTAGENICITY EVALUATION OF COMPOUND 279-117-2 FINAL REPORT.  </t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
           <t>MUTAGENICITY EVALUATION OF COMPOUND 279-117-2 FINAL REPORT</t>
@@ -16163,53 +20279,74 @@
       <c r="N196" s="2" t="n">
         <v>43963.81407037289</v>
       </c>
       <c r="O196" s="2" t="n">
         <v>43963.81407037309</v>
       </c>
       <c r="P196" t="b">
         <v>0</v>
       </c>
       <c r="Q196" t="b">
         <v>0</v>
       </c>
       <c r="R196" t="b">
         <v>0</v>
       </c>
       <c r="S196" t="b">
         <v>0</v>
       </c>
       <c r="T196" t="b">
         <v>0</v>
       </c>
       <c r="U196" t="b">
         <v>0</v>
       </c>
       <c r="V196" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W196" t="b">
+        <v>0</v>
+      </c>
+      <c r="X196" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y196" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z196" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA196" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB196" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC196" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD196" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="n">
         <v>100853096</v>
       </c>
       <c r="B197" t="n">
         <v>5546506</v>
       </c>
       <c r="C197" t="inlineStr"/>
       <c r="D197" t="inlineStr"/>
       <c r="E197" t="inlineStr">
         <is>
           <t>[No authors listed] 1985</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
           <t xml:space="preserve"> PHARMACOKINETIC STUDY OF TETRABROMO BISPHENOL A (BP-4A) IN RATS  WITH COVER MEMO.  </t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
           <t>PHARMACOKINETIC STUDY OF TETRABROMO BISPHENOL A (BP-4A) IN RATS  WITH COVER MEMO</t>
@@ -16230,53 +20367,74 @@
       <c r="N197" s="2" t="n">
         <v>43963.81407041625</v>
       </c>
       <c r="O197" s="2" t="n">
         <v>43963.81407041643</v>
       </c>
       <c r="P197" t="b">
         <v>0</v>
       </c>
       <c r="Q197" t="b">
         <v>0</v>
       </c>
       <c r="R197" t="b">
         <v>0</v>
       </c>
       <c r="S197" t="b">
         <v>0</v>
       </c>
       <c r="T197" t="b">
         <v>0</v>
       </c>
       <c r="U197" t="b">
         <v>0</v>
       </c>
       <c r="V197" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W197" t="b">
+        <v>0</v>
+      </c>
+      <c r="X197" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y197" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z197" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA197" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB197" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC197" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD197" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="n">
         <v>100853097</v>
       </c>
       <c r="B198" t="n">
         <v>5546508</v>
       </c>
       <c r="C198" t="inlineStr"/>
       <c r="D198" t="inlineStr"/>
       <c r="E198" t="inlineStr">
         <is>
           <t>[No authors listed] 1985</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
           <t xml:space="preserve"> THREE WEEK DERMAL TOXICITY STUDY IN RABBITS.  </t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
           <t>THREE WEEK DERMAL TOXICITY STUDY IN RABBITS</t>
@@ -16293,53 +20451,74 @@
       <c r="N198" s="2" t="n">
         <v>43963.81407045963</v>
       </c>
       <c r="O198" s="2" t="n">
         <v>43963.81407045983</v>
       </c>
       <c r="P198" t="b">
         <v>0</v>
       </c>
       <c r="Q198" t="b">
         <v>0</v>
       </c>
       <c r="R198" t="b">
         <v>0</v>
       </c>
       <c r="S198" t="b">
         <v>0</v>
       </c>
       <c r="T198" t="b">
         <v>0</v>
       </c>
       <c r="U198" t="b">
         <v>0</v>
       </c>
       <c r="V198" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W198" t="b">
+        <v>0</v>
+      </c>
+      <c r="X198" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y198" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z198" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA198" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB198" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC198" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD198" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="n">
         <v>100853098</v>
       </c>
       <c r="B199" t="n">
         <v>5546511</v>
       </c>
       <c r="C199" t="inlineStr"/>
       <c r="D199" t="inlineStr"/>
       <c r="E199" t="inlineStr">
         <is>
           <t>Eastman Kodak 1985</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
           <t xml:space="preserve">Eastman Kodak. Toxicity and health hazard summary with cover letter dated 081585. (EPA/OTS Doc #878216145). Rochester, NY: Eastman Kodak Company. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
           <t>Toxicity and health hazard summary with cover letter dated 081585</t>
@@ -16365,56 +20544,77 @@
       </c>
       <c r="L199" t="inlineStr"/>
       <c r="M199" t="inlineStr"/>
       <c r="N199" s="2" t="n">
         <v>43963.81407050354</v>
       </c>
       <c r="O199" s="2" t="n">
         <v>43963.81407050373</v>
       </c>
       <c r="P199" t="b">
         <v>1</v>
       </c>
       <c r="Q199" t="b">
         <v>0</v>
       </c>
       <c r="R199" t="b">
         <v>0</v>
       </c>
       <c r="S199" t="b">
         <v>0</v>
       </c>
       <c r="T199" t="b">
         <v>0</v>
       </c>
       <c r="U199" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V199" t="b">
         <v>0</v>
       </c>
       <c r="W199" t="b">
+        <v>0</v>
+      </c>
+      <c r="X199" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y199" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z199" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA199" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB199" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC199" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD199" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="n">
         <v>100853099</v>
       </c>
       <c r="B200" t="n">
         <v>5546524</v>
       </c>
       <c r="C200" t="inlineStr"/>
       <c r="D200" t="inlineStr"/>
       <c r="E200" t="inlineStr">
         <is>
           <t>Ethyl Corp 1985</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
           <t xml:space="preserve">Ethyl Corp. Assay of comedogenicity in the rabbit ear Ph425-et-002-81 tetrabromo bisphenol-a lot R6/fd 2 with cover letter.  </t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
           <t>Assay of comedogenicity in the rabbit ear Ph425-et-002-81 tetrabromo bisphenol-a lot R6/fd 2 with cover letter</t>
@@ -16439,53 +20639,74 @@
       <c r="N200" s="2" t="n">
         <v>43963.81407054709</v>
       </c>
       <c r="O200" s="2" t="n">
         <v>43963.81407054728</v>
       </c>
       <c r="P200" t="b">
         <v>0</v>
       </c>
       <c r="Q200" t="b">
         <v>0</v>
       </c>
       <c r="R200" t="b">
         <v>0</v>
       </c>
       <c r="S200" t="b">
         <v>0</v>
       </c>
       <c r="T200" t="b">
         <v>0</v>
       </c>
       <c r="U200" t="b">
         <v>0</v>
       </c>
       <c r="V200" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W200" t="b">
+        <v>0</v>
+      </c>
+      <c r="X200" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y200" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z200" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA200" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB200" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC200" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD200" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="n">
         <v>100853100</v>
       </c>
       <c r="B201" t="n">
         <v>5546528</v>
       </c>
       <c r="C201" t="inlineStr"/>
       <c r="D201" t="inlineStr"/>
       <c r="E201" t="inlineStr">
         <is>
           <t>Pharmakon Labs 1985</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
           <t xml:space="preserve">Pharmakon Labs. Acute dermal toxicity test in rabbits PH 422-ET-001-81 tetrabromo bisphenol-A lot R6/FD2.  </t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
           <t>Acute dermal toxicity test in rabbits PH 422-ET-001-81 tetrabromo bisphenol-A lot R6/FD2</t>
@@ -16514,53 +20735,74 @@
       <c r="N201" s="2" t="n">
         <v>43963.81407059082</v>
       </c>
       <c r="O201" s="2" t="n">
         <v>43963.814070591</v>
       </c>
       <c r="P201" t="b">
         <v>0</v>
       </c>
       <c r="Q201" t="b">
         <v>0</v>
       </c>
       <c r="R201" t="b">
         <v>0</v>
       </c>
       <c r="S201" t="b">
         <v>0</v>
       </c>
       <c r="T201" t="b">
         <v>0</v>
       </c>
       <c r="U201" t="b">
         <v>0</v>
       </c>
       <c r="V201" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W201" t="b">
+        <v>0</v>
+      </c>
+      <c r="X201" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y201" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z201" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA201" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB201" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC201" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD201" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="n">
         <v>100853101</v>
       </c>
       <c r="B202" t="n">
         <v>5546539</v>
       </c>
       <c r="C202" t="inlineStr"/>
       <c r="D202" t="inlineStr"/>
       <c r="E202" t="inlineStr">
         <is>
           <t>Pharmakon Labs 1985</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
           <t xml:space="preserve">Pharmakon Labs. Primary dermal irritation study in rabbits (irlg/fifra) ph 420-et-001-81 tetrabromo bisphenol-a lot r6/fd2.  </t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
           <t>Primary dermal irritation study in rabbits (irlg/fifra) ph 420-et-001-81 tetrabromo bisphenol-a lot r6/fd2</t>
@@ -16585,53 +20827,74 @@
       <c r="N202" s="2" t="n">
         <v>43963.81407063491</v>
       </c>
       <c r="O202" s="2" t="n">
         <v>43963.81407063509</v>
       </c>
       <c r="P202" t="b">
         <v>0</v>
       </c>
       <c r="Q202" t="b">
         <v>0</v>
       </c>
       <c r="R202" t="b">
         <v>0</v>
       </c>
       <c r="S202" t="b">
         <v>0</v>
       </c>
       <c r="T202" t="b">
         <v>0</v>
       </c>
       <c r="U202" t="b">
         <v>0</v>
       </c>
       <c r="V202" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W202" t="b">
+        <v>0</v>
+      </c>
+      <c r="X202" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y202" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z202" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA202" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB202" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC202" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD202" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="n">
         <v>100853102</v>
       </c>
       <c r="B203" t="n">
         <v>5546541</v>
       </c>
       <c r="C203" t="inlineStr"/>
       <c r="D203" t="inlineStr"/>
       <c r="E203" t="inlineStr">
         <is>
           <t>Pharmakon Research International 1985</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
           <t xml:space="preserve">Pharmakon Research International. Delayed contact hypersensitivity in guinea pigs ph 424-et-001-81 tetrabromo bisphenol-a lot r6/fd2.  </t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
           <t>Delayed contact hypersensitivity in guinea pigs ph 424-et-001-81 tetrabromo bisphenol-a lot r6/fd2</t>
@@ -16656,53 +20919,74 @@
       <c r="N203" s="2" t="n">
         <v>43963.81407067843</v>
       </c>
       <c r="O203" s="2" t="n">
         <v>43963.81407067861</v>
       </c>
       <c r="P203" t="b">
         <v>0</v>
       </c>
       <c r="Q203" t="b">
         <v>0</v>
       </c>
       <c r="R203" t="b">
         <v>0</v>
       </c>
       <c r="S203" t="b">
         <v>0</v>
       </c>
       <c r="T203" t="b">
         <v>0</v>
       </c>
       <c r="U203" t="b">
         <v>0</v>
       </c>
       <c r="V203" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W203" t="b">
+        <v>0</v>
+      </c>
+      <c r="X203" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y203" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z203" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA203" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB203" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC203" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD203" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="n">
         <v>100853103</v>
       </c>
       <c r="B204" t="n">
         <v>5546613</v>
       </c>
       <c r="C204" t="inlineStr"/>
       <c r="D204" t="inlineStr">
         <is>
           <t>10.1016/s0213-005x(04)73085-2</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
           <t>Fernández-Cuenca F et al. 2004</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
           <t xml:space="preserve">Fernández-Cuenca F, Pascual Á, Ribera A, Vila J, Bou G, Miguel Cisneros J, Rodríguez-Baño J, Pachón J, Martínez-Martíneza L. Diversidad clonal y sensibilidad a los antimicrobianos de Acinetobacter baumannii aislados en hospitales españoles. Estudio multicéntrico nacional: proyecto GEIH-Ab 2000. Enfermedades Infecciosas y Microbiologia Clinica 22:267-271. </t>
         </is>
@@ -16742,50 +21026,71 @@
       <c r="O204" s="2" t="n">
         <v>44056.46714023742</v>
       </c>
       <c r="P204" t="b">
         <v>0</v>
       </c>
       <c r="Q204" t="b">
         <v>0</v>
       </c>
       <c r="R204" t="b">
         <v>0</v>
       </c>
       <c r="S204" t="b">
         <v>0</v>
       </c>
       <c r="T204" t="b">
         <v>0</v>
       </c>
       <c r="U204" t="b">
         <v>0</v>
       </c>
       <c r="V204" t="b">
         <v>0</v>
       </c>
       <c r="W204" t="b">
+        <v>0</v>
+      </c>
+      <c r="X204" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y204" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z204" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA204" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB204" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC204" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD204" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="n">
         <v>100853104</v>
       </c>
       <c r="B205" t="n">
         <v>5546625</v>
       </c>
       <c r="C205" t="inlineStr"/>
       <c r="D205" t="inlineStr"/>
       <c r="E205" t="inlineStr">
         <is>
           <t>Abdulla AMM, Nasrallah HA, and Ahmed FM 2001</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
           <t xml:space="preserve">Abdulla AMM, Nasrallah HA, Ahmed FM. Comparative study of heavy metals in bottom ash from hospital incinerators in the State of Kuwait.  </t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
           <t>Comparative study of heavy metals in bottom ash from hospital incinerators in the State of Kuwait</t>
@@ -16810,53 +21115,74 @@
       <c r="N205" s="2" t="n">
         <v>43963.81407079302</v>
       </c>
       <c r="O205" s="2" t="n">
         <v>43963.81407079325</v>
       </c>
       <c r="P205" t="b">
         <v>0</v>
       </c>
       <c r="Q205" t="b">
         <v>0</v>
       </c>
       <c r="R205" t="b">
         <v>0</v>
       </c>
       <c r="S205" t="b">
         <v>0</v>
       </c>
       <c r="T205" t="b">
         <v>0</v>
       </c>
       <c r="U205" t="b">
         <v>0</v>
       </c>
       <c r="V205" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W205" t="b">
+        <v>0</v>
+      </c>
+      <c r="X205" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y205" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z205" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA205" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB205" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC205" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD205" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="n">
         <v>100853105</v>
       </c>
       <c r="B206" t="n">
         <v>5546629</v>
       </c>
       <c r="C206" t="inlineStr"/>
       <c r="D206" t="inlineStr"/>
       <c r="E206" t="inlineStr">
         <is>
           <t>Akita M et al. 2004</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
           <t xml:space="preserve">Akita M, Shimizu S, Yokoyama A, Kontani H. The histological study of cultured rat embryos treated by tetrabromobisphenol A in whole embryo cultures.  </t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
           <t>The histological study of cultured rat embryos treated by tetrabromobisphenol A in whole embryo cultures</t>
@@ -16881,53 +21207,74 @@
       <c r="N206" s="2" t="n">
         <v>43963.81407083676</v>
       </c>
       <c r="O206" s="2" t="n">
         <v>43963.81407083695</v>
       </c>
       <c r="P206" t="b">
         <v>0</v>
       </c>
       <c r="Q206" t="b">
         <v>0</v>
       </c>
       <c r="R206" t="b">
         <v>0</v>
       </c>
       <c r="S206" t="b">
         <v>0</v>
       </c>
       <c r="T206" t="b">
         <v>0</v>
       </c>
       <c r="U206" t="b">
         <v>0</v>
       </c>
       <c r="V206" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W206" t="b">
+        <v>0</v>
+      </c>
+      <c r="X206" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y206" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z206" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA206" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB206" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC206" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD206" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="n">
         <v>100853106</v>
       </c>
       <c r="B207" t="n">
         <v>5546644</v>
       </c>
       <c r="C207" t="inlineStr"/>
       <c r="D207" t="inlineStr"/>
       <c r="E207" t="inlineStr">
         <is>
           <t>Flores E, Woeller C, and Phipps R 2014</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
           <t xml:space="preserve">Flores E, Woeller C, Phipps R. Thy1 (CD90) regulates adipogenesis and is decreased by the environmental obesogen tetrabromobisphenol-A.  </t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
           <t>Thy1 (CD90) regulates adipogenesis and is decreased by the environmental obesogen tetrabromobisphenol-A</t>
@@ -16952,53 +21299,74 @@
       <c r="N207" s="2" t="n">
         <v>43963.81407088051</v>
       </c>
       <c r="O207" s="2" t="n">
         <v>43963.81407088072</v>
       </c>
       <c r="P207" t="b">
         <v>0</v>
       </c>
       <c r="Q207" t="b">
         <v>0</v>
       </c>
       <c r="R207" t="b">
         <v>0</v>
       </c>
       <c r="S207" t="b">
         <v>0</v>
       </c>
       <c r="T207" t="b">
         <v>0</v>
       </c>
       <c r="U207" t="b">
         <v>0</v>
       </c>
       <c r="V207" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W207" t="b">
+        <v>0</v>
+      </c>
+      <c r="X207" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y207" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z207" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA207" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB207" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC207" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD207" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="n">
         <v>100853107</v>
       </c>
       <c r="B208" t="n">
         <v>5546651</v>
       </c>
       <c r="C208" t="inlineStr"/>
       <c r="D208" t="inlineStr"/>
       <c r="E208" t="inlineStr">
         <is>
           <t>Beljanski M and Crochet S 1996</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
           <t xml:space="preserve">Beljanski M, Crochet S. Selective, nontoxic anticancer agent PB-100 regulates IL-6 production.  </t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
           <t>Selective, nontoxic anticancer agent PB-100 regulates IL-6 production</t>
@@ -17023,53 +21391,74 @@
       <c r="N208" s="2" t="n">
         <v>43963.81407092363</v>
       </c>
       <c r="O208" s="2" t="n">
         <v>43963.81407092383</v>
       </c>
       <c r="P208" t="b">
         <v>0</v>
       </c>
       <c r="Q208" t="b">
         <v>0</v>
       </c>
       <c r="R208" t="b">
         <v>0</v>
       </c>
       <c r="S208" t="b">
         <v>0</v>
       </c>
       <c r="T208" t="b">
         <v>0</v>
       </c>
       <c r="U208" t="b">
         <v>0</v>
       </c>
       <c r="V208" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W208" t="b">
+        <v>0</v>
+      </c>
+      <c r="X208" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y208" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z208" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA208" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB208" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC208" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD208" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="n">
         <v>100853108</v>
       </c>
       <c r="B209" t="n">
         <v>5546654</v>
       </c>
       <c r="C209" t="inlineStr"/>
       <c r="D209" t="inlineStr"/>
       <c r="E209" t="inlineStr">
         <is>
           <t>Ditolla FD, Ercolessi F, and Tosatti E 1997</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
           <t xml:space="preserve">Ditolla FD, Ercolessi F, Tosatti E. Blocked surface melting on Pb(100).  </t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
           <t>Blocked surface melting on Pb(100)</t>
@@ -17094,53 +21483,74 @@
       <c r="N209" s="2" t="n">
         <v>43963.8140709673</v>
       </c>
       <c r="O209" s="2" t="n">
         <v>43963.81407096749</v>
       </c>
       <c r="P209" t="b">
         <v>0</v>
       </c>
       <c r="Q209" t="b">
         <v>0</v>
       </c>
       <c r="R209" t="b">
         <v>0</v>
       </c>
       <c r="S209" t="b">
         <v>0</v>
       </c>
       <c r="T209" t="b">
         <v>0</v>
       </c>
       <c r="U209" t="b">
         <v>0</v>
       </c>
       <c r="V209" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W209" t="b">
+        <v>0</v>
+      </c>
+      <c r="X209" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y209" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z209" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA209" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB209" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC209" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD209" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="n">
         <v>100853109</v>
       </c>
       <c r="B210" t="n">
         <v>5547044</v>
       </c>
       <c r="C210" t="inlineStr"/>
       <c r="D210" t="inlineStr"/>
       <c r="E210" t="inlineStr">
         <is>
           <t>Sonnier R et al. 2013</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
           <t xml:space="preserve">Sonnier R, Otazaghine B, Ferry L, Lopez-Cuesta JM. Study of the combustion efficiency of polymers using a pyrolysis–combustion flow calorimeter. Combustion and Flame 160:2182-2193. </t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
           <t>Study of the combustion efficiency of polymers using a pyrolysis–combustion flow calorimeter</t>
@@ -17173,53 +21583,74 @@
       <c r="N210" s="2" t="n">
         <v>43963.814071012</v>
       </c>
       <c r="O210" s="2" t="n">
         <v>43963.81407101219</v>
       </c>
       <c r="P210" t="b">
         <v>0</v>
       </c>
       <c r="Q210" t="b">
         <v>0</v>
       </c>
       <c r="R210" t="b">
         <v>0</v>
       </c>
       <c r="S210" t="b">
         <v>0</v>
       </c>
       <c r="T210" t="b">
         <v>0</v>
       </c>
       <c r="U210" t="b">
         <v>0</v>
       </c>
       <c r="V210" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W210" t="b">
+        <v>0</v>
+      </c>
+      <c r="X210" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y210" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z210" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA210" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB210" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC210" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD210" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="n">
         <v>100853110</v>
       </c>
       <c r="B211" t="n">
         <v>5547071</v>
       </c>
       <c r="C211" t="inlineStr"/>
       <c r="D211" t="inlineStr"/>
       <c r="E211" t="inlineStr">
         <is>
           <t>Ethyl Corp 1985</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
           <t xml:space="preserve">Ethyl Corp. Acute eye irritation test in rabbits Ph 421-et-001-81 tetrabromo bisphenol-a lot R6/fd2.  </t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
           <t>Acute eye irritation test in rabbits Ph 421-et-001-81 tetrabromo bisphenol-a lot R6/fd2</t>
@@ -17244,53 +21675,74 @@
       <c r="N211" s="2" t="n">
         <v>43963.81407105705</v>
       </c>
       <c r="O211" s="2" t="n">
         <v>43963.81407105723</v>
       </c>
       <c r="P211" t="b">
         <v>0</v>
       </c>
       <c r="Q211" t="b">
         <v>0</v>
       </c>
       <c r="R211" t="b">
         <v>0</v>
       </c>
       <c r="S211" t="b">
         <v>0</v>
       </c>
       <c r="T211" t="b">
         <v>0</v>
       </c>
       <c r="U211" t="b">
         <v>0</v>
       </c>
       <c r="V211" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W211" t="b">
+        <v>0</v>
+      </c>
+      <c r="X211" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y211" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z211" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA211" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB211" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC211" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD211" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="n">
         <v>100853111</v>
       </c>
       <c r="B212" t="n">
         <v>5547073</v>
       </c>
       <c r="C212" t="inlineStr"/>
       <c r="D212" t="inlineStr"/>
       <c r="E212" t="inlineStr">
         <is>
           <t>SRI 1987</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
           <t xml:space="preserve">SRI. In vitro microbiological mutagenicity studies of dow chemical company compounds.  </t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
           <t>In vitro microbiological mutagenicity studies of dow chemical company compounds</t>
@@ -17315,53 +21767,74 @@
       <c r="N212" s="2" t="n">
         <v>43963.81407110032</v>
       </c>
       <c r="O212" s="2" t="n">
         <v>43963.8140711005</v>
       </c>
       <c r="P212" t="b">
         <v>0</v>
       </c>
       <c r="Q212" t="b">
         <v>0</v>
       </c>
       <c r="R212" t="b">
         <v>0</v>
       </c>
       <c r="S212" t="b">
         <v>0</v>
       </c>
       <c r="T212" t="b">
         <v>0</v>
       </c>
       <c r="U212" t="b">
         <v>0</v>
       </c>
       <c r="V212" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W212" t="b">
+        <v>0</v>
+      </c>
+      <c r="X212" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y212" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z212" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA212" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB212" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC212" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD212" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="n">
         <v>100853112</v>
       </c>
       <c r="B213" t="n">
         <v>5547077</v>
       </c>
       <c r="C213" t="inlineStr"/>
       <c r="D213" t="inlineStr"/>
       <c r="E213" t="inlineStr">
         <is>
           <t>[No authors listed] 1986</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
           <t xml:space="preserve"> INTERNAL MEMORANDUM TO USEPA CONCERNING THE ACUTE TOXICITY OF TETRABROMOBISPHENOL A TO MYSIDS.  </t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
           <t>INTERNAL MEMORANDUM TO USEPA CONCERNING THE ACUTE TOXICITY OF TETRABROMOBISPHENOL A TO MYSIDS</t>
@@ -17378,53 +21851,74 @@
       <c r="N213" s="2" t="n">
         <v>43963.81407114573</v>
       </c>
       <c r="O213" s="2" t="n">
         <v>43963.81407114591</v>
       </c>
       <c r="P213" t="b">
         <v>0</v>
       </c>
       <c r="Q213" t="b">
         <v>0</v>
       </c>
       <c r="R213" t="b">
         <v>0</v>
       </c>
       <c r="S213" t="b">
         <v>0</v>
       </c>
       <c r="T213" t="b">
         <v>0</v>
       </c>
       <c r="U213" t="b">
         <v>0</v>
       </c>
       <c r="V213" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W213" t="b">
+        <v>0</v>
+      </c>
+      <c r="X213" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y213" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z213" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA213" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB213" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC213" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD213" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="n">
         <v>100853113</v>
       </c>
       <c r="B214" t="n">
         <v>5547080</v>
       </c>
       <c r="C214" t="inlineStr"/>
       <c r="D214" t="inlineStr"/>
       <c r="E214" t="inlineStr">
         <is>
           <t>E I Dupont De Nemours &amp; Co 1987</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
           <t xml:space="preserve">E I Dupont De Nemours &amp; Co. Laboratory report on DRL-100, tetrabromobisphenol A, and dimethyl sulfoxide with cover letter (sanitized). (EPA/OTS Doc #86-910000401S). [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
           <t>Laboratory report on DRL-100, tetrabromobisphenol A, and dimethyl sulfoxide with cover letter (sanitized)</t>
@@ -17450,56 +21944,77 @@
       </c>
       <c r="L214" t="inlineStr"/>
       <c r="M214" t="inlineStr"/>
       <c r="N214" s="2" t="n">
         <v>43963.81407119044</v>
       </c>
       <c r="O214" s="2" t="n">
         <v>43963.81407119064</v>
       </c>
       <c r="P214" t="b">
         <v>1</v>
       </c>
       <c r="Q214" t="b">
         <v>0</v>
       </c>
       <c r="R214" t="b">
         <v>0</v>
       </c>
       <c r="S214" t="b">
         <v>0</v>
       </c>
       <c r="T214" t="b">
         <v>0</v>
       </c>
       <c r="U214" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V214" t="b">
         <v>0</v>
       </c>
       <c r="W214" t="b">
+        <v>0</v>
+      </c>
+      <c r="X214" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y214" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z214" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA214" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB214" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC214" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD214" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="n">
         <v>100853114</v>
       </c>
       <c r="B215" t="n">
         <v>5547083</v>
       </c>
       <c r="C215" t="inlineStr"/>
       <c r="D215" t="inlineStr"/>
       <c r="E215" t="inlineStr">
         <is>
           <t>SRI International 1987</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
           <t xml:space="preserve">SRI International. In vitro microbiological mutagenicity studies of dow chemical company compounds (interim report).  </t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
           <t>In vitro microbiological mutagenicity studies of dow chemical company compounds (interim report)</t>
@@ -17524,53 +22039,74 @@
       <c r="N215" s="2" t="n">
         <v>43963.81407123504</v>
       </c>
       <c r="O215" s="2" t="n">
         <v>43963.81407123523</v>
       </c>
       <c r="P215" t="b">
         <v>0</v>
       </c>
       <c r="Q215" t="b">
         <v>0</v>
       </c>
       <c r="R215" t="b">
         <v>0</v>
       </c>
       <c r="S215" t="b">
         <v>0</v>
       </c>
       <c r="T215" t="b">
         <v>0</v>
       </c>
       <c r="U215" t="b">
         <v>0</v>
       </c>
       <c r="V215" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W215" t="b">
+        <v>0</v>
+      </c>
+      <c r="X215" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y215" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z215" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA215" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB215" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC215" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD215" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="n">
         <v>100853115</v>
       </c>
       <c r="B216" t="n">
         <v>5547084</v>
       </c>
       <c r="C216" t="inlineStr"/>
       <c r="D216" t="inlineStr"/>
       <c r="E216" t="inlineStr">
         <is>
           <t>Springborn Laboratories 1989</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
           <t xml:space="preserve">Springborn Laboratories. Bioconcentration and elimination of c-residues by fathead minnow (pimephales promelas) exposed to tetrabromobisphenol a (final report) with cover letter dated 031789.  </t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
           <t>Bioconcentration and elimination of c-residues by fathead minnow (pimephales promelas) exposed to tetrabromobisphenol a (final report) with cover letter dated 031789</t>
@@ -17595,53 +22131,74 @@
       <c r="N216" s="2" t="n">
         <v>43963.81407127859</v>
       </c>
       <c r="O216" s="2" t="n">
         <v>43963.81407127877</v>
       </c>
       <c r="P216" t="b">
         <v>0</v>
       </c>
       <c r="Q216" t="b">
         <v>0</v>
       </c>
       <c r="R216" t="b">
         <v>0</v>
       </c>
       <c r="S216" t="b">
         <v>0</v>
       </c>
       <c r="T216" t="b">
         <v>0</v>
       </c>
       <c r="U216" t="b">
         <v>0</v>
       </c>
       <c r="V216" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W216" t="b">
+        <v>0</v>
+      </c>
+      <c r="X216" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y216" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z216" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA216" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB216" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC216" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD216" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="n">
         <v>100853116</v>
       </c>
       <c r="B217" t="n">
         <v>5547090</v>
       </c>
       <c r="C217" t="inlineStr"/>
       <c r="D217" t="inlineStr"/>
       <c r="E217" t="inlineStr">
         <is>
           <t>Springborn Laboratories 1989</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
           <t xml:space="preserve">Springborn Laboratories. The chronic toxicity of tetrabromobisphenol a to daphnia magna under flow-through conditions (final report) with cover letter dated 081989. (EPA/OTS Doc #40-8998117). West Lafayette, IN: Great Lakes Chemical Corp. </t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
           <t>The chronic toxicity of tetrabromobisphenol a to daphnia magna under flow-through conditions (final report) with cover letter dated 081989</t>
@@ -17670,53 +22227,74 @@
       <c r="N217" s="2" t="n">
         <v>43963.81407132211</v>
       </c>
       <c r="O217" s="2" t="n">
         <v>43963.81407132229</v>
       </c>
       <c r="P217" t="b">
         <v>0</v>
       </c>
       <c r="Q217" t="b">
         <v>0</v>
       </c>
       <c r="R217" t="b">
         <v>0</v>
       </c>
       <c r="S217" t="b">
         <v>0</v>
       </c>
       <c r="T217" t="b">
         <v>0</v>
       </c>
       <c r="U217" t="b">
         <v>0</v>
       </c>
       <c r="V217" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W217" t="b">
+        <v>0</v>
+      </c>
+      <c r="X217" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y217" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z217" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA217" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB217" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC217" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD217" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="n">
         <v>100853117</v>
       </c>
       <c r="B218" t="n">
         <v>5547091</v>
       </c>
       <c r="C218" t="inlineStr"/>
       <c r="D218" t="inlineStr"/>
       <c r="E218" t="inlineStr">
         <is>
           <t>DuPont 1987</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
           <t xml:space="preserve">DuPont. Laboratory report on DRL-100 and mixtures with cover letter (sanitized). (EPA/OTS Doc #86-910000404S). [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
           <t>Laboratory report on DRL-100 and mixtures with cover letter (sanitized)</t>
@@ -17742,127 +22320,169 @@
       </c>
       <c r="L218" t="inlineStr"/>
       <c r="M218" t="inlineStr"/>
       <c r="N218" s="2" t="n">
         <v>43963.81407136595</v>
       </c>
       <c r="O218" s="2" t="n">
         <v>43963.81407136612</v>
       </c>
       <c r="P218" t="b">
         <v>1</v>
       </c>
       <c r="Q218" t="b">
         <v>0</v>
       </c>
       <c r="R218" t="b">
         <v>0</v>
       </c>
       <c r="S218" t="b">
         <v>0</v>
       </c>
       <c r="T218" t="b">
         <v>0</v>
       </c>
       <c r="U218" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V218" t="b">
         <v>0</v>
       </c>
       <c r="W218" t="b">
+        <v>0</v>
+      </c>
+      <c r="X218" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y218" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z218" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA218" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB218" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC218" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD218" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="n">
         <v>100853118</v>
       </c>
       <c r="B219" t="n">
         <v>5547092</v>
       </c>
       <c r="C219" t="inlineStr"/>
       <c r="D219" t="inlineStr"/>
       <c r="E219" t="inlineStr">
         <is>
           <t>Ameribrom Inc 1987</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
           <t xml:space="preserve">Ameribrom Inc. Letter from Ameribrom Inc to USEPA regarding EPA regulations for polyhalogenated dibenzo-p-dioxins  and  dibenzofuran requesting a waiver from testing brominated chemicals.  </t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
           <t>Letter from Ameribrom Inc to USEPA regarding EPA regulations for polyhalogenated dibenzo-p-dioxins  and  dibenzofuran requesting a waiver from testing brominated chemicals</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
           <t>Ameribrom Inc</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
           <t>Ameribrom Inc</t>
         </is>
       </c>
       <c r="J219" t="n">
         <v>1987</v>
       </c>
       <c r="K219" t="inlineStr"/>
       <c r="L219" t="inlineStr"/>
       <c r="M219" t="inlineStr"/>
       <c r="N219" s="2" t="n">
         <v>43963.8140714093</v>
       </c>
       <c r="O219" s="2" t="n">
-        <v>43963.8140714095</v>
+        <v>46155.74477003105</v>
       </c>
       <c r="P219" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q219" t="b">
         <v>0</v>
       </c>
       <c r="R219" t="b">
         <v>0</v>
       </c>
       <c r="S219" t="b">
         <v>0</v>
       </c>
       <c r="T219" t="b">
         <v>0</v>
       </c>
       <c r="U219" t="b">
         <v>0</v>
       </c>
       <c r="V219" t="b">
         <v>0</v>
       </c>
       <c r="W219" t="b">
+        <v>0</v>
+      </c>
+      <c r="X219" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y219" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z219" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA219" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB219" t="b">
+        <v>1</v>
+      </c>
+      <c r="AC219" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD219" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="n">
         <v>100853119</v>
       </c>
       <c r="B220" t="n">
         <v>5547094</v>
       </c>
       <c r="C220" t="inlineStr"/>
       <c r="D220" t="inlineStr"/>
       <c r="E220" t="inlineStr">
         <is>
           <t>E I Dupont De Nemours &amp; Co 1987</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
           <t xml:space="preserve">E I Dupont De Nemours &amp; Co. Laboratory report on drl-100 and tetrabromobisphenol a with cover letter (sanitized). (EPA/OTS Doc #86-910000399S). Wilmington, DE: E I DuPont De Nemours &amp; Company. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
           <t>Laboratory report on drl-100 and tetrabromobisphenol a with cover letter (sanitized)</t>
@@ -17888,56 +22508,77 @@
       </c>
       <c r="L220" t="inlineStr"/>
       <c r="M220" t="inlineStr"/>
       <c r="N220" s="2" t="n">
         <v>43963.81407145323</v>
       </c>
       <c r="O220" s="2" t="n">
         <v>43963.81407145342</v>
       </c>
       <c r="P220" t="b">
         <v>1</v>
       </c>
       <c r="Q220" t="b">
         <v>0</v>
       </c>
       <c r="R220" t="b">
         <v>0</v>
       </c>
       <c r="S220" t="b">
         <v>0</v>
       </c>
       <c r="T220" t="b">
         <v>0</v>
       </c>
       <c r="U220" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V220" t="b">
         <v>0</v>
       </c>
       <c r="W220" t="b">
+        <v>0</v>
+      </c>
+      <c r="X220" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y220" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z220" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA220" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB220" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC220" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD220" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="n">
         <v>100853120</v>
       </c>
       <c r="B221" t="n">
         <v>5547102</v>
       </c>
       <c r="C221" t="inlineStr"/>
       <c r="D221" t="inlineStr"/>
       <c r="E221" t="inlineStr">
         <is>
           <t>Springborn Laboratories 1989</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
           <t xml:space="preserve">Springborn Laboratories. Acute toxicity of tetrabromobisphenol a to eastern oysters (Crassostrea virginica) under flow-through conditions with cover letters dated 021489 and 021789.  </t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
           <t>Acute toxicity of tetrabromobisphenol a to eastern oysters (Crassostrea virginica) under flow-through conditions with cover letters dated 021489 and 021789</t>
@@ -17962,53 +22603,74 @@
       <c r="N221" s="2" t="n">
         <v>43963.814071497</v>
       </c>
       <c r="O221" s="2" t="n">
         <v>43963.81407149717</v>
       </c>
       <c r="P221" t="b">
         <v>0</v>
       </c>
       <c r="Q221" t="b">
         <v>0</v>
       </c>
       <c r="R221" t="b">
         <v>0</v>
       </c>
       <c r="S221" t="b">
         <v>0</v>
       </c>
       <c r="T221" t="b">
         <v>0</v>
       </c>
       <c r="U221" t="b">
         <v>0</v>
       </c>
       <c r="V221" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W221" t="b">
+        <v>0</v>
+      </c>
+      <c r="X221" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y221" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z221" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA221" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB221" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC221" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD221" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="n">
         <v>100853121</v>
       </c>
       <c r="B222" t="n">
         <v>5547105</v>
       </c>
       <c r="C222" t="inlineStr"/>
       <c r="D222" t="inlineStr"/>
       <c r="E222" t="inlineStr">
         <is>
           <t>WIL Research 1990</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
           <t xml:space="preserve">WIL Research. Acute dermal ld50 toxicity study in albino rabbits with tetrabromobisphenol a, bis (allyl ether) with cover letter dated 112890.  </t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
           <t>Acute dermal ld50 toxicity study in albino rabbits with tetrabromobisphenol a, bis (allyl ether) with cover letter dated 112890</t>
@@ -18033,53 +22695,74 @@
       <c r="N222" s="2" t="n">
         <v>43963.81407154098</v>
       </c>
       <c r="O222" s="2" t="n">
         <v>43963.81407154114</v>
       </c>
       <c r="P222" t="b">
         <v>0</v>
       </c>
       <c r="Q222" t="b">
         <v>0</v>
       </c>
       <c r="R222" t="b">
         <v>0</v>
       </c>
       <c r="S222" t="b">
         <v>0</v>
       </c>
       <c r="T222" t="b">
         <v>0</v>
       </c>
       <c r="U222" t="b">
         <v>0</v>
       </c>
       <c r="V222" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W222" t="b">
+        <v>0</v>
+      </c>
+      <c r="X222" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y222" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z222" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA222" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB222" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC222" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD222" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="n">
         <v>100853122</v>
       </c>
       <c r="B223" t="n">
         <v>5547108</v>
       </c>
       <c r="C223" t="inlineStr"/>
       <c r="D223" t="inlineStr"/>
       <c r="E223" t="inlineStr">
         <is>
           <t>[No authors listed] 1989</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
           <t xml:space="preserve"> Bioconcentration and elimination of c-residues by eastern oysters (Crassostrea virginica) exposed to tetrabromobisphenol a (final report) with attached studies  and  letter 081889.  </t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
           <t>Bioconcentration and elimination of c-residues by eastern oysters (Crassostrea virginica) exposed to tetrabromobisphenol a (final report) with attached studies  and  letter 081889</t>
@@ -18096,53 +22779,74 @@
       <c r="N223" s="2" t="n">
         <v>43963.81407158411</v>
       </c>
       <c r="O223" s="2" t="n">
         <v>43963.8140715843</v>
       </c>
       <c r="P223" t="b">
         <v>0</v>
       </c>
       <c r="Q223" t="b">
         <v>0</v>
       </c>
       <c r="R223" t="b">
         <v>0</v>
       </c>
       <c r="S223" t="b">
         <v>0</v>
       </c>
       <c r="T223" t="b">
         <v>0</v>
       </c>
       <c r="U223" t="b">
         <v>0</v>
       </c>
       <c r="V223" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W223" t="b">
+        <v>0</v>
+      </c>
+      <c r="X223" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y223" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z223" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA223" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB223" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC223" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD223" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="n">
         <v>100853123</v>
       </c>
       <c r="B224" t="n">
         <v>5547110</v>
       </c>
       <c r="C224" t="inlineStr"/>
       <c r="D224" t="inlineStr"/>
       <c r="E224" t="inlineStr">
         <is>
           <t>[No authors listed] 1989</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
           <t xml:space="preserve"> BICONCENTRATION AND ELIMINATION OF C-RESIDUES BY EASTERN OYSTERS (CRASSOSTREA VIRGINICA) EXPOSED TO TETRABROMOBISPHENOL A WITH COVER LETTER DATED 021789.  </t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
           <t>BICONCENTRATION AND ELIMINATION OF C-RESIDUES BY EASTERN OYSTERS (CRASSOSTREA VIRGINICA) EXPOSED TO TETRABROMOBISPHENOL A WITH COVER LETTER DATED 021789</t>
@@ -18159,124 +22863,166 @@
       <c r="N224" s="2" t="n">
         <v>43963.81407162929</v>
       </c>
       <c r="O224" s="2" t="n">
         <v>43963.81407162948</v>
       </c>
       <c r="P224" t="b">
         <v>0</v>
       </c>
       <c r="Q224" t="b">
         <v>0</v>
       </c>
       <c r="R224" t="b">
         <v>0</v>
       </c>
       <c r="S224" t="b">
         <v>0</v>
       </c>
       <c r="T224" t="b">
         <v>0</v>
       </c>
       <c r="U224" t="b">
         <v>0</v>
       </c>
       <c r="V224" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W224" t="b">
+        <v>0</v>
+      </c>
+      <c r="X224" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y224" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z224" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA224" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB224" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC224" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD224" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="n">
         <v>100853124</v>
       </c>
       <c r="B225" t="n">
         <v>5547113</v>
       </c>
       <c r="C225" t="inlineStr"/>
       <c r="D225" t="inlineStr"/>
       <c r="E225" t="inlineStr">
         <is>
           <t>Eastman Kodak 1990</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
           <t xml:space="preserve">Eastman Kodak. Letter from Eastman Kodak company to USEPA submitting enclosed health and safety study on ethoxylated tetrabomobisphenol A with attachments.  </t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
           <t>Letter from Eastman Kodak company to USEPA submitting enclosed health and safety study on ethoxylated tetrabomobisphenol A with attachments</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
           <t>Eastman Kodak</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
           <t>Eastman Kodak</t>
         </is>
       </c>
       <c r="J225" t="n">
         <v>1990</v>
       </c>
       <c r="K225" t="inlineStr"/>
       <c r="L225" t="inlineStr"/>
       <c r="M225" t="inlineStr"/>
       <c r="N225" s="2" t="n">
         <v>43963.8140716746</v>
       </c>
       <c r="O225" s="2" t="n">
-        <v>43963.81407167478</v>
+        <v>46155.74468563306</v>
       </c>
       <c r="P225" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q225" t="b">
         <v>0</v>
       </c>
       <c r="R225" t="b">
         <v>0</v>
       </c>
       <c r="S225" t="b">
         <v>0</v>
       </c>
       <c r="T225" t="b">
         <v>0</v>
       </c>
       <c r="U225" t="b">
         <v>0</v>
       </c>
       <c r="V225" t="b">
         <v>0</v>
       </c>
       <c r="W225" t="b">
+        <v>0</v>
+      </c>
+      <c r="X225" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y225" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z225" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA225" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB225" t="b">
+        <v>1</v>
+      </c>
+      <c r="AC225" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD225" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="n">
         <v>100853125</v>
       </c>
       <c r="B226" t="n">
         <v>5547116</v>
       </c>
       <c r="C226" t="inlineStr"/>
       <c r="D226" t="inlineStr"/>
       <c r="E226" t="inlineStr">
         <is>
           <t>WIL Research 1990</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
           <t xml:space="preserve">WIL Research. Acute oral toxicity study in albino rats with tetrabromobisphenol a, bis(allkyl ether) with cover letter dated 112890.  </t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
           <t>Acute oral toxicity study in albino rats with tetrabromobisphenol a, bis(allkyl ether) with cover letter dated 112890</t>
@@ -18301,53 +23047,74 @@
       <c r="N226" s="2" t="n">
         <v>43963.81407173353</v>
       </c>
       <c r="O226" s="2" t="n">
         <v>43963.81407173379</v>
       </c>
       <c r="P226" t="b">
         <v>0</v>
       </c>
       <c r="Q226" t="b">
         <v>0</v>
       </c>
       <c r="R226" t="b">
         <v>0</v>
       </c>
       <c r="S226" t="b">
         <v>0</v>
       </c>
       <c r="T226" t="b">
         <v>0</v>
       </c>
       <c r="U226" t="b">
         <v>0</v>
       </c>
       <c r="V226" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W226" t="b">
+        <v>0</v>
+      </c>
+      <c r="X226" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y226" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z226" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA226" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB226" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC226" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD226" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="n">
         <v>100853126</v>
       </c>
       <c r="B227" t="n">
         <v>5547118</v>
       </c>
       <c r="C227" t="inlineStr"/>
       <c r="D227" t="inlineStr"/>
       <c r="E227" t="inlineStr">
         <is>
           <t>WIL Research 1990</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
           <t xml:space="preserve">WIL Research. Acute eye irritation study in albino rats with tetrabromobisphenol a, bis(allyl ether) with cover letter dated 112890.  </t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
           <t>Acute eye irritation study in albino rats with tetrabromobisphenol a, bis(allyl ether) with cover letter dated 112890</t>
@@ -18372,53 +23139,74 @@
       <c r="N227" s="2" t="n">
         <v>43963.81407178086</v>
       </c>
       <c r="O227" s="2" t="n">
         <v>43963.81407178104</v>
       </c>
       <c r="P227" t="b">
         <v>0</v>
       </c>
       <c r="Q227" t="b">
         <v>0</v>
       </c>
       <c r="R227" t="b">
         <v>0</v>
       </c>
       <c r="S227" t="b">
         <v>0</v>
       </c>
       <c r="T227" t="b">
         <v>0</v>
       </c>
       <c r="U227" t="b">
         <v>0</v>
       </c>
       <c r="V227" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W227" t="b">
+        <v>0</v>
+      </c>
+      <c r="X227" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y227" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z227" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA227" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB227" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC227" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD227" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="n">
         <v>100853127</v>
       </c>
       <c r="B228" t="n">
         <v>5547121</v>
       </c>
       <c r="C228" t="inlineStr"/>
       <c r="D228" t="inlineStr"/>
       <c r="E228" t="inlineStr">
         <is>
           <t>[No authors listed] 1990</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
           <t xml:space="preserve"> MUTAGENICITY EVALUATION OF TETRABROMOBISPHENOL A, BIS (ALLYL ETHER) IN THE AMES SALMONELLA/MICROSOME PLATE TEST (FINAL REPORT) WITH COVER LETTER DATED 112890.  </t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
           <t>MUTAGENICITY EVALUATION OF TETRABROMOBISPHENOL A, BIS (ALLYL ETHER) IN THE AMES SALMONELLA/MICROSOME PLATE TEST (FINAL REPORT) WITH COVER LETTER DATED 112890</t>
@@ -18435,53 +23223,74 @@
       <c r="N228" s="2" t="n">
         <v>43963.8140718245</v>
       </c>
       <c r="O228" s="2" t="n">
         <v>43963.81407182468</v>
       </c>
       <c r="P228" t="b">
         <v>0</v>
       </c>
       <c r="Q228" t="b">
         <v>0</v>
       </c>
       <c r="R228" t="b">
         <v>0</v>
       </c>
       <c r="S228" t="b">
         <v>0</v>
       </c>
       <c r="T228" t="b">
         <v>0</v>
       </c>
       <c r="U228" t="b">
         <v>0</v>
       </c>
       <c r="V228" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W228" t="b">
+        <v>0</v>
+      </c>
+      <c r="X228" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y228" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z228" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA228" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB228" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC228" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD228" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="n">
         <v>100853128</v>
       </c>
       <c r="B229" t="n">
         <v>5547126</v>
       </c>
       <c r="C229" t="inlineStr"/>
       <c r="D229" t="inlineStr"/>
       <c r="E229" t="inlineStr">
         <is>
           <t>Great Lakes Chem Corp 1990</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
           <t xml:space="preserve">Great Lakes Chem Corp. Primary skin irritation study in albino rabbits with tetrabromobisphenol a, bis(allkyl ether) with attachment and cover letter dated 112890.  </t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
           <t>Primary skin irritation study in albino rabbits with tetrabromobisphenol a, bis(allkyl ether) with attachment and cover letter dated 112890</t>
@@ -18506,53 +23315,74 @@
       <c r="N229" s="2" t="n">
         <v>43963.81407186822</v>
       </c>
       <c r="O229" s="2" t="n">
         <v>43963.81407186839</v>
       </c>
       <c r="P229" t="b">
         <v>0</v>
       </c>
       <c r="Q229" t="b">
         <v>0</v>
       </c>
       <c r="R229" t="b">
         <v>0</v>
       </c>
       <c r="S229" t="b">
         <v>0</v>
       </c>
       <c r="T229" t="b">
         <v>0</v>
       </c>
       <c r="U229" t="b">
         <v>0</v>
       </c>
       <c r="V229" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W229" t="b">
+        <v>0</v>
+      </c>
+      <c r="X229" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y229" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z229" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA229" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB229" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC229" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD229" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="n">
         <v>100853129</v>
       </c>
       <c r="B230" t="n">
         <v>5547128</v>
       </c>
       <c r="C230" t="inlineStr"/>
       <c r="D230" t="inlineStr"/>
       <c r="E230" t="inlineStr">
         <is>
           <t>IRDC 1990</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
           <t xml:space="preserve">IRDC. Acute toxicity studies in rats and rabbits with bis (2-hydroxyethyl ether) of tetrabromobisphenol a with attachments and cover letter dated 112890. (EPA/OTS Doc #86-910000155). </t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
           <t>Acute toxicity studies in rats and rabbits with bis (2-hydroxyethyl ether) of tetrabromobisphenol a with attachments and cover letter dated 112890</t>
@@ -18581,53 +23411,74 @@
       <c r="N230" s="2" t="n">
         <v>43963.81407191177</v>
       </c>
       <c r="O230" s="2" t="n">
         <v>43963.81407191195</v>
       </c>
       <c r="P230" t="b">
         <v>0</v>
       </c>
       <c r="Q230" t="b">
         <v>0</v>
       </c>
       <c r="R230" t="b">
         <v>0</v>
       </c>
       <c r="S230" t="b">
         <v>0</v>
       </c>
       <c r="T230" t="b">
         <v>0</v>
       </c>
       <c r="U230" t="b">
         <v>0</v>
       </c>
       <c r="V230" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W230" t="b">
+        <v>0</v>
+      </c>
+      <c r="X230" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y230" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z230" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA230" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB230" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC230" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD230" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="n">
         <v>100853130</v>
       </c>
       <c r="B231" t="n">
         <v>5547477</v>
       </c>
       <c r="C231" t="inlineStr"/>
       <c r="D231" t="inlineStr"/>
       <c r="E231" t="inlineStr">
         <is>
           <t>Fontana M et al. 1992</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
           <t xml:space="preserve">Fontana M, Bozzano P, Lallée S, Arcondo B. Atomic and electronic structure of SnxPb(100−x)Te.  </t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
           <t>Atomic and electronic structure of SnxPb(100−x)Te</t>
@@ -18656,53 +23507,74 @@
       <c r="N231" s="2" t="n">
         <v>43963.81407195765</v>
       </c>
       <c r="O231" s="2" t="n">
         <v>43963.81407195782</v>
       </c>
       <c r="P231" t="b">
         <v>0</v>
       </c>
       <c r="Q231" t="b">
         <v>0</v>
       </c>
       <c r="R231" t="b">
         <v>0</v>
       </c>
       <c r="S231" t="b">
         <v>0</v>
       </c>
       <c r="T231" t="b">
         <v>0</v>
       </c>
       <c r="U231" t="b">
         <v>0</v>
       </c>
       <c r="V231" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W231" t="b">
+        <v>0</v>
+      </c>
+      <c r="X231" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y231" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z231" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA231" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB231" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC231" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD231" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="n">
         <v>100853131</v>
       </c>
       <c r="B232" t="n">
         <v>5547515</v>
       </c>
       <c r="C232" t="inlineStr"/>
       <c r="D232" t="inlineStr">
         <is>
           <t>10.1016/s1342-937x(05)70728-0</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
           <t>Kutsukake T 2002</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
           <t xml:space="preserve">Kutsukake T. Geochemical Characteristics and Variations of the Ryoke Granitoids, Southwest Japan: Petrogenetic Implications for the Plutonic Rocks of a Magmatic Arc. Gondwana Research 5:355-372. </t>
         </is>
@@ -18739,53 +23611,74 @@
       <c r="N232" s="2" t="n">
         <v>43963.81407200322</v>
       </c>
       <c r="O232" s="2" t="n">
         <v>43963.81407200339</v>
       </c>
       <c r="P232" t="b">
         <v>0</v>
       </c>
       <c r="Q232" t="b">
         <v>0</v>
       </c>
       <c r="R232" t="b">
         <v>0</v>
       </c>
       <c r="S232" t="b">
         <v>0</v>
       </c>
       <c r="T232" t="b">
         <v>0</v>
       </c>
       <c r="U232" t="b">
         <v>0</v>
       </c>
       <c r="V232" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W232" t="b">
+        <v>0</v>
+      </c>
+      <c r="X232" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y232" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z232" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA232" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB232" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC232" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD232" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="n">
         <v>100853132</v>
       </c>
       <c r="B233" t="n">
         <v>5547533</v>
       </c>
       <c r="C233" t="inlineStr"/>
       <c r="D233" t="inlineStr"/>
       <c r="E233" t="inlineStr">
         <is>
           <t>Ziemińska E, Stafiej A, and Łazarewicz JW 2013</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
           <t xml:space="preserve">Ziemińska E, Stafiej A, Łazarewicz JW. Role of Ca2+ imbalance mediated by NMDA and ryanodine receptors in acute TBBPA toxicity in primary cultures of rat cerebellar granule cells.  </t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
           <t>Role of Ca2+ imbalance mediated by NMDA and ryanodine receptors in acute TBBPA toxicity in primary cultures of rat cerebellar granule cells</t>
@@ -18810,53 +23703,74 @@
       <c r="N233" s="2" t="n">
         <v>43963.81407204881</v>
       </c>
       <c r="O233" s="2" t="n">
         <v>43963.81407204898</v>
       </c>
       <c r="P233" t="b">
         <v>0</v>
       </c>
       <c r="Q233" t="b">
         <v>0</v>
       </c>
       <c r="R233" t="b">
         <v>0</v>
       </c>
       <c r="S233" t="b">
         <v>0</v>
       </c>
       <c r="T233" t="b">
         <v>0</v>
       </c>
       <c r="U233" t="b">
         <v>0</v>
       </c>
       <c r="V233" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W233" t="b">
+        <v>0</v>
+      </c>
+      <c r="X233" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y233" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z233" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA233" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB233" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC233" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD233" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="n">
         <v>100853133</v>
       </c>
       <c r="B234" t="n">
         <v>5547539</v>
       </c>
       <c r="C234" t="inlineStr"/>
       <c r="D234" t="inlineStr">
         <is>
           <t>10.1016/j.tca.2004.03.013</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
           <t>Marsanich K et al. 2004</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
           <t xml:space="preserve">Marsanich K, Zanelli S, Barontini F, Cozzani V. Evaporation and thermal degradation of tetrabromobisphenol A above the melting point. Thermochimica Acta 421:95-103. </t>
         </is>
@@ -18890,56 +23804,77 @@
         </is>
       </c>
       <c r="M234" t="inlineStr"/>
       <c r="N234" s="2" t="n">
         <v>43963.81407209346</v>
       </c>
       <c r="O234" s="2" t="n">
         <v>43963.81407209364</v>
       </c>
       <c r="P234" t="b">
         <v>1</v>
       </c>
       <c r="Q234" t="b">
         <v>0</v>
       </c>
       <c r="R234" t="b">
         <v>0</v>
       </c>
       <c r="S234" t="b">
         <v>0</v>
       </c>
       <c r="T234" t="b">
         <v>0</v>
       </c>
       <c r="U234" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V234" t="b">
         <v>0</v>
       </c>
       <c r="W234" t="b">
+        <v>0</v>
+      </c>
+      <c r="X234" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y234" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z234" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA234" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB234" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC234" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD234" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="n">
         <v>100853134</v>
       </c>
       <c r="B235" t="n">
         <v>5547545</v>
       </c>
       <c r="C235" t="inlineStr"/>
       <c r="D235" t="inlineStr"/>
       <c r="E235" t="inlineStr">
         <is>
           <t>IRDC 1990</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
           <t xml:space="preserve">IRDC. Twenty-eight day toxicity study in rats with bis(2-hydroxyethyl ether) of tetrabromobisphenol a with cover letter dated 112890.  </t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
           <t>Twenty-eight day toxicity study in rats with bis(2-hydroxyethyl ether) of tetrabromobisphenol a with cover letter dated 112890</t>
@@ -18964,53 +23899,74 @@
       <c r="N235" s="2" t="n">
         <v>43963.81407213778</v>
       </c>
       <c r="O235" s="2" t="n">
         <v>43963.81407213796</v>
       </c>
       <c r="P235" t="b">
         <v>0</v>
       </c>
       <c r="Q235" t="b">
         <v>0</v>
       </c>
       <c r="R235" t="b">
         <v>0</v>
       </c>
       <c r="S235" t="b">
         <v>0</v>
       </c>
       <c r="T235" t="b">
         <v>0</v>
       </c>
       <c r="U235" t="b">
         <v>0</v>
       </c>
       <c r="V235" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W235" t="b">
+        <v>0</v>
+      </c>
+      <c r="X235" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y235" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z235" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA235" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB235" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC235" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD235" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="n">
         <v>100853135</v>
       </c>
       <c r="B236" t="n">
         <v>5547546</v>
       </c>
       <c r="C236" t="inlineStr"/>
       <c r="D236" t="inlineStr"/>
       <c r="E236" t="inlineStr">
         <is>
           <t>[No authors listed] 1992</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
           <t xml:space="preserve"> FINAL REPORT, ANALYSIS OF POLYBROMINATED DIBENZO-P-DIOXINS  and  POLYBROMINATED DIBENZOFURANS IN TETRABROMOBISPHENOL A, WITH COVER LETTER DATED 8/7/92.  </t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
           <t>FINAL REPORT, ANALYSIS OF POLYBROMINATED DIBENZO-P-DIOXINS  and  POLYBROMINATED DIBENZOFURANS IN TETRABROMOBISPHENOL A, WITH COVER LETTER DATED 8/7/92</t>
@@ -19027,53 +23983,74 @@
       <c r="N236" s="2" t="n">
         <v>43963.81407218477</v>
       </c>
       <c r="O236" s="2" t="n">
         <v>43963.81407218496</v>
       </c>
       <c r="P236" t="b">
         <v>0</v>
       </c>
       <c r="Q236" t="b">
         <v>0</v>
       </c>
       <c r="R236" t="b">
         <v>0</v>
       </c>
       <c r="S236" t="b">
         <v>0</v>
       </c>
       <c r="T236" t="b">
         <v>0</v>
       </c>
       <c r="U236" t="b">
         <v>0</v>
       </c>
       <c r="V236" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W236" t="b">
+        <v>0</v>
+      </c>
+      <c r="X236" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y236" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z236" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA236" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB236" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC236" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD236" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="n">
         <v>100853136</v>
       </c>
       <c r="B237" t="n">
         <v>5547548</v>
       </c>
       <c r="C237" t="inlineStr"/>
       <c r="D237" t="inlineStr"/>
       <c r="E237" t="inlineStr">
         <is>
           <t>[No authors listed] 1992</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
           <t xml:space="preserve"> ANALYSIS OF POLYBROMINATED DIBENZO-P-DIOXINS AND POLYBROMINATED DIBENZOFURANS IN TETRABROMOBISPHENOL-A (FINAL REPORT) WITH COVER LETTER DATED 051892.  </t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
           <t>ANALYSIS OF POLYBROMINATED DIBENZO-P-DIOXINS AND POLYBROMINATED DIBENZOFURANS IN TETRABROMOBISPHENOL-A (FINAL REPORT) WITH COVER LETTER DATED 051892</t>
@@ -19090,53 +24067,74 @@
       <c r="N237" s="2" t="n">
         <v>43963.81407223086</v>
       </c>
       <c r="O237" s="2" t="n">
         <v>43963.81407223104</v>
       </c>
       <c r="P237" t="b">
         <v>0</v>
       </c>
       <c r="Q237" t="b">
         <v>0</v>
       </c>
       <c r="R237" t="b">
         <v>0</v>
       </c>
       <c r="S237" t="b">
         <v>0</v>
       </c>
       <c r="T237" t="b">
         <v>0</v>
       </c>
       <c r="U237" t="b">
         <v>0</v>
       </c>
       <c r="V237" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W237" t="b">
+        <v>0</v>
+      </c>
+      <c r="X237" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y237" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z237" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA237" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB237" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC237" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD237" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="n">
         <v>100853137</v>
       </c>
       <c r="B238" t="n">
         <v>5547549</v>
       </c>
       <c r="C238" t="inlineStr"/>
       <c r="D238" t="inlineStr"/>
       <c r="E238" t="inlineStr">
         <is>
           <t>Argus Research Laboratories 1992</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
           <t xml:space="preserve">Argus Research Laboratories. Init. sub.: embryo/fetal toxicity and teratogenic potential study with tetra-bromo bisphenol a in presumed pregnant rats (draft of final report) with cover letter dated 082892.  </t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
           <t>Init. sub.: embryo/fetal toxicity and teratogenic potential study with tetra-bromo bisphenol a in presumed pregnant rats (draft of final report) with cover letter dated 082892</t>
@@ -19161,53 +24159,74 @@
       <c r="N238" s="2" t="n">
         <v>43963.81407227679</v>
       </c>
       <c r="O238" s="2" t="n">
         <v>43963.81407227695</v>
       </c>
       <c r="P238" t="b">
         <v>0</v>
       </c>
       <c r="Q238" t="b">
         <v>0</v>
       </c>
       <c r="R238" t="b">
         <v>0</v>
       </c>
       <c r="S238" t="b">
         <v>0</v>
       </c>
       <c r="T238" t="b">
         <v>0</v>
       </c>
       <c r="U238" t="b">
         <v>0</v>
       </c>
       <c r="V238" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W238" t="b">
+        <v>0</v>
+      </c>
+      <c r="X238" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y238" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z238" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA238" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB238" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC238" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD238" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="n">
         <v>100853138</v>
       </c>
       <c r="B239" t="n">
         <v>5547551</v>
       </c>
       <c r="C239" t="inlineStr"/>
       <c r="D239" t="inlineStr"/>
       <c r="E239" t="inlineStr">
         <is>
           <t>[No authors listed] 1994</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
           <t xml:space="preserve"> DETERMINATION OF POLYBROMINATED DIBENZO-P-DIOXINS AND POLYBROMINATED DIBENZOFURANS IN TETRABROMOBISPHENOL-1 (CAS #79-94-7), WITH COVER LETTER DATED 4/14/94.  </t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
           <t>DETERMINATION OF POLYBROMINATED DIBENZO-P-DIOXINS AND POLYBROMINATED DIBENZOFURANS IN TETRABROMOBISPHENOL-1 (CAS #79-94-7), WITH COVER LETTER DATED 4/14/94</t>
@@ -19224,53 +24243,74 @@
       <c r="N239" s="2" t="n">
         <v>43963.81407232226</v>
       </c>
       <c r="O239" s="2" t="n">
         <v>43963.81407232244</v>
       </c>
       <c r="P239" t="b">
         <v>0</v>
       </c>
       <c r="Q239" t="b">
         <v>0</v>
       </c>
       <c r="R239" t="b">
         <v>0</v>
       </c>
       <c r="S239" t="b">
         <v>0</v>
       </c>
       <c r="T239" t="b">
         <v>0</v>
       </c>
       <c r="U239" t="b">
         <v>0</v>
       </c>
       <c r="V239" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W239" t="b">
+        <v>0</v>
+      </c>
+      <c r="X239" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y239" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z239" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA239" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB239" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC239" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD239" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="n">
         <v>100853139</v>
       </c>
       <c r="B240" t="n">
         <v>5547552</v>
       </c>
       <c r="C240" t="inlineStr"/>
       <c r="D240" t="inlineStr"/>
       <c r="E240" t="inlineStr">
         <is>
           <t>[No authors listed] 1990</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
           <t xml:space="preserve"> IN VITRO MICROBIOLOGICAL MUTAGENICITY STUDIES OF DOW CHEMICAL COMPANY COMPOUNDS WITH COVER LETTER AND ATTACHMENTS (SANITIZED).  </t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
           <t>IN VITRO MICROBIOLOGICAL MUTAGENICITY STUDIES OF DOW CHEMICAL COMPANY COMPOUNDS WITH COVER LETTER AND ATTACHMENTS (SANITIZED)</t>
@@ -19287,53 +24327,74 @@
       <c r="N240" s="2" t="n">
         <v>43963.8140723766</v>
       </c>
       <c r="O240" s="2" t="n">
         <v>43963.81407237676</v>
       </c>
       <c r="P240" t="b">
         <v>0</v>
       </c>
       <c r="Q240" t="b">
         <v>0</v>
       </c>
       <c r="R240" t="b">
         <v>0</v>
       </c>
       <c r="S240" t="b">
         <v>0</v>
       </c>
       <c r="T240" t="b">
         <v>0</v>
       </c>
       <c r="U240" t="b">
         <v>0</v>
       </c>
       <c r="V240" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W240" t="b">
+        <v>0</v>
+      </c>
+      <c r="X240" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y240" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z240" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA240" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB240" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC240" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD240" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="n">
         <v>100853140</v>
       </c>
       <c r="B241" t="n">
         <v>5547554</v>
       </c>
       <c r="C241" t="inlineStr"/>
       <c r="D241" t="inlineStr"/>
       <c r="E241" t="inlineStr">
         <is>
           <t>U.S. EPA 2000</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
           <t xml:space="preserve">U.S. EPA. Information review tetrabromobisphenol A (working draft) - EPA. Contract #68-01-5789.  </t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
           <t>Information review tetrabromobisphenol A (working draft) - EPA. Contract #68-01-5789</t>
@@ -19352,130 +24413,172 @@
       <c r="J241" t="n">
         <v>2000</v>
       </c>
       <c r="K241" t="inlineStr"/>
       <c r="L241" t="inlineStr"/>
       <c r="M241" t="inlineStr"/>
       <c r="N241" s="2" t="n">
         <v>43963.81407242223</v>
       </c>
       <c r="O241" s="2" t="n">
         <v>43963.81407242241</v>
       </c>
       <c r="P241" t="b">
         <v>1</v>
       </c>
       <c r="Q241" t="b">
         <v>1</v>
       </c>
       <c r="R241" t="b">
         <v>1</v>
       </c>
       <c r="S241" t="b">
         <v>1</v>
       </c>
       <c r="T241" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U241" t="b">
         <v>0</v>
       </c>
       <c r="V241" t="b">
         <v>0</v>
       </c>
       <c r="W241" t="b">
+        <v>0</v>
+      </c>
+      <c r="X241" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y241" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z241" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA241" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB241" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC241" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD241" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="n">
         <v>100853141</v>
       </c>
       <c r="B242" t="n">
         <v>5547555</v>
       </c>
       <c r="C242" t="inlineStr"/>
       <c r="D242" t="inlineStr"/>
       <c r="E242" t="inlineStr">
         <is>
           <t>Great Lakes Chemical Corp 2000</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
           <t xml:space="preserve">Great Lakes Chemical Corp. Product information sheet and material safety data sheet on ba-59 and ba59p with cover letter dated 081083.  </t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
           <t>Product information sheet and material safety data sheet on ba-59 and ba59p with cover letter dated 081083</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
           <t>Great Lakes Chemical Corp</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
           <t>Great Lakes Chemical Corp</t>
         </is>
       </c>
       <c r="J242" t="n">
         <v>2000</v>
       </c>
       <c r="K242" t="inlineStr"/>
       <c r="L242" t="inlineStr"/>
       <c r="M242" t="inlineStr"/>
       <c r="N242" s="2" t="n">
         <v>43963.81407246735</v>
       </c>
       <c r="O242" s="2" t="n">
-        <v>43963.81407246753</v>
+        <v>46155.74450662031</v>
       </c>
       <c r="P242" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q242" t="b">
         <v>0</v>
       </c>
       <c r="R242" t="b">
         <v>0</v>
       </c>
       <c r="S242" t="b">
         <v>0</v>
       </c>
       <c r="T242" t="b">
         <v>0</v>
       </c>
       <c r="U242" t="b">
         <v>0</v>
       </c>
       <c r="V242" t="b">
         <v>0</v>
       </c>
       <c r="W242" t="b">
+        <v>0</v>
+      </c>
+      <c r="X242" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y242" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z242" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA242" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB242" t="b">
+        <v>1</v>
+      </c>
+      <c r="AC242" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD242" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="n">
         <v>100853142</v>
       </c>
       <c r="B243" t="n">
         <v>5547561</v>
       </c>
       <c r="C243" t="inlineStr"/>
       <c r="D243" t="inlineStr"/>
       <c r="E243" t="inlineStr">
         <is>
           <t>Tri Labs 1992</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
           <t xml:space="preserve">Tri Labs. Amended final report, analysis of polybrominated dibenzo-p-dioxins  and  polybrominated dibenzofurans in tetrabromobisphenol a, with cover letter dated 8/6/92. (EPA/OTS Doc #40-920000097). Richmond, VA: Ethyl Corporation. </t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
           <t>Amended final report, analysis of polybrominated dibenzo-p-dioxins  and  polybrominated dibenzofurans in tetrabromobisphenol a, with cover letter dated 8/6/92</t>
@@ -19501,56 +24604,77 @@
       </c>
       <c r="L243" t="inlineStr"/>
       <c r="M243" t="inlineStr"/>
       <c r="N243" s="2" t="n">
         <v>43963.81407251202</v>
       </c>
       <c r="O243" s="2" t="n">
         <v>43963.81407251218</v>
       </c>
       <c r="P243" t="b">
         <v>1</v>
       </c>
       <c r="Q243" t="b">
         <v>0</v>
       </c>
       <c r="R243" t="b">
         <v>0</v>
       </c>
       <c r="S243" t="b">
         <v>0</v>
       </c>
       <c r="T243" t="b">
         <v>0</v>
       </c>
       <c r="U243" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V243" t="b">
         <v>0</v>
       </c>
       <c r="W243" t="b">
+        <v>0</v>
+      </c>
+      <c r="X243" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y243" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z243" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA243" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB243" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC243" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD243" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="n">
         <v>100853143</v>
       </c>
       <c r="B244" t="n">
         <v>5547562</v>
       </c>
       <c r="C244" t="inlineStr"/>
       <c r="D244" t="inlineStr"/>
       <c r="E244" t="inlineStr">
         <is>
           <t>Union Carbide 1992</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
           <t xml:space="preserve">Union Carbide. Initial submission: letter from [] submitting information on 3 acute toxicity studies with tetrabromobisphenol-a in bluegill, rainbow trout,  and  daphnia with attachments (sanitized).  </t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
           <t>Initial submission: letter from [] submitting information on 3 acute toxicity studies with tetrabromobisphenol-a in bluegill, rainbow trout,  and  daphnia with attachments (sanitized)</t>
@@ -19575,53 +24699,74 @@
       <c r="N244" s="2" t="n">
         <v>43963.81407255658</v>
       </c>
       <c r="O244" s="2" t="n">
         <v>43963.81407255697</v>
       </c>
       <c r="P244" t="b">
         <v>0</v>
       </c>
       <c r="Q244" t="b">
         <v>0</v>
       </c>
       <c r="R244" t="b">
         <v>0</v>
       </c>
       <c r="S244" t="b">
         <v>0</v>
       </c>
       <c r="T244" t="b">
         <v>0</v>
       </c>
       <c r="U244" t="b">
         <v>0</v>
       </c>
       <c r="V244" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W244" t="b">
+        <v>0</v>
+      </c>
+      <c r="X244" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y244" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z244" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA244" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB244" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC244" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD244" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="n">
         <v>100853144</v>
       </c>
       <c r="B245" t="n">
         <v>5547566</v>
       </c>
       <c r="C245" t="inlineStr"/>
       <c r="D245" t="inlineStr"/>
       <c r="E245" t="inlineStr">
         <is>
           <t>[No authors listed] 1992</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
           <t xml:space="preserve"> ANAL PROTOCOL, DETERM OF POLYBROM'D DIBENZO-P-DIOXINS  and  DIBENZOFURANS BY HI-RES GAS CHROMATOGRAPHY/MED HI-RES MASS SPEC IN ALLYL ETHER OF TETRABROMOBISPHENOL-A W/CVR LTR DTD 8/6/92.  </t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
           <t>ANAL PROTOCOL, DETERM OF POLYBROM'D DIBENZO-P-DIOXINS  and  DIBENZOFURANS BY HI-RES GAS CHROMATOGRAPHY/MED HI-RES MASS SPEC IN ALLYL ETHER OF TETRABROMOBISPHENOL-A W/CVR LTR DTD 8/6/92</t>
@@ -19638,53 +24783,74 @@
       <c r="N245" s="2" t="n">
         <v>43963.81407260101</v>
       </c>
       <c r="O245" s="2" t="n">
         <v>43963.81407260119</v>
       </c>
       <c r="P245" t="b">
         <v>0</v>
       </c>
       <c r="Q245" t="b">
         <v>0</v>
       </c>
       <c r="R245" t="b">
         <v>0</v>
       </c>
       <c r="S245" t="b">
         <v>0</v>
       </c>
       <c r="T245" t="b">
         <v>0</v>
       </c>
       <c r="U245" t="b">
         <v>0</v>
       </c>
       <c r="V245" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W245" t="b">
+        <v>0</v>
+      </c>
+      <c r="X245" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y245" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z245" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA245" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB245" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC245" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD245" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="n">
         <v>100853145</v>
       </c>
       <c r="B246" t="n">
         <v>5547568</v>
       </c>
       <c r="C246" t="inlineStr"/>
       <c r="D246" t="inlineStr"/>
       <c r="E246" t="inlineStr">
         <is>
           <t>[No authors listed] 1999</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
           <t xml:space="preserve"> INITIAL SUBMISSION: LETTER FROM GREAT LAKES CHEM CORP TO USEPA RE: SKIN  and  EYE IRRITATION IN WORKERS EXPOSED TO BIS (2,3-DIBROMOPROPYL ETHER) TETRABROMOBISPHENOL A, DATED 06/07/99.  </t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
           <t>INITIAL SUBMISSION: LETTER FROM GREAT LAKES CHEM CORP TO USEPA RE: SKIN  and  EYE IRRITATION IN WORKERS EXPOSED TO BIS (2,3-DIBROMOPROPYL ETHER) TETRABROMOBISPHENOL A, DATED 06/07/99</t>
@@ -19701,53 +24867,74 @@
       <c r="N246" s="2" t="n">
         <v>43963.814072648</v>
       </c>
       <c r="O246" s="2" t="n">
         <v>43963.81407264819</v>
       </c>
       <c r="P246" t="b">
         <v>0</v>
       </c>
       <c r="Q246" t="b">
         <v>0</v>
       </c>
       <c r="R246" t="b">
         <v>0</v>
       </c>
       <c r="S246" t="b">
         <v>0</v>
       </c>
       <c r="T246" t="b">
         <v>0</v>
       </c>
       <c r="U246" t="b">
         <v>0</v>
       </c>
       <c r="V246" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W246" t="b">
+        <v>0</v>
+      </c>
+      <c r="X246" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y246" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z246" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA246" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB246" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC246" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD246" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="n">
         <v>100853146</v>
       </c>
       <c r="B247" t="n">
         <v>5547572</v>
       </c>
       <c r="C247" t="inlineStr"/>
       <c r="D247" t="inlineStr"/>
       <c r="E247" t="inlineStr">
         <is>
           <t>US EPA 2000</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
           <t xml:space="preserve">US EPA. Letter from ethyl corporation to interagency testing committee submitting additional information on tetrabromobisphenol a  and  2,6-di-tert-butylphenol with attachments.  </t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
           <t>Letter from ethyl corporation to interagency testing committee submitting additional information on tetrabromobisphenol a  and  2,6-di-tert-butylphenol with attachments</t>
@@ -19776,53 +24963,74 @@
       <c r="N247" s="2" t="n">
         <v>43963.81407269205</v>
       </c>
       <c r="O247" s="2" t="n">
         <v>43963.81407269222</v>
       </c>
       <c r="P247" t="b">
         <v>0</v>
       </c>
       <c r="Q247" t="b">
         <v>0</v>
       </c>
       <c r="R247" t="b">
         <v>0</v>
       </c>
       <c r="S247" t="b">
         <v>0</v>
       </c>
       <c r="T247" t="b">
         <v>0</v>
       </c>
       <c r="U247" t="b">
         <v>0</v>
       </c>
       <c r="V247" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W247" t="b">
+        <v>0</v>
+      </c>
+      <c r="X247" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y247" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z247" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA247" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB247" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC247" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD247" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="n">
         <v>100853147</v>
       </c>
       <c r="B248" t="n">
         <v>5547573</v>
       </c>
       <c r="C248" t="inlineStr"/>
       <c r="D248" t="inlineStr"/>
       <c r="E248" t="inlineStr">
         <is>
           <t>[No authors listed] 2000</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
           <t xml:space="preserve"> AN EVALUATION OF FRESHWATER AQUATIC MICROCOSMS (FINAL REPORT).  </t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
           <t>AN EVALUATION OF FRESHWATER AQUATIC MICROCOSMS (FINAL REPORT)</t>
@@ -19839,53 +25047,74 @@
       <c r="N248" s="2" t="n">
         <v>43963.81407273647</v>
       </c>
       <c r="O248" s="2" t="n">
         <v>43963.81407273666</v>
       </c>
       <c r="P248" t="b">
         <v>0</v>
       </c>
       <c r="Q248" t="b">
         <v>0</v>
       </c>
       <c r="R248" t="b">
         <v>0</v>
       </c>
       <c r="S248" t="b">
         <v>0</v>
       </c>
       <c r="T248" t="b">
         <v>0</v>
       </c>
       <c r="U248" t="b">
         <v>0</v>
       </c>
       <c r="V248" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W248" t="b">
+        <v>0</v>
+      </c>
+      <c r="X248" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y248" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z248" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA248" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB248" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC248" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD248" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="n">
         <v>100853148</v>
       </c>
       <c r="B249" t="n">
         <v>5547575</v>
       </c>
       <c r="C249" t="inlineStr"/>
       <c r="D249" t="inlineStr"/>
       <c r="E249" t="inlineStr">
         <is>
           <t>Cytec Industries 1992</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
           <t xml:space="preserve">Cytec Industries. Tetrabromobisphenol a: report of analytical results - cam bioassay screen in pimephales promelas (fathead minnows) with cover letter dated 122292.  </t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
           <t>Tetrabromobisphenol a: report of analytical results - cam bioassay screen in pimephales promelas (fathead minnows) with cover letter dated 122292</t>
@@ -19910,124 +25139,166 @@
       <c r="N249" s="2" t="n">
         <v>43963.81407278095</v>
       </c>
       <c r="O249" s="2" t="n">
         <v>43963.81407278113</v>
       </c>
       <c r="P249" t="b">
         <v>0</v>
       </c>
       <c r="Q249" t="b">
         <v>0</v>
       </c>
       <c r="R249" t="b">
         <v>0</v>
       </c>
       <c r="S249" t="b">
         <v>0</v>
       </c>
       <c r="T249" t="b">
         <v>0</v>
       </c>
       <c r="U249" t="b">
         <v>0</v>
       </c>
       <c r="V249" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W249" t="b">
+        <v>0</v>
+      </c>
+      <c r="X249" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y249" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z249" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA249" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB249" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC249" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD249" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="n">
         <v>100853149</v>
       </c>
       <c r="B250" t="n">
         <v>5547576</v>
       </c>
       <c r="C250" t="inlineStr"/>
       <c r="D250" t="inlineStr"/>
       <c r="E250" t="inlineStr">
         <is>
           <t>Battelle 1993</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
           <t xml:space="preserve">Battelle. Letter from Great Lakes Chem Corp to USEPA regarding final report of test results concerning tetrabromobisphenol-a-bis(ethoxylate) with attachments, dated 05/27/93.  </t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
           <t>Letter from Great Lakes Chem Corp to USEPA regarding final report of test results concerning tetrabromobisphenol-a-bis(ethoxylate) with attachments, dated 05/27/93</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
           <t>Battelle</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
           <t>Battelle</t>
         </is>
       </c>
       <c r="J250" t="n">
         <v>1993</v>
       </c>
       <c r="K250" t="inlineStr"/>
       <c r="L250" t="inlineStr"/>
       <c r="M250" t="inlineStr"/>
       <c r="N250" s="2" t="n">
         <v>43963.81407282443</v>
       </c>
       <c r="O250" s="2" t="n">
-        <v>43963.81407282461</v>
+        <v>46155.74462810077</v>
       </c>
       <c r="P250" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q250" t="b">
         <v>0</v>
       </c>
       <c r="R250" t="b">
         <v>0</v>
       </c>
       <c r="S250" t="b">
         <v>0</v>
       </c>
       <c r="T250" t="b">
         <v>0</v>
       </c>
       <c r="U250" t="b">
         <v>0</v>
       </c>
       <c r="V250" t="b">
         <v>0</v>
       </c>
       <c r="W250" t="b">
+        <v>0</v>
+      </c>
+      <c r="X250" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y250" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z250" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA250" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB250" t="b">
+        <v>1</v>
+      </c>
+      <c r="AC250" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD250" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="n">
         <v>100853150</v>
       </c>
       <c r="B251" t="n">
         <v>5547583</v>
       </c>
       <c r="C251" t="inlineStr"/>
       <c r="D251" t="inlineStr"/>
       <c r="E251" t="inlineStr">
         <is>
           <t>Springborn Laboratories 1988</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
           <t xml:space="preserve">Springborn Laboratories. Acute toxicity of tetrabromobisphenol A to fathead minnow (Pimephales promelas) under flow-through conditions with attachments and cover letter dated 111788. (EPA/OTS Doc #40-8898095). Middlebury, CT: Great Lakes Chemical Corporation. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
           <t>Acute toxicity of tetrabromobisphenol A to fathead minnow (Pimephales promelas) under flow-through conditions with attachments and cover letter dated 111788</t>
@@ -20056,53 +25327,74 @@
       <c r="N251" s="2" t="n">
         <v>43963.81407286767</v>
       </c>
       <c r="O251" s="2" t="n">
         <v>43963.81407286788</v>
       </c>
       <c r="P251" t="b">
         <v>0</v>
       </c>
       <c r="Q251" t="b">
         <v>0</v>
       </c>
       <c r="R251" t="b">
         <v>0</v>
       </c>
       <c r="S251" t="b">
         <v>0</v>
       </c>
       <c r="T251" t="b">
         <v>0</v>
       </c>
       <c r="U251" t="b">
         <v>0</v>
       </c>
       <c r="V251" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W251" t="b">
+        <v>0</v>
+      </c>
+      <c r="X251" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y251" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z251" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA251" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB251" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC251" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD251" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="n">
         <v>100853151</v>
       </c>
       <c r="B252" t="n">
         <v>5547658</v>
       </c>
       <c r="C252" t="inlineStr"/>
       <c r="D252" t="inlineStr">
         <is>
           <t>10.1007/s11663-017-1121-7</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
           <t>Al-Harahsheh M et al. 2018</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
           <t xml:space="preserve">Al-Harahsheh M, Al-Otoom A, Al-Jarrah M, Altarawneh M, Kingman Sam. Thermal analysis on the pyrolysis of tetrabromobisphenol a and electric arc furnace dust mixtures. Metallurgical and Materials Transactions B - Process Metallurgy and Materials Processing Science 49:45-60. </t>
         </is>
@@ -20136,56 +25428,77 @@
         </is>
       </c>
       <c r="M252" t="inlineStr"/>
       <c r="N252" s="2" t="n">
         <v>43963.81407291161</v>
       </c>
       <c r="O252" s="2" t="n">
         <v>43963.81407291178</v>
       </c>
       <c r="P252" t="b">
         <v>1</v>
       </c>
       <c r="Q252" t="b">
         <v>0</v>
       </c>
       <c r="R252" t="b">
         <v>0</v>
       </c>
       <c r="S252" t="b">
         <v>0</v>
       </c>
       <c r="T252" t="b">
         <v>0</v>
       </c>
       <c r="U252" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V252" t="b">
         <v>0</v>
       </c>
       <c r="W252" t="b">
+        <v>0</v>
+      </c>
+      <c r="X252" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y252" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z252" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA252" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB252" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC252" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD252" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="n">
         <v>100853152</v>
       </c>
       <c r="B253" t="n">
         <v>5549289</v>
       </c>
       <c r="C253" t="inlineStr"/>
       <c r="D253" t="inlineStr"/>
       <c r="E253" t="inlineStr">
         <is>
           <t>[No authors listed] 2000</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
           <t xml:space="preserve"> ANALYSIS OF POLYBROMINATED DIBENZO-P-DIOXINS AND POLYBROMINATED DIBENZOFURANS IN TETRABROMOBISPHENOL A (FINAL REPORT) (VOLUME I-III) WITH COVER LETTER DATED 080792.  </t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
           <t>ANALYSIS OF POLYBROMINATED DIBENZO-P-DIOXINS AND POLYBROMINATED DIBENZOFURANS IN TETRABROMOBISPHENOL A (FINAL REPORT) (VOLUME I-III) WITH COVER LETTER DATED 080792</t>
@@ -20202,53 +25515,74 @@
       <c r="N253" s="2" t="n">
         <v>43963.81407295637</v>
       </c>
       <c r="O253" s="2" t="n">
         <v>43963.81407295655</v>
       </c>
       <c r="P253" t="b">
         <v>0</v>
       </c>
       <c r="Q253" t="b">
         <v>0</v>
       </c>
       <c r="R253" t="b">
         <v>0</v>
       </c>
       <c r="S253" t="b">
         <v>0</v>
       </c>
       <c r="T253" t="b">
         <v>0</v>
       </c>
       <c r="U253" t="b">
         <v>0</v>
       </c>
       <c r="V253" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W253" t="b">
+        <v>0</v>
+      </c>
+      <c r="X253" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y253" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z253" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA253" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB253" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC253" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD253" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="n">
         <v>100853153</v>
       </c>
       <c r="B254" t="n">
         <v>5549292</v>
       </c>
       <c r="C254" t="inlineStr"/>
       <c r="D254" t="inlineStr"/>
       <c r="E254" t="inlineStr">
         <is>
           <t>[No authors listed] 2000</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
           <t xml:space="preserve"> DETERMINATION OF POLYBROMINATED DIBENZO-P-DIOXINS AND POLYBROMINATED DIBENZOFURANS BY HRGC/MRMS IN TETRABROMOBISPHENOL-A-BIS(ALLYL ETHER) (FINAL REPORT) WITH COVER LETTER 080692.  </t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
           <t>DETERMINATION OF POLYBROMINATED DIBENZO-P-DIOXINS AND POLYBROMINATED DIBENZOFURANS BY HRGC/MRMS IN TETRABROMOBISPHENOL-A-BIS(ALLYL ETHER) (FINAL REPORT) WITH COVER LETTER 080692</t>
@@ -20265,53 +25599,74 @@
       <c r="N254" s="2" t="n">
         <v>43963.81407299963</v>
       </c>
       <c r="O254" s="2" t="n">
         <v>43963.8140729998</v>
       </c>
       <c r="P254" t="b">
         <v>0</v>
       </c>
       <c r="Q254" t="b">
         <v>0</v>
       </c>
       <c r="R254" t="b">
         <v>0</v>
       </c>
       <c r="S254" t="b">
         <v>0</v>
       </c>
       <c r="T254" t="b">
         <v>0</v>
       </c>
       <c r="U254" t="b">
         <v>0</v>
       </c>
       <c r="V254" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W254" t="b">
+        <v>0</v>
+      </c>
+      <c r="X254" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y254" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z254" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA254" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB254" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC254" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD254" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="n">
         <v>100853154</v>
       </c>
       <c r="B255" t="n">
         <v>5549300</v>
       </c>
       <c r="C255" t="inlineStr"/>
       <c r="D255" t="inlineStr"/>
       <c r="E255" t="inlineStr">
         <is>
           <t>Goodman LR et al. 1988</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
           <t xml:space="preserve">Goodman LR, Cripe GM, Moody PH, Halsell DG. ACUTE TOXICITY OF MALATHION TETRABROMOBISPHENOL-A AND TRIBUTYLTIN CHLORIDE TO MYSIDS MYSIDOPSIS-BAHIA OF THREE AGES.  </t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
           <t>ACUTE TOXICITY OF MALATHION TETRABROMOBISPHENOL-A AND TRIBUTYLTIN CHLORIDE TO MYSIDS MYSIDOPSIS-BAHIA OF THREE AGES</t>
@@ -20340,53 +25695,74 @@
       <c r="N255" s="2" t="n">
         <v>43963.81407304225</v>
       </c>
       <c r="O255" s="2" t="n">
         <v>43963.81407304243</v>
       </c>
       <c r="P255" t="b">
         <v>0</v>
       </c>
       <c r="Q255" t="b">
         <v>0</v>
       </c>
       <c r="R255" t="b">
         <v>0</v>
       </c>
       <c r="S255" t="b">
         <v>0</v>
       </c>
       <c r="T255" t="b">
         <v>0</v>
       </c>
       <c r="U255" t="b">
         <v>0</v>
       </c>
       <c r="V255" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W255" t="b">
+        <v>0</v>
+      </c>
+      <c r="X255" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y255" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z255" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA255" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB255" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC255" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD255" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="n">
         <v>100853155</v>
       </c>
       <c r="B256" t="n">
         <v>5549302</v>
       </c>
       <c r="C256" t="inlineStr"/>
       <c r="D256" t="inlineStr"/>
       <c r="E256" t="inlineStr">
         <is>
           <t>Kawamura K, Takeuchi T, and Kobayashi S 1986</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
           <t xml:space="preserve">Kawamura K, Takeuchi T, Kobayashi S. INHIBITION OF RESPIRATORY ACTIVITIES OF GIARDIA-LAMBLIA BY HALOGENATED BISPHENOLS.  </t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
           <t>INHIBITION OF RESPIRATORY ACTIVITIES OF GIARDIA-LAMBLIA BY HALOGENATED BISPHENOLS</t>
@@ -20415,53 +25791,74 @@
       <c r="N256" s="2" t="n">
         <v>43963.81407309029</v>
       </c>
       <c r="O256" s="2" t="n">
         <v>43963.8140730905</v>
       </c>
       <c r="P256" t="b">
         <v>0</v>
       </c>
       <c r="Q256" t="b">
         <v>0</v>
       </c>
       <c r="R256" t="b">
         <v>0</v>
       </c>
       <c r="S256" t="b">
         <v>0</v>
       </c>
       <c r="T256" t="b">
         <v>0</v>
       </c>
       <c r="U256" t="b">
         <v>0</v>
       </c>
       <c r="V256" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W256" t="b">
+        <v>0</v>
+      </c>
+      <c r="X256" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y256" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z256" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA256" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB256" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC256" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD256" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="n">
         <v>100853156</v>
       </c>
       <c r="B257" t="n">
         <v>5549306</v>
       </c>
       <c r="C257" t="inlineStr"/>
       <c r="D257" t="inlineStr">
         <is>
           <t>10.1016/0045-6535(92)90553-4</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
           <t>Luijk R and Govers H AJ 1992</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
           <t xml:space="preserve">Luijk R, Govers H AJ. The formation of polybrominated dibenzo-p-dioxins (PBDDs) and dibenzofurans (PBDFs) during pyrolysis of polymer blends containing brominated flame retardants. Chemosphere 25:361-374. </t>
         </is>
@@ -20499,53 +25896,74 @@
       <c r="N257" s="2" t="n">
         <v>43963.81407313629</v>
       </c>
       <c r="O257" s="2" t="n">
         <v>43963.81407313648</v>
       </c>
       <c r="P257" t="b">
         <v>0</v>
       </c>
       <c r="Q257" t="b">
         <v>0</v>
       </c>
       <c r="R257" t="b">
         <v>0</v>
       </c>
       <c r="S257" t="b">
         <v>0</v>
       </c>
       <c r="T257" t="b">
         <v>0</v>
       </c>
       <c r="U257" t="b">
         <v>0</v>
       </c>
       <c r="V257" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W257" t="b">
+        <v>0</v>
+      </c>
+      <c r="X257" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y257" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z257" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA257" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB257" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC257" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD257" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="n">
         <v>100853157</v>
       </c>
       <c r="B258" t="n">
         <v>5549311</v>
       </c>
       <c r="C258" t="inlineStr"/>
       <c r="D258" t="inlineStr"/>
       <c r="E258" t="inlineStr">
         <is>
           <t>Remmers J et al. 1991</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
           <t xml:space="preserve">Remmers J, Breen JJ, Glatz JA, Canterbury J, Steele DH, Stanley JS. STATUS OF POLYHALOGENATED DIBENZO-P-DIOXIN DIBENZOFURAN TESTING AND REPORTING UNDER THE TOXIC SUBSTANCES CONTROL ACT TSCA.  </t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
           <t>STATUS OF POLYHALOGENATED DIBENZO-P-DIOXIN DIBENZOFURAN TESTING AND REPORTING UNDER THE TOXIC SUBSTANCES CONTROL ACT TSCA</t>
@@ -20574,53 +25992,74 @@
       <c r="N258" s="2" t="n">
         <v>43963.81407318031</v>
       </c>
       <c r="O258" s="2" t="n">
         <v>43963.81407318051</v>
       </c>
       <c r="P258" t="b">
         <v>0</v>
       </c>
       <c r="Q258" t="b">
         <v>0</v>
       </c>
       <c r="R258" t="b">
         <v>0</v>
       </c>
       <c r="S258" t="b">
         <v>0</v>
       </c>
       <c r="T258" t="b">
         <v>0</v>
       </c>
       <c r="U258" t="b">
         <v>0</v>
       </c>
       <c r="V258" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W258" t="b">
+        <v>0</v>
+      </c>
+      <c r="X258" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y258" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z258" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA258" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB258" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC258" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD258" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="n">
         <v>100853158</v>
       </c>
       <c r="B259" t="n">
         <v>5549475</v>
       </c>
       <c r="C259" t="inlineStr"/>
       <c r="D259" t="inlineStr"/>
       <c r="E259" t="inlineStr">
         <is>
           <t>Amatsu T et al. 1995</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
           <t xml:space="preserve">Amatsu T, Watanabe J, Asaka Y, Kanamura S. ENDOPLASMIC-RETICULUM PROLIFERATES WITHOUT AN INCREASE IN CYTOCHROME-P-450 IN HEPATOCYTES OF MICE TREATED WITH PHENOBARBITAL AND COBALT CHLORIDE. European Journal of Cell Biology 68:256-262. </t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
           <t>ENDOPLASMIC-RETICULUM PROLIFERATES WITHOUT AN INCREASE IN CYTOCHROME-P-450 IN HEPATOCYTES OF MICE TREATED WITH PHENOBARBITAL AND COBALT CHLORIDE</t>
@@ -20653,53 +26092,74 @@
       <c r="N259" s="2" t="n">
         <v>43963.81407324736</v>
       </c>
       <c r="O259" s="2" t="n">
         <v>43963.81407324756</v>
       </c>
       <c r="P259" t="b">
         <v>0</v>
       </c>
       <c r="Q259" t="b">
         <v>0</v>
       </c>
       <c r="R259" t="b">
         <v>0</v>
       </c>
       <c r="S259" t="b">
         <v>0</v>
       </c>
       <c r="T259" t="b">
         <v>0</v>
       </c>
       <c r="U259" t="b">
         <v>0</v>
       </c>
       <c r="V259" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W259" t="b">
+        <v>0</v>
+      </c>
+      <c r="X259" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y259" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z259" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA259" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB259" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC259" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD259" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="n">
         <v>100853159</v>
       </c>
       <c r="B260" t="n">
         <v>5549484</v>
       </c>
       <c r="C260" t="inlineStr"/>
       <c r="D260" t="inlineStr"/>
       <c r="E260" t="inlineStr">
         <is>
           <t>Gaulke E et al. 2017</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
           <t xml:space="preserve">Gaulke E, Butler C, Schoffstall A, Lowe L, Owens J. Quantitative analysis of tetrabromobisphenol-A and tribromobisphenol-A in dust from consumer electronics. Abstracts of Papers of the American Chemical Society 253. </t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
           <t>Quantitative analysis of tetrabromobisphenol-A and tribromobisphenol-A in dust from consumer electronics</t>
@@ -20707,74 +26167,95 @@
       </c>
       <c r="H260" t="inlineStr">
         <is>
           <t>Gaulke E, Butler C, Schoffstall A, Lowe L, Owens J</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
           <t>Gaulke E et al.</t>
         </is>
       </c>
       <c r="J260" t="n">
         <v>2017</v>
       </c>
       <c r="K260" t="inlineStr">
         <is>
           <t>Abstracts of Papers of the American Chemical Society 253.</t>
         </is>
       </c>
       <c r="L260" t="inlineStr"/>
       <c r="M260" t="inlineStr"/>
       <c r="N260" s="2" t="n">
         <v>43963.81407329092</v>
       </c>
       <c r="O260" s="2" t="n">
-        <v>43963.81407329111</v>
+        <v>46155.74391272058</v>
       </c>
       <c r="P260" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q260" t="b">
         <v>0</v>
       </c>
       <c r="R260" t="b">
         <v>0</v>
       </c>
       <c r="S260" t="b">
         <v>0</v>
       </c>
       <c r="T260" t="b">
         <v>0</v>
       </c>
       <c r="U260" t="b">
         <v>0</v>
       </c>
       <c r="V260" t="b">
         <v>0</v>
       </c>
       <c r="W260" t="b">
+        <v>0</v>
+      </c>
+      <c r="X260" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y260" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z260" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA260" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB260" t="b">
+        <v>1</v>
+      </c>
+      <c r="AC260" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD260" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="n">
         <v>100853160</v>
       </c>
       <c r="B261" t="n">
         <v>5549555</v>
       </c>
       <c r="C261" t="inlineStr"/>
       <c r="D261" t="inlineStr"/>
       <c r="E261" t="inlineStr">
         <is>
           <t>Bagley MC et al. 2018</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
           <t xml:space="preserve">Bagley MC, Ekelöf M, Rock K, Patisaul H, Muddiman DC. IR-MALDESI mass spectrometry imaging of underivatized neurotransmitters in brain tissue of rats exposed to tetrabromobisphenol A.  </t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
           <t>IR-MALDESI mass spectrometry imaging of underivatized neurotransmitters in brain tissue of rats exposed to tetrabromobisphenol A</t>
@@ -20803,53 +26284,74 @@
       <c r="N261" s="2" t="n">
         <v>43963.81407333448</v>
       </c>
       <c r="O261" s="2" t="n">
         <v>43963.81407333465</v>
       </c>
       <c r="P261" t="b">
         <v>0</v>
       </c>
       <c r="Q261" t="b">
         <v>0</v>
       </c>
       <c r="R261" t="b">
         <v>0</v>
       </c>
       <c r="S261" t="b">
         <v>0</v>
       </c>
       <c r="T261" t="b">
         <v>0</v>
       </c>
       <c r="U261" t="b">
         <v>0</v>
       </c>
       <c r="V261" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W261" t="b">
+        <v>0</v>
+      </c>
+      <c r="X261" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y261" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z261" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA261" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB261" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC261" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD261" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="n">
         <v>100853161</v>
       </c>
       <c r="B262" t="n">
         <v>5549572</v>
       </c>
       <c r="C262" t="inlineStr"/>
       <c r="D262" t="inlineStr"/>
       <c r="E262" t="inlineStr">
         <is>
           <t>Fregert S and Trulsson L 1984</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
           <t xml:space="preserve">Fregert S, Trulsson L. Patch testing with brominated epoxy resins. Contact Dermatitis 10:112-3. [Contact dermatitis]. </t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
           <t>Patch testing with brominated epoxy resins</t>
@@ -20875,56 +26377,77 @@
       </c>
       <c r="L262" t="inlineStr"/>
       <c r="M262" t="inlineStr"/>
       <c r="N262" s="2" t="n">
         <v>43963.81407337826</v>
       </c>
       <c r="O262" s="2" t="n">
         <v>43963.81407337844</v>
       </c>
       <c r="P262" t="b">
         <v>1</v>
       </c>
       <c r="Q262" t="b">
         <v>0</v>
       </c>
       <c r="R262" t="b">
         <v>0</v>
       </c>
       <c r="S262" t="b">
         <v>0</v>
       </c>
       <c r="T262" t="b">
         <v>0</v>
       </c>
       <c r="U262" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V262" t="b">
         <v>0</v>
       </c>
       <c r="W262" t="b">
+        <v>0</v>
+      </c>
+      <c r="X262" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y262" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z262" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA262" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB262" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC262" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD262" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="n">
         <v>100853162</v>
       </c>
       <c r="B263" t="n">
         <v>5549576</v>
       </c>
       <c r="C263" t="inlineStr"/>
       <c r="D263" t="inlineStr"/>
       <c r="E263" t="inlineStr">
         <is>
           <t>Anisuzzaman S and Whalen MM 2016</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
           <t xml:space="preserve">Anisuzzaman S, Whalen MM. Tetrabromobisphenol A and hexabromocyclododecane alter secretion of IL-1&amp;beta; from human immune cells.  </t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
           <t>Tetrabromobisphenol A and hexabromocyclododecane alter secretion of IL-1&amp;beta; from human immune cells</t>
@@ -20953,53 +26476,74 @@
       <c r="N263" s="2" t="n">
         <v>43963.81407342191</v>
       </c>
       <c r="O263" s="2" t="n">
         <v>43963.81407342209</v>
       </c>
       <c r="P263" t="b">
         <v>0</v>
       </c>
       <c r="Q263" t="b">
         <v>0</v>
       </c>
       <c r="R263" t="b">
         <v>0</v>
       </c>
       <c r="S263" t="b">
         <v>0</v>
       </c>
       <c r="T263" t="b">
         <v>0</v>
       </c>
       <c r="U263" t="b">
         <v>0</v>
       </c>
       <c r="V263" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W263" t="b">
+        <v>0</v>
+      </c>
+      <c r="X263" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y263" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z263" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA263" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB263" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC263" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD263" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="n">
         <v>100853163</v>
       </c>
       <c r="B264" t="n">
         <v>5549629</v>
       </c>
       <c r="C264" t="inlineStr"/>
       <c r="D264" t="inlineStr"/>
       <c r="E264" t="inlineStr">
         <is>
           <t>U.S. EPA 2000</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
           <t xml:space="preserve">U.S. EPA. USEPA status report: Tetrabromobisphenol a with attachments.  </t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
           <t>USEPA status report: Tetrabromobisphenol a with attachments</t>
@@ -21021,56 +26565,77 @@
       <c r="K264" t="inlineStr"/>
       <c r="L264" t="inlineStr"/>
       <c r="M264" t="inlineStr"/>
       <c r="N264" s="2" t="n">
         <v>43963.81407346647</v>
       </c>
       <c r="O264" s="2" t="n">
         <v>43963.81407346664</v>
       </c>
       <c r="P264" t="b">
         <v>1</v>
       </c>
       <c r="Q264" t="b">
         <v>0</v>
       </c>
       <c r="R264" t="b">
         <v>0</v>
       </c>
       <c r="S264" t="b">
         <v>0</v>
       </c>
       <c r="T264" t="b">
         <v>0</v>
       </c>
       <c r="U264" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V264" t="b">
         <v>0</v>
       </c>
       <c r="W264" t="b">
+        <v>0</v>
+      </c>
+      <c r="X264" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y264" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z264" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA264" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB264" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC264" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD264" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="n">
         <v>100853164</v>
       </c>
       <c r="B265" t="n">
         <v>5549654</v>
       </c>
       <c r="C265" t="inlineStr"/>
       <c r="D265" t="inlineStr"/>
       <c r="E265" t="inlineStr">
         <is>
           <t>Velsicol Chem Corp 1978</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
           <t xml:space="preserve">Velsicol Chem Corp. Letter from velsicol chemical corporation to usepa submitting enclosed information on tetrabromobisphenol a with attachments. (EPA/OTS Doc #88-7800116). Rosemont, IL: Velsicol Chemical Corporation. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
           <t>Letter from velsicol chemical corporation to usepa submitting enclosed information on tetrabromobisphenol a with attachments</t>
@@ -21084,68 +26649,89 @@
       <c r="I265" t="inlineStr">
         <is>
           <t>Velsicol Chem Corp</t>
         </is>
       </c>
       <c r="J265" t="n">
         <v>1978</v>
       </c>
       <c r="K265" t="inlineStr">
         <is>
           <t>(EPA/OTS Doc #88-7800116). Rosemont, IL: Velsicol Chemical Corporation. [TSCA Submission]</t>
         </is>
       </c>
       <c r="L265" t="inlineStr"/>
       <c r="M265" t="inlineStr"/>
       <c r="N265" s="2" t="n">
         <v>43963.81407351044</v>
       </c>
       <c r="O265" s="2" t="n">
         <v>43963.81407351063</v>
       </c>
       <c r="P265" t="b">
         <v>1</v>
       </c>
       <c r="Q265" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R265" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S265" t="b">
         <v>0</v>
       </c>
       <c r="T265" t="b">
         <v>0</v>
       </c>
       <c r="U265" t="b">
         <v>0</v>
       </c>
       <c r="V265" t="b">
         <v>0</v>
       </c>
       <c r="W265" t="b">
+        <v>0</v>
+      </c>
+      <c r="X265" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y265" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z265" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA265" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB265" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC265" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD265" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="n">
         <v>100853165</v>
       </c>
       <c r="B266" t="n">
         <v>5549660</v>
       </c>
       <c r="C266" t="inlineStr"/>
       <c r="D266" t="inlineStr"/>
       <c r="E266" t="inlineStr">
         <is>
           <t>U.S. EPA 1979</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
           <t xml:space="preserve">U.S. EPA. USEPA status report: Firemaster pht4 with cover letter. (EPA/OTS Doc #8EHQ-0678-0185). Washington, DC: U.S. Environmental Protection Agency. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
           <t>USEPA status report: Firemaster pht4 with cover letter</t>
@@ -21171,56 +26757,77 @@
       </c>
       <c r="L266" t="inlineStr"/>
       <c r="M266" t="inlineStr"/>
       <c r="N266" s="2" t="n">
         <v>43963.81407355376</v>
       </c>
       <c r="O266" s="2" t="n">
         <v>43963.81407355393</v>
       </c>
       <c r="P266" t="b">
         <v>1</v>
       </c>
       <c r="Q266" t="b">
         <v>0</v>
       </c>
       <c r="R266" t="b">
         <v>0</v>
       </c>
       <c r="S266" t="b">
         <v>0</v>
       </c>
       <c r="T266" t="b">
         <v>0</v>
       </c>
       <c r="U266" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V266" t="b">
         <v>0</v>
       </c>
       <c r="W266" t="b">
+        <v>0</v>
+      </c>
+      <c r="X266" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y266" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z266" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA266" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB266" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC266" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD266" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="n">
         <v>100853166</v>
       </c>
       <c r="B267" t="n">
         <v>5549662</v>
       </c>
       <c r="C267" t="inlineStr"/>
       <c r="D267" t="inlineStr"/>
       <c r="E267" t="inlineStr">
         <is>
           <t>Wildlife Intl Ltd 2000</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
           <t xml:space="preserve">Wildlife Intl Ltd. Letter from amer chem cncl submitting flow-through bioconcentration test w/rainbow trout  and  end-user survey-phase 1 study of brominated flame retardant, w/attchmts  and  dated 8/28/00. (EPA/OTS; Doc #FYI-OTS-1000-1392). AMER CHEM COUNCIL. </t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
           <t>Letter from amer chem cncl submitting flow-through bioconcentration test w/rainbow trout  and  end-user survey-phase 1 study of brominated flame retardant, w/attchmts  and  dated 8/28/00</t>
@@ -21249,53 +26856,74 @@
       <c r="N267" s="2" t="n">
         <v>43963.81407359645</v>
       </c>
       <c r="O267" s="2" t="n">
         <v>43963.81407359663</v>
       </c>
       <c r="P267" t="b">
         <v>0</v>
       </c>
       <c r="Q267" t="b">
         <v>0</v>
       </c>
       <c r="R267" t="b">
         <v>0</v>
       </c>
       <c r="S267" t="b">
         <v>0</v>
       </c>
       <c r="T267" t="b">
         <v>0</v>
       </c>
       <c r="U267" t="b">
         <v>0</v>
       </c>
       <c r="V267" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W267" t="b">
+        <v>0</v>
+      </c>
+      <c r="X267" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y267" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z267" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA267" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB267" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC267" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD267" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="n">
         <v>100853167</v>
       </c>
       <c r="B268" t="n">
         <v>5549672</v>
       </c>
       <c r="C268" t="inlineStr"/>
       <c r="D268" t="inlineStr"/>
       <c r="E268" t="inlineStr">
         <is>
           <t>IRDC 1978</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
           <t xml:space="preserve">IRDC. Pilot teratology study in rats with tetrabromobisphenol A with cover letter dated 041778.  </t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
           <t>Pilot teratology study in rats with tetrabromobisphenol A with cover letter dated 041778</t>
@@ -21320,53 +26948,74 @@
       <c r="N268" s="2" t="n">
         <v>43963.8140736401</v>
       </c>
       <c r="O268" s="2" t="n">
         <v>43963.81407364029</v>
       </c>
       <c r="P268" t="b">
         <v>0</v>
       </c>
       <c r="Q268" t="b">
         <v>0</v>
       </c>
       <c r="R268" t="b">
         <v>0</v>
       </c>
       <c r="S268" t="b">
         <v>0</v>
       </c>
       <c r="T268" t="b">
         <v>0</v>
       </c>
       <c r="U268" t="b">
         <v>0</v>
       </c>
       <c r="V268" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W268" t="b">
+        <v>0</v>
+      </c>
+      <c r="X268" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y268" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z268" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA268" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB268" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC268" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD268" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="n">
         <v>100853168</v>
       </c>
       <c r="B269" t="n">
         <v>5549674</v>
       </c>
       <c r="C269" t="inlineStr"/>
       <c r="D269" t="inlineStr">
         <is>
           <t>10.1016/0045-6535(90)90361-v</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
           <t>Thies J, Neupert M, and Pump W 1990</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
           <t xml:space="preserve">Thies J, Neupert M, Pump W. Tetrabromobisphenol a tbba its derivatives and their flame retarded fr polymers content of polybrominated dibenzo-p-dioxins pbdd and dibenzofurans pbdf pbdd-f formation under processing and smouldering worst case conditions. Chemosphere 20:1921-1928. </t>
         </is>
@@ -21400,56 +27049,77 @@
         </is>
       </c>
       <c r="M269" t="inlineStr"/>
       <c r="N269" s="2" t="n">
         <v>43963.81407368324</v>
       </c>
       <c r="O269" s="2" t="n">
         <v>43963.81407368342</v>
       </c>
       <c r="P269" t="b">
         <v>1</v>
       </c>
       <c r="Q269" t="b">
         <v>0</v>
       </c>
       <c r="R269" t="b">
         <v>0</v>
       </c>
       <c r="S269" t="b">
         <v>0</v>
       </c>
       <c r="T269" t="b">
         <v>0</v>
       </c>
       <c r="U269" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V269" t="b">
         <v>0</v>
       </c>
       <c r="W269" t="b">
+        <v>0</v>
+      </c>
+      <c r="X269" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y269" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z269" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA269" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB269" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC269" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD269" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="n">
         <v>100853169</v>
       </c>
       <c r="B270" t="n">
         <v>5549807</v>
       </c>
       <c r="C270" t="inlineStr"/>
       <c r="D270" t="inlineStr"/>
       <c r="E270" t="inlineStr">
         <is>
           <t>Great Lakes Chemical Corp 1985</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
           <t xml:space="preserve">Great Lakes Chemical Corp. Acute toxicity of fmbp4a (tetrabromobisphenol a) to the rainbow trout, Salmo Gairdneri Richardson.  </t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
           <t>Acute toxicity of fmbp4a (tetrabromobisphenol a) to the rainbow trout, Salmo Gairdneri Richardson</t>
@@ -21474,53 +27144,74 @@
       <c r="N270" s="2" t="n">
         <v>43963.81407372613</v>
       </c>
       <c r="O270" s="2" t="n">
         <v>43963.81407372632</v>
       </c>
       <c r="P270" t="b">
         <v>0</v>
       </c>
       <c r="Q270" t="b">
         <v>0</v>
       </c>
       <c r="R270" t="b">
         <v>0</v>
       </c>
       <c r="S270" t="b">
         <v>0</v>
       </c>
       <c r="T270" t="b">
         <v>0</v>
       </c>
       <c r="U270" t="b">
         <v>0</v>
       </c>
       <c r="V270" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W270" t="b">
+        <v>0</v>
+      </c>
+      <c r="X270" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y270" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z270" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA270" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB270" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC270" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD270" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="n">
         <v>100853170</v>
       </c>
       <c r="B271" t="n">
         <v>5549808</v>
       </c>
       <c r="C271" t="inlineStr"/>
       <c r="D271" t="inlineStr"/>
       <c r="E271" t="inlineStr">
         <is>
           <t>Union Carbide 1978</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
           <t xml:space="preserve">Union Carbide. The acute toxicity of tetrabromobisphenol a to the bluegill sunfish Lepomis Macrochirus Rafinesque with attachments and cover letter dated 050178.  </t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
           <t>The acute toxicity of tetrabromobisphenol a to the bluegill sunfish Lepomis Macrochirus Rafinesque with attachments and cover letter dated 050178</t>
@@ -21549,53 +27240,74 @@
       <c r="N271" s="2" t="n">
         <v>43963.81407376884</v>
       </c>
       <c r="O271" s="2" t="n">
         <v>43963.81407376903</v>
       </c>
       <c r="P271" t="b">
         <v>0</v>
       </c>
       <c r="Q271" t="b">
         <v>0</v>
       </c>
       <c r="R271" t="b">
         <v>0</v>
       </c>
       <c r="S271" t="b">
         <v>0</v>
       </c>
       <c r="T271" t="b">
         <v>0</v>
       </c>
       <c r="U271" t="b">
         <v>0</v>
       </c>
       <c r="V271" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W271" t="b">
+        <v>0</v>
+      </c>
+      <c r="X271" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y271" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z271" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA271" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB271" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC271" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD271" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="n">
         <v>100853171</v>
       </c>
       <c r="B272" t="n">
         <v>5549809</v>
       </c>
       <c r="C272" t="inlineStr"/>
       <c r="D272" t="inlineStr"/>
       <c r="E272" t="inlineStr">
         <is>
           <t>[No authors listed] 1985</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
           <t xml:space="preserve"> 48HR PATCH TEST ON RABBITS.  </t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
           <t>48HR PATCH TEST ON RABBITS</t>
@@ -21612,53 +27324,74 @@
       <c r="N272" s="2" t="n">
         <v>43963.81407381195</v>
       </c>
       <c r="O272" s="2" t="n">
         <v>43963.81407381213</v>
       </c>
       <c r="P272" t="b">
         <v>0</v>
       </c>
       <c r="Q272" t="b">
         <v>0</v>
       </c>
       <c r="R272" t="b">
         <v>0</v>
       </c>
       <c r="S272" t="b">
         <v>0</v>
       </c>
       <c r="T272" t="b">
         <v>0</v>
       </c>
       <c r="U272" t="b">
         <v>0</v>
       </c>
       <c r="V272" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W272" t="b">
+        <v>0</v>
+      </c>
+      <c r="X272" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y272" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z272" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA272" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB272" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC272" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD272" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="n">
         <v>100853172</v>
       </c>
       <c r="B273" t="n">
         <v>5549810</v>
       </c>
       <c r="C273" t="inlineStr"/>
       <c r="D273" t="inlineStr"/>
       <c r="E273" t="inlineStr">
         <is>
           <t>Great Lakes Chem Corp 1985</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
           <t xml:space="preserve">Great Lakes Chem Corp. Intragastric acute toxicity test on holtzman rats with cover  letter.  </t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
           <t>Intragastric acute toxicity test on holtzman rats with cover  letter</t>
@@ -21687,53 +27420,74 @@
       <c r="N273" s="2" t="n">
         <v>43963.81407385492</v>
       </c>
       <c r="O273" s="2" t="n">
         <v>43963.81407385509</v>
       </c>
       <c r="P273" t="b">
         <v>0</v>
       </c>
       <c r="Q273" t="b">
         <v>0</v>
       </c>
       <c r="R273" t="b">
         <v>0</v>
       </c>
       <c r="S273" t="b">
         <v>0</v>
       </c>
       <c r="T273" t="b">
         <v>0</v>
       </c>
       <c r="U273" t="b">
         <v>0</v>
       </c>
       <c r="V273" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W273" t="b">
+        <v>0</v>
+      </c>
+      <c r="X273" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y273" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z273" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA273" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB273" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC273" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD273" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="n">
         <v>100853173</v>
       </c>
       <c r="B274" t="n">
         <v>5549811</v>
       </c>
       <c r="C274" t="inlineStr"/>
       <c r="D274" t="inlineStr"/>
       <c r="E274" t="inlineStr">
         <is>
           <t>Union Carbide 1978</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
           <t xml:space="preserve">Union Carbide. Acute toxicity of FMBP4A (tetrabromobisphenol A) to the bluegill sunfish, Lepomis macrochirus rafinesque.  </t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
           <t>Acute toxicity of FMBP4A (tetrabromobisphenol A) to the bluegill sunfish, Lepomis macrochirus rafinesque</t>
@@ -21758,53 +27512,74 @@
       <c r="N274" s="2" t="n">
         <v>43963.81407389833</v>
       </c>
       <c r="O274" s="2" t="n">
         <v>43963.81407389852</v>
       </c>
       <c r="P274" t="b">
         <v>0</v>
       </c>
       <c r="Q274" t="b">
         <v>0</v>
       </c>
       <c r="R274" t="b">
         <v>0</v>
       </c>
       <c r="S274" t="b">
         <v>0</v>
       </c>
       <c r="T274" t="b">
         <v>0</v>
       </c>
       <c r="U274" t="b">
         <v>0</v>
       </c>
       <c r="V274" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W274" t="b">
+        <v>0</v>
+      </c>
+      <c r="X274" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y274" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z274" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA274" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB274" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC274" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD274" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="n">
         <v>100853174</v>
       </c>
       <c r="B275" t="n">
         <v>5549813</v>
       </c>
       <c r="C275" t="inlineStr"/>
       <c r="D275" t="inlineStr"/>
       <c r="E275" t="inlineStr">
         <is>
           <t>[No authors listed] 1985</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
           <t xml:space="preserve"> ACUTE TOXICOLOGICAL PROPERTIES AND DOT TEST FOR CORROSIVENESS ON BROMINATED PHENOL DERIVATIVES (TETRABROMOBISPHENOL A WASTE) WITH COVER LETTER.  </t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
           <t>ACUTE TOXICOLOGICAL PROPERTIES AND DOT TEST FOR CORROSIVENESS ON BROMINATED PHENOL DERIVATIVES (TETRABROMOBISPHENOL A WASTE) WITH COVER LETTER</t>
@@ -21821,53 +27596,74 @@
       <c r="N275" s="2" t="n">
         <v>43963.81407394104</v>
       </c>
       <c r="O275" s="2" t="n">
         <v>43963.81407394123</v>
       </c>
       <c r="P275" t="b">
         <v>0</v>
       </c>
       <c r="Q275" t="b">
         <v>0</v>
       </c>
       <c r="R275" t="b">
         <v>0</v>
       </c>
       <c r="S275" t="b">
         <v>0</v>
       </c>
       <c r="T275" t="b">
         <v>0</v>
       </c>
       <c r="U275" t="b">
         <v>0</v>
       </c>
       <c r="V275" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W275" t="b">
+        <v>0</v>
+      </c>
+      <c r="X275" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y275" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z275" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA275" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB275" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC275" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD275" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="n">
         <v>100853175</v>
       </c>
       <c r="B276" t="n">
         <v>5549814</v>
       </c>
       <c r="C276" t="inlineStr"/>
       <c r="D276" t="inlineStr"/>
       <c r="E276" t="inlineStr">
         <is>
           <t>[No authors listed] 1985</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
           <t xml:space="preserve"> MUTAGENICITY EVALUATION OF TETRABROMO BISPHENOL-A  (BP4-A) FINAL REPORT.  </t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
           <t>MUTAGENICITY EVALUATION OF TETRABROMO BISPHENOL-A  (BP4-A) FINAL REPORT</t>
@@ -21884,53 +27680,74 @@
       <c r="N276" s="2" t="n">
         <v>43963.81407398362</v>
       </c>
       <c r="O276" s="2" t="n">
         <v>43963.8140739838</v>
       </c>
       <c r="P276" t="b">
         <v>0</v>
       </c>
       <c r="Q276" t="b">
         <v>0</v>
       </c>
       <c r="R276" t="b">
         <v>0</v>
       </c>
       <c r="S276" t="b">
         <v>0</v>
       </c>
       <c r="T276" t="b">
         <v>0</v>
       </c>
       <c r="U276" t="b">
         <v>0</v>
       </c>
       <c r="V276" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W276" t="b">
+        <v>0</v>
+      </c>
+      <c r="X276" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y276" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z276" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA276" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB276" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC276" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD276" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="n">
         <v>100853176</v>
       </c>
       <c r="B277" t="n">
         <v>5549820</v>
       </c>
       <c r="C277" t="inlineStr"/>
       <c r="D277" t="inlineStr"/>
       <c r="E277" t="inlineStr">
         <is>
           <t>[No authors listed] 1985</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
           <t xml:space="preserve"> ACUTE TOXICITY AND IRRITATION STUDIES ON TETRABROMOBISPHENOL-A.  </t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
           <t>ACUTE TOXICITY AND IRRITATION STUDIES ON TETRABROMOBISPHENOL-A</t>
@@ -21947,53 +27764,74 @@
       <c r="N277" s="2" t="n">
         <v>43963.81407403245</v>
       </c>
       <c r="O277" s="2" t="n">
         <v>43963.81407403271</v>
       </c>
       <c r="P277" t="b">
         <v>0</v>
       </c>
       <c r="Q277" t="b">
         <v>0</v>
       </c>
       <c r="R277" t="b">
         <v>0</v>
       </c>
       <c r="S277" t="b">
         <v>0</v>
       </c>
       <c r="T277" t="b">
         <v>0</v>
       </c>
       <c r="U277" t="b">
         <v>0</v>
       </c>
       <c r="V277" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W277" t="b">
+        <v>0</v>
+      </c>
+      <c r="X277" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y277" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z277" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA277" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB277" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC277" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD277" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="n">
         <v>100853177</v>
       </c>
       <c r="B278" t="n">
         <v>5549828</v>
       </c>
       <c r="C278" t="inlineStr"/>
       <c r="D278" t="inlineStr"/>
       <c r="E278" t="inlineStr">
         <is>
           <t>Great Lakes Chem Corp 1982</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
           <t xml:space="preserve">Great Lakes Chem Corp. TSCA SECTION 8(E) REPORT - AMES/SALMONELLA PLATE ASSAY REPORT ON BIS(2,3-DIBROMOPROPYL ETHER) OF TETRABROMOBISPHENOL A WITH ATTACHMENTS  and  EPA RESPONSE.  </t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
           <t>TSCA SECTION 8(E) REPORT - AMES/SALMONELLA PLATE ASSAY REPORT ON BIS(2,3-DIBROMOPROPYL ETHER) OF TETRABROMOBISPHENOL A WITH ATTACHMENTS  and  EPA RESPONSE</t>
@@ -22018,53 +27856,74 @@
       <c r="N278" s="2" t="n">
         <v>43963.81407407705</v>
       </c>
       <c r="O278" s="2" t="n">
         <v>43963.81407407724</v>
       </c>
       <c r="P278" t="b">
         <v>0</v>
       </c>
       <c r="Q278" t="b">
         <v>0</v>
       </c>
       <c r="R278" t="b">
         <v>0</v>
       </c>
       <c r="S278" t="b">
         <v>0</v>
       </c>
       <c r="T278" t="b">
         <v>0</v>
       </c>
       <c r="U278" t="b">
         <v>0</v>
       </c>
       <c r="V278" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W278" t="b">
+        <v>0</v>
+      </c>
+      <c r="X278" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y278" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z278" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA278" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB278" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC278" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD278" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="n">
         <v>100853178</v>
       </c>
       <c r="B279" t="n">
         <v>5549831</v>
       </c>
       <c r="C279" t="inlineStr"/>
       <c r="D279" t="inlineStr"/>
       <c r="E279" t="inlineStr">
         <is>
           <t>[No authors listed] 1985</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
           <t xml:space="preserve"> IN VITRO MICROBIOLOGICAL MUTAGENICITY STUDIES OF DOW CHEMICAL COMPANY COMPOUNDS.  </t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
           <t>IN VITRO MICROBIOLOGICAL MUTAGENICITY STUDIES OF DOW CHEMICAL COMPANY COMPOUNDS</t>
@@ -22081,53 +27940,74 @@
       <c r="N279" s="2" t="n">
         <v>43963.81407413147</v>
       </c>
       <c r="O279" s="2" t="n">
         <v>43963.81407413165</v>
       </c>
       <c r="P279" t="b">
         <v>0</v>
       </c>
       <c r="Q279" t="b">
         <v>0</v>
       </c>
       <c r="R279" t="b">
         <v>0</v>
       </c>
       <c r="S279" t="b">
         <v>0</v>
       </c>
       <c r="T279" t="b">
         <v>0</v>
       </c>
       <c r="U279" t="b">
         <v>0</v>
       </c>
       <c r="V279" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W279" t="b">
+        <v>0</v>
+      </c>
+      <c r="X279" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y279" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z279" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA279" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB279" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC279" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD279" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="n">
         <v>100853179</v>
       </c>
       <c r="B280" t="n">
         <v>5550302</v>
       </c>
       <c r="C280" t="inlineStr"/>
       <c r="D280" t="inlineStr">
         <is>
           <t>10.1016/j.chemosphere.2018.05.032</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
           <t>Barghi M et al. 2018</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
           <t xml:space="preserve">Barghi M, Shin ES, Choi SD, Dahmardeh Behrooz R, Chang YS. HBCD and TBBPA in human scalp hair: Evidence of internal exposure. Chemosphere 207:70-77. </t>
         </is>
@@ -22164,53 +28044,74 @@
       <c r="N280" s="2" t="n">
         <v>43963.81407419719</v>
       </c>
       <c r="O280" s="2" t="n">
         <v>43963.81407419738</v>
       </c>
       <c r="P280" t="b">
         <v>0</v>
       </c>
       <c r="Q280" t="b">
         <v>0</v>
       </c>
       <c r="R280" t="b">
         <v>0</v>
       </c>
       <c r="S280" t="b">
         <v>0</v>
       </c>
       <c r="T280" t="b">
         <v>0</v>
       </c>
       <c r="U280" t="b">
         <v>0</v>
       </c>
       <c r="V280" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W280" t="b">
+        <v>0</v>
+      </c>
+      <c r="X280" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y280" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z280" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA280" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB280" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC280" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD280" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="n">
         <v>100853180</v>
       </c>
       <c r="B281" t="n">
         <v>5550310</v>
       </c>
       <c r="C281" t="inlineStr"/>
       <c r="D281" t="inlineStr"/>
       <c r="E281" t="inlineStr">
         <is>
           <t>Seino T et al. 2007</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
           <t xml:space="preserve">Seino T, Sato H, Yamamoto A, Nemoto A, Torimura M, Tao H. Matrix-free laser desorption/ionization-mass spectrometry using self-assembled germanium nanodots.  </t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
           <t>Matrix-free laser desorption/ionization-mass spectrometry using self-assembled germanium nanodots</t>
@@ -22239,53 +28140,74 @@
       <c r="N281" s="2" t="n">
         <v>43963.81407424241</v>
       </c>
       <c r="O281" s="2" t="n">
         <v>43963.8140742426</v>
       </c>
       <c r="P281" t="b">
         <v>0</v>
       </c>
       <c r="Q281" t="b">
         <v>0</v>
       </c>
       <c r="R281" t="b">
         <v>0</v>
       </c>
       <c r="S281" t="b">
         <v>0</v>
       </c>
       <c r="T281" t="b">
         <v>0</v>
       </c>
       <c r="U281" t="b">
         <v>0</v>
       </c>
       <c r="V281" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W281" t="b">
+        <v>0</v>
+      </c>
+      <c r="X281" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y281" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z281" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA281" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB281" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC281" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD281" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="n">
         <v>100853181</v>
       </c>
       <c r="B282" t="n">
         <v>5551882</v>
       </c>
       <c r="C282" t="inlineStr"/>
       <c r="D282" t="inlineStr"/>
       <c r="E282" t="inlineStr">
         <is>
           <t>Fer J 1971</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
           <t xml:space="preserve">Fer J. Overeni funkce predtridice PB-100 a tridice TB-100 pri novych technologiich poskliznove upravy brambor. (733-739). </t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
           <t>Overeni funkce predtridice PB-100 a tridice TB-100 pri novych technologiich poskliznove upravy brambor</t>
@@ -22317,50 +28239,71 @@
       <c r="O282" s="2" t="n">
         <v>43963.814074286</v>
       </c>
       <c r="P282" t="b">
         <v>0</v>
       </c>
       <c r="Q282" t="b">
         <v>0</v>
       </c>
       <c r="R282" t="b">
         <v>0</v>
       </c>
       <c r="S282" t="b">
         <v>0</v>
       </c>
       <c r="T282" t="b">
         <v>0</v>
       </c>
       <c r="U282" t="b">
         <v>0</v>
       </c>
       <c r="V282" t="b">
         <v>0</v>
       </c>
       <c r="W282" t="b">
+        <v>0</v>
+      </c>
+      <c r="X282" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y282" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z282" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA282" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB282" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC282" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD282" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="n">
         <v>100853182</v>
       </c>
       <c r="B283" t="n">
         <v>5551896</v>
       </c>
       <c r="C283" t="inlineStr"/>
       <c r="D283" t="inlineStr"/>
       <c r="E283" t="inlineStr">
         <is>
           <t>Belogai I et al. 1980</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
           <t xml:space="preserve">Belogai I, Dobrev N, Toporov E, Guzhgulov G. Hydraulic-energy parameters of piston pumps of double action PB-100 and PB-200.  </t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
           <t>Hydraulic-energy parameters of piston pumps of double action PB-100 and PB-200</t>
@@ -22385,53 +28328,74 @@
       <c r="N283" s="2" t="n">
         <v>43963.81407432903</v>
       </c>
       <c r="O283" s="2" t="n">
         <v>43963.81407432921</v>
       </c>
       <c r="P283" t="b">
         <v>0</v>
       </c>
       <c r="Q283" t="b">
         <v>0</v>
       </c>
       <c r="R283" t="b">
         <v>0</v>
       </c>
       <c r="S283" t="b">
         <v>0</v>
       </c>
       <c r="T283" t="b">
         <v>0</v>
       </c>
       <c r="U283" t="b">
         <v>0</v>
       </c>
       <c r="V283" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W283" t="b">
+        <v>0</v>
+      </c>
+      <c r="X283" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y283" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z283" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA283" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB283" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC283" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD283" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="n">
         <v>100853183</v>
       </c>
       <c r="B284" t="n">
         <v>5553620</v>
       </c>
       <c r="C284" t="inlineStr"/>
       <c r="D284" t="inlineStr">
         <is>
           <t>10.1155/2013/698206</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
           <t>Takeshita T et al. 2013</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
           <t xml:space="preserve">Takeshita T, Watanabe W, Toyama S, Hayashi Y, Honda S, Sakamoto S, Matsuoka S, Yoshida H, Takeda S, Hidaka M, Tsutsumi S, Yasukawa K, Park YK, Kurokawa M. Effect of brazilian propolis on exacerbation of respiratory syncytial virus infection in mice exposed to tetrabromobisphenol A, a brominated flame retardant. Evidence-Based Complementary and Alternative Medicine 698206:698206. </t>
         </is>
@@ -22468,53 +28432,74 @@
       <c r="N284" s="2" t="n">
         <v>43963.81407439597</v>
       </c>
       <c r="O284" s="2" t="n">
         <v>43963.81407439616</v>
       </c>
       <c r="P284" t="b">
         <v>0</v>
       </c>
       <c r="Q284" t="b">
         <v>0</v>
       </c>
       <c r="R284" t="b">
         <v>0</v>
       </c>
       <c r="S284" t="b">
         <v>0</v>
       </c>
       <c r="T284" t="b">
         <v>0</v>
       </c>
       <c r="U284" t="b">
         <v>0</v>
       </c>
       <c r="V284" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W284" t="b">
+        <v>0</v>
+      </c>
+      <c r="X284" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y284" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z284" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA284" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB284" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC284" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD284" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="n">
         <v>100853184</v>
       </c>
       <c r="B285" t="n">
         <v>5554411</v>
       </c>
       <c r="C285" t="inlineStr"/>
       <c r="D285" t="inlineStr"/>
       <c r="E285" t="inlineStr">
         <is>
           <t>Kuiper RV, Kimpfler S, and Grinwis GC 2009</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
           <t xml:space="preserve">Kuiper RV, Kimpfler S, Grinwis GC. Case report: epitheliotropic lymphoma in a zebrafish (Danio rerio). Tijdschrift voor Diergeneeskunde 134:1018-1020. </t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
           <t>Case report: epitheliotropic lymphoma in a zebrafish (Danio rerio)</t>
@@ -22547,53 +28532,74 @@
       <c r="N285" s="2" t="n">
         <v>43963.8140744632</v>
       </c>
       <c r="O285" s="2" t="n">
         <v>43963.81407446339</v>
       </c>
       <c r="P285" t="b">
         <v>0</v>
       </c>
       <c r="Q285" t="b">
         <v>0</v>
       </c>
       <c r="R285" t="b">
         <v>0</v>
       </c>
       <c r="S285" t="b">
         <v>0</v>
       </c>
       <c r="T285" t="b">
         <v>0</v>
       </c>
       <c r="U285" t="b">
         <v>0</v>
       </c>
       <c r="V285" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W285" t="b">
+        <v>0</v>
+      </c>
+      <c r="X285" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y285" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z285" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA285" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB285" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC285" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD285" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="n">
         <v>100853185</v>
       </c>
       <c r="B286" t="n">
         <v>5555472</v>
       </c>
       <c r="C286" t="inlineStr"/>
       <c r="D286" t="inlineStr"/>
       <c r="E286" t="inlineStr">
         <is>
           <t>Law RJ et al. 2008</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
           <t xml:space="preserve">Law RJ, Bersuder P, Barry J, Wilford BH, Allchin CR, Jepson PD. A significant downturn in levels of hexabromocyclododecane in the blubber of harbor porpoises (Phocoena phocoena) stranded or bycaught in the UK: an update to 2006.  </t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
           <t>A significant downturn in levels of hexabromocyclododecane in the blubber of harbor porpoises (Phocoena phocoena) stranded or bycaught in the UK: an update to 2006</t>
@@ -22622,53 +28628,74 @@
       <c r="N286" s="2" t="n">
         <v>43963.81407450989</v>
       </c>
       <c r="O286" s="2" t="n">
         <v>43963.81407451008</v>
       </c>
       <c r="P286" t="b">
         <v>0</v>
       </c>
       <c r="Q286" t="b">
         <v>0</v>
       </c>
       <c r="R286" t="b">
         <v>0</v>
       </c>
       <c r="S286" t="b">
         <v>0</v>
       </c>
       <c r="T286" t="b">
         <v>0</v>
       </c>
       <c r="U286" t="b">
         <v>0</v>
       </c>
       <c r="V286" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W286" t="b">
+        <v>0</v>
+      </c>
+      <c r="X286" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y286" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z286" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA286" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB286" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC286" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD286" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="n">
         <v>100853186</v>
       </c>
       <c r="B287" t="n">
         <v>55759</v>
       </c>
       <c r="C287" t="inlineStr"/>
       <c r="D287" t="inlineStr"/>
       <c r="E287" t="inlineStr">
         <is>
           <t>Purser DA, Berrill KR, and Majeed SK 1983</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
           <t xml:space="preserve">Purser DA, Berrill KR, Majeed SK. Effects of lead exposure on peripheral nerve in the cynomolgus monkey. Occupational and Environmental Medicine 40:402-412. </t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
           <t>Effects of lead exposure on peripheral nerve in the cynomolgus monkey</t>
@@ -22701,53 +28728,74 @@
       <c r="N287" s="2" t="n">
         <v>43963.81407457469</v>
       </c>
       <c r="O287" s="2" t="n">
         <v>43963.81407457485</v>
       </c>
       <c r="P287" t="b">
         <v>0</v>
       </c>
       <c r="Q287" t="b">
         <v>0</v>
       </c>
       <c r="R287" t="b">
         <v>0</v>
       </c>
       <c r="S287" t="b">
         <v>0</v>
       </c>
       <c r="T287" t="b">
         <v>0</v>
       </c>
       <c r="U287" t="b">
         <v>0</v>
       </c>
       <c r="V287" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W287" t="b">
+        <v>0</v>
+      </c>
+      <c r="X287" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y287" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z287" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA287" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB287" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC287" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD287" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="n">
         <v>100853187</v>
       </c>
       <c r="B288" t="n">
         <v>5605925</v>
       </c>
       <c r="C288" t="inlineStr"/>
       <c r="D288" t="inlineStr">
         <is>
           <t>10.1016/j.gca.2008.06.009</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
           <t>Heimann A, Beard BL, and Johnson CM 2008</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
           <t xml:space="preserve">Heimann A, Beard BL, Johnson CM. The role of volatile exsolution and sub-solidus fluid/rock interactions in producing high Fe-56/Fe-54 ratios in siliceous igneous rocks. Geochimica et Cosmochimica Acta 72:4379-4396. </t>
         </is>
@@ -22784,53 +28832,74 @@
       <c r="N288" s="2" t="n">
         <v>43963.81407462006</v>
       </c>
       <c r="O288" s="2" t="n">
         <v>43963.81407462024</v>
       </c>
       <c r="P288" t="b">
         <v>0</v>
       </c>
       <c r="Q288" t="b">
         <v>0</v>
       </c>
       <c r="R288" t="b">
         <v>0</v>
       </c>
       <c r="S288" t="b">
         <v>0</v>
       </c>
       <c r="T288" t="b">
         <v>0</v>
       </c>
       <c r="U288" t="b">
         <v>0</v>
       </c>
       <c r="V288" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W288" t="b">
+        <v>0</v>
+      </c>
+      <c r="X288" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y288" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z288" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA288" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB288" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC288" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD288" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="n">
         <v>100853188</v>
       </c>
       <c r="B289" t="n">
         <v>5606060</v>
       </c>
       <c r="C289" t="inlineStr"/>
       <c r="D289" t="inlineStr">
         <is>
           <t>10.1103/physrevb.74.113401</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
           <t>Yu D, Scheffler M, and Persson M 2006</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
           <t xml:space="preserve">Yu D, Scheffler M, Persson M. Quantum size effect in Pb(100) films: Role of symmetry and implications for film growth.  </t>
         </is>
@@ -22859,53 +28928,74 @@
       <c r="N289" s="2" t="n">
         <v>43963.81407466422</v>
       </c>
       <c r="O289" s="2" t="n">
         <v>43963.81407466441</v>
       </c>
       <c r="P289" t="b">
         <v>0</v>
       </c>
       <c r="Q289" t="b">
         <v>0</v>
       </c>
       <c r="R289" t="b">
         <v>0</v>
       </c>
       <c r="S289" t="b">
         <v>0</v>
       </c>
       <c r="T289" t="b">
         <v>0</v>
       </c>
       <c r="U289" t="b">
         <v>0</v>
       </c>
       <c r="V289" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W289" t="b">
+        <v>0</v>
+      </c>
+      <c r="X289" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y289" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z289" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA289" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB289" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC289" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD289" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="n">
         <v>100853189</v>
       </c>
       <c r="B290" t="n">
         <v>5606362</v>
       </c>
       <c r="C290" t="inlineStr"/>
       <c r="D290" t="inlineStr">
         <is>
           <t>10.1039/b005262k</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
           <t>Rehkamper M and Mezger K 2000</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
           <t xml:space="preserve">Rehkamper M, Mezger K. Investigation of matrix effects for Pb isotope ratio measurements by multiple collector ICP-MS: verification and application of optimized analytical protocols.  </t>
         </is>
@@ -22934,53 +29024,74 @@
       <c r="N290" s="2" t="n">
         <v>43963.81407470706</v>
       </c>
       <c r="O290" s="2" t="n">
         <v>43963.81407470725</v>
       </c>
       <c r="P290" t="b">
         <v>0</v>
       </c>
       <c r="Q290" t="b">
         <v>0</v>
       </c>
       <c r="R290" t="b">
         <v>0</v>
       </c>
       <c r="S290" t="b">
         <v>0</v>
       </c>
       <c r="T290" t="b">
         <v>0</v>
       </c>
       <c r="U290" t="b">
         <v>0</v>
       </c>
       <c r="V290" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W290" t="b">
+        <v>0</v>
+      </c>
+      <c r="X290" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y290" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z290" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA290" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB290" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC290" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD290" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="n">
         <v>100853190</v>
       </c>
       <c r="B291" t="n">
         <v>5607326</v>
       </c>
       <c r="C291" t="inlineStr"/>
       <c r="D291" t="inlineStr">
         <is>
           <t>10.1039/c3ay40586a</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
           <t>Li Y et al. 2013</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
           <t xml:space="preserve">Li Y, Jiao Y, Guo Y, Yang Y. Determination of bisphenol-A, 2,4-dichlorophenol, bisphenol-AF and tetrabromobisphenol-A in liquid foods and their packaging materials by vortex-assisted supramolecular solvent microextraction/high-performance liquid chromatography.  </t>
         </is>
@@ -23009,53 +29120,74 @@
       <c r="N291" s="2" t="n">
         <v>43963.81407475205</v>
       </c>
       <c r="O291" s="2" t="n">
         <v>43963.81407475223</v>
       </c>
       <c r="P291" t="b">
         <v>0</v>
       </c>
       <c r="Q291" t="b">
         <v>0</v>
       </c>
       <c r="R291" t="b">
         <v>0</v>
       </c>
       <c r="S291" t="b">
         <v>0</v>
       </c>
       <c r="T291" t="b">
         <v>0</v>
       </c>
       <c r="U291" t="b">
         <v>0</v>
       </c>
       <c r="V291" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W291" t="b">
+        <v>0</v>
+      </c>
+      <c r="X291" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y291" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z291" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA291" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB291" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC291" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD291" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="n">
         <v>100853191</v>
       </c>
       <c r="B292" t="n">
         <v>5607415</v>
       </c>
       <c r="C292" t="inlineStr"/>
       <c r="D292" t="inlineStr">
         <is>
           <t>10.1143/jjap.41.309</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
           <t>Uehara Y and Ushioda S 2002</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
           <t xml:space="preserve">Uehara Y, Ushioda S. Scanning Tunneling microscope light emission mechanism of Pb.  </t>
         </is>
@@ -23084,53 +29216,74 @@
       <c r="N292" s="2" t="n">
         <v>43963.81407479549</v>
       </c>
       <c r="O292" s="2" t="n">
         <v>43963.81407479566</v>
       </c>
       <c r="P292" t="b">
         <v>0</v>
       </c>
       <c r="Q292" t="b">
         <v>0</v>
       </c>
       <c r="R292" t="b">
         <v>0</v>
       </c>
       <c r="S292" t="b">
         <v>0</v>
       </c>
       <c r="T292" t="b">
         <v>0</v>
       </c>
       <c r="U292" t="b">
         <v>0</v>
       </c>
       <c r="V292" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W292" t="b">
+        <v>0</v>
+      </c>
+      <c r="X292" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y292" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z292" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA292" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB292" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC292" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD292" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="n">
         <v>100853192</v>
       </c>
       <c r="B293" t="n">
         <v>56168</v>
       </c>
       <c r="C293" t="inlineStr"/>
       <c r="D293" t="inlineStr">
         <is>
           <t>10.1080/15287398309530431</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
           <t>Talcott PA and Koller LD 1983</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
           <t xml:space="preserve">Talcott PA, Koller LD. The effect of inorganic lead and/or a polychlorinated biphenyl on the developing immune system of mice. Journal of Toxicology and Environmental Health 12:337-352. </t>
         </is>
@@ -23168,53 +29321,74 @@
       <c r="N293" s="2" t="n">
         <v>43963.81407486225</v>
       </c>
       <c r="O293" s="2" t="n">
         <v>43963.81407486243</v>
       </c>
       <c r="P293" t="b">
         <v>0</v>
       </c>
       <c r="Q293" t="b">
         <v>0</v>
       </c>
       <c r="R293" t="b">
         <v>0</v>
       </c>
       <c r="S293" t="b">
         <v>0</v>
       </c>
       <c r="T293" t="b">
         <v>0</v>
       </c>
       <c r="U293" t="b">
         <v>0</v>
       </c>
       <c r="V293" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W293" t="b">
+        <v>0</v>
+      </c>
+      <c r="X293" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y293" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z293" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA293" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB293" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC293" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD293" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="n">
         <v>100853193</v>
       </c>
       <c r="B294" t="n">
         <v>5622193</v>
       </c>
       <c r="C294" t="inlineStr"/>
       <c r="D294" t="inlineStr">
         <is>
           <t>10.1007/s11085-018-9883-0</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
           <t>Al-Harahsheh M and Altarawneh M 2019</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
           <t xml:space="preserve">Al-Harahsheh M, Altarawneh M. Thermodynamic analysis on the oxidative pyrolytic treatment of electric arc furnace dust-TBBA blends. Oxidation of Metals 91:561-588. </t>
         </is>
@@ -23248,56 +29422,77 @@
         </is>
       </c>
       <c r="M294" t="inlineStr"/>
       <c r="N294" s="2" t="n">
         <v>43963.81407490586</v>
       </c>
       <c r="O294" s="2" t="n">
         <v>43963.81407490604</v>
       </c>
       <c r="P294" t="b">
         <v>1</v>
       </c>
       <c r="Q294" t="b">
         <v>0</v>
       </c>
       <c r="R294" t="b">
         <v>0</v>
       </c>
       <c r="S294" t="b">
         <v>0</v>
       </c>
       <c r="T294" t="b">
         <v>0</v>
       </c>
       <c r="U294" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V294" t="b">
         <v>0</v>
       </c>
       <c r="W294" t="b">
+        <v>0</v>
+      </c>
+      <c r="X294" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y294" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z294" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA294" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB294" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC294" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD294" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="n">
         <v>100853194</v>
       </c>
       <c r="B295" t="n">
         <v>5622210</v>
       </c>
       <c r="C295" t="inlineStr"/>
       <c r="D295" t="inlineStr">
         <is>
           <t>10.1016/j.molliq.2017.05.118</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
           <t>Cui Y et al. 2017</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
           <t xml:space="preserve">Cui Y, Xu S, Wu S, Du S, Cao Yun, Chen Y, Liu L, Dong W, Gong J. Temperature and solvent dependent thermodynamic behavior of tetrabromobisphenol A. Journal of Molecular Liquids 241:150-162. </t>
         </is>
@@ -23334,53 +29529,74 @@
       <c r="N295" s="2" t="n">
         <v>43963.81407494983</v>
       </c>
       <c r="O295" s="2" t="n">
         <v>43963.81407495001</v>
       </c>
       <c r="P295" t="b">
         <v>0</v>
       </c>
       <c r="Q295" t="b">
         <v>0</v>
       </c>
       <c r="R295" t="b">
         <v>0</v>
       </c>
       <c r="S295" t="b">
         <v>0</v>
       </c>
       <c r="T295" t="b">
         <v>0</v>
       </c>
       <c r="U295" t="b">
         <v>0</v>
       </c>
       <c r="V295" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W295" t="b">
+        <v>0</v>
+      </c>
+      <c r="X295" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y295" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z295" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA295" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB295" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC295" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD295" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="n">
         <v>100853195</v>
       </c>
       <c r="B296" t="n">
         <v>5622220</v>
       </c>
       <c r="C296" t="inlineStr"/>
       <c r="D296" t="inlineStr">
         <is>
           <t>10.1103/physrevb.96.205409</t>
         </is>
       </c>
       <c r="E296" t="inlineStr">
         <is>
           <t>Li Wei et al. 2017</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
           <t xml:space="preserve">Li Wei, Huang Li, Pala RajGS, Lu GH, Liu F, Evans JW, Han Y. Thickness-dependent energetics for Pb adatoms on low-index Pb nanofilm surfaces: First-principles calculations.  </t>
         </is>
@@ -23409,53 +29625,74 @@
       <c r="N296" s="2" t="n">
         <v>43963.81407499297</v>
       </c>
       <c r="O296" s="2" t="n">
         <v>43963.81407499313</v>
       </c>
       <c r="P296" t="b">
         <v>0</v>
       </c>
       <c r="Q296" t="b">
         <v>0</v>
       </c>
       <c r="R296" t="b">
         <v>0</v>
       </c>
       <c r="S296" t="b">
         <v>0</v>
       </c>
       <c r="T296" t="b">
         <v>0</v>
       </c>
       <c r="U296" t="b">
         <v>0</v>
       </c>
       <c r="V296" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W296" t="b">
+        <v>0</v>
+      </c>
+      <c r="X296" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y296" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z296" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA296" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB296" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC296" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD296" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="n">
         <v>100853196</v>
       </c>
       <c r="B297" t="n">
         <v>5622361</v>
       </c>
       <c r="C297" t="inlineStr"/>
       <c r="D297" t="inlineStr">
         <is>
           <t>10.1051/0004-6361/201219296</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
           <t>Broz M et al. 2013</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
           <t xml:space="preserve">Broz M, Morbidelli A, Bottke WF, Rozehnal J, Vokrouhlicky D, Nesvorny D. Constraining the cometary flux through the asteroid belt during the late heavy bombardment.  </t>
         </is>
@@ -23484,53 +29721,74 @@
       <c r="N297" s="2" t="n">
         <v>43963.81407504145</v>
       </c>
       <c r="O297" s="2" t="n">
         <v>43963.81407504169</v>
       </c>
       <c r="P297" t="b">
         <v>0</v>
       </c>
       <c r="Q297" t="b">
         <v>0</v>
       </c>
       <c r="R297" t="b">
         <v>0</v>
       </c>
       <c r="S297" t="b">
         <v>0</v>
       </c>
       <c r="T297" t="b">
         <v>0</v>
       </c>
       <c r="U297" t="b">
         <v>0</v>
       </c>
       <c r="V297" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W297" t="b">
+        <v>0</v>
+      </c>
+      <c r="X297" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y297" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z297" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA297" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB297" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC297" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD297" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="n">
         <v>100853197</v>
       </c>
       <c r="B298" t="n">
         <v>5622392</v>
       </c>
       <c r="C298" t="inlineStr"/>
       <c r="D298" t="inlineStr"/>
       <c r="E298" t="inlineStr">
         <is>
           <t>Berthier M 1998</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
           <t xml:space="preserve">Berthier M. The problematic of preventing lead poisoning in France. La Presse Médicale 27:763-765. </t>
         </is>
       </c>
       <c r="G298" t="inlineStr">
         <is>
           <t>The problematic of preventing lead poisoning in France</t>
@@ -23563,53 +29821,74 @@
       <c r="N298" s="2" t="n">
         <v>43963.81407511021</v>
       </c>
       <c r="O298" s="2" t="n">
         <v>43963.81407511038</v>
       </c>
       <c r="P298" t="b">
         <v>0</v>
       </c>
       <c r="Q298" t="b">
         <v>0</v>
       </c>
       <c r="R298" t="b">
         <v>0</v>
       </c>
       <c r="S298" t="b">
         <v>0</v>
       </c>
       <c r="T298" t="b">
         <v>0</v>
       </c>
       <c r="U298" t="b">
         <v>0</v>
       </c>
       <c r="V298" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W298" t="b">
+        <v>0</v>
+      </c>
+      <c r="X298" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y298" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z298" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA298" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB298" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC298" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD298" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="n">
         <v>100853198</v>
       </c>
       <c r="B299" t="n">
         <v>5622417</v>
       </c>
       <c r="C299" t="inlineStr"/>
       <c r="D299" t="inlineStr"/>
       <c r="E299" t="inlineStr">
         <is>
           <t>Karak N and Maiti S 1999</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
           <t xml:space="preserve">Karak N, Maiti S. Antimony polymers, part 2 - Physical, chemical and thermal properties.  </t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
           <t>Antimony polymers, part 2 - Physical, chemical and thermal properties</t>
@@ -23634,53 +29913,74 @@
       <c r="N299" s="2" t="n">
         <v>43963.81407515436</v>
       </c>
       <c r="O299" s="2" t="n">
         <v>43963.81407515454</v>
       </c>
       <c r="P299" t="b">
         <v>0</v>
       </c>
       <c r="Q299" t="b">
         <v>0</v>
       </c>
       <c r="R299" t="b">
         <v>0</v>
       </c>
       <c r="S299" t="b">
         <v>0</v>
       </c>
       <c r="T299" t="b">
         <v>0</v>
       </c>
       <c r="U299" t="b">
         <v>0</v>
       </c>
       <c r="V299" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W299" t="b">
+        <v>0</v>
+      </c>
+      <c r="X299" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y299" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z299" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA299" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB299" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC299" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD299" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="n">
         <v>100853199</v>
       </c>
       <c r="B300" t="n">
         <v>5622496</v>
       </c>
       <c r="C300" t="inlineStr"/>
       <c r="D300" t="inlineStr">
         <is>
           <t>10.1002/app.30312</t>
         </is>
       </c>
       <c r="E300" t="inlineStr">
         <is>
           <t>o Wei et al. 2009</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
           <t xml:space="preserve">o Wei, Cai Rong, Chen Xing, Liu Yu-Nan, Chen Hong-Jun, Zhang Zhao-Hui, Nie Li-Hua, Yoon J, Mccarthy TJ, Lesser AJ. Self-Reinforcing Isotactic Polypropylene Prepared Using Crystallizable Solvents.  </t>
         </is>
@@ -23709,53 +30009,74 @@
       <c r="N300" s="2" t="n">
         <v>43963.81407519805</v>
       </c>
       <c r="O300" s="2" t="n">
         <v>43963.81407519822</v>
       </c>
       <c r="P300" t="b">
         <v>0</v>
       </c>
       <c r="Q300" t="b">
         <v>0</v>
       </c>
       <c r="R300" t="b">
         <v>0</v>
       </c>
       <c r="S300" t="b">
         <v>0</v>
       </c>
       <c r="T300" t="b">
         <v>0</v>
       </c>
       <c r="U300" t="b">
         <v>0</v>
       </c>
       <c r="V300" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W300" t="b">
+        <v>0</v>
+      </c>
+      <c r="X300" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y300" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z300" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA300" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB300" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC300" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD300" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="n">
         <v>100853200</v>
       </c>
       <c r="B301" t="n">
         <v>5622516</v>
       </c>
       <c r="C301" t="inlineStr"/>
       <c r="D301" t="inlineStr">
         <is>
           <t>10.1016/j.jaap.2011.01.007</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
           <t>Font R, Francisca Gomez-Rico, M, and Ortuno N 2011</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
           <t xml:space="preserve">Font R, Francisca Gomez-Rico, M, Ortuno N. Analysis of the vaporization process in TG apparatus and its incidence in pyrolysis.  </t>
         </is>
@@ -23784,53 +30105,74 @@
       <c r="N301" s="2" t="n">
         <v>43963.81407524053</v>
       </c>
       <c r="O301" s="2" t="n">
         <v>43963.81407524072</v>
       </c>
       <c r="P301" t="b">
         <v>0</v>
       </c>
       <c r="Q301" t="b">
         <v>0</v>
       </c>
       <c r="R301" t="b">
         <v>0</v>
       </c>
       <c r="S301" t="b">
         <v>0</v>
       </c>
       <c r="T301" t="b">
         <v>0</v>
       </c>
       <c r="U301" t="b">
         <v>0</v>
       </c>
       <c r="V301" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W301" t="b">
+        <v>0</v>
+      </c>
+      <c r="X301" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y301" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z301" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA301" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB301" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC301" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD301" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="n">
         <v>100853201</v>
       </c>
       <c r="B302" t="n">
         <v>5622544</v>
       </c>
       <c r="C302" t="inlineStr"/>
       <c r="D302" t="inlineStr">
         <is>
           <t>10.1016/s0378-7753(02)00545-1</t>
         </is>
       </c>
       <c r="E302" t="inlineStr">
         <is>
           <t>Hirai N et al. 2003</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
           <t xml:space="preserve">Hirai N, Takeda K, Hara S, Shiota M, Yamaguchi Y, Nakayama Y. In situ EC-AFM observation with atomic resolution of Pb(100) and Pb(111) single crystals in sulfuric acid solution.  </t>
         </is>
@@ -23859,53 +30201,74 @@
       <c r="N302" s="2" t="n">
         <v>43963.81407528353</v>
       </c>
       <c r="O302" s="2" t="n">
         <v>43963.81407528369</v>
       </c>
       <c r="P302" t="b">
         <v>0</v>
       </c>
       <c r="Q302" t="b">
         <v>0</v>
       </c>
       <c r="R302" t="b">
         <v>0</v>
       </c>
       <c r="S302" t="b">
         <v>0</v>
       </c>
       <c r="T302" t="b">
         <v>0</v>
       </c>
       <c r="U302" t="b">
         <v>0</v>
       </c>
       <c r="V302" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W302" t="b">
+        <v>0</v>
+      </c>
+      <c r="X302" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y302" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z302" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA302" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB302" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC302" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD302" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="n">
         <v>100853202</v>
       </c>
       <c r="B303" t="n">
         <v>5622556</v>
       </c>
       <c r="C303" t="inlineStr"/>
       <c r="D303" t="inlineStr">
         <is>
           <t>10.17221/4295-cjas</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
           <t>Pavlovic I et al. 2004</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
           <t xml:space="preserve">Pavlovic I, Sikiric M, Havranek JL, Plavljanic N, Brajenovic N. Lead and cadmium levels in raw cow's milk from an industrialised Croatian region determined by electrothermal atomic absorption spectrometry.  </t>
         </is>
@@ -23934,53 +30297,74 @@
       <c r="N303" s="2" t="n">
         <v>43963.81407532652</v>
       </c>
       <c r="O303" s="2" t="n">
         <v>43963.81407532669</v>
       </c>
       <c r="P303" t="b">
         <v>0</v>
       </c>
       <c r="Q303" t="b">
         <v>0</v>
       </c>
       <c r="R303" t="b">
         <v>0</v>
       </c>
       <c r="S303" t="b">
         <v>0</v>
       </c>
       <c r="T303" t="b">
         <v>0</v>
       </c>
       <c r="U303" t="b">
         <v>0</v>
       </c>
       <c r="V303" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W303" t="b">
+        <v>0</v>
+      </c>
+      <c r="X303" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y303" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z303" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA303" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB303" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC303" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD303" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="n">
         <v>100853203</v>
       </c>
       <c r="B304" t="n">
         <v>5622699</v>
       </c>
       <c r="C304" t="inlineStr"/>
       <c r="D304" t="inlineStr"/>
       <c r="E304" t="inlineStr">
         <is>
           <t>Zhao JinN et al. 2016</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
           <t xml:space="preserve">Zhao JinN, Li DP, Zhang Bo, Fan Wei, Bao Qi, Li MC, Shi CunX. 3,3 ',5,5 '-Tetrabromobisphenol A (TBPA) Affects In Vivo Exposure of Hypnotic Agent Propofol.  </t>
         </is>
       </c>
       <c r="G304" t="inlineStr">
         <is>
           <t>3,3 ',5,5 '-Tetrabromobisphenol A (TBPA) Affects In Vivo Exposure of Hypnotic Agent Propofol</t>
@@ -24005,53 +30389,74 @@
       <c r="N304" s="2" t="n">
         <v>43963.81407536948</v>
       </c>
       <c r="O304" s="2" t="n">
         <v>43963.81407536968</v>
       </c>
       <c r="P304" t="b">
         <v>0</v>
       </c>
       <c r="Q304" t="b">
         <v>0</v>
       </c>
       <c r="R304" t="b">
         <v>0</v>
       </c>
       <c r="S304" t="b">
         <v>0</v>
       </c>
       <c r="T304" t="b">
         <v>0</v>
       </c>
       <c r="U304" t="b">
         <v>0</v>
       </c>
       <c r="V304" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W304" t="b">
+        <v>0</v>
+      </c>
+      <c r="X304" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y304" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z304" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA304" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB304" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC304" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD304" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="n">
         <v>100853204</v>
       </c>
       <c r="B305" t="n">
         <v>5622773</v>
       </c>
       <c r="C305" t="inlineStr"/>
       <c r="D305" t="inlineStr">
         <is>
           <t>10.1016/j.toxlet.2015.08.810</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
           <t>Diamandakis D et al. 2015</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
           <t xml:space="preserve">Diamandakis D, Salinska E, Zieminska E, Lazarewicz J. Tetrabromobisphenol-A modulates activity of NMDA receptors in isolated fractions of rat brain cortical membranes and depolarizes cultured neurons. Toxicology Letters 238:S281-S281. </t>
         </is>
@@ -24084,53 +30489,74 @@
       <c r="N305" s="2" t="n">
         <v>43963.81407541275</v>
       </c>
       <c r="O305" s="2" t="n">
         <v>43963.81407541292</v>
       </c>
       <c r="P305" t="b">
         <v>0</v>
       </c>
       <c r="Q305" t="b">
         <v>0</v>
       </c>
       <c r="R305" t="b">
         <v>0</v>
       </c>
       <c r="S305" t="b">
         <v>0</v>
       </c>
       <c r="T305" t="b">
         <v>0</v>
       </c>
       <c r="U305" t="b">
         <v>0</v>
       </c>
       <c r="V305" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W305" t="b">
+        <v>0</v>
+      </c>
+      <c r="X305" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y305" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z305" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA305" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB305" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC305" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD305" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="n">
         <v>100853205</v>
       </c>
       <c r="B306" t="n">
         <v>5622830</v>
       </c>
       <c r="C306" t="inlineStr"/>
       <c r="D306" t="inlineStr">
         <is>
           <t>10.1002/app.10292</t>
         </is>
       </c>
       <c r="E306" t="inlineStr">
         <is>
           <t>Lee ES 2002</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
           <t xml:space="preserve">Lee ES. Possible phosphorus-bromine synergy in polyester-cotton fabrics treated with tetrabromobisphenol-A and diammonium phosphate.  </t>
         </is>
@@ -24159,53 +30585,74 @@
       <c r="N306" s="2" t="n">
         <v>43963.81407545542</v>
       </c>
       <c r="O306" s="2" t="n">
         <v>43963.81407545559</v>
       </c>
       <c r="P306" t="b">
         <v>0</v>
       </c>
       <c r="Q306" t="b">
         <v>0</v>
       </c>
       <c r="R306" t="b">
         <v>0</v>
       </c>
       <c r="S306" t="b">
         <v>0</v>
       </c>
       <c r="T306" t="b">
         <v>0</v>
       </c>
       <c r="U306" t="b">
         <v>0</v>
       </c>
       <c r="V306" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W306" t="b">
+        <v>0</v>
+      </c>
+      <c r="X306" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y306" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z306" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA306" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB306" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC306" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD306" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="n">
         <v>100853206</v>
       </c>
       <c r="B307" t="n">
         <v>5622836</v>
       </c>
       <c r="C307" t="inlineStr"/>
       <c r="D307" t="inlineStr">
         <is>
           <t>10.1002/pi.1853</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
           <t>Rao BS et al. 2005</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
           <t xml:space="preserve">Rao BS, Reddy KR, Pathak SK, Pasala A. Benzoxazine-epoxy copolymers: effect of molecular weight and crosslinking on thermal and viscoelastic properties.  </t>
         </is>
@@ -24234,53 +30681,74 @@
       <c r="N307" s="2" t="n">
         <v>43963.81407549869</v>
       </c>
       <c r="O307" s="2" t="n">
         <v>43963.81407549888</v>
       </c>
       <c r="P307" t="b">
         <v>0</v>
       </c>
       <c r="Q307" t="b">
         <v>0</v>
       </c>
       <c r="R307" t="b">
         <v>0</v>
       </c>
       <c r="S307" t="b">
         <v>0</v>
       </c>
       <c r="T307" t="b">
         <v>0</v>
       </c>
       <c r="U307" t="b">
         <v>0</v>
       </c>
       <c r="V307" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W307" t="b">
+        <v>0</v>
+      </c>
+      <c r="X307" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y307" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z307" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA307" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB307" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC307" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD307" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="n">
         <v>100853207</v>
       </c>
       <c r="B308" t="n">
         <v>5622842</v>
       </c>
       <c r="C308" t="inlineStr"/>
       <c r="D308" t="inlineStr">
         <is>
           <t>10.1002/pol.1973.170110717</t>
         </is>
       </c>
       <c r="E308" t="inlineStr">
         <is>
           <t>Factor A 1973</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
           <t xml:space="preserve">Factor A. THERMAL-DECOMPOSITION OF 4,4'-ISOPROPYLIDENE BIS-2,6-DIBROMOPHENOL (TETRABROMOBISPHENOL-A).  </t>
         </is>
@@ -24309,53 +30777,74 @@
       <c r="N308" s="2" t="n">
         <v>43963.81407554232</v>
       </c>
       <c r="O308" s="2" t="n">
         <v>43963.8140755425</v>
       </c>
       <c r="P308" t="b">
         <v>0</v>
       </c>
       <c r="Q308" t="b">
         <v>0</v>
       </c>
       <c r="R308" t="b">
         <v>0</v>
       </c>
       <c r="S308" t="b">
         <v>0</v>
       </c>
       <c r="T308" t="b">
         <v>0</v>
       </c>
       <c r="U308" t="b">
         <v>0</v>
       </c>
       <c r="V308" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W308" t="b">
+        <v>0</v>
+      </c>
+      <c r="X308" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y308" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z308" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA308" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB308" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC308" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD308" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="n">
         <v>100853208</v>
       </c>
       <c r="B309" t="n">
         <v>5622873</v>
       </c>
       <c r="C309" t="inlineStr"/>
       <c r="D309" t="inlineStr">
         <is>
           <t>10.1016/j.pharep.2015.06.029</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
           <t>Lazarewicz JW et al. 2015</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
           <t xml:space="preserve">Lazarewicz JW, Diamandakis D, Zieminska E, Salinska E. Mechanisms of calcium imbalance in tetrabromobisphenol A-induced neurotoxicity.  </t>
         </is>
@@ -24384,53 +30873,74 @@
       <c r="N309" s="2" t="n">
         <v>43963.81407558566</v>
       </c>
       <c r="O309" s="2" t="n">
         <v>43963.81407558583</v>
       </c>
       <c r="P309" t="b">
         <v>0</v>
       </c>
       <c r="Q309" t="b">
         <v>0</v>
       </c>
       <c r="R309" t="b">
         <v>0</v>
       </c>
       <c r="S309" t="b">
         <v>0</v>
       </c>
       <c r="T309" t="b">
         <v>0</v>
       </c>
       <c r="U309" t="b">
         <v>0</v>
       </c>
       <c r="V309" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W309" t="b">
+        <v>0</v>
+      </c>
+      <c r="X309" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y309" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z309" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA309" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB309" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC309" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD309" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="n">
         <v>100853209</v>
       </c>
       <c r="B310" t="n">
         <v>5622893</v>
       </c>
       <c r="C310" t="inlineStr"/>
       <c r="D310" t="inlineStr">
         <is>
           <t>10.30638/eemj.2015.175</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
           <t>Hense P et al. 2015</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
           <t xml:space="preserve">Hense P, Reh K, Franke M, Aigner J, Hornung A, Contin A. PYROLYSIS OF WASTE ELECTRICAL AND ELECTRONIC EQUIPMENT (WEEE) FOR RECOVERING METALS AND ENERGY: PREVIOUS ACHIEVEMENTS AND CURRENT APPROACHES. Environmental Engineering and Management Journal 14:1637-1647. </t>
         </is>
@@ -24442,74 +30952,95 @@
       </c>
       <c r="H310" t="inlineStr">
         <is>
           <t>Hense P, Reh K, Franke M, Aigner J, Hornung A, Contin A</t>
         </is>
       </c>
       <c r="I310" t="inlineStr">
         <is>
           <t>Hense P et al.</t>
         </is>
       </c>
       <c r="J310" t="n">
         <v>2015</v>
       </c>
       <c r="K310" t="inlineStr">
         <is>
           <t>Environmental Engineering and Management Journal 14:1637-1647.</t>
         </is>
       </c>
       <c r="L310" t="inlineStr"/>
       <c r="M310" t="inlineStr"/>
       <c r="N310" s="2" t="n">
         <v>43963.81407563001</v>
       </c>
       <c r="O310" s="2" t="n">
-        <v>43963.81407563019</v>
+        <v>46155.7440243186</v>
       </c>
       <c r="P310" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q310" t="b">
         <v>0</v>
       </c>
       <c r="R310" t="b">
         <v>0</v>
       </c>
       <c r="S310" t="b">
         <v>0</v>
       </c>
       <c r="T310" t="b">
         <v>0</v>
       </c>
       <c r="U310" t="b">
         <v>0</v>
       </c>
       <c r="V310" t="b">
         <v>0</v>
       </c>
       <c r="W310" t="b">
+        <v>0</v>
+      </c>
+      <c r="X310" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y310" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z310" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA310" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB310" t="b">
+        <v>1</v>
+      </c>
+      <c r="AC310" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD310" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="n">
         <v>100853210</v>
       </c>
       <c r="B311" t="n">
         <v>5622976</v>
       </c>
       <c r="C311" t="inlineStr"/>
       <c r="D311" t="inlineStr"/>
       <c r="E311" t="inlineStr">
         <is>
           <t>Karak N and Maiti S 1997</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
           <t xml:space="preserve">Karak N, Maiti S. A novel method for synthesis of antimony containing polymers. Journal of Polymer Materials 14:71-78. </t>
         </is>
       </c>
       <c r="G311" t="inlineStr">
         <is>
           <t>A novel method for synthesis of antimony containing polymers</t>
@@ -24520,71 +31051,92 @@
           <t>Karak N, Maiti S</t>
         </is>
       </c>
       <c r="I311" t="inlineStr">
         <is>
           <t>Karak N and Maiti S</t>
         </is>
       </c>
       <c r="J311" t="n">
         <v>1997</v>
       </c>
       <c r="K311" t="inlineStr">
         <is>
           <t>Journal of Polymer Materials 14:71-78.</t>
         </is>
       </c>
       <c r="L311" t="inlineStr"/>
       <c r="M311" t="inlineStr"/>
       <c r="N311" s="2" t="n">
         <v>43963.81407567386</v>
       </c>
       <c r="O311" s="2" t="n">
         <v>43963.81407567402</v>
       </c>
       <c r="P311" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q311" t="b">
         <v>0</v>
       </c>
       <c r="R311" t="b">
         <v>0</v>
       </c>
       <c r="S311" t="b">
         <v>0</v>
       </c>
       <c r="T311" t="b">
         <v>0</v>
       </c>
       <c r="U311" t="b">
         <v>0</v>
       </c>
       <c r="V311" t="b">
         <v>0</v>
       </c>
       <c r="W311" t="b">
+        <v>0</v>
+      </c>
+      <c r="X311" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y311" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z311" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA311" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB311" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC311" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD311" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="n">
         <v>100853211</v>
       </c>
       <c r="B312" t="n">
         <v>5622977</v>
       </c>
       <c r="C312" t="inlineStr"/>
       <c r="D312" t="inlineStr"/>
       <c r="E312" t="inlineStr">
         <is>
           <t>Kashiwagi K et al. 2008</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
           <t xml:space="preserve">Kashiwagi K, Hanada H, Yamamoto T, Goto Y, Furuno N, Kitamura S, Ohta S, Sugihara K, Taniguci K, Tooi O, Suzuki KenI, Yoshizato K, Kashiwagi A. 2-Hydroxy-4-methoxybenzophenone (HMB) and 2,4,4 '-trihydroxybenzophenone (THB) Suppress Amphibian Metamorphosis.  </t>
         </is>
       </c>
       <c r="G312" t="inlineStr">
         <is>
           <t>2-Hydroxy-4-methoxybenzophenone (HMB) and 2,4,4 '-trihydroxybenzophenone (THB) Suppress Amphibian Metamorphosis</t>
@@ -24609,53 +31161,74 @@
       <c r="N312" s="2" t="n">
         <v>43963.81407571832</v>
       </c>
       <c r="O312" s="2" t="n">
         <v>43963.8140757185</v>
       </c>
       <c r="P312" t="b">
         <v>0</v>
       </c>
       <c r="Q312" t="b">
         <v>0</v>
       </c>
       <c r="R312" t="b">
         <v>0</v>
       </c>
       <c r="S312" t="b">
         <v>0</v>
       </c>
       <c r="T312" t="b">
         <v>0</v>
       </c>
       <c r="U312" t="b">
         <v>0</v>
       </c>
       <c r="V312" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W312" t="b">
+        <v>0</v>
+      </c>
+      <c r="X312" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y312" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z312" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA312" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB312" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC312" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD312" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="n">
         <v>100853212</v>
       </c>
       <c r="B313" t="n">
         <v>5622980</v>
       </c>
       <c r="C313" t="inlineStr"/>
       <c r="D313" t="inlineStr">
         <is>
           <t>10.1117/12.567379</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
           <t>Qi Y et al. 2004</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
           <t xml:space="preserve">Qi Y, Ding J, Day M, Jiang J, Callender CL. Design, synthesis and properties of cross-linkable fluorinated poly(arylene ether ketone)s. Proceedings of SPIE 5577:326-333. </t>
         </is>
@@ -24674,71 +31247,92 @@
         <is>
           <t>Qi Y et al.</t>
         </is>
       </c>
       <c r="J313" t="n">
         <v>2004</v>
       </c>
       <c r="K313" t="inlineStr">
         <is>
           <t>Proceedings of SPIE 5577:326-333.</t>
         </is>
       </c>
       <c r="L313" t="inlineStr">
         <is>
           <t>Novel cross-linkable highly fluorinated and bromo-fluorinated poly(arylene ether ketone)s have been prepared by low temperature copolymerization reactions of a tetrafluorostyrol-containing bisphenol with 4,4'(hexafluoroisopropylidene)diphenol /4,4'-isopropylidenebis(2,6-dibromophenol) and decafluorobenzophenone in the presence of calcium hydride and cesium fluoride. The resultant polymers had high molecular weights and linear structures. Tough, flexible and transparent thin films of these polymers can be readily formed by both solution casting and spin-coating techniques. Fine-tuning of the refractive indices of these polymers has been achieved by either adjusting the feed ratio of bisphenols or the introduction of bromine atoms into the polymer structures. The refractive index of the polymers showed a linear dependence on the bromine content and could be tuned over a range of 0.07. The polymers exhibited low optical losses of less than 0.5 dB/cm at 1550 nm and can be cross-linked by both thermal and photo processes. These polymers represent promising candidates for use as both core and cladding materials in the fabrication of optical waveguide devices.</t>
         </is>
       </c>
       <c r="M313" t="inlineStr"/>
       <c r="N313" s="2" t="n">
         <v>43963.8140757634</v>
       </c>
       <c r="O313" s="2" t="n">
         <v>43963.81407576358</v>
       </c>
       <c r="P313" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q313" t="b">
         <v>0</v>
       </c>
       <c r="R313" t="b">
         <v>0</v>
       </c>
       <c r="S313" t="b">
         <v>0</v>
       </c>
       <c r="T313" t="b">
         <v>0</v>
       </c>
       <c r="U313" t="b">
         <v>0</v>
       </c>
       <c r="V313" t="b">
         <v>0</v>
       </c>
       <c r="W313" t="b">
+        <v>0</v>
+      </c>
+      <c r="X313" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y313" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z313" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA313" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB313" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC313" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD313" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="n">
         <v>100853213</v>
       </c>
       <c r="B314" t="n">
         <v>5622985</v>
       </c>
       <c r="C314" t="inlineStr"/>
       <c r="D314" t="inlineStr"/>
       <c r="E314" t="inlineStr">
         <is>
           <t>Kashiwagi K et al. 2006</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
           <t xml:space="preserve">Kashiwagi K, Sato J, Hanada H, Tazawa I, Kitamura S, Kashiwagi A. Bisphenol A and tetrabromobisphenol A induce feminaization in Silurana tropicalis. Zoological Science 23:1217. [Abstract]. </t>
         </is>
       </c>
       <c r="G314" t="inlineStr">
         <is>
           <t>Bisphenol A and tetrabromobisphenol A induce feminaization in Silurana tropicalis</t>
@@ -24767,53 +31361,74 @@
       <c r="N314" s="2" t="n">
         <v>43963.8140758072</v>
       </c>
       <c r="O314" s="2" t="n">
         <v>43963.81407580741</v>
       </c>
       <c r="P314" t="b">
         <v>0</v>
       </c>
       <c r="Q314" t="b">
         <v>0</v>
       </c>
       <c r="R314" t="b">
         <v>0</v>
       </c>
       <c r="S314" t="b">
         <v>0</v>
       </c>
       <c r="T314" t="b">
         <v>0</v>
       </c>
       <c r="U314" t="b">
         <v>0</v>
       </c>
       <c r="V314" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W314" t="b">
+        <v>0</v>
+      </c>
+      <c r="X314" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y314" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z314" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA314" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB314" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC314" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD314" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="n">
         <v>100853214</v>
       </c>
       <c r="B315" t="n">
         <v>5622993</v>
       </c>
       <c r="C315" t="inlineStr"/>
       <c r="D315" t="inlineStr">
         <is>
           <t>10.1109/lpt.2019.2931520</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
           <t>Sumi R, Gupta NDas, and Das BK 2019</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
           <t xml:space="preserve">Sumi R, Gupta NDas, Das BK. Integrated Optical Linear Edge Filters Using Apodized Sub-Wavelength Grating Waveguides in SOI.  </t>
         </is>
@@ -24842,53 +31457,74 @@
       <c r="N315" s="2" t="n">
         <v>43963.81407585122</v>
       </c>
       <c r="O315" s="2" t="n">
         <v>43963.8140758514</v>
       </c>
       <c r="P315" t="b">
         <v>0</v>
       </c>
       <c r="Q315" t="b">
         <v>0</v>
       </c>
       <c r="R315" t="b">
         <v>0</v>
       </c>
       <c r="S315" t="b">
         <v>0</v>
       </c>
       <c r="T315" t="b">
         <v>0</v>
       </c>
       <c r="U315" t="b">
         <v>0</v>
       </c>
       <c r="V315" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W315" t="b">
+        <v>0</v>
+      </c>
+      <c r="X315" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y315" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z315" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA315" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB315" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC315" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD315" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="n">
         <v>100853215</v>
       </c>
       <c r="B316" t="n">
         <v>5622997</v>
       </c>
       <c r="C316" t="inlineStr"/>
       <c r="D316" t="inlineStr">
         <is>
           <t>10.1002/app.1993.070491117</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
           <t>Gao JG 1993</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
           <t xml:space="preserve">Gao JG. KINETICS OF EPOXY-RESINS FORMATION FROM BISPHENOL-A, TETRABROMOBISPHENOL-A, AND EPICHLOROHYDRIN.  </t>
         </is>
@@ -24917,53 +31553,74 @@
       <c r="N316" s="2" t="n">
         <v>43963.81407589514</v>
       </c>
       <c r="O316" s="2" t="n">
         <v>43963.81407589532</v>
       </c>
       <c r="P316" t="b">
         <v>0</v>
       </c>
       <c r="Q316" t="b">
         <v>0</v>
       </c>
       <c r="R316" t="b">
         <v>0</v>
       </c>
       <c r="S316" t="b">
         <v>0</v>
       </c>
       <c r="T316" t="b">
         <v>0</v>
       </c>
       <c r="U316" t="b">
         <v>0</v>
       </c>
       <c r="V316" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W316" t="b">
+        <v>0</v>
+      </c>
+      <c r="X316" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y316" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z316" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA316" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB316" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC316" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD316" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="n">
         <v>100853216</v>
       </c>
       <c r="B317" t="n">
         <v>5622998</v>
       </c>
       <c r="C317" t="inlineStr"/>
       <c r="D317" t="inlineStr"/>
       <c r="E317" t="inlineStr">
         <is>
           <t>Karak N et al. 2003</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
           <t xml:space="preserve">Karak N, Maiti S, Das S, Dey SH. Antimony polymers part 5. Biological activity.  </t>
         </is>
       </c>
       <c r="G317" t="inlineStr">
         <is>
           <t>Antimony polymers part 5. Biological activity</t>
@@ -24988,53 +31645,74 @@
       <c r="N317" s="2" t="n">
         <v>43963.81407593891</v>
       </c>
       <c r="O317" s="2" t="n">
         <v>43963.81407593909</v>
       </c>
       <c r="P317" t="b">
         <v>0</v>
       </c>
       <c r="Q317" t="b">
         <v>0</v>
       </c>
       <c r="R317" t="b">
         <v>0</v>
       </c>
       <c r="S317" t="b">
         <v>0</v>
       </c>
       <c r="T317" t="b">
         <v>0</v>
       </c>
       <c r="U317" t="b">
         <v>0</v>
       </c>
       <c r="V317" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W317" t="b">
+        <v>0</v>
+      </c>
+      <c r="X317" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y317" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z317" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA317" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB317" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC317" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD317" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="n">
         <v>100853217</v>
       </c>
       <c r="B318" t="n">
         <v>5623024</v>
       </c>
       <c r="C318" t="inlineStr"/>
       <c r="D318" t="inlineStr">
         <is>
           <t>10.1002/jlcr.2580160410</t>
         </is>
       </c>
       <c r="E318" t="inlineStr">
         <is>
           <t>Susan AB, Ebert DA, and Duncan WP 1979</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
           <t xml:space="preserve">Susan AB, Ebert DA, Duncan WP. Synthesis of 14C‐labeled flame retardants. 14C‐labeled‐tetrabromophthalic anhydride and tetrabromobisphenol‐A. Journal of Labelled Compounds and Radiopharmaceuticals 16:579-589. </t>
         </is>
@@ -25053,71 +31731,92 @@
         <is>
           <t>Susan AB, Ebert DA, and Duncan WP</t>
         </is>
       </c>
       <c r="J318" t="n">
         <v>1979</v>
       </c>
       <c r="K318" t="inlineStr">
         <is>
           <t>Journal of Labelled Compounds and Radiopharmaceuticals 16:579-589.</t>
         </is>
       </c>
       <c r="L318" t="inlineStr">
         <is>
           <t>The multistep syntheses of tetrabromophthalic‐1,2,3,4,5,6‐U‐14C anhydride 6, and 3,5,3′,5′‐tetrabromo‐4,4′‐isopropylidenedi‐(phenol‐U‐14C) 11, are described. The synthesis pathway to 6 includes a novel preparation of phthalic acid‐1,2,3,4,5,6‐U‐14C acid from benzene‐U‐14C. Both 6 and 11 were obtained in 9% overall radiochemical yield (based on benzene‐U‐14C).</t>
         </is>
       </c>
       <c r="M318" t="inlineStr"/>
       <c r="N318" s="2" t="n">
         <v>43963.81407598335</v>
       </c>
       <c r="O318" s="2" t="n">
         <v>43963.81407598354</v>
       </c>
       <c r="P318" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q318" t="b">
         <v>0</v>
       </c>
       <c r="R318" t="b">
         <v>0</v>
       </c>
       <c r="S318" t="b">
         <v>0</v>
       </c>
       <c r="T318" t="b">
         <v>0</v>
       </c>
       <c r="U318" t="b">
         <v>0</v>
       </c>
       <c r="V318" t="b">
         <v>0</v>
       </c>
       <c r="W318" t="b">
+        <v>0</v>
+      </c>
+      <c r="X318" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y318" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z318" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA318" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB318" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC318" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD318" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="n">
         <v>100853218</v>
       </c>
       <c r="B319" t="n">
         <v>5623027</v>
       </c>
       <c r="C319" t="inlineStr"/>
       <c r="D319" t="inlineStr">
         <is>
           <t>10.1021/ie00011a030</t>
         </is>
       </c>
       <c r="E319" t="inlineStr">
         <is>
           <t>Beck HN 1992</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
           <t xml:space="preserve">Beck HN. SOLUBILITY CHARACTERISTICS OF TETRABROMOBISPHENOL-A POLYCARBONATE IN VARIOUS LIQUIDS.  </t>
         </is>
@@ -25146,53 +31845,74 @@
       <c r="N319" s="2" t="n">
         <v>43963.8140760274</v>
       </c>
       <c r="O319" s="2" t="n">
         <v>43963.81407602757</v>
       </c>
       <c r="P319" t="b">
         <v>0</v>
       </c>
       <c r="Q319" t="b">
         <v>0</v>
       </c>
       <c r="R319" t="b">
         <v>0</v>
       </c>
       <c r="S319" t="b">
         <v>0</v>
       </c>
       <c r="T319" t="b">
         <v>0</v>
       </c>
       <c r="U319" t="b">
         <v>0</v>
       </c>
       <c r="V319" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W319" t="b">
+        <v>0</v>
+      </c>
+      <c r="X319" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y319" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z319" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA319" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB319" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC319" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD319" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="n">
         <v>100853219</v>
       </c>
       <c r="B320" t="n">
         <v>5623036</v>
       </c>
       <c r="C320" t="inlineStr"/>
       <c r="D320" t="inlineStr">
         <is>
           <t>10.1016/j.bmc.2013.04.012</t>
         </is>
       </c>
       <c r="E320" t="inlineStr">
         <is>
           <t>Woeste M et al. 2013</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
           <t xml:space="preserve">Woeste M, Steller J, Hofmann E, Kidd T, Patel R, Connolly K, Jayasinghe M, Paula S. Structural requirements for inhibitory effects of bisphenols on the activity of the sarco/endoplasmic reticulum calcium ATPase.  </t>
         </is>
@@ -25225,53 +31945,74 @@
       <c r="N320" s="2" t="n">
         <v>43963.81407609402</v>
       </c>
       <c r="O320" s="2" t="n">
         <v>43963.81407609421</v>
       </c>
       <c r="P320" t="b">
         <v>0</v>
       </c>
       <c r="Q320" t="b">
         <v>0</v>
       </c>
       <c r="R320" t="b">
         <v>0</v>
       </c>
       <c r="S320" t="b">
         <v>0</v>
       </c>
       <c r="T320" t="b">
         <v>0</v>
       </c>
       <c r="U320" t="b">
         <v>0</v>
       </c>
       <c r="V320" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W320" t="b">
+        <v>0</v>
+      </c>
+      <c r="X320" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y320" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z320" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA320" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB320" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC320" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD320" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="n">
         <v>100853220</v>
       </c>
       <c r="B321" t="n">
         <v>5623098</v>
       </c>
       <c r="C321" t="inlineStr"/>
       <c r="D321" t="inlineStr">
         <is>
           <t>10.1515/hf.2001.060</t>
         </is>
       </c>
       <c r="E321" t="inlineStr">
         <is>
           <t>Ibach RE and Rowell RM 2001</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
           <t xml:space="preserve">Ibach RE, Rowell RM. Wood preservation based on in situ polymerization of bioactive monomers - Part 1. Synthesis of bioactive monomers, wood treatments and microscopic analysis.  </t>
         </is>
@@ -25300,53 +32041,74 @@
       <c r="N321" s="2" t="n">
         <v>43963.81407614006</v>
       </c>
       <c r="O321" s="2" t="n">
         <v>43963.81407614022</v>
       </c>
       <c r="P321" t="b">
         <v>0</v>
       </c>
       <c r="Q321" t="b">
         <v>0</v>
       </c>
       <c r="R321" t="b">
         <v>0</v>
       </c>
       <c r="S321" t="b">
         <v>0</v>
       </c>
       <c r="T321" t="b">
         <v>0</v>
       </c>
       <c r="U321" t="b">
         <v>0</v>
       </c>
       <c r="V321" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W321" t="b">
+        <v>0</v>
+      </c>
+      <c r="X321" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y321" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z321" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA321" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB321" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC321" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD321" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="n">
         <v>100853221</v>
       </c>
       <c r="B322" t="n">
         <v>5623136</v>
       </c>
       <c r="C322" t="inlineStr"/>
       <c r="D322" t="inlineStr">
         <is>
           <t>10.1080/10420159708211596</t>
         </is>
       </c>
       <c r="E322" t="inlineStr">
         <is>
           <t>Chladek J and Betz G 1997</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
           <t xml:space="preserve">Chladek J, Betz G. Deposition of Cu atoms on a Pb single crustal surface.  </t>
         </is>
@@ -25375,53 +32137,74 @@
       <c r="N322" s="2" t="n">
         <v>43963.81407618414</v>
       </c>
       <c r="O322" s="2" t="n">
         <v>43963.81407618433</v>
       </c>
       <c r="P322" t="b">
         <v>0</v>
       </c>
       <c r="Q322" t="b">
         <v>0</v>
       </c>
       <c r="R322" t="b">
         <v>0</v>
       </c>
       <c r="S322" t="b">
         <v>0</v>
       </c>
       <c r="T322" t="b">
         <v>0</v>
       </c>
       <c r="U322" t="b">
         <v>0</v>
       </c>
       <c r="V322" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W322" t="b">
+        <v>0</v>
+      </c>
+      <c r="X322" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y322" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z322" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA322" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB322" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC322" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD322" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="n">
         <v>100853222</v>
       </c>
       <c r="B323" t="n">
         <v>5623142</v>
       </c>
       <c r="C323" t="inlineStr"/>
       <c r="D323" t="inlineStr">
         <is>
           <t>10.1103/physrevb.43.12615</t>
         </is>
       </c>
       <c r="E323" t="inlineStr">
         <is>
           <t>Murphy et al. 1991</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
           <t xml:space="preserve">Murphy, Elsayed-Ali, Park, Cao, Gao. Angle-resolved x-ray-photoemission study of the surface disordering of Pb(100).  </t>
         </is>
@@ -25450,53 +32233,74 @@
       <c r="N323" s="2" t="n">
         <v>43963.81407625043</v>
       </c>
       <c r="O323" s="2" t="n">
         <v>43963.8140762506</v>
       </c>
       <c r="P323" t="b">
         <v>0</v>
       </c>
       <c r="Q323" t="b">
         <v>0</v>
       </c>
       <c r="R323" t="b">
         <v>0</v>
       </c>
       <c r="S323" t="b">
         <v>0</v>
       </c>
       <c r="T323" t="b">
         <v>0</v>
       </c>
       <c r="U323" t="b">
         <v>0</v>
       </c>
       <c r="V323" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W323" t="b">
+        <v>0</v>
+      </c>
+      <c r="X323" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y323" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z323" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA323" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB323" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC323" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD323" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="n">
         <v>100853223</v>
       </c>
       <c r="B324" t="n">
         <v>5623143</v>
       </c>
       <c r="C324" t="inlineStr"/>
       <c r="D324" t="inlineStr">
         <is>
           <t>10.1088/1757-899x/206/1/012058</t>
         </is>
       </c>
       <c r="E324" t="inlineStr">
         <is>
           <t>Chew IM et al. 2017</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
           <t xml:space="preserve">Chew IM, Wong F, Bono A, Wong KI. Simulation of process identification and controller tuning for flow control system.  </t>
         </is>
@@ -25525,53 +32329,74 @@
       <c r="N324" s="2" t="n">
         <v>43963.81407629442</v>
       </c>
       <c r="O324" s="2" t="n">
         <v>43963.81407629461</v>
       </c>
       <c r="P324" t="b">
         <v>0</v>
       </c>
       <c r="Q324" t="b">
         <v>0</v>
       </c>
       <c r="R324" t="b">
         <v>0</v>
       </c>
       <c r="S324" t="b">
         <v>0</v>
       </c>
       <c r="T324" t="b">
         <v>0</v>
       </c>
       <c r="U324" t="b">
         <v>0</v>
       </c>
       <c r="V324" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W324" t="b">
+        <v>0</v>
+      </c>
+      <c r="X324" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y324" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z324" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA324" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB324" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC324" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD324" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="n">
         <v>100853224</v>
       </c>
       <c r="B325" t="n">
         <v>5623147</v>
       </c>
       <c r="C325" t="inlineStr"/>
       <c r="D325" t="inlineStr">
         <is>
           <t>10.1080/00914037.2011.617331</t>
         </is>
       </c>
       <c r="E325" t="inlineStr">
         <is>
           <t>Gao J, Zhang X, and Lv H 2012</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
           <t xml:space="preserve">Gao J, Zhang X, Lv H. Cure Kinetics and Thermal Properties of Octa(aminophenyl)-POSS/Bromobisphenol A Epoxy Resin Nanocomposites.  </t>
         </is>
@@ -25600,53 +32425,74 @@
       <c r="N325" s="2" t="n">
         <v>43963.81407633865</v>
       </c>
       <c r="O325" s="2" t="n">
         <v>43963.81407633882</v>
       </c>
       <c r="P325" t="b">
         <v>0</v>
       </c>
       <c r="Q325" t="b">
         <v>0</v>
       </c>
       <c r="R325" t="b">
         <v>0</v>
       </c>
       <c r="S325" t="b">
         <v>0</v>
       </c>
       <c r="T325" t="b">
         <v>0</v>
       </c>
       <c r="U325" t="b">
         <v>0</v>
       </c>
       <c r="V325" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W325" t="b">
+        <v>0</v>
+      </c>
+      <c r="X325" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y325" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z325" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA325" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB325" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC325" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD325" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="n">
         <v>100853225</v>
       </c>
       <c r="B326" t="n">
         <v>5623252</v>
       </c>
       <c r="C326" t="inlineStr"/>
       <c r="D326" t="inlineStr">
         <is>
           <t>10.1289/ehp.1307987</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
           <t>Osimitz TG et al. 2014</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
           <t xml:space="preserve">Osimitz TG, Dourson ML, Hayes AW, Kacew S. Crystallographic analysis and mimicking of estradiol binding: interpretation and speculation.  </t>
         </is>
@@ -25675,53 +32521,74 @@
       <c r="N326" s="2" t="n">
         <v>43963.81407640428</v>
       </c>
       <c r="O326" s="2" t="n">
         <v>43963.81407640447</v>
       </c>
       <c r="P326" t="b">
         <v>0</v>
       </c>
       <c r="Q326" t="b">
         <v>0</v>
       </c>
       <c r="R326" t="b">
         <v>0</v>
       </c>
       <c r="S326" t="b">
         <v>0</v>
       </c>
       <c r="T326" t="b">
         <v>0</v>
       </c>
       <c r="U326" t="b">
         <v>0</v>
       </c>
       <c r="V326" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W326" t="b">
+        <v>0</v>
+      </c>
+      <c r="X326" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y326" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z326" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA326" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB326" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC326" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD326" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="n">
         <v>100853226</v>
       </c>
       <c r="B327" t="n">
         <v>5623319</v>
       </c>
       <c r="C327" t="inlineStr"/>
       <c r="D327" t="inlineStr">
         <is>
           <t>10.1103/physrevb.50.18674</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
         <is>
           <t>Tang and Elsayed-Ali 1994</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
           <t xml:space="preserve">Tang, Elsayed-Ali. Reflection high-energy electron-diffraction study of surface disorder and anomalous expansion of Pb(100).  </t>
         </is>
@@ -25750,53 +32617,74 @@
       <c r="N327" s="2" t="n">
         <v>43963.81407647192</v>
       </c>
       <c r="O327" s="2" t="n">
         <v>43963.8140764721</v>
       </c>
       <c r="P327" t="b">
         <v>0</v>
       </c>
       <c r="Q327" t="b">
         <v>0</v>
       </c>
       <c r="R327" t="b">
         <v>0</v>
       </c>
       <c r="S327" t="b">
         <v>0</v>
       </c>
       <c r="T327" t="b">
         <v>0</v>
       </c>
       <c r="U327" t="b">
         <v>0</v>
       </c>
       <c r="V327" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W327" t="b">
+        <v>0</v>
+      </c>
+      <c r="X327" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y327" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z327" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA327" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB327" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC327" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD327" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="n">
         <v>100853227</v>
       </c>
       <c r="B328" t="n">
         <v>5623321</v>
       </c>
       <c r="C328" t="inlineStr"/>
       <c r="D328" t="inlineStr">
         <is>
           <t>10.1103/physrevc.88.054322</t>
         </is>
       </c>
       <c r="E328" t="inlineStr">
         <is>
           <t>Manea V et al. 2013</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
           <t xml:space="preserve">Manea V, Atanasov D, Beck D, Blaum K, Borgmann C, Cakirli RB, Eronen T, George S, Herfurth F, Herlert A, Kowalska M, Kreim S, Litvinov YuA, Lunney D, Neidherr D, Rosenbusch M, Schweikhard L, Wienholtz F, Wolf RN, Zuber K. Collective degrees of freedom of neutron-rich A approximate to 100 nuclei and the first mass measurement of the short-lived nuclide Rb-100.  </t>
         </is>
@@ -25825,53 +32713,74 @@
       <c r="N328" s="2" t="n">
         <v>43963.81407652006</v>
       </c>
       <c r="O328" s="2" t="n">
         <v>43963.81407652024</v>
       </c>
       <c r="P328" t="b">
         <v>0</v>
       </c>
       <c r="Q328" t="b">
         <v>0</v>
       </c>
       <c r="R328" t="b">
         <v>0</v>
       </c>
       <c r="S328" t="b">
         <v>0</v>
       </c>
       <c r="T328" t="b">
         <v>0</v>
       </c>
       <c r="U328" t="b">
         <v>0</v>
       </c>
       <c r="V328" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W328" t="b">
+        <v>0</v>
+      </c>
+      <c r="X328" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y328" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z328" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA328" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB328" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC328" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD328" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="n">
         <v>100853228</v>
       </c>
       <c r="B329" t="n">
         <v>5623326</v>
       </c>
       <c r="C329" t="inlineStr"/>
       <c r="D329" t="inlineStr">
         <is>
           <t>10.1103/physrevc.93.045807</t>
         </is>
       </c>
       <c r="E329" t="inlineStr">
         <is>
           <t>Klawitter R et al. 2016</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
           <t xml:space="preserve">Klawitter R, Bader A, Brodeur M, Chowdhury U, Chaudhuri A, Fallis J, Gallant AT, Grossheim A, Kwiatkowski AA, Lascar D, Leach KG, Lennarz A, Macdonald TD, Pearkes J, Seeraji S, Simon MC, Simon VV, Schultz BE, Dilling J. Mass measurements of neutron-rich Rb and Sr isotopes.  </t>
         </is>
@@ -25900,53 +32809,74 @@
       <c r="N329" s="2" t="n">
         <v>43963.81407656501</v>
       </c>
       <c r="O329" s="2" t="n">
         <v>43963.8140765652</v>
       </c>
       <c r="P329" t="b">
         <v>0</v>
       </c>
       <c r="Q329" t="b">
         <v>0</v>
       </c>
       <c r="R329" t="b">
         <v>0</v>
       </c>
       <c r="S329" t="b">
         <v>0</v>
       </c>
       <c r="T329" t="b">
         <v>0</v>
       </c>
       <c r="U329" t="b">
         <v>0</v>
       </c>
       <c r="V329" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W329" t="b">
+        <v>0</v>
+      </c>
+      <c r="X329" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y329" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z329" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA329" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB329" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC329" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD329" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="n">
         <v>100853229</v>
       </c>
       <c r="B330" t="n">
         <v>5623327</v>
       </c>
       <c r="C330" t="inlineStr"/>
       <c r="D330" t="inlineStr">
         <is>
           <t>10.1103/physrevb.57.9262</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
         <is>
           <t>Zhang ZH et al. 1998</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
           <t xml:space="preserve">Zhang ZH, Lin B, Zeng XL, Elsayed-Ali HE. Surface morphology of laser-superheated Pb(111) and Pb(100).  </t>
         </is>
@@ -25975,53 +32905,74 @@
       <c r="N330" s="2" t="n">
         <v>43963.81407660931</v>
       </c>
       <c r="O330" s="2" t="n">
         <v>43963.81407660948</v>
       </c>
       <c r="P330" t="b">
         <v>0</v>
       </c>
       <c r="Q330" t="b">
         <v>0</v>
       </c>
       <c r="R330" t="b">
         <v>0</v>
       </c>
       <c r="S330" t="b">
         <v>0</v>
       </c>
       <c r="T330" t="b">
         <v>0</v>
       </c>
       <c r="U330" t="b">
         <v>0</v>
       </c>
       <c r="V330" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W330" t="b">
+        <v>0</v>
+      </c>
+      <c r="X330" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y330" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z330" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA330" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB330" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC330" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD330" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="n">
         <v>100853230</v>
       </c>
       <c r="B331" t="n">
         <v>5623328</v>
       </c>
       <c r="C331" t="inlineStr"/>
       <c r="D331" t="inlineStr">
         <is>
           <t>10.1177/0954008314539359</t>
         </is>
       </c>
       <c r="E331" t="inlineStr">
         <is>
           <t>Wu Z et al. 2015</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
           <t xml:space="preserve">Wu Z, Li S, Liu M, Wang Zhi, Li J. Synthesis and characterization of a liquid oxygen-compatible epoxy resin.  </t>
         </is>
@@ -26050,53 +33001,74 @@
       <c r="N331" s="2" t="n">
         <v>43963.81407665295</v>
       </c>
       <c r="O331" s="2" t="n">
         <v>43963.81407665312</v>
       </c>
       <c r="P331" t="b">
         <v>0</v>
       </c>
       <c r="Q331" t="b">
         <v>0</v>
       </c>
       <c r="R331" t="b">
         <v>0</v>
       </c>
       <c r="S331" t="b">
         <v>0</v>
       </c>
       <c r="T331" t="b">
         <v>0</v>
       </c>
       <c r="U331" t="b">
         <v>0</v>
       </c>
       <c r="V331" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W331" t="b">
+        <v>0</v>
+      </c>
+      <c r="X331" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y331" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z331" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA331" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB331" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC331" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD331" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="n">
         <v>100853231</v>
       </c>
       <c r="B332" t="n">
         <v>5635119</v>
       </c>
       <c r="C332" t="inlineStr"/>
       <c r="D332" t="inlineStr"/>
       <c r="E332" t="inlineStr">
         <is>
           <t>U.S. EPA 2011</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
           <t xml:space="preserve">U.S. EPA. Receipt of request for waiver from testing. Washington, DC: Federal Information &amp; News Dispatch, Inc.. </t>
         </is>
       </c>
       <c r="G332" t="inlineStr">
         <is>
           <t>Receipt of request for waiver from testing</t>
@@ -26126,56 +33098,77 @@
         </is>
       </c>
       <c r="M332" t="inlineStr"/>
       <c r="N332" s="2" t="n">
         <v>43963.81407669973</v>
       </c>
       <c r="O332" s="2" t="n">
         <v>43963.81407669991</v>
       </c>
       <c r="P332" t="b">
         <v>1</v>
       </c>
       <c r="Q332" t="b">
         <v>0</v>
       </c>
       <c r="R332" t="b">
         <v>0</v>
       </c>
       <c r="S332" t="b">
         <v>0</v>
       </c>
       <c r="T332" t="b">
         <v>0</v>
       </c>
       <c r="U332" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V332" t="b">
         <v>0</v>
       </c>
       <c r="W332" t="b">
+        <v>0</v>
+      </c>
+      <c r="X332" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y332" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z332" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA332" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB332" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC332" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD332" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="n">
         <v>100853232</v>
       </c>
       <c r="B333" t="n">
         <v>5635159</v>
       </c>
       <c r="C333" t="inlineStr"/>
       <c r="D333" t="inlineStr"/>
       <c r="E333" t="inlineStr">
         <is>
           <t>Anonymous 2014</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
           <t xml:space="preserve">Anonymous. NTP TECHNICAL REPORT ON THE TOXICOLOGY STUDIES OF TETRABROMOBISPHENOL A (CAS NO. 79-94-7) IN F344/NTac RATS AND B6C3F1/N MICE AND TOXICOLOGY AND CARCINOGENESIS STUDIES OF TETRABROMOBISPHENOL A IN WISTAR HAN [Crl: WI(Han)] RATS AND B6C3F1/N MICE (GAVAGE STUDIES). (1-15,17-65,67-91,93-125,127-151,153-155,157-167,169-195). Research Triangle Park: U.S. Public Health Service, National Toxicology Program. </t>
         </is>
       </c>
       <c r="G333" t="inlineStr">
         <is>
           <t>NTP TECHNICAL REPORT ON THE TOXICOLOGY STUDIES OF TETRABROMOBISPHENOL A (CAS NO. 79-94-7) IN F344/NTac RATS AND B6C3F1/N MICE AND TOXICOLOGY AND CARCINOGENESIS STUDIES OF TETRABROMOBISPHENOL A IN WISTAR HAN [Crl: WI(Han)] RATS AND B6C3F1/N MICE (GAVAGE STUDIES)</t>
@@ -26208,53 +33201,74 @@
       <c r="N333" s="2" t="n">
         <v>43963.81407674557</v>
       </c>
       <c r="O333" s="2" t="n">
         <v>43963.81407674574</v>
       </c>
       <c r="P333" t="b">
         <v>0</v>
       </c>
       <c r="Q333" t="b">
         <v>0</v>
       </c>
       <c r="R333" t="b">
         <v>0</v>
       </c>
       <c r="S333" t="b">
         <v>0</v>
       </c>
       <c r="T333" t="b">
         <v>0</v>
       </c>
       <c r="U333" t="b">
         <v>0</v>
       </c>
       <c r="V333" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W333" t="b">
+        <v>0</v>
+      </c>
+      <c r="X333" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y333" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z333" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA333" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB333" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC333" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD333" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="n">
         <v>100853233</v>
       </c>
       <c r="B334" t="n">
         <v>5635422</v>
       </c>
       <c r="C334" t="inlineStr"/>
       <c r="D334" t="inlineStr">
         <is>
           <t>10.1136/jcp.19.5.504</t>
         </is>
       </c>
       <c r="E334" t="inlineStr">
         <is>
           <t>Delves HT and Vinter P 1966</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
           <t xml:space="preserve">Delves HT, Vinter P. Semi-automatic determination of lead in whole blood. Journal of Clinical Pathology 19:504-509. </t>
         </is>
@@ -26291,53 +33305,74 @@
       <c r="N334" s="2" t="n">
         <v>43963.81407681207</v>
       </c>
       <c r="O334" s="2" t="n">
         <v>43963.81407681227</v>
       </c>
       <c r="P334" t="b">
         <v>0</v>
       </c>
       <c r="Q334" t="b">
         <v>0</v>
       </c>
       <c r="R334" t="b">
         <v>0</v>
       </c>
       <c r="S334" t="b">
         <v>0</v>
       </c>
       <c r="T334" t="b">
         <v>0</v>
       </c>
       <c r="U334" t="b">
         <v>0</v>
       </c>
       <c r="V334" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W334" t="b">
+        <v>0</v>
+      </c>
+      <c r="X334" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y334" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z334" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA334" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB334" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC334" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD334" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="n">
         <v>100853234</v>
       </c>
       <c r="B335" t="n">
         <v>5635479</v>
       </c>
       <c r="C335" t="inlineStr"/>
       <c r="D335" t="inlineStr">
         <is>
           <t>10.1016/0304-3940(90)90374-i</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
           <t>Frandsen A, Quistorff B, and Schousboe A 1990</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
           <t xml:space="preserve">Frandsen A, Quistorff B, Schousboe A. Phenobarbital protects cerebral cortex neurones against toxicity induced by kainate but not by other excitatory amino acids. Neuroscience Letters 111:233-238. </t>
         </is>
@@ -26374,53 +33409,74 @@
       <c r="N335" s="2" t="n">
         <v>43963.81407691706</v>
       </c>
       <c r="O335" s="2" t="n">
         <v>43963.81407691725</v>
       </c>
       <c r="P335" t="b">
         <v>0</v>
       </c>
       <c r="Q335" t="b">
         <v>0</v>
       </c>
       <c r="R335" t="b">
         <v>0</v>
       </c>
       <c r="S335" t="b">
         <v>0</v>
       </c>
       <c r="T335" t="b">
         <v>0</v>
       </c>
       <c r="U335" t="b">
         <v>0</v>
       </c>
       <c r="V335" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W335" t="b">
+        <v>0</v>
+      </c>
+      <c r="X335" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y335" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z335" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA335" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB335" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC335" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD335" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="n">
         <v>100853235</v>
       </c>
       <c r="B336" t="n">
         <v>5635565</v>
       </c>
       <c r="C336" t="inlineStr"/>
       <c r="D336" t="inlineStr"/>
       <c r="E336" t="inlineStr">
         <is>
           <t>Giri AK and Bhattacharyya AK 1999</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
           <t xml:space="preserve">Giri AK, Bhattacharyya AK. Characterization of solid wastes generated in Wazirpur industrial area of Delhi.  </t>
         </is>
       </c>
       <c r="G336" t="inlineStr">
         <is>
           <t>Characterization of solid wastes generated in Wazirpur industrial area of Delhi</t>
@@ -26449,53 +33505,74 @@
       <c r="N336" s="2" t="n">
         <v>43963.81407696234</v>
       </c>
       <c r="O336" s="2" t="n">
         <v>43963.81407696253</v>
       </c>
       <c r="P336" t="b">
         <v>0</v>
       </c>
       <c r="Q336" t="b">
         <v>0</v>
       </c>
       <c r="R336" t="b">
         <v>0</v>
       </c>
       <c r="S336" t="b">
         <v>0</v>
       </c>
       <c r="T336" t="b">
         <v>0</v>
       </c>
       <c r="U336" t="b">
         <v>0</v>
       </c>
       <c r="V336" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W336" t="b">
+        <v>0</v>
+      </c>
+      <c r="X336" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y336" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z336" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA336" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB336" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC336" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD336" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="n">
         <v>100853236</v>
       </c>
       <c r="B337" t="n">
         <v>5636223</v>
       </c>
       <c r="C337" t="inlineStr"/>
       <c r="D337" t="inlineStr"/>
       <c r="E337" t="inlineStr">
         <is>
           <t>Mngomezulu ME et al. 2014</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
           <t xml:space="preserve">Mngomezulu ME, Luyt AS, John MJ, Jacobs V. Review on flammability of biofibres and biocomposites.  </t>
         </is>
       </c>
       <c r="G337" t="inlineStr">
         <is>
           <t>Review on flammability of biofibres and biocomposites</t>
@@ -26524,53 +33601,74 @@
       <c r="N337" s="2" t="n">
         <v>43963.8140770064</v>
       </c>
       <c r="O337" s="2" t="n">
         <v>43963.81407700659</v>
       </c>
       <c r="P337" t="b">
         <v>0</v>
       </c>
       <c r="Q337" t="b">
         <v>0</v>
       </c>
       <c r="R337" t="b">
         <v>0</v>
       </c>
       <c r="S337" t="b">
         <v>0</v>
       </c>
       <c r="T337" t="b">
         <v>0</v>
       </c>
       <c r="U337" t="b">
         <v>0</v>
       </c>
       <c r="V337" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W337" t="b">
+        <v>0</v>
+      </c>
+      <c r="X337" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y337" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z337" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA337" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB337" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC337" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD337" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="n">
         <v>100853237</v>
       </c>
       <c r="B338" t="n">
         <v>5636311</v>
       </c>
       <c r="C338" t="inlineStr"/>
       <c r="D338" t="inlineStr"/>
       <c r="E338" t="inlineStr">
         <is>
           <t>Qirong W and Jianghai W 2004</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
           <t xml:space="preserve">Qirong W, Jianghai W. Geochemical characteristics of Cenozoic basaltic high-K volcanic rocks from Maguan area, eastern Tibet.  </t>
         </is>
       </c>
       <c r="G338" t="inlineStr">
         <is>
           <t>Geochemical characteristics of Cenozoic basaltic high-K volcanic rocks from Maguan area, eastern Tibet</t>
@@ -26599,53 +33697,74 @@
       <c r="N338" s="2" t="n">
         <v>43963.81407705257</v>
       </c>
       <c r="O338" s="2" t="n">
         <v>43963.81407705275</v>
       </c>
       <c r="P338" t="b">
         <v>0</v>
       </c>
       <c r="Q338" t="b">
         <v>0</v>
       </c>
       <c r="R338" t="b">
         <v>0</v>
       </c>
       <c r="S338" t="b">
         <v>0</v>
       </c>
       <c r="T338" t="b">
         <v>0</v>
       </c>
       <c r="U338" t="b">
         <v>0</v>
       </c>
       <c r="V338" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W338" t="b">
+        <v>0</v>
+      </c>
+      <c r="X338" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y338" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z338" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA338" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB338" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC338" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD338" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="n">
         <v>100853238</v>
       </c>
       <c r="B339" t="n">
         <v>5636457</v>
       </c>
       <c r="C339" t="inlineStr"/>
       <c r="D339" t="inlineStr"/>
       <c r="E339" t="inlineStr">
         <is>
           <t>Sharma P et al. 2017</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
           <t xml:space="preserve">Sharma P, Pal P, Dwivedi G, Nandan G. Performance and emission analysis of Pongamia biodiesel and its blends in different operating condition - a review.  </t>
         </is>
       </c>
       <c r="G339" t="inlineStr">
         <is>
           <t>Performance and emission analysis of Pongamia biodiesel and its blends in different operating condition - a review</t>
@@ -26674,53 +33793,74 @@
       <c r="N339" s="2" t="n">
         <v>43963.81407709727</v>
       </c>
       <c r="O339" s="2" t="n">
         <v>43963.81407709746</v>
       </c>
       <c r="P339" t="b">
         <v>0</v>
       </c>
       <c r="Q339" t="b">
         <v>0</v>
       </c>
       <c r="R339" t="b">
         <v>0</v>
       </c>
       <c r="S339" t="b">
         <v>0</v>
       </c>
       <c r="T339" t="b">
         <v>0</v>
       </c>
       <c r="U339" t="b">
         <v>0</v>
       </c>
       <c r="V339" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W339" t="b">
+        <v>0</v>
+      </c>
+      <c r="X339" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y339" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z339" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA339" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB339" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC339" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD339" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="n">
         <v>100853239</v>
       </c>
       <c r="B340" t="n">
         <v>5636895</v>
       </c>
       <c r="C340" t="inlineStr"/>
       <c r="D340" t="inlineStr">
         <is>
           <t>10.1016/j.ibiod.2017.09.016</t>
         </is>
       </c>
       <c r="E340" t="inlineStr">
         <is>
           <t>Yu Y et al. 2018</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
           <t xml:space="preserve">Yu Y, Xiang M, Gao D, Ye H, Wang Q, Zhang Y, Li L, Li H. Assimilation, distribution and toxicity of tetrabromobisphenol A to female Wistar rats through subchronic dermal exposure. International Biodeterioration &amp; Biodegradation 128:171-176. </t>
         </is>
@@ -26757,53 +33897,74 @@
       <c r="N340" s="2" t="n">
         <v>43963.81407714141</v>
       </c>
       <c r="O340" s="2" t="n">
         <v>43963.81407714162</v>
       </c>
       <c r="P340" t="b">
         <v>0</v>
       </c>
       <c r="Q340" t="b">
         <v>0</v>
       </c>
       <c r="R340" t="b">
         <v>0</v>
       </c>
       <c r="S340" t="b">
         <v>0</v>
       </c>
       <c r="T340" t="b">
         <v>0</v>
       </c>
       <c r="U340" t="b">
         <v>0</v>
       </c>
       <c r="V340" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W340" t="b">
+        <v>0</v>
+      </c>
+      <c r="X340" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y340" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z340" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA340" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB340" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC340" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD340" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="n">
         <v>100853240</v>
       </c>
       <c r="B341" t="n">
         <v>5637017</v>
       </c>
       <c r="C341" t="inlineStr"/>
       <c r="D341" t="inlineStr"/>
       <c r="E341" t="inlineStr">
         <is>
           <t>Zhu X et al. 2016</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
           <t xml:space="preserve">Zhu X, Li Y, Bai H, Gao Y, Chen J, Yuan H, Wang W, Dong X. Research progress on hexabromocyclododecanes in environmental air.  </t>
         </is>
       </c>
       <c r="G341" t="inlineStr">
         <is>
           <t>Research progress on hexabromocyclododecanes in environmental air</t>
@@ -26832,53 +33993,74 @@
       <c r="N341" s="2" t="n">
         <v>43963.81407718477</v>
       </c>
       <c r="O341" s="2" t="n">
         <v>43963.81407718496</v>
       </c>
       <c r="P341" t="b">
         <v>0</v>
       </c>
       <c r="Q341" t="b">
         <v>0</v>
       </c>
       <c r="R341" t="b">
         <v>0</v>
       </c>
       <c r="S341" t="b">
         <v>0</v>
       </c>
       <c r="T341" t="b">
         <v>0</v>
       </c>
       <c r="U341" t="b">
         <v>0</v>
       </c>
       <c r="V341" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W341" t="b">
+        <v>0</v>
+      </c>
+      <c r="X341" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y341" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z341" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA341" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB341" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC341" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD341" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="n">
         <v>100853241</v>
       </c>
       <c r="B342" t="n">
         <v>5637253</v>
       </c>
       <c r="C342" t="inlineStr"/>
       <c r="D342" t="inlineStr"/>
       <c r="E342" t="inlineStr">
         <is>
           <t>Abdellaoui W et al. 2016</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
           <t xml:space="preserve">Abdellaoui W, Bahbouh S, Benalia R, Belabed MR, Attal E, Ait-Kaci-Ahmed M. ID 343 – Oral carbamazepine controlled temporal complex partial status epilepticus.  </t>
         </is>
       </c>
       <c r="G342" t="inlineStr">
         <is>
           <t>ID 343 – Oral carbamazepine controlled temporal complex partial status epilepticus</t>
@@ -26907,53 +34089,74 @@
       <c r="N342" s="2" t="n">
         <v>43963.81407722842</v>
       </c>
       <c r="O342" s="2" t="n">
         <v>43963.8140772286</v>
       </c>
       <c r="P342" t="b">
         <v>0</v>
       </c>
       <c r="Q342" t="b">
         <v>0</v>
       </c>
       <c r="R342" t="b">
         <v>0</v>
       </c>
       <c r="S342" t="b">
         <v>0</v>
       </c>
       <c r="T342" t="b">
         <v>0</v>
       </c>
       <c r="U342" t="b">
         <v>0</v>
       </c>
       <c r="V342" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W342" t="b">
+        <v>0</v>
+      </c>
+      <c r="X342" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y342" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z342" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA342" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB342" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC342" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD342" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="n">
         <v>100853242</v>
       </c>
       <c r="B343" t="n">
         <v>5637264</v>
       </c>
       <c r="C343" t="inlineStr"/>
       <c r="D343" t="inlineStr"/>
       <c r="E343" t="inlineStr">
         <is>
           <t>Abdellaoui W et al. 2016</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
           <t xml:space="preserve">Abdellaoui W, Bahbouh S, Benalia R, Belabed MR, Attal E, Ait-Kaci-Ahmed M. ID 337 – Response to clonazepam in typical absence status epilepticus.  </t>
         </is>
       </c>
       <c r="G343" t="inlineStr">
         <is>
           <t>ID 337 – Response to clonazepam in typical absence status epilepticus</t>
@@ -26982,53 +34185,74 @@
       <c r="N343" s="2" t="n">
         <v>43963.81407727319</v>
       </c>
       <c r="O343" s="2" t="n">
         <v>43963.81407727337</v>
       </c>
       <c r="P343" t="b">
         <v>0</v>
       </c>
       <c r="Q343" t="b">
         <v>0</v>
       </c>
       <c r="R343" t="b">
         <v>0</v>
       </c>
       <c r="S343" t="b">
         <v>0</v>
       </c>
       <c r="T343" t="b">
         <v>0</v>
       </c>
       <c r="U343" t="b">
         <v>0</v>
       </c>
       <c r="V343" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W343" t="b">
+        <v>0</v>
+      </c>
+      <c r="X343" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y343" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z343" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA343" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB343" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC343" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD343" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="n">
         <v>100853243</v>
       </c>
       <c r="B344" t="n">
         <v>5637294</v>
       </c>
       <c r="C344" t="inlineStr"/>
       <c r="D344" t="inlineStr"/>
       <c r="E344" t="inlineStr">
         <is>
           <t>Al-Harahsheh M et al. 2018</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
           <t xml:space="preserve">Al-Harahsheh M, Altarawneh M, Aljarrah M, Rummanah F, Abdel-Latif K. Bromine fixing ability of electric arc furnace dust during thermal degradation of tetrabromobisphenol: Experimental and thermodynamic analysis study.  </t>
         </is>
       </c>
       <c r="G344" t="inlineStr">
         <is>
           <t>Bromine fixing ability of electric arc furnace dust during thermal degradation of tetrabromobisphenol: Experimental and thermodynamic analysis study</t>
@@ -27057,53 +34281,74 @@
       <c r="N344" s="2" t="n">
         <v>43963.81407731712</v>
       </c>
       <c r="O344" s="2" t="n">
         <v>43963.81407731731</v>
       </c>
       <c r="P344" t="b">
         <v>0</v>
       </c>
       <c r="Q344" t="b">
         <v>0</v>
       </c>
       <c r="R344" t="b">
         <v>0</v>
       </c>
       <c r="S344" t="b">
         <v>0</v>
       </c>
       <c r="T344" t="b">
         <v>0</v>
       </c>
       <c r="U344" t="b">
         <v>0</v>
       </c>
       <c r="V344" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W344" t="b">
+        <v>0</v>
+      </c>
+      <c r="X344" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y344" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z344" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA344" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB344" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC344" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD344" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="n">
         <v>100853244</v>
       </c>
       <c r="B345" t="n">
         <v>5637330</v>
       </c>
       <c r="C345" t="inlineStr"/>
       <c r="D345" t="inlineStr"/>
       <c r="E345" t="inlineStr">
         <is>
           <t>Chao FY et al. 2013</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
           <t xml:space="preserve">Chao FY, Lockard C, Force SD, Fernandez F, Pickens A, Bag R, Lawrence EC, Kirk AD, Neujahr DC. Exhausted T Helper Cells in Lung Transplantation Portend Worse Outcome.  </t>
         </is>
       </c>
       <c r="G345" t="inlineStr">
         <is>
           <t>Exhausted T Helper Cells in Lung Transplantation Portend Worse Outcome</t>
@@ -27132,53 +34377,74 @@
       <c r="N345" s="2" t="n">
         <v>43963.81407736232</v>
       </c>
       <c r="O345" s="2" t="n">
         <v>43963.81407736251</v>
       </c>
       <c r="P345" t="b">
         <v>0</v>
       </c>
       <c r="Q345" t="b">
         <v>0</v>
       </c>
       <c r="R345" t="b">
         <v>0</v>
       </c>
       <c r="S345" t="b">
         <v>0</v>
       </c>
       <c r="T345" t="b">
         <v>0</v>
       </c>
       <c r="U345" t="b">
         <v>0</v>
       </c>
       <c r="V345" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W345" t="b">
+        <v>0</v>
+      </c>
+      <c r="X345" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y345" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z345" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA345" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB345" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC345" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD345" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="n">
         <v>100853245</v>
       </c>
       <c r="B346" t="n">
         <v>5637434</v>
       </c>
       <c r="C346" t="inlineStr"/>
       <c r="D346" t="inlineStr"/>
       <c r="E346" t="inlineStr">
         <is>
           <t>Gaunt E et al. 2018</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
           <t xml:space="preserve">Gaunt E, Ang JZ, Rowley J, Harris L, Fopp L, Forouhi P, Malata C, Benson J, Irwin M, Benyon S, Agrawal A. 305 (PB-100) - Two year outcomes of immediate breast reconstruction in a modern breast practice.  </t>
         </is>
       </c>
       <c r="G346" t="inlineStr">
         <is>
           <t>305 (PB-100) - Two year outcomes of immediate breast reconstruction in a modern breast practice</t>
@@ -27203,53 +34469,74 @@
       <c r="N346" s="2" t="n">
         <v>43963.81407740661</v>
       </c>
       <c r="O346" s="2" t="n">
         <v>43963.81407740681</v>
       </c>
       <c r="P346" t="b">
         <v>0</v>
       </c>
       <c r="Q346" t="b">
         <v>0</v>
       </c>
       <c r="R346" t="b">
         <v>0</v>
       </c>
       <c r="S346" t="b">
         <v>0</v>
       </c>
       <c r="T346" t="b">
         <v>0</v>
       </c>
       <c r="U346" t="b">
         <v>0</v>
       </c>
       <c r="V346" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W346" t="b">
+        <v>0</v>
+      </c>
+      <c r="X346" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y346" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z346" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA346" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB346" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC346" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD346" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="n">
         <v>100853246</v>
       </c>
       <c r="B347" t="n">
         <v>5637457</v>
       </c>
       <c r="C347" t="inlineStr"/>
       <c r="D347" t="inlineStr"/>
       <c r="E347" t="inlineStr">
         <is>
           <t>Hosono H, Kawazoe H, and Kanazawa T 1979</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
           <t xml:space="preserve">Hosono H, Kawazoe H, Kanazawa T. ESR and optical absorption of cupric ion in borate glasses.  </t>
         </is>
       </c>
       <c r="G347" t="inlineStr">
         <is>
           <t>ESR and optical absorption of cupric ion in borate glasses</t>
@@ -27278,53 +34565,74 @@
       <c r="N347" s="2" t="n">
         <v>43963.81407745015</v>
       </c>
       <c r="O347" s="2" t="n">
         <v>43963.81407745035</v>
       </c>
       <c r="P347" t="b">
         <v>0</v>
       </c>
       <c r="Q347" t="b">
         <v>0</v>
       </c>
       <c r="R347" t="b">
         <v>0</v>
       </c>
       <c r="S347" t="b">
         <v>0</v>
       </c>
       <c r="T347" t="b">
         <v>0</v>
       </c>
       <c r="U347" t="b">
         <v>0</v>
       </c>
       <c r="V347" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W347" t="b">
+        <v>0</v>
+      </c>
+      <c r="X347" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y347" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z347" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA347" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB347" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC347" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD347" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="n">
         <v>100853247</v>
       </c>
       <c r="B348" t="n">
         <v>5637514</v>
       </c>
       <c r="C348" t="inlineStr"/>
       <c r="D348" t="inlineStr"/>
       <c r="E348" t="inlineStr">
         <is>
           <t>Julian Chisolm J, Hastings CW, and Cheung DKK 1974</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
           <t xml:space="preserve">Julian Chisolm J, Hastings CW, Cheung DKK. Microphotofluorometric assay for protoporphyrin in acidified acetone extracts of whole blood.  </t>
         </is>
       </c>
       <c r="G348" t="inlineStr">
         <is>
           <t>Microphotofluorometric assay for protoporphyrin in acidified acetone extracts of whole blood</t>
@@ -27353,53 +34661,74 @@
       <c r="N348" s="2" t="n">
         <v>43963.8140774948</v>
       </c>
       <c r="O348" s="2" t="n">
         <v>43963.814077495</v>
       </c>
       <c r="P348" t="b">
         <v>0</v>
       </c>
       <c r="Q348" t="b">
         <v>0</v>
       </c>
       <c r="R348" t="b">
         <v>0</v>
       </c>
       <c r="S348" t="b">
         <v>0</v>
       </c>
       <c r="T348" t="b">
         <v>0</v>
       </c>
       <c r="U348" t="b">
         <v>0</v>
       </c>
       <c r="V348" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W348" t="b">
+        <v>0</v>
+      </c>
+      <c r="X348" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y348" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z348" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA348" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB348" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC348" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD348" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="n">
         <v>100853248</v>
       </c>
       <c r="B349" t="n">
         <v>5637535</v>
       </c>
       <c r="C349" t="inlineStr"/>
       <c r="D349" t="inlineStr">
         <is>
           <t>10.1016/0016-7037(92)90320-i</t>
         </is>
       </c>
       <c r="E349" t="inlineStr">
         <is>
           <t>Jolliff BL, Papike JJ, and Shearer CK 1992</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
           <t xml:space="preserve">Jolliff BL, Papike JJ, Shearer CK. Petrogenetic relationships between pegmatite and granite based on geochemistry of muscovite in pegmatite wall zones, Black Hills, South Dakota, USA. Geochimica et Cosmochimica Acta 56:1915-1939. </t>
         </is>
@@ -27436,53 +34765,74 @@
       <c r="N349" s="2" t="n">
         <v>43963.81407754059</v>
       </c>
       <c r="O349" s="2" t="n">
         <v>43963.81407754077</v>
       </c>
       <c r="P349" t="b">
         <v>0</v>
       </c>
       <c r="Q349" t="b">
         <v>0</v>
       </c>
       <c r="R349" t="b">
         <v>0</v>
       </c>
       <c r="S349" t="b">
         <v>0</v>
       </c>
       <c r="T349" t="b">
         <v>0</v>
       </c>
       <c r="U349" t="b">
         <v>0</v>
       </c>
       <c r="V349" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W349" t="b">
+        <v>0</v>
+      </c>
+      <c r="X349" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y349" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z349" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA349" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB349" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC349" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD349" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="n">
         <v>100853249</v>
       </c>
       <c r="B350" t="n">
         <v>5637536</v>
       </c>
       <c r="C350" t="inlineStr"/>
       <c r="D350" t="inlineStr"/>
       <c r="E350" t="inlineStr">
         <is>
           <t>Juračić M et al. 1987</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
           <t xml:space="preserve">Juračić M, Vitturi LM, Rabitti S, Rampazzo G. The role of suspended matter in the biogeochemical cycles in the Adige River estuary (Northern Adriatic Sea).  </t>
         </is>
       </c>
       <c r="G350" t="inlineStr">
         <is>
           <t>The role of suspended matter in the biogeochemical cycles in the Adige River estuary (Northern Adriatic Sea)</t>
@@ -27511,53 +34861,74 @@
       <c r="N350" s="2" t="n">
         <v>43963.81407758666</v>
       </c>
       <c r="O350" s="2" t="n">
         <v>43963.81407758684</v>
       </c>
       <c r="P350" t="b">
         <v>0</v>
       </c>
       <c r="Q350" t="b">
         <v>0</v>
       </c>
       <c r="R350" t="b">
         <v>0</v>
       </c>
       <c r="S350" t="b">
         <v>0</v>
       </c>
       <c r="T350" t="b">
         <v>0</v>
       </c>
       <c r="U350" t="b">
         <v>0</v>
       </c>
       <c r="V350" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W350" t="b">
+        <v>0</v>
+      </c>
+      <c r="X350" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y350" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z350" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA350" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB350" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC350" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD350" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="n">
         <v>100853250</v>
       </c>
       <c r="B351" t="n">
         <v>5637564</v>
       </c>
       <c r="C351" t="inlineStr"/>
       <c r="D351" t="inlineStr"/>
       <c r="E351" t="inlineStr">
         <is>
           <t>Łazarewicz JW et al. 2015</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
           <t xml:space="preserve">Łazarewicz JW, Diamandakis D, Ziemińska E, Salińska E. Mechanisms of calcium imbalance in tetrabromobisphenol A-induced neurotoxicity.  </t>
         </is>
       </c>
       <c r="G351" t="inlineStr">
         <is>
           <t>Mechanisms of calcium imbalance in tetrabromobisphenol A-induced neurotoxicity</t>
@@ -27582,53 +34953,74 @@
       <c r="N351" s="2" t="n">
         <v>43963.81407763124</v>
       </c>
       <c r="O351" s="2" t="n">
         <v>43963.81407763142</v>
       </c>
       <c r="P351" t="b">
         <v>0</v>
       </c>
       <c r="Q351" t="b">
         <v>0</v>
       </c>
       <c r="R351" t="b">
         <v>0</v>
       </c>
       <c r="S351" t="b">
         <v>0</v>
       </c>
       <c r="T351" t="b">
         <v>0</v>
       </c>
       <c r="U351" t="b">
         <v>0</v>
       </c>
       <c r="V351" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W351" t="b">
+        <v>0</v>
+      </c>
+      <c r="X351" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y351" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z351" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA351" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB351" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC351" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD351" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="n">
         <v>100853251</v>
       </c>
       <c r="B352" t="n">
         <v>5637665</v>
       </c>
       <c r="C352" t="inlineStr"/>
       <c r="D352" t="inlineStr">
         <is>
           <t>10.1016/0032-3861(95)90694-w</t>
         </is>
       </c>
       <c r="E352" t="inlineStr">
         <is>
           <t>Marks MJ and Sekinger JK 1995</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
           <t xml:space="preserve">Marks MJ, Sekinger JK. Synthesis and properties of 2,2′-dibromobisphenol A polycarbonate. Polymer 36:209-215. </t>
         </is>
@@ -27665,53 +35057,74 @@
       <c r="N352" s="2" t="n">
         <v>43963.81407767598</v>
       </c>
       <c r="O352" s="2" t="n">
         <v>43963.81407767617</v>
       </c>
       <c r="P352" t="b">
         <v>0</v>
       </c>
       <c r="Q352" t="b">
         <v>0</v>
       </c>
       <c r="R352" t="b">
         <v>0</v>
       </c>
       <c r="S352" t="b">
         <v>0</v>
       </c>
       <c r="T352" t="b">
         <v>0</v>
       </c>
       <c r="U352" t="b">
         <v>0</v>
       </c>
       <c r="V352" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W352" t="b">
+        <v>0</v>
+      </c>
+      <c r="X352" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y352" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z352" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA352" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB352" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC352" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD352" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="n">
         <v>100853252</v>
       </c>
       <c r="B353" t="n">
         <v>5637725</v>
       </c>
       <c r="C353" t="inlineStr"/>
       <c r="D353" t="inlineStr"/>
       <c r="E353" t="inlineStr">
         <is>
           <t>Polian G and Lambert G 1979</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
           <t xml:space="preserve">Polian G, Lambert G. Radon daughters and sulfur output from Erebus volcano, Antarctica.  </t>
         </is>
       </c>
       <c r="G353" t="inlineStr">
         <is>
           <t>Radon daughters and sulfur output from Erebus volcano, Antarctica</t>
@@ -27740,53 +35153,74 @@
       <c r="N353" s="2" t="n">
         <v>43963.81407771999</v>
       </c>
       <c r="O353" s="2" t="n">
         <v>43963.81407772016</v>
       </c>
       <c r="P353" t="b">
         <v>0</v>
       </c>
       <c r="Q353" t="b">
         <v>0</v>
       </c>
       <c r="R353" t="b">
         <v>0</v>
       </c>
       <c r="S353" t="b">
         <v>0</v>
       </c>
       <c r="T353" t="b">
         <v>0</v>
       </c>
       <c r="U353" t="b">
         <v>0</v>
       </c>
       <c r="V353" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W353" t="b">
+        <v>0</v>
+      </c>
+      <c r="X353" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y353" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z353" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA353" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB353" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC353" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD353" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="n">
         <v>100853253</v>
       </c>
       <c r="B354" t="n">
         <v>5660304</v>
       </c>
       <c r="C354" t="inlineStr"/>
       <c r="D354" t="inlineStr">
         <is>
           <t>10.1116/1.1517257</t>
         </is>
       </c>
       <c r="E354" t="inlineStr">
         <is>
           <t>Hegazy MS and Elsayed-Ali HE 2002</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
           <t xml:space="preserve">Hegazy MS, Elsayed-Ali HE. Observation of step-flow growth in femtosecond pulsed laser deposition of Si on Si(100)-2X1.  </t>
         </is>
@@ -27815,53 +35249,74 @@
       <c r="N354" s="2" t="n">
         <v>43963.81407776356</v>
       </c>
       <c r="O354" s="2" t="n">
         <v>43963.81407776374</v>
       </c>
       <c r="P354" t="b">
         <v>0</v>
       </c>
       <c r="Q354" t="b">
         <v>0</v>
       </c>
       <c r="R354" t="b">
         <v>0</v>
       </c>
       <c r="S354" t="b">
         <v>0</v>
       </c>
       <c r="T354" t="b">
         <v>0</v>
       </c>
       <c r="U354" t="b">
         <v>0</v>
       </c>
       <c r="V354" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W354" t="b">
+        <v>0</v>
+      </c>
+      <c r="X354" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y354" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z354" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA354" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB354" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC354" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD354" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="n">
         <v>100853254</v>
       </c>
       <c r="B355" t="n">
         <v>5662836</v>
       </c>
       <c r="C355" t="inlineStr"/>
       <c r="D355" t="inlineStr">
         <is>
           <t>10.1117/12.351121</t>
         </is>
       </c>
       <c r="E355" t="inlineStr">
         <is>
           <t>Lu B et al. 1999</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
           <t xml:space="preserve">Lu B, Dentinger PM, Taylor JW, Feke GD, Hessman D, Wu Q, Grober RD. Evaluation of photoacid generators in chemically amplified resists for X-ray lithography using an on-wafer photoacid determination technique.  </t>
         </is>
@@ -27890,53 +35345,74 @@
       <c r="N355" s="2" t="n">
         <v>43963.81407780684</v>
       </c>
       <c r="O355" s="2" t="n">
         <v>43963.81407780704</v>
       </c>
       <c r="P355" t="b">
         <v>0</v>
       </c>
       <c r="Q355" t="b">
         <v>0</v>
       </c>
       <c r="R355" t="b">
         <v>0</v>
       </c>
       <c r="S355" t="b">
         <v>0</v>
       </c>
       <c r="T355" t="b">
         <v>0</v>
       </c>
       <c r="U355" t="b">
         <v>0</v>
       </c>
       <c r="V355" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W355" t="b">
+        <v>0</v>
+      </c>
+      <c r="X355" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y355" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z355" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA355" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB355" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC355" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD355" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="n">
         <v>100853255</v>
       </c>
       <c r="B356" t="n">
         <v>5662920</v>
       </c>
       <c r="C356" t="inlineStr"/>
       <c r="D356" t="inlineStr">
         <is>
           <t>10.1007/bf00293518</t>
         </is>
       </c>
       <c r="E356" t="inlineStr">
         <is>
           <t>Gu JT and Wang CS 1991</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
           <t xml:space="preserve">Gu JT, Wang CS. HPLC ANALYSIS OF TETRABROMOBISPHENOL-A POLYCARBONATE OLIGOMERS - ITS APPLICATION IN INTERFACIAL PHOSGENATION REACTION.  </t>
         </is>
@@ -27965,53 +35441,74 @@
       <c r="N356" s="2" t="n">
         <v>43963.81407785069</v>
       </c>
       <c r="O356" s="2" t="n">
         <v>43963.81407785087</v>
       </c>
       <c r="P356" t="b">
         <v>0</v>
       </c>
       <c r="Q356" t="b">
         <v>0</v>
       </c>
       <c r="R356" t="b">
         <v>0</v>
       </c>
       <c r="S356" t="b">
         <v>0</v>
       </c>
       <c r="T356" t="b">
         <v>0</v>
       </c>
       <c r="U356" t="b">
         <v>0</v>
       </c>
       <c r="V356" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W356" t="b">
+        <v>0</v>
+      </c>
+      <c r="X356" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y356" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z356" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA356" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB356" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC356" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD356" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="n">
         <v>100853256</v>
       </c>
       <c r="B357" t="n">
         <v>5662930</v>
       </c>
       <c r="C357" t="inlineStr"/>
       <c r="D357" t="inlineStr">
         <is>
           <t>10.1007/bf00310804</t>
         </is>
       </c>
       <c r="E357" t="inlineStr">
         <is>
           <t>Wang CS and Mendoza A 1991</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
           <t xml:space="preserve">Wang CS, Mendoza A. 2,6-DIBROMO-3,5-DIMETHYL-4-HYDROXYBENZYL ETHER AND EPOXY SYSTEMS - THEIR APPLICATION IN ELECTRONIC PACKAGING.  </t>
         </is>
@@ -28040,53 +35537,74 @@
       <c r="N357" s="2" t="n">
         <v>43963.81407789389</v>
       </c>
       <c r="O357" s="2" t="n">
         <v>43963.81407789407</v>
       </c>
       <c r="P357" t="b">
         <v>0</v>
       </c>
       <c r="Q357" t="b">
         <v>0</v>
       </c>
       <c r="R357" t="b">
         <v>0</v>
       </c>
       <c r="S357" t="b">
         <v>0</v>
       </c>
       <c r="T357" t="b">
         <v>0</v>
       </c>
       <c r="U357" t="b">
         <v>0</v>
       </c>
       <c r="V357" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W357" t="b">
+        <v>0</v>
+      </c>
+      <c r="X357" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y357" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z357" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA357" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB357" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC357" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD357" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="n">
         <v>100853257</v>
       </c>
       <c r="B358" t="n">
         <v>5662933</v>
       </c>
       <c r="C358" t="inlineStr"/>
       <c r="D358" t="inlineStr"/>
       <c r="E358" t="inlineStr">
         <is>
           <t>Lin YQ, Wagner MR, and Heidmann LJ 1991</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
           <t xml:space="preserve">Lin YQ, Wagner MR, Heidmann LJ. INVITRO FORMATION OF AXILLARY BUDS BY IMMATURE SHOOTS OF PONDEROSA PINE.  </t>
         </is>
       </c>
       <c r="G358" t="inlineStr">
         <is>
           <t>INVITRO FORMATION OF AXILLARY BUDS BY IMMATURE SHOOTS OF PONDEROSA PINE</t>
@@ -28111,53 +35629,74 @@
       <c r="N358" s="2" t="n">
         <v>43963.81407793725</v>
       </c>
       <c r="O358" s="2" t="n">
         <v>43963.81407793743</v>
       </c>
       <c r="P358" t="b">
         <v>0</v>
       </c>
       <c r="Q358" t="b">
         <v>0</v>
       </c>
       <c r="R358" t="b">
         <v>0</v>
       </c>
       <c r="S358" t="b">
         <v>0</v>
       </c>
       <c r="T358" t="b">
         <v>0</v>
       </c>
       <c r="U358" t="b">
         <v>0</v>
       </c>
       <c r="V358" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W358" t="b">
+        <v>0</v>
+      </c>
+      <c r="X358" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y358" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z358" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA358" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB358" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC358" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD358" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="n">
         <v>100853258</v>
       </c>
       <c r="B359" t="n">
         <v>5676632</v>
       </c>
       <c r="C359" t="inlineStr"/>
       <c r="D359" t="inlineStr"/>
       <c r="E359" t="inlineStr">
         <is>
           <t>Halden NM, Teesdale WJ, and Campbell JL 1995</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
           <t xml:space="preserve">Halden NM, Teesdale WJ, Campbell JL. SCANNING-PROTON-MICROPROBE MAPPING OF MINOR AND TRACE-ELEMENTS ALONG MINERAL CLEAVAGES, FRACTURES AND GRAIN-BOUNDARIES - EVIDENCE FOR ELEMENT MOBILITY.  </t>
         </is>
       </c>
       <c r="G359" t="inlineStr">
         <is>
           <t>SCANNING-PROTON-MICROPROBE MAPPING OF MINOR AND TRACE-ELEMENTS ALONG MINERAL CLEAVAGES, FRACTURES AND GRAIN-BOUNDARIES - EVIDENCE FOR ELEMENT MOBILITY</t>
@@ -28182,53 +35721,74 @@
       <c r="N359" s="2" t="n">
         <v>43963.81407798035</v>
       </c>
       <c r="O359" s="2" t="n">
         <v>43963.81407798053</v>
       </c>
       <c r="P359" t="b">
         <v>0</v>
       </c>
       <c r="Q359" t="b">
         <v>0</v>
       </c>
       <c r="R359" t="b">
         <v>0</v>
       </c>
       <c r="S359" t="b">
         <v>0</v>
       </c>
       <c r="T359" t="b">
         <v>0</v>
       </c>
       <c r="U359" t="b">
         <v>0</v>
       </c>
       <c r="V359" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W359" t="b">
+        <v>0</v>
+      </c>
+      <c r="X359" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y359" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z359" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA359" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB359" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC359" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD359" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="n">
         <v>100853259</v>
       </c>
       <c r="B360" t="n">
         <v>5677322</v>
       </c>
       <c r="C360" t="inlineStr"/>
       <c r="D360" t="inlineStr">
         <is>
           <t>10.1016/s0022-4073(02)00078-x</t>
         </is>
       </c>
       <c r="E360" t="inlineStr">
         <is>
           <t>Ozdemir Y and Durak R 2003</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
           <t xml:space="preserve">Ozdemir Y, Durak R. L-subshell fluorescence yields (omega(1,) omega(2) and omega(3)) for elements in the atomic range 55 &lt;= Z &lt;= 68 with a Si(Li) detector.  </t>
         </is>
@@ -28257,53 +35817,74 @@
       <c r="N360" s="2" t="n">
         <v>43963.81407802358</v>
       </c>
       <c r="O360" s="2" t="n">
         <v>43963.81407802377</v>
       </c>
       <c r="P360" t="b">
         <v>0</v>
       </c>
       <c r="Q360" t="b">
         <v>0</v>
       </c>
       <c r="R360" t="b">
         <v>0</v>
       </c>
       <c r="S360" t="b">
         <v>0</v>
       </c>
       <c r="T360" t="b">
         <v>0</v>
       </c>
       <c r="U360" t="b">
         <v>0</v>
       </c>
       <c r="V360" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W360" t="b">
+        <v>0</v>
+      </c>
+      <c r="X360" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y360" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z360" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA360" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB360" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC360" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD360" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="n">
         <v>100853260</v>
       </c>
       <c r="B361" t="n">
         <v>5677404</v>
       </c>
       <c r="C361" t="inlineStr"/>
       <c r="D361" t="inlineStr">
         <is>
           <t>10.1016/j.nimb.2006.01.064</t>
         </is>
       </c>
       <c r="E361" t="inlineStr">
         <is>
           <t>Cevik U et al. 2006</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
           <t xml:space="preserve">Cevik U, Baltas H, Celik A, Bacaksiz E. Determination of attenuation coefficients, thicknesses and effective atomic numbers for CuInSe2 semiconductor.  </t>
         </is>
@@ -28332,53 +35913,74 @@
       <c r="N361" s="2" t="n">
         <v>43963.81407806714</v>
       </c>
       <c r="O361" s="2" t="n">
         <v>43963.81407806733</v>
       </c>
       <c r="P361" t="b">
         <v>0</v>
       </c>
       <c r="Q361" t="b">
         <v>0</v>
       </c>
       <c r="R361" t="b">
         <v>0</v>
       </c>
       <c r="S361" t="b">
         <v>0</v>
       </c>
       <c r="T361" t="b">
         <v>0</v>
       </c>
       <c r="U361" t="b">
         <v>0</v>
       </c>
       <c r="V361" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W361" t="b">
+        <v>0</v>
+      </c>
+      <c r="X361" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y361" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z361" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA361" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB361" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC361" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD361" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="n">
         <v>100853261</v>
       </c>
       <c r="B362" t="n">
         <v>5677470</v>
       </c>
       <c r="C362" t="inlineStr"/>
       <c r="D362" t="inlineStr">
         <is>
           <t>10.1063/1.361506</t>
         </is>
       </c>
       <c r="E362" t="inlineStr">
         <is>
           <t>Elsayedali HE 1996</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
           <t xml:space="preserve">Elsayedali HE. Surface Debye temperature measurement with reflection high-energy electron diffraction.  </t>
         </is>
@@ -28407,53 +36009,74 @@
       <c r="N362" s="2" t="n">
         <v>43963.81407811125</v>
       </c>
       <c r="O362" s="2" t="n">
         <v>43963.81407811143</v>
       </c>
       <c r="P362" t="b">
         <v>0</v>
       </c>
       <c r="Q362" t="b">
         <v>0</v>
       </c>
       <c r="R362" t="b">
         <v>0</v>
       </c>
       <c r="S362" t="b">
         <v>0</v>
       </c>
       <c r="T362" t="b">
         <v>0</v>
       </c>
       <c r="U362" t="b">
         <v>0</v>
       </c>
       <c r="V362" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W362" t="b">
+        <v>0</v>
+      </c>
+      <c r="X362" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y362" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z362" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA362" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB362" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC362" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD362" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="n">
         <v>100853262</v>
       </c>
       <c r="B363" t="n">
         <v>5677529</v>
       </c>
       <c r="C363" t="inlineStr"/>
       <c r="D363" t="inlineStr"/>
       <c r="E363" t="inlineStr">
         <is>
           <t>Han EunHee, Park JinHee, and Jeong HyeG 2009</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
           <t xml:space="preserve">Han EunHee, Park JinHee, Jeong HyeG. Tetrabromobisphenol A Induces Cyclooxygenase-2 Gene Expression-mediated PI3-Kinase/Akt/MAPK Signaling Pathways in Murine Macrophages.  </t>
         </is>
       </c>
       <c r="G363" t="inlineStr">
         <is>
           <t>Tetrabromobisphenol A Induces Cyclooxygenase-2 Gene Expression-mediated PI3-Kinase/Akt/MAPK Signaling Pathways in Murine Macrophages</t>
@@ -28478,53 +36101,74 @@
       <c r="N363" s="2" t="n">
         <v>43963.81407815505</v>
       </c>
       <c r="O363" s="2" t="n">
         <v>43963.81407815524</v>
       </c>
       <c r="P363" t="b">
         <v>0</v>
       </c>
       <c r="Q363" t="b">
         <v>0</v>
       </c>
       <c r="R363" t="b">
         <v>0</v>
       </c>
       <c r="S363" t="b">
         <v>0</v>
       </c>
       <c r="T363" t="b">
         <v>0</v>
       </c>
       <c r="U363" t="b">
         <v>0</v>
       </c>
       <c r="V363" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W363" t="b">
+        <v>0</v>
+      </c>
+      <c r="X363" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y363" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z363" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA363" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB363" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC363" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD363" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="n">
         <v>100853263</v>
       </c>
       <c r="B364" t="n">
         <v>5677543</v>
       </c>
       <c r="C364" t="inlineStr"/>
       <c r="D364" t="inlineStr"/>
       <c r="E364" t="inlineStr">
         <is>
           <t>Liu F et al. 2007</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
           <t xml:space="preserve">Liu F, Yao CT, Jiang DonSon, Wang YuPo, Hsiao CS, IEEE. Halogen-free mold compound development for ultra-thin packages.  </t>
         </is>
       </c>
       <c r="G364" t="inlineStr">
         <is>
           <t>Halogen-free mold compound development for ultra-thin packages</t>
@@ -28549,53 +36193,74 @@
       <c r="N364" s="2" t="n">
         <v>43963.81407819852</v>
       </c>
       <c r="O364" s="2" t="n">
         <v>43963.81407819869</v>
       </c>
       <c r="P364" t="b">
         <v>0</v>
       </c>
       <c r="Q364" t="b">
         <v>0</v>
       </c>
       <c r="R364" t="b">
         <v>0</v>
       </c>
       <c r="S364" t="b">
         <v>0</v>
       </c>
       <c r="T364" t="b">
         <v>0</v>
       </c>
       <c r="U364" t="b">
         <v>0</v>
       </c>
       <c r="V364" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W364" t="b">
+        <v>0</v>
+      </c>
+      <c r="X364" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y364" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z364" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA364" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB364" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC364" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD364" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="n">
         <v>100853264</v>
       </c>
       <c r="B365" t="n">
         <v>5677575</v>
       </c>
       <c r="C365" t="inlineStr"/>
       <c r="D365" t="inlineStr">
         <is>
           <t>10.1103/physrevb.44.1306</t>
         </is>
       </c>
       <c r="E365" t="inlineStr">
         <is>
           <t>Yang et al. 1991</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
           <t xml:space="preserve">Yang, Fang, Wang, Lu. Vacancy-induced disordering in the Pb(100) surface.  </t>
         </is>
@@ -28624,53 +36289,74 @@
       <c r="N365" s="2" t="n">
         <v>43963.81407826437</v>
       </c>
       <c r="O365" s="2" t="n">
         <v>43963.81407826455</v>
       </c>
       <c r="P365" t="b">
         <v>0</v>
       </c>
       <c r="Q365" t="b">
         <v>0</v>
       </c>
       <c r="R365" t="b">
         <v>0</v>
       </c>
       <c r="S365" t="b">
         <v>0</v>
       </c>
       <c r="T365" t="b">
         <v>0</v>
       </c>
       <c r="U365" t="b">
         <v>0</v>
       </c>
       <c r="V365" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W365" t="b">
+        <v>0</v>
+      </c>
+      <c r="X365" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y365" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z365" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA365" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB365" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC365" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD365" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="n">
         <v>100853265</v>
       </c>
       <c r="B366" t="n">
         <v>5677768</v>
       </c>
       <c r="C366" t="inlineStr"/>
       <c r="D366" t="inlineStr">
         <is>
           <t>10.1103/physrevc.63.054302</t>
         </is>
       </c>
       <c r="E366" t="inlineStr">
         <is>
           <t>Lhersonneau G et al. 2001</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
           <t xml:space="preserve">Lhersonneau G, Pfeiffer B, Gabelmann H, Kratz KL, ISOLDE Collaboration. Identical transitions in the strongly deformed Sr-99 and Sr-100.  </t>
         </is>
@@ -28699,53 +36385,74 @@
       <c r="N366" s="2" t="n">
         <v>43963.81407830807</v>
       </c>
       <c r="O366" s="2" t="n">
         <v>43963.81407830825</v>
       </c>
       <c r="P366" t="b">
         <v>0</v>
       </c>
       <c r="Q366" t="b">
         <v>0</v>
       </c>
       <c r="R366" t="b">
         <v>0</v>
       </c>
       <c r="S366" t="b">
         <v>0</v>
       </c>
       <c r="T366" t="b">
         <v>0</v>
       </c>
       <c r="U366" t="b">
         <v>0</v>
       </c>
       <c r="V366" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W366" t="b">
+        <v>0</v>
+      </c>
+      <c r="X366" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y366" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z366" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA366" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB366" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC366" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD366" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="n">
         <v>100853266</v>
       </c>
       <c r="B367" t="n">
         <v>5677778</v>
       </c>
       <c r="C367" t="inlineStr"/>
       <c r="D367" t="inlineStr">
         <is>
           <t>10.1108/03056120710836936</t>
         </is>
       </c>
       <c r="E367" t="inlineStr">
         <is>
           <t>Hall WJ and Williams PT 2007</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
           <t xml:space="preserve">Hall WJ, Williams PT. Processing waste printed circuit boards for material recovery. Circuit World 33:43-50. </t>
         </is>
@@ -28768,71 +36475,92 @@
       <c r="J367" t="n">
         <v>2007</v>
       </c>
       <c r="K367" t="inlineStr">
         <is>
           <t>Circuit World 33:43-50.</t>
         </is>
       </c>
       <c r="L367" t="inlineStr">
         <is>
           <t>Purpose - The authors aim to investigate the use of pyrolysis for the processing of waste printed circuit boards (PCBs). The aim was to make the process of separating the organic, metallic, and glass fibre fractions of PCBs much easier and therefore make recycling of each PCB fraction more viable.
 Design/methodology/approach - The PCBs were pyrolysed in a fixed bed reactor at 850 degrees C. The organic fraction released by the boards was analysed by a variety of gas chromatography techniques. The residue that remained after pyrolysis was analysed by ICP-MS to determine the type of metals that were present.
 Findings - When PCBs were heated to 800 degrees C in an oxygen free atmosphere, the organic fraction decomposed to form volatile oils and gases leaving behind the metal and glass fibre fraction of the boards. The pyrolysed boards were very friable and the different fractions (metal components, copper power boards, glass fibre, etc.) could be easily separated. The recovered metals could then be recycled by traditional routes with particular emphasis being placed on the recovery and recycling of rare and precious metals. The organic oils and gases which are produced during pyrolysis of PCBs can either be used as a chemical feedstock or as a fuel.
 Research limitations/implications - The research was only carried out on a very small scale so an investigation into scale-up must be performed. Practical implications - By using pyrolysis, the organic and metallic fraction of PCBs can be separated and recycled.
 Originality/value - This paper presents a novel method for resource recovery from PCBs.</t>
         </is>
       </c>
       <c r="M367" t="inlineStr"/>
       <c r="N367" s="2" t="n">
         <v>43963.81407835196</v>
       </c>
       <c r="O367" s="2" t="n">
         <v>43963.81407835214</v>
       </c>
       <c r="P367" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q367" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R367" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S367" t="b">
         <v>0</v>
       </c>
       <c r="T367" t="b">
         <v>0</v>
       </c>
       <c r="U367" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V367" t="b">
         <v>0</v>
       </c>
       <c r="W367" t="b">
+        <v>0</v>
+      </c>
+      <c r="X367" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y367" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z367" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA367" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB367" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC367" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD367" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="n">
         <v>100853267</v>
       </c>
       <c r="B368" t="n">
         <v>5678284</v>
       </c>
       <c r="C368" t="inlineStr"/>
       <c r="D368" t="inlineStr"/>
       <c r="E368" t="inlineStr">
         <is>
           <t>Owens J et al. 2015</t>
         </is>
       </c>
       <c r="F368" t="inlineStr">
         <is>
           <t xml:space="preserve">Owens J, Barrett C, Orban D, Seebeck S, Lowe L. Development of low density solvent DLLME-GC/MS method for quantitation of tetrabromobisphenol-A from dust.  </t>
         </is>
       </c>
       <c r="G368" t="inlineStr">
         <is>
           <t>Development of low density solvent DLLME-GC/MS method for quantitation of tetrabromobisphenol-A from dust</t>
@@ -28857,53 +36585,74 @@
       <c r="N368" s="2" t="n">
         <v>43963.81407839654</v>
       </c>
       <c r="O368" s="2" t="n">
         <v>43963.81407839674</v>
       </c>
       <c r="P368" t="b">
         <v>0</v>
       </c>
       <c r="Q368" t="b">
         <v>0</v>
       </c>
       <c r="R368" t="b">
         <v>0</v>
       </c>
       <c r="S368" t="b">
         <v>0</v>
       </c>
       <c r="T368" t="b">
         <v>0</v>
       </c>
       <c r="U368" t="b">
         <v>0</v>
       </c>
       <c r="V368" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W368" t="b">
+        <v>0</v>
+      </c>
+      <c r="X368" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y368" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z368" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA368" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB368" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC368" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD368" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="n">
         <v>100853268</v>
       </c>
       <c r="B369" t="n">
         <v>5678312</v>
       </c>
       <c r="C369" t="inlineStr"/>
       <c r="D369" t="inlineStr">
         <is>
           <t>10.1002/app.1994.070521215</t>
         </is>
       </c>
       <c r="E369" t="inlineStr">
         <is>
           <t>Marks MJ, Brewster SL, and Sekinger JK 1994</t>
         </is>
       </c>
       <c r="F369" t="inlineStr">
         <is>
           <t xml:space="preserve">Marks MJ, Brewster SL, Sekinger JK. PHYSICAL, THERMOMECHANICAL, AND RHEOLOGICAL PROPERTIES OF BISPHENOL-A-TETRABROMOBISPHENOL-A COPOLYCARBONATES.  </t>
         </is>
@@ -28932,53 +36681,74 @@
       <c r="N369" s="2" t="n">
         <v>43963.8140784397</v>
       </c>
       <c r="O369" s="2" t="n">
         <v>43963.81407843987</v>
       </c>
       <c r="P369" t="b">
         <v>0</v>
       </c>
       <c r="Q369" t="b">
         <v>0</v>
       </c>
       <c r="R369" t="b">
         <v>0</v>
       </c>
       <c r="S369" t="b">
         <v>0</v>
       </c>
       <c r="T369" t="b">
         <v>0</v>
       </c>
       <c r="U369" t="b">
         <v>0</v>
       </c>
       <c r="V369" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W369" t="b">
+        <v>0</v>
+      </c>
+      <c r="X369" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y369" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z369" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA369" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB369" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC369" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD369" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="n">
         <v>100853269</v>
       </c>
       <c r="B370" t="n">
         <v>5678313</v>
       </c>
       <c r="C370" t="inlineStr"/>
       <c r="D370" t="inlineStr">
         <is>
           <t>10.1007/s10163-016-0565-1</t>
         </is>
       </c>
       <c r="E370" t="inlineStr">
         <is>
           <t>Grabda M et al. 2018</t>
         </is>
       </c>
       <c r="F370" t="inlineStr">
         <is>
           <t xml:space="preserve">Grabda M, Oleszek S, Shibata E, Nakamura T. Distribution of inorganic bromine and metals during co-combustion of polycarbonate (BrPC) and high-impact polystyrene (BrHIPS) wastes containing brominated flame retardants (BFRs) with metallurgical dust. Journal of Material Cycles and Waste Management 20:201-213. </t>
         </is>
@@ -29012,56 +36782,77 @@
         </is>
       </c>
       <c r="M370" t="inlineStr"/>
       <c r="N370" s="2" t="n">
         <v>43963.81407848359</v>
       </c>
       <c r="O370" s="2" t="n">
         <v>43963.81407848377</v>
       </c>
       <c r="P370" t="b">
         <v>1</v>
       </c>
       <c r="Q370" t="b">
         <v>0</v>
       </c>
       <c r="R370" t="b">
         <v>0</v>
       </c>
       <c r="S370" t="b">
         <v>0</v>
       </c>
       <c r="T370" t="b">
         <v>0</v>
       </c>
       <c r="U370" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V370" t="b">
         <v>0</v>
       </c>
       <c r="W370" t="b">
+        <v>0</v>
+      </c>
+      <c r="X370" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y370" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z370" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA370" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB370" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC370" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD370" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="n">
         <v>100853270</v>
       </c>
       <c r="B371" t="n">
         <v>5678514</v>
       </c>
       <c r="C371" t="inlineStr"/>
       <c r="D371" t="inlineStr">
         <is>
           <t>10.1016/j.tca.2019.03.022</t>
         </is>
       </c>
       <c r="E371" t="inlineStr">
         <is>
           <t>Zhang P et al. 2019</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
           <t xml:space="preserve">Zhang P, Shah SAAli, Gao F, Sun Hao, Cui Z, Cheng Jue, Zhang J. Latent curing epoxy systems with reduced curing temperature and improved stability.  </t>
         </is>
@@ -29090,53 +36881,74 @@
       <c r="N371" s="2" t="n">
         <v>43963.81407852757</v>
       </c>
       <c r="O371" s="2" t="n">
         <v>43963.81407852776</v>
       </c>
       <c r="P371" t="b">
         <v>0</v>
       </c>
       <c r="Q371" t="b">
         <v>0</v>
       </c>
       <c r="R371" t="b">
         <v>0</v>
       </c>
       <c r="S371" t="b">
         <v>0</v>
       </c>
       <c r="T371" t="b">
         <v>0</v>
       </c>
       <c r="U371" t="b">
         <v>0</v>
       </c>
       <c r="V371" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W371" t="b">
+        <v>0</v>
+      </c>
+      <c r="X371" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y371" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z371" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA371" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB371" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC371" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD371" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="n">
         <v>100853271</v>
       </c>
       <c r="B372" t="n">
         <v>5678525</v>
       </c>
       <c r="C372" t="inlineStr"/>
       <c r="D372" t="inlineStr">
         <is>
           <t>10.1007/978-94-024-1079-2_9</t>
         </is>
       </c>
       <c r="E372" t="inlineStr">
         <is>
           <t>Li Y et al. 2017</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
           <t xml:space="preserve">Li Y, Li S, Xie X, Xiu H, Liu X, Shao J, Zhang X. Neuroprotection by Taurine on HBCD-Induced Apoptosis in PC12 Cells.  </t>
         </is>
@@ -29169,53 +36981,74 @@
       <c r="N372" s="2" t="n">
         <v>43963.81407859303</v>
       </c>
       <c r="O372" s="2" t="n">
         <v>43963.81407859322</v>
       </c>
       <c r="P372" t="b">
         <v>0</v>
       </c>
       <c r="Q372" t="b">
         <v>0</v>
       </c>
       <c r="R372" t="b">
         <v>0</v>
       </c>
       <c r="S372" t="b">
         <v>0</v>
       </c>
       <c r="T372" t="b">
         <v>0</v>
       </c>
       <c r="U372" t="b">
         <v>0</v>
       </c>
       <c r="V372" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W372" t="b">
+        <v>0</v>
+      </c>
+      <c r="X372" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y372" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z372" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA372" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB372" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC372" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD372" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="n">
         <v>100853272</v>
       </c>
       <c r="B373" t="n">
         <v>5678538</v>
       </c>
       <c r="C373" t="inlineStr"/>
       <c r="D373" t="inlineStr">
         <is>
           <t>10.1007/bf01415200</t>
         </is>
       </c>
       <c r="E373" t="inlineStr">
         <is>
           <t>Koglin E et al. 1978</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
           <t xml:space="preserve">Koglin E, Jung G, Siegert G, Decker R, Wunsch KD, Wollnik H. HALF-LIVES OF NEW ISOTOPES RB-100 SR-100 CS-148 AND OF RB-99 SR-99 AND CS-147.  </t>
         </is>
@@ -29244,53 +37077,74 @@
       <c r="N373" s="2" t="n">
         <v>43963.81407863762</v>
       </c>
       <c r="O373" s="2" t="n">
         <v>43963.8140786378</v>
       </c>
       <c r="P373" t="b">
         <v>0</v>
       </c>
       <c r="Q373" t="b">
         <v>0</v>
       </c>
       <c r="R373" t="b">
         <v>0</v>
       </c>
       <c r="S373" t="b">
         <v>0</v>
       </c>
       <c r="T373" t="b">
         <v>0</v>
       </c>
       <c r="U373" t="b">
         <v>0</v>
       </c>
       <c r="V373" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W373" t="b">
+        <v>0</v>
+      </c>
+      <c r="X373" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y373" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z373" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA373" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB373" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC373" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD373" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="n">
         <v>100853273</v>
       </c>
       <c r="B374" t="n">
         <v>5678913</v>
       </c>
       <c r="C374" t="inlineStr"/>
       <c r="D374" t="inlineStr">
         <is>
           <t>10.1007/bf01922529</t>
         </is>
       </c>
       <c r="E374" t="inlineStr">
         <is>
           <t>Sheikh YM 1975</t>
         </is>
       </c>
       <c r="F374" t="inlineStr">
         <is>
           <t xml:space="preserve">Sheikh YM. 2,6-Dibromophenol and 2,4,6-tribromophenols. Antiseptic secondary metabolites of Phoronopsis viridis.  </t>
         </is>
@@ -29319,53 +37173,74 @@
       <c r="N374" s="2" t="n">
         <v>43963.81407870221</v>
       </c>
       <c r="O374" s="2" t="n">
         <v>43963.81407870239</v>
       </c>
       <c r="P374" t="b">
         <v>0</v>
       </c>
       <c r="Q374" t="b">
         <v>0</v>
       </c>
       <c r="R374" t="b">
         <v>0</v>
       </c>
       <c r="S374" t="b">
         <v>0</v>
       </c>
       <c r="T374" t="b">
         <v>0</v>
       </c>
       <c r="U374" t="b">
         <v>0</v>
       </c>
       <c r="V374" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W374" t="b">
+        <v>0</v>
+      </c>
+      <c r="X374" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y374" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z374" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA374" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB374" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC374" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD374" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="n">
         <v>100853274</v>
       </c>
       <c r="B375" t="n">
         <v>5679822</v>
       </c>
       <c r="C375" t="inlineStr"/>
       <c r="D375" t="inlineStr">
         <is>
           <t>10.1095/biolreprod29.3.630</t>
         </is>
       </c>
       <c r="E375" t="inlineStr">
         <is>
           <t>Terranova PF and Garza F 1983</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
           <t xml:space="preserve">Terranova PF, Garza F. Relationship between the preovulatory luteinizing hormone (LH) surge and androstenedione synthesis of preantral follicles in the cyclic hamster: detection by in vitro responses to LH.  </t>
         </is>
@@ -29398,53 +37273,74 @@
       <c r="N375" s="2" t="n">
         <v>43963.81407876913</v>
       </c>
       <c r="O375" s="2" t="n">
         <v>43963.81407876933</v>
       </c>
       <c r="P375" t="b">
         <v>0</v>
       </c>
       <c r="Q375" t="b">
         <v>0</v>
       </c>
       <c r="R375" t="b">
         <v>0</v>
       </c>
       <c r="S375" t="b">
         <v>0</v>
       </c>
       <c r="T375" t="b">
         <v>0</v>
       </c>
       <c r="U375" t="b">
         <v>0</v>
       </c>
       <c r="V375" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W375" t="b">
+        <v>0</v>
+      </c>
+      <c r="X375" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y375" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z375" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA375" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB375" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC375" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD375" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="n">
         <v>100853275</v>
       </c>
       <c r="B376" t="n">
         <v>5679967</v>
       </c>
       <c r="C376" t="inlineStr"/>
       <c r="D376" t="inlineStr">
         <is>
           <t>10.1016/0378-4347(94)80075-8</t>
         </is>
       </c>
       <c r="E376" t="inlineStr">
         <is>
           <t>Veningerová M et al. 1994</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
           <t xml:space="preserve">Veningerová M, Prachar V, Uhnák J, Lukácsová M, Trnovec T. Determination of chlorinated phenols and cresols in human urine using solid-phase extraction and gas chromatography.  </t>
         </is>
@@ -29477,53 +37373,74 @@
       <c r="N376" s="2" t="n">
         <v>43963.81407883522</v>
       </c>
       <c r="O376" s="2" t="n">
         <v>43963.81407883541</v>
       </c>
       <c r="P376" t="b">
         <v>0</v>
       </c>
       <c r="Q376" t="b">
         <v>0</v>
       </c>
       <c r="R376" t="b">
         <v>0</v>
       </c>
       <c r="S376" t="b">
         <v>0</v>
       </c>
       <c r="T376" t="b">
         <v>0</v>
       </c>
       <c r="U376" t="b">
         <v>0</v>
       </c>
       <c r="V376" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W376" t="b">
+        <v>0</v>
+      </c>
+      <c r="X376" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y376" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z376" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA376" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB376" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC376" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD376" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="n">
         <v>100853276</v>
       </c>
       <c r="B377" t="n">
         <v>5680193</v>
       </c>
       <c r="C377" t="inlineStr"/>
       <c r="D377" t="inlineStr"/>
       <c r="E377" t="inlineStr">
         <is>
           <t>Brink HS et al. 1994</t>
         </is>
       </c>
       <c r="F377" t="inlineStr">
         <is>
           <t xml:space="preserve">Brink HS, Huisman RM, Geerlings W, de Jong PE. Phosphate binders do not reduce bioavailability of oral cefuroxime-axetil in patients on peritoneal dialysis treatment.  </t>
         </is>
       </c>
       <c r="G377" t="inlineStr">
         <is>
           <t>Phosphate binders do not reduce bioavailability of oral cefuroxime-axetil in patients on peritoneal dialysis treatment</t>
@@ -29552,53 +37469,74 @@
       <c r="N377" s="2" t="n">
         <v>43963.81407890133</v>
       </c>
       <c r="O377" s="2" t="n">
         <v>43963.8140789015</v>
       </c>
       <c r="P377" t="b">
         <v>0</v>
       </c>
       <c r="Q377" t="b">
         <v>0</v>
       </c>
       <c r="R377" t="b">
         <v>0</v>
       </c>
       <c r="S377" t="b">
         <v>0</v>
       </c>
       <c r="T377" t="b">
         <v>0</v>
       </c>
       <c r="U377" t="b">
         <v>0</v>
       </c>
       <c r="V377" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W377" t="b">
+        <v>0</v>
+      </c>
+      <c r="X377" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y377" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z377" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA377" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB377" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC377" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD377" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="n">
         <v>100853277</v>
       </c>
       <c r="B378" t="n">
         <v>5680357</v>
       </c>
       <c r="C378" t="inlineStr"/>
       <c r="D378" t="inlineStr">
         <is>
           <t>10.1016/s0378-4347(01)00209-2</t>
         </is>
       </c>
       <c r="E378" t="inlineStr">
         <is>
           <t>Koch HM and Angerer J 2001</t>
         </is>
       </c>
       <c r="F378" t="inlineStr">
         <is>
           <t xml:space="preserve">Koch HM, Angerer J. Analysis of 3,5,6-trichloro-2-pyridinol in urine samples from the general population using gas chromatography-mass spectrometry after steam distillation and solid-phase extraction.  </t>
         </is>
@@ -29631,53 +37569,74 @@
       <c r="N378" s="2" t="n">
         <v>43963.81407896758</v>
       </c>
       <c r="O378" s="2" t="n">
         <v>43963.81407896776</v>
       </c>
       <c r="P378" t="b">
         <v>0</v>
       </c>
       <c r="Q378" t="b">
         <v>0</v>
       </c>
       <c r="R378" t="b">
         <v>0</v>
       </c>
       <c r="S378" t="b">
         <v>0</v>
       </c>
       <c r="T378" t="b">
         <v>0</v>
       </c>
       <c r="U378" t="b">
         <v>0</v>
       </c>
       <c r="V378" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W378" t="b">
+        <v>0</v>
+      </c>
+      <c r="X378" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y378" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z378" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA378" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB378" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC378" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD378" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="n">
         <v>100853278</v>
       </c>
       <c r="B379" t="n">
         <v>5686987</v>
       </c>
       <c r="C379" t="inlineStr"/>
       <c r="D379" t="inlineStr">
         <is>
           <t>10.1016/j.aquatox.2010.07.010</t>
         </is>
       </c>
       <c r="E379" t="inlineStr">
         <is>
           <t>Norman Haldén A et al. 2010</t>
         </is>
       </c>
       <c r="F379" t="inlineStr">
         <is>
           <t xml:space="preserve">Norman Haldén A, Nyholm  JR, Andersson PL, Holbech H, Norrgren L. Oral exposure of adult zebrafish (Danio rerio) to 2,4,6-tribromophenol affects reproduction. Aquatic Toxicology 100:30-37. </t>
         </is>
@@ -29714,53 +37673,74 @@
       <c r="N379" s="2" t="n">
         <v>43963.81407903365</v>
       </c>
       <c r="O379" s="2" t="n">
         <v>43963.81407903383</v>
       </c>
       <c r="P379" t="b">
         <v>0</v>
       </c>
       <c r="Q379" t="b">
         <v>0</v>
       </c>
       <c r="R379" t="b">
         <v>0</v>
       </c>
       <c r="S379" t="b">
         <v>0</v>
       </c>
       <c r="T379" t="b">
         <v>0</v>
       </c>
       <c r="U379" t="b">
         <v>0</v>
       </c>
       <c r="V379" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W379" t="b">
+        <v>0</v>
+      </c>
+      <c r="X379" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y379" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z379" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA379" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB379" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC379" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD379" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="n">
         <v>100853279</v>
       </c>
       <c r="B380" t="n">
         <v>5687132</v>
       </c>
       <c r="C380" t="inlineStr"/>
       <c r="D380" t="inlineStr"/>
       <c r="E380" t="inlineStr">
         <is>
           <t>Puype F et al. 2015</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
           <t xml:space="preserve">Puype F, Samsonek J, Knoop J, Egelkraut-Holtus M, Ortlieb M. Evidence of waste electrical and electronic equipment (WEEE) relevant substances in polymeric food-contact articles sold on the European market: Part A. Chemistry, Analysis, Control, Exposure &amp; Risk Assessment Part A. Chemistry, Analysis, Control, Exposure &amp; Risk Assessment.  </t>
         </is>
       </c>
       <c r="G380" t="inlineStr">
         <is>
           <t>Evidence of waste electrical and electronic equipment (WEEE) relevant substances in polymeric food-contact articles sold on the European market: Part A. Chemistry, Analysis, Control, Exposure &amp; Risk Assessment Part A. Chemistry, Analysis, Control, Exposure &amp; Risk Assessment</t>
@@ -29789,53 +37769,74 @@
       <c r="N380" s="2" t="n">
         <v>43963.81407907844</v>
       </c>
       <c r="O380" s="2" t="n">
         <v>43963.81407907861</v>
       </c>
       <c r="P380" t="b">
         <v>0</v>
       </c>
       <c r="Q380" t="b">
         <v>0</v>
       </c>
       <c r="R380" t="b">
         <v>0</v>
       </c>
       <c r="S380" t="b">
         <v>0</v>
       </c>
       <c r="T380" t="b">
         <v>0</v>
       </c>
       <c r="U380" t="b">
         <v>0</v>
       </c>
       <c r="V380" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W380" t="b">
+        <v>0</v>
+      </c>
+      <c r="X380" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y380" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z380" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA380" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB380" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC380" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD380" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="n">
         <v>100853280</v>
       </c>
       <c r="B381" t="n">
         <v>5691063</v>
       </c>
       <c r="C381" t="inlineStr"/>
       <c r="D381" t="inlineStr">
         <is>
           <t>10.1007/s00289-009-0107-2</t>
         </is>
       </c>
       <c r="E381" t="inlineStr">
         <is>
           <t>Iliescu S et al. 2009</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
           <t xml:space="preserve">Iliescu S, Pascariu A, Plesu N, Popa A, Macarie L, Ilia G. Unconventional method used in synthesis of polyphosphoesters.  </t>
         </is>
@@ -29864,53 +37865,74 @@
       <c r="N381" s="2" t="n">
         <v>43963.81407912244</v>
       </c>
       <c r="O381" s="2" t="n">
         <v>43963.81407912263</v>
       </c>
       <c r="P381" t="b">
         <v>0</v>
       </c>
       <c r="Q381" t="b">
         <v>0</v>
       </c>
       <c r="R381" t="b">
         <v>0</v>
       </c>
       <c r="S381" t="b">
         <v>0</v>
       </c>
       <c r="T381" t="b">
         <v>0</v>
       </c>
       <c r="U381" t="b">
         <v>0</v>
       </c>
       <c r="V381" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W381" t="b">
+        <v>0</v>
+      </c>
+      <c r="X381" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y381" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z381" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA381" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB381" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC381" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD381" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="n">
         <v>100853281</v>
       </c>
       <c r="B382" t="n">
         <v>5691066</v>
       </c>
       <c r="C382" t="inlineStr"/>
       <c r="D382" t="inlineStr">
         <is>
           <t>10.1080/15320383.2011.609202</t>
         </is>
       </c>
       <c r="E382" t="inlineStr">
         <is>
           <t>ng L et al. 2011</t>
         </is>
       </c>
       <c r="F382" t="inlineStr">
         <is>
           <t xml:space="preserve">ng L, Liu Ru, Xu L, Li Ji, Huang LiZhi, Li F, Rezapour S, Samadi A, Khodaverdiloo H. An Investigation of the Soil Property Changes and Heavy Metal Accumulation in Relation to Long-term Wastewater Irrigation in the Semi-arid Region of Iran.  </t>
         </is>
@@ -29939,53 +37961,74 @@
       <c r="N382" s="2" t="n">
         <v>43963.81407916611</v>
       </c>
       <c r="O382" s="2" t="n">
         <v>43963.8140791663</v>
       </c>
       <c r="P382" t="b">
         <v>0</v>
       </c>
       <c r="Q382" t="b">
         <v>0</v>
       </c>
       <c r="R382" t="b">
         <v>0</v>
       </c>
       <c r="S382" t="b">
         <v>0</v>
       </c>
       <c r="T382" t="b">
         <v>0</v>
       </c>
       <c r="U382" t="b">
         <v>0</v>
       </c>
       <c r="V382" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W382" t="b">
+        <v>0</v>
+      </c>
+      <c r="X382" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y382" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z382" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA382" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB382" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC382" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD382" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="n">
         <v>100853282</v>
       </c>
       <c r="B383" t="n">
         <v>5691151</v>
       </c>
       <c r="C383" t="inlineStr"/>
       <c r="D383" t="inlineStr"/>
       <c r="E383" t="inlineStr">
         <is>
           <t>Nagai IN et al. 1990</t>
         </is>
       </c>
       <c r="F383" t="inlineStr">
         <is>
           <t xml:space="preserve">Nagai IN, Verkholobova EA, Kochergina VM, Goberman SI. Corrosion-resistant materials for production of tetrabromodiphenylolpropane. Protection of Metals 26:635-638. </t>
         </is>
       </c>
       <c r="G383" t="inlineStr">
         <is>
           <t>Corrosion-resistant materials for production of tetrabromodiphenylolpropane</t>
@@ -29996,71 +38039,92 @@
           <t>Nagai IN, Verkholobova EA, Kochergina VM, Goberman SI</t>
         </is>
       </c>
       <c r="I383" t="inlineStr">
         <is>
           <t>Nagai IN et al.</t>
         </is>
       </c>
       <c r="J383" t="n">
         <v>1990</v>
       </c>
       <c r="K383" t="inlineStr">
         <is>
           <t>Protection of Metals 26:635-638.</t>
         </is>
       </c>
       <c r="L383" t="inlineStr"/>
       <c r="M383" t="inlineStr"/>
       <c r="N383" s="2" t="n">
         <v>43963.81407920938</v>
       </c>
       <c r="O383" s="2" t="n">
         <v>43963.81407920957</v>
       </c>
       <c r="P383" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q383" t="b">
         <v>0</v>
       </c>
       <c r="R383" t="b">
         <v>0</v>
       </c>
       <c r="S383" t="b">
         <v>0</v>
       </c>
       <c r="T383" t="b">
         <v>0</v>
       </c>
       <c r="U383" t="b">
         <v>0</v>
       </c>
       <c r="V383" t="b">
         <v>0</v>
       </c>
       <c r="W383" t="b">
+        <v>0</v>
+      </c>
+      <c r="X383" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y383" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z383" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA383" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB383" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC383" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD383" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="n">
         <v>100853283</v>
       </c>
       <c r="B384" t="n">
         <v>5691159</v>
       </c>
       <c r="C384" t="inlineStr"/>
       <c r="D384" t="inlineStr">
         <is>
           <t>10.1002/macp.1997.021980619</t>
         </is>
       </c>
       <c r="E384" t="inlineStr">
         <is>
           <t>Kharul UK and Kulkarni SS 1997</t>
         </is>
       </c>
       <c r="F384" t="inlineStr">
         <is>
           <t xml:space="preserve">Kharul UK, Kulkarni SS. Gas permeation properties of polyarylates synthesized with bromine- and methyl-substituted bisphenols.  </t>
         </is>
@@ -30089,53 +38153,74 @@
       <c r="N384" s="2" t="n">
         <v>43963.8140792536</v>
       </c>
       <c r="O384" s="2" t="n">
         <v>43963.81407925377</v>
       </c>
       <c r="P384" t="b">
         <v>0</v>
       </c>
       <c r="Q384" t="b">
         <v>0</v>
       </c>
       <c r="R384" t="b">
         <v>0</v>
       </c>
       <c r="S384" t="b">
         <v>0</v>
       </c>
       <c r="T384" t="b">
         <v>0</v>
       </c>
       <c r="U384" t="b">
         <v>0</v>
       </c>
       <c r="V384" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W384" t="b">
+        <v>0</v>
+      </c>
+      <c r="X384" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y384" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z384" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA384" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB384" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC384" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD384" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="n">
         <v>100853284</v>
       </c>
       <c r="B385" t="n">
         <v>5691163</v>
       </c>
       <c r="C385" t="inlineStr"/>
       <c r="D385" t="inlineStr">
         <is>
           <t>10.1029/92jb01584</t>
         </is>
       </c>
       <c r="E385" t="inlineStr">
         <is>
           <t>Wanamaker BJ and Duba AG 1993</t>
         </is>
       </c>
       <c r="F385" t="inlineStr">
         <is>
           <t xml:space="preserve">Wanamaker BJ, Duba AG. ELECTRICAL-CONDUCTIVITY OF SAN CARLOS OLIVINE ALONG [100] UNDER OXYGEN-BUFFERED AND PYROXENE-BUFFERED CONDITIONS AND IMPLICATIONS FOR DEFECT EQUILIBRIA.  </t>
         </is>
@@ -30164,53 +38249,74 @@
       <c r="N385" s="2" t="n">
         <v>43963.81407929796</v>
       </c>
       <c r="O385" s="2" t="n">
         <v>43963.81407929814</v>
       </c>
       <c r="P385" t="b">
         <v>0</v>
       </c>
       <c r="Q385" t="b">
         <v>0</v>
       </c>
       <c r="R385" t="b">
         <v>0</v>
       </c>
       <c r="S385" t="b">
         <v>0</v>
       </c>
       <c r="T385" t="b">
         <v>0</v>
       </c>
       <c r="U385" t="b">
         <v>0</v>
       </c>
       <c r="V385" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W385" t="b">
+        <v>0</v>
+      </c>
+      <c r="X385" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y385" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z385" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA385" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB385" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC385" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD385" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="n">
         <v>100853285</v>
       </c>
       <c r="B386" t="n">
         <v>5691164</v>
       </c>
       <c r="C386" t="inlineStr"/>
       <c r="D386" t="inlineStr">
         <is>
           <t>10.1051/matecconf/201710102015</t>
         </is>
       </c>
       <c r="E386" t="inlineStr">
         <is>
           <t>Vidian F, Novia, and Suryatra A 2017</t>
         </is>
       </c>
       <c r="F386" t="inlineStr">
         <is>
           <t xml:space="preserve">Vidian F, Novia, Suryatra A. Combustion of producer gas from gasification of south Sumatera lignite coal using CFD simulation.  </t>
         </is>
@@ -30239,53 +38345,74 @@
       <c r="N386" s="2" t="n">
         <v>43963.81407934163</v>
       </c>
       <c r="O386" s="2" t="n">
         <v>43963.81407934182</v>
       </c>
       <c r="P386" t="b">
         <v>0</v>
       </c>
       <c r="Q386" t="b">
         <v>0</v>
       </c>
       <c r="R386" t="b">
         <v>0</v>
       </c>
       <c r="S386" t="b">
         <v>0</v>
       </c>
       <c r="T386" t="b">
         <v>0</v>
       </c>
       <c r="U386" t="b">
         <v>0</v>
       </c>
       <c r="V386" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W386" t="b">
+        <v>0</v>
+      </c>
+      <c r="X386" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y386" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z386" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA386" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB386" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC386" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD386" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="n">
         <v>100853286</v>
       </c>
       <c r="B387" t="n">
         <v>5691222</v>
       </c>
       <c r="C387" t="inlineStr"/>
       <c r="D387" t="inlineStr">
         <is>
           <t>10.1016/0039-6028(92)90810-s</t>
         </is>
       </c>
       <c r="E387" t="inlineStr">
         <is>
           <t>Vanpinxteren HM and Frenken JWM 1992</t>
         </is>
       </c>
       <c r="F387" t="inlineStr">
         <is>
           <t xml:space="preserve">Vanpinxteren HM, Frenken JWM. INCOMPLETE MELTING OF PB(001) AND VICINAL SURFACES.  </t>
         </is>
@@ -30314,53 +38441,74 @@
       <c r="N387" s="2" t="n">
         <v>43963.8140793891</v>
       </c>
       <c r="O387" s="2" t="n">
         <v>43963.81407938928</v>
       </c>
       <c r="P387" t="b">
         <v>0</v>
       </c>
       <c r="Q387" t="b">
         <v>0</v>
       </c>
       <c r="R387" t="b">
         <v>0</v>
       </c>
       <c r="S387" t="b">
         <v>0</v>
       </c>
       <c r="T387" t="b">
         <v>0</v>
       </c>
       <c r="U387" t="b">
         <v>0</v>
       </c>
       <c r="V387" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W387" t="b">
+        <v>0</v>
+      </c>
+      <c r="X387" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y387" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z387" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA387" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB387" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC387" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD387" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="n">
         <v>100853287</v>
       </c>
       <c r="B388" t="n">
         <v>5718661</v>
       </c>
       <c r="C388" t="inlineStr"/>
       <c r="D388" t="inlineStr"/>
       <c r="E388" t="inlineStr">
         <is>
           <t>Zhang P et al. 2019</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
           <t xml:space="preserve">Zhang P, Ali Shah SA, Gao F, Sun H, Cui Z, Cheng J, Zhang J. Latent curing epoxy systems with reduced curing temperature and improved stability. Thermochimica Acta 676:130-138. </t>
         </is>
       </c>
       <c r="G388" t="inlineStr">
         <is>
           <t>Latent curing epoxy systems with reduced curing temperature and improved stability</t>
@@ -30393,53 +38541,74 @@
       <c r="N388" s="2" t="n">
         <v>43963.81407943353</v>
       </c>
       <c r="O388" s="2" t="n">
         <v>43963.81407943372</v>
       </c>
       <c r="P388" t="b">
         <v>0</v>
       </c>
       <c r="Q388" t="b">
         <v>0</v>
       </c>
       <c r="R388" t="b">
         <v>0</v>
       </c>
       <c r="S388" t="b">
         <v>0</v>
       </c>
       <c r="T388" t="b">
         <v>0</v>
       </c>
       <c r="U388" t="b">
         <v>0</v>
       </c>
       <c r="V388" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W388" t="b">
+        <v>0</v>
+      </c>
+      <c r="X388" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y388" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z388" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA388" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB388" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC388" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD388" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="n">
         <v>100853288</v>
       </c>
       <c r="B389" t="n">
         <v>5730259</v>
       </c>
       <c r="C389" t="inlineStr"/>
       <c r="D389" t="inlineStr"/>
       <c r="E389" t="inlineStr">
         <is>
           <t>Zaker M 2014</t>
         </is>
       </c>
       <c r="F389" t="inlineStr">
         <is>
           <t xml:space="preserve">Zaker M. Antifungal Evaluation of Some Inorganic Salts Against Three Phytopathogenic Fungi.  </t>
         </is>
       </c>
       <c r="G389" t="inlineStr">
         <is>
           <t>Antifungal Evaluation of Some Inorganic Salts Against Three Phytopathogenic Fungi</t>
@@ -30468,53 +38637,74 @@
       <c r="N389" s="2" t="n">
         <v>43963.8140794769</v>
       </c>
       <c r="O389" s="2" t="n">
         <v>43963.81407947708</v>
       </c>
       <c r="P389" t="b">
         <v>0</v>
       </c>
       <c r="Q389" t="b">
         <v>0</v>
       </c>
       <c r="R389" t="b">
         <v>0</v>
       </c>
       <c r="S389" t="b">
         <v>0</v>
       </c>
       <c r="T389" t="b">
         <v>0</v>
       </c>
       <c r="U389" t="b">
         <v>0</v>
       </c>
       <c r="V389" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W389" t="b">
+        <v>0</v>
+      </c>
+      <c r="X389" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y389" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z389" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA389" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB389" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC389" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD389" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="n">
         <v>100853289</v>
       </c>
       <c r="B390" t="n">
         <v>5730301</v>
       </c>
       <c r="C390" t="inlineStr"/>
       <c r="D390" t="inlineStr"/>
       <c r="E390" t="inlineStr">
         <is>
           <t>[No authors listed] 2004</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
           <t xml:space="preserve"> DSBG raises TBBPA price, formalizes name change.  </t>
         </is>
       </c>
       <c r="G390" t="inlineStr">
         <is>
           <t>DSBG raises TBBPA price, formalizes name change</t>
@@ -30531,53 +38721,74 @@
       <c r="N390" s="2" t="n">
         <v>43963.81407952094</v>
       </c>
       <c r="O390" s="2" t="n">
         <v>43963.81407952111</v>
       </c>
       <c r="P390" t="b">
         <v>0</v>
       </c>
       <c r="Q390" t="b">
         <v>0</v>
       </c>
       <c r="R390" t="b">
         <v>0</v>
       </c>
       <c r="S390" t="b">
         <v>0</v>
       </c>
       <c r="T390" t="b">
         <v>0</v>
       </c>
       <c r="U390" t="b">
         <v>0</v>
       </c>
       <c r="V390" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W390" t="b">
+        <v>0</v>
+      </c>
+      <c r="X390" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y390" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z390" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA390" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB390" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC390" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD390" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="n">
         <v>100853290</v>
       </c>
       <c r="B391" t="n">
         <v>5737539</v>
       </c>
       <c r="C391" t="inlineStr"/>
       <c r="D391" t="inlineStr"/>
       <c r="E391" t="inlineStr">
         <is>
           <t>Saad El Din, G et al. 2018</t>
         </is>
       </c>
       <c r="F391" t="inlineStr">
         <is>
           <t xml:space="preserve">Saad El Din, G, Youness RA, Assal RA, Gad MZ. 467 (PB-100) - rs10754339 (A/G) in 3’UTR of B7-H4 regulated by miR-506-3p prevents breast cancer progression.  </t>
         </is>
       </c>
       <c r="G391" t="inlineStr">
         <is>
           <t>467 (PB-100) - rs10754339 (A/G) in 3’UTR of B7-H4 regulated by miR-506-3p prevents breast cancer progression</t>
@@ -30602,53 +38813,74 @@
       <c r="N391" s="2" t="n">
         <v>43963.81407956454</v>
       </c>
       <c r="O391" s="2" t="n">
         <v>43963.81407956471</v>
       </c>
       <c r="P391" t="b">
         <v>0</v>
       </c>
       <c r="Q391" t="b">
         <v>0</v>
       </c>
       <c r="R391" t="b">
         <v>0</v>
       </c>
       <c r="S391" t="b">
         <v>0</v>
       </c>
       <c r="T391" t="b">
         <v>0</v>
       </c>
       <c r="U391" t="b">
         <v>0</v>
       </c>
       <c r="V391" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W391" t="b">
+        <v>0</v>
+      </c>
+      <c r="X391" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y391" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z391" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA391" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB391" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC391" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD391" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="n">
         <v>100853291</v>
       </c>
       <c r="B392" t="n">
         <v>5737553</v>
       </c>
       <c r="C392" t="inlineStr"/>
       <c r="D392" t="inlineStr"/>
       <c r="E392" t="inlineStr">
         <is>
           <t>Saalfrank P, Otto P, and Ladik J 1989</t>
         </is>
       </c>
       <c r="F392" t="inlineStr">
         <is>
           <t xml:space="preserve">Saalfrank P, Otto P, Ladik J. Ab initio Hartree-Fock band structures of different lead surfaces using effective potentials.  </t>
         </is>
       </c>
       <c r="G392" t="inlineStr">
         <is>
           <t>Ab initio Hartree-Fock band structures of different lead surfaces using effective potentials</t>
@@ -30677,53 +38909,74 @@
       <c r="N392" s="2" t="n">
         <v>43963.81407960808</v>
       </c>
       <c r="O392" s="2" t="n">
         <v>43963.81407960825</v>
       </c>
       <c r="P392" t="b">
         <v>0</v>
       </c>
       <c r="Q392" t="b">
         <v>0</v>
       </c>
       <c r="R392" t="b">
         <v>0</v>
       </c>
       <c r="S392" t="b">
         <v>0</v>
       </c>
       <c r="T392" t="b">
         <v>0</v>
       </c>
       <c r="U392" t="b">
         <v>0</v>
       </c>
       <c r="V392" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W392" t="b">
+        <v>0</v>
+      </c>
+      <c r="X392" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y392" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z392" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA392" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB392" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC392" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD392" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="n">
         <v>100853292</v>
       </c>
       <c r="B393" t="n">
         <v>5737729</v>
       </c>
       <c r="C393" t="inlineStr"/>
       <c r="D393" t="inlineStr"/>
       <c r="E393" t="inlineStr">
         <is>
           <t>[No authors listed] 2007</t>
         </is>
       </c>
       <c r="F393" t="inlineStr">
         <is>
           <t xml:space="preserve"> Industrial emissions of brominated flame retardant fall significantly.  </t>
         </is>
       </c>
       <c r="G393" t="inlineStr">
         <is>
           <t>Industrial emissions of brominated flame retardant fall significantly</t>
@@ -30741,56 +38994,77 @@
         </is>
       </c>
       <c r="M393" t="inlineStr"/>
       <c r="N393" s="2" t="n">
         <v>43963.81407965122</v>
       </c>
       <c r="O393" s="2" t="n">
         <v>43963.8140796514</v>
       </c>
       <c r="P393" t="b">
         <v>1</v>
       </c>
       <c r="Q393" t="b">
         <v>0</v>
       </c>
       <c r="R393" t="b">
         <v>0</v>
       </c>
       <c r="S393" t="b">
         <v>0</v>
       </c>
       <c r="T393" t="b">
         <v>0</v>
       </c>
       <c r="U393" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V393" t="b">
         <v>0</v>
       </c>
       <c r="W393" t="b">
+        <v>0</v>
+      </c>
+      <c r="X393" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y393" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z393" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA393" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB393" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC393" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD393" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="n">
         <v>100853293</v>
       </c>
       <c r="B394" t="n">
         <v>5737749</v>
       </c>
       <c r="C394" t="inlineStr"/>
       <c r="D394" t="inlineStr"/>
       <c r="E394" t="inlineStr">
         <is>
           <t>Geysen D et al. 2006</t>
         </is>
       </c>
       <c r="F394" t="inlineStr">
         <is>
           <t xml:space="preserve">Geysen D, Vandecasteele C, Jaspers M, Brouwers E, Wauters G. Effect of improving flue gas cleaning on characteristics and immobilisation of APC residues from MSW incineration.  </t>
         </is>
       </c>
       <c r="G394" t="inlineStr">
         <is>
           <t>Effect of improving flue gas cleaning on characteristics and immobilisation of APC residues from MSW incineration</t>
@@ -30819,53 +39093,74 @@
       <c r="N394" s="2" t="n">
         <v>43963.81407969545</v>
       </c>
       <c r="O394" s="2" t="n">
         <v>43963.81407969564</v>
       </c>
       <c r="P394" t="b">
         <v>0</v>
       </c>
       <c r="Q394" t="b">
         <v>0</v>
       </c>
       <c r="R394" t="b">
         <v>0</v>
       </c>
       <c r="S394" t="b">
         <v>0</v>
       </c>
       <c r="T394" t="b">
         <v>0</v>
       </c>
       <c r="U394" t="b">
         <v>0</v>
       </c>
       <c r="V394" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W394" t="b">
+        <v>0</v>
+      </c>
+      <c r="X394" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y394" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z394" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA394" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB394" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC394" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD394" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="n">
         <v>100853294</v>
       </c>
       <c r="B395" t="n">
         <v>5738126</v>
       </c>
       <c r="C395" t="inlineStr"/>
       <c r="D395" t="inlineStr">
         <is>
           <t>10.1016/0278-6915(87)90176-1</t>
         </is>
       </c>
       <c r="E395" t="inlineStr">
         <is>
           <t>Doolittle DJ, Muller G, and Scribner HE 1987</t>
         </is>
       </c>
       <c r="F395" t="inlineStr">
         <is>
           <t xml:space="preserve">Doolittle DJ, Muller G, Scribner HE. The in vivo-in vitro hepatocyte assay for assessing DNA repair and DNA replication: Studies in the CD-1 mouse. Food and Chemical Toxicology 25:399-405. </t>
         </is>
@@ -30902,53 +39197,74 @@
       <c r="N395" s="2" t="n">
         <v>43963.81407976143</v>
       </c>
       <c r="O395" s="2" t="n">
         <v>43963.8140797616</v>
       </c>
       <c r="P395" t="b">
         <v>0</v>
       </c>
       <c r="Q395" t="b">
         <v>0</v>
       </c>
       <c r="R395" t="b">
         <v>0</v>
       </c>
       <c r="S395" t="b">
         <v>0</v>
       </c>
       <c r="T395" t="b">
         <v>0</v>
       </c>
       <c r="U395" t="b">
         <v>0</v>
       </c>
       <c r="V395" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W395" t="b">
+        <v>0</v>
+      </c>
+      <c r="X395" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y395" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z395" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA395" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB395" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC395" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD395" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="n">
         <v>100853295</v>
       </c>
       <c r="B396" t="n">
         <v>5738273</v>
       </c>
       <c r="C396" t="inlineStr"/>
       <c r="D396" t="inlineStr"/>
       <c r="E396" t="inlineStr">
         <is>
           <t>Singh B 1997</t>
         </is>
       </c>
       <c r="F396" t="inlineStr">
         <is>
           <t xml:space="preserve">Singh B. Nuclear Data Sheets for A = 100.  </t>
         </is>
       </c>
       <c r="G396" t="inlineStr">
         <is>
           <t>Nuclear Data Sheets for A = 100</t>
@@ -30977,53 +39293,74 @@
       <c r="N396" s="2" t="n">
         <v>43963.81407980632</v>
       </c>
       <c r="O396" s="2" t="n">
         <v>43963.81407980651</v>
       </c>
       <c r="P396" t="b">
         <v>0</v>
       </c>
       <c r="Q396" t="b">
         <v>0</v>
       </c>
       <c r="R396" t="b">
         <v>0</v>
       </c>
       <c r="S396" t="b">
         <v>0</v>
       </c>
       <c r="T396" t="b">
         <v>0</v>
       </c>
       <c r="U396" t="b">
         <v>0</v>
       </c>
       <c r="V396" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W396" t="b">
+        <v>0</v>
+      </c>
+      <c r="X396" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y396" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z396" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA396" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB396" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC396" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD396" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="n">
         <v>100853296</v>
       </c>
       <c r="B397" t="n">
         <v>5738534</v>
       </c>
       <c r="C397" t="inlineStr"/>
       <c r="D397" t="inlineStr">
         <is>
           <t>10.1016/s0021-9673(01)82556-5</t>
         </is>
       </c>
       <c r="E397" t="inlineStr">
         <is>
           <t>Skelly NE and Crummett WB 1971</t>
         </is>
       </c>
       <c r="F397" t="inlineStr">
         <is>
           <t xml:space="preserve">Skelly NE, Crummett WB. Industrial analytical applications of rapid ion-exchange separations of weak organic acids. Journal of Chromatography A 55:309-318. </t>
         </is>
@@ -31060,53 +39397,74 @@
       <c r="N397" s="2" t="n">
         <v>43963.81407985037</v>
       </c>
       <c r="O397" s="2" t="n">
         <v>43963.81407985054</v>
       </c>
       <c r="P397" t="b">
         <v>0</v>
       </c>
       <c r="Q397" t="b">
         <v>0</v>
       </c>
       <c r="R397" t="b">
         <v>0</v>
       </c>
       <c r="S397" t="b">
         <v>0</v>
       </c>
       <c r="T397" t="b">
         <v>0</v>
       </c>
       <c r="U397" t="b">
         <v>0</v>
       </c>
       <c r="V397" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W397" t="b">
+        <v>0</v>
+      </c>
+      <c r="X397" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y397" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z397" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA397" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB397" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC397" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD397" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="n">
         <v>100853297</v>
       </c>
       <c r="B398" t="n">
         <v>5759251</v>
       </c>
       <c r="C398" t="inlineStr"/>
       <c r="D398" t="inlineStr">
         <is>
           <t>10.1016/j.jep.2004.02.014</t>
         </is>
       </c>
       <c r="E398" t="inlineStr">
         <is>
           <t>Heinrich M 2004</t>
         </is>
       </c>
       <c r="F398" t="inlineStr">
         <is>
           <t xml:space="preserve">Heinrich M. The future of ‘traditional’ plant use—two books for disseminating popular and traditional knowledge: Plantas medicinales para la atención primaria de la salud. El conocimiento de ocho medicos tradicionales de Apillapampa (Bolivia), Ina Vandebroek, Evert Thomas y AMETRAC, 2003; Indústrias Gráficas Serrano, Cochabamba (Bolivia) 318 pages, numerous colour photographs (mostly botanical illustrations), bibliography, several indices, D.L. No. 2-1-1569-03 ISBN 90-5989-009-4 (pb), 100 BOB (Boliviano); Las plantas en la cultura popular de Castilla-La Mancha, 2003; Alonso Verde López, José Fajardo Rodrı́guez, Junta de Comunidades de Castilla-La Mancha, 102 pages, numerous line drawings, no price given, ISBN 84-7788-293-2 (pb). Journal of Ethnopharmacology 92:341-342. </t>
         </is>
@@ -31118,75 +39476,96 @@
       </c>
       <c r="H398" t="inlineStr">
         <is>
           <t>Heinrich M</t>
         </is>
       </c>
       <c r="I398" t="inlineStr">
         <is>
           <t>Heinrich M</t>
         </is>
       </c>
       <c r="J398" t="n">
         <v>2004</v>
       </c>
       <c r="K398" t="inlineStr">
         <is>
           <t>Journal of Ethnopharmacology 92:341-342.</t>
         </is>
       </c>
       <c r="L398" t="inlineStr"/>
       <c r="M398" t="inlineStr"/>
       <c r="N398" s="2" t="n">
         <v>43963.81407989384</v>
       </c>
       <c r="O398" s="2" t="n">
-        <v>43963.81407989401</v>
+        <v>46155.74444210089</v>
       </c>
       <c r="P398" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q398" t="b">
         <v>0</v>
       </c>
       <c r="R398" t="b">
         <v>0</v>
       </c>
       <c r="S398" t="b">
         <v>0</v>
       </c>
       <c r="T398" t="b">
         <v>0</v>
       </c>
       <c r="U398" t="b">
         <v>0</v>
       </c>
       <c r="V398" t="b">
         <v>0</v>
       </c>
       <c r="W398" t="b">
-        <v>1</v>
+        <v>0</v>
+      </c>
+      <c r="X398" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y398" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z398" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA398" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB398" t="b">
+        <v>1</v>
+      </c>
+      <c r="AC398" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD398" t="b">
+        <v>0</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="n">
         <v>100853298</v>
       </c>
       <c r="B399" t="n">
         <v>5763514</v>
       </c>
       <c r="C399" t="inlineStr"/>
       <c r="D399" t="inlineStr"/>
       <c r="E399" t="inlineStr">
         <is>
           <t>Gotō T 1986</t>
         </is>
       </c>
       <c r="F399" t="inlineStr">
         <is>
           <t xml:space="preserve">Gotō T. Enhancement of superconductivity in PbSb system alloy filament produced by glass-coated melt spinning.  </t>
         </is>
       </c>
       <c r="G399" t="inlineStr">
         <is>
           <t>Enhancement of superconductivity in PbSb system alloy filament produced by glass-coated melt spinning</t>
         </is>
@@ -31214,53 +39593,74 @@
       <c r="N399" s="2" t="n">
         <v>43963.81407993776</v>
       </c>
       <c r="O399" s="2" t="n">
         <v>43963.81407993795</v>
       </c>
       <c r="P399" t="b">
         <v>0</v>
       </c>
       <c r="Q399" t="b">
         <v>0</v>
       </c>
       <c r="R399" t="b">
         <v>0</v>
       </c>
       <c r="S399" t="b">
         <v>0</v>
       </c>
       <c r="T399" t="b">
         <v>0</v>
       </c>
       <c r="U399" t="b">
         <v>0</v>
       </c>
       <c r="V399" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W399" t="b">
+        <v>0</v>
+      </c>
+      <c r="X399" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y399" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z399" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA399" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB399" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC399" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD399" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="n">
         <v>100853299</v>
       </c>
       <c r="B400" t="n">
         <v>5763553</v>
       </c>
       <c r="C400" t="inlineStr"/>
       <c r="D400" t="inlineStr"/>
       <c r="E400" t="inlineStr">
         <is>
           <t>Singh B 1997</t>
         </is>
       </c>
       <c r="F400" t="inlineStr">
         <is>
           <t xml:space="preserve">Singh B. Nuclear Data Sheets for A = 100.  </t>
         </is>
       </c>
       <c r="G400" t="inlineStr">
         <is>
           <t>Nuclear Data Sheets for A = 100</t>
@@ -31289,53 +39689,74 @@
       <c r="N400" s="2" t="n">
         <v>43963.81407998132</v>
       </c>
       <c r="O400" s="2" t="n">
         <v>43963.81407998152</v>
       </c>
       <c r="P400" t="b">
         <v>0</v>
       </c>
       <c r="Q400" t="b">
         <v>0</v>
       </c>
       <c r="R400" t="b">
         <v>0</v>
       </c>
       <c r="S400" t="b">
         <v>0</v>
       </c>
       <c r="T400" t="b">
         <v>0</v>
       </c>
       <c r="U400" t="b">
         <v>0</v>
       </c>
       <c r="V400" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W400" t="b">
+        <v>0</v>
+      </c>
+      <c r="X400" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y400" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z400" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA400" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB400" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC400" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD400" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="n">
         <v>100853300</v>
       </c>
       <c r="B401" t="n">
         <v>5763925</v>
       </c>
       <c r="C401" t="inlineStr"/>
       <c r="D401" t="inlineStr"/>
       <c r="E401" t="inlineStr">
         <is>
           <t>Hodgson ER et al. 2011</t>
         </is>
       </c>
       <c r="F401" t="inlineStr">
         <is>
           <t xml:space="preserve">Hodgson ER, Malo M, Manzano J, Moroño A, Hernandez T. Radiation induced modification of electrical conductivity for three types of SiC.  </t>
         </is>
       </c>
       <c r="G401" t="inlineStr">
         <is>
           <t>Radiation induced modification of electrical conductivity for three types of SiC</t>
@@ -31364,53 +39785,74 @@
       <c r="N401" s="2" t="n">
         <v>43963.81408002708</v>
       </c>
       <c r="O401" s="2" t="n">
         <v>43963.81408002727</v>
       </c>
       <c r="P401" t="b">
         <v>0</v>
       </c>
       <c r="Q401" t="b">
         <v>0</v>
       </c>
       <c r="R401" t="b">
         <v>0</v>
       </c>
       <c r="S401" t="b">
         <v>0</v>
       </c>
       <c r="T401" t="b">
         <v>0</v>
       </c>
       <c r="U401" t="b">
         <v>0</v>
       </c>
       <c r="V401" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W401" t="b">
+        <v>0</v>
+      </c>
+      <c r="X401" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y401" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z401" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA401" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB401" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC401" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD401" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="n">
         <v>100853301</v>
       </c>
       <c r="B402" t="n">
         <v>5764082</v>
       </c>
       <c r="C402" t="inlineStr"/>
       <c r="D402" t="inlineStr"/>
       <c r="E402" t="inlineStr">
         <is>
           <t>Kim YR et al. 2014</t>
         </is>
       </c>
       <c r="F402" t="inlineStr">
         <is>
           <t xml:space="preserve">Kim YR, Harden FA, Toms LML, Norman RE. Health consequences of exposure to brominated flame retardants: A systematic review.  </t>
         </is>
       </c>
       <c r="G402" t="inlineStr">
         <is>
           <t>Health consequences of exposure to brominated flame retardants: A systematic review</t>
@@ -31439,53 +39881,74 @@
       <c r="N402" s="2" t="n">
         <v>43963.8140800718</v>
       </c>
       <c r="O402" s="2" t="n">
         <v>43963.81408007199</v>
       </c>
       <c r="P402" t="b">
         <v>0</v>
       </c>
       <c r="Q402" t="b">
         <v>0</v>
       </c>
       <c r="R402" t="b">
         <v>0</v>
       </c>
       <c r="S402" t="b">
         <v>0</v>
       </c>
       <c r="T402" t="b">
         <v>0</v>
       </c>
       <c r="U402" t="b">
         <v>0</v>
       </c>
       <c r="V402" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W402" t="b">
+        <v>0</v>
+      </c>
+      <c r="X402" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y402" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z402" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA402" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB402" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC402" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD402" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="n">
         <v>100853302</v>
       </c>
       <c r="B403" t="n">
         <v>5779892</v>
       </c>
       <c r="C403" t="inlineStr"/>
       <c r="D403" t="inlineStr"/>
       <c r="E403" t="inlineStr">
         <is>
           <t>Pedersen LC et al. 2014</t>
         </is>
       </c>
       <c r="F403" t="inlineStr">
         <is>
           <t xml:space="preserve">Pedersen LC, Birnbaum LS, Gosavi RA, Knudsen GA. Crystallographic Analysis and Mimicking of Estradiol Binding: Pedersen et al. Respond.  </t>
         </is>
       </c>
       <c r="G403" t="inlineStr">
         <is>
           <t>Crystallographic Analysis and Mimicking of Estradiol Binding: Pedersen et al. Respond</t>
@@ -31514,53 +39977,74 @@
       <c r="N403" s="2" t="n">
         <v>43963.81408011659</v>
       </c>
       <c r="O403" s="2" t="n">
         <v>43963.81408011677</v>
       </c>
       <c r="P403" t="b">
         <v>0</v>
       </c>
       <c r="Q403" t="b">
         <v>0</v>
       </c>
       <c r="R403" t="b">
         <v>0</v>
       </c>
       <c r="S403" t="b">
         <v>0</v>
       </c>
       <c r="T403" t="b">
         <v>0</v>
       </c>
       <c r="U403" t="b">
         <v>0</v>
       </c>
       <c r="V403" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W403" t="b">
+        <v>0</v>
+      </c>
+      <c r="X403" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y403" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z403" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA403" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB403" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC403" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD403" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="n">
         <v>100853303</v>
       </c>
       <c r="B404" t="n">
         <v>5779956</v>
       </c>
       <c r="C404" t="inlineStr"/>
       <c r="D404" t="inlineStr">
         <is>
           <t>10.1097/coc.0000000000000237</t>
         </is>
       </c>
       <c r="E404" t="inlineStr">
         <is>
           <t>Kang JJ et al. 2018</t>
         </is>
       </c>
       <c r="F404" t="inlineStr">
         <is>
           <t xml:space="preserve">Kang JJ, Steinberg ML, Kupelian P, Alexander S, King CR. Whole versus partial bladder radiation: use of an image-guided hypofractionated imrt bladder-preservation protocol. American Journal of Clinical Oncology 41:107-114. </t>
         </is>
@@ -31600,53 +40084,74 @@
       <c r="N404" s="2" t="n">
         <v>43963.81408018347</v>
       </c>
       <c r="O404" s="2" t="n">
         <v>43963.81408018367</v>
       </c>
       <c r="P404" t="b">
         <v>0</v>
       </c>
       <c r="Q404" t="b">
         <v>0</v>
       </c>
       <c r="R404" t="b">
         <v>0</v>
       </c>
       <c r="S404" t="b">
         <v>0</v>
       </c>
       <c r="T404" t="b">
         <v>0</v>
       </c>
       <c r="U404" t="b">
         <v>0</v>
       </c>
       <c r="V404" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W404" t="b">
+        <v>0</v>
+      </c>
+      <c r="X404" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y404" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z404" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA404" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB404" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC404" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD404" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="n">
         <v>100853304</v>
       </c>
       <c r="B405" t="n">
         <v>667337</v>
       </c>
       <c r="C405" t="inlineStr"/>
       <c r="D405" t="inlineStr">
         <is>
           <t>10.1007/s11356-009-0245-</t>
         </is>
       </c>
       <c r="E405" t="inlineStr">
         <is>
           <t>Chiang HL, Lo CC, and Ma SY 2010</t>
         </is>
       </c>
       <c r="F405" t="inlineStr">
         <is>
           <t xml:space="preserve">Chiang HL, Lo CC, Ma SY. Characteristics of exhaust gas, liquid products, and residues of printed circuit boards using the pyrolysis process. Environmental Science and Pollution Research 17:624-633. </t>
         </is>
@@ -31683,53 +40188,74 @@
       <c r="N405" s="2" t="n">
         <v>43963.81408025501</v>
       </c>
       <c r="O405" s="2" t="n">
         <v>43963.81408025519</v>
       </c>
       <c r="P405" t="b">
         <v>0</v>
       </c>
       <c r="Q405" t="b">
         <v>0</v>
       </c>
       <c r="R405" t="b">
         <v>0</v>
       </c>
       <c r="S405" t="b">
         <v>0</v>
       </c>
       <c r="T405" t="b">
         <v>0</v>
       </c>
       <c r="U405" t="b">
         <v>0</v>
       </c>
       <c r="V405" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W405" t="b">
+        <v>0</v>
+      </c>
+      <c r="X405" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y405" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z405" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA405" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB405" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC405" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD405" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="n">
         <v>100853305</v>
       </c>
       <c r="B406" t="n">
         <v>77708</v>
       </c>
       <c r="C406" t="inlineStr"/>
       <c r="D406" t="inlineStr"/>
       <c r="E406" t="inlineStr">
         <is>
           <t>Vyskocil A, Cizkova M, and Tejnorova I 1995</t>
         </is>
       </c>
       <c r="F406" t="inlineStr">
         <is>
           <t xml:space="preserve">Vyskocil A, Cizkova M, Tejnorova I. Effect of prenatal and postnatal exposure to lead on kidney function in male and female rats. Journal of Applied Toxicology 15:327-328. </t>
         </is>
       </c>
       <c r="G406" t="inlineStr">
         <is>
           <t>Effect of prenatal and postnatal exposure to lead on kidney function in male and female rats</t>
@@ -31762,53 +40288,74 @@
       <c r="N406" s="2" t="n">
         <v>43963.81408032172</v>
       </c>
       <c r="O406" s="2" t="n">
         <v>43963.81408032191</v>
       </c>
       <c r="P406" t="b">
         <v>0</v>
       </c>
       <c r="Q406" t="b">
         <v>0</v>
       </c>
       <c r="R406" t="b">
         <v>0</v>
       </c>
       <c r="S406" t="b">
         <v>0</v>
       </c>
       <c r="T406" t="b">
         <v>0</v>
       </c>
       <c r="U406" t="b">
         <v>0</v>
       </c>
       <c r="V406" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W406" t="b">
+        <v>0</v>
+      </c>
+      <c r="X406" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y406" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z406" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA406" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB406" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC406" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD406" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="n">
         <v>100853306</v>
       </c>
       <c r="B407" t="n">
         <v>782443</v>
       </c>
       <c r="C407" t="inlineStr"/>
       <c r="D407" t="inlineStr">
         <is>
           <t>10.1016/s0160-4120(03)00108-9</t>
         </is>
       </c>
       <c r="E407" t="inlineStr">
         <is>
           <t>Sjödin A, Patterson DG, and Bergman A 2003</t>
         </is>
       </c>
       <c r="F407" t="inlineStr">
         <is>
           <t xml:space="preserve">Sjödin A, Patterson DG, Bergman A. A review on human exposure to brominated flame retardants--particularly polybrominated diphenyl ethers. Environment International 29:829-839. [Review]. </t>
         </is>
@@ -31839,59 +40386,80 @@
       <c r="L407" t="inlineStr">
         <is>
           <t>Brominated flame retardants (BFRs) have been and are still heavily used as additive or reactive chemicals in polymers and textiles. Only a few of the BFRs have been assessed in human subjects with a major data set on internal exposures to polybrominated diphenyl ethers (PBDEs). Increasing PBDE levels have been observed in mothers' milk from Sweden as well as in blood from Germany and Norway. The levels are in general lower than PCB levels. However, the PBDE concentrations found in the North Americans are considerably higher compared to European subjects. The PBDEs are dominated by 2,2',4,4'-tetrabromodiphenyl ether (BDE-47). Decabromodiphenyl ether (BDE-209) is reported both in the general population and in occupationally exposed persons showing the bioavailability of this high molecular weight compound. While the lower and medium brominated diphenyl ethers are persistent, BDE-209 has a fairly short half-life of approximately 2 weeks. Tetrabromobisphenol A (TBBPA) is readily eliminated in humans showing a half-life of about 2 days. Still, TBBPA is accumulated in humans but a continuous exposure to this BFR is required to maintain a certain level in the human subject. TBBPA has not been detected in the general population but in people exposed at work. The current review addresses human exposure routes and levels of BFRs.</t>
         </is>
       </c>
       <c r="M407" t="inlineStr"/>
       <c r="N407" s="2" t="n">
         <v>43963.81408039056</v>
       </c>
       <c r="O407" s="2" t="n">
         <v>43963.81408039075</v>
       </c>
       <c r="P407" t="b">
         <v>1</v>
       </c>
       <c r="Q407" t="b">
         <v>1</v>
       </c>
       <c r="R407" t="b">
         <v>1</v>
       </c>
       <c r="S407" t="b">
         <v>1</v>
       </c>
       <c r="T407" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U407" t="b">
         <v>0</v>
       </c>
       <c r="V407" t="b">
         <v>0</v>
       </c>
       <c r="W407" t="b">
+        <v>0</v>
+      </c>
+      <c r="X407" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y407" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z407" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA407" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB407" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC407" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD407" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="n">
         <v>100853307</v>
       </c>
       <c r="B408" t="n">
         <v>787630</v>
       </c>
       <c r="C408" t="inlineStr"/>
       <c r="D408" t="inlineStr">
         <is>
           <t>10.1016/j.envint.2009.03.002</t>
         </is>
       </c>
       <c r="E408" t="inlineStr">
         <is>
           <t>Abdallah MA and Harrad S 2009</t>
         </is>
       </c>
       <c r="F408" t="inlineStr">
         <is>
           <t xml:space="preserve">Abdallah MA, Harrad S. Personal exposure to HBCDs and its degradation products via ingestion of indoor dust. Environment International 35:870-876. </t>
         </is>
@@ -31928,53 +40496,74 @@
       <c r="N408" s="2" t="n">
         <v>43963.81408045917</v>
       </c>
       <c r="O408" s="2" t="n">
         <v>43963.81408045938</v>
       </c>
       <c r="P408" t="b">
         <v>0</v>
       </c>
       <c r="Q408" t="b">
         <v>0</v>
       </c>
       <c r="R408" t="b">
         <v>0</v>
       </c>
       <c r="S408" t="b">
         <v>0</v>
       </c>
       <c r="T408" t="b">
         <v>0</v>
       </c>
       <c r="U408" t="b">
         <v>0</v>
       </c>
       <c r="V408" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W408" t="b">
+        <v>0</v>
+      </c>
+      <c r="X408" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y408" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z408" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA408" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB408" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC408" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD408" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="n">
         <v>100853308</v>
       </c>
       <c r="B409" t="n">
         <v>787631</v>
       </c>
       <c r="C409" t="inlineStr"/>
       <c r="D409" t="inlineStr">
         <is>
           <t>10.1016/j.envint.2010.11.008</t>
         </is>
       </c>
       <c r="E409" t="inlineStr">
         <is>
           <t>Abdallah MA and Harrad S 2011</t>
         </is>
       </c>
       <c r="F409" t="inlineStr">
         <is>
           <t xml:space="preserve">Abdallah MA, Harrad S. Tetrabromobisphenol-A, hexabromocyclododecane and its degradation products in UK human milk: Relationship to external exposure. Environment International 37:443-448. </t>
         </is>
@@ -32011,53 +40600,74 @@
       <c r="N409" s="2" t="n">
         <v>43963.81408052815</v>
       </c>
       <c r="O409" s="2" t="n">
         <v>43963.81408052835</v>
       </c>
       <c r="P409" t="b">
         <v>0</v>
       </c>
       <c r="Q409" t="b">
         <v>0</v>
       </c>
       <c r="R409" t="b">
         <v>0</v>
       </c>
       <c r="S409" t="b">
         <v>0</v>
       </c>
       <c r="T409" t="b">
         <v>0</v>
       </c>
       <c r="U409" t="b">
         <v>0</v>
       </c>
       <c r="V409" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W409" t="b">
+        <v>0</v>
+      </c>
+      <c r="X409" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y409" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z409" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA409" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB409" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC409" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD409" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="n">
         <v>100853309</v>
       </c>
       <c r="B410" t="n">
         <v>787648</v>
       </c>
       <c r="C410" t="inlineStr"/>
       <c r="D410" t="inlineStr">
         <is>
           <t>10.1021/es0602492</t>
         </is>
       </c>
       <c r="E410" t="inlineStr">
         <is>
           <t>Covaci A et al. 2006</t>
         </is>
       </c>
       <c r="F410" t="inlineStr">
         <is>
           <t xml:space="preserve">Covaci A, Gerecke AC, Law RJ, Voorspoels S, Kohler M, Heeb NV, Leslie H, Allchin CR, de Boer J. Hexabromocyclododecanes (HBCDs) in the environment and humans: A review. Environmental Science and Technology 40:3679-3688. [Review]. </t>
         </is>
@@ -32094,53 +40704,74 @@
       <c r="N410" s="2" t="n">
         <v>43963.81408060139</v>
       </c>
       <c r="O410" s="2" t="n">
         <v>43963.81408060159</v>
       </c>
       <c r="P410" t="b">
         <v>0</v>
       </c>
       <c r="Q410" t="b">
         <v>0</v>
       </c>
       <c r="R410" t="b">
         <v>0</v>
       </c>
       <c r="S410" t="b">
         <v>0</v>
       </c>
       <c r="T410" t="b">
         <v>0</v>
       </c>
       <c r="U410" t="b">
         <v>0</v>
       </c>
       <c r="V410" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W410" t="b">
+        <v>0</v>
+      </c>
+      <c r="X410" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y410" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z410" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA410" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB410" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC410" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD410" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="n">
         <v>100853310</v>
       </c>
       <c r="B411" t="n">
         <v>787682</v>
       </c>
       <c r="C411" t="inlineStr"/>
       <c r="D411" t="inlineStr">
         <is>
           <t>10.1016/j.chemosphere.2007.10.035</t>
         </is>
       </c>
       <c r="E411" t="inlineStr">
         <is>
           <t>Kakimoto K et al. 2008</t>
         </is>
       </c>
       <c r="F411" t="inlineStr">
         <is>
           <t xml:space="preserve">Kakimoto K, Akutsu K, Konishi Y, Tanaka Y. Time trend of hexabromocyclododecane in the breast milk of Japanese women. Chemosphere 71:1110-1114. </t>
         </is>
@@ -32177,53 +40808,74 @@
       <c r="N411" s="2" t="n">
         <v>43963.81408067985</v>
       </c>
       <c r="O411" s="2" t="n">
         <v>43963.81408068004</v>
       </c>
       <c r="P411" t="b">
         <v>0</v>
       </c>
       <c r="Q411" t="b">
         <v>0</v>
       </c>
       <c r="R411" t="b">
         <v>0</v>
       </c>
       <c r="S411" t="b">
         <v>0</v>
       </c>
       <c r="T411" t="b">
         <v>0</v>
       </c>
       <c r="U411" t="b">
         <v>0</v>
       </c>
       <c r="V411" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W411" t="b">
+        <v>0</v>
+      </c>
+      <c r="X411" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y411" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z411" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA411" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB411" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC411" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD411" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="n">
         <v>100853311</v>
       </c>
       <c r="B412" t="n">
         <v>787721</v>
       </c>
       <c r="C412" t="inlineStr"/>
       <c r="D412" t="inlineStr"/>
       <c r="E412" t="inlineStr">
         <is>
           <t>Saegusa Y et al. 2009</t>
         </is>
       </c>
       <c r="F412" t="inlineStr">
         <is>
           <t xml:space="preserve">Saegusa Y, Fujimoto H, Woo GH, Inoue K, Takahashi M, Mitsumori K, Hirose M, Nishikawa A, Shibutani M. Developmental toxicity of brominated flame retardants, tetrabromobisphenol A and 1,2,5,6,9,10-hexabromocyclododecane, in rat offspring after maternal exposure from mid-gestation through lactation.  </t>
         </is>
       </c>
       <c r="G412" t="inlineStr">
         <is>
           <t>Developmental toxicity of brominated flame retardants, tetrabromobisphenol A and 1,2,5,6,9,10-hexabromocyclododecane, in rat offspring after maternal exposure from mid-gestation through lactation</t>
@@ -32252,53 +40904,74 @@
       <c r="N412" s="2" t="n">
         <v>43963.81408075414</v>
       </c>
       <c r="O412" s="2" t="n">
         <v>43963.81408075433</v>
       </c>
       <c r="P412" t="b">
         <v>0</v>
       </c>
       <c r="Q412" t="b">
         <v>0</v>
       </c>
       <c r="R412" t="b">
         <v>0</v>
       </c>
       <c r="S412" t="b">
         <v>0</v>
       </c>
       <c r="T412" t="b">
         <v>0</v>
       </c>
       <c r="U412" t="b">
         <v>0</v>
       </c>
       <c r="V412" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W412" t="b">
+        <v>0</v>
+      </c>
+      <c r="X412" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y412" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z412" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA412" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB412" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC412" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD412" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="n">
         <v>100853312</v>
       </c>
       <c r="B413" t="n">
         <v>80346</v>
       </c>
       <c r="C413" t="inlineStr"/>
       <c r="D413" t="inlineStr">
         <is>
           <t>10.1016/s0161-813x(01)00010-9</t>
         </is>
       </c>
       <c r="E413" t="inlineStr">
         <is>
           <t>Tavakoli-Nezhad M, Barron AJ, and Pitts DK 2001</t>
         </is>
       </c>
       <c r="F413" t="inlineStr">
         <is>
           <t xml:space="preserve">Tavakoli-Nezhad M, Barron AJ, Pitts DK. Postnatal inorganic lead exposure decreases the number of spontaneously active midbrain dopamine neurons in the rat. NeuroToxicology 22:259-269. </t>
         </is>
@@ -32335,53 +41008,74 @@
       <c r="N413" s="2" t="n">
         <v>43963.81408083086</v>
       </c>
       <c r="O413" s="2" t="n">
         <v>43963.81408083106</v>
       </c>
       <c r="P413" t="b">
         <v>0</v>
       </c>
       <c r="Q413" t="b">
         <v>0</v>
       </c>
       <c r="R413" t="b">
         <v>0</v>
       </c>
       <c r="S413" t="b">
         <v>0</v>
       </c>
       <c r="T413" t="b">
         <v>0</v>
       </c>
       <c r="U413" t="b">
         <v>0</v>
       </c>
       <c r="V413" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W413" t="b">
+        <v>0</v>
+      </c>
+      <c r="X413" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y413" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z413" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA413" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB413" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC413" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD413" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="n">
         <v>100853313</v>
       </c>
       <c r="B414" t="n">
         <v>84072</v>
       </c>
       <c r="C414" t="inlineStr"/>
       <c r="D414" t="inlineStr"/>
       <c r="E414" t="inlineStr">
         <is>
           <t>Kowolenko M, Tracy L, and Lawrence DA 1989</t>
         </is>
       </c>
       <c r="F414" t="inlineStr">
         <is>
           <t xml:space="preserve">Kowolenko M, Tracy L, Lawrence DA. Lead-induced alterations of in vitro bone marrow cell responses to colony stimulating factor-1. Journal of Leukocyte Biology 45:198-206. </t>
         </is>
       </c>
       <c r="G414" t="inlineStr">
         <is>
           <t>Lead-induced alterations of in vitro bone marrow cell responses to colony stimulating factor-1</t>
@@ -32414,53 +41108,74 @@
       <c r="N414" s="2" t="n">
         <v>43963.81408089701</v>
       </c>
       <c r="O414" s="2" t="n">
         <v>43963.81408089719</v>
       </c>
       <c r="P414" t="b">
         <v>0</v>
       </c>
       <c r="Q414" t="b">
         <v>0</v>
       </c>
       <c r="R414" t="b">
         <v>0</v>
       </c>
       <c r="S414" t="b">
         <v>0</v>
       </c>
       <c r="T414" t="b">
         <v>0</v>
       </c>
       <c r="U414" t="b">
         <v>0</v>
       </c>
       <c r="V414" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W414" t="b">
+        <v>0</v>
+      </c>
+      <c r="X414" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y414" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z414" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA414" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB414" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC414" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD414" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="n">
         <v>100853314</v>
       </c>
       <c r="B415" t="n">
         <v>84231</v>
       </c>
       <c r="C415" t="inlineStr"/>
       <c r="D415" t="inlineStr">
         <is>
           <t>10.2307/3433337</t>
         </is>
       </c>
       <c r="E415" t="inlineStr">
         <is>
           <t>Cikrt M et al. 1997</t>
         </is>
       </c>
       <c r="F415" t="inlineStr">
         <is>
           <t xml:space="preserve">Cikrt M, Smerhovsky Z, Blaha K, Nerudova J, Sediva V, Fornuskova H, Knotkova J, Roth Z, Kodl M, Fitzgerald E. Biological monitoring of child lead exposure in the Czech Republic. Environmental Health Perspectives 105:406-411. </t>
         </is>
@@ -32497,53 +41212,74 @@
       <c r="N415" s="2" t="n">
         <v>43963.81408096288</v>
       </c>
       <c r="O415" s="2" t="n">
         <v>43963.81408096306</v>
       </c>
       <c r="P415" t="b">
         <v>0</v>
       </c>
       <c r="Q415" t="b">
         <v>0</v>
       </c>
       <c r="R415" t="b">
         <v>0</v>
       </c>
       <c r="S415" t="b">
         <v>0</v>
       </c>
       <c r="T415" t="b">
         <v>0</v>
       </c>
       <c r="U415" t="b">
         <v>0</v>
       </c>
       <c r="V415" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W415" t="b">
+        <v>0</v>
+      </c>
+      <c r="X415" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y415" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z415" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA415" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB415" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC415" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD415" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="n">
         <v>100853315</v>
       </c>
       <c r="B416" t="n">
         <v>88588</v>
       </c>
       <c r="C416" t="inlineStr"/>
       <c r="D416" t="inlineStr">
         <is>
           <t>10.1007/s00508-005-0466-0</t>
         </is>
       </c>
       <c r="E416" t="inlineStr">
         <is>
           <t>Winker R et al. 2005</t>
         </is>
       </c>
       <c r="F416" t="inlineStr">
         <is>
           <t xml:space="preserve">Winker R, Barth A, Ponocny-Seliger E, Pilger A, Osterode W, Rudiger HW. No cognitive deficits in men formerly exposed to lead. Wiener Klinische Wochenschrift 117:755-760. </t>
         </is>
@@ -32580,53 +41316,74 @@
       <c r="N416" s="2" t="n">
         <v>43963.81408102883</v>
       </c>
       <c r="O416" s="2" t="n">
         <v>43963.81408102994</v>
       </c>
       <c r="P416" t="b">
         <v>0</v>
       </c>
       <c r="Q416" t="b">
         <v>0</v>
       </c>
       <c r="R416" t="b">
         <v>0</v>
       </c>
       <c r="S416" t="b">
         <v>0</v>
       </c>
       <c r="T416" t="b">
         <v>0</v>
       </c>
       <c r="U416" t="b">
         <v>0</v>
       </c>
       <c r="V416" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W416" t="b">
+        <v>0</v>
+      </c>
+      <c r="X416" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y416" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z416" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA416" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB416" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC416" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD416" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="n">
         <v>100853316</v>
       </c>
       <c r="B417" t="n">
         <v>9338</v>
       </c>
       <c r="C417" t="inlineStr"/>
       <c r="D417" t="inlineStr">
         <is>
           <t>10.3109/15563657608995409</t>
         </is>
       </c>
       <c r="E417" t="inlineStr">
         <is>
           <t>Smith TJ, Temple AR, and Reading JC 1976</t>
         </is>
       </c>
       <c r="F417" t="inlineStr">
         <is>
           <t xml:space="preserve">Smith TJ, Temple AR, Reading JC. Cadmium, lead, and copper blood levels in normal children. Clinical Toxicology 9:75-87. </t>
         </is>
@@ -32663,53 +41420,74 @@
       <c r="N417" s="2" t="n">
         <v>43963.81408109462</v>
       </c>
       <c r="O417" s="2" t="n">
         <v>43963.8140810948</v>
       </c>
       <c r="P417" t="b">
         <v>0</v>
       </c>
       <c r="Q417" t="b">
         <v>0</v>
       </c>
       <c r="R417" t="b">
         <v>0</v>
       </c>
       <c r="S417" t="b">
         <v>0</v>
       </c>
       <c r="T417" t="b">
         <v>0</v>
       </c>
       <c r="U417" t="b">
         <v>0</v>
       </c>
       <c r="V417" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W417" t="b">
+        <v>0</v>
+      </c>
+      <c r="X417" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y417" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z417" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA417" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB417" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC417" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD417" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="n">
         <v>100853317</v>
       </c>
       <c r="B418" t="n">
         <v>947816</v>
       </c>
       <c r="C418" t="inlineStr"/>
       <c r="D418" t="inlineStr">
         <is>
           <t>10.1021/es000077n</t>
         </is>
       </c>
       <c r="E418" t="inlineStr">
         <is>
           <t>Sjödin A et al. 2001</t>
         </is>
       </c>
       <c r="F418" t="inlineStr">
         <is>
           <t xml:space="preserve">Sjödin A, Carlsson H, Thuresson K, Sjölin S, Bergman Å, Östman C. Flame retardants in indoor air at an electronics recycling plant and at other work environments. Environmental Science and Technology 35:448-454. </t>
         </is>
@@ -32743,56 +41521,77 @@
         </is>
       </c>
       <c r="M418" t="inlineStr"/>
       <c r="N418" s="2" t="n">
         <v>43963.8140811613</v>
       </c>
       <c r="O418" s="2" t="n">
         <v>43963.81408116147</v>
       </c>
       <c r="P418" t="b">
         <v>1</v>
       </c>
       <c r="Q418" t="b">
         <v>1</v>
       </c>
       <c r="R418" t="b">
         <v>1</v>
       </c>
       <c r="S418" t="b">
         <v>1</v>
       </c>
       <c r="T418" t="b">
         <v>1</v>
       </c>
       <c r="U418" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V418" t="b">
         <v>0</v>
       </c>
       <c r="W418" t="b">
+        <v>0</v>
+      </c>
+      <c r="X418" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y418" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z418" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA418" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB418" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC418" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD418" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="n">
         <v>100853318</v>
       </c>
       <c r="B419" t="n">
         <v>999123</v>
       </c>
       <c r="C419" t="inlineStr"/>
       <c r="D419" t="inlineStr"/>
       <c r="E419" t="inlineStr">
         <is>
           <t>Great Lakes Chemical Corp 1994</t>
         </is>
       </c>
       <c r="F419" t="inlineStr">
         <is>
           <t xml:space="preserve">Great Lakes Chemical Corp. Initial submission: Letter from Great Lakes Chemical to USEPA Re: Tetrabromobisphenol A, Pentabromoethylbenzene, Decabromodiphenyl Ether &amp; Dibromopropyl Acrylate with attachments dated 011184. (FYI-OTS-0794-1105). West Lafayette, IN: Great Lakes Chemical Corporation. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G419" t="inlineStr">
         <is>
           <t>Initial submission: Letter from Great Lakes Chemical to USEPA Re: Tetrabromobisphenol A, Pentabromoethylbenzene, Decabromodiphenyl Ether &amp; Dibromopropyl Acrylate with attachments dated 011184</t>
@@ -32806,66 +41605,87 @@
       <c r="I419" t="inlineStr">
         <is>
           <t>Great Lakes Chemical Corp</t>
         </is>
       </c>
       <c r="J419" t="n">
         <v>1994</v>
       </c>
       <c r="K419" t="inlineStr">
         <is>
           <t>(FYI-OTS-0794-1105). West Lafayette, IN: Great Lakes Chemical Corporation. [TSCA Submission]</t>
         </is>
       </c>
       <c r="L419" t="inlineStr"/>
       <c r="M419" t="inlineStr"/>
       <c r="N419" s="2" t="n">
         <v>43963.81408120736</v>
       </c>
       <c r="O419" s="2" t="n">
         <v>43963.81408120754</v>
       </c>
       <c r="P419" t="b">
         <v>1</v>
       </c>
       <c r="Q419" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R419" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S419" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T419" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U419" t="b">
         <v>0</v>
       </c>
       <c r="V419" t="b">
         <v>0</v>
       </c>
       <c r="W419" t="b">
         <v>0</v>
       </c>
+      <c r="X419" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y419" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z419" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA419" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB419" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC419" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD419" t="b">
+        <v>0</v>
+      </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:W419"/>
+  <autoFilter ref="A1:AD419"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>