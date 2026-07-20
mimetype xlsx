--- v0 (2025-10-04)
+++ v1 (2026-07-20)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="data" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'data'!$A$1:$W$6</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'data'!$A$1:$AD$6</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd h:mm:ss"/>
     <numFmt numFmtId="165" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
     <font>
       <color rgb="00FFFFFF"/>
     </font>
@@ -436,82 +436,89 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:AD6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="10" customWidth="1" min="6" max="6"/>
     <col width="10" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="10" customWidth="1" min="9" max="9"/>
     <col width="10" customWidth="1" min="10" max="10"/>
     <col width="10" customWidth="1" min="11" max="11"/>
     <col width="10" customWidth="1" min="12" max="12"/>
     <col width="10" customWidth="1" min="13" max="13"/>
     <col width="10" customWidth="1" min="14" max="14"/>
     <col width="10" customWidth="1" min="15" max="15"/>
     <col width="10" customWidth="1" min="16" max="16"/>
     <col width="10" customWidth="1" min="17" max="17"/>
     <col width="10" customWidth="1" min="18" max="18"/>
     <col width="10" customWidth="1" min="19" max="19"/>
     <col width="10" customWidth="1" min="20" max="20"/>
     <col width="10" customWidth="1" min="21" max="21"/>
     <col width="10" customWidth="1" min="22" max="22"/>
     <col width="10" customWidth="1" min="23" max="23"/>
+    <col width="10" customWidth="1" min="24" max="24"/>
+    <col width="10" customWidth="1" min="25" max="25"/>
+    <col width="10" customWidth="1" min="26" max="26"/>
+    <col width="10" customWidth="1" min="27" max="27"/>
+    <col width="10" customWidth="1" min="28" max="28"/>
+    <col width="10" customWidth="1" min="29" max="29"/>
+    <col width="10" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>HAWC ID</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>HERO ID</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>PubMed ID</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>DOI</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -548,86 +555,121 @@
           <t>Journal</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Abstract</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Full text URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Created</t>
         </is>
       </c>
       <c r="O1" s="1" t="inlineStr">
         <is>
           <t>Last updated</t>
         </is>
       </c>
       <c r="P1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review</t>
+          <t>Meets RESO Criteria at TIAB Screening</t>
         </is>
       </c>
       <c r="Q1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Included during Full-text Review</t>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening</t>
         </is>
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Included during Full-text Review|General Engineering Assessment</t>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Peer-Reviewed Literature Search</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Included during Full-text Review|Occupational Exposure</t>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Peer-Reviewed Literature Search|General Engineering Assessment</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Included during Full-text Review|Environmental Release</t>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Peer-Reviewed Literature Search|Occupational Exposure</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Excluded during Full-text Review</t>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Peer-Reviewed Literature Search|Environmental Release</t>
         </is>
       </c>
       <c r="V1" s="1" t="inlineStr">
         <is>
-          <t>Excluded</t>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Gray Literature Search</t>
         </is>
       </c>
       <c r="W1" s="1" t="inlineStr">
         <is>
-          <t>Supplemental</t>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Gray Literature Search|General Engineering Assessment</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Gray Literature Search|Occupational Exposure</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Gray Literature Search|Environmental Release</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Meets RESO Criteria at TIAB Screening|Does Not Meet RESO Criteria at FT Screening</t>
+        </is>
+      </c>
+      <c r="AA1" s="1" t="inlineStr">
+        <is>
+          <t>Meets RESO Criteria at TIAB Screening|Supplemental at FT Screening</t>
+        </is>
+      </c>
+      <c r="AB1" s="1" t="inlineStr">
+        <is>
+          <t>Meets RESO Criteria at TIAB Screening|PDF Unavailable</t>
+        </is>
+      </c>
+      <c r="AC1" s="1" t="inlineStr">
+        <is>
+          <t>Does Not Meet RESO Criteria at TIAB Screening</t>
+        </is>
+      </c>
+      <c r="AD1" s="1" t="inlineStr">
+        <is>
+          <t>Supplemental at TIAB Screening</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>100871997</v>
       </c>
       <c r="B2" t="n">
         <v>3364109</v>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>10.1016/j.ntt.2015.09.002</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Hendriks HS and Westerink RH 2015</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t xml:space="preserve">Hendriks HS, Westerink RH. Neurotoxicity and risk assessment of brominated and alternative flame retardants. Neurotoxicology and Teratology 52:248-269. [Review]. </t>
         </is>
@@ -661,56 +703,77 @@
         </is>
       </c>
       <c r="M2" t="inlineStr"/>
       <c r="N2" s="2" t="n">
         <v>43993.61808887229</v>
       </c>
       <c r="O2" s="2" t="n">
         <v>43993.61808887258</v>
       </c>
       <c r="P2" t="b">
         <v>1</v>
       </c>
       <c r="Q2" t="b">
         <v>0</v>
       </c>
       <c r="R2" t="b">
         <v>0</v>
       </c>
       <c r="S2" t="b">
         <v>0</v>
       </c>
       <c r="T2" t="b">
         <v>0</v>
       </c>
       <c r="U2" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V2" t="b">
         <v>0</v>
       </c>
       <c r="W2" t="b">
+        <v>0</v>
+      </c>
+      <c r="X2" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y2" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z2" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD2" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>100871998</v>
       </c>
       <c r="B3" t="n">
         <v>3840005</v>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
           <t>10.1787/9789264221161-en</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>OECD 2010</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t xml:space="preserve">OECD. Emission Scenario Document on Photoresist Use in Semiconductor Manufacturing. In Series on Emission Scenario Documents No. 9. Paris: OECD Environmental Health and Safety Publications. </t>
         </is>
@@ -728,68 +791,89 @@
       <c r="I3" t="inlineStr">
         <is>
           <t>OECD</t>
         </is>
       </c>
       <c r="J3" t="n">
         <v>2010</v>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>In Series on Emission Scenario Documents No. 9. Paris: OECD Environmental Health and Safety Publications.</t>
         </is>
       </c>
       <c r="L3" t="inlineStr"/>
       <c r="M3" t="inlineStr"/>
       <c r="N3" s="2" t="n">
         <v>43993.61808892618</v>
       </c>
       <c r="O3" s="2" t="n">
         <v>43993.61808892641</v>
       </c>
       <c r="P3" t="b">
         <v>1</v>
       </c>
       <c r="Q3" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R3" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S3" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T3" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U3" t="b">
         <v>0</v>
       </c>
       <c r="V3" t="b">
         <v>0</v>
       </c>
       <c r="W3" t="b">
+        <v>0</v>
+      </c>
+      <c r="X3" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y3" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z3" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD3" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>100871999</v>
       </c>
       <c r="B4" t="n">
         <v>5098163</v>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
           <t>Beaucham CC et al. 2018</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t xml:space="preserve">Beaucham CC, Ceballos D, Page EH, Mueller C, Calafat AM, Sjodin A, Ospina M, La Guardia M, Glassford E. Health Hazard Evaluation Report: HHE-2015-0050-3308, May 2018. Evaluation of Exposure to Metals, Flame Retardants, and Nanomaterials at an Electronics Recycling Company.  </t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>Health Hazard Evaluation Report: HHE-2015-0050-3308, May 2018. Evaluation of Exposure to Metals, Flame Retardants, and Nanomaterials at an Electronics Recycling Company</t>
@@ -797,214 +881,277 @@
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>Beaucham CC, Ceballos D, Page EH, Mueller C, Calafat AM, Sjodin A, Ospina M, La Guardia M, Glassford E</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>Beaucham CC et al.</t>
         </is>
       </c>
       <c r="J4" t="n">
         <v>2018</v>
       </c>
       <c r="K4" t="inlineStr"/>
       <c r="L4" t="inlineStr">
         <is>
           <t>The Health Hazard Evaluation Program received a request from an electronics recycling company. The employer was concerned about employee exposure to metals and flame retardant chemicals while recycling electronics. We met with employer and employee representatives and toured the workplace to observe operations, work practices, and working conditions. We also collected air, hand wipe, surface wipe, blood, and urine samples for metals and flame retardants. We found some flame retardants typically associated with electronics in the air, on employees' hands, in their blood, and in their urine (metabolites). We found metals in the air and on surfaces outside of the processing area. One employee's exposure to cadmium in the air was above the recommended exposure limit. Three employees had elevated blood lead levels. There is the potential for take-home contamination with cadmium, lead, other metals, and flame retardants. We observed employees dry sweeping and eating and/or drinking in the processing areas. We recommended adding local exhaust ventilation to the small shredder sorter, requiring disassembly and shredding employees wear respirators until cadmium exposures are reduced, including all processing employees in a lead exposure prevention program, providing employees with a lead-removing product to wash their hands, and providing onsite laundering facilities or contracting with a laundering service.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr"/>
       <c r="N4" s="2" t="n">
         <v>43993.61808897267</v>
       </c>
       <c r="O4" s="2" t="n">
-        <v>43993.61808897287</v>
+        <v>46155.7535076573</v>
       </c>
       <c r="P4" t="b">
         <v>1</v>
       </c>
       <c r="Q4" t="b">
         <v>1</v>
       </c>
       <c r="R4" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S4" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T4" t="b">
         <v>0</v>
       </c>
       <c r="U4" t="b">
         <v>0</v>
       </c>
       <c r="V4" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W4" t="b">
+        <v>1</v>
+      </c>
+      <c r="X4" t="b">
+        <v>1</v>
+      </c>
+      <c r="Y4" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD4" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>100872000</v>
       </c>
       <c r="B5" t="n">
         <v>6558292</v>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
           <t>Broadwater K et al. 2017</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t xml:space="preserve">Broadwater K, Ceballos D, Page E, Croteau G, Mueller C. Health hazard evaluation report: HHE-2014-0131-3298, evaluation of occupational exposure to flame retardants at four gymnastics studios.  </t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>Health hazard evaluation report: HHE-2014-0131-3298, evaluation of occupational exposure to flame retardants at four gymnastics studios</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Broadwater K, Ceballos D, Page E, Croteau G, Mueller C</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>Broadwater K et al.</t>
         </is>
       </c>
       <c r="J5" t="n">
         <v>2017</v>
       </c>
       <c r="K5" t="inlineStr"/>
       <c r="L5" t="inlineStr"/>
       <c r="M5" t="inlineStr"/>
       <c r="N5" s="2" t="n">
         <v>43993.61808901974</v>
       </c>
       <c r="O5" s="2" t="n">
-        <v>43993.61808901993</v>
+        <v>46155.75376879358</v>
       </c>
       <c r="P5" t="b">
         <v>1</v>
       </c>
       <c r="Q5" t="b">
         <v>1</v>
       </c>
       <c r="R5" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S5" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T5" t="b">
         <v>0</v>
       </c>
       <c r="U5" t="b">
         <v>0</v>
       </c>
       <c r="V5" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W5" t="b">
+        <v>1</v>
+      </c>
+      <c r="X5" t="b">
+        <v>1</v>
+      </c>
+      <c r="Y5" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD5" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>100872001</v>
       </c>
       <c r="B6" t="n">
         <v>6558307</v>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
           <t>Grimes G et al. 2019</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t xml:space="preserve">Grimes G, Beaucham C, Grant M, Ramsey J. Health hazard evaluation report: HHE-2016-0257-3333, May 2019, evaluation of exposure to metals and flame retardants at an electronics recycling company.  </t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>Health hazard evaluation report: HHE-2016-0257-3333, May 2019, evaluation of exposure to metals and flame retardants at an electronics recycling company</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Grimes G, Beaucham C, Grant M, Ramsey J</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>Grimes G et al.</t>
         </is>
       </c>
       <c r="J6" t="n">
         <v>2019</v>
       </c>
       <c r="K6" t="inlineStr"/>
       <c r="L6" t="inlineStr"/>
       <c r="M6" t="inlineStr"/>
       <c r="N6" s="2" t="n">
         <v>43993.61808906516</v>
       </c>
       <c r="O6" s="2" t="n">
-        <v>43993.61808906533</v>
+        <v>46155.75309231319</v>
       </c>
       <c r="P6" t="b">
         <v>1</v>
       </c>
       <c r="Q6" t="b">
         <v>1</v>
       </c>
       <c r="R6" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S6" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T6" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U6" t="b">
         <v>0</v>
       </c>
       <c r="V6" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W6" t="b">
+        <v>1</v>
+      </c>
+      <c r="X6" t="b">
+        <v>1</v>
+      </c>
+      <c r="Y6" t="b">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD6" t="b">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:W6"/>
+  <autoFilter ref="A1:AD6"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>