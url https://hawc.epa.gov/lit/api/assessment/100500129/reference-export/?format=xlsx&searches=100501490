--- v0 (2025-10-02)
+++ v1 (2026-06-01)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="data" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'data'!$A$1:$W$62</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'data'!$A$1:$AD$62</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd h:mm:ss"/>
     <numFmt numFmtId="165" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
     <font>
       <color rgb="00FFFFFF"/>
     </font>
@@ -436,82 +436,89 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W62"/>
+  <dimension ref="A1:AD62"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="10" customWidth="1" min="6" max="6"/>
     <col width="10" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="10" customWidth="1" min="9" max="9"/>
     <col width="10" customWidth="1" min="10" max="10"/>
     <col width="10" customWidth="1" min="11" max="11"/>
     <col width="10" customWidth="1" min="12" max="12"/>
     <col width="10" customWidth="1" min="13" max="13"/>
     <col width="10" customWidth="1" min="14" max="14"/>
     <col width="10" customWidth="1" min="15" max="15"/>
     <col width="10" customWidth="1" min="16" max="16"/>
     <col width="10" customWidth="1" min="17" max="17"/>
     <col width="10" customWidth="1" min="18" max="18"/>
     <col width="10" customWidth="1" min="19" max="19"/>
     <col width="10" customWidth="1" min="20" max="20"/>
     <col width="10" customWidth="1" min="21" max="21"/>
     <col width="10" customWidth="1" min="22" max="22"/>
     <col width="10" customWidth="1" min="23" max="23"/>
+    <col width="10" customWidth="1" min="24" max="24"/>
+    <col width="10" customWidth="1" min="25" max="25"/>
+    <col width="10" customWidth="1" min="26" max="26"/>
+    <col width="10" customWidth="1" min="27" max="27"/>
+    <col width="10" customWidth="1" min="28" max="28"/>
+    <col width="10" customWidth="1" min="29" max="29"/>
+    <col width="10" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>HAWC ID</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>HERO ID</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>PubMed ID</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>DOI</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -548,86 +555,121 @@
           <t>Journal</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Abstract</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Full text URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Created</t>
         </is>
       </c>
       <c r="O1" s="1" t="inlineStr">
         <is>
           <t>Last updated</t>
         </is>
       </c>
       <c r="P1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review</t>
+          <t>Meets RESO Criteria at TIAB Screening</t>
         </is>
       </c>
       <c r="Q1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Included during Full-text Review</t>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening</t>
         </is>
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Included during Full-text Review|General Engineering Assessment</t>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Peer-Reviewed Literature Search</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Included during Full-text Review|Occupational Exposure</t>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Peer-Reviewed Literature Search|General Engineering Assessment</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Included during Full-text Review|Environmental Release</t>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Peer-Reviewed Literature Search|Occupational Exposure</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Excluded during Full-text Review</t>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Peer-Reviewed Literature Search|Environmental Release</t>
         </is>
       </c>
       <c r="V1" s="1" t="inlineStr">
         <is>
-          <t>Excluded</t>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Gray Literature Search</t>
         </is>
       </c>
       <c r="W1" s="1" t="inlineStr">
         <is>
-          <t>Supplemental</t>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Gray Literature Search|General Engineering Assessment</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Gray Literature Search|Occupational Exposure</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Gray Literature Search|Environmental Release</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Meets RESO Criteria at TIAB Screening|Does Not Meet RESO Criteria at FT Screening</t>
+        </is>
+      </c>
+      <c r="AA1" s="1" t="inlineStr">
+        <is>
+          <t>Meets RESO Criteria at TIAB Screening|Supplemental at FT Screening</t>
+        </is>
+      </c>
+      <c r="AB1" s="1" t="inlineStr">
+        <is>
+          <t>Meets RESO Criteria at TIAB Screening|PDF Unavailable</t>
+        </is>
+      </c>
+      <c r="AC1" s="1" t="inlineStr">
+        <is>
+          <t>Does Not Meet RESO Criteria at TIAB Screening</t>
+        </is>
+      </c>
+      <c r="AD1" s="1" t="inlineStr">
+        <is>
+          <t>Supplemental at TIAB Screening</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>100871667</v>
       </c>
       <c r="B2" t="n">
         <v>1062182</v>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>10.1007/s11356-011-0550-0</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Okada Y et al. 2012</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t xml:space="preserve">Okada Y, Nakagoshi A, Tsurukawa M, Matsumura C, Eiho J, Nakano T. Environmental risk assessment and concentration trend of atmospheric volatile organic compounds in Hyogo Prefecture, Japan. Environmental Science and Pollution Research 19:201-213. </t>
         </is>
@@ -669,50 +711,71 @@
       </c>
       <c r="P2" t="b">
         <v>0</v>
       </c>
       <c r="Q2" t="b">
         <v>0</v>
       </c>
       <c r="R2" t="b">
         <v>0</v>
       </c>
       <c r="S2" t="b">
         <v>0</v>
       </c>
       <c r="T2" t="b">
         <v>0</v>
       </c>
       <c r="U2" t="b">
         <v>0</v>
       </c>
       <c r="V2" t="b">
         <v>0</v>
       </c>
       <c r="W2" t="b">
         <v>0</v>
       </c>
+      <c r="X2" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y2" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD2" t="b">
+        <v>0</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>100871668</v>
       </c>
       <c r="B3" t="n">
         <v>1316229</v>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>HAZLETON LABS AMERICA INC 1987</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t xml:space="preserve">HAZLETON LABS AMERICA INC. POLLUTANT ANALYSES ON EFFLUENT DISCHARGE - PHENOL - WITH COVER LETTER DATED 072387. (TSCATS/308064). HAZLETON LABS AMERICA INC. </t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>POLLUTANT ANALYSES ON EFFLUENT DISCHARGE - PHENOL - WITH COVER LETTER DATED 072387</t>
         </is>
       </c>
@@ -736,56 +799,77 @@
       </c>
       <c r="L3" t="inlineStr"/>
       <c r="M3" t="inlineStr"/>
       <c r="N3" s="2" t="n">
         <v>43993.61664045412</v>
       </c>
       <c r="O3" s="2" t="n">
         <v>43993.61664045438</v>
       </c>
       <c r="P3" t="b">
         <v>1</v>
       </c>
       <c r="Q3" t="b">
         <v>0</v>
       </c>
       <c r="R3" t="b">
         <v>0</v>
       </c>
       <c r="S3" t="b">
         <v>0</v>
       </c>
       <c r="T3" t="b">
         <v>0</v>
       </c>
       <c r="U3" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V3" t="b">
         <v>0</v>
       </c>
       <c r="W3" t="b">
+        <v>0</v>
+      </c>
+      <c r="X3" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y3" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z3" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD3" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>100871669</v>
       </c>
       <c r="B4" t="n">
         <v>1316237</v>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
           <t>Geraghty &amp; Miller Incorporated 1990</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t xml:space="preserve">Geraghty &amp; Miller Incorporated. Phase II - Site investigation Bordern site Carson, California (Volume I) with attached appendices and cover letter dated 032790. (#86-900000344). (TSCATS/406602). Washington, DC. Office of Toxic Substances.                      &lt;br /&gt;: GERAGHTY  and  MILLER INC. </t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>Phase II - Site investigation Bordern site Carson, California (Volume I) with attached appendices and cover letter dated 032790</t>
@@ -811,56 +895,77 @@
       </c>
       <c r="L4" t="inlineStr"/>
       <c r="M4" t="inlineStr"/>
       <c r="N4" s="2" t="n">
         <v>43993.61664051287</v>
       </c>
       <c r="O4" s="2" t="n">
         <v>43993.61664051309</v>
       </c>
       <c r="P4" t="b">
         <v>1</v>
       </c>
       <c r="Q4" t="b">
         <v>0</v>
       </c>
       <c r="R4" t="b">
         <v>0</v>
       </c>
       <c r="S4" t="b">
         <v>0</v>
       </c>
       <c r="T4" t="b">
         <v>0</v>
       </c>
       <c r="U4" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V4" t="b">
         <v>0</v>
       </c>
       <c r="W4" t="b">
+        <v>0</v>
+      </c>
+      <c r="X4" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y4" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z4" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD4" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>100871670</v>
       </c>
       <c r="B5" t="n">
         <v>1316238</v>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
           <t>Westinghouse Electric Corporation 1990</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t xml:space="preserve">Westinghouse Electric Corporation. Remedial investigation report landfill area Greenville, South Carolina - Westinghouse project 4122-88-095b with attachments and cover letter dated 040590. (OTS: OTS0522975; 8EHQ Num: NA; DCN: 86-900000412). Charlotte, NC: Hoechst Celanese Corporation. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>Remedial investigation report landfill area Greenville, South Carolina - Westinghouse project 4122-88-095b with attachments and cover letter dated 040590</t>
@@ -886,56 +991,77 @@
       </c>
       <c r="L5" t="inlineStr"/>
       <c r="M5" t="inlineStr"/>
       <c r="N5" s="2" t="n">
         <v>43993.61664056888</v>
       </c>
       <c r="O5" s="2" t="n">
         <v>43993.61664056907</v>
       </c>
       <c r="P5" t="b">
         <v>1</v>
       </c>
       <c r="Q5" t="b">
         <v>0</v>
       </c>
       <c r="R5" t="b">
         <v>0</v>
       </c>
       <c r="S5" t="b">
         <v>0</v>
       </c>
       <c r="T5" t="b">
         <v>0</v>
       </c>
       <c r="U5" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V5" t="b">
         <v>0</v>
       </c>
       <c r="W5" t="b">
+        <v>0</v>
+      </c>
+      <c r="X5" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y5" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z5" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD5" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>100871671</v>
       </c>
       <c r="B6" t="n">
         <v>1441903</v>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
           <t>Dow Chemical 1983</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t xml:space="preserve">Dow Chemical. Environmental health survey report 1980 personnel exposure to chlorinated hydrocarbons at the chlorinated solvents plant. (EPA/OTS Doc #878210625). [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>Environmental health survey report 1980 personnel exposure to chlorinated hydrocarbons at the chlorinated solvents plant</t>
@@ -949,68 +1075,89 @@
       <c r="I6" t="inlineStr">
         <is>
           <t>Dow Chemical</t>
         </is>
       </c>
       <c r="J6" t="n">
         <v>1983</v>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>(EPA/OTS Doc #878210625). [TSCA Submission]</t>
         </is>
       </c>
       <c r="L6" t="inlineStr"/>
       <c r="M6" t="inlineStr"/>
       <c r="N6" s="2" t="n">
         <v>43993.61664061868</v>
       </c>
       <c r="O6" s="2" t="n">
         <v>43993.61664061888</v>
       </c>
       <c r="P6" t="b">
         <v>1</v>
       </c>
       <c r="Q6" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R6" t="b">
         <v>0</v>
       </c>
       <c r="S6" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T6" t="b">
         <v>0</v>
       </c>
       <c r="U6" t="b">
         <v>0</v>
       </c>
       <c r="V6" t="b">
         <v>0</v>
       </c>
       <c r="W6" t="b">
+        <v>0</v>
+      </c>
+      <c r="X6" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y6" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z6" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD6" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>100871672</v>
       </c>
       <c r="B7" t="n">
         <v>1441904</v>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
           <t>Dow Chemical 1982</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t xml:space="preserve">Dow Chemical. Environmental health survey report first half-1978 personnel exposure to chlorinated hydrocarbons at the chlorinated solvents plant. (EPA/OTS Doc #878210626). Washington, D.C.: U.S. Environmental Protection Agency. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>Environmental health survey report first half-1978 personnel exposure to chlorinated hydrocarbons at the chlorinated solvents plant</t>
@@ -1030,62 +1177,83 @@
         <v>1982</v>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>(EPA/OTS Doc #878210626). Washington, D.C.: U.S. Environmental Protection Agency. [TSCA Submission]</t>
         </is>
       </c>
       <c r="L7" t="inlineStr"/>
       <c r="M7" t="inlineStr"/>
       <c r="N7" s="2" t="n">
         <v>43993.61664066822</v>
       </c>
       <c r="O7" s="2" t="n">
         <v>43993.61664066843</v>
       </c>
       <c r="P7" t="b">
         <v>1</v>
       </c>
       <c r="Q7" t="b">
         <v>1</v>
       </c>
       <c r="R7" t="b">
         <v>0</v>
       </c>
       <c r="S7" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T7" t="b">
         <v>0</v>
       </c>
       <c r="U7" t="b">
         <v>0</v>
       </c>
       <c r="V7" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W7" t="b">
+        <v>0</v>
+      </c>
+      <c r="X7" t="b">
+        <v>1</v>
+      </c>
+      <c r="Y7" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD7" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>100871673</v>
       </c>
       <c r="B8" t="n">
         <v>1441931</v>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
           <t>Dow Chemical 1988</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t xml:space="preserve">Dow Chemical. Mortality among Dow Chemical employees of a Texas operations per-tet manufacturing plant with cover letter dated 050389. (TSCATS/311616). Midland, MI: Dow Chemical Company. </t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>Mortality among Dow Chemical employees of a Texas operations per-tet manufacturing plant with cover letter dated 050389</t>
@@ -1099,68 +1267,89 @@
       <c r="I8" t="inlineStr">
         <is>
           <t>Dow Chemical</t>
         </is>
       </c>
       <c r="J8" t="n">
         <v>1988</v>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>(TSCATS/311616). Midland, MI: Dow Chemical Company.</t>
         </is>
       </c>
       <c r="L8" t="inlineStr"/>
       <c r="M8" t="inlineStr"/>
       <c r="N8" s="2" t="n">
         <v>43993.61664071523</v>
       </c>
       <c r="O8" s="2" t="n">
         <v>43993.61664071557</v>
       </c>
       <c r="P8" t="b">
         <v>1</v>
       </c>
       <c r="Q8" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R8" t="b">
         <v>0</v>
       </c>
       <c r="S8" t="b">
         <v>0</v>
       </c>
       <c r="T8" t="b">
         <v>0</v>
       </c>
       <c r="U8" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V8" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W8" t="b">
+        <v>1</v>
+      </c>
+      <c r="X8" t="b">
+        <v>1</v>
+      </c>
+      <c r="Y8" t="b">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD8" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>100871674</v>
       </c>
       <c r="B9" t="n">
         <v>1481094</v>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
           <t>U.S. EPA 1989</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t xml:space="preserve">U.S. EPA. Evaluation of chemical air emissions from the Bristol plant production facilities Rohm and Haas Delaware Valley, Inc (final report) with attachments and cover letter dated 08/10/89. (EPA/OTS Doc #86-890001520). TABERSHAW OCCUPATIONAL MED. </t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>Evaluation of chemical air emissions from the Bristol plant production facilities Rohm and Haas Delaware Valley, Inc (final report) with attachments and cover letter dated 08/10/89</t>
@@ -1177,65 +1366,86 @@
         </is>
       </c>
       <c r="J9" t="n">
         <v>1989</v>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>(EPA/OTS Doc #86-890001520). TABERSHAW OCCUPATIONAL MED.</t>
         </is>
       </c>
       <c r="L9" t="inlineStr"/>
       <c r="M9" t="inlineStr"/>
       <c r="N9" s="2" t="n">
         <v>43993.61664076371</v>
       </c>
       <c r="O9" s="2" t="n">
         <v>43993.6166407639</v>
       </c>
       <c r="P9" t="b">
         <v>1</v>
       </c>
       <c r="Q9" t="b">
         <v>1</v>
       </c>
       <c r="R9" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S9" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T9" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U9" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V9" t="b">
         <v>0</v>
       </c>
       <c r="W9" t="b">
+        <v>0</v>
+      </c>
+      <c r="X9" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y9" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD9" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>100871675</v>
       </c>
       <c r="B10" t="n">
         <v>1621932</v>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
           <t>Moskowitz PD and Fthenakis VM 1990</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t xml:space="preserve">Moskowitz PD, Fthenakis VM. Approaches to identifying characterizing and managing risks from accidentally released toxic gases. In Saxena, J (Ed.), Hazard Assessment of Chemicals (7th, pp. 83-109). New York, NY: Hemisphere Publishing. </t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>Approaches to identifying characterizing and managing risks from accidentally released toxic gases</t>
@@ -1265,56 +1475,77 @@
         </is>
       </c>
       <c r="M10" t="inlineStr"/>
       <c r="N10" s="2" t="n">
         <v>43993.6166408163</v>
       </c>
       <c r="O10" s="2" t="n">
         <v>43993.61664081648</v>
       </c>
       <c r="P10" t="b">
         <v>1</v>
       </c>
       <c r="Q10" t="b">
         <v>0</v>
       </c>
       <c r="R10" t="b">
         <v>0</v>
       </c>
       <c r="S10" t="b">
         <v>0</v>
       </c>
       <c r="T10" t="b">
         <v>0</v>
       </c>
       <c r="U10" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V10" t="b">
         <v>0</v>
       </c>
       <c r="W10" t="b">
+        <v>0</v>
+      </c>
+      <c r="X10" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y10" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z10" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD10" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>100871676</v>
       </c>
       <c r="B11" t="n">
         <v>1629111</v>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
           <t>Dow Chemical 1991</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t xml:space="preserve">Dow Chemical. Medical surveillance report - Texas Operation - Expoxy/HAA Unit Services with cover sheets and letter dated 042491 (sanitized). (EPA/OTS Doc #86-910000784S). </t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>Medical surveillance report - Texas Operation - Expoxy/HAA Unit Services with cover sheets and letter dated 042491 (sanitized)</t>
@@ -1340,56 +1571,77 @@
       </c>
       <c r="L11" t="inlineStr"/>
       <c r="M11" t="inlineStr"/>
       <c r="N11" s="2" t="n">
         <v>43993.61664086515</v>
       </c>
       <c r="O11" s="2" t="n">
         <v>43993.61664086534</v>
       </c>
       <c r="P11" t="b">
         <v>1</v>
       </c>
       <c r="Q11" t="b">
         <v>0</v>
       </c>
       <c r="R11" t="b">
         <v>0</v>
       </c>
       <c r="S11" t="b">
         <v>0</v>
       </c>
       <c r="T11" t="b">
         <v>0</v>
       </c>
       <c r="U11" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V11" t="b">
         <v>0</v>
       </c>
       <c r="W11" t="b">
+        <v>0</v>
+      </c>
+      <c r="X11" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y11" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z11" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD11" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>100871677</v>
       </c>
       <c r="B12" t="n">
         <v>1745617</v>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
           <t>Rohm and Haas 2000</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t xml:space="preserve">Rohm and Haas. Biological risk assessment for the Redwood City facility and final site investigation report for the ROHM and HAAS Redwood City facility with attachments and cover letter dated 092588. (#86-880000364). (TSCATS/401124). </t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>Biological risk assessment for the Redwood City facility and final site investigation report for the ROHM and HAAS Redwood City facility with attachments and cover letter dated 092588</t>
@@ -1415,56 +1667,77 @@
       </c>
       <c r="L12" t="inlineStr"/>
       <c r="M12" t="inlineStr"/>
       <c r="N12" s="2" t="n">
         <v>43993.61664091336</v>
       </c>
       <c r="O12" s="2" t="n">
         <v>43993.61664091361</v>
       </c>
       <c r="P12" t="b">
         <v>1</v>
       </c>
       <c r="Q12" t="b">
         <v>0</v>
       </c>
       <c r="R12" t="b">
         <v>0</v>
       </c>
       <c r="S12" t="b">
         <v>0</v>
       </c>
       <c r="T12" t="b">
         <v>0</v>
       </c>
       <c r="U12" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V12" t="b">
         <v>0</v>
       </c>
       <c r="W12" t="b">
+        <v>0</v>
+      </c>
+      <c r="X12" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y12" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z12" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD12" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>100871678</v>
       </c>
       <c r="B13" t="n">
         <v>18092</v>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr">
         <is>
           <t>10.1016/0048-9697(79)90076-7</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Fishbein L 1979</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t xml:space="preserve">Fishbein L. Potential halogenated industrial carcinogenic and mutagenic chemicals. III. Alkane halides, alkanols and ethers. Science of the Total Environment 11:223-257. [Review]. </t>
         </is>
@@ -1498,56 +1771,77 @@
         </is>
       </c>
       <c r="M13" t="inlineStr"/>
       <c r="N13" s="2" t="n">
         <v>43993.61664112943</v>
       </c>
       <c r="O13" s="2" t="n">
         <v>43993.6166411297</v>
       </c>
       <c r="P13" t="b">
         <v>1</v>
       </c>
       <c r="Q13" t="b">
         <v>1</v>
       </c>
       <c r="R13" t="b">
         <v>1</v>
       </c>
       <c r="S13" t="b">
         <v>1</v>
       </c>
       <c r="T13" t="b">
         <v>1</v>
       </c>
       <c r="U13" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V13" t="b">
         <v>0</v>
       </c>
       <c r="W13" t="b">
+        <v>0</v>
+      </c>
+      <c r="X13" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y13" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD13" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>100871679</v>
       </c>
       <c r="B14" t="n">
         <v>1946155</v>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr">
         <is>
           <t>10.1146/annurev.pa.36.040196.003041</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Wolff MS et al. 1996</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t xml:space="preserve">Wolff MS, Collman GW, Barrett JC, Huff J. Breast cancer and environmental risk factors epidemiological and experimental findings. Annual Review of Pharmacology and Toxicology 36:573-796. </t>
         </is>
@@ -1585,56 +1879,77 @@
         </is>
       </c>
       <c r="M14" t="inlineStr"/>
       <c r="N14" s="2" t="n">
         <v>43993.61664166181</v>
       </c>
       <c r="O14" s="2" t="n">
         <v>43993.61664166212</v>
       </c>
       <c r="P14" t="b">
         <v>1</v>
       </c>
       <c r="Q14" t="b">
         <v>0</v>
       </c>
       <c r="R14" t="b">
         <v>0</v>
       </c>
       <c r="S14" t="b">
         <v>0</v>
       </c>
       <c r="T14" t="b">
         <v>0</v>
       </c>
       <c r="U14" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V14" t="b">
         <v>0</v>
       </c>
       <c r="W14" t="b">
+        <v>0</v>
+      </c>
+      <c r="X14" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y14" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z14" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA14" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB14" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC14" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD14" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>100871680</v>
       </c>
       <c r="B15" t="n">
         <v>1997907</v>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr">
         <is>
           <t>10.1097/aci.0b013e328364ec21</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Bauer A 2013</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t xml:space="preserve">Bauer A. Contact dermatitis in the cleaning industry. Current Opinion in Allergy and Clinical Immunology 13:521-524. [Review]. </t>
         </is>
@@ -1659,65 +1974,86 @@
       </c>
       <c r="K15" t="inlineStr">
         <is>
           <t>Current Opinion in Allergy and Clinical Immunology 13:521-524. [Review]</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>PURPOSE OF REVIEW: The review summarizes recent findings on contact dermatitis in the cleaning industry.RECENT FINDINGS: Contact dermatitis is still an important issue in cleaning. Recent studies identified cleaning work sites and tasks, as well as specific cleaning products, which incur a risk increase for occupational contact dermatitis in cleaning. Workers involved in cleaning outdoors prevalence ratio [PR 1.85, 95% confidence interval (CI) 1.16-2.96], cleaning common areas of residential buildings (PR 1.77, 95% CI 1.11-2.84), schools (PR 1.84, 95% CI 1.15-2.93) and cleaning building sites (PR 1.87, 95% CI 1.18-2.95) showed significantly higher rates of contact dermatitis. Relevant allergens in cleaning are rubber chemicals and disinfectants. Leading allergens are thiurams (11.6%, 95% CI 9.1-14.1) and formaldehyde (3.4%, 95% CI 2.0-4.7), but contact with metal allergens might also be important. The most likely allergen sources for sensitization against rubber chemicals are protective gloves. High sensitization rates for disinfectants might result from the fact that employees in cleaning often use single-use medical examination gloves while cleaning. These gloves are not resistant to chemicals, which may break through the gloves within a short period of time, depending on glove material and thickness. No differences in sensitization rates and sensitization profiles were seen in cleaners of younger (≤40 years) and older (&amp;gt;40 years) age.SUMMARY: Prevalence of occupational contact dermatitis is still high in cleaning. Irritant contact dermatitis is prevailing, but allergic contact dermatitis is quite frequent, too. Up to now, prevention strategies in cleaning seem to be insufficient.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr"/>
       <c r="N15" s="2" t="n">
         <v>43993.61664174329</v>
       </c>
       <c r="O15" s="2" t="n">
         <v>43993.61664174357</v>
       </c>
       <c r="P15" t="b">
         <v>1</v>
       </c>
       <c r="Q15" t="b">
         <v>1</v>
       </c>
       <c r="R15" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S15" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T15" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U15" t="b">
         <v>0</v>
       </c>
       <c r="V15" t="b">
         <v>0</v>
       </c>
       <c r="W15" t="b">
+        <v>0</v>
+      </c>
+      <c r="X15" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y15" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z15" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA15" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB15" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC15" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD15" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>100871681</v>
       </c>
       <c r="B16" t="n">
         <v>201838</v>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr">
         <is>
           <t>IARC 1999</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t xml:space="preserve">IARC. Re-evaluation of some organic chemicals, hydrazine, and hydrogen peroxide. Lyon, France: International Agency for Research on Cancer. </t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>Re-evaluation of some organic chemicals, hydrazine, and hydrogen peroxide</t>
@@ -1731,68 +2067,89 @@
       <c r="I16" t="inlineStr">
         <is>
           <t>IARC</t>
         </is>
       </c>
       <c r="J16" t="n">
         <v>1999</v>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t>Lyon, France: International Agency for Research on Cancer.</t>
         </is>
       </c>
       <c r="L16" t="inlineStr"/>
       <c r="M16" t="inlineStr"/>
       <c r="N16" s="2" t="n">
         <v>43993.61664179514</v>
       </c>
       <c r="O16" s="2" t="n">
         <v>43993.61664179538</v>
       </c>
       <c r="P16" t="b">
         <v>1</v>
       </c>
       <c r="Q16" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R16" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S16" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T16" t="b">
         <v>0</v>
       </c>
       <c r="U16" t="b">
         <v>0</v>
       </c>
       <c r="V16" t="b">
         <v>0</v>
       </c>
       <c r="W16" t="b">
+        <v>0</v>
+      </c>
+      <c r="X16" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y16" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z16" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA16" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB16" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC16" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD16" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>100871682</v>
       </c>
       <c r="B17" t="n">
         <v>2373425</v>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr">
         <is>
           <t>10.1016/j.atmosenv.2013.12.026</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Qiu K et al. 2014</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t xml:space="preserve">Qiu K, Yang L, Lin J, Wang P, Yang Yi, Ye D, Wang L. Historical industrial emissions of non-methane volatile organic compounds in China for the period of 1980-2010. Atmospheric Environment 86:102-112. </t>
         </is>
@@ -1817,65 +2174,86 @@
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t>Atmospheric Environment 86:102-112.</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>This paper presents a new classification of industrial sector on basis of a source-tracing method for the historical industrial emissions of non-methane volatile organic compounds (NMVOCs). The industrial sources were divided into four major source categories: production of NMVOCs, storage and transport, industrial processes using NMVOCs as raw materials, and processes using NMVOCs-containing products. Multiyear emission inventories of NMVOCs from industrial sources were established for the period of 1980-2010 in China, covering 98 contributing industrial sources. The inventories were developed by the emission factor method, and further gridded at a spatial resolution of 50 km x 50 km based on GIS methodology, using population data as spatial surrogate. The result showed that China's industrial NMVOCs emissions had increased by 11.6 times at an average annual rate of 8.5% from 1.15 Tg in 1980 to 13.35 Tg in 2010. The four major source categories generated 19.6% (2.63 Tg, production of NMVOCs), 9.6% (1.295 Tg, storage and transport), 13.2% (1.769 Tg, industrial processes using NMVOCs as raw materials), and 57.4% (7.662 Tg, processes using NMVOCs-containing products) of the total emissions from China in 2010. Moreover, the top four industrial emissions sources were oil refinery, architectural decoration, machinery equipment and printing, accounted for 483% all together. With respect to the spatial distribution, the emissions mostly occurred in the eastern, northern and southern parts of China, all being much higher than that in the western part. The top four emission provinces were Shandong, Jiangsu, Guangdong, and Zhejiang, accounting for 38.3% of the national emissions. As for the past 30 years, the national industrial NMVOCs emissions increased year-by-year, being in pace with the accelerated industrialization process and the sharp economic growth, especially the rapid expansion of the high-emission industries. Particularly, the oil refinery, product oil and solvent distribution, architectural decoration, and mechanical equipment manufacture became the four largest contributors, accounting for 15.9-34.3%, 6.5-10.2%, 7-8%, and 6-7% of national industrial NMVOCs. (C) 2013 Elsevier Ltd. All rights reserved.</t>
         </is>
       </c>
       <c r="M17" t="inlineStr"/>
       <c r="N17" s="2" t="n">
         <v>43993.61664184696</v>
       </c>
       <c r="O17" s="2" t="n">
         <v>43993.61664184721</v>
       </c>
       <c r="P17" t="b">
         <v>1</v>
       </c>
       <c r="Q17" t="b">
         <v>1</v>
       </c>
       <c r="R17" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S17" t="b">
         <v>0</v>
       </c>
       <c r="T17" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U17" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V17" t="b">
         <v>0</v>
       </c>
       <c r="W17" t="b">
+        <v>0</v>
+      </c>
+      <c r="X17" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y17" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z17" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA17" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB17" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC17" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD17" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>100871683</v>
       </c>
       <c r="B18" t="n">
         <v>2797906</v>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr">
         <is>
           <t>IARC 1986</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t xml:space="preserve">IARC. 1,2-Dichloropropane. In IARC Monographs on the evaluation of the carcinogenic risk of chemicals to humans: Some halogenated hydrocarbons and pesticide exposures (131-147). (RISKLINE/1987050038). Geneva, Switzerland: World Health Organization. </t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>1,2-Dichloropropane</t>
@@ -1902,59 +2280,80 @@
       <c r="L18" t="inlineStr">
         <is>
           <t>1,2-Dichloropropane has been used as an industrial solvent, as a chemical intermediate and in soil fumigants. Human exposure may occur during its production and industrial and domestic use, and due to presence of low levels in ambient air and in water. 1,2- Dichloropropane was tested for carcinogenicity by oral administration by gavage in one experiment in mice and one experiment in rats. A dose-related increase in the incidence of hepatocellular tumours was observed in male and female mice. Inconclusive results were obtained with regard to female rats, and no effect was seen in male rats. No data were available to evaluate the reproductive effects or prenatal toxicity of 1,2- dichloropropane to experimental animals. 1,2-Dichloropropane is mutagenic to salmonella typhimurium but not to streptomyces coelicolor. It induces mutations but not chromosomal effects in aspergillus nidulans. It does not induce sex-linked recessive lethal mutations in drosophila melanogaster. No data were available to evaluate the reproductive effects or prenatal toxicity of 1,2- dichloropropane to humans. No case report or epidemiological study on the carcinogenicity of 1,2-dichloropropane to humans was available to the working group. There is limited evidence for the carcinogenicity of 1,2-dichloropropane to experimental animals. No evaluation could be made of the carcinogenicity of 1,2- dichloropropane to humans.</t>
         </is>
       </c>
       <c r="M18" t="inlineStr"/>
       <c r="N18" s="2" t="n">
         <v>43993.61664195314</v>
       </c>
       <c r="O18" s="2" t="n">
         <v>43993.61664195338</v>
       </c>
       <c r="P18" t="b">
         <v>1</v>
       </c>
       <c r="Q18" t="b">
         <v>1</v>
       </c>
       <c r="R18" t="b">
         <v>1</v>
       </c>
       <c r="S18" t="b">
         <v>1</v>
       </c>
       <c r="T18" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U18" t="b">
         <v>0</v>
       </c>
       <c r="V18" t="b">
         <v>0</v>
       </c>
       <c r="W18" t="b">
+        <v>0</v>
+      </c>
+      <c r="X18" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y18" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z18" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA18" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB18" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC18" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD18" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>100871684</v>
       </c>
       <c r="B19" t="n">
         <v>2797908</v>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr">
         <is>
           <t>Perbellini L et al. 1985</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t xml:space="preserve">Perbellini L, Zedde A, Schiavon R, Franchi GL. [Disseminated intravascular coagulation (DIC) caused by 1,2-dichloropropane (commercial trielin). Description of 2 cases]. La Medicina del Lavoro 76:412-417. </t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>[Disseminated intravascular coagulation (DIC) caused by 1,2-dichloropropane (commercial trielin). Description of 2 cases]</t>
@@ -1965,72 +2364,93 @@
           <t>Perbellini L, Zedde A, Schiavon R, Franchi GL</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>Perbellini L et al.</t>
         </is>
       </c>
       <c r="J19" t="n">
         <v>1985</v>
       </c>
       <c r="K19" t="inlineStr">
         <is>
           <t>La Medicina del Lavoro 76:412-417.</t>
         </is>
       </c>
       <c r="L19" t="inlineStr"/>
       <c r="M19" t="inlineStr"/>
       <c r="N19" s="2" t="n">
         <v>43993.6166421558</v>
       </c>
       <c r="O19" s="2" t="n">
         <v>43993.61664215604</v>
       </c>
       <c r="P19" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q19" t="b">
         <v>0</v>
       </c>
       <c r="R19" t="b">
         <v>0</v>
       </c>
       <c r="S19" t="b">
         <v>0</v>
       </c>
       <c r="T19" t="b">
         <v>0</v>
       </c>
       <c r="U19" t="b">
         <v>0</v>
       </c>
       <c r="V19" t="b">
         <v>0</v>
       </c>
       <c r="W19" t="b">
-        <v>1</v>
+        <v>0</v>
+      </c>
+      <c r="X19" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y19" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z19" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA19" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB19" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC19" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD19" t="b">
+        <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>100871685</v>
       </c>
       <c r="B20" t="n">
         <v>3230538</v>
       </c>
       <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr">
         <is>
           <t>10.1002/jps.24334</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Frasch HF and Bunge AL 2015</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t xml:space="preserve">Frasch HF, Bunge AL. The transient dermal exposure II: post-exposure absorption and evaporation of volatile compounds. Journal of Pharmaceutical Sciences 104:1499-1507. </t>
         </is>
       </c>
@@ -2054,65 +2474,86 @@
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t>Journal of Pharmaceutical Sciences 104:1499-1507.</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>The transient dermal exposure is one where the skin is exposed to chemical for a finite duration, after which the chemical is removed and no residue remains on the skin's surface. Chemical within the skin at the end of the exposure period can still enter the systemic circulation. If it has some volatility, a portion of it will evaporate from the surface before it has a chance to be absorbed by the body. The fate of this post-exposure "skin depot" is the focus of this theoretical study. Laplace domain solutions for concentration distribution, flux, and cumulative mass absorption and evaporation are presented, and time domain results are obtained through numerical inversion. The Final Value Theorem is applied to obtain the analytical solutions for the total fractional absorption by the body and evaporation from skin at infinite time following a transient exposure. The solutions depend on two dimensionless variables: χ, the ratio of evaporation rate to steady-state dermal permeation rate; and the ratio of exposure time to membrane lag time. Simple closed form algebraic equations are presented that closely approximate the complete analytical solutions. Applications of the theory to the dermal risk assessment of pharmaceutical, occupational, and environmental exposures are presented for four example chemicals.</t>
         </is>
       </c>
       <c r="M20" t="inlineStr"/>
       <c r="N20" s="2" t="n">
         <v>43993.61664223061</v>
       </c>
       <c r="O20" s="2" t="n">
         <v>43993.61664223085</v>
       </c>
       <c r="P20" t="b">
         <v>1</v>
       </c>
       <c r="Q20" t="b">
         <v>1</v>
       </c>
       <c r="R20" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S20" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T20" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U20" t="b">
         <v>0</v>
       </c>
       <c r="V20" t="b">
         <v>0</v>
       </c>
       <c r="W20" t="b">
+        <v>0</v>
+      </c>
+      <c r="X20" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y20" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z20" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA20" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB20" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC20" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD20" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>100871686</v>
       </c>
       <c r="B21" t="n">
         <v>3419930</v>
       </c>
       <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr">
         <is>
           <t>10.1002/jhbp.373</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Kubo S et al. 2016</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t xml:space="preserve">Kubo S, Takemura S, Tanaka S, Shinkawa H, Kinoshita M, Hamano G, Ito T, Koda M, Aota T, Yamamoto T, Terajima H, Tachiyama G, Yamada T, Nakamori S, Arimoto A, Fujikawa M, Tomimaru Y, Sugawara Y, Nakagawa K, Unno M, Mizuguchi T, Takenaka K, Kimura K, Shirabe K, Saiura A, Uesaka K, Taniguchi H, Fukuda A, Chong JM, Kuwae Y, Ohsawa M, Sato Y, Nakanuma Y. Outcomes after resection of occupational cholangiocarcinoma. Journal of Hepato-Biliary-Pancreatic Sciences 23:556-564. </t>
         </is>
@@ -2146,56 +2587,77 @@
         </is>
       </c>
       <c r="M21" t="inlineStr"/>
       <c r="N21" s="2" t="n">
         <v>43993.61664230355</v>
       </c>
       <c r="O21" s="2" t="n">
         <v>43993.61664230379</v>
       </c>
       <c r="P21" t="b">
         <v>1</v>
       </c>
       <c r="Q21" t="b">
         <v>0</v>
       </c>
       <c r="R21" t="b">
         <v>0</v>
       </c>
       <c r="S21" t="b">
         <v>0</v>
       </c>
       <c r="T21" t="b">
         <v>0</v>
       </c>
       <c r="U21" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V21" t="b">
         <v>0</v>
       </c>
       <c r="W21" t="b">
+        <v>0</v>
+      </c>
+      <c r="X21" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y21" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z21" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA21" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB21" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC21" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD21" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>100871687</v>
       </c>
       <c r="B22" t="n">
         <v>3419931</v>
       </c>
       <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr">
         <is>
           <t>10.1093/carcin/bgw066</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Mimaki S et al. 2016</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t xml:space="preserve">Mimaki S, Totsuka Y, Suzuki Y, Nakai C, Goto M, Kojima M, Arakawa H, Takemura S, Tanaka S, Marubashi S, Kinoshita M, Matsuda T, Shibata T, Nakagama H, Ochiai A, Kubo S, Nakamori S, Esumi H, Tsuchihara K. Hypermutation and unique mutational signatures of occupational cholangiocarcinoma in printing workers exposed to haloalkanes. Carcinogenesis 37:817-826. </t>
         </is>
@@ -2229,56 +2691,77 @@
         </is>
       </c>
       <c r="M22" t="inlineStr"/>
       <c r="N22" s="2" t="n">
         <v>43993.61664237574</v>
       </c>
       <c r="O22" s="2" t="n">
         <v>43993.61664237596</v>
       </c>
       <c r="P22" t="b">
         <v>1</v>
       </c>
       <c r="Q22" t="b">
         <v>0</v>
       </c>
       <c r="R22" t="b">
         <v>0</v>
       </c>
       <c r="S22" t="b">
         <v>0</v>
       </c>
       <c r="T22" t="b">
         <v>0</v>
       </c>
       <c r="U22" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V22" t="b">
         <v>0</v>
       </c>
       <c r="W22" t="b">
+        <v>0</v>
+      </c>
+      <c r="X22" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y22" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z22" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA22" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB22" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC22" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD22" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>100871688</v>
       </c>
       <c r="B23" t="n">
         <v>4213875</v>
       </c>
       <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr">
         <is>
           <t>Ppg Indus Inc 1987</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t xml:space="preserve">Ppg Indus Inc. Waste disposal sites assessment. (86-870002003). PPG Indus Inc. </t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Waste disposal sites assessment</t>
@@ -2304,56 +2787,77 @@
       </c>
       <c r="L23" t="inlineStr"/>
       <c r="M23" t="inlineStr"/>
       <c r="N23" s="2" t="n">
         <v>43993.61664242647</v>
       </c>
       <c r="O23" s="2" t="n">
         <v>43993.61664242668</v>
       </c>
       <c r="P23" t="b">
         <v>1</v>
       </c>
       <c r="Q23" t="b">
         <v>0</v>
       </c>
       <c r="R23" t="b">
         <v>0</v>
       </c>
       <c r="S23" t="b">
         <v>0</v>
       </c>
       <c r="T23" t="b">
         <v>0</v>
       </c>
       <c r="U23" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V23" t="b">
         <v>0</v>
       </c>
       <c r="W23" t="b">
+        <v>0</v>
+      </c>
+      <c r="X23" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y23" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z23" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA23" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB23" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC23" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD23" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>100871689</v>
       </c>
       <c r="B24" t="n">
         <v>4213892</v>
       </c>
       <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr"/>
       <c r="E24" t="inlineStr">
         <is>
           <t>ERM 1988</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t xml:space="preserve">ERM. Endangerment assessment, off-site conditions on 1,1,1-trichloroethane, 1,1-dichloroethane, 1,2-dichloroethane, toluene, xylenes and 1,3-dichloropropane w-cover letter dated 022489. (86-890000134). TEXAS A  and  M UNIV. </t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>Endangerment assessment, off-site conditions on 1,1,1-trichloroethane, 1,1-dichloroethane, 1,2-dichloroethane, toluene, xylenes and 1,3-dichloropropane w-cover letter dated 022489</t>
@@ -2379,56 +2883,77 @@
       </c>
       <c r="L24" t="inlineStr"/>
       <c r="M24" t="inlineStr"/>
       <c r="N24" s="2" t="n">
         <v>43993.61664247946</v>
       </c>
       <c r="O24" s="2" t="n">
         <v>43993.61664247965</v>
       </c>
       <c r="P24" t="b">
         <v>1</v>
       </c>
       <c r="Q24" t="b">
         <v>0</v>
       </c>
       <c r="R24" t="b">
         <v>0</v>
       </c>
       <c r="S24" t="b">
         <v>0</v>
       </c>
       <c r="T24" t="b">
         <v>0</v>
       </c>
       <c r="U24" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V24" t="b">
         <v>0</v>
       </c>
       <c r="W24" t="b">
+        <v>0</v>
+      </c>
+      <c r="X24" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y24" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z24" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA24" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB24" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC24" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD24" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>100871690</v>
       </c>
       <c r="B25" t="n">
         <v>4213916</v>
       </c>
       <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr"/>
       <c r="E25" t="inlineStr">
         <is>
           <t>Camp Dresser and McKee Inc. 1988</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t xml:space="preserve">Camp Dresser and McKee Inc. AT&amp;T Merrimack Valley works phase II hydrogeologic investigation ((final report) with attachments and cover letter dated 020690. (86-900000082). AT&amp;T. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>AT&amp;T Merrimack Valley works phase II hydrogeologic investigation ((final report) with attachments and cover letter dated 020690</t>
@@ -2454,56 +2979,77 @@
       </c>
       <c r="L25" t="inlineStr"/>
       <c r="M25" t="inlineStr"/>
       <c r="N25" s="2" t="n">
         <v>43993.61664253027</v>
       </c>
       <c r="O25" s="2" t="n">
         <v>43993.61664253045</v>
       </c>
       <c r="P25" t="b">
         <v>1</v>
       </c>
       <c r="Q25" t="b">
         <v>0</v>
       </c>
       <c r="R25" t="b">
         <v>0</v>
       </c>
       <c r="S25" t="b">
         <v>0</v>
       </c>
       <c r="T25" t="b">
         <v>0</v>
       </c>
       <c r="U25" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V25" t="b">
         <v>0</v>
       </c>
       <c r="W25" t="b">
+        <v>0</v>
+      </c>
+      <c r="X25" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y25" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z25" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA25" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB25" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC25" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD25" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>100871691</v>
       </c>
       <c r="B26" t="n">
         <v>4214323</v>
       </c>
       <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr"/>
       <c r="E26" t="inlineStr">
         <is>
           <t>Allied Signal Inc 1990</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t xml:space="preserve">Allied Signal Inc. Letter from allied-signal inc notifying usepa of their intentions to conduct an environmental assessment pursuant to the environment cleanup responsibility act with attachments. (OTS: OTS0528525; 8EHQ Num: NA; DCN: 86-910000293; TSCATS RefID: 413509; CIS: NA). Allied Signal Inc. </t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>Letter from allied-signal inc notifying usepa of their intentions to conduct an environmental assessment pursuant to the environment cleanup responsibility act with attachments</t>
@@ -2529,56 +3075,77 @@
       </c>
       <c r="L26" t="inlineStr"/>
       <c r="M26" t="inlineStr"/>
       <c r="N26" s="2" t="n">
         <v>43993.61664258046</v>
       </c>
       <c r="O26" s="2" t="n">
         <v>43993.61664258067</v>
       </c>
       <c r="P26" t="b">
         <v>1</v>
       </c>
       <c r="Q26" t="b">
         <v>0</v>
       </c>
       <c r="R26" t="b">
         <v>0</v>
       </c>
       <c r="S26" t="b">
         <v>0</v>
       </c>
       <c r="T26" t="b">
         <v>0</v>
       </c>
       <c r="U26" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V26" t="b">
         <v>0</v>
       </c>
       <c r="W26" t="b">
+        <v>0</v>
+      </c>
+      <c r="X26" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y26" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z26" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA26" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB26" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC26" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD26" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>100871692</v>
       </c>
       <c r="B27" t="n">
         <v>4214362</v>
       </c>
       <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr"/>
       <c r="E27" t="inlineStr">
         <is>
           <t>[No authors listed] 1992</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t xml:space="preserve"> Letter from dow chem co submitting several studies with trichloroethylene and other chemicals in humans with attachments (sanitized). (#86-920001022S). (OTS: OTS0538087; 8EHQ Num: NA; DCN: 86-920001022S; TSCATS RefID: 424089; CIS: NA). Dow Chem Co. </t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>Letter from dow chem co submitting several studies with trichloroethylene and other chemicals in humans with attachments (sanitized)</t>
@@ -2587,65 +3154,86 @@
       <c r="H27" t="inlineStr"/>
       <c r="I27" t="inlineStr"/>
       <c r="J27" t="n">
         <v>1992</v>
       </c>
       <c r="K27" t="inlineStr">
         <is>
           <t>(#86-920001022S). (OTS: OTS0538087; 8EHQ Num: NA; DCN: 86-920001022S; TSCATS RefID: 424089; CIS: NA). Dow Chem Co.</t>
         </is>
       </c>
       <c r="L27" t="inlineStr"/>
       <c r="M27" t="inlineStr"/>
       <c r="N27" s="2" t="n">
         <v>43993.61664262913</v>
       </c>
       <c r="O27" s="2" t="n">
         <v>44056.46179131363</v>
       </c>
       <c r="P27" t="b">
         <v>1</v>
       </c>
       <c r="Q27" t="b">
         <v>1</v>
       </c>
       <c r="R27" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S27" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T27" t="b">
         <v>0</v>
       </c>
       <c r="U27" t="b">
         <v>0</v>
       </c>
       <c r="V27" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W27" t="b">
+        <v>1</v>
+      </c>
+      <c r="X27" t="b">
+        <v>1</v>
+      </c>
+      <c r="Y27" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z27" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA27" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB27" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC27" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD27" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>100871693</v>
       </c>
       <c r="B28" t="n">
         <v>4214414</v>
       </c>
       <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr"/>
       <c r="E28" t="inlineStr">
         <is>
           <t>Glidden Coatings &amp; Resins 1980</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t xml:space="preserve">Glidden Coatings &amp; Resins. Water sample analysis-vinyl acetate spill pump-out well with attached it enviroscience analytical report hk-239 [hk-239: priority pollutant investigation report gliden coatings and resins with cover letters dated 050580 and 060280]. (OTS: OTS0204850; 8EHQ Num: 8EHQ-0680-0345; DCN: 88-8000345; TSCATS RefID: 6690; CIS: NA). Glidden Coatings &amp; Resins. </t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>Water sample analysis-vinyl acetate spill pump-out well with attached it enviroscience analytical report hk-239 [hk-239: priority pollutant investigation report gliden coatings and resins with cover letters dated 050580 and 060280]</t>
@@ -2671,56 +3259,77 @@
       </c>
       <c r="L28" t="inlineStr"/>
       <c r="M28" t="inlineStr"/>
       <c r="N28" s="2" t="n">
         <v>43993.61664268538</v>
       </c>
       <c r="O28" s="2" t="n">
         <v>43993.61664268558</v>
       </c>
       <c r="P28" t="b">
         <v>1</v>
       </c>
       <c r="Q28" t="b">
         <v>0</v>
       </c>
       <c r="R28" t="b">
         <v>0</v>
       </c>
       <c r="S28" t="b">
         <v>0</v>
       </c>
       <c r="T28" t="b">
         <v>0</v>
       </c>
       <c r="U28" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V28" t="b">
         <v>0</v>
       </c>
       <c r="W28" t="b">
+        <v>0</v>
+      </c>
+      <c r="X28" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y28" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z28" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA28" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB28" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC28" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD28" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>100871694</v>
       </c>
       <c r="B29" t="n">
         <v>4215618</v>
       </c>
       <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr"/>
       <c r="E29" t="inlineStr">
         <is>
           <t>Allied Chem Corp 1985</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t xml:space="preserve">Allied Chem Corp. Final report preliminary site assessment broadview, illinois plant amphenol products division industrial and technology sector with cover letter attached. (OTS020686.  878216184.  TSCATS/34309.). Allied Chem Corporation. U.S. Environmental Protection Agency.. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>Final report preliminary site assessment broadview, illinois plant amphenol products division industrial and technology sector with cover letter attached</t>
@@ -2746,56 +3355,77 @@
       </c>
       <c r="L29" t="inlineStr"/>
       <c r="M29" t="inlineStr"/>
       <c r="N29" s="2" t="n">
         <v>43993.61664318028</v>
       </c>
       <c r="O29" s="2" t="n">
         <v>43993.61664318055</v>
       </c>
       <c r="P29" t="b">
         <v>1</v>
       </c>
       <c r="Q29" t="b">
         <v>0</v>
       </c>
       <c r="R29" t="b">
         <v>0</v>
       </c>
       <c r="S29" t="b">
         <v>0</v>
       </c>
       <c r="T29" t="b">
         <v>0</v>
       </c>
       <c r="U29" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V29" t="b">
         <v>0</v>
       </c>
       <c r="W29" t="b">
+        <v>0</v>
+      </c>
+      <c r="X29" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y29" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z29" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA29" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB29" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC29" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD29" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>100871695</v>
       </c>
       <c r="B30" t="n">
         <v>4654818</v>
       </c>
       <c r="C30" t="inlineStr"/>
       <c r="D30" t="inlineStr">
         <is>
           <t>10.1016/j.envint.2015.01.004</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>He Z et al. 2015</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t xml:space="preserve">He Z, Li G, Chen J, Huang Y, An T, Zhang C. Pollution characteristics and health risk assessment of volatile organic compounds emitted from different plastic solid waste recycling workshops. Environment International 77:85-94. </t>
         </is>
@@ -2837,50 +3467,71 @@
       </c>
       <c r="P30" t="b">
         <v>0</v>
       </c>
       <c r="Q30" t="b">
         <v>0</v>
       </c>
       <c r="R30" t="b">
         <v>0</v>
       </c>
       <c r="S30" t="b">
         <v>0</v>
       </c>
       <c r="T30" t="b">
         <v>0</v>
       </c>
       <c r="U30" t="b">
         <v>0</v>
       </c>
       <c r="V30" t="b">
         <v>0</v>
       </c>
       <c r="W30" t="b">
         <v>0</v>
       </c>
+      <c r="X30" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y30" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z30" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA30" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB30" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC30" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD30" t="b">
+        <v>0</v>
+      </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>100871696</v>
       </c>
       <c r="B31" t="n">
         <v>4697151</v>
       </c>
       <c r="C31" t="inlineStr"/>
       <c r="D31" t="inlineStr">
         <is>
           <t>10.1007/s11356-018-1661-7</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>Xing L, Wang L, and Zhang R 2018</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t xml:space="preserve">Xing L, Wang L, Zhang R. Characteristics and health risk assessment of volatile organic compounds emitted from interior materials in vehicles: a case study from Nanjing, China. Environmental Science and Pollution Research 25:14789-14798. </t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
@@ -2903,65 +3554,86 @@
       </c>
       <c r="K31" t="inlineStr">
         <is>
           <t>Environmental Science and Pollution Research 25:14789-14798.</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t>It has become a great habit for driving to work in people's daily life in China. In order to understand the concentration of volatile organic compounds (VOCs) in vehicles and the health risks related to inhalation exposure to VOCs, this study investigated the pollution characteristics and health risks posed by VOCs emitted from interior materials in vehicles. A total of 47 of 62 VOCs were studied, using 23 randomly selected vehicles of different brands in Nanjing city, China. The potential cancer and non-cancer health risks associated with VOC inhalation were assessed based on conventional approaches proposed by the United States Environmental Protection Agency (USEPA). The mean concentration of total VOCs was 1126.85 μg/m3, with a range of 321.29 to 2321.94 μg/m3. Of these, halohydrocarbons and aromatic hydrocarbons were the dominant components of the detected VOCs. The concentrations of several individual VOC exceeded more than 100 μg/m3. The individual mean cancer risks for the 17 health-related VOCs ranged from 4.64 × 10-10 to 1.09 × 10-4, with a cumulative risk of 1.61 × 10-4. The mean cancer risks associated with naphthalene, chloroform, 1,4-dichlorobenzene, and 1,2-dibromoethylene were 1.09 × 10-4, 1.61 × 10-5, 1.11 × 10-5, and 1.07 × 10-5, respectively. These risks are higher than the acceptable risk levels defined by the USEPA and the World Health Organization (WHO). Of these, naphthalene was regarded as having a "definite risk"; chloroform, 1,4-dichlorobenzene, and 1,2-dibromoethylene were regarded as having a "probable risk"; and 1,2-dichloroethane and carbon tetrachloride were regarded as having "possible risk." The individual mean non-cancer risks associated with 28 health-related VOCs and total VOCs were within acceptable ranges; naphthalene was the dominant pollutant.</t>
         </is>
       </c>
       <c r="M31" t="inlineStr"/>
       <c r="N31" s="2" t="n">
         <v>43993.61664343489</v>
       </c>
       <c r="O31" s="2" t="n">
         <v>43993.61664343514</v>
       </c>
       <c r="P31" t="b">
         <v>1</v>
       </c>
       <c r="Q31" t="b">
         <v>1</v>
       </c>
       <c r="R31" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S31" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T31" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U31" t="b">
         <v>0</v>
       </c>
       <c r="V31" t="b">
         <v>0</v>
       </c>
       <c r="W31" t="b">
+        <v>0</v>
+      </c>
+      <c r="X31" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y31" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z31" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA31" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB31" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC31" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD31" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>100871697</v>
       </c>
       <c r="B32" t="n">
         <v>4932322</v>
       </c>
       <c r="C32" t="inlineStr"/>
       <c r="D32" t="inlineStr">
         <is>
           <t>10.1093/chromsci/28.9.453</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>Telliard WA 1990</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t xml:space="preserve">Telliard WA. Broad-range methods for determination of pollutants in wastewater. Journal of Chromatographic Science 28:453-459. </t>
         </is>
@@ -2995,56 +3667,77 @@
         </is>
       </c>
       <c r="M32" t="inlineStr"/>
       <c r="N32" s="2" t="n">
         <v>43993.61664348875</v>
       </c>
       <c r="O32" s="2" t="n">
         <v>43993.61664348897</v>
       </c>
       <c r="P32" t="b">
         <v>1</v>
       </c>
       <c r="Q32" t="b">
         <v>0</v>
       </c>
       <c r="R32" t="b">
         <v>0</v>
       </c>
       <c r="S32" t="b">
         <v>0</v>
       </c>
       <c r="T32" t="b">
         <v>0</v>
       </c>
       <c r="U32" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V32" t="b">
         <v>0</v>
       </c>
       <c r="W32" t="b">
+        <v>0</v>
+      </c>
+      <c r="X32" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y32" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z32" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA32" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB32" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC32" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD32" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>100871698</v>
       </c>
       <c r="B33" t="n">
         <v>5065352</v>
       </c>
       <c r="C33" t="inlineStr"/>
       <c r="D33" t="inlineStr">
         <is>
           <t>10.1021/ac00298a058</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>Blanchard RD and Hardy JK 1986</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t xml:space="preserve">Blanchard RD, Hardy JK. Continuous monitoring device for the collection of 23 volatile organic priority pollutants. Analytical Chemistry 58:1529-1532. </t>
         </is>
@@ -3078,56 +3771,77 @@
         </is>
       </c>
       <c r="M33" t="inlineStr"/>
       <c r="N33" s="2" t="n">
         <v>43993.61664353833</v>
       </c>
       <c r="O33" s="2" t="n">
         <v>43993.61664353855</v>
       </c>
       <c r="P33" t="b">
         <v>1</v>
       </c>
       <c r="Q33" t="b">
         <v>0</v>
       </c>
       <c r="R33" t="b">
         <v>0</v>
       </c>
       <c r="S33" t="b">
         <v>0</v>
       </c>
       <c r="T33" t="b">
         <v>0</v>
       </c>
       <c r="U33" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V33" t="b">
         <v>0</v>
       </c>
       <c r="W33" t="b">
+        <v>0</v>
+      </c>
+      <c r="X33" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y33" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z33" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA33" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB33" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC33" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD33" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>100871699</v>
       </c>
       <c r="B34" t="n">
         <v>5065533</v>
       </c>
       <c r="C34" t="inlineStr"/>
       <c r="D34" t="inlineStr"/>
       <c r="E34" t="inlineStr">
         <is>
           <t>Mercier M 1988</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t xml:space="preserve">Mercier M. Risk assessment of chemicals a global approach. In Richardson, ML (Ed.), Risk Assessment of Chemicals in the Environment (pp. 73-91). London, UK: Royal Society of Chemistry. </t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>Risk assessment of chemicals a global approach</t>
@@ -3153,56 +3867,77 @@
       </c>
       <c r="L34" t="inlineStr"/>
       <c r="M34" t="inlineStr"/>
       <c r="N34" s="2" t="n">
         <v>43993.61664358954</v>
       </c>
       <c r="O34" s="2" t="n">
         <v>43993.61664358973</v>
       </c>
       <c r="P34" t="b">
         <v>1</v>
       </c>
       <c r="Q34" t="b">
         <v>0</v>
       </c>
       <c r="R34" t="b">
         <v>0</v>
       </c>
       <c r="S34" t="b">
         <v>0</v>
       </c>
       <c r="T34" t="b">
         <v>0</v>
       </c>
       <c r="U34" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V34" t="b">
         <v>0</v>
       </c>
       <c r="W34" t="b">
+        <v>0</v>
+      </c>
+      <c r="X34" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y34" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z34" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA34" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB34" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC34" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD34" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>100871700</v>
       </c>
       <c r="B35" t="n">
         <v>5074722</v>
       </c>
       <c r="C35" t="inlineStr"/>
       <c r="D35" t="inlineStr">
         <is>
           <t>10.1016/j.jclepro.2018.10.195</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>Tong R et al. 2019</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t xml:space="preserve">Tong R, Zhang Lei, Yang X, Liu J, Zhou P, Li J. Emission characteristics and probabilistic health risk of volatile organic compounds from solvents in wooden furniture manufacturing. Journal of Cleaner Production 208:1096-1108. </t>
         </is>
@@ -3227,65 +3962,86 @@
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t>Journal of Cleaner Production 208:1096-1108.</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t>The sources, levels and health risks of volatile organic compounds emitted from the entire furniture manufacturing process in workshops were investigated. A probabilistic health assessment model was established to estimate the health risks of workers and managers caused by VOCs (volatile organic compounds) based on the inhalation risk model and the Monte Carlo method. Sensitivity analyses and uncertainty analyses were implemented to screen out the crucial input parameters and to identify the possible influential factors in the evaluation process. The results demonstrate that the highest concentration of VOCs occurs in the topcoating process, followed by the veneering, undercoating, edge bonding, polishing varnish, drying, and paint mixing processes. Overall, a total of 17 VOCs, including aromatic hydrocarbons, alkanes, halogenated alkanes, ketones, and saturated aliphatic esters, exist in 7 VOC emission processes in the wood processing workshop and the painting workshop. For health impacts, workers in the topcoating, undercoating, and veneering positions suffer the greatest carcinogenic risks, with mean values above 1.00E-05, which mainly originate from ethylbenzene, dichloromethane, and benzene. The carcinogenic risks in other positions are relatively lower and are in the sequence of polishing varnish, paint mixing, drying, and edge bonding. Sensitivity analyses indicated that exposure duration had the greatest impact on carcinogenic and non-carcinogenic risk, with an average contribution of 0.78 and 0.93, respectively. These comprehensive evaluations for exposure level and health risk can yield insight into the occupational hazards of VOC emissions and will contribute to informed decision-making related to abatement measures and risk management in furniture manufacturing workplaces.</t>
         </is>
       </c>
       <c r="M35" t="inlineStr"/>
       <c r="N35" s="2" t="n">
         <v>43993.61664363916</v>
       </c>
       <c r="O35" s="2" t="n">
         <v>43993.61664363935</v>
       </c>
       <c r="P35" t="b">
         <v>1</v>
       </c>
       <c r="Q35" t="b">
         <v>1</v>
       </c>
       <c r="R35" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S35" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T35" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U35" t="b">
         <v>0</v>
       </c>
       <c r="V35" t="b">
         <v>0</v>
       </c>
       <c r="W35" t="b">
+        <v>0</v>
+      </c>
+      <c r="X35" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y35" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z35" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA35" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB35" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC35" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD35" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>100871701</v>
       </c>
       <c r="B36" t="n">
         <v>5144419</v>
       </c>
       <c r="C36" t="inlineStr"/>
       <c r="D36" t="inlineStr"/>
       <c r="E36" t="inlineStr">
         <is>
           <t>Stangroom SJ, Collins CD, and Lester JN 1998</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t xml:space="preserve">Stangroom SJ, Collins CD, Lester JN. Sources of organic micropollutants to lowland rivers. Environmental Technology 19:643-666. </t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>Sources of organic micropollutants to lowland rivers</t>
@@ -3300,71 +4056,92 @@
         <is>
           <t>Stangroom SJ, Collins CD, and Lester JN</t>
         </is>
       </c>
       <c r="J36" t="n">
         <v>1998</v>
       </c>
       <c r="K36" t="inlineStr">
         <is>
           <t>Environmental Technology 19:643-666.</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
           <t>BIOSIS  COPYRIGHT: BIOL ABS.  Contamination of surface waters by organic micropollutants has been reviewed to provide an assessment of contamination of rivers by both point sources and non-point sources of organic chemicals. Data have been collated on the various classes of compounds discharged via sewage treatment works and trade effluents. These sources release many significant classes of organic chemicals to surface waters including: trihalomethanes, halogenated aliphatic solvents (e.g. 1,2-dichloroethane,  trichloroethene, tetrachloroethane), benzene and substituted benzenes, chlorinated phenols, pesticides such as lindane, and polyaromatic hydrocarbons (PAHs). Significant industrial chemicals are highlighted from data on frequency of detection in surface waters and industrial effluents, production volume, and toxicity. Chemicals identified as of particular concern include: 1,2-dichloroethane, tetrachloroethane, 2,4,6-trichlorophenol, trihalomethanes, all PAHs and benzene. Information on  contami</t>
         </is>
       </c>
       <c r="M36" t="inlineStr"/>
       <c r="N36" s="2" t="n">
         <v>43993.61664368698</v>
       </c>
       <c r="O36" s="2" t="n">
         <v>43993.61664368718</v>
       </c>
       <c r="P36" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q36" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R36" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S36" t="b">
         <v>0</v>
       </c>
       <c r="T36" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U36" t="b">
         <v>0</v>
       </c>
       <c r="V36" t="b">
         <v>0</v>
       </c>
       <c r="W36" t="b">
+        <v>0</v>
+      </c>
+      <c r="X36" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y36" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z36" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA36" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB36" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC36" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD36" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>100871702</v>
       </c>
       <c r="B37" t="n">
         <v>5155548</v>
       </c>
       <c r="C37" t="inlineStr"/>
       <c r="D37" t="inlineStr"/>
       <c r="E37" t="inlineStr">
         <is>
           <t>National Industrial Chemicals Notification and Assessment Scheme (NICNAS) 2017</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t xml:space="preserve">National Industrial Chemicals Notification and Assessment Scheme (NICNAS). Propane, 1,2-dichloro-: Human health tier II assessment. Sydney, Australia: Australian Department of Health, National Industrial Chemicals Notification and Assessment Scheme. </t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>Propane, 1,2-dichloro-: Human health tier II assessment</t>
@@ -3375,71 +4152,92 @@
           <t>National Industrial Chemicals Notification and Assessment Scheme (NICNAS)</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>National Industrial Chemicals Notification and Assessment Scheme (NICNAS)</t>
         </is>
       </c>
       <c r="J37" t="n">
         <v>2017</v>
       </c>
       <c r="K37" t="inlineStr">
         <is>
           <t>Sydney, Australia: Australian Department of Health, National Industrial Chemicals Notification and Assessment Scheme.</t>
         </is>
       </c>
       <c r="L37" t="inlineStr"/>
       <c r="M37" t="inlineStr"/>
       <c r="N37" s="2" t="n">
         <v>43993.61664373313</v>
       </c>
       <c r="O37" s="2" t="n">
         <v>43993.61664373332</v>
       </c>
       <c r="P37" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q37" t="b">
         <v>0</v>
       </c>
       <c r="R37" t="b">
         <v>0</v>
       </c>
       <c r="S37" t="b">
         <v>0</v>
       </c>
       <c r="T37" t="b">
         <v>0</v>
       </c>
       <c r="U37" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V37" t="b">
         <v>0</v>
       </c>
       <c r="W37" t="b">
+        <v>0</v>
+      </c>
+      <c r="X37" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y37" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z37" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA37" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB37" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC37" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD37" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>100871703</v>
       </c>
       <c r="B38" t="n">
         <v>5155640</v>
       </c>
       <c r="C38" t="inlineStr"/>
       <c r="D38" t="inlineStr"/>
       <c r="E38" t="inlineStr">
         <is>
           <t>CalEPA 1999</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t xml:space="preserve">CalEPA. Public health goal for 1,2-dichloropropane in drinking water. California: California Environmental Protection Agency, Office of Environmental Health Hazard Assessment, Pesticide and Environmental Toxicology Section. </t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>Public health goal for 1,2-dichloropropane in drinking water</t>
@@ -3459,62 +4257,83 @@
         <v>1999</v>
       </c>
       <c r="K38" t="inlineStr">
         <is>
           <t>California: California Environmental Protection Agency, Office of Environmental Health Hazard Assessment, Pesticide and Environmental Toxicology Section.</t>
         </is>
       </c>
       <c r="L38" t="inlineStr"/>
       <c r="M38" t="inlineStr"/>
       <c r="N38" s="2" t="n">
         <v>43993.61664377904</v>
       </c>
       <c r="O38" s="2" t="n">
         <v>43993.61664377923</v>
       </c>
       <c r="P38" t="b">
         <v>1</v>
       </c>
       <c r="Q38" t="b">
         <v>1</v>
       </c>
       <c r="R38" t="b">
         <v>1</v>
       </c>
       <c r="S38" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T38" t="b">
         <v>0</v>
       </c>
       <c r="U38" t="b">
         <v>0</v>
       </c>
       <c r="V38" t="b">
         <v>0</v>
       </c>
       <c r="W38" t="b">
+        <v>0</v>
+      </c>
+      <c r="X38" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y38" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z38" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA38" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB38" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC38" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD38" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>100871704</v>
       </c>
       <c r="B39" t="n">
         <v>5159900</v>
       </c>
       <c r="C39" t="inlineStr"/>
       <c r="D39" t="inlineStr"/>
       <c r="E39" t="inlineStr">
         <is>
           <t>RIVM 2007</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t xml:space="preserve">RIVM. Ecotoxicologically based environmental risk limits for several volatile aliphatic hydrocarbons. (217). (601782002/2007). Bilthoven, Netherlands: National Institute for Public Health and the Environment (RIVM). </t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>Ecotoxicologically based environmental risk limits for several volatile aliphatic hydrocarbons</t>
@@ -3531,65 +4350,86 @@
         </is>
       </c>
       <c r="J39" t="n">
         <v>2007</v>
       </c>
       <c r="K39" t="inlineStr">
         <is>
           <t>(217). (601782002/2007). Bilthoven, Netherlands: National Institute for Public Health and the Environment (RIVM).</t>
         </is>
       </c>
       <c r="L39" t="inlineStr"/>
       <c r="M39" t="inlineStr"/>
       <c r="N39" s="2" t="n">
         <v>43993.6166438249</v>
       </c>
       <c r="O39" s="2" t="n">
         <v>43993.61664382509</v>
       </c>
       <c r="P39" t="b">
         <v>1</v>
       </c>
       <c r="Q39" t="b">
         <v>1</v>
       </c>
       <c r="R39" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S39" t="b">
         <v>0</v>
       </c>
       <c r="T39" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U39" t="b">
         <v>0</v>
       </c>
       <c r="V39" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W39" t="b">
+        <v>1</v>
+      </c>
+      <c r="X39" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y39" t="b">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA39" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB39" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC39" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD39" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>100871705</v>
       </c>
       <c r="B40" t="n">
         <v>5160036</v>
       </c>
       <c r="C40" t="inlineStr"/>
       <c r="D40" t="inlineStr"/>
       <c r="E40" t="inlineStr">
         <is>
           <t>IARC 2017</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t xml:space="preserve">IARC. Some Chemicals Used as Solvents and in Polymer Manufacture. In IARC Monographs on the Evaluation of Carcinogenic Risks to Humans. Lyon, France: World Health Organization. </t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>Some Chemicals Used as Solvents and in Polymer Manufacture</t>
@@ -3612,59 +4452,80 @@
         <is>
           <t>In IARC Monographs on the Evaluation of Carcinogenic Risks to Humans. Lyon, France: World Health Organization.</t>
         </is>
       </c>
       <c r="L40" t="inlineStr"/>
       <c r="M40" t="inlineStr"/>
       <c r="N40" s="2" t="n">
         <v>43993.61664387207</v>
       </c>
       <c r="O40" s="2" t="n">
         <v>43993.61664387227</v>
       </c>
       <c r="P40" t="b">
         <v>1</v>
       </c>
       <c r="Q40" t="b">
         <v>1</v>
       </c>
       <c r="R40" t="b">
         <v>1</v>
       </c>
       <c r="S40" t="b">
         <v>1</v>
       </c>
       <c r="T40" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U40" t="b">
         <v>0</v>
       </c>
       <c r="V40" t="b">
         <v>0</v>
       </c>
       <c r="W40" t="b">
+        <v>0</v>
+      </c>
+      <c r="X40" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y40" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z40" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA40" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB40" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC40" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD40" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>100871706</v>
       </c>
       <c r="B41" t="n">
         <v>5160041</v>
       </c>
       <c r="C41" t="inlineStr"/>
       <c r="D41" t="inlineStr"/>
       <c r="E41" t="inlineStr">
         <is>
           <t>OECD 2006</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t xml:space="preserve">OECD. SIDS Initial Assessment Report: 1,2-Dichloropropane. (219). </t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>SIDS Initial Assessment Report: 1,2-Dichloropropane</t>
@@ -3681,65 +4542,86 @@
         </is>
       </c>
       <c r="J41" t="n">
         <v>2006</v>
       </c>
       <c r="K41" t="inlineStr">
         <is>
           <t>(219).</t>
         </is>
       </c>
       <c r="L41" t="inlineStr"/>
       <c r="M41" t="inlineStr"/>
       <c r="N41" s="2" t="n">
         <v>43993.61664391834</v>
       </c>
       <c r="O41" s="2" t="n">
         <v>43993.61664391853</v>
       </c>
       <c r="P41" t="b">
         <v>1</v>
       </c>
       <c r="Q41" t="b">
         <v>1</v>
       </c>
       <c r="R41" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S41" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T41" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U41" t="b">
         <v>0</v>
       </c>
       <c r="V41" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W41" t="b">
+        <v>1</v>
+      </c>
+      <c r="X41" t="b">
+        <v>1</v>
+      </c>
+      <c r="Y41" t="b">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA41" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB41" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC41" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD41" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>100871707</v>
       </c>
       <c r="B42" t="n">
         <v>5160113</v>
       </c>
       <c r="C42" t="inlineStr"/>
       <c r="D42" t="inlineStr"/>
       <c r="E42" t="inlineStr">
         <is>
           <t>National Toxicology Program (NTP) 1986</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t xml:space="preserve">National Toxicology Program (NTP). NTP technical report on the toxicology and carcinogenesis studies of 1,2-dichloropropane (propylene dichloride) (CAS no. 78-87-5) in F344/N rats and B6C3F1 mice (gavage studies). (blication No. 86-2519). Research Triangle Park, NC: U.S. Department of Health and Human Services, National Institutes of Health, National Toxicology Program. </t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>NTP technical report on the toxicology and carcinogenesis studies of 1,2-dichloropropane (propylene dichloride) (CAS no. 78-87-5) in F344/N rats and B6C3F1 mice (gavage studies)</t>
@@ -3750,71 +4632,92 @@
           <t>National Toxicology Program (NTP)</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
           <t>National Toxicology Program (NTP)</t>
         </is>
       </c>
       <c r="J42" t="n">
         <v>1986</v>
       </c>
       <c r="K42" t="inlineStr">
         <is>
           <t>(blication No. 86-2519). Research Triangle Park, NC: U.S. Department of Health and Human Services, National Institutes of Health, National Toxicology Program.</t>
         </is>
       </c>
       <c r="L42" t="inlineStr"/>
       <c r="M42" t="inlineStr"/>
       <c r="N42" s="2" t="n">
         <v>43993.61664396413</v>
       </c>
       <c r="O42" s="2" t="n">
         <v>43993.61664396433</v>
       </c>
       <c r="P42" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q42" t="b">
         <v>0</v>
       </c>
       <c r="R42" t="b">
         <v>0</v>
       </c>
       <c r="S42" t="b">
         <v>0</v>
       </c>
       <c r="T42" t="b">
         <v>0</v>
       </c>
       <c r="U42" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V42" t="b">
         <v>0</v>
       </c>
       <c r="W42" t="b">
+        <v>0</v>
+      </c>
+      <c r="X42" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y42" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z42" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA42" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB42" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC42" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD42" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>100871708</v>
       </c>
       <c r="B43" t="n">
         <v>5160134</v>
       </c>
       <c r="C43" t="inlineStr"/>
       <c r="D43" t="inlineStr"/>
       <c r="E43" t="inlineStr">
         <is>
           <t>ATSDR 1989</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t xml:space="preserve">ATSDR. Toxicological profile for 1,2-dichloropropane. Atlanta, GA: U.S. Department of Health and Human Services, U.S. Public Health Service. </t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>Toxicological profile for 1,2-dichloropropane</t>
@@ -3844,56 +4747,77 @@
         </is>
       </c>
       <c r="M43" t="inlineStr"/>
       <c r="N43" s="2" t="n">
         <v>43993.6166440102</v>
       </c>
       <c r="O43" s="2" t="n">
         <v>43993.61664401039</v>
       </c>
       <c r="P43" t="b">
         <v>1</v>
       </c>
       <c r="Q43" t="b">
         <v>1</v>
       </c>
       <c r="R43" t="b">
         <v>1</v>
       </c>
       <c r="S43" t="b">
         <v>1</v>
       </c>
       <c r="T43" t="b">
         <v>1</v>
       </c>
       <c r="U43" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V43" t="b">
         <v>0</v>
       </c>
       <c r="W43" t="b">
+        <v>0</v>
+      </c>
+      <c r="X43" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y43" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z43" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA43" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB43" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC43" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD43" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>100871709</v>
       </c>
       <c r="B44" t="n">
         <v>5175736</v>
       </c>
       <c r="C44" t="inlineStr"/>
       <c r="D44" t="inlineStr"/>
       <c r="E44" t="inlineStr">
         <is>
           <t>Kozawa T et al. 1992</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t xml:space="preserve">Kozawa T, Wueki T, Kobayashi H, Matsui S. Management of toxics for the Fukashiba Industrial Wastewater Treatment Plant of the Kashima petrochemical complex. 25:247-254. </t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>Management of toxics for the Fukashiba Industrial Wastewater Treatment Plant of the Kashima petrochemical complex</t>
@@ -3919,56 +4843,77 @@
       </c>
       <c r="L44" t="inlineStr"/>
       <c r="M44" t="inlineStr"/>
       <c r="N44" s="2" t="n">
         <v>43993.61664405931</v>
       </c>
       <c r="O44" s="2" t="n">
         <v>43993.6166440595</v>
       </c>
       <c r="P44" t="b">
         <v>1</v>
       </c>
       <c r="Q44" t="b">
         <v>0</v>
       </c>
       <c r="R44" t="b">
         <v>0</v>
       </c>
       <c r="S44" t="b">
         <v>0</v>
       </c>
       <c r="T44" t="b">
         <v>0</v>
       </c>
       <c r="U44" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V44" t="b">
         <v>0</v>
       </c>
       <c r="W44" t="b">
+        <v>0</v>
+      </c>
+      <c r="X44" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y44" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z44" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA44" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB44" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC44" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD44" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>100871710</v>
       </c>
       <c r="B45" t="n">
         <v>5245153</v>
       </c>
       <c r="C45" t="inlineStr"/>
       <c r="D45" t="inlineStr">
         <is>
           <t>10.1016/0045-6535(96)00226-3</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>Kuo HW et al. 1996</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t xml:space="preserve">Kuo HW, Lo II, Chan CC, Lai JS, Wang JD. Volatile organic compounds in water near petrochemical factories in Taiwan. Chemosphere 33:913-920. </t>
         </is>
@@ -4002,56 +4947,77 @@
         </is>
       </c>
       <c r="M45" t="inlineStr"/>
       <c r="N45" s="2" t="n">
         <v>43993.61664410979</v>
       </c>
       <c r="O45" s="2" t="n">
         <v>43993.61664411</v>
       </c>
       <c r="P45" t="b">
         <v>1</v>
       </c>
       <c r="Q45" t="b">
         <v>0</v>
       </c>
       <c r="R45" t="b">
         <v>0</v>
       </c>
       <c r="S45" t="b">
         <v>0</v>
       </c>
       <c r="T45" t="b">
         <v>0</v>
       </c>
       <c r="U45" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V45" t="b">
         <v>0</v>
       </c>
       <c r="W45" t="b">
+        <v>0</v>
+      </c>
+      <c r="X45" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y45" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z45" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA45" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB45" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC45" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD45" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>100871711</v>
       </c>
       <c r="B46" t="n">
         <v>5344296</v>
       </c>
       <c r="C46" t="inlineStr"/>
       <c r="D46" t="inlineStr">
         <is>
           <t>10.3130/jaabe.17.573</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>Hanazato M et al. 2018</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanazato M, Suzuki N, Koga C, Nakaoka H, Mori C. A Study of Design for Reduction and Monitoring of Volatile Organic Compounds in Indoor Air: the Case of a Commercial Bank in Japan. Journal of Asian Architecture and Building Engineering 17:573-579. </t>
         </is>
@@ -4072,132 +5038,174 @@
         </is>
       </c>
       <c r="J46" t="n">
         <v>2018</v>
       </c>
       <c r="K46" t="inlineStr">
         <is>
           <t>Journal of Asian Architecture and Building Engineering 17:573-579.</t>
         </is>
       </c>
       <c r="L46" t="inlineStr"/>
       <c r="M46" t="inlineStr"/>
       <c r="N46" s="2" t="n">
         <v>43993.61664415689</v>
       </c>
       <c r="O46" s="2" t="n">
         <v>43993.61664415708</v>
       </c>
       <c r="P46" t="b">
         <v>1</v>
       </c>
       <c r="Q46" t="b">
         <v>1</v>
       </c>
       <c r="R46" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S46" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T46" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U46" t="b">
         <v>0</v>
       </c>
       <c r="V46" t="b">
         <v>0</v>
       </c>
       <c r="W46" t="b">
+        <v>0</v>
+      </c>
+      <c r="X46" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y46" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z46" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA46" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB46" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC46" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD46" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>100871712</v>
       </c>
       <c r="B47" t="n">
         <v>5697839</v>
       </c>
       <c r="C47" t="inlineStr"/>
       <c r="D47" t="inlineStr"/>
       <c r="E47" t="inlineStr">
         <is>
           <t>[No authors listed] 2010</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t xml:space="preserve"> United Kingdom Petrochemicals Report - Q2 2010.  </t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>United Kingdom Petrochemicals Report - Q2 2010</t>
         </is>
       </c>
       <c r="H47" t="inlineStr"/>
       <c r="I47" t="inlineStr"/>
       <c r="J47" t="n">
         <v>2010</v>
       </c>
       <c r="K47" t="inlineStr"/>
       <c r="L47" t="inlineStr">
         <is>
           <t>Recession is precipitating a long-term decline in the British petrochemicals industry, with producers cutting and consolidating capacity in 2009, according to BMI's latest UK Petrochemicals Report. In 2009, the UK had combined olefins capacities of 2.84mn tpa ethylene, 1.34mn tpa propylene and 180,000tpa butadiene. In the aromatics segment, the UK has plants with combined capacities of 1.25mn tpa benzene and 365,000tpa xylenes. These aromatic compounds are used to manufacture intermediate petrochemicals products, with the UK hosting 160,000tpa ethylbenzene (EB), 60,000tpa styrene monomer (SM) and 500,000tpa terephthalic acid. These feed polymer plants with combined capacities that include 70,000tpa polystyrene (PS) and 325,000tpa polyethylene terephthalate (PET). In the styrenics chain, the UK also has capacities of 150,000tpa styrene-butadiene rubber and 60,000tpa acrylonitrile-butadienestyrene copolymer. In the polymers segment, the British petrochemicals industry has capacities totaling 820,000tpa PE and 495,000tpa PP. In the vinyl chloride chain, the country also hosts 300,000tpa vinyl chloride monomer (VCM) and 550,000tpa polyvinyl chloride (PVC) capacities. In the fertilizer sector, the UK possesses 1.22mn tpa ammonia. The effects of the recession could have a long-lasting impact on British petrochemicals with downstream producers severely affected by a reduction in UK-based feedstock. Orders are expected to be erratic as customers remain cautious amid the gloomy economy, which is likely to translate into lower utilisation rates. Well-capitalised companies are the best positioned to withstand this period of unpredictability, while those with high levels of debts could potentially face the threat of bankruptcy or become acquisition targets. While petrochemicals capacities in Asia and the Middle East are climbing with the creation of 1mn tpa plus ethylene crackers, the UK is seeing some of its smaller plants closed down. In 2009, LyondellBasell closed its 185,000tpa LDPE plant at Carrington claiming it was no longer financially viable. This has been offset by Saudi Basic Industries Corporation (Sabic)'s new 400,000tpa LDPE plant in Wilton, but is nevertheless a significant setback for the British polyethylene industry. Dow Chemical also closed a plant in Teesside with capacities of 320,000tpa ethylene oxide (EO) and 275,000tpa ethylene glycol (EG). The loss is expected to have a negative knock-on effect across the sector, prompting Croda to announce the shutdown of its speciality chemicals plants in Teesside in January 2010. As EO/EG is too volatile for safe transport, consumers need to be geographically close to a producer. The country's biggest union, Unite, warned of the consequences of the plant closure, claiming that Artenius and Petroplus would also cut back capacity. Already, Artenius's 500,000tpa PTA plant at Wilton has been idle since March 2009 and Petroplus announced in February that it would sell its Teeside refinery.</t>
         </is>
       </c>
       <c r="M47" t="inlineStr"/>
       <c r="N47" s="2" t="n">
         <v>43993.6166442034</v>
       </c>
       <c r="O47" s="2" t="n">
         <v>43993.6166442036</v>
       </c>
       <c r="P47" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q47" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R47" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S47" t="b">
         <v>0</v>
       </c>
       <c r="T47" t="b">
         <v>0</v>
       </c>
       <c r="U47" t="b">
         <v>0</v>
       </c>
       <c r="V47" t="b">
         <v>0</v>
       </c>
       <c r="W47" t="b">
+        <v>0</v>
+      </c>
+      <c r="X47" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y47" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z47" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA47" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB47" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC47" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD47" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>100871713</v>
       </c>
       <c r="B48" t="n">
         <v>5704793</v>
       </c>
       <c r="C48" t="inlineStr"/>
       <c r="D48" t="inlineStr"/>
       <c r="E48" t="inlineStr">
         <is>
           <t>BMI 2013</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t xml:space="preserve">BMI. Hungary Petrochemicals Report - Q3 2013. (1-69). London: Fitch Solutions Group Limited. </t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>Hungary Petrochemicals Report - Q3 2013</t>
@@ -4212,71 +5220,92 @@
         <is>
           <t>BMI</t>
         </is>
       </c>
       <c r="J48" t="n">
         <v>2013</v>
       </c>
       <c r="K48" t="inlineStr">
         <is>
           <t>(1-69). London: Fitch Solutions Group Limited.</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
           <t>Hungarian petrochemicals output will struggle with poor market conditions, but following a 23% drop in olefins and polyolefins in 2012, it should see a modest improvement, according to BMI forecasts. However, the industry is far from a recovery and it could be at least two years before it approaches pre-recession production levels. Diversification of production in isocyanates and butadiene should enable Hungarian petrochemicals producers to capitalise on the country's position as a production centre for the European automotives industry.</t>
         </is>
       </c>
       <c r="M48" t="inlineStr"/>
       <c r="N48" s="2" t="n">
         <v>43993.61664425105</v>
       </c>
       <c r="O48" s="2" t="n">
         <v>43993.61664425124</v>
       </c>
       <c r="P48" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q48" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R48" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S48" t="b">
         <v>0</v>
       </c>
       <c r="T48" t="b">
         <v>0</v>
       </c>
       <c r="U48" t="b">
         <v>0</v>
       </c>
       <c r="V48" t="b">
         <v>0</v>
       </c>
       <c r="W48" t="b">
+        <v>0</v>
+      </c>
+      <c r="X48" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y48" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z48" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA48" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB48" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC48" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD48" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>100871714</v>
       </c>
       <c r="B49" t="n">
         <v>6151563</v>
       </c>
       <c r="C49" t="inlineStr"/>
       <c r="D49" t="inlineStr">
         <is>
           <t>10.1016/0304-3894(88)85061-1</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>Trenholm A et al. 1988</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t xml:space="preserve">Trenholm A, Lapp T, Scheil G, Cootes J, Klamm S, Cassady C. Total mass emissions from a hazardous waste incinerator. Journal of Hazardous Materials 18:99-106. </t>
         </is>
@@ -4305,62 +5334,83 @@
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
           <t>Past studies of hazardous waste incinerators by the Hazardous Waste Engineering Research Laboratory have primarily examined the performance of combustion systems relative to the destruction and removal efficiency (DRE) for Resource Conservation and Recovery Act (RCRA) Appendix VIII compounds in the waste feed. These earlier studies demonstrated that in general most facilities performed quite well relative to the DRE. However, subsequent review by the Environmental Protection Agency's (EPA) Science Advisory Board raised questions about additional Appendix VIII or non-Appendix VIII constituents that were not identified in the earlier tests and might be emitted from hazardous waste combustion. The full report presents results of a characterization of incinerator effluents to the extent that the emitted compounds can be identified and quantified. Measurements were made of both Appendix VIII and non-Appendix VIII compounds in all effluents (stack, ash, water, etc.) from a full-scale incinerator. A broad array of sampling and analysis techniques wore used. Sampling methods included Modified Method 5, volatile organic sampling train (VOST), and specific techniques for compounds such as formaldehyde. Analysis techniques included gas chromatography (GC) and gas chromatography/mass spectrometry (GC/MS). Continuous measurements were also made for a variety of compounds including total hydrocarbons by flame ionization detection (FID).
 This Project Summary was developed by EPA's Hazardous Waste Engineering Research Laboratory, Cincinnati, OH, to announce key findings of the research project that is fully documented in a separate report of the same title (see Project Report ordering information at back).</t>
         </is>
       </c>
       <c r="M49" t="inlineStr"/>
       <c r="N49" s="2" t="n">
         <v>43993.6166442981</v>
       </c>
       <c r="O49" s="2" t="n">
         <v>43993.61664429829</v>
       </c>
       <c r="P49" t="b">
         <v>1</v>
       </c>
       <c r="Q49" t="b">
         <v>1</v>
       </c>
       <c r="R49" t="b">
         <v>1</v>
       </c>
       <c r="S49" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T49" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U49" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V49" t="b">
         <v>0</v>
       </c>
       <c r="W49" t="b">
+        <v>0</v>
+      </c>
+      <c r="X49" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y49" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z49" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA49" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB49" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC49" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD49" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>100871715</v>
       </c>
       <c r="B50" t="n">
         <v>629462</v>
       </c>
       <c r="C50" t="inlineStr"/>
       <c r="D50" t="inlineStr">
         <is>
           <t>10.1016/0025-326x(95)00164-i</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>Shear NM et al. 1996</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t xml:space="preserve">Shear NM, Schmidt CW, Huntley SL, Crawford DW, Finley BL. Evaluation of the factors relating combined sewer overflows with sediment contamination of the lower passaic river. Marine Pollution Bulletin 32:288-304. </t>
         </is>
@@ -4394,56 +5444,77 @@
         </is>
       </c>
       <c r="M50" t="inlineStr"/>
       <c r="N50" s="2" t="n">
         <v>43993.61664435438</v>
       </c>
       <c r="O50" s="2" t="n">
         <v>43993.61664435457</v>
       </c>
       <c r="P50" t="b">
         <v>1</v>
       </c>
       <c r="Q50" t="b">
         <v>0</v>
       </c>
       <c r="R50" t="b">
         <v>0</v>
       </c>
       <c r="S50" t="b">
         <v>0</v>
       </c>
       <c r="T50" t="b">
         <v>0</v>
       </c>
       <c r="U50" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V50" t="b">
         <v>0</v>
       </c>
       <c r="W50" t="b">
+        <v>0</v>
+      </c>
+      <c r="X50" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y50" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z50" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA50" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB50" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC50" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD50" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>100871716</v>
       </c>
       <c r="B51" t="n">
         <v>6306753</v>
       </c>
       <c r="C51" t="inlineStr"/>
       <c r="D51" t="inlineStr"/>
       <c r="E51" t="inlineStr">
         <is>
           <t>OECD 2011</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t xml:space="preserve">OECD. Emission scenario document on the chemical industry. (JT03307750). </t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>Emission scenario document on the chemical industry</t>
@@ -4469,56 +5540,77 @@
       </c>
       <c r="L51" t="inlineStr"/>
       <c r="M51" t="inlineStr"/>
       <c r="N51" s="2" t="n">
         <v>43993.61664440205</v>
       </c>
       <c r="O51" s="2" t="n">
         <v>43993.61664440225</v>
       </c>
       <c r="P51" t="b">
         <v>1</v>
       </c>
       <c r="Q51" t="b">
         <v>1</v>
       </c>
       <c r="R51" t="b">
         <v>1</v>
       </c>
       <c r="S51" t="b">
         <v>1</v>
       </c>
       <c r="T51" t="b">
         <v>1</v>
       </c>
       <c r="U51" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V51" t="b">
         <v>0</v>
       </c>
       <c r="W51" t="b">
+        <v>0</v>
+      </c>
+      <c r="X51" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y51" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z51" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA51" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB51" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC51" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD51" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="n">
         <v>100871717</v>
       </c>
       <c r="B52" t="n">
         <v>6307465</v>
       </c>
       <c r="C52" t="inlineStr"/>
       <c r="D52" t="inlineStr"/>
       <c r="E52" t="inlineStr">
         <is>
           <t>Bechtel Env 1988</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t xml:space="preserve">Bechtel Env. Final site investigation report for the Rohm and Haas Redwood City Facility. In Biological risk assessment for the Redwood City facility and final site investigation report for the ROHM and HAAS Redwood City facility with attachments and cover letter dated 092588. (OTS0516579.  86-880000364. TSCATS/401124). Rohm and Haas Company. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>Final site investigation report for the Rohm and Haas Redwood City Facility</t>
@@ -4544,56 +5636,77 @@
       </c>
       <c r="L52" t="inlineStr"/>
       <c r="M52" t="inlineStr"/>
       <c r="N52" s="2" t="n">
         <v>43993.61664445291</v>
       </c>
       <c r="O52" s="2" t="n">
         <v>43993.6166444531</v>
       </c>
       <c r="P52" t="b">
         <v>1</v>
       </c>
       <c r="Q52" t="b">
         <v>0</v>
       </c>
       <c r="R52" t="b">
         <v>0</v>
       </c>
       <c r="S52" t="b">
         <v>0</v>
       </c>
       <c r="T52" t="b">
         <v>0</v>
       </c>
       <c r="U52" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V52" t="b">
         <v>0</v>
       </c>
       <c r="W52" t="b">
+        <v>0</v>
+      </c>
+      <c r="X52" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y52" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z52" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA52" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB52" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC52" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD52" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="n">
         <v>100871718</v>
       </c>
       <c r="B53" t="n">
         <v>6414932</v>
       </c>
       <c r="C53" t="inlineStr"/>
       <c r="D53" t="inlineStr"/>
       <c r="E53" t="inlineStr">
         <is>
           <t>OECD 2015</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t xml:space="preserve">OECD. Emission scenario document (ESD) on industrial use of industrial cleaners.  </t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>Emission scenario document (ESD) on industrial use of industrial cleaners</t>
@@ -4615,56 +5728,77 @@
       <c r="K53" t="inlineStr"/>
       <c r="L53" t="inlineStr"/>
       <c r="M53" t="inlineStr"/>
       <c r="N53" s="2" t="n">
         <v>43993.61664449933</v>
       </c>
       <c r="O53" s="2" t="n">
         <v>43993.61664449951</v>
       </c>
       <c r="P53" t="b">
         <v>1</v>
       </c>
       <c r="Q53" t="b">
         <v>1</v>
       </c>
       <c r="R53" t="b">
         <v>1</v>
       </c>
       <c r="S53" t="b">
         <v>1</v>
       </c>
       <c r="T53" t="b">
         <v>1</v>
       </c>
       <c r="U53" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V53" t="b">
         <v>0</v>
       </c>
       <c r="W53" t="b">
+        <v>0</v>
+      </c>
+      <c r="X53" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y53" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z53" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA53" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB53" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC53" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD53" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="n">
         <v>100871719</v>
       </c>
       <c r="B54" t="n">
         <v>64393</v>
       </c>
       <c r="C54" t="inlineStr"/>
       <c r="D54" t="inlineStr"/>
       <c r="E54" t="inlineStr">
         <is>
           <t>Ecology and Environment 1988</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t xml:space="preserve">Ecology and Environment. Biological risk assessment for the Redwood City facility. In Biological risk assessment for the Redwood City facility and final site investigation report for the ROHM and HAAS Redwood City facility with attachments and cover letter dated 092588. (OTS0516579. 86-880000364. TSCATS/401124). Bechtel Environmental, Inc., Rohm and Haas. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>Biological risk assessment for the Redwood City facility</t>
@@ -4690,56 +5824,77 @@
       </c>
       <c r="L54" t="inlineStr"/>
       <c r="M54" t="inlineStr"/>
       <c r="N54" s="2" t="n">
         <v>43993.61664454998</v>
       </c>
       <c r="O54" s="2" t="n">
         <v>43993.61664455016</v>
       </c>
       <c r="P54" t="b">
         <v>1</v>
       </c>
       <c r="Q54" t="b">
         <v>0</v>
       </c>
       <c r="R54" t="b">
         <v>0</v>
       </c>
       <c r="S54" t="b">
         <v>0</v>
       </c>
       <c r="T54" t="b">
         <v>0</v>
       </c>
       <c r="U54" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V54" t="b">
         <v>0</v>
       </c>
       <c r="W54" t="b">
+        <v>0</v>
+      </c>
+      <c r="X54" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y54" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z54" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA54" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB54" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC54" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD54" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="n">
         <v>100871720</v>
       </c>
       <c r="B55" t="n">
         <v>6499659</v>
       </c>
       <c r="C55" t="inlineStr"/>
       <c r="D55" t="inlineStr"/>
       <c r="E55" t="inlineStr">
         <is>
           <t>OSHA 2019</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t xml:space="preserve">OSHA. Chemical exposure health data (CEHD) sampling results: CASRNs 75-34-3, 85-68-7, 84-74-2, 78-87-5, 117-81-7, 106-93-4, 50-00-0, 95-50-1, 85-44-9, 106-46-7, 79-00-5, and 115-86-6. Washington, DC: U.S. Department of Labor. </t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>Chemical exposure health data (CEHD) sampling results: CASRNs 75-34-3, 85-68-7, 84-74-2, 78-87-5, 117-81-7, 106-93-4, 50-00-0, 95-50-1, 85-44-9, 106-46-7, 79-00-5, and 115-86-6</t>
@@ -4766,59 +5921,80 @@
       <c r="L55" t="inlineStr">
         <is>
           <t>Includes data for the following chemicals: 1,1-Dichloroethane, BBP, DBP, 1,2-Dichloropropane, DEHP, Ethylene dibromide, Formaldehyde, o-Dichlorobenzene, Phthalic anhydride, p-Dichlorobenzene, 1,1,2-Trichloroethane, and TPP.</t>
         </is>
       </c>
       <c r="M55" t="inlineStr"/>
       <c r="N55" s="2" t="n">
         <v>43993.61664459648</v>
       </c>
       <c r="O55" s="2" t="n">
         <v>43993.61664459669</v>
       </c>
       <c r="P55" t="b">
         <v>1</v>
       </c>
       <c r="Q55" t="b">
         <v>1</v>
       </c>
       <c r="R55" t="b">
         <v>1</v>
       </c>
       <c r="S55" t="b">
         <v>1</v>
       </c>
       <c r="T55" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U55" t="b">
         <v>0</v>
       </c>
       <c r="V55" t="b">
         <v>0</v>
       </c>
       <c r="W55" t="b">
+        <v>0</v>
+      </c>
+      <c r="X55" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y55" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z55" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA55" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB55" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC55" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD55" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="n">
         <v>100871721</v>
       </c>
       <c r="B56" t="n">
         <v>658779</v>
       </c>
       <c r="C56" t="inlineStr"/>
       <c r="D56" t="inlineStr"/>
       <c r="E56" t="inlineStr">
         <is>
           <t>Pyle SM and Gurka DF 1994</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t xml:space="preserve">Pyle SM, Gurka DF. Volatile Organic Analysis by Direct Aqueous Injection. Talanta 41:1845-1852. </t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>Volatile Organic Analysis by Direct Aqueous Injection</t>
@@ -4848,56 +6024,77 @@
         </is>
       </c>
       <c r="M56" t="inlineStr"/>
       <c r="N56" s="2" t="n">
         <v>43993.61664466783</v>
       </c>
       <c r="O56" s="2" t="n">
         <v>43993.61664466802</v>
       </c>
       <c r="P56" t="b">
         <v>1</v>
       </c>
       <c r="Q56" t="b">
         <v>0</v>
       </c>
       <c r="R56" t="b">
         <v>0</v>
       </c>
       <c r="S56" t="b">
         <v>0</v>
       </c>
       <c r="T56" t="b">
         <v>0</v>
       </c>
       <c r="U56" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V56" t="b">
         <v>0</v>
       </c>
       <c r="W56" t="b">
+        <v>0</v>
+      </c>
+      <c r="X56" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y56" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z56" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA56" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB56" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC56" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD56" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="n">
         <v>100871722</v>
       </c>
       <c r="B57" t="n">
         <v>658823</v>
       </c>
       <c r="C57" t="inlineStr"/>
       <c r="D57" t="inlineStr"/>
       <c r="E57" t="inlineStr">
         <is>
           <t>Jop KM et al. 1992</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t xml:space="preserve">Jop KM, Askew AM, Terrio KF, Simoes AT. Application of the Short-Term Chronic Test with Ceriodaphnia-Dubia in Identifying Sources of Toxicity in Industrial Wastewaters. Bulletin of Environmental Contamination and Toxicology 49:765-771. </t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>Application of the Short-Term Chronic Test with Ceriodaphnia-Dubia in Identifying Sources of Toxicity in Industrial Wastewaters</t>
@@ -4927,56 +6124,77 @@
         </is>
       </c>
       <c r="M57" t="inlineStr"/>
       <c r="N57" s="2" t="n">
         <v>43993.61664473964</v>
       </c>
       <c r="O57" s="2" t="n">
         <v>43993.61664473984</v>
       </c>
       <c r="P57" t="b">
         <v>1</v>
       </c>
       <c r="Q57" t="b">
         <v>0</v>
       </c>
       <c r="R57" t="b">
         <v>0</v>
       </c>
       <c r="S57" t="b">
         <v>0</v>
       </c>
       <c r="T57" t="b">
         <v>0</v>
       </c>
       <c r="U57" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V57" t="b">
         <v>0</v>
       </c>
       <c r="W57" t="b">
+        <v>0</v>
+      </c>
+      <c r="X57" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y57" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z57" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA57" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB57" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC57" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD57" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="n">
         <v>100871723</v>
       </c>
       <c r="B58" t="n">
         <v>659539</v>
       </c>
       <c r="C58" t="inlineStr"/>
       <c r="D58" t="inlineStr">
         <is>
           <t>10.1016/0048-9697(79)90077-9</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>Fishbein L 1979</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t xml:space="preserve">Fishbein L. Potential halogenated industrial carcinogenic and mutagenic chemicals. IV. Halogenated aryl derivatives. Science of the Total Environment 11:259-278. [Review]. </t>
         </is>
@@ -5010,56 +6228,77 @@
         </is>
       </c>
       <c r="M58" t="inlineStr"/>
       <c r="N58" s="2" t="n">
         <v>43993.61664480952</v>
       </c>
       <c r="O58" s="2" t="n">
         <v>43993.61664480972</v>
       </c>
       <c r="P58" t="b">
         <v>1</v>
       </c>
       <c r="Q58" t="b">
         <v>0</v>
       </c>
       <c r="R58" t="b">
         <v>0</v>
       </c>
       <c r="S58" t="b">
         <v>0</v>
       </c>
       <c r="T58" t="b">
         <v>0</v>
       </c>
       <c r="U58" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V58" t="b">
         <v>0</v>
       </c>
       <c r="W58" t="b">
+        <v>0</v>
+      </c>
+      <c r="X58" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y58" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z58" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA58" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB58" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC58" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD58" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="n">
         <v>100871724</v>
       </c>
       <c r="B59" t="n">
         <v>660405</v>
       </c>
       <c r="C59" t="inlineStr"/>
       <c r="D59" t="inlineStr">
         <is>
           <t>10.5271/sjweh.1502</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>Petrelli G et al. 1993</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t xml:space="preserve">Petrelli G, Siepi G, Milligi L, Vineis P. Solvents in pesticides. Scandinavian Journal of Work, Environment and Health 19:63-65. </t>
         </is>
@@ -5093,56 +6332,77 @@
         </is>
       </c>
       <c r="M59" t="inlineStr"/>
       <c r="N59" s="2" t="n">
         <v>43993.61664498253</v>
       </c>
       <c r="O59" s="2" t="n">
         <v>43993.61664498276</v>
       </c>
       <c r="P59" t="b">
         <v>1</v>
       </c>
       <c r="Q59" t="b">
         <v>0</v>
       </c>
       <c r="R59" t="b">
         <v>0</v>
       </c>
       <c r="S59" t="b">
         <v>0</v>
       </c>
       <c r="T59" t="b">
         <v>0</v>
       </c>
       <c r="U59" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V59" t="b">
         <v>0</v>
       </c>
       <c r="W59" t="b">
+        <v>0</v>
+      </c>
+      <c r="X59" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y59" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z59" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA59" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB59" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC59" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD59" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="n">
         <v>100871725</v>
       </c>
       <c r="B60" t="n">
         <v>666880</v>
       </c>
       <c r="C60" t="inlineStr"/>
       <c r="D60" t="inlineStr"/>
       <c r="E60" t="inlineStr">
         <is>
           <t>Walsh D 1989</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t xml:space="preserve">Walsh D. Chemical Safety Data Sheets Vol. 1. Solvents. In Walsh, D. (Ed.). Chemical Safety Data Sheets: Vol. 1. Solvents. Xiv+344p. Royal Society of Chemistry: Cambridge, England, Uk; Crc Press, Inc.: Boca Raton, Florida, USA. Illus. Paper. Isbn 0-85186-903-3.; 0 (0). 1989. Xiv+344p. (VOL). (BIOSIS/89/23970). Cambridge, England: Chemistry RSo,. </t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>Chemical Safety Data Sheets Vol. 1. Solvents</t>
@@ -5172,56 +6432,77 @@
         </is>
       </c>
       <c r="M60" t="inlineStr"/>
       <c r="N60" s="2" t="n">
         <v>43993.61664503646</v>
       </c>
       <c r="O60" s="2" t="n">
         <v>43993.61664503667</v>
       </c>
       <c r="P60" t="b">
         <v>1</v>
       </c>
       <c r="Q60" t="b">
         <v>0</v>
       </c>
       <c r="R60" t="b">
         <v>0</v>
       </c>
       <c r="S60" t="b">
         <v>0</v>
       </c>
       <c r="T60" t="b">
         <v>0</v>
       </c>
       <c r="U60" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V60" t="b">
         <v>0</v>
       </c>
       <c r="W60" t="b">
+        <v>0</v>
+      </c>
+      <c r="X60" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y60" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z60" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA60" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB60" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC60" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD60" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="n">
         <v>100871726</v>
       </c>
       <c r="B61" t="n">
         <v>87136</v>
       </c>
       <c r="C61" t="inlineStr"/>
       <c r="D61" t="inlineStr">
         <is>
           <t>10.1016/0960-1686(90)90077-z</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>Middleton P, Sockwell R, and Carter WPL 1990</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t xml:space="preserve">Middleton P, Sockwell R, Carter WPL. Aggregation and analysis of volatile organic compound emissions for regional modeling. Atmospheric Environment 24:1107-1133. </t>
         </is>
@@ -5246,65 +6527,86 @@
       </c>
       <c r="K61" t="inlineStr">
         <is>
           <t>Atmospheric Environment 24:1107-1133.</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
           <t>BIOSIS  COPYRIGHT: BIOL ABS.  A general two-step procedure for aggregating the hundreds of reported volatile organic compounds (VOCs) into a much smaller set of lumped classes appropriate for regional airshed modeling is described. In the first step, the compounds are condensed into a manageable number of emission categories which could be adapted to a variety of molecularly-based lumped chemical mechanisms. In the second step, the emissions are further aggregated into a simaller set of VOC classes which directly correspond  to those in a particular model's mechanism. The application of this procedure is illustrated by aggregating the National Acid Precipitation Assessment Program (NAPAP) anthropogenic VOC emissions inventory in the U.S. first into the 32-class system, and then into the groups of model species used in the latest version of the Regional Acid Deposition Model (RADM2.0). The importance of different VOC categories and source types on regional pollution production is explored by comparing</t>
         </is>
       </c>
       <c r="M61" t="inlineStr"/>
       <c r="N61" s="2" t="n">
         <v>43993.61664508731</v>
       </c>
       <c r="O61" s="2" t="n">
         <v>43993.61664508752</v>
       </c>
       <c r="P61" t="b">
         <v>1</v>
       </c>
       <c r="Q61" t="b">
         <v>1</v>
       </c>
       <c r="R61" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S61" t="b">
         <v>0</v>
       </c>
       <c r="T61" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U61" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V61" t="b">
         <v>0</v>
       </c>
       <c r="W61" t="b">
+        <v>0</v>
+      </c>
+      <c r="X61" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y61" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z61" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA61" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB61" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC61" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD61" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="n">
         <v>100871727</v>
       </c>
       <c r="B62" t="n">
         <v>95570</v>
       </c>
       <c r="C62" t="inlineStr"/>
       <c r="D62" t="inlineStr">
         <is>
           <t>10.1021/es00177a001</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>Shah JJ and Singh HB 1988</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t xml:space="preserve">Shah JJ, Singh HB. Distribution of volatile organic chemicals in outdoor and indoor air: a national VOCs data base. Environmental Science and Technology 22:1381-1388. </t>
         </is>
@@ -5340,54 +6642,75 @@
         </is>
       </c>
       <c r="M62" t="inlineStr"/>
       <c r="N62" s="2" t="n">
         <v>43993.61664529053</v>
       </c>
       <c r="O62" s="2" t="n">
         <v>43993.61664529079</v>
       </c>
       <c r="P62" t="b">
         <v>1</v>
       </c>
       <c r="Q62" t="b">
         <v>0</v>
       </c>
       <c r="R62" t="b">
         <v>0</v>
       </c>
       <c r="S62" t="b">
         <v>0</v>
       </c>
       <c r="T62" t="b">
         <v>0</v>
       </c>
       <c r="U62" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V62" t="b">
         <v>0</v>
       </c>
       <c r="W62" t="b">
+        <v>0</v>
+      </c>
+      <c r="X62" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y62" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z62" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA62" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB62" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC62" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD62" t="b">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:W62"/>
+  <autoFilter ref="A1:AD62"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>