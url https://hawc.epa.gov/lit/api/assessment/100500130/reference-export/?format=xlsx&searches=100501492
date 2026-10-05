--- v0 (2025-10-03)
+++ v1 (2026-10-05)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="data" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'data'!$A$1:$W$114</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'data'!$A$1:$AD$114</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd h:mm:ss"/>
     <numFmt numFmtId="165" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
     <font>
       <color rgb="00FFFFFF"/>
     </font>
@@ -436,82 +436,89 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W114"/>
+  <dimension ref="A1:AD114"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="10" customWidth="1" min="6" max="6"/>
     <col width="10" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="10" customWidth="1" min="9" max="9"/>
     <col width="10" customWidth="1" min="10" max="10"/>
     <col width="10" customWidth="1" min="11" max="11"/>
     <col width="10" customWidth="1" min="12" max="12"/>
     <col width="10" customWidth="1" min="13" max="13"/>
     <col width="10" customWidth="1" min="14" max="14"/>
     <col width="10" customWidth="1" min="15" max="15"/>
     <col width="10" customWidth="1" min="16" max="16"/>
     <col width="10" customWidth="1" min="17" max="17"/>
     <col width="10" customWidth="1" min="18" max="18"/>
     <col width="10" customWidth="1" min="19" max="19"/>
     <col width="10" customWidth="1" min="20" max="20"/>
     <col width="10" customWidth="1" min="21" max="21"/>
     <col width="10" customWidth="1" min="22" max="22"/>
     <col width="10" customWidth="1" min="23" max="23"/>
+    <col width="10" customWidth="1" min="24" max="24"/>
+    <col width="10" customWidth="1" min="25" max="25"/>
+    <col width="10" customWidth="1" min="26" max="26"/>
+    <col width="10" customWidth="1" min="27" max="27"/>
+    <col width="10" customWidth="1" min="28" max="28"/>
+    <col width="10" customWidth="1" min="29" max="29"/>
+    <col width="10" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>HAWC ID</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>HERO ID</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>PubMed ID</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>DOI</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -548,86 +555,121 @@
           <t>Journal</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Abstract</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Full text URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Created</t>
         </is>
       </c>
       <c r="O1" s="1" t="inlineStr">
         <is>
           <t>Last updated</t>
         </is>
       </c>
       <c r="P1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review</t>
+          <t>Meets RESO Criteria at TIAB Screening</t>
         </is>
       </c>
       <c r="Q1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Included during Full-text Review</t>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening</t>
         </is>
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Included during Full-text Review|General Engineering Assessment</t>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Peer-Reviewed Literature Search</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Included during Full-text Review|Occupational Exposure</t>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Peer-Reviewed Literature Search|General Engineering Assessment</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Included during Full-text Review|Environmental Release</t>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Peer-Reviewed Literature Search|Occupational Exposure</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Excluded during Full-text Review</t>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Peer-Reviewed Literature Search|Environmental Release</t>
         </is>
       </c>
       <c r="V1" s="1" t="inlineStr">
         <is>
-          <t>Excluded</t>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Gray Literature Search</t>
         </is>
       </c>
       <c r="W1" s="1" t="inlineStr">
         <is>
-          <t>Supplemental</t>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Gray Literature Search|General Engineering Assessment</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Gray Literature Search|Occupational Exposure</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Gray Literature Search|Environmental Release</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Meets RESO Criteria at TIAB Screening|Does Not Meet RESO Criteria at FT Screening</t>
+        </is>
+      </c>
+      <c r="AA1" s="1" t="inlineStr">
+        <is>
+          <t>Meets RESO Criteria at TIAB Screening|Supplemental at FT Screening</t>
+        </is>
+      </c>
+      <c r="AB1" s="1" t="inlineStr">
+        <is>
+          <t>Meets RESO Criteria at TIAB Screening|PDF Unavailable</t>
+        </is>
+      </c>
+      <c r="AC1" s="1" t="inlineStr">
+        <is>
+          <t>Does Not Meet RESO Criteria at TIAB Screening</t>
+        </is>
+      </c>
+      <c r="AD1" s="1" t="inlineStr">
+        <is>
+          <t>Supplemental at TIAB Screening</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>100871845</v>
       </c>
       <c r="B2" t="n">
         <v>1009549</v>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>10.1016/0003-4878(94)00100-f</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Forrest MJ et al. 1995</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t xml:space="preserve">Forrest MJ, Jolly AM, Holding SR, Richards SJ. Emissions from processing thermoplastics. Annals of Occupational Hygiene 39:35-53. </t>
         </is>
@@ -646,71 +688,92 @@
         <is>
           <t>Forrest MJ et al.</t>
         </is>
       </c>
       <c r="J2" t="n">
         <v>1995</v>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>Annals of Occupational Hygiene 39:35-53.</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>Emissions produced by processing of thermoplastics were studied.  Area and personal air samples were collected during the thermal processing of acrylonitrile/butadiene/styrene (ABS), high impact polystyrene (9003536) (HIPS), high and low density polyethylene (9002884), low density/linear low density polyethylene blends, nylon-6 (25038544), polypropylene (9003070), rigid or plasticized polyvinyl-chloride (9002862) (PVC), and styrene/acrylonitrile (SAN) at a number of unspecified worksites.  The processes monitored included injection molding, shear, tape, and cable extrusion, and blow molding.  The samples were collected with Tenax, Chromosorb, or Porapak sorbent tubes.  The samples were analyzed for volatile organic compounds by gas chromatography/mass spectrometry after thermal or solvent desorption.  During processing of ABS and SAN, samples were collected for hydrogen-cyanide (74908) analysis using sodium-hydroxide liquid bubblers and ion chromatography.  Hydrogen-chloride (7647010) emissions during PVC processing were quantitated with a GasTec.  A large number of chemical species were detected in the emissions from all processes.  At least 35 compounds or classes of compounds were detected during injection molding of ABS at 245 degrees-C.  At least 13 chemicals or classes of chemicals were detected during shear extrusion of HIPS at 193 degrees.  Most compounds were present at low concentrations, usually below 2mg/m3, except during purging operations where some emissions increased to about 10mg/m3.  No exposures exceeded the relevant exposure standards.  Extrusion based processes usually produced larger emissions than injection molding or other processes.  No hydrogen-cyanide was detected in the emissions during ABS and SAN processing.  No hydrogen-chloride or vinyl-chloride (75014) was detected during PVC processing.  The authors conclude that none of the thermoplastic processes investigated generate high concentrations of process fumes.  All chemical species detected were present at concentrations well below their relevant occupational standards.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr"/>
       <c r="N2" s="2" t="n">
         <v>43993.61749012709</v>
       </c>
       <c r="O2" s="2" t="n">
         <v>43993.61749012741</v>
       </c>
       <c r="P2" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q2" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R2" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S2" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T2" t="b">
         <v>0</v>
       </c>
       <c r="U2" t="b">
         <v>0</v>
       </c>
       <c r="V2" t="b">
         <v>0</v>
       </c>
       <c r="W2" t="b">
+        <v>0</v>
+      </c>
+      <c r="X2" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y2" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD2" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>100871846</v>
       </c>
       <c r="B3" t="n">
         <v>1010207</v>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
           <t>10.1080/10643389409388466</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>van der Vaart, D, Marchand EG, and Bagely-Pride A 1994</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t xml:space="preserve">van der Vaart, D, Marchand EG, Bagely-Pride A. Thermal and catalytic incineration of volatile organic compounds. Critical Reviews in Environmental Science and Technology 24:203-236. </t>
         </is>
@@ -736,65 +799,86 @@
       <c r="K3" t="inlineStr">
         <is>
           <t>Critical Reviews in Environmental Science and Technology 24:203-236.</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>A major control strategy for dilute waste streams of volatile organic compounds (VOCs) in air is incineration. However, no single incineration technology will likely serve as the optimal solution for all applications. In addition, with increasing VOC regulation, more variations of incineration or oxidation systems are appearing in the marketplace. This review presents a description of the currently available incinerator systems in the light of basic combustion theory. It is intended that this overview provide potential users with sufficient background to evaluate the various technologies for application to their specific waste stream.
 The discussion is presented in two parts. The first deals with thermal or gas‐phase oxidation reactions and those incinerators that employ the thermal pathway for VOC destruction. Both recuperative and regenerative systems are described in this part of the review. The second part treats catalytic incinerators with the same emphasis on underlying principles. The discussion is concluded with two case studies illustrating both methods of incineration.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr"/>
       <c r="N3" s="2" t="n">
         <v>43993.6174901891</v>
       </c>
       <c r="O3" s="2" t="n">
         <v>43993.61749018934</v>
       </c>
       <c r="P3" t="b">
         <v>1</v>
       </c>
       <c r="Q3" t="b">
         <v>1</v>
       </c>
       <c r="R3" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S3" t="b">
         <v>0</v>
       </c>
       <c r="T3" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U3" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V3" t="b">
         <v>0</v>
       </c>
       <c r="W3" t="b">
+        <v>0</v>
+      </c>
+      <c r="X3" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y3" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD3" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>100871847</v>
       </c>
       <c r="B4" t="n">
         <v>1010240</v>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
           <t>10.1016/b978-0-444-81482-1.50008-6</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Kolb DK 1993</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t xml:space="preserve">Kolb DK. Teratogenic chemicals in undergraduate chemistry laboratories. In Kolb, VM (Ed.), Teratogens: Chemicals which cause birth defects (2nd, pp. 75-92). Amsterdam, Netherlands: Elsevier Science Publishers. </t>
         </is>
@@ -834,56 +918,77 @@
         </is>
       </c>
       <c r="M4" t="inlineStr"/>
       <c r="N4" s="2" t="n">
         <v>43993.61749025081</v>
       </c>
       <c r="O4" s="2" t="n">
         <v>43993.61749025105</v>
       </c>
       <c r="P4" t="b">
         <v>1</v>
       </c>
       <c r="Q4" t="b">
         <v>0</v>
       </c>
       <c r="R4" t="b">
         <v>0</v>
       </c>
       <c r="S4" t="b">
         <v>0</v>
       </c>
       <c r="T4" t="b">
         <v>0</v>
       </c>
       <c r="U4" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V4" t="b">
         <v>0</v>
       </c>
       <c r="W4" t="b">
+        <v>0</v>
+      </c>
+      <c r="X4" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y4" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z4" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD4" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>100871848</v>
       </c>
       <c r="B5" t="n">
         <v>1024230</v>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
           <t>10.1016/0300-483x(95)03208-w</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Johnson BL and DeRosa CT 1995</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t xml:space="preserve">Johnson BL, DeRosa CT. Chemical mixtures released from hazardous waste sites: Implications for health risk assessment. Toxicology 105:145-156. </t>
         </is>
@@ -917,56 +1022,77 @@
         </is>
       </c>
       <c r="M5" t="inlineStr"/>
       <c r="N5" s="2" t="n">
         <v>43993.61749032884</v>
       </c>
       <c r="O5" s="2" t="n">
         <v>43993.61749032905</v>
       </c>
       <c r="P5" t="b">
         <v>1</v>
       </c>
       <c r="Q5" t="b">
         <v>0</v>
       </c>
       <c r="R5" t="b">
         <v>0</v>
       </c>
       <c r="S5" t="b">
         <v>0</v>
       </c>
       <c r="T5" t="b">
         <v>0</v>
       </c>
       <c r="U5" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V5" t="b">
         <v>0</v>
       </c>
       <c r="W5" t="b">
+        <v>0</v>
+      </c>
+      <c r="X5" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y5" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z5" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD5" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>100871849</v>
       </c>
       <c r="B6" t="n">
         <v>1181148</v>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
           <t>10.1016/s0956-053x(98)00133-0</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Trenholm A 1998</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t xml:space="preserve">Trenholm A. Identification of PICs in hazardous waste combustion emissions. Waste Management 18:485-492. </t>
         </is>
@@ -1000,56 +1126,77 @@
         </is>
       </c>
       <c r="M6" t="inlineStr"/>
       <c r="N6" s="2" t="n">
         <v>43993.61749038031</v>
       </c>
       <c r="O6" s="2" t="n">
         <v>43993.61749038051</v>
       </c>
       <c r="P6" t="b">
         <v>1</v>
       </c>
       <c r="Q6" t="b">
         <v>0</v>
       </c>
       <c r="R6" t="b">
         <v>0</v>
       </c>
       <c r="S6" t="b">
         <v>0</v>
       </c>
       <c r="T6" t="b">
         <v>0</v>
       </c>
       <c r="U6" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V6" t="b">
         <v>0</v>
       </c>
       <c r="W6" t="b">
+        <v>0</v>
+      </c>
+      <c r="X6" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y6" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z6" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD6" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>100871850</v>
       </c>
       <c r="B7" t="n">
         <v>124041</v>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
           <t>10.1016/j.atmosenv.2007.05.037</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Mccarthy MC et al. 2007</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t xml:space="preserve">Mccarthy MC, Hafner HR, Chinkin LR, Charrier JG. Temporal variability of selected air toxics in the United States. Atmospheric Environment 41:7180-7194. </t>
         </is>
@@ -1083,56 +1230,77 @@
         </is>
       </c>
       <c r="M7" t="inlineStr"/>
       <c r="N7" s="2" t="n">
         <v>43993.61749042727</v>
       </c>
       <c r="O7" s="2" t="n">
         <v>43993.61749042745</v>
       </c>
       <c r="P7" t="b">
         <v>1</v>
       </c>
       <c r="Q7" t="b">
         <v>0</v>
       </c>
       <c r="R7" t="b">
         <v>0</v>
       </c>
       <c r="S7" t="b">
         <v>0</v>
       </c>
       <c r="T7" t="b">
         <v>0</v>
       </c>
       <c r="U7" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V7" t="b">
         <v>0</v>
       </c>
       <c r="W7" t="b">
+        <v>0</v>
+      </c>
+      <c r="X7" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y7" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z7" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD7" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>100871851</v>
       </c>
       <c r="B8" t="n">
         <v>1267869</v>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
           <t>Lee SD 1991</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t xml:space="preserve">Lee SD. Risk assessment and risk management of noncriteria pollutants. In Mehlman, MA (Ed.), Health hazards and risks from exposure to complex mixtures and air toxic chemicals (pp. 67-75). Princeton, NJ: Princeton Scientific Publishing. </t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>Risk assessment and risk management of noncriteria pollutants</t>
@@ -1162,56 +1330,77 @@
         </is>
       </c>
       <c r="M8" t="inlineStr"/>
       <c r="N8" s="2" t="n">
         <v>43993.61749047402</v>
       </c>
       <c r="O8" s="2" t="n">
         <v>43993.61749047419</v>
       </c>
       <c r="P8" t="b">
         <v>1</v>
       </c>
       <c r="Q8" t="b">
         <v>0</v>
       </c>
       <c r="R8" t="b">
         <v>0</v>
       </c>
       <c r="S8" t="b">
         <v>0</v>
       </c>
       <c r="T8" t="b">
         <v>0</v>
       </c>
       <c r="U8" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V8" t="b">
         <v>0</v>
       </c>
       <c r="W8" t="b">
+        <v>0</v>
+      </c>
+      <c r="X8" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y8" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z8" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD8" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>100871852</v>
       </c>
       <c r="B9" t="n">
         <v>1269532</v>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
           <t>U.S. EPA 1985</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t xml:space="preserve">U.S. EPA. Comments to reports of groundwater contamination at Pfaudler plant site with attached hydrogeologic report. (EPA/OTS; Doc #FYI-OTS-0485-0375). Washington, DC. Office of Toxic Substances.                      &lt;br /&gt;: Office of Toxic Substances. </t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>Comments to reports of groundwater contamination at Pfaudler plant site with attached hydrogeologic report</t>
@@ -1237,56 +1426,77 @@
       </c>
       <c r="L9" t="inlineStr"/>
       <c r="M9" t="inlineStr"/>
       <c r="N9" s="2" t="n">
         <v>43993.61749052387</v>
       </c>
       <c r="O9" s="2" t="n">
         <v>43993.61749052404</v>
       </c>
       <c r="P9" t="b">
         <v>1</v>
       </c>
       <c r="Q9" t="b">
         <v>0</v>
       </c>
       <c r="R9" t="b">
         <v>0</v>
       </c>
       <c r="S9" t="b">
         <v>0</v>
       </c>
       <c r="T9" t="b">
         <v>0</v>
       </c>
       <c r="U9" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V9" t="b">
         <v>0</v>
       </c>
       <c r="W9" t="b">
+        <v>0</v>
+      </c>
+      <c r="X9" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y9" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z9" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD9" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>100871853</v>
       </c>
       <c r="B10" t="n">
         <v>1316229</v>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
           <t>HAZLETON LABS AMERICA INC 1987</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t xml:space="preserve">HAZLETON LABS AMERICA INC. POLLUTANT ANALYSES ON EFFLUENT DISCHARGE - PHENOL - WITH COVER LETTER DATED 072387. (TSCATS/308064). HAZLETON LABS AMERICA INC. </t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>POLLUTANT ANALYSES ON EFFLUENT DISCHARGE - PHENOL - WITH COVER LETTER DATED 072387</t>
@@ -1312,56 +1522,77 @@
       </c>
       <c r="L10" t="inlineStr"/>
       <c r="M10" t="inlineStr"/>
       <c r="N10" s="2" t="n">
         <v>43993.61749057531</v>
       </c>
       <c r="O10" s="2" t="n">
         <v>43993.6174905755</v>
       </c>
       <c r="P10" t="b">
         <v>1</v>
       </c>
       <c r="Q10" t="b">
         <v>0</v>
       </c>
       <c r="R10" t="b">
         <v>0</v>
       </c>
       <c r="S10" t="b">
         <v>0</v>
       </c>
       <c r="T10" t="b">
         <v>0</v>
       </c>
       <c r="U10" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V10" t="b">
         <v>0</v>
       </c>
       <c r="W10" t="b">
+        <v>0</v>
+      </c>
+      <c r="X10" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y10" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z10" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD10" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>100871854</v>
       </c>
       <c r="B11" t="n">
         <v>1316237</v>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
           <t>Geraghty &amp; Miller Incorporated 1990</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t xml:space="preserve">Geraghty &amp; Miller Incorporated. Phase II - Site investigation Bordern site Carson, California (Volume I) with attached appendices and cover letter dated 032790. (#86-900000344). (TSCATS/406602). Washington, DC. Office of Toxic Substances.                      &lt;br /&gt;: GERAGHTY  and  MILLER INC. </t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>Phase II - Site investigation Bordern site Carson, California (Volume I) with attached appendices and cover letter dated 032790</t>
@@ -1387,56 +1618,77 @@
       </c>
       <c r="L11" t="inlineStr"/>
       <c r="M11" t="inlineStr"/>
       <c r="N11" s="2" t="n">
         <v>43993.61749062559</v>
       </c>
       <c r="O11" s="2" t="n">
         <v>43993.61749062577</v>
       </c>
       <c r="P11" t="b">
         <v>1</v>
       </c>
       <c r="Q11" t="b">
         <v>0</v>
       </c>
       <c r="R11" t="b">
         <v>0</v>
       </c>
       <c r="S11" t="b">
         <v>0</v>
       </c>
       <c r="T11" t="b">
         <v>0</v>
       </c>
       <c r="U11" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V11" t="b">
         <v>0</v>
       </c>
       <c r="W11" t="b">
+        <v>0</v>
+      </c>
+      <c r="X11" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y11" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z11" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD11" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>100871855</v>
       </c>
       <c r="B12" t="n">
         <v>1316263</v>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
           <t>Union Carbide 1994</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t xml:space="preserve">Union Carbide. Remedy selection report river road landfill; human health and environmental assessment, with cover letter dated 05/18/94. (OTS0557400;  86940000991; TSCATS/442870). </t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>Remedy selection report river road landfill; human health and environmental assessment, with cover letter dated 05/18/94</t>
@@ -1462,56 +1714,77 @@
       </c>
       <c r="L12" t="inlineStr"/>
       <c r="M12" t="inlineStr"/>
       <c r="N12" s="2" t="n">
         <v>43993.61749067571</v>
       </c>
       <c r="O12" s="2" t="n">
         <v>43993.61749067588</v>
       </c>
       <c r="P12" t="b">
         <v>1</v>
       </c>
       <c r="Q12" t="b">
         <v>0</v>
       </c>
       <c r="R12" t="b">
         <v>0</v>
       </c>
       <c r="S12" t="b">
         <v>0</v>
       </c>
       <c r="T12" t="b">
         <v>0</v>
       </c>
       <c r="U12" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V12" t="b">
         <v>0</v>
       </c>
       <c r="W12" t="b">
+        <v>0</v>
+      </c>
+      <c r="X12" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y12" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z12" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD12" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>100871856</v>
       </c>
       <c r="B13" t="n">
         <v>1333014</v>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr">
         <is>
           <t>Roy F. Weston Inc 1982</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t xml:space="preserve">Roy F. Weston Inc. Characterization and fate of the discharge of priority pollutants from the rohm and haas Philadelphia plant into the delaware low level collector of the philadelphia sewer. (TSCATS/016780). Philadelphia, PA: ROY F. WESTON INC. </t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>Characterization and fate of the discharge of priority pollutants from the rohm and haas Philadelphia plant into the delaware low level collector of the philadelphia sewer</t>
@@ -1553,56 +1826,77 @@
         </is>
       </c>
       <c r="M13" t="inlineStr"/>
       <c r="N13" s="2" t="n">
         <v>43993.61749072348</v>
       </c>
       <c r="O13" s="2" t="n">
         <v>43993.61749072365</v>
       </c>
       <c r="P13" t="b">
         <v>1</v>
       </c>
       <c r="Q13" t="b">
         <v>0</v>
       </c>
       <c r="R13" t="b">
         <v>0</v>
       </c>
       <c r="S13" t="b">
         <v>0</v>
       </c>
       <c r="T13" t="b">
         <v>0</v>
       </c>
       <c r="U13" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V13" t="b">
         <v>0</v>
       </c>
       <c r="W13" t="b">
+        <v>0</v>
+      </c>
+      <c r="X13" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y13" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z13" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD13" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>100871857</v>
       </c>
       <c r="B14" t="n">
         <v>1333671</v>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
           <t>Meek ME et al. 1995</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t xml:space="preserve">Meek ME, Newhook R, Liteplo RG, Armstrong VC. Hazard and risk assessment for inhaled pollutants. In Jenkins, PG (Ed.), Respiratory toxicology and risk assessment (pp. 365-378). Stuttgart, Germany: Wissenschaftliche Verlagsgesellschaft. </t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>Hazard and risk assessment for inhaled pollutants</t>
@@ -1632,56 +1926,77 @@
         </is>
       </c>
       <c r="M14" t="inlineStr"/>
       <c r="N14" s="2" t="n">
         <v>43993.61749077375</v>
       </c>
       <c r="O14" s="2" t="n">
         <v>43993.61749077393</v>
       </c>
       <c r="P14" t="b">
         <v>1</v>
       </c>
       <c r="Q14" t="b">
         <v>0</v>
       </c>
       <c r="R14" t="b">
         <v>0</v>
       </c>
       <c r="S14" t="b">
         <v>0</v>
       </c>
       <c r="T14" t="b">
         <v>0</v>
       </c>
       <c r="U14" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V14" t="b">
         <v>0</v>
       </c>
       <c r="W14" t="b">
+        <v>0</v>
+      </c>
+      <c r="X14" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y14" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z14" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA14" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB14" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC14" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD14" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>100871858</v>
       </c>
       <c r="B15" t="n">
         <v>1334678</v>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr">
         <is>
           <t>10.1016/s0278-6915(97)00084-7</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>De Rosa CT et al. 1996</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t xml:space="preserve">De Rosa CT, Johnson BL, Fay M, Hansen H, Mumtaz MM. Public health implications of hazardous waste sites: Findings, assessment and research. Food and Chemical Toxicology 34:11-12. </t>
         </is>
@@ -1715,123 +2030,165 @@
         </is>
       </c>
       <c r="M15" t="inlineStr"/>
       <c r="N15" s="2" t="n">
         <v>43993.61749081902</v>
       </c>
       <c r="O15" s="2" t="n">
         <v>43993.61749081921</v>
       </c>
       <c r="P15" t="b">
         <v>1</v>
       </c>
       <c r="Q15" t="b">
         <v>0</v>
       </c>
       <c r="R15" t="b">
         <v>0</v>
       </c>
       <c r="S15" t="b">
         <v>0</v>
       </c>
       <c r="T15" t="b">
         <v>0</v>
       </c>
       <c r="U15" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V15" t="b">
         <v>0</v>
       </c>
       <c r="W15" t="b">
+        <v>0</v>
+      </c>
+      <c r="X15" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y15" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z15" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA15" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB15" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC15" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD15" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>100871859</v>
       </c>
       <c r="B16" t="n">
         <v>1335577</v>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr">
         <is>
           <t>[No authors listed] 1985</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t xml:space="preserve"> GROUNDWATER  and  WASTEWATER MONITORING REPORT WITH COVER LETTER DATED 120385. (TSCATS/301810). ENWRIGHT ASSOC INC. </t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>GROUNDWATER  and  WASTEWATER MONITORING REPORT WITH COVER LETTER DATED 120385</t>
         </is>
       </c>
       <c r="H16" t="inlineStr"/>
       <c r="I16" t="inlineStr"/>
       <c r="J16" t="n">
         <v>1985</v>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t>(TSCATS/301810). ENWRIGHT ASSOC INC.</t>
         </is>
       </c>
       <c r="L16" t="inlineStr"/>
       <c r="M16" t="inlineStr"/>
       <c r="N16" s="2" t="n">
         <v>43993.61749086437</v>
       </c>
       <c r="O16" s="2" t="n">
         <v>43993.61749086455</v>
       </c>
       <c r="P16" t="b">
         <v>1</v>
       </c>
       <c r="Q16" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R16" t="b">
         <v>0</v>
       </c>
       <c r="S16" t="b">
         <v>0</v>
       </c>
       <c r="T16" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U16" t="b">
         <v>0</v>
       </c>
       <c r="V16" t="b">
         <v>0</v>
       </c>
       <c r="W16" t="b">
+        <v>0</v>
+      </c>
+      <c r="X16" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y16" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z16" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA16" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB16" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC16" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD16" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>100871860</v>
       </c>
       <c r="B17" t="n">
         <v>1335586</v>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr">
         <is>
           <t>[No authors listed] 1989</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t xml:space="preserve"> Human health risk assessment for the ciba-geigy st gabriel, la incineration project with cover letter dated 042789. CLEMENT ASSOC INC. </t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>Human health risk assessment for the ciba-geigy st gabriel, la incineration project with cover letter dated 042789</t>
@@ -1849,56 +2206,77 @@
       </c>
       <c r="L17" t="inlineStr"/>
       <c r="M17" t="inlineStr"/>
       <c r="N17" s="2" t="n">
         <v>43993.61749090877</v>
       </c>
       <c r="O17" s="2" t="n">
         <v>43993.61749090895</v>
       </c>
       <c r="P17" t="b">
         <v>1</v>
       </c>
       <c r="Q17" t="b">
         <v>0</v>
       </c>
       <c r="R17" t="b">
         <v>0</v>
       </c>
       <c r="S17" t="b">
         <v>0</v>
       </c>
       <c r="T17" t="b">
         <v>0</v>
       </c>
       <c r="U17" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V17" t="b">
         <v>0</v>
       </c>
       <c r="W17" t="b">
+        <v>0</v>
+      </c>
+      <c r="X17" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y17" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z17" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA17" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB17" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC17" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD17" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>100871861</v>
       </c>
       <c r="B18" t="n">
         <v>1335590</v>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr">
         <is>
           <t>[No authors listed] 1987</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t xml:space="preserve"> CRA SAMPLING AND ANALYTICAL TABLES ON NINE CHEMICALS WITH ATTACHMENTS. (TSCATS/400574). CHEM-DYNE CORP. </t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>CRA SAMPLING AND ANALYTICAL TABLES ON NINE CHEMICALS WITH ATTACHMENTS</t>
@@ -1916,56 +2294,77 @@
       </c>
       <c r="L18" t="inlineStr"/>
       <c r="M18" t="inlineStr"/>
       <c r="N18" s="2" t="n">
         <v>43993.61749095566</v>
       </c>
       <c r="O18" s="2" t="n">
         <v>43993.61749095583</v>
       </c>
       <c r="P18" t="b">
         <v>1</v>
       </c>
       <c r="Q18" t="b">
         <v>0</v>
       </c>
       <c r="R18" t="b">
         <v>0</v>
       </c>
       <c r="S18" t="b">
         <v>0</v>
       </c>
       <c r="T18" t="b">
         <v>0</v>
       </c>
       <c r="U18" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V18" t="b">
         <v>0</v>
       </c>
       <c r="W18" t="b">
+        <v>0</v>
+      </c>
+      <c r="X18" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y18" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z18" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA18" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB18" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC18" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD18" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>100871862</v>
       </c>
       <c r="B19" t="n">
         <v>1356128</v>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr">
         <is>
           <t>[No authors listed] 1992</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t xml:space="preserve"> HEALTH RISK ASSESSMENT IN FULFILLMENT OF REQUIREMENTS UNDER THE AB2588 AIR TOXICS INFORMATION AND ASSESSMENT ACT OF 1987 (FINAL REPORT) WITH ATTACHMENTS AND LETTER DATED 021492. (TSCATS/422071). ENVIRON  and  ECOL ENGIN. </t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>HEALTH RISK ASSESSMENT IN FULFILLMENT OF REQUIREMENTS UNDER THE AB2588 AIR TOXICS INFORMATION AND ASSESSMENT ACT OF 1987 (FINAL REPORT) WITH ATTACHMENTS AND LETTER DATED 021492</t>
@@ -1983,56 +2382,77 @@
       </c>
       <c r="L19" t="inlineStr"/>
       <c r="M19" t="inlineStr"/>
       <c r="N19" s="2" t="n">
         <v>43993.61749100011</v>
       </c>
       <c r="O19" s="2" t="n">
         <v>43993.61749100029</v>
       </c>
       <c r="P19" t="b">
         <v>1</v>
       </c>
       <c r="Q19" t="b">
         <v>0</v>
       </c>
       <c r="R19" t="b">
         <v>0</v>
       </c>
       <c r="S19" t="b">
         <v>0</v>
       </c>
       <c r="T19" t="b">
         <v>0</v>
       </c>
       <c r="U19" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V19" t="b">
         <v>0</v>
       </c>
       <c r="W19" t="b">
+        <v>0</v>
+      </c>
+      <c r="X19" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y19" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z19" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA19" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB19" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC19" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD19" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>100871863</v>
       </c>
       <c r="B20" t="n">
         <v>1356167</v>
       </c>
       <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr"/>
       <c r="E20" t="inlineStr">
         <is>
           <t>[No authors listed] 1989</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t xml:space="preserve"> ENDANGEMENT ASSESSMENT, ON-SITE CONDITIONS ON SEVEN CHEMICALS WITH COVER LETTER DATED 022489. (TSCATS/311096). TEXAS A  and  M UNIV. </t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>ENDANGEMENT ASSESSMENT, ON-SITE CONDITIONS ON SEVEN CHEMICALS WITH COVER LETTER DATED 022489</t>
@@ -2050,56 +2470,77 @@
       </c>
       <c r="L20" t="inlineStr"/>
       <c r="M20" t="inlineStr"/>
       <c r="N20" s="2" t="n">
         <v>43993.61749104598</v>
       </c>
       <c r="O20" s="2" t="n">
         <v>43993.61749104615</v>
       </c>
       <c r="P20" t="b">
         <v>1</v>
       </c>
       <c r="Q20" t="b">
         <v>0</v>
       </c>
       <c r="R20" t="b">
         <v>0</v>
       </c>
       <c r="S20" t="b">
         <v>0</v>
       </c>
       <c r="T20" t="b">
         <v>0</v>
       </c>
       <c r="U20" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V20" t="b">
         <v>0</v>
       </c>
       <c r="W20" t="b">
+        <v>0</v>
+      </c>
+      <c r="X20" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y20" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z20" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA20" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB20" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC20" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD20" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>100871864</v>
       </c>
       <c r="B21" t="n">
         <v>1441890</v>
       </c>
       <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr"/>
       <c r="E21" t="inlineStr">
         <is>
           <t>Ethyl Corporation 1982</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t xml:space="preserve">Ethyl Corporation. HEXACHLOROBUTADIENE  WITH ATTACHMENT. (TSCATS/016476). ETHYL CORP. </t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>HEXACHLOROBUTADIENE  WITH ATTACHMENT</t>
@@ -2125,127 +2566,169 @@
       </c>
       <c r="L21" t="inlineStr"/>
       <c r="M21" t="inlineStr"/>
       <c r="N21" s="2" t="n">
         <v>43993.61749109082</v>
       </c>
       <c r="O21" s="2" t="n">
         <v>43993.617491091</v>
       </c>
       <c r="P21" t="b">
         <v>1</v>
       </c>
       <c r="Q21" t="b">
         <v>0</v>
       </c>
       <c r="R21" t="b">
         <v>0</v>
       </c>
       <c r="S21" t="b">
         <v>0</v>
       </c>
       <c r="T21" t="b">
         <v>0</v>
       </c>
       <c r="U21" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V21" t="b">
         <v>0</v>
       </c>
       <c r="W21" t="b">
+        <v>0</v>
+      </c>
+      <c r="X21" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y21" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z21" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA21" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB21" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC21" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD21" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>100871865</v>
       </c>
       <c r="B22" t="n">
         <v>1448020</v>
       </c>
       <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr">
         <is>
           <t>[No authors listed] 2012</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t xml:space="preserve"> Indonesia Petrochemicals Report - Q3 2012. (pp. 1). Business Monitor International. </t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Indonesia Petrochemicals Report - Q3 2012</t>
         </is>
       </c>
       <c r="H22" t="inlineStr"/>
       <c r="I22" t="inlineStr"/>
       <c r="J22" t="n">
         <v>2012</v>
       </c>
       <c r="K22" t="inlineStr">
         <is>
           <t>(pp. 1). Business Monitor International.</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>Indonesia continues to attract investment in its petrochemicals industry, which is insufficient to cover  domestic demand, according to BMI's latest Indonesia petrochemicals report.  South Korea's Honam Petrochemical Corporation is planning to invest up to US$5bn in a complex in  Cilegon, Banten province, with completion slated for 2016. It will have capacities for 1mn tpa ethylene  550,000tpa propylene and 140,000tpa butadiene. Downstream units would produce 600,000tpa PE,  600,000tpa PP and 700,000tpa ethylene glycol. Saudi Aramco is also studying an integrated refining and  petrochemical project at Tuban, East Java, based on a 300,00b/d refinery; the proposed configuration of  downstream units has yet to be disclosed. Meanwhile, Thailand's Siam Cement Group (SCG) and PT  Barito Pacific (Jakarta) are studying ways to raise US$500mn for an expansion of their Chandra Asri  Petrochemical joint venture, which should see ethylene capacity raised from 600,000tpa to 1mn tpa, a  new 100,000tpa butadiene extraction facility and PE capacity increased by 220,000tpa to 540,000tpa.  Work on the butadiene project began in Q311 and the plant is expected onstream in 2013, while  expansion of the ethylene plant and the PE unit, as well as other facilities, is due to be completed in 2014.  Whereas a number of South East Asian economies are bracing themselves for stagnating growth, we see  Indonesia powering on to relatively robust growth of 5.8% in 2012 on the back of strong domestic  demand, even as net exports' contribution to growth wanes. At the same time, risks to growth will be  skewed to the downside. A prolonged global economic downturn could affect the archipelago's ability to  reach its full growth potential, but exposure is limited compared to the rest of the region.  However, the government's urban development programmes, which include affordable housing and  infrastructure, are unlikely to play a major role in consumption growth. We remain cautious in our  predictions about the impact of the programme, not least given the mixed success of Indonesia's previous  government-backed housing schemes, with many of the houses bought by existing homeowners and sold  to make quick profits. Depressed house prices are another factor affecting investment within the  residential construction market, reducing potential profit margins for private developers when they come  to sell the housing units once built. BMI notes that the country's huge informal economy in particular has  helped contribute to the weak development of Indonesia's commercial housing market.  In the Asia Petrochemicals Business Environment Ratings matrix, Indonesia is 10th out of 12 countries,  with 50.6 points. The country lies 12.9 points behind India and 22.5 points ahead of the Philippines. Plans  for capacity expansion coupled with improved risk could raise the country's petrochemicals rating in the  future, but BMI thinks it highly unlikely it will close the gap with Australia or India.</t>
         </is>
       </c>
       <c r="M22" t="inlineStr"/>
       <c r="N22" s="2" t="n">
         <v>43993.61749113548</v>
       </c>
       <c r="O22" s="2" t="n">
         <v>43993.61749113566</v>
       </c>
       <c r="P22" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q22" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R22" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S22" t="b">
         <v>0</v>
       </c>
       <c r="T22" t="b">
         <v>0</v>
       </c>
       <c r="U22" t="b">
         <v>0</v>
       </c>
       <c r="V22" t="b">
         <v>0</v>
       </c>
       <c r="W22" t="b">
+        <v>0</v>
+      </c>
+      <c r="X22" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y22" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z22" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA22" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB22" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC22" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD22" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>100871866</v>
       </c>
       <c r="B23" t="n">
         <v>1481091</v>
       </c>
       <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr">
         <is>
           <t>[No authors listed] 1989</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t xml:space="preserve"> PETITIONERS AND EXHIBITS TO PETITIONERS MEMORANDUMS IN SUPPORT OF THEIR MOTION FOR A REMAND WITH ATTACHMENTS AND COVER LETTER DATED 012389. (TSCATS/401536). TABERSHAW OCCUPATIONAL MED. </t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>PETITIONERS AND EXHIBITS TO PETITIONERS MEMORANDUMS IN SUPPORT OF THEIR MOTION FOR A REMAND WITH ATTACHMENTS AND COVER LETTER DATED 012389</t>
@@ -2263,56 +2746,77 @@
       </c>
       <c r="L23" t="inlineStr"/>
       <c r="M23" t="inlineStr"/>
       <c r="N23" s="2" t="n">
         <v>43993.61749118285</v>
       </c>
       <c r="O23" s="2" t="n">
         <v>43993.61749118303</v>
       </c>
       <c r="P23" t="b">
         <v>1</v>
       </c>
       <c r="Q23" t="b">
         <v>0</v>
       </c>
       <c r="R23" t="b">
         <v>0</v>
       </c>
       <c r="S23" t="b">
         <v>0</v>
       </c>
       <c r="T23" t="b">
         <v>0</v>
       </c>
       <c r="U23" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V23" t="b">
         <v>0</v>
       </c>
       <c r="W23" t="b">
+        <v>0</v>
+      </c>
+      <c r="X23" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y23" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z23" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA23" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB23" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC23" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD23" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>100871867</v>
       </c>
       <c r="B24" t="n">
         <v>1481094</v>
       </c>
       <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr"/>
       <c r="E24" t="inlineStr">
         <is>
           <t>U.S. EPA 1989</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t xml:space="preserve">U.S. EPA. Evaluation of chemical air emissions from the Bristol plant production facilities Rohm and Haas Delaware Valley, Inc (final report) with attachments and cover letter dated 08/10/89. (EPA/OTS Doc #86-890001520). TABERSHAW OCCUPATIONAL MED. </t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>Evaluation of chemical air emissions from the Bristol plant production facilities Rohm and Haas Delaware Valley, Inc (final report) with attachments and cover letter dated 08/10/89</t>
@@ -2329,65 +2833,86 @@
         </is>
       </c>
       <c r="J24" t="n">
         <v>1989</v>
       </c>
       <c r="K24" t="inlineStr">
         <is>
           <t>(EPA/OTS Doc #86-890001520). TABERSHAW OCCUPATIONAL MED.</t>
         </is>
       </c>
       <c r="L24" t="inlineStr"/>
       <c r="M24" t="inlineStr"/>
       <c r="N24" s="2" t="n">
         <v>43993.61749122717</v>
       </c>
       <c r="O24" s="2" t="n">
         <v>43993.61749122735</v>
       </c>
       <c r="P24" t="b">
         <v>1</v>
       </c>
       <c r="Q24" t="b">
         <v>1</v>
       </c>
       <c r="R24" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S24" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T24" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U24" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V24" t="b">
         <v>0</v>
       </c>
       <c r="W24" t="b">
+        <v>0</v>
+      </c>
+      <c r="X24" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y24" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z24" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA24" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB24" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC24" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD24" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>100871868</v>
       </c>
       <c r="B25" t="n">
         <v>1487499</v>
       </c>
       <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr"/>
       <c r="E25" t="inlineStr">
         <is>
           <t>Cudahy JJ 1998</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t xml:space="preserve">Cudahy JJ. Low waste feed concentrations and destruction removal efficiency. Waste Management 18:6-8. </t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Low waste feed concentrations and destruction removal efficiency</t>
@@ -2417,56 +2942,77 @@
         </is>
       </c>
       <c r="M25" t="inlineStr"/>
       <c r="N25" s="2" t="n">
         <v>43993.61749127194</v>
       </c>
       <c r="O25" s="2" t="n">
         <v>43993.6174912721</v>
       </c>
       <c r="P25" t="b">
         <v>1</v>
       </c>
       <c r="Q25" t="b">
         <v>0</v>
       </c>
       <c r="R25" t="b">
         <v>0</v>
       </c>
       <c r="S25" t="b">
         <v>0</v>
       </c>
       <c r="T25" t="b">
         <v>0</v>
       </c>
       <c r="U25" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V25" t="b">
         <v>0</v>
       </c>
       <c r="W25" t="b">
+        <v>0</v>
+      </c>
+      <c r="X25" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y25" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z25" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA25" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB25" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC25" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD25" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>100871869</v>
       </c>
       <c r="B26" t="n">
         <v>1577139</v>
       </c>
       <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr"/>
       <c r="E26" t="inlineStr">
         <is>
           <t>[No authors listed] 1992</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t xml:space="preserve"> NORTHROP CORPORATION AIRCRAFT DIVISION: HEALTH RISK ASSESSMENT FOR WEST COMPLEX (FINAL REPORT) WITH ATTACHMENTS AND COVER LETTER DATED 021492. (TSCATS/422070). ENVIR RES MGMT INC. </t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>NORTHROP CORPORATION AIRCRAFT DIVISION: HEALTH RISK ASSESSMENT FOR WEST COMPLEX (FINAL REPORT) WITH ATTACHMENTS AND COVER LETTER DATED 021492</t>
@@ -2484,56 +3030,77 @@
       </c>
       <c r="L26" t="inlineStr"/>
       <c r="M26" t="inlineStr"/>
       <c r="N26" s="2" t="n">
         <v>43993.61749131605</v>
       </c>
       <c r="O26" s="2" t="n">
         <v>43993.61749131622</v>
       </c>
       <c r="P26" t="b">
         <v>1</v>
       </c>
       <c r="Q26" t="b">
         <v>0</v>
       </c>
       <c r="R26" t="b">
         <v>0</v>
       </c>
       <c r="S26" t="b">
         <v>0</v>
       </c>
       <c r="T26" t="b">
         <v>0</v>
       </c>
       <c r="U26" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V26" t="b">
         <v>0</v>
       </c>
       <c r="W26" t="b">
+        <v>0</v>
+      </c>
+      <c r="X26" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y26" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z26" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA26" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB26" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC26" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD26" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>100871870</v>
       </c>
       <c r="B27" t="n">
         <v>1621932</v>
       </c>
       <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr"/>
       <c r="E27" t="inlineStr">
         <is>
           <t>Moskowitz PD and Fthenakis VM 1990</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t xml:space="preserve">Moskowitz PD, Fthenakis VM. Approaches to identifying characterizing and managing risks from accidentally released toxic gases. In Saxena, J (Ed.), Hazard Assessment of Chemicals (7th, pp. 83-109). New York, NY: Hemisphere Publishing. </t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>Approaches to identifying characterizing and managing risks from accidentally released toxic gases</t>
@@ -2563,56 +3130,77 @@
         </is>
       </c>
       <c r="M27" t="inlineStr"/>
       <c r="N27" s="2" t="n">
         <v>43993.6174913658</v>
       </c>
       <c r="O27" s="2" t="n">
         <v>43993.61749136599</v>
       </c>
       <c r="P27" t="b">
         <v>1</v>
       </c>
       <c r="Q27" t="b">
         <v>0</v>
       </c>
       <c r="R27" t="b">
         <v>0</v>
       </c>
       <c r="S27" t="b">
         <v>0</v>
       </c>
       <c r="T27" t="b">
         <v>0</v>
       </c>
       <c r="U27" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V27" t="b">
         <v>0</v>
       </c>
       <c r="W27" t="b">
+        <v>0</v>
+      </c>
+      <c r="X27" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y27" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z27" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA27" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB27" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC27" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD27" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>100871871</v>
       </c>
       <c r="B28" t="n">
         <v>1670808</v>
       </c>
       <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr"/>
       <c r="E28" t="inlineStr">
         <is>
           <t>Krochmal D 1999</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t xml:space="preserve">Krochmal D. Determination of organic volatile compounds in workplace air by use of passive samplers and gas chromatography. Part I. A method of determination of chlorinated aliphatic hydrocarbons after solvent desorption. Chemia analityczna 44:963-976. </t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>Determination of organic volatile compounds in workplace air by use of passive samplers and gas chromatography. Part I. A method of determination of chlorinated aliphatic hydrocarbons after solvent desorption</t>
@@ -2642,56 +3230,77 @@
         </is>
       </c>
       <c r="M28" t="inlineStr"/>
       <c r="N28" s="2" t="n">
         <v>43993.61749141344</v>
       </c>
       <c r="O28" s="2" t="n">
         <v>43993.61749141362</v>
       </c>
       <c r="P28" t="b">
         <v>1</v>
       </c>
       <c r="Q28" t="b">
         <v>0</v>
       </c>
       <c r="R28" t="b">
         <v>0</v>
       </c>
       <c r="S28" t="b">
         <v>0</v>
       </c>
       <c r="T28" t="b">
         <v>0</v>
       </c>
       <c r="U28" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V28" t="b">
         <v>0</v>
       </c>
       <c r="W28" t="b">
+        <v>0</v>
+      </c>
+      <c r="X28" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y28" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z28" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA28" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB28" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC28" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD28" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>100871872</v>
       </c>
       <c r="B29" t="n">
         <v>1718788</v>
       </c>
       <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr"/>
       <c r="E29" t="inlineStr">
         <is>
           <t>Kleijn R, Van Der VOET, E, and Udo DE HAES, HA 1994</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t xml:space="preserve">Kleijn R, Van Der VOET, E, Udo DE HAES, HA. Controlling substance flows: The case of chlorine. Environmental Management 18:523-542. </t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>Controlling substance flows: The case of chlorine</t>
@@ -2709,68 +3318,89 @@
       </c>
       <c r="J29" t="n">
         <v>1994</v>
       </c>
       <c r="K29" t="inlineStr">
         <is>
           <t>Environmental Management 18:523-542.</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
           <t>BIOSIS  COPYRIGHT: BIOL ABS.  The contribution of chlorinated hydrocarbons (CHCs) to environmental problems in the Netherlands is discussed in an economic context. The economic interactions within the chlorine market, including the link to caustic soda production, are described, and PVC is taken as a case study. Key policy options are evaluated in terms of their potential for environmental improvement. It appears that 95% of CHC emissions causing environmental problems are due to dissipative applications. With respect to  the specific problems of ozone depletion and global warming, only a small group of compounds is responsible for most of the impact. Moreover, economic interactions within the group of CHCs can strongly influence the net effect of environmental policy measures. Policies aimed at a reducing volume output of certain specific groups of CHCs will inevitably lead to trade-offs between environmental problems. The environmental impact of a hypothetical ban on CHCs is discussed in relation t</t>
         </is>
       </c>
       <c r="M29" t="inlineStr"/>
       <c r="N29" s="2" t="n">
         <v>43993.61749145878</v>
       </c>
       <c r="O29" s="2" t="n">
         <v>43993.61749145897</v>
       </c>
       <c r="P29" t="b">
         <v>1</v>
       </c>
       <c r="Q29" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R29" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S29" t="b">
         <v>0</v>
       </c>
       <c r="T29" t="b">
         <v>0</v>
       </c>
       <c r="U29" t="b">
         <v>0</v>
       </c>
       <c r="V29" t="b">
         <v>0</v>
       </c>
       <c r="W29" t="b">
+        <v>0</v>
+      </c>
+      <c r="X29" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y29" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z29" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA29" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB29" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC29" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD29" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>100871873</v>
       </c>
       <c r="B30" t="n">
         <v>1742938</v>
       </c>
       <c r="C30" t="inlineStr"/>
       <c r="D30" t="inlineStr"/>
       <c r="E30" t="inlineStr">
         <is>
           <t>Milanovich FP et al. 1994</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t xml:space="preserve">Milanovich FP, Brown SB, Colston B W, , JR, Daley PF, Langry KC. A FIBER-OPTIC SENSOR SYSTEM FOR MONITORING CHLORINATED HYDROCARBON POLLUTANTS. Talanta 41:2189-2194. </t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>A FIBER-OPTIC SENSOR SYSTEM FOR MONITORING CHLORINATED HYDROCARBON POLLUTANTS</t>
@@ -2800,56 +3430,77 @@
         </is>
       </c>
       <c r="M30" t="inlineStr"/>
       <c r="N30" s="2" t="n">
         <v>43993.61749150447</v>
       </c>
       <c r="O30" s="2" t="n">
         <v>43993.61749150465</v>
       </c>
       <c r="P30" t="b">
         <v>1</v>
       </c>
       <c r="Q30" t="b">
         <v>0</v>
       </c>
       <c r="R30" t="b">
         <v>0</v>
       </c>
       <c r="S30" t="b">
         <v>0</v>
       </c>
       <c r="T30" t="b">
         <v>0</v>
       </c>
       <c r="U30" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V30" t="b">
         <v>0</v>
       </c>
       <c r="W30" t="b">
+        <v>0</v>
+      </c>
+      <c r="X30" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y30" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z30" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA30" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB30" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC30" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD30" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>100871874</v>
       </c>
       <c r="B31" t="n">
         <v>1745563</v>
       </c>
       <c r="C31" t="inlineStr"/>
       <c r="D31" t="inlineStr"/>
       <c r="E31" t="inlineStr">
         <is>
           <t>RECRA 1985</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t xml:space="preserve">RECRA. Analytical results carborundum specialty graphite selected volatiles analysis with cover letter dated 102285. (EPA/OTS Doc #FYI-OTS-1085-0375). Sanborn, NY: Carborundum Specialty Graphite. </t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>Analytical results carborundum specialty graphite selected volatiles analysis with cover letter dated 102285</t>
@@ -2875,56 +3526,77 @@
       </c>
       <c r="L31" t="inlineStr"/>
       <c r="M31" t="inlineStr"/>
       <c r="N31" s="2" t="n">
         <v>43993.61749154863</v>
       </c>
       <c r="O31" s="2" t="n">
         <v>43993.61749154903</v>
       </c>
       <c r="P31" t="b">
         <v>1</v>
       </c>
       <c r="Q31" t="b">
         <v>0</v>
       </c>
       <c r="R31" t="b">
         <v>0</v>
       </c>
       <c r="S31" t="b">
         <v>0</v>
       </c>
       <c r="T31" t="b">
         <v>0</v>
       </c>
       <c r="U31" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V31" t="b">
         <v>0</v>
       </c>
       <c r="W31" t="b">
+        <v>0</v>
+      </c>
+      <c r="X31" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y31" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z31" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA31" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB31" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC31" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD31" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>100871875</v>
       </c>
       <c r="B32" t="n">
         <v>1745594</v>
       </c>
       <c r="C32" t="inlineStr"/>
       <c r="D32" t="inlineStr"/>
       <c r="E32" t="inlineStr">
         <is>
           <t>Anonymous 2000</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t xml:space="preserve">Anonymous. State purgeable organic testing program (spot) quarterly report from April 1, 1987 to July 31, 1987 with cover letter dated 080387. (TSCATS/306688). RESEARCH PLANNING INSTITUE INC. </t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>State purgeable organic testing program (spot) quarterly report from April 1, 1987 to July 31, 1987 with cover letter dated 080387</t>
@@ -2950,56 +3622,77 @@
       </c>
       <c r="L32" t="inlineStr"/>
       <c r="M32" t="inlineStr"/>
       <c r="N32" s="2" t="n">
         <v>43993.61749159397</v>
       </c>
       <c r="O32" s="2" t="n">
         <v>43993.61749159415</v>
       </c>
       <c r="P32" t="b">
         <v>1</v>
       </c>
       <c r="Q32" t="b">
         <v>0</v>
       </c>
       <c r="R32" t="b">
         <v>0</v>
       </c>
       <c r="S32" t="b">
         <v>0</v>
       </c>
       <c r="T32" t="b">
         <v>0</v>
       </c>
       <c r="U32" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V32" t="b">
         <v>0</v>
       </c>
       <c r="W32" t="b">
+        <v>0</v>
+      </c>
+      <c r="X32" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y32" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z32" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA32" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB32" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC32" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD32" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>100871876</v>
       </c>
       <c r="B33" t="n">
         <v>1973147</v>
       </c>
       <c r="C33" t="inlineStr"/>
       <c r="D33" t="inlineStr"/>
       <c r="E33" t="inlineStr">
         <is>
           <t>[No authors listed] 1989</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t xml:space="preserve"> ACTIVATED SLUDGE TREATMENT OF RECOVERED GROUNDWATER CONTAINING ETHYLENE DICHLORIDE WITH COVER SHEET AND LETTER DATED 101889. (TSCATS/404758). </t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>ACTIVATED SLUDGE TREATMENT OF RECOVERED GROUNDWATER CONTAINING ETHYLENE DICHLORIDE WITH COVER SHEET AND LETTER DATED 101889</t>
@@ -3017,56 +3710,77 @@
       </c>
       <c r="L33" t="inlineStr"/>
       <c r="M33" t="inlineStr"/>
       <c r="N33" s="2" t="n">
         <v>43993.61749163829</v>
       </c>
       <c r="O33" s="2" t="n">
         <v>43993.61749163847</v>
       </c>
       <c r="P33" t="b">
         <v>1</v>
       </c>
       <c r="Q33" t="b">
         <v>0</v>
       </c>
       <c r="R33" t="b">
         <v>0</v>
       </c>
       <c r="S33" t="b">
         <v>0</v>
       </c>
       <c r="T33" t="b">
         <v>0</v>
       </c>
       <c r="U33" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V33" t="b">
         <v>0</v>
       </c>
       <c r="W33" t="b">
+        <v>0</v>
+      </c>
+      <c r="X33" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y33" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z33" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA33" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB33" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC33" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD33" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>100871877</v>
       </c>
       <c r="B34" t="n">
         <v>1991043</v>
       </c>
       <c r="C34" t="inlineStr"/>
       <c r="D34" t="inlineStr"/>
       <c r="E34" t="inlineStr">
         <is>
           <t>Gholson AR et al. 1989</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t xml:space="preserve">Gholson AR, Storm JF, Jayanty R KM, Fuerst RG, Logan TJ, Midgett MR. Evaluation of canisters for measuring emissions of volatile organic air pollutants from hazardous waste incineration. (1210-1217). (BIOSIS/89/34151). </t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>Evaluation of canisters for measuring emissions of volatile organic air pollutants from hazardous waste incineration</t>
@@ -3096,56 +3810,77 @@
         </is>
       </c>
       <c r="M34" t="inlineStr"/>
       <c r="N34" s="2" t="n">
         <v>43993.6174917062</v>
       </c>
       <c r="O34" s="2" t="n">
         <v>43993.61749170639</v>
       </c>
       <c r="P34" t="b">
         <v>1</v>
       </c>
       <c r="Q34" t="b">
         <v>0</v>
       </c>
       <c r="R34" t="b">
         <v>0</v>
       </c>
       <c r="S34" t="b">
         <v>0</v>
       </c>
       <c r="T34" t="b">
         <v>0</v>
       </c>
       <c r="U34" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V34" t="b">
         <v>0</v>
       </c>
       <c r="W34" t="b">
+        <v>0</v>
+      </c>
+      <c r="X34" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y34" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z34" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA34" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB34" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC34" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD34" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>100871878</v>
       </c>
       <c r="B35" t="n">
         <v>201838</v>
       </c>
       <c r="C35" t="inlineStr"/>
       <c r="D35" t="inlineStr"/>
       <c r="E35" t="inlineStr">
         <is>
           <t>IARC 1999</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t xml:space="preserve">IARC. Re-evaluation of some organic chemicals, hydrazine, and hydrogen peroxide. Lyon, France: International Agency for Research on Cancer. </t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>Re-evaluation of some organic chemicals, hydrazine, and hydrogen peroxide</t>
@@ -3162,65 +3897,86 @@
         </is>
       </c>
       <c r="J35" t="n">
         <v>1999</v>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t>Lyon, France: International Agency for Research on Cancer.</t>
         </is>
       </c>
       <c r="L35" t="inlineStr"/>
       <c r="M35" t="inlineStr"/>
       <c r="N35" s="2" t="n">
         <v>43993.61749175134</v>
       </c>
       <c r="O35" s="2" t="n">
         <v>43993.61749175153</v>
       </c>
       <c r="P35" t="b">
         <v>1</v>
       </c>
       <c r="Q35" t="b">
         <v>1</v>
       </c>
       <c r="R35" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S35" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T35" t="b">
         <v>0</v>
       </c>
       <c r="U35" t="b">
         <v>0</v>
       </c>
       <c r="V35" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W35" t="b">
+        <v>1</v>
+      </c>
+      <c r="X35" t="b">
+        <v>1</v>
+      </c>
+      <c r="Y35" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z35" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA35" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB35" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC35" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD35" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>100871879</v>
       </c>
       <c r="B36" t="n">
         <v>2048254</v>
       </c>
       <c r="C36" t="inlineStr"/>
       <c r="D36" t="inlineStr"/>
       <c r="E36" t="inlineStr">
         <is>
           <t>Monsanto Chemical Company 1995</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t xml:space="preserve">Monsanto Chemical Company. Whole effluent and chemical specific evaluation (o-dichlorobenzene) of Monsanto's Antwerp Plant Aqueous Discharge, with cover letter dated 07/10/95. (EPA/OTS Doc #86950000210). Washington, DC: U.S. Environmental Protection Agency. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>Whole effluent and chemical specific evaluation (o-dichlorobenzene) of Monsanto's Antwerp Plant Aqueous Discharge, with cover letter dated 07/10/95</t>
@@ -3231,71 +3987,92 @@
           <t>Monsanto Chemical Company</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>Monsanto Chemical Company</t>
         </is>
       </c>
       <c r="J36" t="n">
         <v>1995</v>
       </c>
       <c r="K36" t="inlineStr">
         <is>
           <t>(EPA/OTS Doc #86950000210). Washington, DC: U.S. Environmental Protection Agency. [TSCA Submission]</t>
         </is>
       </c>
       <c r="L36" t="inlineStr"/>
       <c r="M36" t="inlineStr"/>
       <c r="N36" s="2" t="n">
         <v>43993.61749179599</v>
       </c>
       <c r="O36" s="2" t="n">
         <v>43993.61749179618</v>
       </c>
       <c r="P36" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q36" t="b">
         <v>0</v>
       </c>
       <c r="R36" t="b">
         <v>0</v>
       </c>
       <c r="S36" t="b">
         <v>0</v>
       </c>
       <c r="T36" t="b">
         <v>0</v>
       </c>
       <c r="U36" t="b">
         <v>0</v>
       </c>
       <c r="V36" t="b">
         <v>0</v>
       </c>
       <c r="W36" t="b">
+        <v>0</v>
+      </c>
+      <c r="X36" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y36" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z36" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA36" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB36" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC36" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD36" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>100871880</v>
       </c>
       <c r="B37" t="n">
         <v>2228550</v>
       </c>
       <c r="C37" t="inlineStr"/>
       <c r="D37" t="inlineStr">
         <is>
           <t>10.1109/beiac.2013.6560142</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>Kamarrudin N et al. 2013</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t xml:space="preserve">Kamarrudin N, Zulkafli NH, Sikirman A, Mahayuddin NM, Sigau BA, Hamid K, Akhbar S. Concentration and toxicological study on sanitary landfill gases at drilling point closed cell. In 2013 IEEE Business Engineering and Industrial Applications Colloquium (BEIAC) (pp. 333-338). Piscataway, NJ: IEEE. </t>
         </is>
@@ -3317,68 +4094,89 @@
       </c>
       <c r="J37" t="n">
         <v>2013</v>
       </c>
       <c r="K37" t="inlineStr">
         <is>
           <t>In 2013 IEEE Business Engineering and Industrial Applications Colloquium (BEIAC) (pp. 333-338). Piscataway, NJ: IEEE.</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
           <t>Malaysia nowadays like all developing countries is facing an increase in the generation of municipal solid waste and the wastes are disposing at the landfill site. Poorly managed landfill creates emission of harmful gases to the environment and threatens public health. Methane and carbon dioxide are the major landfill gases that have been released to the environment. The main objectives of this study are to identify the compositions landfill gases and check their concentration before obtain human health risk assessment of the landfill. The gas collected at the landfill site was analyzed by using two methods of gas chromatography which are InHouse Method (GC-MSD) and In-House Method-TPH (GSMSD) in order to identify the volatile organic compounds (VOCs) gases. From the study, out of 37 components of landfill gases, 2-methylpentane and benzene have the highest 3 3 concentration with 5337 mg/m and 1191.5 mg/m , respectively. Comparison of exposure concentration with NIOSH standards shows that 1,1-dichloroethene, methylene chloride (DCM), 2-nitropropane, trichloroethane (vinyl chloride), 1,3-dichloropropane, and trans-1,4-dichloro-2-butene are carcinogen. The knowledge of these concentrations is necessary to formulate air pollution control strategies and to avoid undesirable health impact due to exposure of VOCs gases at landfill.</t>
         </is>
       </c>
       <c r="M37" t="inlineStr"/>
       <c r="N37" s="2" t="n">
         <v>43993.61749184047</v>
       </c>
       <c r="O37" s="2" t="n">
         <v>43993.61749184066</v>
       </c>
       <c r="P37" t="b">
         <v>1</v>
       </c>
       <c r="Q37" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R37" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S37" t="b">
         <v>0</v>
       </c>
       <c r="T37" t="b">
         <v>0</v>
       </c>
       <c r="U37" t="b">
         <v>0</v>
       </c>
       <c r="V37" t="b">
         <v>0</v>
       </c>
       <c r="W37" t="b">
+        <v>0</v>
+      </c>
+      <c r="X37" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y37" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z37" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA37" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB37" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC37" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD37" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>100871881</v>
       </c>
       <c r="B38" t="n">
         <v>2310704</v>
       </c>
       <c r="C38" t="inlineStr"/>
       <c r="D38" t="inlineStr">
         <is>
           <t>10.1023/a:1005019630120</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>Tansel B and Eyma RR 1999</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t xml:space="preserve">Tansel B, Eyma RR. Volatile organic contaminant emissions from wastewater treatment plants during secondary treatment. Water, Air, and Soil Pollution 112:3-4. </t>
         </is>
@@ -3400,68 +4198,89 @@
       </c>
       <c r="J38" t="n">
         <v>1999</v>
       </c>
       <c r="K38" t="inlineStr">
         <is>
           <t>Water, Air, and Soil Pollution 112:3-4.</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
           <t>BIOSIS  COPYRIGHT: BIOL ABS.  Volatile organic contaminant (VOC) emissions from wastewater treatment plants may occur through a variety of mechanisms which mainly include volatilization, evaporation, biodegradation, and photodecomposition. A mathematical model incorporating the significant factors affecting VOC emissions from a secondary treatment facilities has been developed and verified with the operational data from wastewater treatment plant in south Florida. The model includes mass transfer considerations for volatiliz</t>
         </is>
       </c>
       <c r="M38" t="inlineStr"/>
       <c r="N38" s="2" t="n">
         <v>43993.61749201851</v>
       </c>
       <c r="O38" s="2" t="n">
         <v>43993.61749201869</v>
       </c>
       <c r="P38" t="b">
         <v>1</v>
       </c>
       <c r="Q38" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R38" t="b">
         <v>0</v>
       </c>
       <c r="S38" t="b">
         <v>0</v>
       </c>
       <c r="T38" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U38" t="b">
         <v>0</v>
       </c>
       <c r="V38" t="b">
         <v>0</v>
       </c>
       <c r="W38" t="b">
+        <v>0</v>
+      </c>
+      <c r="X38" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y38" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z38" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA38" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB38" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC38" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD38" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>100871882</v>
       </c>
       <c r="B39" t="n">
         <v>2331366</v>
       </c>
       <c r="C39" t="inlineStr"/>
       <c r="D39" t="inlineStr">
         <is>
           <t>10.1016/j.atmosenv.2009.03.017</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>D'Souza, JC et al. 2009</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t xml:space="preserve">D'Souza, JC, Jia C, Mukherjee B, Batterman S. Ethnicity, housing and personal factors as determinants of VOC exposures. Atmospheric Environment 43:2884-2892. </t>
         </is>
@@ -3503,50 +4322,71 @@
       </c>
       <c r="P39" t="b">
         <v>0</v>
       </c>
       <c r="Q39" t="b">
         <v>0</v>
       </c>
       <c r="R39" t="b">
         <v>0</v>
       </c>
       <c r="S39" t="b">
         <v>0</v>
       </c>
       <c r="T39" t="b">
         <v>0</v>
       </c>
       <c r="U39" t="b">
         <v>0</v>
       </c>
       <c r="V39" t="b">
         <v>0</v>
       </c>
       <c r="W39" t="b">
         <v>0</v>
       </c>
+      <c r="X39" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y39" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z39" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA39" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB39" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC39" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD39" t="b">
+        <v>0</v>
+      </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>100871883</v>
       </c>
       <c r="B40" t="n">
         <v>2373425</v>
       </c>
       <c r="C40" t="inlineStr"/>
       <c r="D40" t="inlineStr">
         <is>
           <t>10.1016/j.atmosenv.2013.12.026</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>Qiu K et al. 2014</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t xml:space="preserve">Qiu K, Yang L, Lin J, Wang P, Yang Yi, Ye D, Wang L. Historical industrial emissions of non-methane volatile organic compounds in China for the period of 1980-2010. Atmospheric Environment 86:102-112. </t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
@@ -3569,65 +4409,86 @@
       </c>
       <c r="K40" t="inlineStr">
         <is>
           <t>Atmospheric Environment 86:102-112.</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
           <t>This paper presents a new classification of industrial sector on basis of a source-tracing method for the historical industrial emissions of non-methane volatile organic compounds (NMVOCs). The industrial sources were divided into four major source categories: production of NMVOCs, storage and transport, industrial processes using NMVOCs as raw materials, and processes using NMVOCs-containing products. Multiyear emission inventories of NMVOCs from industrial sources were established for the period of 1980-2010 in China, covering 98 contributing industrial sources. The inventories were developed by the emission factor method, and further gridded at a spatial resolution of 50 km x 50 km based on GIS methodology, using population data as spatial surrogate. The result showed that China's industrial NMVOCs emissions had increased by 11.6 times at an average annual rate of 8.5% from 1.15 Tg in 1980 to 13.35 Tg in 2010. The four major source categories generated 19.6% (2.63 Tg, production of NMVOCs), 9.6% (1.295 Tg, storage and transport), 13.2% (1.769 Tg, industrial processes using NMVOCs as raw materials), and 57.4% (7.662 Tg, processes using NMVOCs-containing products) of the total emissions from China in 2010. Moreover, the top four industrial emissions sources were oil refinery, architectural decoration, machinery equipment and printing, accounted for 483% all together. With respect to the spatial distribution, the emissions mostly occurred in the eastern, northern and southern parts of China, all being much higher than that in the western part. The top four emission provinces were Shandong, Jiangsu, Guangdong, and Zhejiang, accounting for 38.3% of the national emissions. As for the past 30 years, the national industrial NMVOCs emissions increased year-by-year, being in pace with the accelerated industrialization process and the sharp economic growth, especially the rapid expansion of the high-emission industries. Particularly, the oil refinery, product oil and solvent distribution, architectural decoration, and mechanical equipment manufacture became the four largest contributors, accounting for 15.9-34.3%, 6.5-10.2%, 7-8%, and 6-7% of national industrial NMVOCs. (C) 2013 Elsevier Ltd. All rights reserved.</t>
         </is>
       </c>
       <c r="M40" t="inlineStr"/>
       <c r="N40" s="2" t="n">
         <v>43993.61749213211</v>
       </c>
       <c r="O40" s="2" t="n">
         <v>43993.61749213237</v>
       </c>
       <c r="P40" t="b">
         <v>1</v>
       </c>
       <c r="Q40" t="b">
         <v>1</v>
       </c>
       <c r="R40" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S40" t="b">
         <v>0</v>
       </c>
       <c r="T40" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U40" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V40" t="b">
         <v>0</v>
       </c>
       <c r="W40" t="b">
+        <v>0</v>
+      </c>
+      <c r="X40" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y40" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z40" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA40" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB40" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC40" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD40" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>100871884</v>
       </c>
       <c r="B41" t="n">
         <v>27314</v>
       </c>
       <c r="C41" t="inlineStr"/>
       <c r="D41" t="inlineStr">
         <is>
           <t>10.1080/08940630.1989.10466593</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>Cohen MA et al. 1989</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t xml:space="preserve">Cohen MA, Ryan PB, Yanagisawa Y, Spengler JD, Ozkaynak H, Epstein PS. Indoor/outdoor measurements of volatile organic compounds in the Kanawha Valley of West Virginia. Journal of Air Pollution Control Association 39:1086-1093. </t>
         </is>
@@ -3661,56 +4522,77 @@
         </is>
       </c>
       <c r="M41" t="inlineStr"/>
       <c r="N41" s="2" t="n">
         <v>43993.61749229614</v>
       </c>
       <c r="O41" s="2" t="n">
         <v>43993.61749229633</v>
       </c>
       <c r="P41" t="b">
         <v>1</v>
       </c>
       <c r="Q41" t="b">
         <v>0</v>
       </c>
       <c r="R41" t="b">
         <v>0</v>
       </c>
       <c r="S41" t="b">
         <v>0</v>
       </c>
       <c r="T41" t="b">
         <v>0</v>
       </c>
       <c r="U41" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V41" t="b">
         <v>0</v>
       </c>
       <c r="W41" t="b">
+        <v>0</v>
+      </c>
+      <c r="X41" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y41" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z41" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA41" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB41" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC41" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD41" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>100871885</v>
       </c>
       <c r="B42" t="n">
         <v>2802277</v>
       </c>
       <c r="C42" t="inlineStr"/>
       <c r="D42" t="inlineStr"/>
       <c r="E42" t="inlineStr">
         <is>
           <t>Herrera TA, Lang R, and Tchobanoglous G 1989</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t xml:space="preserve">Herrera TA, Lang R, Tchobanoglous G. A STUDY OF THE EMISSIONS OF VOLATILE ORGANIC COMPOUNDS FOUND IN LANDFILL GAS. B E L L J:CHELSEA. </t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>A STUDY OF THE EMISSIONS OF VOLATILE ORGANIC COMPOUNDS FOUND IN LANDFILL GAS</t>
@@ -3740,56 +4622,77 @@
         </is>
       </c>
       <c r="M42" t="inlineStr"/>
       <c r="N42" s="2" t="n">
         <v>43993.6174923458</v>
       </c>
       <c r="O42" s="2" t="n">
         <v>43993.61749234598</v>
       </c>
       <c r="P42" t="b">
         <v>1</v>
       </c>
       <c r="Q42" t="b">
         <v>0</v>
       </c>
       <c r="R42" t="b">
         <v>0</v>
       </c>
       <c r="S42" t="b">
         <v>0</v>
       </c>
       <c r="T42" t="b">
         <v>0</v>
       </c>
       <c r="U42" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V42" t="b">
         <v>0</v>
       </c>
       <c r="W42" t="b">
+        <v>0</v>
+      </c>
+      <c r="X42" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y42" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z42" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA42" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB42" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC42" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD42" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>100871886</v>
       </c>
       <c r="B43" t="n">
         <v>3075174</v>
       </c>
       <c r="C43" t="inlineStr"/>
       <c r="D43" t="inlineStr">
         <is>
           <t>10.1016/j.scitotenv.2015.06.089</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>Mo Z et al. 2015</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t xml:space="preserve">Mo Z, Shao Min, Lu S, Qu H, Zhou M, Sun Jin, Gou Bin. Process-specific emission characteristics of volatile organic compounds (VOCs) from petrochemical facilities in the Yangtze River Delta, China. Science of the Total Environment 533:422-431. </t>
         </is>
@@ -3814,65 +4717,86 @@
       </c>
       <c r="K43" t="inlineStr">
         <is>
           <t>Science of the Total Environment 533:422-431.</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
           <t>Process-specific emission characteristics of volatile organic compounds (VOCs) from petrochemical facilities were investigated in the Yangtze River Delta, China. Source samples were collected from various process units in the petrochemical, basic chemical, and chlorinated chemical plants, and were measured using gas chromatography-mass spectrometry/flame ionization detection. The results showed that propane (19.9%), propene (11.7%), ethane (9.5%) and i-butane (9.2%) were the most abundant species in the petrochemical plant, with propene at much higher levels than in petrochemical profiles measured in other regions. Styrene (15.3%), toluene (10.3%) and 1,3-butadiene (7.5%) were the major species in the basic chemical industry, while halocarbons, especially dichloromethane (15.2%) and chloromethane (7.5%), were substantial in the chlorinated chemical plant. Composite profiles were calculated using a weight-average approach based on the VOC emission strength of various process units. Emission profiles for an entire petrochemical-related industry were found to be process-oriented and should be established considering the differences in VOC emissions from various manufacturing facilities. The VOC source reactivity and carcinogenic risk potential of each process unit were also calculated in this study, suggesting that process operations mainly producing alkenes should be targeted for possible controls with respect to reducing the ozone formation potential, while process units emitting 1,3-butadiene should be under priority control in terms of toxicity. This provides a basis for further measurements of process-specific VOC emissions from the entire petrochemical industry. Meanwhile, more representative samples should be collected to reduce the large uncertainties.</t>
         </is>
       </c>
       <c r="M43" t="inlineStr"/>
       <c r="N43" s="2" t="n">
         <v>43993.61749242477</v>
       </c>
       <c r="O43" s="2" t="n">
         <v>43993.61749242496</v>
       </c>
       <c r="P43" t="b">
         <v>1</v>
       </c>
       <c r="Q43" t="b">
         <v>1</v>
       </c>
       <c r="R43" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S43" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T43" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U43" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V43" t="b">
         <v>0</v>
       </c>
       <c r="W43" t="b">
+        <v>0</v>
+      </c>
+      <c r="X43" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y43" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z43" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA43" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB43" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC43" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD43" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>100871887</v>
       </c>
       <c r="B44" t="n">
         <v>32276</v>
       </c>
       <c r="C44" t="inlineStr"/>
       <c r="D44" t="inlineStr"/>
       <c r="E44" t="inlineStr">
         <is>
           <t>Klaassen CD 1990</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t xml:space="preserve">Klaassen CD. Nonmetallic environmental toxicants: air pollutants, solvents and vapors, and pesticides. In Gilman, A. G.; Rall, T. W.; Nies, A. S.; Taylor, P. (1615-1639, pp. GILMAN). Goodman and Gilman's the pharmacological basis of therapeutics: New York, NY. </t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>Nonmetallic environmental toxicants: air pollutants, solvents and vapors, and pesticides</t>
@@ -3902,56 +4826,77 @@
         </is>
       </c>
       <c r="M44" t="inlineStr"/>
       <c r="N44" s="2" t="n">
         <v>43993.61749247566</v>
       </c>
       <c r="O44" s="2" t="n">
         <v>43993.61749247583</v>
       </c>
       <c r="P44" t="b">
         <v>1</v>
       </c>
       <c r="Q44" t="b">
         <v>0</v>
       </c>
       <c r="R44" t="b">
         <v>0</v>
       </c>
       <c r="S44" t="b">
         <v>0</v>
       </c>
       <c r="T44" t="b">
         <v>0</v>
       </c>
       <c r="U44" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V44" t="b">
         <v>0</v>
       </c>
       <c r="W44" t="b">
+        <v>0</v>
+      </c>
+      <c r="X44" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y44" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z44" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA44" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB44" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC44" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD44" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>100871888</v>
       </c>
       <c r="B45" t="n">
         <v>3230538</v>
       </c>
       <c r="C45" t="inlineStr"/>
       <c r="D45" t="inlineStr">
         <is>
           <t>10.1002/jps.24334</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>Frasch HF and Bunge AL 2015</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t xml:space="preserve">Frasch HF, Bunge AL. The transient dermal exposure II: post-exposure absorption and evaporation of volatile compounds. Journal of Pharmaceutical Sciences 104:1499-1507. </t>
         </is>
@@ -3976,65 +4921,86 @@
       </c>
       <c r="K45" t="inlineStr">
         <is>
           <t>Journal of Pharmaceutical Sciences 104:1499-1507.</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
           <t>The transient dermal exposure is one where the skin is exposed to chemical for a finite duration, after which the chemical is removed and no residue remains on the skin's surface. Chemical within the skin at the end of the exposure period can still enter the systemic circulation. If it has some volatility, a portion of it will evaporate from the surface before it has a chance to be absorbed by the body. The fate of this post-exposure "skin depot" is the focus of this theoretical study. Laplace domain solutions for concentration distribution, flux, and cumulative mass absorption and evaporation are presented, and time domain results are obtained through numerical inversion. The Final Value Theorem is applied to obtain the analytical solutions for the total fractional absorption by the body and evaporation from skin at infinite time following a transient exposure. The solutions depend on two dimensionless variables: χ, the ratio of evaporation rate to steady-state dermal permeation rate; and the ratio of exposure time to membrane lag time. Simple closed form algebraic equations are presented that closely approximate the complete analytical solutions. Applications of the theory to the dermal risk assessment of pharmaceutical, occupational, and environmental exposures are presented for four example chemicals.</t>
         </is>
       </c>
       <c r="M45" t="inlineStr"/>
       <c r="N45" s="2" t="n">
         <v>43993.6174925528</v>
       </c>
       <c r="O45" s="2" t="n">
         <v>43993.61749255308</v>
       </c>
       <c r="P45" t="b">
         <v>1</v>
       </c>
       <c r="Q45" t="b">
         <v>1</v>
       </c>
       <c r="R45" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S45" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T45" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U45" t="b">
         <v>0</v>
       </c>
       <c r="V45" t="b">
         <v>0</v>
       </c>
       <c r="W45" t="b">
+        <v>0</v>
+      </c>
+      <c r="X45" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y45" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z45" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA45" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB45" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC45" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD45" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>100871889</v>
       </c>
       <c r="B46" t="n">
         <v>3256955</v>
       </c>
       <c r="C46" t="inlineStr"/>
       <c r="D46" t="inlineStr">
         <is>
           <t>10.1016/j.chemosphere.2014.12.089</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>Cometto-Muniz JE and Abraham MH 2015</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t xml:space="preserve">Cometto-Muniz JE, Abraham MH. Compilation and analysis of types and concentrations of airborne chemicals measured in various indoor and outdoor human environments. Chemosphere 127:70-86. [Review]. </t>
         </is>
@@ -4062,62 +5028,83 @@
           <t>Chemosphere 127:70-86. [Review]</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
           <t>The main purpose of this article is to summarize and illustrate the results of a literature search on the types, levels, relative concentrations, concentration spread of individual chemicals, and number of airborne compounds (mostly volatile organic compounds, VOCs) that have been found, measured, and reported both indoors and outdoors. Two broad categories of indoor environments are considered: (1) home/school, and (2) commercial spaces. Also, two categories of outdoor environments are considered: (1) non-industrial and (2) industrial (the latter represented by the vicinity of a pig farm and the vicinity of an oil refinery). The outcome is presented as a series of graphs and tables containing the following statistics: geometric mean, arithmetic mean, median, standard deviation, variance, standard error, interquartile distance, minimum value, maximum value, and number of data (data count) for the air concentration of each reported compound in a given environment. A Supplementary Table allows interested readers to match each single value included in this compilation with its corresponding original reference.</t>
         </is>
       </c>
       <c r="M46" t="inlineStr"/>
       <c r="N46" s="2" t="n">
         <v>43993.61749264374</v>
       </c>
       <c r="O46" s="2" t="n">
         <v>43993.61749264401</v>
       </c>
       <c r="P46" t="b">
         <v>1</v>
       </c>
       <c r="Q46" t="b">
         <v>1</v>
       </c>
       <c r="R46" t="b">
         <v>1</v>
       </c>
       <c r="S46" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T46" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U46" t="b">
         <v>0</v>
       </c>
       <c r="V46" t="b">
         <v>0</v>
       </c>
       <c r="W46" t="b">
+        <v>0</v>
+      </c>
+      <c r="X46" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y46" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z46" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA46" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB46" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC46" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD46" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>100871890</v>
       </c>
       <c r="B47" t="n">
         <v>3572863</v>
       </c>
       <c r="C47" t="inlineStr"/>
       <c r="D47" t="inlineStr">
         <is>
           <t>10.1016/j.watres.2004.04.036</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>Atasoy E, Döğeroğlu T, and Kara S 2004</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t xml:space="preserve">Atasoy E, Döğeroğlu T, Kara S. The estimation of NMVOC emissions from an urban-scale wastewater treatment plant. Water Research 38:3265-3274. </t>
         </is>
@@ -4142,65 +5129,86 @@
       </c>
       <c r="K47" t="inlineStr">
         <is>
           <t>Water Research 38:3265-3274.</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
           <t>The emissions of 19 different non-methane volatile organic compounds (NMVOCs) from the sewage treatment plant of the province of Eskişehir in Turkey were estimated. The estimations were based on the modified surface-renewal model suggested by EPA. The estimated total annual amounts of the pollutants emitted (from the plant's primary and secondary clarifier units and their weirs, as well as the aerated biological treatment unit) varied between a range of 0.00024 t (1,3-dichlorobenzene) and 0.1646 t (tetrachloroethylene). The corresponding flux data ranged from 9.98 x 10(-10)g cm(-2) h(-1) (1,3-dichlorobenzene) to 8450 x 10(-10)g cm(-2) h(-1) (tetrachloroethylene). Resulting total hourly NMVOC emission rate (0.041 kg h(-1)) was found not to exceed the current national standards. This work may be considered as a regional background for a possible contribution to the national and international emission inventory study on NMVOCs.</t>
         </is>
       </c>
       <c r="M47" t="inlineStr"/>
       <c r="N47" s="2" t="n">
         <v>43993.61749273594</v>
       </c>
       <c r="O47" s="2" t="n">
         <v>43993.61749273622</v>
       </c>
       <c r="P47" t="b">
         <v>1</v>
       </c>
       <c r="Q47" t="b">
         <v>1</v>
       </c>
       <c r="R47" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S47" t="b">
         <v>0</v>
       </c>
       <c r="T47" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U47" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V47" t="b">
         <v>0</v>
       </c>
       <c r="W47" t="b">
+        <v>0</v>
+      </c>
+      <c r="X47" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y47" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z47" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA47" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB47" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC47" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD47" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>100871891</v>
       </c>
       <c r="B48" t="n">
         <v>3827299</v>
       </c>
       <c r="C48" t="inlineStr"/>
       <c r="D48" t="inlineStr"/>
       <c r="E48" t="inlineStr">
         <is>
           <t>OECD 2009</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t xml:space="preserve">OECD. Emission scenario document on adhesive formulation. (JT03263583). Paris, France: Organisation for Economic Co-operation and Development. </t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>Emission scenario document on adhesive formulation</t>
@@ -4217,65 +5225,86 @@
         </is>
       </c>
       <c r="J48" t="n">
         <v>2009</v>
       </c>
       <c r="K48" t="inlineStr">
         <is>
           <t>(JT03263583). Paris, France: Organisation for Economic Co-operation and Development.</t>
         </is>
       </c>
       <c r="L48" t="inlineStr"/>
       <c r="M48" t="inlineStr"/>
       <c r="N48" s="2" t="n">
         <v>43993.61749280262</v>
       </c>
       <c r="O48" s="2" t="n">
         <v>43993.61749280286</v>
       </c>
       <c r="P48" t="b">
         <v>1</v>
       </c>
       <c r="Q48" t="b">
         <v>1</v>
       </c>
       <c r="R48" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S48" t="b">
         <v>0</v>
       </c>
       <c r="T48" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U48" t="b">
         <v>0</v>
       </c>
       <c r="V48" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W48" t="b">
+        <v>1</v>
+      </c>
+      <c r="X48" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y48" t="b">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA48" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB48" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC48" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD48" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>100871892</v>
       </c>
       <c r="B49" t="n">
         <v>3974905</v>
       </c>
       <c r="C49" t="inlineStr"/>
       <c r="D49" t="inlineStr"/>
       <c r="E49" t="inlineStr">
         <is>
           <t>NIOSH 1985</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t xml:space="preserve">NIOSH. Health hazard evaluation report no. HETA-84-214-1633, Sheldahl, Inc., Northfield, Minnesota. (HETA- 84-214-1633). Cincinnati, OH: National Institute for Occupational Safety and Health. </t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>Health hazard evaluation report no. HETA-84-214-1633, Sheldahl, Inc., Northfield, Minnesota.</t>
@@ -4283,74 +5312,95 @@
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>NIOSH</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
           <t>NIOSH</t>
         </is>
       </c>
       <c r="J49" t="n">
         <v>1985</v>
       </c>
       <c r="K49" t="inlineStr">
         <is>
           <t>(HETA- 84-214-1633). Cincinnati, OH: National Institute for Occupational Safety and Health.</t>
         </is>
       </c>
       <c r="L49" t="inlineStr"/>
       <c r="M49" t="inlineStr"/>
       <c r="N49" s="2" t="n">
         <v>43993.61749286615</v>
       </c>
       <c r="O49" s="2" t="n">
-        <v>43993.61749286643</v>
+        <v>46157.79901694977</v>
       </c>
       <c r="P49" t="b">
         <v>1</v>
       </c>
       <c r="Q49" t="b">
         <v>1</v>
       </c>
       <c r="R49" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S49" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T49" t="b">
         <v>0</v>
       </c>
       <c r="U49" t="b">
         <v>0</v>
       </c>
       <c r="V49" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W49" t="b">
+        <v>1</v>
+      </c>
+      <c r="X49" t="b">
+        <v>1</v>
+      </c>
+      <c r="Y49" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z49" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA49" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB49" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC49" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD49" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>100871893</v>
       </c>
       <c r="B50" t="n">
         <v>4213875</v>
       </c>
       <c r="C50" t="inlineStr"/>
       <c r="D50" t="inlineStr"/>
       <c r="E50" t="inlineStr">
         <is>
           <t>Ppg Indus Inc 1987</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t xml:space="preserve">Ppg Indus Inc. Waste disposal sites assessment. (86-870002003). PPG Indus Inc. </t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>Waste disposal sites assessment</t>
@@ -4376,56 +5426,77 @@
       </c>
       <c r="L50" t="inlineStr"/>
       <c r="M50" t="inlineStr"/>
       <c r="N50" s="2" t="n">
         <v>43993.61749358888</v>
       </c>
       <c r="O50" s="2" t="n">
         <v>43993.61749358917</v>
       </c>
       <c r="P50" t="b">
         <v>1</v>
       </c>
       <c r="Q50" t="b">
         <v>0</v>
       </c>
       <c r="R50" t="b">
         <v>0</v>
       </c>
       <c r="S50" t="b">
         <v>0</v>
       </c>
       <c r="T50" t="b">
         <v>0</v>
       </c>
       <c r="U50" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V50" t="b">
         <v>0</v>
       </c>
       <c r="W50" t="b">
+        <v>0</v>
+      </c>
+      <c r="X50" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y50" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z50" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA50" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB50" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC50" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD50" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>100871894</v>
       </c>
       <c r="B51" t="n">
         <v>4213877</v>
       </c>
       <c r="C51" t="inlineStr"/>
       <c r="D51" t="inlineStr"/>
       <c r="E51" t="inlineStr">
         <is>
           <t>Ken E Davis Assoc 1984</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t xml:space="preserve">Ken E Davis Assoc. Investigation of contamination at the north dock storage area phase I - PPG Industries, Lake Charles, LA. (OTS0517103.  86-870002014.  TSCATS/309780.). [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>Investigation of contamination at the north dock storage area phase I - PPG Industries, Lake Charles, LA</t>
@@ -4451,56 +5522,77 @@
       </c>
       <c r="L51" t="inlineStr"/>
       <c r="M51" t="inlineStr"/>
       <c r="N51" s="2" t="n">
         <v>43993.61749363942</v>
       </c>
       <c r="O51" s="2" t="n">
         <v>43993.61749363963</v>
       </c>
       <c r="P51" t="b">
         <v>1</v>
       </c>
       <c r="Q51" t="b">
         <v>0</v>
       </c>
       <c r="R51" t="b">
         <v>0</v>
       </c>
       <c r="S51" t="b">
         <v>0</v>
       </c>
       <c r="T51" t="b">
         <v>0</v>
       </c>
       <c r="U51" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V51" t="b">
         <v>0</v>
       </c>
       <c r="W51" t="b">
+        <v>0</v>
+      </c>
+      <c r="X51" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y51" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z51" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA51" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB51" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC51" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD51" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="n">
         <v>100871895</v>
       </c>
       <c r="B52" t="n">
         <v>4213892</v>
       </c>
       <c r="C52" t="inlineStr"/>
       <c r="D52" t="inlineStr"/>
       <c r="E52" t="inlineStr">
         <is>
           <t>ERM 1988</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t xml:space="preserve">ERM. Endangerment assessment, off-site conditions on 1,1,1-trichloroethane, 1,1-dichloroethane, 1,2-dichloroethane, toluene, xylenes and 1,3-dichloropropane w-cover letter dated 022489. (86-890000134). TEXAS A  and  M UNIV. </t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>Endangerment assessment, off-site conditions on 1,1,1-trichloroethane, 1,1-dichloroethane, 1,2-dichloroethane, toluene, xylenes and 1,3-dichloropropane w-cover letter dated 022489</t>
@@ -4526,56 +5618,77 @@
       </c>
       <c r="L52" t="inlineStr"/>
       <c r="M52" t="inlineStr"/>
       <c r="N52" s="2" t="n">
         <v>43993.61749369199</v>
       </c>
       <c r="O52" s="2" t="n">
         <v>43993.61749369221</v>
       </c>
       <c r="P52" t="b">
         <v>1</v>
       </c>
       <c r="Q52" t="b">
         <v>0</v>
       </c>
       <c r="R52" t="b">
         <v>0</v>
       </c>
       <c r="S52" t="b">
         <v>0</v>
       </c>
       <c r="T52" t="b">
         <v>0</v>
       </c>
       <c r="U52" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V52" t="b">
         <v>0</v>
       </c>
       <c r="W52" t="b">
+        <v>0</v>
+      </c>
+      <c r="X52" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y52" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z52" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA52" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB52" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC52" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD52" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="n">
         <v>100871896</v>
       </c>
       <c r="B53" t="n">
         <v>4214049</v>
       </c>
       <c r="C53" t="inlineStr"/>
       <c r="D53" t="inlineStr"/>
       <c r="E53" t="inlineStr">
         <is>
           <t>PFAUDLER CO 1984</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t xml:space="preserve">PFAUDLER CO. Results of analytical data with attached tables. (OTS0000375-0.  FYI-OTS-0185-0375.  TSCATS/31198). Pfaudler Co. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>Results of analytical data with attached tables</t>
@@ -4601,56 +5714,77 @@
       </c>
       <c r="L53" t="inlineStr"/>
       <c r="M53" t="inlineStr"/>
       <c r="N53" s="2" t="n">
         <v>43993.61749373977</v>
       </c>
       <c r="O53" s="2" t="n">
         <v>43993.61749373996</v>
       </c>
       <c r="P53" t="b">
         <v>1</v>
       </c>
       <c r="Q53" t="b">
         <v>0</v>
       </c>
       <c r="R53" t="b">
         <v>0</v>
       </c>
       <c r="S53" t="b">
         <v>0</v>
       </c>
       <c r="T53" t="b">
         <v>0</v>
       </c>
       <c r="U53" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V53" t="b">
         <v>0</v>
       </c>
       <c r="W53" t="b">
+        <v>0</v>
+      </c>
+      <c r="X53" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y53" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z53" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA53" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB53" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC53" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD53" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="n">
         <v>100871897</v>
       </c>
       <c r="B54" t="n">
         <v>4214323</v>
       </c>
       <c r="C54" t="inlineStr"/>
       <c r="D54" t="inlineStr"/>
       <c r="E54" t="inlineStr">
         <is>
           <t>Allied Signal Inc 1990</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t xml:space="preserve">Allied Signal Inc. Letter from allied-signal inc notifying usepa of their intentions to conduct an environmental assessment pursuant to the environment cleanup responsibility act with attachments. (OTS: OTS0528525; 8EHQ Num: NA; DCN: 86-910000293; TSCATS RefID: 413509; CIS: NA). Allied Signal Inc. </t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>Letter from allied-signal inc notifying usepa of their intentions to conduct an environmental assessment pursuant to the environment cleanup responsibility act with attachments</t>
@@ -4676,56 +5810,77 @@
       </c>
       <c r="L54" t="inlineStr"/>
       <c r="M54" t="inlineStr"/>
       <c r="N54" s="2" t="n">
         <v>43993.61749378654</v>
       </c>
       <c r="O54" s="2" t="n">
         <v>43993.61749378673</v>
       </c>
       <c r="P54" t="b">
         <v>1</v>
       </c>
       <c r="Q54" t="b">
         <v>0</v>
       </c>
       <c r="R54" t="b">
         <v>0</v>
       </c>
       <c r="S54" t="b">
         <v>0</v>
       </c>
       <c r="T54" t="b">
         <v>0</v>
       </c>
       <c r="U54" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V54" t="b">
         <v>0</v>
       </c>
       <c r="W54" t="b">
+        <v>0</v>
+      </c>
+      <c r="X54" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y54" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z54" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA54" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB54" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC54" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD54" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="n">
         <v>100871898</v>
       </c>
       <c r="B55" t="n">
         <v>4214363</v>
       </c>
       <c r="C55" t="inlineStr"/>
       <c r="D55" t="inlineStr"/>
       <c r="E55" t="inlineStr">
         <is>
           <t>Northrop Corporation 1992</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t xml:space="preserve">Northrop Corporation. Assessment of potential risks associated with volatile organic compounds in the vicinity of northrop corporation, washington street, norwood, massachusetts. (OTS: OTS0543447; 8EHQ Num: NA; DCN: 86-930000081; TSCATS RefID: 431147; CIS: NA). Northrop Corporation. </t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>Assessment of potential risks associated with volatile organic compounds in the vicinity of northrop corporation, washington street, norwood, massachusetts</t>
@@ -4751,56 +5906,77 @@
       </c>
       <c r="L55" t="inlineStr"/>
       <c r="M55" t="inlineStr"/>
       <c r="N55" s="2" t="n">
         <v>43993.61749383312</v>
       </c>
       <c r="O55" s="2" t="n">
         <v>43993.61749383331</v>
       </c>
       <c r="P55" t="b">
         <v>1</v>
       </c>
       <c r="Q55" t="b">
         <v>0</v>
       </c>
       <c r="R55" t="b">
         <v>0</v>
       </c>
       <c r="S55" t="b">
         <v>0</v>
       </c>
       <c r="T55" t="b">
         <v>0</v>
       </c>
       <c r="U55" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V55" t="b">
         <v>0</v>
       </c>
       <c r="W55" t="b">
+        <v>0</v>
+      </c>
+      <c r="X55" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y55" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z55" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA55" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB55" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC55" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD55" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="n">
         <v>100871899</v>
       </c>
       <c r="B56" t="n">
         <v>4214414</v>
       </c>
       <c r="C56" t="inlineStr"/>
       <c r="D56" t="inlineStr"/>
       <c r="E56" t="inlineStr">
         <is>
           <t>Glidden Coatings &amp; Resins 1980</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t xml:space="preserve">Glidden Coatings &amp; Resins. Water sample analysis-vinyl acetate spill pump-out well with attached it enviroscience analytical report hk-239 [hk-239: priority pollutant investigation report gliden coatings and resins with cover letters dated 050580 and 060280]. (OTS: OTS0204850; 8EHQ Num: 8EHQ-0680-0345; DCN: 88-8000345; TSCATS RefID: 6690; CIS: NA). Glidden Coatings &amp; Resins. </t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>Water sample analysis-vinyl acetate spill pump-out well with attached it enviroscience analytical report hk-239 [hk-239: priority pollutant investigation report gliden coatings and resins with cover letters dated 050580 and 060280]</t>
@@ -4826,56 +6002,77 @@
       </c>
       <c r="L56" t="inlineStr"/>
       <c r="M56" t="inlineStr"/>
       <c r="N56" s="2" t="n">
         <v>43993.61749389016</v>
       </c>
       <c r="O56" s="2" t="n">
         <v>43993.61749389035</v>
       </c>
       <c r="P56" t="b">
         <v>1</v>
       </c>
       <c r="Q56" t="b">
         <v>0</v>
       </c>
       <c r="R56" t="b">
         <v>0</v>
       </c>
       <c r="S56" t="b">
         <v>0</v>
       </c>
       <c r="T56" t="b">
         <v>0</v>
       </c>
       <c r="U56" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V56" t="b">
         <v>0</v>
       </c>
       <c r="W56" t="b">
+        <v>0</v>
+      </c>
+      <c r="X56" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y56" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z56" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA56" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB56" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC56" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD56" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="n">
         <v>100871900</v>
       </c>
       <c r="B57" t="n">
         <v>4215637</v>
       </c>
       <c r="C57" t="inlineStr"/>
       <c r="D57" t="inlineStr"/>
       <c r="E57" t="inlineStr">
         <is>
           <t>Ciba-Geigy 1984</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t xml:space="preserve">Ciba-Geigy. Memo from S. Workman to C. Staton on Scrdi Dreyfus street site dated September 24, 1984 on one chemical. (EPA/OTS; Doc #86-870001973). Ciba-Geigy Corporation. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>Memo from S. Workman to C. Staton on Scrdi Dreyfus street site dated September 24, 1984 on one chemical</t>
@@ -4901,56 +6098,77 @@
       </c>
       <c r="L57" t="inlineStr"/>
       <c r="M57" t="inlineStr"/>
       <c r="N57" s="2" t="n">
         <v>43993.61749393567</v>
       </c>
       <c r="O57" s="2" t="n">
         <v>43993.61749393585</v>
       </c>
       <c r="P57" t="b">
         <v>1</v>
       </c>
       <c r="Q57" t="b">
         <v>0</v>
       </c>
       <c r="R57" t="b">
         <v>0</v>
       </c>
       <c r="S57" t="b">
         <v>0</v>
       </c>
       <c r="T57" t="b">
         <v>0</v>
       </c>
       <c r="U57" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V57" t="b">
         <v>0</v>
       </c>
       <c r="W57" t="b">
+        <v>0</v>
+      </c>
+      <c r="X57" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y57" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z57" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA57" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB57" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC57" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD57" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="n">
         <v>100871901</v>
       </c>
       <c r="B58" t="n">
         <v>4215889</v>
       </c>
       <c r="C58" t="inlineStr"/>
       <c r="D58" t="inlineStr"/>
       <c r="E58" t="inlineStr">
         <is>
           <t>Allied Signal Inc 1989</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t xml:space="preserve">Allied Signal Inc. Final draft phase 1 site assessment: Body of report, figures, attachments and hydraulic properties with attached tables, appendices and cover letter dated 051589. (Project # ALAEGR LACA 01.  OTS0520421.  86-890000266.  TSCATS/403880). Allied Signal Inc. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>Final draft phase 1 site assessment: Body of report, figures, attachments and hydraulic properties with attached tables, appendices and cover letter dated 051589</t>
@@ -4976,56 +6194,77 @@
       </c>
       <c r="L58" t="inlineStr"/>
       <c r="M58" t="inlineStr"/>
       <c r="N58" s="2" t="n">
         <v>43993.61749398395</v>
       </c>
       <c r="O58" s="2" t="n">
         <v>43993.61749398412</v>
       </c>
       <c r="P58" t="b">
         <v>1</v>
       </c>
       <c r="Q58" t="b">
         <v>0</v>
       </c>
       <c r="R58" t="b">
         <v>0</v>
       </c>
       <c r="S58" t="b">
         <v>0</v>
       </c>
       <c r="T58" t="b">
         <v>0</v>
       </c>
       <c r="U58" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V58" t="b">
         <v>0</v>
       </c>
       <c r="W58" t="b">
+        <v>0</v>
+      </c>
+      <c r="X58" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y58" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z58" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA58" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB58" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC58" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD58" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="n">
         <v>100871902</v>
       </c>
       <c r="B59" t="n">
         <v>4215920</v>
       </c>
       <c r="C59" t="inlineStr"/>
       <c r="D59" t="inlineStr"/>
       <c r="E59" t="inlineStr">
         <is>
           <t>DuPont 1995</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t xml:space="preserve">DuPont. Corrective measures study for SWMU No. CP-1, 2, 3, 16, &amp; 21 Dupont Beaumont works, with cover letter dated 03/16/95. (OTS0557628). Washington, D.C.: U.S. Environmental Protection Agency Office of Toxic Substances. </t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>Corrective measures study for SWMU No. CP-1, 2, 3, 16, &amp; 21 Dupont Beaumont works, with cover letter dated 03/16/95</t>
@@ -5051,56 +6290,77 @@
       </c>
       <c r="L59" t="inlineStr"/>
       <c r="M59" t="inlineStr"/>
       <c r="N59" s="2" t="n">
         <v>43993.61749402941</v>
       </c>
       <c r="O59" s="2" t="n">
         <v>43993.6174940296</v>
       </c>
       <c r="P59" t="b">
         <v>1</v>
       </c>
       <c r="Q59" t="b">
         <v>0</v>
       </c>
       <c r="R59" t="b">
         <v>0</v>
       </c>
       <c r="S59" t="b">
         <v>0</v>
       </c>
       <c r="T59" t="b">
         <v>0</v>
       </c>
       <c r="U59" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V59" t="b">
         <v>0</v>
       </c>
       <c r="W59" t="b">
+        <v>0</v>
+      </c>
+      <c r="X59" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y59" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z59" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA59" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB59" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC59" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD59" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="n">
         <v>100871903</v>
       </c>
       <c r="B60" t="n">
         <v>4215922</v>
       </c>
       <c r="C60" t="inlineStr"/>
       <c r="D60" t="inlineStr"/>
       <c r="E60" t="inlineStr">
         <is>
           <t>Radian International LLC 1996</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t xml:space="preserve">Radian International LLC. Baseline human health risk and environmental assessment for the Oyster Creek Site corrective measure study, with cover letter dated 3/7/1997. (OTS0558944.  86970000734.  TSCATS/444992). Dow Chemical Company. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>Baseline human health risk and environmental assessment for the Oyster Creek Site corrective measure study, with cover letter dated 3/7/1997</t>
@@ -5133,56 +6393,77 @@
         </is>
       </c>
       <c r="M60" t="inlineStr"/>
       <c r="N60" s="2" t="n">
         <v>43993.61749407844</v>
       </c>
       <c r="O60" s="2" t="n">
         <v>43993.61749407862</v>
       </c>
       <c r="P60" t="b">
         <v>1</v>
       </c>
       <c r="Q60" t="b">
         <v>0</v>
       </c>
       <c r="R60" t="b">
         <v>0</v>
       </c>
       <c r="S60" t="b">
         <v>0</v>
       </c>
       <c r="T60" t="b">
         <v>0</v>
       </c>
       <c r="U60" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V60" t="b">
         <v>0</v>
       </c>
       <c r="W60" t="b">
+        <v>0</v>
+      </c>
+      <c r="X60" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y60" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z60" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA60" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB60" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC60" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD60" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="n">
         <v>100871904</v>
       </c>
       <c r="B61" t="n">
         <v>4697151</v>
       </c>
       <c r="C61" t="inlineStr"/>
       <c r="D61" t="inlineStr">
         <is>
           <t>10.1007/s11356-018-1661-7</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>Xing L, Wang L, and Zhang R 2018</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t xml:space="preserve">Xing L, Wang L, Zhang R. Characteristics and health risk assessment of volatile organic compounds emitted from interior materials in vehicles: a case study from Nanjing, China. Environmental Science and Pollution Research 25:14789-14798. </t>
         </is>
@@ -5207,65 +6488,86 @@
       </c>
       <c r="K61" t="inlineStr">
         <is>
           <t>Environmental Science and Pollution Research 25:14789-14798.</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
           <t>It has become a great habit for driving to work in people's daily life in China. In order to understand the concentration of volatile organic compounds (VOCs) in vehicles and the health risks related to inhalation exposure to VOCs, this study investigated the pollution characteristics and health risks posed by VOCs emitted from interior materials in vehicles. A total of 47 of 62 VOCs were studied, using 23 randomly selected vehicles of different brands in Nanjing city, China. The potential cancer and non-cancer health risks associated with VOC inhalation were assessed based on conventional approaches proposed by the United States Environmental Protection Agency (USEPA). The mean concentration of total VOCs was 1126.85 μg/m3, with a range of 321.29 to 2321.94 μg/m3. Of these, halohydrocarbons and aromatic hydrocarbons were the dominant components of the detected VOCs. The concentrations of several individual VOC exceeded more than 100 μg/m3. The individual mean cancer risks for the 17 health-related VOCs ranged from 4.64 × 10-10 to 1.09 × 10-4, with a cumulative risk of 1.61 × 10-4. The mean cancer risks associated with naphthalene, chloroform, 1,4-dichlorobenzene, and 1,2-dibromoethylene were 1.09 × 10-4, 1.61 × 10-5, 1.11 × 10-5, and 1.07 × 10-5, respectively. These risks are higher than the acceptable risk levels defined by the USEPA and the World Health Organization (WHO). Of these, naphthalene was regarded as having a "definite risk"; chloroform, 1,4-dichlorobenzene, and 1,2-dibromoethylene were regarded as having a "probable risk"; and 1,2-dichloroethane and carbon tetrachloride were regarded as having "possible risk." The individual mean non-cancer risks associated with 28 health-related VOCs and total VOCs were within acceptable ranges; naphthalene was the dominant pollutant.</t>
         </is>
       </c>
       <c r="M61" t="inlineStr"/>
       <c r="N61" s="2" t="n">
         <v>43993.61749414826</v>
       </c>
       <c r="O61" s="2" t="n">
         <v>43993.61749414846</v>
       </c>
       <c r="P61" t="b">
         <v>1</v>
       </c>
       <c r="Q61" t="b">
         <v>1</v>
       </c>
       <c r="R61" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S61" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T61" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U61" t="b">
         <v>0</v>
       </c>
       <c r="V61" t="b">
         <v>0</v>
       </c>
       <c r="W61" t="b">
+        <v>0</v>
+      </c>
+      <c r="X61" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y61" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z61" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA61" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB61" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC61" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD61" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="n">
         <v>100871905</v>
       </c>
       <c r="B62" t="n">
         <v>4932203</v>
       </c>
       <c r="C62" t="inlineStr"/>
       <c r="D62" t="inlineStr"/>
       <c r="E62" t="inlineStr">
         <is>
           <t>Sampaolo A and Binetti R 1986</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t xml:space="preserve">Sampaolo A, Binetti R. ELABORATION OF A PRACTICAL METHOD FOR PRIORITY SELECTIONS AND RISK ASSESSMENT AMONG EXISTING CHEMICALS.  </t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>ELABORATION OF A PRACTICAL METHOD FOR PRIORITY SELECTIONS AND RISK ASSESSMENT AMONG EXISTING CHEMICALS</t>
@@ -5291,56 +6593,77 @@
         </is>
       </c>
       <c r="M62" t="inlineStr"/>
       <c r="N62" s="2" t="n">
         <v>43993.61749419406</v>
       </c>
       <c r="O62" s="2" t="n">
         <v>43993.61749419424</v>
       </c>
       <c r="P62" t="b">
         <v>1</v>
       </c>
       <c r="Q62" t="b">
         <v>0</v>
       </c>
       <c r="R62" t="b">
         <v>0</v>
       </c>
       <c r="S62" t="b">
         <v>0</v>
       </c>
       <c r="T62" t="b">
         <v>0</v>
       </c>
       <c r="U62" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V62" t="b">
         <v>0</v>
       </c>
       <c r="W62" t="b">
+        <v>0</v>
+      </c>
+      <c r="X62" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y62" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z62" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA62" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB62" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC62" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD62" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="n">
         <v>100871906</v>
       </c>
       <c r="B63" t="n">
         <v>5065352</v>
       </c>
       <c r="C63" t="inlineStr"/>
       <c r="D63" t="inlineStr">
         <is>
           <t>10.1021/ac00298a058</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>Blanchard RD and Hardy JK 1986</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t xml:space="preserve">Blanchard RD, Hardy JK. Continuous monitoring device for the collection of 23 volatile organic priority pollutants. Analytical Chemistry 58:1529-1532. </t>
         </is>
@@ -5374,56 +6697,77 @@
         </is>
       </c>
       <c r="M63" t="inlineStr"/>
       <c r="N63" s="2" t="n">
         <v>43993.61749423961</v>
       </c>
       <c r="O63" s="2" t="n">
         <v>43993.61749423978</v>
       </c>
       <c r="P63" t="b">
         <v>1</v>
       </c>
       <c r="Q63" t="b">
         <v>0</v>
       </c>
       <c r="R63" t="b">
         <v>0</v>
       </c>
       <c r="S63" t="b">
         <v>0</v>
       </c>
       <c r="T63" t="b">
         <v>0</v>
       </c>
       <c r="U63" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V63" t="b">
         <v>0</v>
       </c>
       <c r="W63" t="b">
+        <v>0</v>
+      </c>
+      <c r="X63" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y63" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z63" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA63" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB63" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC63" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD63" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="n">
         <v>100871907</v>
       </c>
       <c r="B64" t="n">
         <v>5065533</v>
       </c>
       <c r="C64" t="inlineStr"/>
       <c r="D64" t="inlineStr"/>
       <c r="E64" t="inlineStr">
         <is>
           <t>Mercier M 1988</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t xml:space="preserve">Mercier M. Risk assessment of chemicals a global approach. In Richardson, ML (Ed.), Risk Assessment of Chemicals in the Environment (pp. 73-91). London, UK: Royal Society of Chemistry. </t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>Risk assessment of chemicals a global approach</t>
@@ -5449,56 +6793,77 @@
       </c>
       <c r="L64" t="inlineStr"/>
       <c r="M64" t="inlineStr"/>
       <c r="N64" s="2" t="n">
         <v>43993.61749428803</v>
       </c>
       <c r="O64" s="2" t="n">
         <v>43993.61749428822</v>
       </c>
       <c r="P64" t="b">
         <v>1</v>
       </c>
       <c r="Q64" t="b">
         <v>0</v>
       </c>
       <c r="R64" t="b">
         <v>0</v>
       </c>
       <c r="S64" t="b">
         <v>0</v>
       </c>
       <c r="T64" t="b">
         <v>0</v>
       </c>
       <c r="U64" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V64" t="b">
         <v>0</v>
       </c>
       <c r="W64" t="b">
+        <v>0</v>
+      </c>
+      <c r="X64" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y64" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z64" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA64" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB64" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC64" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD64" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="n">
         <v>100871908</v>
       </c>
       <c r="B65" t="n">
         <v>5095950</v>
       </c>
       <c r="C65" t="inlineStr"/>
       <c r="D65" t="inlineStr">
         <is>
           <t>10.1002/(sici)1521-4168(19980801)21:8&lt;471::aid-jhrc471&gt;3.0.co;2-7</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>Maeda T et al. 1998</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t xml:space="preserve">Maeda T, Funaki K, Yanaguchi Y, Ichioka K, Suzuki K, Yamamoto N, Morita M. On-site monitoring system for hazardous air pollutants using an adsorption-thermal desorption-capillary gc system equipped with a photoionization detector and an electrolytic conductivity detector. HRC - Journal of High Resolution Chromatography 21:471-474. </t>
         </is>
@@ -5532,56 +6897,77 @@
         </is>
       </c>
       <c r="M65" t="inlineStr"/>
       <c r="N65" s="2" t="n">
         <v>43993.61749433395</v>
       </c>
       <c r="O65" s="2" t="n">
         <v>43993.61749433412</v>
       </c>
       <c r="P65" t="b">
         <v>1</v>
       </c>
       <c r="Q65" t="b">
         <v>0</v>
       </c>
       <c r="R65" t="b">
         <v>0</v>
       </c>
       <c r="S65" t="b">
         <v>0</v>
       </c>
       <c r="T65" t="b">
         <v>0</v>
       </c>
       <c r="U65" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V65" t="b">
         <v>0</v>
       </c>
       <c r="W65" t="b">
+        <v>0</v>
+      </c>
+      <c r="X65" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y65" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z65" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA65" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB65" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC65" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD65" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="n">
         <v>100871909</v>
       </c>
       <c r="B66" t="n">
         <v>5144419</v>
       </c>
       <c r="C66" t="inlineStr"/>
       <c r="D66" t="inlineStr"/>
       <c r="E66" t="inlineStr">
         <is>
           <t>Stangroom SJ, Collins CD, and Lester JN 1998</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t xml:space="preserve">Stangroom SJ, Collins CD, Lester JN. Sources of organic micropollutants to lowland rivers. Environmental Technology 19:643-666. </t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
           <t>Sources of organic micropollutants to lowland rivers</t>
@@ -5596,71 +6982,92 @@
         <is>
           <t>Stangroom SJ, Collins CD, and Lester JN</t>
         </is>
       </c>
       <c r="J66" t="n">
         <v>1998</v>
       </c>
       <c r="K66" t="inlineStr">
         <is>
           <t>Environmental Technology 19:643-666.</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
           <t>BIOSIS  COPYRIGHT: BIOL ABS.  Contamination of surface waters by organic micropollutants has been reviewed to provide an assessment of contamination of rivers by both point sources and non-point sources of organic chemicals. Data have been collated on the various classes of compounds discharged via sewage treatment works and trade effluents. These sources release many significant classes of organic chemicals to surface waters including: trihalomethanes, halogenated aliphatic solvents (e.g. 1,2-dichloroethane,  trichloroethene, tetrachloroethane), benzene and substituted benzenes, chlorinated phenols, pesticides such as lindane, and polyaromatic hydrocarbons (PAHs). Significant industrial chemicals are highlighted from data on frequency of detection in surface waters and industrial effluents, production volume, and toxicity. Chemicals identified as of particular concern include: 1,2-dichloroethane, tetrachloroethane, 2,4,6-trichlorophenol, trihalomethanes, all PAHs and benzene. Information on  contami</t>
         </is>
       </c>
       <c r="M66" t="inlineStr"/>
       <c r="N66" s="2" t="n">
         <v>43993.61749437839</v>
       </c>
       <c r="O66" s="2" t="n">
         <v>43993.61749437857</v>
       </c>
       <c r="P66" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q66" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R66" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S66" t="b">
         <v>0</v>
       </c>
       <c r="T66" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U66" t="b">
         <v>0</v>
       </c>
       <c r="V66" t="b">
         <v>0</v>
       </c>
       <c r="W66" t="b">
+        <v>0</v>
+      </c>
+      <c r="X66" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y66" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z66" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA66" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB66" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC66" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD66" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="n">
         <v>100871910</v>
       </c>
       <c r="B67" t="n">
         <v>5155643</v>
       </c>
       <c r="C67" t="inlineStr"/>
       <c r="D67" t="inlineStr"/>
       <c r="E67" t="inlineStr">
         <is>
           <t>California Office of Environmental Health Hazard Assessment (OEHHA) 2006</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t xml:space="preserve">California Office of Environmental Health Hazard Assessment (OEHHA). Public health goals for chemicals in drinking water: 1,1,2-trichloroethane. California: California Environmental Protection Agency, Office of Environmental Health Hazard Assessment, Pesticide and Environmental Toxicology Branch. </t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>Public health goals for chemicals in drinking water: 1,1,2-trichloroethane</t>
@@ -5671,71 +7078,92 @@
           <t>California Office of Environmental Health Hazard Assessment (OEHHA)</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
           <t>California Office of Environmental Health Hazard Assessment (OEHHA)</t>
         </is>
       </c>
       <c r="J67" t="n">
         <v>2006</v>
       </c>
       <c r="K67" t="inlineStr">
         <is>
           <t>California: California Environmental Protection Agency, Office of Environmental Health Hazard Assessment, Pesticide and Environmental Toxicology Branch.</t>
         </is>
       </c>
       <c r="L67" t="inlineStr"/>
       <c r="M67" t="inlineStr"/>
       <c r="N67" s="2" t="n">
         <v>43993.61749442207</v>
       </c>
       <c r="O67" s="2" t="n">
         <v>43993.61749442224</v>
       </c>
       <c r="P67" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q67" t="b">
         <v>0</v>
       </c>
       <c r="R67" t="b">
         <v>0</v>
       </c>
       <c r="S67" t="b">
         <v>0</v>
       </c>
       <c r="T67" t="b">
         <v>0</v>
       </c>
       <c r="U67" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V67" t="b">
         <v>0</v>
       </c>
       <c r="W67" t="b">
+        <v>0</v>
+      </c>
+      <c r="X67" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y67" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z67" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA67" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB67" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC67" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD67" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="n">
         <v>100871911</v>
       </c>
       <c r="B68" t="n">
         <v>5159900</v>
       </c>
       <c r="C68" t="inlineStr"/>
       <c r="D68" t="inlineStr"/>
       <c r="E68" t="inlineStr">
         <is>
           <t>RIVM 2007</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t xml:space="preserve">RIVM. Ecotoxicologically based environmental risk limits for several volatile aliphatic hydrocarbons. (217). (601782002/2007). Bilthoven, Netherlands: National Institute for Public Health and the Environment (RIVM). </t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t>Ecotoxicologically based environmental risk limits for several volatile aliphatic hydrocarbons</t>
@@ -5752,65 +7180,86 @@
         </is>
       </c>
       <c r="J68" t="n">
         <v>2007</v>
       </c>
       <c r="K68" t="inlineStr">
         <is>
           <t>(217). (601782002/2007). Bilthoven, Netherlands: National Institute for Public Health and the Environment (RIVM).</t>
         </is>
       </c>
       <c r="L68" t="inlineStr"/>
       <c r="M68" t="inlineStr"/>
       <c r="N68" s="2" t="n">
         <v>43993.61749446499</v>
       </c>
       <c r="O68" s="2" t="n">
         <v>43993.61749446519</v>
       </c>
       <c r="P68" t="b">
         <v>1</v>
       </c>
       <c r="Q68" t="b">
         <v>1</v>
       </c>
       <c r="R68" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S68" t="b">
         <v>0</v>
       </c>
       <c r="T68" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U68" t="b">
         <v>0</v>
       </c>
       <c r="V68" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W68" t="b">
+        <v>1</v>
+      </c>
+      <c r="X68" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y68" t="b">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA68" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB68" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC68" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD68" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="n">
         <v>100871912</v>
       </c>
       <c r="B69" t="n">
         <v>5160101</v>
       </c>
       <c r="C69" t="inlineStr"/>
       <c r="D69" t="inlineStr"/>
       <c r="E69" t="inlineStr">
         <is>
           <t>NCI 1978</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t xml:space="preserve">NCI. Bioassay of 1,1,2-trichloroethane for possible carcinogenicity, CAS no. 79-00-5. (NCI-CG-TR-74). Bethesda, MD: National Institutes of Health, National Cancer Institute, Division of Cancer Cause and Prevention. </t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t>Bioassay of 1,1,2-trichloroethane for possible carcinogenicity, CAS no. 79-00-5</t>
@@ -5821,71 +7270,92 @@
           <t>NCI</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
           <t>NCI</t>
         </is>
       </c>
       <c r="J69" t="n">
         <v>1978</v>
       </c>
       <c r="K69" t="inlineStr">
         <is>
           <t>(NCI-CG-TR-74). Bethesda, MD: National Institutes of Health, National Cancer Institute, Division of Cancer Cause and Prevention.</t>
         </is>
       </c>
       <c r="L69" t="inlineStr"/>
       <c r="M69" t="inlineStr"/>
       <c r="N69" s="2" t="n">
         <v>43993.61749450787</v>
       </c>
       <c r="O69" s="2" t="n">
         <v>43993.61749450804</v>
       </c>
       <c r="P69" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q69" t="b">
         <v>0</v>
       </c>
       <c r="R69" t="b">
         <v>0</v>
       </c>
       <c r="S69" t="b">
         <v>0</v>
       </c>
       <c r="T69" t="b">
         <v>0</v>
       </c>
       <c r="U69" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V69" t="b">
         <v>0</v>
       </c>
       <c r="W69" t="b">
+        <v>0</v>
+      </c>
+      <c r="X69" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y69" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z69" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA69" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB69" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC69" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD69" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="n">
         <v>100871913</v>
       </c>
       <c r="B70" t="n">
         <v>5160124</v>
       </c>
       <c r="C70" t="inlineStr"/>
       <c r="D70" t="inlineStr"/>
       <c r="E70" t="inlineStr">
         <is>
           <t>Agency for Toxic Substances and Disease Registry (ATSDR) 2010</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t xml:space="preserve">Agency for Toxic Substances and Disease Registry (ATSDR). Addendum to the toxicological profile for 1,1,2-trichloroethane. Atlanta, GA: U.S. Department of Health and Human Services, Agency for Toxic Substances and Disease Registry, Division of Toxicology and Environmental Medicine. </t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
           <t>Addendum to the toxicological profile for 1,1,2-trichloroethane</t>
@@ -5896,71 +7366,92 @@
           <t>Agency for Toxic Substances and Disease Registry (ATSDR)</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
           <t>Agency for Toxic Substances and Disease Registry (ATSDR)</t>
         </is>
       </c>
       <c r="J70" t="n">
         <v>2010</v>
       </c>
       <c r="K70" t="inlineStr">
         <is>
           <t>Atlanta, GA: U.S. Department of Health and Human Services, Agency for Toxic Substances and Disease Registry, Division of Toxicology and Environmental Medicine.</t>
         </is>
       </c>
       <c r="L70" t="inlineStr"/>
       <c r="M70" t="inlineStr"/>
       <c r="N70" s="2" t="n">
         <v>43993.61749455111</v>
       </c>
       <c r="O70" s="2" t="n">
         <v>43993.6174945513</v>
       </c>
       <c r="P70" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q70" t="b">
         <v>0</v>
       </c>
       <c r="R70" t="b">
         <v>0</v>
       </c>
       <c r="S70" t="b">
         <v>0</v>
       </c>
       <c r="T70" t="b">
         <v>0</v>
       </c>
       <c r="U70" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V70" t="b">
         <v>0</v>
       </c>
       <c r="W70" t="b">
+        <v>0</v>
+      </c>
+      <c r="X70" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y70" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z70" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA70" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB70" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC70" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD70" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="n">
         <v>100871914</v>
       </c>
       <c r="B71" t="n">
         <v>5167731</v>
       </c>
       <c r="C71" t="inlineStr"/>
       <c r="D71" t="inlineStr"/>
       <c r="E71" t="inlineStr">
         <is>
           <t>U.S. EPA 2000</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t xml:space="preserve">U.S. EPA. Letter to usepa concerning the enclosed document for the initial list of 100 chemicals grouped in 4 sets of 25 for evaluation in atsdr/epa toxicological profiles with attachment. (#110-871004). (110-871004). Wallington, Surrey, UK: British Industrial Biological Research Association. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>Letter to usepa concerning the enclosed document for the initial list of 100 chemicals grouped in 4 sets of 25 for evaluation in atsdr/epa toxicological profiles with attachment</t>
@@ -5991,198 +7482,261 @@
         </is>
       </c>
       <c r="M71" t="inlineStr"/>
       <c r="N71" s="2" t="n">
         <v>43993.61749460614</v>
       </c>
       <c r="O71" s="2" t="n">
         <v>43993.61749460633</v>
       </c>
       <c r="P71" t="b">
         <v>1</v>
       </c>
       <c r="Q71" t="b">
         <v>0</v>
       </c>
       <c r="R71" t="b">
         <v>0</v>
       </c>
       <c r="S71" t="b">
         <v>0</v>
       </c>
       <c r="T71" t="b">
         <v>0</v>
       </c>
       <c r="U71" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V71" t="b">
         <v>0</v>
       </c>
       <c r="W71" t="b">
+        <v>0</v>
+      </c>
+      <c r="X71" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y71" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z71" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA71" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB71" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC71" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD71" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="n">
         <v>100871915</v>
       </c>
       <c r="B72" t="n">
         <v>5176387</v>
       </c>
       <c r="C72" t="inlineStr"/>
       <c r="D72" t="inlineStr"/>
       <c r="E72" t="inlineStr">
         <is>
           <t>OECD 2003</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t xml:space="preserve">OECD. Assessment report for post-SIDS testing results: 1,1,2 trichloroethane.  </t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t>Assessment report for post-SIDS testing results: 1,1,2 trichloroethane</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>OECD</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
           <t>OECD</t>
         </is>
       </c>
       <c r="J72" t="n">
         <v>2003</v>
       </c>
       <c r="K72" t="inlineStr"/>
       <c r="L72" t="inlineStr"/>
       <c r="M72" t="inlineStr"/>
       <c r="N72" s="2" t="n">
         <v>43993.61749464971</v>
       </c>
       <c r="O72" s="2" t="n">
         <v>43993.61749464989</v>
       </c>
       <c r="P72" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q72" t="b">
         <v>0</v>
       </c>
       <c r="R72" t="b">
         <v>0</v>
       </c>
       <c r="S72" t="b">
         <v>0</v>
       </c>
       <c r="T72" t="b">
         <v>0</v>
       </c>
       <c r="U72" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V72" t="b">
         <v>0</v>
       </c>
       <c r="W72" t="b">
+        <v>0</v>
+      </c>
+      <c r="X72" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y72" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z72" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA72" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB72" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC72" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD72" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="n">
         <v>100871916</v>
       </c>
       <c r="B73" t="n">
         <v>5176388</v>
       </c>
       <c r="C73" t="inlineStr"/>
       <c r="D73" t="inlineStr"/>
       <c r="E73" t="inlineStr">
         <is>
           <t>OECD 2000</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t xml:space="preserve">OECD. SIDS initial assessment report: 1,1,2 trichloroethane.  </t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
           <t>SIDS initial assessment report: 1,1,2 trichloroethane</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>OECD</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
           <t>OECD</t>
         </is>
       </c>
       <c r="J73" t="n">
         <v>2000</v>
       </c>
       <c r="K73" t="inlineStr"/>
       <c r="L73" t="inlineStr"/>
       <c r="M73" t="inlineStr"/>
       <c r="N73" s="2" t="n">
         <v>43993.6174946926</v>
       </c>
       <c r="O73" s="2" t="n">
         <v>43993.61749469279</v>
       </c>
       <c r="P73" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q73" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R73" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S73" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T73" t="b">
         <v>0</v>
       </c>
       <c r="U73" t="b">
         <v>0</v>
       </c>
       <c r="V73" t="b">
         <v>0</v>
       </c>
       <c r="W73" t="b">
+        <v>0</v>
+      </c>
+      <c r="X73" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y73" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z73" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA73" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB73" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC73" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD73" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="n">
         <v>100871917</v>
       </c>
       <c r="B74" t="n">
         <v>5189324</v>
       </c>
       <c r="C74" t="inlineStr"/>
       <c r="D74" t="inlineStr"/>
       <c r="E74" t="inlineStr">
         <is>
           <t>Byrne CD 1988</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t xml:space="preserve">Byrne CD. SELECTION OF SUBSTANCES REQUIRING PRIORITY ACTION.  </t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t>SELECTION OF SUBSTANCES REQUIRING PRIORITY ACTION</t>
@@ -6208,56 +7762,77 @@
         </is>
       </c>
       <c r="M74" t="inlineStr"/>
       <c r="N74" s="2" t="n">
         <v>43993.61749473586</v>
       </c>
       <c r="O74" s="2" t="n">
         <v>43993.61749473604</v>
       </c>
       <c r="P74" t="b">
         <v>1</v>
       </c>
       <c r="Q74" t="b">
         <v>0</v>
       </c>
       <c r="R74" t="b">
         <v>0</v>
       </c>
       <c r="S74" t="b">
         <v>0</v>
       </c>
       <c r="T74" t="b">
         <v>0</v>
       </c>
       <c r="U74" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V74" t="b">
         <v>0</v>
       </c>
       <c r="W74" t="b">
+        <v>0</v>
+      </c>
+      <c r="X74" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y74" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z74" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA74" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB74" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC74" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD74" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="n">
         <v>100871918</v>
       </c>
       <c r="B75" t="n">
         <v>5190825</v>
       </c>
       <c r="C75" t="inlineStr"/>
       <c r="D75" t="inlineStr"/>
       <c r="E75" t="inlineStr">
         <is>
           <t>Chou C-H, SJ, Holler J, and De Rosa CT 1998</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t xml:space="preserve">Chou C-H, SJ, Holler J, De Rosa CT. Minimal risk levels (MRLs) for hazardous substances. Journal of Clean Technology, Environmental Toxicology, and Occupational Medicine 7:1-24. </t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
           <t>Minimal risk levels (MRLs) for hazardous substances</t>
@@ -6272,71 +7847,92 @@
         <is>
           <t>Chou C-H, SJ, Holler J, and De Rosa CT</t>
         </is>
       </c>
       <c r="J75" t="n">
         <v>1998</v>
       </c>
       <c r="K75" t="inlineStr">
         <is>
           <t>Journal of Clean Technology, Environmental Toxicology, and Occupational Medicine 7:1-24.</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
           <t>BIOSIS  COPYRIGHT: BIOL ABS.  The Comprehensive Environmental Response, Compensation, and Liability Act (CERCLA) (42 U.S.C 9604 et seq.), as amended by the Superfund Amendments and Reauthorization Act (SARA) (Pub. L. 99-499), requires that the Agency for Toxic Substances and Disease Registry (ATSDR) develop jointly with the U.S. Environmental Protection Agency (USEPA), in order of priority, a list of hazardous substances most commonly found at facilities on the CERCLA National Priorities List (NPL) (42 U.S.C  9604(i)(2)); prepare toxicological profiles for each substance included on the priority list of hazardous substances, and ascertain in the toxicological profiles, significant human exposure levels (SHELs) for hazardous substances in the environment, and the associated acute, subacute, and chronic health effects (42 U.S.C 9604(i)(3)); and assure the initiation of a research program to fill identified data needs associated with the substances (42 U.S.C. 9604(i)(5)). The ATSDR Minimal Risk Levels</t>
         </is>
       </c>
       <c r="M75" t="inlineStr"/>
       <c r="N75" s="2" t="n">
         <v>43993.6174947796</v>
       </c>
       <c r="O75" s="2" t="n">
         <v>43993.61749477977</v>
       </c>
       <c r="P75" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q75" t="b">
         <v>0</v>
       </c>
       <c r="R75" t="b">
         <v>0</v>
       </c>
       <c r="S75" t="b">
         <v>0</v>
       </c>
       <c r="T75" t="b">
         <v>0</v>
       </c>
       <c r="U75" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V75" t="b">
         <v>0</v>
       </c>
       <c r="W75" t="b">
+        <v>0</v>
+      </c>
+      <c r="X75" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y75" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z75" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA75" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB75" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC75" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD75" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="n">
         <v>100871919</v>
       </c>
       <c r="B76" t="n">
         <v>5245153</v>
       </c>
       <c r="C76" t="inlineStr"/>
       <c r="D76" t="inlineStr">
         <is>
           <t>10.1016/0045-6535(96)00226-3</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>Kuo HW et al. 1996</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t xml:space="preserve">Kuo HW, Lo II, Chan CC, Lai JS, Wang JD. Volatile organic compounds in water near petrochemical factories in Taiwan. Chemosphere 33:913-920. </t>
         </is>
@@ -6370,56 +7966,77 @@
         </is>
       </c>
       <c r="M76" t="inlineStr"/>
       <c r="N76" s="2" t="n">
         <v>43993.61749482613</v>
       </c>
       <c r="O76" s="2" t="n">
         <v>43993.61749482632</v>
       </c>
       <c r="P76" t="b">
         <v>1</v>
       </c>
       <c r="Q76" t="b">
         <v>0</v>
       </c>
       <c r="R76" t="b">
         <v>0</v>
       </c>
       <c r="S76" t="b">
         <v>0</v>
       </c>
       <c r="T76" t="b">
         <v>0</v>
       </c>
       <c r="U76" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V76" t="b">
         <v>0</v>
       </c>
       <c r="W76" t="b">
+        <v>0</v>
+      </c>
+      <c r="X76" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y76" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z76" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA76" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB76" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC76" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD76" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="n">
         <v>100871920</v>
       </c>
       <c r="B77" t="n">
         <v>5245498</v>
       </c>
       <c r="C77" t="inlineStr"/>
       <c r="D77" t="inlineStr"/>
       <c r="E77" t="inlineStr">
         <is>
           <t>Harkov R et al. 1985</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t xml:space="preserve">Harkov R, Gianti SJJ, Bozzelli JW, Laregina JE. Monitoring volatile organic compounds at hazardous and sanitary landfills in new-jersey usa. 20:491-502. </t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
           <t>Monitoring volatile organic compounds at hazardous and sanitary landfills in new-jersey usa</t>
@@ -6440,65 +8057,86 @@
       </c>
       <c r="K77" t="inlineStr">
         <is>
           <t>20:491-502.</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
           <t>Biosis copyright: biol abs. rrm toxic material mass spectrometry</t>
         </is>
       </c>
       <c r="M77" t="inlineStr"/>
       <c r="N77" s="2" t="n">
         <v>43993.61749486955</v>
       </c>
       <c r="O77" s="2" t="n">
         <v>44056.45440430607</v>
       </c>
       <c r="P77" t="b">
         <v>1</v>
       </c>
       <c r="Q77" t="b">
         <v>1</v>
       </c>
       <c r="R77" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S77" t="b">
         <v>0</v>
       </c>
       <c r="T77" t="b">
         <v>1</v>
       </c>
       <c r="U77" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V77" t="b">
         <v>0</v>
       </c>
       <c r="W77" t="b">
+        <v>0</v>
+      </c>
+      <c r="X77" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y77" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z77" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA77" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB77" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC77" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD77" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="n">
         <v>100871921</v>
       </c>
       <c r="B78" t="n">
         <v>5252337</v>
       </c>
       <c r="C78" t="inlineStr"/>
       <c r="D78" t="inlineStr"/>
       <c r="E78" t="inlineStr">
         <is>
           <t>Cotruvo JA and Regelski M 1989</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t xml:space="preserve">Cotruvo JA, Regelski M. National Primary Drinking Water Regulations for Volatile Organic Chemicals.  </t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <t>National Primary Drinking Water Regulations for Volatile Organic Chemicals</t>
@@ -6524,56 +8162,77 @@
         </is>
       </c>
       <c r="M78" t="inlineStr"/>
       <c r="N78" s="2" t="n">
         <v>43993.61749491289</v>
       </c>
       <c r="O78" s="2" t="n">
         <v>43993.61749491309</v>
       </c>
       <c r="P78" t="b">
         <v>1</v>
       </c>
       <c r="Q78" t="b">
         <v>0</v>
       </c>
       <c r="R78" t="b">
         <v>0</v>
       </c>
       <c r="S78" t="b">
         <v>0</v>
       </c>
       <c r="T78" t="b">
         <v>0</v>
       </c>
       <c r="U78" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V78" t="b">
         <v>0</v>
       </c>
       <c r="W78" t="b">
+        <v>0</v>
+      </c>
+      <c r="X78" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y78" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z78" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA78" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB78" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC78" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD78" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="n">
         <v>100871922</v>
       </c>
       <c r="B79" t="n">
         <v>5253031</v>
       </c>
       <c r="C79" t="inlineStr"/>
       <c r="D79" t="inlineStr"/>
       <c r="E79" t="inlineStr">
         <is>
           <t>Frische R et al. 1984</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t xml:space="preserve">Frische R, Klopffer W, Gunther KO, Rippen G. The Environmental Model Segment Approach for Estimating Potential Environmental Concentrations: the Model and Its Application to P-Dichlorobenzene and Trichloroethene.  </t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
           <t>The Environmental Model Segment Approach for Estimating Potential Environmental Concentrations: the Model and Its Application to P-Dichlorobenzene and Trichloroethene</t>
@@ -6599,56 +8258,77 @@
         </is>
       </c>
       <c r="M79" t="inlineStr"/>
       <c r="N79" s="2" t="n">
         <v>43993.6174949565</v>
       </c>
       <c r="O79" s="2" t="n">
         <v>43993.61749495669</v>
       </c>
       <c r="P79" t="b">
         <v>1</v>
       </c>
       <c r="Q79" t="b">
         <v>0</v>
       </c>
       <c r="R79" t="b">
         <v>0</v>
       </c>
       <c r="S79" t="b">
         <v>0</v>
       </c>
       <c r="T79" t="b">
         <v>0</v>
       </c>
       <c r="U79" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V79" t="b">
         <v>0</v>
       </c>
       <c r="W79" t="b">
+        <v>0</v>
+      </c>
+      <c r="X79" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y79" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z79" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA79" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB79" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC79" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD79" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="n">
         <v>100871923</v>
       </c>
       <c r="B80" t="n">
         <v>5405</v>
       </c>
       <c r="C80" t="inlineStr"/>
       <c r="D80" t="inlineStr"/>
       <c r="E80" t="inlineStr">
         <is>
           <t>Pellizzari ED, Wallace LA, and Gordon SM 1992</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t xml:space="preserve">Pellizzari ED, Wallace LA, Gordon SM. Elimination kinetics of volatile organics in humans using breath measurements. Journal of Exposure Analysis and Environmental Epidemiology 2:341-355. </t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
           <t>Elimination kinetics of volatile organics in humans using breath measurements</t>
@@ -6678,190 +8358,253 @@
         </is>
       </c>
       <c r="M80" t="inlineStr"/>
       <c r="N80" s="2" t="n">
         <v>43993.61749509948</v>
       </c>
       <c r="O80" s="2" t="n">
         <v>43993.61749509971</v>
       </c>
       <c r="P80" t="b">
         <v>1</v>
       </c>
       <c r="Q80" t="b">
         <v>0</v>
       </c>
       <c r="R80" t="b">
         <v>0</v>
       </c>
       <c r="S80" t="b">
         <v>0</v>
       </c>
       <c r="T80" t="b">
         <v>0</v>
       </c>
       <c r="U80" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V80" t="b">
         <v>0</v>
       </c>
       <c r="W80" t="b">
+        <v>0</v>
+      </c>
+      <c r="X80" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y80" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z80" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA80" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB80" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC80" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD80" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="n">
         <v>100871924</v>
       </c>
       <c r="B81" t="n">
         <v>5436166</v>
       </c>
       <c r="C81" t="inlineStr"/>
       <c r="D81" t="inlineStr"/>
       <c r="E81" t="inlineStr">
         <is>
           <t>[No authors listed] 2011</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t xml:space="preserve"> Thailand petrochemicals report - Q2 2011. (1-63). London: Fitch Solutions Group Limited. </t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
           <t>Thailand petrochemicals report - Q2 2011</t>
         </is>
       </c>
       <c r="H81" t="inlineStr"/>
       <c r="I81" t="inlineStr"/>
       <c r="J81" t="n">
         <v>2011</v>
       </c>
       <c r="K81" t="inlineStr">
         <is>
           <t>(1-63). London: Fitch Solutions Group Limited.</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
           <t>A slew of new petrochemical plants are due to come onstream in 2011 after a court order suspending 76 industrial projects at Map Ta Phut was lifted on all but two, according to BMI's latest Thailand Petrochemicals Report. Many of the projects are at least a year overdue, although BMI believes it may have been difficult to operate them at full capacity if they had opened in 2010 due to volatile market conditions and the impact of Gulf-based petrochemicals expansion on Asian petrochemicals prices. Despite a strong recovery in the Thai economy, domestic petrochemicals operating rates fell to 50-60% in mid-2010 before recovery towards the end of the year. Extra capacity would merely have exacerbated the situation. With more stable markets predicted for 2011, the plants will be opening in a more favourable economic climate. The resumption of activity at Map Ta Phut has boosted investor sentiment, although any similar action in the future is bound to knock confidence further and undermine Thailand's hopes of future significant petrochemicals expansion. As a result of the court decision to give the go ahead to projects at Map Ta Phut, PTT's olefins capacity alone will increase from 1.8mn tonnes per annum (tpa) to 2.8mn tpa and polymer capacity will increase from 500,000 tpa to 1.5mn tpa. Based on current petrochemicals projects, Thailand was set to see new capacities of 1.9mn tpa ethylene, 1.27mn tpa propylene, 1.45mn tpa polyethylene (PE) and 200,000tpa benzene coming onstream by the beginning of 2011, mostly in the controversial industrial zone. Soon after the lifting of the order, Siam Polyethylene Company began operations as its new 350,000tpa solution phase linear low-density polyethylene (LLDPE) train (SPE II). Ube Chemicals Asia also began commercial operations at its new nylon-6 facilities at Map Ta Phut in Q410, with combined capacity of 50,000tpa. Asahi Kasei Chemicals also resumed construction of its 200,000tpa acrylonitrile and 70,000tpa methyl methacrylate plants at Map Ta Phut, which are now likely to begin operation in mid- 2011. PTT Chemical will also double its high-density polyethylene (HDPE) capacity at Map Ta Phut to 500,000tpa. Also beginning operations in 2011 are the expansion of Integrated Refinery and Petrochemicals Company's (IRPC) acrylonitrile butadiene styrene (ABS) unit from 117,000tpa to 200,000tpa and its increase in capacity at its propylene unit by 100,000tpa to 432,000tpa. In 2010, Thailand had olefins production capacities of 4.43mn tpa ethylene, 2.53mn tpa propylene and 295,000tpa butadiene. Aromatics and intermediates included 2.07mn tpa benzene, 220,000tpa ethylbenzene, 785,000tpa ethylene dichloride, 545,000tpa styrene, 900,000tpa vinyl chloride monomer and 3.06mn tpa xylenes. Resins capacities include 1.43mn tpa HDPE, 260,000tpa low-density polyethylene (LDPE), 770,000tpa LLDPE, 860,000tpa polyethylene terephthalate (PET), 1.58mn tpa polypropylene (PP), 405,000tpa polystyrene (PS) and 960,000tpa polyvinyl chloride (PVC). BMI believes that Thai olefins producers are productive and competitive enough to deal with the challenges ahead. Generally, Thailand's polymer manufacturing industry enjoys high operating rates, with production consistently at 90% of capacity and exports performing strongly, although this is dependent on export demand, with the domestic market too small to soak up output. In BMI's Asia Petrochemicals Business Environment Rankings matrix, Thailand scores 66.9 points, up 2.0 points due to an improvement in market risks following the court approval of a range of petrochemicals projects at Map Ta Phut. It is in sixth place, 5.0 points behind Taiwan and 3.4 points ahead of India.</t>
         </is>
       </c>
       <c r="M81" t="inlineStr"/>
       <c r="N81" s="2" t="n">
         <v>43993.61749514625</v>
       </c>
       <c r="O81" s="2" t="n">
         <v>43993.61749514646</v>
       </c>
       <c r="P81" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q81" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R81" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S81" t="b">
         <v>0</v>
       </c>
       <c r="T81" t="b">
         <v>0</v>
       </c>
       <c r="U81" t="b">
         <v>0</v>
       </c>
       <c r="V81" t="b">
         <v>0</v>
       </c>
       <c r="W81" t="b">
+        <v>0</v>
+      </c>
+      <c r="X81" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y81" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z81" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA81" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB81" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC81" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD81" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="n">
         <v>100871925</v>
       </c>
       <c r="B82" t="n">
         <v>5447147</v>
       </c>
       <c r="C82" t="inlineStr"/>
       <c r="D82" t="inlineStr"/>
       <c r="E82" t="inlineStr">
         <is>
           <t>[No authors listed] 1991</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t xml:space="preserve"> OCCUPATIONAL HEALTH SUMMARY REPORT- UNIT I (VINYL CHLORIDE PRODUCTION) WITH COVER SHEETS AND LETTER DATED 062091 (SANITIZED).  </t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t>OCCUPATIONAL HEALTH SUMMARY REPORT- UNIT I (VINYL CHLORIDE PRODUCTION) WITH COVER SHEETS AND LETTER DATED 062091 (SANITIZED)</t>
         </is>
       </c>
       <c r="H82" t="inlineStr"/>
       <c r="I82" t="inlineStr"/>
       <c r="J82" t="n">
         <v>1991</v>
       </c>
       <c r="K82" t="inlineStr"/>
       <c r="L82" t="inlineStr"/>
       <c r="M82" t="inlineStr"/>
       <c r="N82" s="2" t="n">
         <v>43993.61749519139</v>
       </c>
       <c r="O82" s="2" t="n">
         <v>43993.61749519159</v>
       </c>
       <c r="P82" t="b">
         <v>1</v>
       </c>
       <c r="Q82" t="b">
         <v>1</v>
       </c>
       <c r="R82" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S82" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T82" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U82" t="b">
         <v>0</v>
       </c>
       <c r="V82" t="b">
         <v>0</v>
       </c>
       <c r="W82" t="b">
+        <v>0</v>
+      </c>
+      <c r="X82" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y82" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z82" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA82" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB82" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC82" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD82" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="n">
         <v>100871926</v>
       </c>
       <c r="B83" t="n">
         <v>5466496</v>
       </c>
       <c r="C83" t="inlineStr"/>
       <c r="D83" t="inlineStr">
         <is>
           <t>10.1520/stp15611s</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>Leigh IE 1996</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t xml:space="preserve">Leigh IE. Novel mini-chamber procedure for screening insulation for emission of formaldehyde and other VOCs. In Characterizing Sources of Indoor Air Pollution and Related Sink Effects (pp. 67-74). West Conshohocken, PA: ASTM International. </t>
         </is>
@@ -6895,56 +8638,77 @@
         </is>
       </c>
       <c r="M83" t="inlineStr"/>
       <c r="N83" s="2" t="n">
         <v>43993.61749523527</v>
       </c>
       <c r="O83" s="2" t="n">
         <v>43993.61749523545</v>
       </c>
       <c r="P83" t="b">
         <v>1</v>
       </c>
       <c r="Q83" t="b">
         <v>0</v>
       </c>
       <c r="R83" t="b">
         <v>0</v>
       </c>
       <c r="S83" t="b">
         <v>0</v>
       </c>
       <c r="T83" t="b">
         <v>0</v>
       </c>
       <c r="U83" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V83" t="b">
         <v>0</v>
       </c>
       <c r="W83" t="b">
+        <v>0</v>
+      </c>
+      <c r="X83" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y83" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z83" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA83" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB83" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC83" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD83" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="n">
         <v>100871927</v>
       </c>
       <c r="B84" t="n">
         <v>5665679</v>
       </c>
       <c r="C84" t="inlineStr"/>
       <c r="D84" t="inlineStr"/>
       <c r="E84" t="inlineStr">
         <is>
           <t>[No authors listed] 1982</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t xml:space="preserve"> HEXACHLOROBUTADIENE/BATON ROUGE PLANT  WITH ATTACHMENT  and  COVER LETTER.  </t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
           <t>HEXACHLOROBUTADIENE/BATON ROUGE PLANT  WITH ATTACHMENT  and  COVER LETTER</t>
@@ -6958,257 +8722,341 @@
       <c r="K84" t="inlineStr"/>
       <c r="L84" t="inlineStr"/>
       <c r="M84" t="inlineStr"/>
       <c r="N84" s="2" t="n">
         <v>43993.61749527851</v>
       </c>
       <c r="O84" s="2" t="n">
         <v>43993.6174952787</v>
       </c>
       <c r="P84" t="b">
         <v>1</v>
       </c>
       <c r="Q84" t="b">
         <v>0</v>
       </c>
       <c r="R84" t="b">
         <v>0</v>
       </c>
       <c r="S84" t="b">
         <v>0</v>
       </c>
       <c r="T84" t="b">
         <v>0</v>
       </c>
       <c r="U84" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V84" t="b">
         <v>0</v>
       </c>
       <c r="W84" t="b">
+        <v>0</v>
+      </c>
+      <c r="X84" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y84" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z84" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA84" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB84" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC84" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD84" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="n">
         <v>100871928</v>
       </c>
       <c r="B85" t="n">
         <v>5697839</v>
       </c>
       <c r="C85" t="inlineStr"/>
       <c r="D85" t="inlineStr"/>
       <c r="E85" t="inlineStr">
         <is>
           <t>[No authors listed] 2010</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t xml:space="preserve"> United Kingdom Petrochemicals Report - Q2 2010.  </t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
           <t>United Kingdom Petrochemicals Report - Q2 2010</t>
         </is>
       </c>
       <c r="H85" t="inlineStr"/>
       <c r="I85" t="inlineStr"/>
       <c r="J85" t="n">
         <v>2010</v>
       </c>
       <c r="K85" t="inlineStr"/>
       <c r="L85" t="inlineStr">
         <is>
           <t>Recession is precipitating a long-term decline in the British petrochemicals industry, with producers cutting and consolidating capacity in 2009, according to BMI's latest UK Petrochemicals Report. In 2009, the UK had combined olefins capacities of 2.84mn tpa ethylene, 1.34mn tpa propylene and 180,000tpa butadiene. In the aromatics segment, the UK has plants with combined capacities of 1.25mn tpa benzene and 365,000tpa xylenes. These aromatic compounds are used to manufacture intermediate petrochemicals products, with the UK hosting 160,000tpa ethylbenzene (EB), 60,000tpa styrene monomer (SM) and 500,000tpa terephthalic acid. These feed polymer plants with combined capacities that include 70,000tpa polystyrene (PS) and 325,000tpa polyethylene terephthalate (PET). In the styrenics chain, the UK also has capacities of 150,000tpa styrene-butadiene rubber and 60,000tpa acrylonitrile-butadienestyrene copolymer. In the polymers segment, the British petrochemicals industry has capacities totaling 820,000tpa PE and 495,000tpa PP. In the vinyl chloride chain, the country also hosts 300,000tpa vinyl chloride monomer (VCM) and 550,000tpa polyvinyl chloride (PVC) capacities. In the fertilizer sector, the UK possesses 1.22mn tpa ammonia. The effects of the recession could have a long-lasting impact on British petrochemicals with downstream producers severely affected by a reduction in UK-based feedstock. Orders are expected to be erratic as customers remain cautious amid the gloomy economy, which is likely to translate into lower utilisation rates. Well-capitalised companies are the best positioned to withstand this period of unpredictability, while those with high levels of debts could potentially face the threat of bankruptcy or become acquisition targets. While petrochemicals capacities in Asia and the Middle East are climbing with the creation of 1mn tpa plus ethylene crackers, the UK is seeing some of its smaller plants closed down. In 2009, LyondellBasell closed its 185,000tpa LDPE plant at Carrington claiming it was no longer financially viable. This has been offset by Saudi Basic Industries Corporation (Sabic)'s new 400,000tpa LDPE plant in Wilton, but is nevertheless a significant setback for the British polyethylene industry. Dow Chemical also closed a plant in Teesside with capacities of 320,000tpa ethylene oxide (EO) and 275,000tpa ethylene glycol (EG). The loss is expected to have a negative knock-on effect across the sector, prompting Croda to announce the shutdown of its speciality chemicals plants in Teesside in January 2010. As EO/EG is too volatile for safe transport, consumers need to be geographically close to a producer. The country's biggest union, Unite, warned of the consequences of the plant closure, claiming that Artenius and Petroplus would also cut back capacity. Already, Artenius's 500,000tpa PTA plant at Wilton has been idle since March 2009 and Petroplus announced in February that it would sell its Teeside refinery.</t>
         </is>
       </c>
       <c r="M85" t="inlineStr"/>
       <c r="N85" s="2" t="n">
         <v>43993.61749532162</v>
       </c>
       <c r="O85" s="2" t="n">
         <v>43993.61749532181</v>
       </c>
       <c r="P85" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q85" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R85" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S85" t="b">
         <v>0</v>
       </c>
       <c r="T85" t="b">
         <v>0</v>
       </c>
       <c r="U85" t="b">
         <v>0</v>
       </c>
       <c r="V85" t="b">
         <v>0</v>
       </c>
       <c r="W85" t="b">
+        <v>0</v>
+      </c>
+      <c r="X85" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y85" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z85" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA85" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB85" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC85" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD85" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="n">
         <v>100871929</v>
       </c>
       <c r="B86" t="n">
         <v>5703873</v>
       </c>
       <c r="C86" t="inlineStr"/>
       <c r="D86" t="inlineStr"/>
       <c r="E86" t="inlineStr">
         <is>
           <t>[No authors listed] 2010</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t xml:space="preserve"> Iran Petrochemicals Report - Q3 2010.  </t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
           <t>Iran Petrochemicals Report - Q3 2010</t>
         </is>
       </c>
       <c r="H86" t="inlineStr"/>
       <c r="I86" t="inlineStr"/>
       <c r="J86" t="n">
         <v>2010</v>
       </c>
       <c r="K86" t="inlineStr"/>
       <c r="L86" t="inlineStr">
         <is>
           <t>The petrochemicals industry has become an important aspect of Iran's non-oil economy and the basis of the country's economic diversification, but BMI believes further capacity expansion in the medium-term will be obstructed by poor investment risk and the country's increasing international isolation. Around 40% of non-oil exports totalling US$6.5bn were from the petrochemicals industry in FY09/10. Ordinarily this would attract foreign investment, but Iran's increasing political isolation and economic problems have made the country a risky prospect for petrochemicals majors and financiers. Similarly to upstream sectors, an increasing number of foreign companies abandoning the petrochemicals sector, fearing the risks posed by the sanctions against the Iranian government. Western European firms are being followed by companies from Russia, which has been regarded as less hostile to Iran than the US. Russian companies such as oil and gas trader Vitol and oil company Lukoil have suspended work in Iran because of Western economic pressure and signs of growing impatience in Moscow over Tehran's stance on its nuclear programme. This will have an impact on investment prospects for petrochemicals in terms of joint ventures and the security of feedstock availability. BMI estimates that Iranian petrochemicals output totalled approximately 30mn tonnes in 2009/10, an increase of 13% year-on-year (y-o-y). Output has been boosted by increased capacity and domestic demand faring better than expected, although exports are unlikely to have reached the targets the government have set. Ethylene exports from Iran plunged in 2009 to about 450,000 tonnes per annum (tpa) from 700,000tpa in 2008. Neverthele ss, weaknesses remain and according to BMI 's estimates Iran's petrochemical output in 2009/10 was below the 80-85% capacity utilisation rate we consider financial sustainable. Iran's bold 20-Year Outlook Plan envisions petrochemical output reaching 100mn tpa by 2015, but BMI believes that this target, given the current conditions, is verging on fantasy. Given Iran's notoriety for overrunning projects and a lack of investment from global majors, we doubt the National Petrochemical Company (NPC) will come anywhere near reaching these targets. Success in achieving the government's ambitious objectives rests on a number of related factors: the strength of the domestic economy, Iran's diplomatic and trade relations, and progress on capacity expansion. A US$25bn investment outlay is planned for 2010/11 to help meet these targets, with the beginning of the construction of 46 new petrochemicals projects addi ng 50mn tpa to capacity. Twenty-nine projects are already being built at the cost of US$18bn, adding 22. 5mn tpa to current production capacity. In Q110, NPC commissioned six petrochemical complexes in Assaluyeh, on the southern coast of Iran, including a complex with capacity for 645,000tpa of ethyl benzene and 600,000tpa of styrene belonging to NPC subsidiary Pars Petrochemical ; a 1.65mn tpa methanol complex owned by Zagros Petrochemical ; and a 245,000tpa butadiene plant operated by Jam Petrochemical . Several new jetties at the Parsspecialised ports in the Middle East for exporting pe trochemicals products. It has the capacity to export 35mn tpa of liquid and solid products. In April 2010, the Ministry of Petroleum announced that work was underway on the privatisation of the refining sector. Minister of Petroleum Masoud Mir Kazemi told the semi-state Mehr News Agency (MNA) that 'all petrochemical units and refineries' will be sold to private hands. Privatisation is being carried out under the terms of Article 44 of the Iranian constitution, which requires 80% of the country's state-owned companies to be sold. BMI believes the privatisation programme is a poor compromise between economic liberalisation and the supposedly redistributive policies of the Ahmadinejad administration. Spinning off of NPC's assets into smaller units will lead to fragmentation, adding complexity to the production chain in an industry that is already over egulate . This will ultimately undermine Iran's competitiveness against regional rivals such as Saudi Arabia, which is benefiting from foreign capital and expertise, where larger petrochemi cals firms are aiming to become global suppliers and investors. By splitting up NPC, Iran is stunting the growth potential of its subsidiaries and they will be worth less as individual units than as part of a larger company.</t>
         </is>
       </c>
       <c r="M86" t="inlineStr"/>
       <c r="N86" s="2" t="n">
         <v>43993.61749536664</v>
       </c>
       <c r="O86" s="2" t="n">
         <v>43993.61749536689</v>
       </c>
       <c r="P86" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q86" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R86" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S86" t="b">
         <v>0</v>
       </c>
       <c r="T86" t="b">
         <v>0</v>
       </c>
       <c r="U86" t="b">
         <v>0</v>
       </c>
       <c r="V86" t="b">
         <v>0</v>
       </c>
       <c r="W86" t="b">
+        <v>0</v>
+      </c>
+      <c r="X86" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y86" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z86" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA86" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB86" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC86" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD86" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="n">
         <v>100871930</v>
       </c>
       <c r="B87" t="n">
         <v>5704268</v>
       </c>
       <c r="C87" t="inlineStr"/>
       <c r="D87" t="inlineStr"/>
       <c r="E87" t="inlineStr">
         <is>
           <t>[No authors listed] 2011</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t xml:space="preserve"> India Petrochemicals Report - Q2 2011.  </t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
           <t>India Petrochemicals Report - Q2 2011</t>
         </is>
       </c>
       <c r="H87" t="inlineStr"/>
       <c r="I87" t="inlineStr"/>
       <c r="J87" t="n">
         <v>2011</v>
       </c>
       <c r="K87" t="inlineStr"/>
       <c r="L87" t="inlineStr">
         <is>
           <t>The Indian petrochemicals industry will be one of the world's most dynamic over the next five years, but will still lag behind China and needs to improve technological capabilities to add value to production and meet demands of domestic industry, according to BMI's latest India Petrochemicals Report. The Indian petrochemicals industry has seen growth of about 14-15% per annum over 2005-2010 and double-digit growth is likely to stay over the medium term. According to a recent top-level report, the value of Indian chemicals output should grow from US$83bn in 2010 to over US$200bn by 2020, figures that concur with BMI's projections based on capacity expansions and demand growth of 10-12% per annum over the medium term. Indian producers will be focused on improving quality and technology with a move to higher grade products. This will increase the cost of production as well as the value of output. As such, India will be one of the world's most dynamic petrochemicals producers, although it will continue to lag behind China and the resource-rich Gulf states. As such, it should out-pace the global market, which is not expected to return to pre-recession levels of growth until 2012 at the earliest. India may even exceed these forecast levels if it improves access to feedstock, enhances technology, strengthens distribution channels and ramps up infrastructure. With average per capita consumption at 10% of the global average, India represents a significant growth opportunity with the automotive, electronics, textile, construction and packaging segments representing the key growth drivers. While we are confident of the country's long-term growth, 2011 will see some significant downside risks to growth with a likely cooling in economic activity. First, we believe that industrial activity has already hit a peak in the cyclical recovery. Output growth will continue to moderate as low base effects from the trough of the downturn in H109 and the inventory restocking cycle wear out. Second, global conditions will be less accommodative: eurozone growth concerns, coupled with double-dip slowdowns in the US and China, will inevitably have a deleterious impact on financial and commercial inflows into India. Finally, the government will continue to wind back its extraordinary stimulus. This trend has already begun. However, despite our more bearish take on key economies for 2011, India, bolstered a large domestic demand market, will remain a clear outperformer with economic growth to remain stable in 2011. The main engine of the economy - domestic demand - will be fuelled by rising private consumption and fixed investment levels, as well as the need to rebuild inventories. This has renewed confidence in the petrochemicals industry. BMI estimates that Indian consumption of plastics will grow from 8mn tonnes in 2009 to 16mn tonnes by 2016 and 25mn tonnes by 2020, with a lower rate of growth than the 15-16% seen in recent years. Nevertheless, this should prompt growth in the industry of 9-10% per annum. Estimates for needed investment to cater for the increase in demand for plastics in 2010-16 has been put at US$10bn. In 2010, India had combined olefins production capacities of 3.89mn tpa ethylene, 3.67mn tpa propylene and 485,000tpa butadiene. In the polyolefins segment, India has capacities of 1.04mn tpa HDPE, 220,000tpa LDPE, 1.91mn tpa LLDPE, 835,000tpa PET, 3.32mn tpa PP, 620,000tpa PS and 1.53mn tpa PVC. In other segments, it has 14.83mn tpa ammonia and 665,000tpa methanol. Output is set to accelerate over the next five years as capacity is expanded. By 2015, combined olefins capacities are forecast to reach 16.6mn tpa, an increase of over 106% compared with 2010. During the same period, polyolefins capacities are set to rise 45% to 13.71mn tpa. While PVC capacity is set to remain at 1.53mn tpa throughout the period, PE capacities will grow by 80%, due in large part to a trebling of LLDPE capacity, and PP will grow by a similar amount. BMI believes that, in the context of global market patt rns, the product mix is favourable to the d velopment of an export-oriented petrochemicals industry. Our forecasts are based on delays of up to a year on currently planned projects. In the Asia Petrochemicals Business Environment Ratings matrix, India has risen from ninth place to joint 7th place with Malaysia with its score rising 1.7 points on the back of rising petrochemicals capacities and improved country risk scores. This puts India 1.5 points behind Thailand and 0.1 point ahead of Australia.</t>
         </is>
       </c>
       <c r="M87" t="inlineStr"/>
       <c r="N87" s="2" t="n">
         <v>43993.61749541613</v>
       </c>
       <c r="O87" s="2" t="n">
         <v>43993.61749541631</v>
       </c>
       <c r="P87" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q87" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R87" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S87" t="b">
         <v>0</v>
       </c>
       <c r="T87" t="b">
         <v>0</v>
       </c>
       <c r="U87" t="b">
         <v>0</v>
       </c>
       <c r="V87" t="b">
         <v>0</v>
       </c>
       <c r="W87" t="b">
+        <v>0</v>
+      </c>
+      <c r="X87" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y87" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z87" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA87" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB87" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC87" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD87" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="n">
         <v>100871931</v>
       </c>
       <c r="B88" t="n">
         <v>5704793</v>
       </c>
       <c r="C88" t="inlineStr"/>
       <c r="D88" t="inlineStr"/>
       <c r="E88" t="inlineStr">
         <is>
           <t>BMI 2013</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t xml:space="preserve">BMI. Hungary Petrochemicals Report - Q3 2013. (1-69). London: Fitch Solutions Group Limited. </t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
           <t>Hungary Petrochemicals Report - Q3 2013</t>
@@ -7223,71 +9071,92 @@
         <is>
           <t>BMI</t>
         </is>
       </c>
       <c r="J88" t="n">
         <v>2013</v>
       </c>
       <c r="K88" t="inlineStr">
         <is>
           <t>(1-69). London: Fitch Solutions Group Limited.</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
           <t>Hungarian petrochemicals output will struggle with poor market conditions, but following a 23% drop in olefins and polyolefins in 2012, it should see a modest improvement, according to BMI forecasts. However, the industry is far from a recovery and it could be at least two years before it approaches pre-recession production levels. Diversification of production in isocyanates and butadiene should enable Hungarian petrochemicals producers to capitalise on the country's position as a production centre for the European automotives industry.</t>
         </is>
       </c>
       <c r="M88" t="inlineStr"/>
       <c r="N88" s="2" t="n">
         <v>43993.6174954616</v>
       </c>
       <c r="O88" s="2" t="n">
         <v>43993.61749546178</v>
       </c>
       <c r="P88" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q88" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R88" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S88" t="b">
         <v>0</v>
       </c>
       <c r="T88" t="b">
         <v>0</v>
       </c>
       <c r="U88" t="b">
         <v>0</v>
       </c>
       <c r="V88" t="b">
         <v>0</v>
       </c>
       <c r="W88" t="b">
+        <v>0</v>
+      </c>
+      <c r="X88" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y88" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z88" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA88" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB88" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC88" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD88" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="n">
         <v>100871932</v>
       </c>
       <c r="B89" t="n">
         <v>5705544</v>
       </c>
       <c r="C89" t="inlineStr"/>
       <c r="D89" t="inlineStr"/>
       <c r="E89" t="inlineStr">
         <is>
           <t>Miller C, Srivastava RK, and Ryan JV 1994</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t xml:space="preserve">Miller C, Srivastava RK, Ryan JV. Emissions of Organic Hazardous Air Pollutants from the Combustion of Pulverized Coal in a Small-Scale Combustor.  </t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
           <t>Emissions of Organic Hazardous Air Pollutants from the Combustion of Pulverized Coal in a Small-Scale Combustor</t>
@@ -7304,65 +9173,86 @@
         </is>
       </c>
       <c r="J89" t="n">
         <v>1994</v>
       </c>
       <c r="K89" t="inlineStr"/>
       <c r="L89" t="inlineStr">
         <is>
           <t>Combustion tests were conducted using a down-fired, refractory-lined cylindrical furnace burning pulverized coal to investigate the emissions of organic hazardous air pollutants under controlled conditions. Combustion conditions were changed to simulate baseline, high excess air firing, and the use of nitrogen oxide controls. In terms of NO sub(x) and carbon monoxide, air staging lowered NO sub(x) emissions from the baseline average, accompanied by a slight decrease in CO. The volatile pollutants accounting for the largest portion of the total VOCs were benzene and carbon disulfide. Only three semivolatile compounds were found at levels above detection limits: bis(2-ethylhexyl)phthalate, naphthalene, and phenol. Overall results indicated that the use of low-NO sub(x) combustion modifications can cause increased emissions of organic hazardous air pollutants, but the total emission rate of these compounds is expected to be low, especially in relation to the rate of metal hazardous air pollutant emissions. All emission concentration data are tabulated.</t>
         </is>
       </c>
       <c r="M89" t="inlineStr"/>
       <c r="N89" s="2" t="n">
         <v>43993.61749550646</v>
       </c>
       <c r="O89" s="2" t="n">
         <v>43993.61749550665</v>
       </c>
       <c r="P89" t="b">
         <v>1</v>
       </c>
       <c r="Q89" t="b">
         <v>1</v>
       </c>
       <c r="R89" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S89" t="b">
         <v>0</v>
       </c>
       <c r="T89" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U89" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V89" t="b">
         <v>0</v>
       </c>
       <c r="W89" t="b">
+        <v>0</v>
+      </c>
+      <c r="X89" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y89" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z89" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA89" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB89" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC89" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD89" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="n">
         <v>100871933</v>
       </c>
       <c r="B90" t="n">
         <v>5741683</v>
       </c>
       <c r="C90" t="inlineStr"/>
       <c r="D90" t="inlineStr"/>
       <c r="E90" t="inlineStr">
         <is>
           <t>BMI 2011</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t xml:space="preserve">BMI. Iran Petrochemicals Report - Q1 2011. (1-61). London: Fitch Solutions Group Limited. </t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
           <t>Iran Petrochemicals Report - Q1 2011</t>
@@ -7383,142 +9273,184 @@
       </c>
       <c r="K90" t="inlineStr">
         <is>
           <t>(1-61). London: Fitch Solutions Group Limited.</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
           <t>Iran’s petrochemicals industry is beginning to feel the pressure of tightened sanctions with more capacity diverted to producing fuel and Western petrochemicals companies deserting the country and investment and trade from other regions unable to make up for the shortfall, according to BMI’s latest Iran Petrochemicals Report.
 In an emergency plan after the US and international sanctions regime was tightened and stopped many companies such as Royal Dutch Shell from selling gasoline to Iran, Iran announced in Q310 that it had increased its domestic gasoline production by 40%. By October 2010, gasoline production capacity in six petrochemical complexes has reached 19mn litres/d. In Q410, Iran’s largest petrochemicals plant, the National Petrochemical Company’s (NPC) Bandar Imam Petrochemical Company (BIPC), was producing around 3.5mn l/d of gasoline and will continue to supply part of Iran’s fuel needs. By October, gasoline production at Nouri Petrochemical Complex in Assalouyeh also hit 6mn l/d. Despite BIPC’s assertion that petrochemicals output was not being impacted by the switch to gasoline production, Iran had actually stopped the process of producing gasoline at three other petrochemicals plants, saying domestic demand was sufficient. The Oil Ministry also stated, in September 2010, that Iran is to halt export of petrochemical products, following the implementation of the programme to boost gasoline production in petrochemical plants.
 However, the sanctions regime does not mean that the future of the Iranian petrochemicals sector is doomed. Trade remained healthy throughout much of 2010. Iran’s exports of petrochemical products reached US $4bn in the first six months of the Iranian calendar year starting March 21, 2010. The country exported 7.4mn tonnes of petrochemical products, up around 35% y-o-y. Iran’s petrochemicals trade with Asia is unlikely to be immediately affected by the tougher UN sanctions regime relating to the country’s nuclear programme and further sanctions by the US and EU. However, increased political risk associated with sanctions will dampen future capacity growth in the sector, since Iran will find it more difficult to secure partners and financial backing for any project. Even without the sanctions regime, the investment climate is challenging due in large part to the regulatory processes and restrictions. Increased international isolation exacerbates the problem, with sanctions making payment and shipping processes for Iranian cargoes more complex, although some banks and shipping companies had been excluded from the list of restricted firms.
 The Ministry of Petroleum has set targets for annual production of 11.5mn tpa of ethylene and 11.5mn tpa of polymer. BMI forecasts that by 2015, ethylene capacity will total 11.08mn tpa, with the expected completion of the Olefins 11 and 12 projects with capacities of 2.0mn tpa and 1.2mn tpa respectively. Other capacities including 7.06mn tpa of PE and 1.29mn tpa of PP. Areas where Iran is falling behind are the vinyls and styrenes segments. With PVC capacity set to reach just 700,000tpa and PS capacity at only 250,000 tpa by 2015, Iran risks becoming more dependent on imports. 
 In October 2010, NPC was been given the go-ahead to start preparing its 6th Five-Year Plan for submission to the government by end-Q111. The focus of investment is expected to be the Qheshen free zone, south of Assaluyeh which is the current location of 13 ethylene crackers based on the Pars gas field. Iran’s bold 20-Year Outlook Plan envisions petrochemical output to reach 100mn tpa by 2015, but BMI regards this target, given current conditions, as verging on fantasy. Given Iran’s notoriety for lengthy project delays and a lack of investment from major global companies, we doubt NPC will come anywhere
 near reaching these targets. The success in achieving the government’s ambitious objectives rests on a number of related factors: the strength of the domestic economy, Iran’s diplomatic and trade relations, and progress on capacity expansion.
 This quarter, Iran has maintained its fifth-place rank in BMI’s Middle East and Africa Petrochemicals Rank with 56.4 points, unchanged since the previous quarter. This puts it 1.8 points behind Kuwait and 1.2 points ahead of Israel. With the state sector dominating the petrochemicals industry, Iran’s Market Risks score is low, with high levels of economic and political risk pulling down its score. In order for an improved score and ranking, Iran needs a more positive political risk outlook and a breakthrough in terms of the regulatory regime. This looks unlikely on a short to medium-term view.</t>
         </is>
       </c>
       <c r="M90" t="inlineStr"/>
       <c r="N90" s="2" t="n">
         <v>43993.61749561898</v>
       </c>
       <c r="O90" s="2" t="n">
         <v>43993.6174956192</v>
       </c>
       <c r="P90" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q90" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R90" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S90" t="b">
         <v>0</v>
       </c>
       <c r="T90" t="b">
         <v>0</v>
       </c>
       <c r="U90" t="b">
         <v>0</v>
       </c>
       <c r="V90" t="b">
         <v>0</v>
       </c>
       <c r="W90" t="b">
+        <v>0</v>
+      </c>
+      <c r="X90" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y90" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z90" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA90" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB90" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC90" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD90" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="n">
         <v>100871934</v>
       </c>
       <c r="B91" t="n">
         <v>5870253</v>
       </c>
       <c r="C91" t="inlineStr"/>
       <c r="D91" t="inlineStr"/>
       <c r="E91" t="inlineStr">
         <is>
           <t>[No authors listed] 2011</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t xml:space="preserve"> Germany Petrochemicals Report - Q2 2011. (1-51). London: Fitch Solutions Group Limited. </t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
           <t>Germany Petrochemicals Report - Q2 2011</t>
         </is>
       </c>
       <c r="H91" t="inlineStr"/>
       <c r="I91" t="inlineStr"/>
       <c r="J91" t="n">
         <v>2011</v>
       </c>
       <c r="K91" t="inlineStr">
         <is>
           <t>(1-51). London: Fitch Solutions Group Limited.</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
           <t>The German petrochemicals industry is at or near pre-crisis norms of output, but growth will moderate over the medium term as a result of a slowdown in industrial markets, although producers will be pressing ahead with diversification and specialisation to increase the industry's value, according to BMI's latest Germany Petrochemicals Report. In 2010, German chemicals output grew 11% y-o-y with export growth leading the recovery to normal levels of production with capacity utilisation at the normal 84-86% rate. The outcome was better than the 9% growth BMI had anticipated, based on a sharp slowdown in Q410. Sales rose 17.5% y-o-y, to EUR170.6bn, with exports up 20% y-o-y, to EUR99.6bn, which is above the pre-crisis level of 2007. Domestic sales were up 14%, to EUR71bn, with domestic demand still 10% below pre-crisis levels. Growing confidence in the sector led to a 5% rise in investment in chemical plants, to EUR6.4bn. The stronger performance in 2010 means there is little room for high levels of growth in 2011, with BMI forecasting a 2.5% rise in chemicals output and a 4% growth in sales. Limited growth prospects in industrialised economies along with a completion of restocking will limit export growth, although there should be further expansion of the domestic market. Despite booming factory order numbers hitting German manufacturers and exporters in H110 - a trend which appears to have spilled over into H210 judging by recent leading indicators - we note that European demand is set to falter in 2011, and diversification into more vibrant emerging markets will take years to accomplish in order to sufficiently offset the weak demand outlook we envision for the eurozone economy. Other downside risks include the rising price of raw materials and the threat of cost burdens imposed on petrochemicals companies by EU plans for emissions trading from 2013. Domestic petrochemicals end markets are showing mixed results improvements, but will show more modest performance over the medium term. The construction industry in Germany, which represents a major European consumer of PVC, has shown excellent recovery from its precipitous decline at the start of 2009, but is beginning to weaken. Meanwhile, the automotive sector continued its recovery in 2010. In the longer term, however, we fear the weakness in its core export markets, mostly brought about by austerity measures, will limit production growth to an average 3.5% y-o-y in 2011-2015, to 6.81mn units by the end of the forecast period, thereby putting downward pressure on engineering plastics. The German chemicals and petrochemicals industries can leverage their advantages in technology to secure modest growth in exports to emerging markets in 2011. Much of the recent capacity announcements have been primarily in relation to downstream products, notably Lanxess' plan to expand synthetic menthol capacity at its Krefeld-Uerdingen site in H112, Kuraray's planned expansion of its polyvinyl alcohol resin production facility at Frankfurt by 24,000tpa to 94,000tpa and Styron's building of an additional solution styrene butadiene rubber (SSBR) production line at Schkopau, with capacity of 50,000tpa due to start in Q412. These projects will add considerable value to German petrochemicals and chemicals output and enable it to compete effectively against low-cost production of basic petrochemicals in the Middle East. Germany scores 79.8 points and is placed first in BMI's Western European Petrochemicals Ratings, 7.9 points ahead of France. BMI believes that Germany's score is unlikely to change dramatically, with no major basic petrochemicals capacity additions planned over the next five years. However, with little new capacity coming onstream elsewhere in Western Europe over the period, it should retain its lead in the region.</t>
         </is>
       </c>
       <c r="M91" t="inlineStr"/>
       <c r="N91" s="2" t="n">
         <v>43993.61749578246</v>
       </c>
       <c r="O91" s="2" t="n">
         <v>43993.61749578267</v>
       </c>
       <c r="P91" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q91" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R91" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S91" t="b">
         <v>0</v>
       </c>
       <c r="T91" t="b">
         <v>0</v>
       </c>
       <c r="U91" t="b">
         <v>0</v>
       </c>
       <c r="V91" t="b">
         <v>0</v>
       </c>
       <c r="W91" t="b">
+        <v>0</v>
+      </c>
+      <c r="X91" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y91" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z91" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA91" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB91" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC91" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD91" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="n">
         <v>100871935</v>
       </c>
       <c r="B92" t="n">
         <v>5908875</v>
       </c>
       <c r="C92" t="inlineStr"/>
       <c r="D92" t="inlineStr"/>
       <c r="E92" t="inlineStr">
         <is>
           <t>[No authors listed] 1984</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t xml:space="preserve"> IN-DEPTH INDUSTRIAL HYGIENE SURVEY REPORT OF THE ARROW SHIRT COMPANY ATLANTA, GEORGIA NO:  125.12   (36).  </t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
           <t>IN-DEPTH INDUSTRIAL HYGIENE SURVEY REPORT OF THE ARROW SHIRT COMPANY ATLANTA, GEORGIA NO:  125.12   (36)</t>
@@ -7526,62 +9458,83 @@
       </c>
       <c r="H92" t="inlineStr"/>
       <c r="I92" t="inlineStr"/>
       <c r="J92" t="n">
         <v>1984</v>
       </c>
       <c r="K92" t="inlineStr"/>
       <c r="L92" t="inlineStr"/>
       <c r="M92" t="inlineStr"/>
       <c r="N92" s="2" t="n">
         <v>43993.61749582972</v>
       </c>
       <c r="O92" s="2" t="n">
         <v>43993.61749582993</v>
       </c>
       <c r="P92" t="b">
         <v>1</v>
       </c>
       <c r="Q92" t="b">
         <v>1</v>
       </c>
       <c r="R92" t="b">
         <v>1</v>
       </c>
       <c r="S92" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T92" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U92" t="b">
         <v>0</v>
       </c>
       <c r="V92" t="b">
         <v>0</v>
       </c>
       <c r="W92" t="b">
+        <v>0</v>
+      </c>
+      <c r="X92" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y92" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z92" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA92" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB92" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC92" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD92" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="n">
         <v>100871936</v>
       </c>
       <c r="B93" t="n">
         <v>629462</v>
       </c>
       <c r="C93" t="inlineStr"/>
       <c r="D93" t="inlineStr">
         <is>
           <t>10.1016/0025-326x(95)00164-i</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>Shear NM et al. 1996</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t xml:space="preserve">Shear NM, Schmidt CW, Huntley SL, Crawford DW, Finley BL. Evaluation of the factors relating combined sewer overflows with sediment contamination of the lower passaic river. Marine Pollution Bulletin 32:288-304. </t>
         </is>
@@ -7615,56 +9568,77 @@
         </is>
       </c>
       <c r="M93" t="inlineStr"/>
       <c r="N93" s="2" t="n">
         <v>43993.61749588248</v>
       </c>
       <c r="O93" s="2" t="n">
         <v>43993.61749588267</v>
       </c>
       <c r="P93" t="b">
         <v>1</v>
       </c>
       <c r="Q93" t="b">
         <v>0</v>
       </c>
       <c r="R93" t="b">
         <v>0</v>
       </c>
       <c r="S93" t="b">
         <v>0</v>
       </c>
       <c r="T93" t="b">
         <v>0</v>
       </c>
       <c r="U93" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V93" t="b">
         <v>0</v>
       </c>
       <c r="W93" t="b">
+        <v>0</v>
+      </c>
+      <c r="X93" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y93" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z93" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA93" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB93" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC93" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD93" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="n">
         <v>100871937</v>
       </c>
       <c r="B94" t="n">
         <v>6306753</v>
       </c>
       <c r="C94" t="inlineStr"/>
       <c r="D94" t="inlineStr"/>
       <c r="E94" t="inlineStr">
         <is>
           <t>OECD 2011</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t xml:space="preserve">OECD. Emission scenario document on the chemical industry. (JT03307750). </t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
           <t>Emission scenario document on the chemical industry</t>
@@ -7681,65 +9655,86 @@
         </is>
       </c>
       <c r="J94" t="n">
         <v>2011</v>
       </c>
       <c r="K94" t="inlineStr">
         <is>
           <t>(JT03307750).</t>
         </is>
       </c>
       <c r="L94" t="inlineStr"/>
       <c r="M94" t="inlineStr"/>
       <c r="N94" s="2" t="n">
         <v>43993.61749592703</v>
       </c>
       <c r="O94" s="2" t="n">
         <v>43993.6174959272</v>
       </c>
       <c r="P94" t="b">
         <v>1</v>
       </c>
       <c r="Q94" t="b">
         <v>1</v>
       </c>
       <c r="R94" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S94" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T94" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U94" t="b">
         <v>0</v>
       </c>
       <c r="V94" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W94" t="b">
+        <v>1</v>
+      </c>
+      <c r="X94" t="b">
+        <v>1</v>
+      </c>
+      <c r="Y94" t="b">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA94" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB94" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC94" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD94" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="n">
         <v>100871938</v>
       </c>
       <c r="B95" t="n">
         <v>6307465</v>
       </c>
       <c r="C95" t="inlineStr"/>
       <c r="D95" t="inlineStr"/>
       <c r="E95" t="inlineStr">
         <is>
           <t>Bechtel Env 1988</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t xml:space="preserve">Bechtel Env. Final site investigation report for the Rohm and Haas Redwood City Facility. In Biological risk assessment for the Redwood City facility and final site investigation report for the ROHM and HAAS Redwood City facility with attachments and cover letter dated 092588. (OTS0516579.  86-880000364. TSCATS/401124). Rohm and Haas Company. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
           <t>Final site investigation report for the Rohm and Haas Redwood City Facility</t>
@@ -7765,56 +9760,77 @@
       </c>
       <c r="L95" t="inlineStr"/>
       <c r="M95" t="inlineStr"/>
       <c r="N95" s="2" t="n">
         <v>43993.61749597417</v>
       </c>
       <c r="O95" s="2" t="n">
         <v>43993.61749597434</v>
       </c>
       <c r="P95" t="b">
         <v>1</v>
       </c>
       <c r="Q95" t="b">
         <v>0</v>
       </c>
       <c r="R95" t="b">
         <v>0</v>
       </c>
       <c r="S95" t="b">
         <v>0</v>
       </c>
       <c r="T95" t="b">
         <v>0</v>
       </c>
       <c r="U95" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V95" t="b">
         <v>0</v>
       </c>
       <c r="W95" t="b">
+        <v>0</v>
+      </c>
+      <c r="X95" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y95" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z95" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA95" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB95" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC95" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD95" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="n">
         <v>100871939</v>
       </c>
       <c r="B96" t="n">
         <v>6321852</v>
       </c>
       <c r="C96" t="inlineStr"/>
       <c r="D96" t="inlineStr"/>
       <c r="E96" t="inlineStr">
         <is>
           <t>Dow Chemical 1992</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t xml:space="preserve">Dow Chemical. Occupational health summary report trichloroethylene contractors. In Letter from Dow Chem Co submitting several studies with trichloroethylene and other chemicals in humans with attachments (sanitized). (D0005365.  OTS0538087.  86-92001022S.  TSCATS/424089). Dow Chemical Company. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
           <t>Occupational health summary report trichloroethylene contractors</t>
@@ -7825,71 +9841,92 @@
           <t>Dow Chemical</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
           <t>Dow Chemical</t>
         </is>
       </c>
       <c r="J96" t="n">
         <v>1992</v>
       </c>
       <c r="K96" t="inlineStr">
         <is>
           <t>In Letter from Dow Chem Co submitting several studies with trichloroethylene and other chemicals in humans with attachments (sanitized). (D0005365.  OTS0538087.  86-92001022S.  TSCATS/424089). Dow Chemical Company. [TSCA Submission]</t>
         </is>
       </c>
       <c r="L96" t="inlineStr"/>
       <c r="M96" t="inlineStr"/>
       <c r="N96" s="2" t="n">
         <v>43993.61749601867</v>
       </c>
       <c r="O96" s="2" t="n">
         <v>43993.61749601884</v>
       </c>
       <c r="P96" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q96" t="b">
         <v>0</v>
       </c>
       <c r="R96" t="b">
         <v>0</v>
       </c>
       <c r="S96" t="b">
         <v>0</v>
       </c>
       <c r="T96" t="b">
         <v>0</v>
       </c>
       <c r="U96" t="b">
         <v>0</v>
       </c>
       <c r="V96" t="b">
         <v>0</v>
       </c>
       <c r="W96" t="b">
+        <v>0</v>
+      </c>
+      <c r="X96" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y96" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z96" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA96" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB96" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC96" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD96" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="n">
         <v>100871940</v>
       </c>
       <c r="B97" t="n">
         <v>64393</v>
       </c>
       <c r="C97" t="inlineStr"/>
       <c r="D97" t="inlineStr"/>
       <c r="E97" t="inlineStr">
         <is>
           <t>Ecology and Environment 1988</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t xml:space="preserve">Ecology and Environment. Biological risk assessment for the Redwood City facility. In Biological risk assessment for the Redwood City facility and final site investigation report for the ROHM and HAAS Redwood City facility with attachments and cover letter dated 092588. (OTS0516579. 86-880000364. TSCATS/401124). Bechtel Environmental, Inc., Rohm and Haas. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
           <t>Biological risk assessment for the Redwood City facility</t>
@@ -7915,56 +9952,77 @@
       </c>
       <c r="L97" t="inlineStr"/>
       <c r="M97" t="inlineStr"/>
       <c r="N97" s="2" t="n">
         <v>43993.61749606593</v>
       </c>
       <c r="O97" s="2" t="n">
         <v>43993.61749606611</v>
       </c>
       <c r="P97" t="b">
         <v>1</v>
       </c>
       <c r="Q97" t="b">
         <v>0</v>
       </c>
       <c r="R97" t="b">
         <v>0</v>
       </c>
       <c r="S97" t="b">
         <v>0</v>
       </c>
       <c r="T97" t="b">
         <v>0</v>
       </c>
       <c r="U97" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V97" t="b">
         <v>0</v>
       </c>
       <c r="W97" t="b">
+        <v>0</v>
+      </c>
+      <c r="X97" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y97" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z97" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA97" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB97" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC97" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD97" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="n">
         <v>100871941</v>
       </c>
       <c r="B98" t="n">
         <v>6499659</v>
       </c>
       <c r="C98" t="inlineStr"/>
       <c r="D98" t="inlineStr"/>
       <c r="E98" t="inlineStr">
         <is>
           <t>OSHA 2019</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t xml:space="preserve">OSHA. Chemical exposure health data (CEHD) sampling results: CASRNs 75-34-3, 85-68-7, 84-74-2, 78-87-5, 117-81-7, 106-93-4, 50-00-0, 95-50-1, 85-44-9, 106-46-7, 79-00-5, and 115-86-6. Washington, DC: U.S. Department of Labor. </t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
           <t>Chemical exposure health data (CEHD) sampling results: CASRNs 75-34-3, 85-68-7, 84-74-2, 78-87-5, 117-81-7, 106-93-4, 50-00-0, 95-50-1, 85-44-9, 106-46-7, 79-00-5, and 115-86-6</t>
@@ -7985,65 +10043,86 @@
       </c>
       <c r="K98" t="inlineStr">
         <is>
           <t>Washington, DC: U.S. Department of Labor.</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
           <t>Includes data for the following chemicals: 1,1-Dichloroethane, BBP, DBP, 1,2-Dichloropropane, DEHP, Ethylene dibromide, Formaldehyde, o-Dichlorobenzene, Phthalic anhydride, p-Dichlorobenzene, 1,1,2-Trichloroethane, and TPP.</t>
         </is>
       </c>
       <c r="M98" t="inlineStr"/>
       <c r="N98" s="2" t="n">
         <v>43993.61749610842</v>
       </c>
       <c r="O98" s="2" t="n">
         <v>43993.61749610859</v>
       </c>
       <c r="P98" t="b">
         <v>1</v>
       </c>
       <c r="Q98" t="b">
         <v>1</v>
       </c>
       <c r="R98" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S98" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T98" t="b">
         <v>0</v>
       </c>
       <c r="U98" t="b">
         <v>0</v>
       </c>
       <c r="V98" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W98" t="b">
+        <v>1</v>
+      </c>
+      <c r="X98" t="b">
+        <v>1</v>
+      </c>
+      <c r="Y98" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z98" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA98" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB98" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC98" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD98" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="n">
         <v>100871942</v>
       </c>
       <c r="B99" t="n">
         <v>658071</v>
       </c>
       <c r="C99" t="inlineStr"/>
       <c r="D99" t="inlineStr">
         <is>
           <t>10.1080/15287398909531299</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>Simmons JE and Berman E 1989</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t xml:space="preserve">Simmons JE, Berman E. Toxicity of complex waste mixtures a comparison of observed and predicted lethality. Journal of Toxicology and Environmental Health 27:275-286. </t>
         </is>
@@ -8077,56 +10156,77 @@
         </is>
       </c>
       <c r="M99" t="inlineStr"/>
       <c r="N99" s="2" t="n">
         <v>43993.61749617699</v>
       </c>
       <c r="O99" s="2" t="n">
         <v>43993.6174961772</v>
       </c>
       <c r="P99" t="b">
         <v>1</v>
       </c>
       <c r="Q99" t="b">
         <v>0</v>
       </c>
       <c r="R99" t="b">
         <v>0</v>
       </c>
       <c r="S99" t="b">
         <v>0</v>
       </c>
       <c r="T99" t="b">
         <v>0</v>
       </c>
       <c r="U99" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V99" t="b">
         <v>0</v>
       </c>
       <c r="W99" t="b">
+        <v>0</v>
+      </c>
+      <c r="X99" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y99" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z99" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA99" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB99" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC99" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD99" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="n">
         <v>100871943</v>
       </c>
       <c r="B100" t="n">
         <v>658661</v>
       </c>
       <c r="C100" t="inlineStr"/>
       <c r="D100" t="inlineStr">
         <is>
           <t>10.2175/wer.65.6.2</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>Bell J et al. 1993</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t xml:space="preserve">Bell J, Melcer H, Monteith H, Osinga I, Steel P. Stripping of volatile organic compounds at full-scale municipal wastewater treatment plants. Water Environment Research 65:708-716. </t>
         </is>
@@ -8160,56 +10260,77 @@
         </is>
       </c>
       <c r="M100" t="inlineStr"/>
       <c r="N100" s="2" t="n">
         <v>43993.61749622344</v>
       </c>
       <c r="O100" s="2" t="n">
         <v>43993.61749622363</v>
       </c>
       <c r="P100" t="b">
         <v>1</v>
       </c>
       <c r="Q100" t="b">
         <v>0</v>
       </c>
       <c r="R100" t="b">
         <v>0</v>
       </c>
       <c r="S100" t="b">
         <v>0</v>
       </c>
       <c r="T100" t="b">
         <v>0</v>
       </c>
       <c r="U100" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V100" t="b">
         <v>0</v>
       </c>
       <c r="W100" t="b">
+        <v>0</v>
+      </c>
+      <c r="X100" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y100" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z100" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA100" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB100" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC100" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD100" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="n">
         <v>100871944</v>
       </c>
       <c r="B101" t="n">
         <v>658760</v>
       </c>
       <c r="C101" t="inlineStr"/>
       <c r="D101" t="inlineStr"/>
       <c r="E101" t="inlineStr">
         <is>
           <t>Marsh GM and Day R 1991</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t xml:space="preserve">Marsh GM, Day R. A model standardized risk assessment protocol for use with hazardous waste sites. Environmental Health Perspectives 90:199-208. </t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
           <t>A model standardized risk assessment protocol for use with hazardous waste sites</t>
@@ -8235,56 +10356,77 @@
       </c>
       <c r="L101" t="inlineStr"/>
       <c r="M101" t="inlineStr"/>
       <c r="N101" s="2" t="n">
         <v>43993.6174962947</v>
       </c>
       <c r="O101" s="2" t="n">
         <v>43993.61749629489</v>
       </c>
       <c r="P101" t="b">
         <v>1</v>
       </c>
       <c r="Q101" t="b">
         <v>0</v>
       </c>
       <c r="R101" t="b">
         <v>0</v>
       </c>
       <c r="S101" t="b">
         <v>0</v>
       </c>
       <c r="T101" t="b">
         <v>0</v>
       </c>
       <c r="U101" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V101" t="b">
         <v>0</v>
       </c>
       <c r="W101" t="b">
+        <v>0</v>
+      </c>
+      <c r="X101" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y101" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z101" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA101" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB101" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC101" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD101" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="n">
         <v>100871945</v>
       </c>
       <c r="B102" t="n">
         <v>658779</v>
       </c>
       <c r="C102" t="inlineStr"/>
       <c r="D102" t="inlineStr"/>
       <c r="E102" t="inlineStr">
         <is>
           <t>Pyle SM and Gurka DF 1994</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t xml:space="preserve">Pyle SM, Gurka DF. Volatile Organic Analysis by Direct Aqueous Injection. Talanta 41:1845-1852. </t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
           <t>Volatile Organic Analysis by Direct Aqueous Injection</t>
@@ -8314,56 +10456,77 @@
         </is>
       </c>
       <c r="M102" t="inlineStr"/>
       <c r="N102" s="2" t="n">
         <v>43993.61749636107</v>
       </c>
       <c r="O102" s="2" t="n">
         <v>43993.61749636127</v>
       </c>
       <c r="P102" t="b">
         <v>1</v>
       </c>
       <c r="Q102" t="b">
         <v>0</v>
       </c>
       <c r="R102" t="b">
         <v>0</v>
       </c>
       <c r="S102" t="b">
         <v>0</v>
       </c>
       <c r="T102" t="b">
         <v>0</v>
       </c>
       <c r="U102" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V102" t="b">
         <v>0</v>
       </c>
       <c r="W102" t="b">
+        <v>0</v>
+      </c>
+      <c r="X102" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y102" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z102" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA102" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB102" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC102" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD102" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="n">
         <v>100871946</v>
       </c>
       <c r="B103" t="n">
         <v>658823</v>
       </c>
       <c r="C103" t="inlineStr"/>
       <c r="D103" t="inlineStr"/>
       <c r="E103" t="inlineStr">
         <is>
           <t>Jop KM et al. 1992</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t xml:space="preserve">Jop KM, Askew AM, Terrio KF, Simoes AT. Application of the Short-Term Chronic Test with Ceriodaphnia-Dubia in Identifying Sources of Toxicity in Industrial Wastewaters. Bulletin of Environmental Contamination and Toxicology 49:765-771. </t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
           <t>Application of the Short-Term Chronic Test with Ceriodaphnia-Dubia in Identifying Sources of Toxicity in Industrial Wastewaters</t>
@@ -8393,56 +10556,77 @@
         </is>
       </c>
       <c r="M103" t="inlineStr"/>
       <c r="N103" s="2" t="n">
         <v>43993.61749642914</v>
       </c>
       <c r="O103" s="2" t="n">
         <v>43993.61749642934</v>
       </c>
       <c r="P103" t="b">
         <v>1</v>
       </c>
       <c r="Q103" t="b">
         <v>0</v>
       </c>
       <c r="R103" t="b">
         <v>0</v>
       </c>
       <c r="S103" t="b">
         <v>0</v>
       </c>
       <c r="T103" t="b">
         <v>0</v>
       </c>
       <c r="U103" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V103" t="b">
         <v>0</v>
       </c>
       <c r="W103" t="b">
+        <v>0</v>
+      </c>
+      <c r="X103" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y103" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z103" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA103" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB103" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC103" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD103" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="n">
         <v>100871947</v>
       </c>
       <c r="B104" t="n">
         <v>659846</v>
       </c>
       <c r="C104" t="inlineStr"/>
       <c r="D104" t="inlineStr"/>
       <c r="E104" t="inlineStr">
         <is>
           <t>Brosseau J and Heitz M 1994</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t xml:space="preserve">Brosseau J, Heitz M. Trace Gas Compound Emissions from Municipal Landfill Sanitary Sites. Atmospheric Environment 28:285-293. </t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
           <t>Trace Gas Compound Emissions from Municipal Landfill Sanitary Sites</t>
@@ -8472,56 +10656,77 @@
         </is>
       </c>
       <c r="M104" t="inlineStr"/>
       <c r="N104" s="2" t="n">
         <v>43993.61749647362</v>
       </c>
       <c r="O104" s="2" t="n">
         <v>43993.61749647381</v>
       </c>
       <c r="P104" t="b">
         <v>1</v>
       </c>
       <c r="Q104" t="b">
         <v>0</v>
       </c>
       <c r="R104" t="b">
         <v>0</v>
       </c>
       <c r="S104" t="b">
         <v>0</v>
       </c>
       <c r="T104" t="b">
         <v>0</v>
       </c>
       <c r="U104" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V104" t="b">
         <v>0</v>
       </c>
       <c r="W104" t="b">
+        <v>0</v>
+      </c>
+      <c r="X104" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y104" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z104" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA104" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB104" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC104" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD104" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="n">
         <v>100871948</v>
       </c>
       <c r="B105" t="n">
         <v>660326</v>
       </c>
       <c r="C105" t="inlineStr"/>
       <c r="D105" t="inlineStr">
         <is>
           <t>10.1021/es9505457</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>Nagel CJ et al. 1996</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t xml:space="preserve">Nagel CJ, Chanenchuk CA, Wong EW, Bach RD. Catalytic extraction processing: An elemental recycling technology. Environmental Science and Technology 30:2155-2167. </t>
         </is>
@@ -8549,62 +10754,83 @@
           <t>Environmental Science and Technology 30:2155-2167.</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
           <t>Catalytic Extraction Processing (CEP) is an innovative Elemental RecyclingTM technology that converts organic, organometallic, and inorganic waste, byproduct, or process streams into marketable commercial products: industrial gases, metal alloys, and ceramics (e.g., inorganic oxides, halides, sulfides). Feed materials are injected into a molten metal bath where dissociation of molecular entities to their respective elements and reaction of these dissolved elemental intermediates to form products occur. Process chemistry is driven by reaction thermodynamics, solution equilibria, and metal catalysis, which allow specific partitioning of elements and conversion of feed materials to the desired products as predicted. Experimental results demonstrate CEP's capabilities for waste minimization (e.g., product formation) and environmental performance (e.g., minimum emissions). Examples include the processing of highly toxic toluene diisocyanate production wastes (EPA RCRA listed waste K027), chlorinated organics (EPA RCRA listed waste F024), and mixed metallic, plastic, and inorganic wastes (weapon componentry). Synthesis gas, hydrogen chloride, ceramic, and metal products were manufactured from these waste materials. CEP consistently demonstrates destruction removal efficiencies (DREs) exceeding 99.9999%, NOx and SOx below detection limits (typically 1 ppm to 100 ppm), and dioxins/furans nondetectable to the targeted regulatory limit of 0.1 ng/Nm3 2,3,7,8 TCDD toxicity equivalent (TEQ). Condensed-phase environmental quality was verified by ceramic phases passing toxicity characteristic leaching procedure (TCLP) and the absence of hazardous organic constituents in both metal and ceramic phases. CEP's environmental performance has been validated by the U.S. EPA's best demonstrated available technology (BDAT) equivalency designations, while its manufacturing capabilities have been confirmed by Massachusetts Department of Environmental Protection (MADEP) recycling certifications.</t>
         </is>
       </c>
       <c r="M105" t="inlineStr"/>
       <c r="N105" s="2" t="n">
         <v>43993.6174965245</v>
       </c>
       <c r="O105" s="2" t="n">
         <v>43993.6174965247</v>
       </c>
       <c r="P105" t="b">
         <v>1</v>
       </c>
       <c r="Q105" t="b">
         <v>1</v>
       </c>
       <c r="R105" t="b">
         <v>1</v>
       </c>
       <c r="S105" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T105" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U105" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V105" t="b">
         <v>0</v>
       </c>
       <c r="W105" t="b">
+        <v>0</v>
+      </c>
+      <c r="X105" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y105" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z105" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA105" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB105" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC105" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD105" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="n">
         <v>100871949</v>
       </c>
       <c r="B106" t="n">
         <v>660405</v>
       </c>
       <c r="C106" t="inlineStr"/>
       <c r="D106" t="inlineStr">
         <is>
           <t>10.5271/sjweh.1502</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>Petrelli G et al. 1993</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t xml:space="preserve">Petrelli G, Siepi G, Milligi L, Vineis P. Solvents in pesticides. Scandinavian Journal of Work, Environment and Health 19:63-65. </t>
         </is>
@@ -8638,56 +10864,77 @@
         </is>
       </c>
       <c r="M106" t="inlineStr"/>
       <c r="N106" s="2" t="n">
         <v>43993.61749659589</v>
       </c>
       <c r="O106" s="2" t="n">
         <v>43993.61749659609</v>
       </c>
       <c r="P106" t="b">
         <v>1</v>
       </c>
       <c r="Q106" t="b">
         <v>0</v>
       </c>
       <c r="R106" t="b">
         <v>0</v>
       </c>
       <c r="S106" t="b">
         <v>0</v>
       </c>
       <c r="T106" t="b">
         <v>0</v>
       </c>
       <c r="U106" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V106" t="b">
         <v>0</v>
       </c>
       <c r="W106" t="b">
+        <v>0</v>
+      </c>
+      <c r="X106" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y106" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z106" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA106" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB106" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC106" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD106" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="n">
         <v>100871950</v>
       </c>
       <c r="B107" t="n">
         <v>660779</v>
       </c>
       <c r="C107" t="inlineStr"/>
       <c r="D107" t="inlineStr"/>
       <c r="E107" t="inlineStr">
         <is>
           <t>Assmuth T and Kalevi K 1992</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t xml:space="preserve">Assmuth T, Kalevi K. Concentrations and toxicological significance of trace organic compounds in municipal solid waste landfill gas. Chemosphere 24:1207-1216. </t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
           <t>Concentrations and toxicological significance of trace organic compounds in municipal solid waste landfill gas</t>
@@ -8717,56 +10964,77 @@
         </is>
       </c>
       <c r="M107" t="inlineStr"/>
       <c r="N107" s="2" t="n">
         <v>43993.61749664221</v>
       </c>
       <c r="O107" s="2" t="n">
         <v>43993.61749664241</v>
       </c>
       <c r="P107" t="b">
         <v>1</v>
       </c>
       <c r="Q107" t="b">
         <v>0</v>
       </c>
       <c r="R107" t="b">
         <v>0</v>
       </c>
       <c r="S107" t="b">
         <v>0</v>
       </c>
       <c r="T107" t="b">
         <v>0</v>
       </c>
       <c r="U107" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V107" t="b">
         <v>0</v>
       </c>
       <c r="W107" t="b">
+        <v>0</v>
+      </c>
+      <c r="X107" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y107" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z107" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA107" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB107" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC107" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD107" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="n">
         <v>100871951</v>
       </c>
       <c r="B108" t="n">
         <v>664390</v>
       </c>
       <c r="C108" t="inlineStr"/>
       <c r="D108" t="inlineStr"/>
       <c r="E108" t="inlineStr">
         <is>
           <t>ATSDR 1989</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t xml:space="preserve">ATSDR. Toxicological profile for 1,1,2-trichloroethane. Atlanta, GA: U.S. Department of Health and Human Services, Public Health Service. [ATSDR Tox Profile]. </t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
           <t>Toxicological profile for 1,1,2-trichloroethane</t>
@@ -8778,74 +11046,95 @@
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
           <t>ATSDR</t>
         </is>
       </c>
       <c r="J108" t="n">
         <v>1989</v>
       </c>
       <c r="K108" t="inlineStr">
         <is>
           <t>Atlanta, GA: U.S. Department of Health and Human Services, Public Health Service. [ATSDR Tox Profile]</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
           <t>The ATSDR toxicological profile succinctly characterizes the toxicologic and adverse health effects information for the hazardous substance described here. Each peer-reviewed profile identifies and reviews the key literature that describes a hazardous substance's toxicologic properties. Other pertinent literature is also presented, but is described in less detail than the key studies.</t>
         </is>
       </c>
       <c r="M108" t="inlineStr"/>
       <c r="N108" s="2" t="n">
         <v>43993.61749668606</v>
       </c>
       <c r="O108" s="2" t="n">
-        <v>43993.61749668625</v>
+        <v>46157.79881780256</v>
       </c>
       <c r="P108" t="b">
         <v>1</v>
       </c>
       <c r="Q108" t="b">
         <v>1</v>
       </c>
       <c r="R108" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S108" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T108" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U108" t="b">
         <v>0</v>
       </c>
       <c r="V108" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W108" t="b">
+        <v>1</v>
+      </c>
+      <c r="X108" t="b">
+        <v>1</v>
+      </c>
+      <c r="Y108" t="b">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA108" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB108" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC108" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD108" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="n">
         <v>100871952</v>
       </c>
       <c r="B109" t="n">
         <v>735303</v>
       </c>
       <c r="C109" t="inlineStr"/>
       <c r="D109" t="inlineStr">
         <is>
           <t>10.1111/j.1745-6592.2008.01215.x</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>Dawson HE and Mcalary T 2009</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t xml:space="preserve">Dawson HE, Mcalary T. A compilation of statistics for VOCs from post-1990 indoor air concentration studies in North American residences unaffected by subsurface vapor intrusion. Ground Water Monitoring and Remediation 29:60-69. </t>
         </is>
@@ -8879,56 +11168,77 @@
         </is>
       </c>
       <c r="M109" t="inlineStr"/>
       <c r="N109" s="2" t="n">
         <v>43993.61749673218</v>
       </c>
       <c r="O109" s="2" t="n">
         <v>43993.61749673236</v>
       </c>
       <c r="P109" t="b">
         <v>1</v>
       </c>
       <c r="Q109" t="b">
         <v>0</v>
       </c>
       <c r="R109" t="b">
         <v>0</v>
       </c>
       <c r="S109" t="b">
         <v>0</v>
       </c>
       <c r="T109" t="b">
         <v>0</v>
       </c>
       <c r="U109" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V109" t="b">
         <v>0</v>
       </c>
       <c r="W109" t="b">
+        <v>0</v>
+      </c>
+      <c r="X109" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y109" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z109" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA109" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB109" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC109" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD109" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="n">
         <v>100871953</v>
       </c>
       <c r="B110" t="n">
         <v>80206</v>
       </c>
       <c r="C110" t="inlineStr"/>
       <c r="D110" t="inlineStr"/>
       <c r="E110" t="inlineStr">
         <is>
           <t>Underwood MC 1996</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t xml:space="preserve">Underwood MC. Assessing the indoor air impact from a hazardous waste site: a case study. Toxicology and Industrial Health 12:179-188. </t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
           <t>Assessing the indoor air impact from a hazardous waste site: a case study</t>
@@ -8954,56 +11264,77 @@
       </c>
       <c r="L110" t="inlineStr"/>
       <c r="M110" t="inlineStr"/>
       <c r="N110" s="2" t="n">
         <v>43993.61749677597</v>
       </c>
       <c r="O110" s="2" t="n">
         <v>43993.61749677615</v>
       </c>
       <c r="P110" t="b">
         <v>1</v>
       </c>
       <c r="Q110" t="b">
         <v>0</v>
       </c>
       <c r="R110" t="b">
         <v>0</v>
       </c>
       <c r="S110" t="b">
         <v>0</v>
       </c>
       <c r="T110" t="b">
         <v>0</v>
       </c>
       <c r="U110" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V110" t="b">
         <v>0</v>
       </c>
       <c r="W110" t="b">
+        <v>0</v>
+      </c>
+      <c r="X110" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y110" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z110" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA110" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB110" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC110" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD110" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="n">
         <v>100871954</v>
       </c>
       <c r="B111" t="n">
         <v>824309</v>
       </c>
       <c r="C111" t="inlineStr"/>
       <c r="D111" t="inlineStr">
         <is>
           <t>10.3109/08958378.2010.507636</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>Chang EE et al. 2010</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t xml:space="preserve">Chang EE, Wang WC, Zeng LX, Chiang HL. Health risk assessment of exposure to selected volatile organic compounds emitted from an integrated iron and steel plant. Inhalation Toxicology 22 Suppl 2:117-125. </t>
         </is>
@@ -9037,56 +11368,77 @@
         </is>
       </c>
       <c r="M111" t="inlineStr"/>
       <c r="N111" s="2" t="n">
         <v>43993.61749684558</v>
       </c>
       <c r="O111" s="2" t="n">
         <v>43993.61749684578</v>
       </c>
       <c r="P111" t="b">
         <v>1</v>
       </c>
       <c r="Q111" t="b">
         <v>0</v>
       </c>
       <c r="R111" t="b">
         <v>0</v>
       </c>
       <c r="S111" t="b">
         <v>0</v>
       </c>
       <c r="T111" t="b">
         <v>0</v>
       </c>
       <c r="U111" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V111" t="b">
         <v>0</v>
       </c>
       <c r="W111" t="b">
+        <v>0</v>
+      </c>
+      <c r="X111" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y111" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z111" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA111" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB111" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC111" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD111" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="n">
         <v>100871955</v>
       </c>
       <c r="B112" t="n">
         <v>84839</v>
       </c>
       <c r="C112" t="inlineStr"/>
       <c r="D112" t="inlineStr">
         <is>
           <t>10.1016/0273-2300(92)90043-9</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>Armstrong VC and Newhook RC 1992</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t xml:space="preserve">Armstrong VC, Newhook RC. Assessing the health risks of priority substances under the Canadian Environmental Protection Act. Regulatory Toxicology and Pharmacology 15:111-121. </t>
         </is>
@@ -9120,56 +11472,77 @@
         </is>
       </c>
       <c r="M112" t="inlineStr"/>
       <c r="N112" s="2" t="n">
         <v>43993.61749689165</v>
       </c>
       <c r="O112" s="2" t="n">
         <v>43993.61749689184</v>
       </c>
       <c r="P112" t="b">
         <v>1</v>
       </c>
       <c r="Q112" t="b">
         <v>0</v>
       </c>
       <c r="R112" t="b">
         <v>0</v>
       </c>
       <c r="S112" t="b">
         <v>0</v>
       </c>
       <c r="T112" t="b">
         <v>0</v>
       </c>
       <c r="U112" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V112" t="b">
         <v>0</v>
       </c>
       <c r="W112" t="b">
+        <v>0</v>
+      </c>
+      <c r="X112" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y112" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z112" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA112" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB112" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC112" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD112" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="n">
         <v>100871956</v>
       </c>
       <c r="B113" t="n">
         <v>87136</v>
       </c>
       <c r="C113" t="inlineStr"/>
       <c r="D113" t="inlineStr">
         <is>
           <t>10.1016/0960-1686(90)90077-z</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>Middleton P, Sockwell R, and Carter WPL 1990</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t xml:space="preserve">Middleton P, Sockwell R, Carter WPL. Aggregation and analysis of volatile organic compound emissions for regional modeling. Atmospheric Environment 24:1107-1133. </t>
         </is>
@@ -9194,65 +11567,86 @@
       </c>
       <c r="K113" t="inlineStr">
         <is>
           <t>Atmospheric Environment 24:1107-1133.</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
           <t>BIOSIS  COPYRIGHT: BIOL ABS.  A general two-step procedure for aggregating the hundreds of reported volatile organic compounds (VOCs) into a much smaller set of lumped classes appropriate for regional airshed modeling is described. In the first step, the compounds are condensed into a manageable number of emission categories which could be adapted to a variety of molecularly-based lumped chemical mechanisms. In the second step, the emissions are further aggregated into a simaller set of VOC classes which directly correspond  to those in a particular model's mechanism. The application of this procedure is illustrated by aggregating the National Acid Precipitation Assessment Program (NAPAP) anthropogenic VOC emissions inventory in the U.S. first into the 32-class system, and then into the groups of model species used in the latest version of the Regional Acid Deposition Model (RADM2.0). The importance of different VOC categories and source types on regional pollution production is explored by comparing</t>
         </is>
       </c>
       <c r="M113" t="inlineStr"/>
       <c r="N113" s="2" t="n">
         <v>43993.61749693752</v>
       </c>
       <c r="O113" s="2" t="n">
         <v>43993.6174969377</v>
       </c>
       <c r="P113" t="b">
         <v>1</v>
       </c>
       <c r="Q113" t="b">
         <v>1</v>
       </c>
       <c r="R113" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S113" t="b">
         <v>0</v>
       </c>
       <c r="T113" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U113" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V113" t="b">
         <v>0</v>
       </c>
       <c r="W113" t="b">
+        <v>0</v>
+      </c>
+      <c r="X113" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y113" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z113" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA113" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB113" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC113" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD113" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="n">
         <v>100871957</v>
       </c>
       <c r="B114" t="n">
         <v>90475</v>
       </c>
       <c r="C114" t="inlineStr"/>
       <c r="D114" t="inlineStr"/>
       <c r="E114" t="inlineStr">
         <is>
           <t>NTP 1993</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t xml:space="preserve">NTP. NTP technical report on toxicity studies of a chemical mixture of 25 groundwater contaminants administered in drinking water to F344/N rats and B6C3F1 mice. (1-I12). (NIH Publication 93-3384). Research Triangle Park, NC: U.S. Department of Health and Human Services, National Institutes of Health, National Toxicology Program. </t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
           <t>NTP technical report on toxicity studies of a chemical mixture of 25 groundwater contaminants administered in drinking water to F344/N rats and B6C3F1 mice</t>
@@ -9268,69 +11662,90 @@
           <t>NTP</t>
         </is>
       </c>
       <c r="J114" t="n">
         <v>1993</v>
       </c>
       <c r="K114" t="inlineStr">
         <is>
           <t>(1-I12). (NIH Publication 93-3384). Research Triangle Park, NC: U.S. Department of Health and Human Services, National Institutes of Health, National Toxicology Program.</t>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
           <t>Toxicity studies were performed with a chemically defined mixture of 25 groundwater contaminants, using dose levels considered to have environmental relevance. The mixture contained 19 organic compounds and six metals (shown below); the selection of these compounds was based primarily on the frequency of their occurrence in United States Environmental Protection Agency surveys of groundwater contamination in the vicinity of hazardous waste disposal sites. This report focuses primarily on 26-week drinking water toxicity studies with male and female F344/N rats and B6C3F1 mice. The endpoints evaluated included histopathology, clinical pathology, neurobehavioral studies, and reproductive toxicity. Additional studies using this same chemical mixture are briefly reviewed in this report and include an evaluation of spermatogenesis in B6C3F1 mice exposed to the chemical mixture for 13 weeks, a continuous breeding study with Sprague-Dawley rats and CD-1« Swiss mice, studies of myelotoxicity in B6C3F1 mice exposed to the chemical mixture for up to 31.5 weeks, studies of immunosuppression in B6C3F1 mice exposed for up to 13 weeks, in vitro mutagenicity assays in Salmonella typhimurium and Escherichia coli, and measures of genetic damage in bone marrow and peripheral blood of F344/N rats and B6C3F1 mice in 2-week drinking water studies.
 In a 26-week drinking water study in which rats were administered the chemical mixture at composite contaminant concentrations of 0, 11, 38, 113, or 378 ppm, no deaths occurred and the body weight gain of high-dose males was slightly less than that of the controls. Water consumption decreased with dose and was 24% to 28% less than that of the controls at the highest concentration. Changes in organ weights occurred primarily in high-dose rats and included increased absolute and relative liver and kidney weights in females, increased relative kidney weight in males, and decreased absolute and relative thymus weights in males and females. Hematologic assessments indicated that rats receiving 378 ppm developed a microcytic anemia consistent with that accompanying iron depletion. Multiple foci of inflammation occurred in the liver of exposed rats. In high-dose females, these liver lesions were especially prominent and included bile duct and oval cell hyperplasia. Inflammation also occurred in the mesenteric lymph nodes, the adrenal gland, and the spleen. The amount of hemosiderin in the spleens of rats receiving the higher concentrations of the chemical mixture was less than normal.</t>
         </is>
       </c>
       <c r="M114" t="inlineStr"/>
       <c r="N114" s="2" t="n">
         <v>43993.61749700731</v>
       </c>
       <c r="O114" s="2" t="n">
         <v>43993.61749700751</v>
       </c>
       <c r="P114" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q114" t="b">
         <v>0</v>
       </c>
       <c r="R114" t="b">
         <v>0</v>
       </c>
       <c r="S114" t="b">
         <v>0</v>
       </c>
       <c r="T114" t="b">
         <v>0</v>
       </c>
       <c r="U114" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V114" t="b">
         <v>0</v>
       </c>
       <c r="W114" t="b">
+        <v>0</v>
+      </c>
+      <c r="X114" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y114" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z114" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA114" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB114" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC114" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD114" t="b">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:W114"/>
+  <autoFilter ref="A1:AD114"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>