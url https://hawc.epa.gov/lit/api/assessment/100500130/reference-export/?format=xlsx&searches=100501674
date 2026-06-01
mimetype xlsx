--- v0 (2025-10-07)
+++ v1 (2026-06-01)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="data" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'data'!$A$1:$W$30</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'data'!$A$1:$AD$30</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd h:mm:ss"/>
     <numFmt numFmtId="165" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
     <font>
       <color rgb="00FFFFFF"/>
     </font>
@@ -436,82 +436,89 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W30"/>
+  <dimension ref="A1:AD30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="10" customWidth="1" min="6" max="6"/>
     <col width="10" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="10" customWidth="1" min="9" max="9"/>
     <col width="10" customWidth="1" min="10" max="10"/>
     <col width="10" customWidth="1" min="11" max="11"/>
     <col width="10" customWidth="1" min="12" max="12"/>
     <col width="10" customWidth="1" min="13" max="13"/>
     <col width="10" customWidth="1" min="14" max="14"/>
     <col width="10" customWidth="1" min="15" max="15"/>
     <col width="10" customWidth="1" min="16" max="16"/>
     <col width="10" customWidth="1" min="17" max="17"/>
     <col width="10" customWidth="1" min="18" max="18"/>
     <col width="10" customWidth="1" min="19" max="19"/>
     <col width="10" customWidth="1" min="20" max="20"/>
     <col width="10" customWidth="1" min="21" max="21"/>
     <col width="10" customWidth="1" min="22" max="22"/>
     <col width="10" customWidth="1" min="23" max="23"/>
+    <col width="10" customWidth="1" min="24" max="24"/>
+    <col width="10" customWidth="1" min="25" max="25"/>
+    <col width="10" customWidth="1" min="26" max="26"/>
+    <col width="10" customWidth="1" min="27" max="27"/>
+    <col width="10" customWidth="1" min="28" max="28"/>
+    <col width="10" customWidth="1" min="29" max="29"/>
+    <col width="10" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>HAWC ID</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>HERO ID</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>PubMed ID</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>DOI</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -548,86 +555,121 @@
           <t>Journal</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Abstract</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Full text URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Created</t>
         </is>
       </c>
       <c r="O1" s="1" t="inlineStr">
         <is>
           <t>Last updated</t>
         </is>
       </c>
       <c r="P1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review</t>
+          <t>Meets RESO Criteria at TIAB Screening</t>
         </is>
       </c>
       <c r="Q1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Included during Full-text Review</t>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening</t>
         </is>
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Included during Full-text Review|General Engineering Assessment</t>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Peer-Reviewed Literature Search</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Included during Full-text Review|Occupational Exposure</t>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Peer-Reviewed Literature Search|General Engineering Assessment</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Included during Full-text Review|Environmental Release</t>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Peer-Reviewed Literature Search|Occupational Exposure</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Excluded during Full-text Review</t>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Peer-Reviewed Literature Search|Environmental Release</t>
         </is>
       </c>
       <c r="V1" s="1" t="inlineStr">
         <is>
-          <t>Excluded</t>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Gray Literature Search</t>
         </is>
       </c>
       <c r="W1" s="1" t="inlineStr">
         <is>
-          <t>Supplemental</t>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Gray Literature Search|General Engineering Assessment</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Gray Literature Search|Occupational Exposure</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Gray Literature Search|Environmental Release</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Meets RESO Criteria at TIAB Screening|Does Not Meet RESO Criteria at FT Screening</t>
+        </is>
+      </c>
+      <c r="AA1" s="1" t="inlineStr">
+        <is>
+          <t>Meets RESO Criteria at TIAB Screening|Supplemental at FT Screening</t>
+        </is>
+      </c>
+      <c r="AB1" s="1" t="inlineStr">
+        <is>
+          <t>Meets RESO Criteria at TIAB Screening|PDF Unavailable</t>
+        </is>
+      </c>
+      <c r="AC1" s="1" t="inlineStr">
+        <is>
+          <t>Does Not Meet RESO Criteria at TIAB Screening</t>
+        </is>
+      </c>
+      <c r="AD1" s="1" t="inlineStr">
+        <is>
+          <t>Supplemental at TIAB Screening</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>101003841</v>
       </c>
       <c r="B2" t="n">
         <v>1010026</v>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
           <t>Blanchard RD and Hardy JK 1985</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t xml:space="preserve">Blanchard RD, Hardy JK. USE OF A PERMEATION SAMPLER IN THE COLLECTION OF 23 VOLATILE ORGANIC PRIORITY POLLUTANTS. Analytical Chemistry 57:2349-2351. </t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>USE OF A PERMEATION SAMPLER IN THE COLLECTION OF 23 VOLATILE ORGANIC PRIORITY POLLUTANTS</t>
@@ -657,56 +699,77 @@
         </is>
       </c>
       <c r="M2" t="inlineStr"/>
       <c r="N2" s="2" t="n">
         <v>44050.84430453029</v>
       </c>
       <c r="O2" s="2" t="n">
         <v>44050.84430453061</v>
       </c>
       <c r="P2" t="b">
         <v>1</v>
       </c>
       <c r="Q2" t="b">
         <v>0</v>
       </c>
       <c r="R2" t="b">
         <v>0</v>
       </c>
       <c r="S2" t="b">
         <v>0</v>
       </c>
       <c r="T2" t="b">
         <v>0</v>
       </c>
       <c r="U2" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V2" t="b">
         <v>0</v>
       </c>
       <c r="W2" t="b">
+        <v>0</v>
+      </c>
+      <c r="X2" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y2" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z2" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD2" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>101003842</v>
       </c>
       <c r="B3" t="n">
         <v>1010100</v>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>De Rooij BM, Commandeur J NM, and Vermeulen N PE 1998</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t xml:space="preserve">De Rooij BM, Commandeur J NM, Vermeulen N PE. Mercapturic acids as biomarkers of exposure to electrophilic chemicals: Applications to environmental and industrial chemicals. Biomarkers 3:4-5. </t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>Mercapturic acids as biomarkers of exposure to electrophilic chemicals: Applications to environmental and industrial chemicals</t>
@@ -721,71 +784,92 @@
         <is>
           <t>De Rooij BM, Commandeur J NM, and Vermeulen N PE</t>
         </is>
       </c>
       <c r="J3" t="n">
         <v>1998</v>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>Biomarkers 3:4-5.</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>BIOSIS  COPYRIGHT: BIOL ABS.  The use of mercapturic acids (N-acetyl-L-cysteine S-conjugates, MAs) in the biological monitoring of human exposure to environmental and industrial chemicals is receiving more and more attention. Mercapturic acids (MAs) are formed from glutathione (GSH) S-conjugates via the MA-pathway. Although this pathway can lead to different end-products, the formation of MAs is the predominant route in most species, including man. Two GSH S-transferases (GSTs) show genetic polymorphisms in humans and this  can have major consequences for individual susceptibility to toxic effects and for MA formation. In occupational toxicology, adducts to biomacromolecules are also used as biomarkers. DNA adducts are a measure for the effective dose, while protein adducts are related to the dose at critical site. Both type of adducts are normally determined in blood, while MAs are determined in urine. Most MAs are excreted with relatively short half-lifes, allowing a direct evaluation of the occupa</t>
         </is>
       </c>
       <c r="M3" t="inlineStr"/>
       <c r="N3" s="2" t="n">
         <v>44050.84430482394</v>
       </c>
       <c r="O3" s="2" t="n">
         <v>44050.84430482425</v>
       </c>
       <c r="P3" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q3" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R3" t="b">
         <v>0</v>
       </c>
       <c r="S3" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T3" t="b">
         <v>0</v>
       </c>
       <c r="U3" t="b">
         <v>0</v>
       </c>
       <c r="V3" t="b">
         <v>0</v>
       </c>
       <c r="W3" t="b">
+        <v>0</v>
+      </c>
+      <c r="X3" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y3" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD3" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>101003843</v>
       </c>
       <c r="B4" t="n">
         <v>1069057</v>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
           <t>Kulkarni AP and Byczkowski JZ 1994</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t xml:space="preserve">Kulkarni AP, Byczkowski JZ. HEPATOTOXICITY. (HODGSON). (BIOSIS/95/17877). Committee for Compounds Toxic to Reproduction. </t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>HEPATOTOXICITY</t>
@@ -815,56 +899,77 @@
         </is>
       </c>
       <c r="M4" t="inlineStr"/>
       <c r="N4" s="2" t="n">
         <v>44050.8443048757</v>
       </c>
       <c r="O4" s="2" t="n">
         <v>44050.84430487597</v>
       </c>
       <c r="P4" t="b">
         <v>1</v>
       </c>
       <c r="Q4" t="b">
         <v>0</v>
       </c>
       <c r="R4" t="b">
         <v>0</v>
       </c>
       <c r="S4" t="b">
         <v>0</v>
       </c>
       <c r="T4" t="b">
         <v>0</v>
       </c>
       <c r="U4" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V4" t="b">
         <v>0</v>
       </c>
       <c r="W4" t="b">
+        <v>0</v>
+      </c>
+      <c r="X4" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y4" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z4" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD4" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>101003844</v>
       </c>
       <c r="B5" t="n">
         <v>1316014</v>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
           <t>Stara JF and Erdreich LS 1985</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t xml:space="preserve">Stara JF, Erdreich LS. AN INTERNATIONAL SYMPOSIUM ON ADVANCES IN HEALTH RISK ASSESSMENT FOR SYSTEMIC TOXICANTS AND CHEMICAL MIXTURES. Toxicology and Industrial Health 1:1-333. </t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>AN INTERNATIONAL SYMPOSIUM ON ADVANCES IN HEALTH RISK ASSESSMENT FOR SYSTEMIC TOXICANTS AND CHEMICAL MIXTURES</t>
@@ -894,56 +999,77 @@
         </is>
       </c>
       <c r="M5" t="inlineStr"/>
       <c r="N5" s="2" t="n">
         <v>44050.84430492537</v>
       </c>
       <c r="O5" s="2" t="n">
         <v>44050.84430492576</v>
       </c>
       <c r="P5" t="b">
         <v>1</v>
       </c>
       <c r="Q5" t="b">
         <v>0</v>
       </c>
       <c r="R5" t="b">
         <v>0</v>
       </c>
       <c r="S5" t="b">
         <v>0</v>
       </c>
       <c r="T5" t="b">
         <v>0</v>
       </c>
       <c r="U5" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V5" t="b">
         <v>0</v>
       </c>
       <c r="W5" t="b">
+        <v>0</v>
+      </c>
+      <c r="X5" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y5" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z5" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD5" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>101003845</v>
       </c>
       <c r="B6" t="n">
         <v>1316234</v>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
           <t>Hazleton Laboratories 2000</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t xml:space="preserve">Hazleton Laboratories. DEVELOPMENT DOCUMENT FOR EFFLUENT LIMITATIONS, GUIDELINES AND STANDARDS FOR THE PULP, PAPER, AND PAPERBOARD, AND THE BUILDERS PAPER  and  BOARD MILLS (FINAL REPORT) (EPA 440/1-82/025). (TSCATS/404914). GOLDBERG-ZOINO  and  ASSOC INC. </t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>DEVELOPMENT DOCUMENT FOR EFFLUENT LIMITATIONS, GUIDELINES AND STANDARDS FOR THE PULP, PAPER, AND PAPERBOARD, AND THE BUILDERS PAPER  and  BOARD MILLS (FINAL REPORT) (EPA 440/1-82/025)</t>
@@ -969,56 +1095,77 @@
       </c>
       <c r="L6" t="inlineStr"/>
       <c r="M6" t="inlineStr"/>
       <c r="N6" s="2" t="n">
         <v>44050.84430497568</v>
       </c>
       <c r="O6" s="2" t="n">
         <v>44050.84430497594</v>
       </c>
       <c r="P6" t="b">
         <v>1</v>
       </c>
       <c r="Q6" t="b">
         <v>0</v>
       </c>
       <c r="R6" t="b">
         <v>0</v>
       </c>
       <c r="S6" t="b">
         <v>0</v>
       </c>
       <c r="T6" t="b">
         <v>0</v>
       </c>
       <c r="U6" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V6" t="b">
         <v>0</v>
       </c>
       <c r="W6" t="b">
+        <v>0</v>
+      </c>
+      <c r="X6" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y6" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z6" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD6" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>101003846</v>
       </c>
       <c r="B7" t="n">
         <v>1376226</v>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
           <t>Van Der VAART, DR, Vatvuk WM, and Wehe AH 1991</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t xml:space="preserve">Van Der VAART, DR, Vatvuk WM, Wehe AH. Thermal and catalytic incinerators for the control of VOCs. (92-98). (BIOSIS/91/09469). </t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>Thermal and catalytic incinerators for the control of VOCs</t>
@@ -1039,65 +1186,86 @@
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>(92-98). (BIOSIS/91/09469).</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>BIOSIS  COPYRIGHT: BIOL ABS.  The emission of Volatile Organic Compounds (VOCs) is attracting increasing concern both from the public and by government agencies. Among the many available control techniques for the treatment of VOC containing waste streams, incineration offers an ultimate disposal strategy rather than a means for collecting or concentrating the offending compounds. This paper describes the major, commercially available thermal and catalytic incinerator systems that are designed to treat dilute, VOC  containing gas streams. Qualitative guidelines are presented whereby the technologies can be compared. In addition, an example waste stream is used to illustrate a simplified procedure for calculating the material and energy balances for each of the incinerators. The resulting parameters will be used in a companion paper to estimate the capital and operating costs associated with each design. In this manner, a first estimate can be obtained of the costs of cleaning a waste stream containin</t>
         </is>
       </c>
       <c r="M7" t="inlineStr"/>
       <c r="N7" s="2" t="n">
         <v>44050.84430502241</v>
       </c>
       <c r="O7" s="2" t="n">
         <v>44050.84430502265</v>
       </c>
       <c r="P7" t="b">
         <v>1</v>
       </c>
       <c r="Q7" t="b">
         <v>1</v>
       </c>
       <c r="R7" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S7" t="b">
         <v>0</v>
       </c>
       <c r="T7" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U7" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V7" t="b">
         <v>0</v>
       </c>
       <c r="W7" t="b">
+        <v>0</v>
+      </c>
+      <c r="X7" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y7" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD7" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>101003847</v>
       </c>
       <c r="B8" t="n">
         <v>1486654</v>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
           <t>10.1016/s0013-9351(05)80003-9</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Kraut A et al. 1991</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t xml:space="preserve">Kraut A, Chan E, Lioy PJ, Cohen FB, Goldstein BD, Landrigan PJ. Epidemiologic investigation of a cancer cluster in professional football players. Environmental Research 56:131-143. </t>
         </is>
@@ -1131,56 +1299,77 @@
         </is>
       </c>
       <c r="M8" t="inlineStr"/>
       <c r="N8" s="2" t="n">
         <v>44050.84430509264</v>
       </c>
       <c r="O8" s="2" t="n">
         <v>44050.84430509288</v>
       </c>
       <c r="P8" t="b">
         <v>1</v>
       </c>
       <c r="Q8" t="b">
         <v>0</v>
       </c>
       <c r="R8" t="b">
         <v>0</v>
       </c>
       <c r="S8" t="b">
         <v>0</v>
       </c>
       <c r="T8" t="b">
         <v>0</v>
       </c>
       <c r="U8" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V8" t="b">
         <v>0</v>
       </c>
       <c r="W8" t="b">
+        <v>0</v>
+      </c>
+      <c r="X8" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y8" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z8" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD8" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>101003848</v>
       </c>
       <c r="B9" t="n">
         <v>4154002</v>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
           <t>10.1080/10934528209375072</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Bozzelli JW and Kebbekus BB 1982</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t xml:space="preserve">Bozzelli JW, Kebbekus BB. A study of some aromatic and halocarbon vapors in the ambient atmosphere of New Jersey. Journal of Environmental Science and Health, Part A: Environmental Science and Engineering &amp; Toxic and Hazardous Substance Control 17:693-711. </t>
         </is>
@@ -1214,56 +1403,77 @@
         </is>
       </c>
       <c r="M9" t="inlineStr"/>
       <c r="N9" s="2" t="n">
         <v>44050.84430514148</v>
       </c>
       <c r="O9" s="2" t="n">
         <v>44050.84430514171</v>
       </c>
       <c r="P9" t="b">
         <v>1</v>
       </c>
       <c r="Q9" t="b">
         <v>0</v>
       </c>
       <c r="R9" t="b">
         <v>0</v>
       </c>
       <c r="S9" t="b">
         <v>0</v>
       </c>
       <c r="T9" t="b">
         <v>0</v>
       </c>
       <c r="U9" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V9" t="b">
         <v>0</v>
       </c>
       <c r="W9" t="b">
+        <v>0</v>
+      </c>
+      <c r="X9" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y9" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z9" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD9" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>101003849</v>
       </c>
       <c r="B10" t="n">
         <v>4214189</v>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
           <t>DuPont Haskell Lab 1980</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t xml:space="preserve">DuPont Haskell Lab. Airborne perclene, methyl chloroform, formaldehyde and diamine analysis. (OTS: OTS0514919; 8EHQ Num: NA; DCN: 86-870001017; TSCATS RefID: 307708; CIS: NA). Central Research &amp; Devlop Dept. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>Airborne perclene, methyl chloroform, formaldehyde and diamine analysis</t>
@@ -1271,74 +1481,95 @@
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>DuPont Haskell Lab</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>DuPont Haskell Lab</t>
         </is>
       </c>
       <c r="J10" t="n">
         <v>1980</v>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>(OTS: OTS0514919; 8EHQ Num: NA; DCN: 86-870001017; TSCATS RefID: 307708; CIS: NA). Central Research &amp; Devlop Dept. [TSCA Submission]</t>
         </is>
       </c>
       <c r="L10" t="inlineStr"/>
       <c r="M10" t="inlineStr"/>
       <c r="N10" s="2" t="n">
         <v>44050.84430518836</v>
       </c>
       <c r="O10" s="2" t="n">
-        <v>44050.84430518858</v>
+        <v>46161.82572115937</v>
       </c>
       <c r="P10" t="b">
         <v>1</v>
       </c>
       <c r="Q10" t="b">
         <v>0</v>
       </c>
       <c r="R10" t="b">
         <v>0</v>
       </c>
       <c r="S10" t="b">
         <v>0</v>
       </c>
       <c r="T10" t="b">
         <v>0</v>
       </c>
       <c r="U10" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V10" t="b">
         <v>0</v>
       </c>
       <c r="W10" t="b">
+        <v>0</v>
+      </c>
+      <c r="X10" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y10" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z10" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD10" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>101003850</v>
       </c>
       <c r="B11" t="n">
         <v>5436089</v>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
           <t>[No authors listed] 1975</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t xml:space="preserve"> Draft Environmental Impact Statement - Chemical Waste Incinerator Ship Project (Volume 2 of 2 - Appendix IV, U.S. Environmental Protection Agency: Disposal of Organochlorine Wastes by Incineration at Sea).  </t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>Draft Environmental Impact Statement - Chemical Waste Incinerator Ship Project (Volume 2 of 2 - Appendix IV, U.S. Environmental Protection Agency: Disposal of Organochlorine Wastes by Incineration at Sea)</t>
@@ -1356,56 +1587,77 @@
         </is>
       </c>
       <c r="M11" t="inlineStr"/>
       <c r="N11" s="2" t="n">
         <v>44050.84430523358</v>
       </c>
       <c r="O11" s="2" t="n">
         <v>44050.8443052338</v>
       </c>
       <c r="P11" t="b">
         <v>1</v>
       </c>
       <c r="Q11" t="b">
         <v>0</v>
       </c>
       <c r="R11" t="b">
         <v>0</v>
       </c>
       <c r="S11" t="b">
         <v>0</v>
       </c>
       <c r="T11" t="b">
         <v>0</v>
       </c>
       <c r="U11" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V11" t="b">
         <v>0</v>
       </c>
       <c r="W11" t="b">
+        <v>0</v>
+      </c>
+      <c r="X11" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y11" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z11" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD11" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>101003851</v>
       </c>
       <c r="B12" t="n">
         <v>5467872</v>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
           <t>Pekin T and Moore A 1982</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t xml:space="preserve">Pekin T, Moore A. Air stripping of trace volatile organics from wastewater.  </t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>Air stripping of trace volatile organics from wastewater</t>
@@ -1431,56 +1683,77 @@
         </is>
       </c>
       <c r="M12" t="inlineStr"/>
       <c r="N12" s="2" t="n">
         <v>44050.8443052792</v>
       </c>
       <c r="O12" s="2" t="n">
         <v>44050.84430527941</v>
       </c>
       <c r="P12" t="b">
         <v>1</v>
       </c>
       <c r="Q12" t="b">
         <v>0</v>
       </c>
       <c r="R12" t="b">
         <v>0</v>
       </c>
       <c r="S12" t="b">
         <v>0</v>
       </c>
       <c r="T12" t="b">
         <v>0</v>
       </c>
       <c r="U12" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V12" t="b">
         <v>0</v>
       </c>
       <c r="W12" t="b">
+        <v>0</v>
+      </c>
+      <c r="X12" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y12" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z12" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD12" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>101003852</v>
       </c>
       <c r="B13" t="n">
         <v>5550004</v>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr">
         <is>
           <t>10.1016/j.envpol.2017.10.009</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Wang D et al. 2018</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t xml:space="preserve">Wang D, Yu H, Shao X, Yu H, Nie L. Direct and potential risk assessment of exposure to volatile organic compounds for primary receptor associated with solvent consumption. Environmental Pollution 233:501-509. </t>
         </is>
@@ -1505,132 +1778,174 @@
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>Environmental Pollution 233:501-509.</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>Rapid development of industrial production has stimulated the growth of consumption of raw and auxiliary materials including organic paints, among which volatile organic compounds (VOCs) are proved harmful to the population who inhale the polluted air based on epidemiologic studies. Therefore, new types of environment-friendly paints were developed to replace solvent-based paints (SBPs). Nevertheless, new types of paints containing VOCs failed to replace SBPs entirely due to certain disadvantages. Hence, five kinds of paints were employed in simulation experiments to assess the health risk of primary receptor including three kinds of water-based paints (WBPs) and two kinds of SBPs. Conclusions showed that mean TVOC concentration in breathing zone of primary receptor ranged from 9.5 to 13.6 mg/m3 and 3.4 × 103 to 1.4 × 104 mg/m3 for WBPs and SBPs, respectively. Assessments of non-cancer risk concluded that nearly one third quantified compounds exceeded corresponding thresholds for WBPs, and the maximum risk value was 101.33; for SBPs, the maximum risk value reached 50760.20, and twenty-two compounds exceeded the reference limits. The calculation of cancer risk values showed that seventeen compounds were higher than acceptable limit amongst which 1,2-dibromoethane had maximum values of 1.27 × 10-2 to 3.24 × 10-2 for WBPs; for SBPs, all quantified compounds exceeded the acceptable limit, and 82.61% VOCs were distributed in a scope larger than 1 × 10-3. Additionally, a removal efficiency of 60% was considered for primary receptor with personal protective equipment, and subsequent results confirmed its inability of lowering the risk resulted from hazardous VOCs. The calculated potential health risk could be applied to estimate the total health risk for both primary and secondary receptor based on consumed materials. The finding suggested that WBPs could improve VOCs exposure condition and reduce the direct and potential health risk significantly for primary receptor, although they might dissatisfy acceptable limit.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr"/>
       <c r="N13" s="2" t="n">
         <v>44050.8443053482</v>
       </c>
       <c r="O13" s="2" t="n">
         <v>44050.84430534842</v>
       </c>
       <c r="P13" t="b">
         <v>1</v>
       </c>
       <c r="Q13" t="b">
         <v>1</v>
       </c>
       <c r="R13" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S13" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T13" t="b">
         <v>1</v>
       </c>
       <c r="U13" t="b">
         <v>0</v>
       </c>
       <c r="V13" t="b">
         <v>0</v>
       </c>
       <c r="W13" t="b">
+        <v>0</v>
+      </c>
+      <c r="X13" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y13" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD13" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>101003853</v>
       </c>
       <c r="B14" t="n">
         <v>5708674</v>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
           <t>[No authors listed] 1979</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t xml:space="preserve"> Canadian Petroleum Guide to Canadian Petrochemical Plants.  </t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>Canadian Petroleum Guide to Canadian Petrochemical Plants</t>
         </is>
       </c>
       <c r="H14" t="inlineStr"/>
       <c r="I14" t="inlineStr"/>
       <c r="J14" t="n">
         <v>1979</v>
       </c>
       <c r="K14" t="inlineStr"/>
       <c r="L14" t="inlineStr">
         <is>
           <t>Petrochemical plants located in Canada are listed. Included in the list are company and plant location, products made, annual capacity, disposition of product on the market, feedstock type, process used, instrumentation, and a directory of personnel. Currently, there are 40 companies with petrochemical plants in Canada.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr"/>
       <c r="N14" s="2" t="n">
         <v>44050.84430539664</v>
       </c>
       <c r="O14" s="2" t="n">
         <v>44050.84430539685</v>
       </c>
       <c r="P14" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q14" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R14" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S14" t="b">
         <v>0</v>
       </c>
       <c r="T14" t="b">
         <v>0</v>
       </c>
       <c r="U14" t="b">
         <v>0</v>
       </c>
       <c r="V14" t="b">
         <v>0</v>
       </c>
       <c r="W14" t="b">
+        <v>0</v>
+      </c>
+      <c r="X14" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y14" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z14" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA14" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB14" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC14" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD14" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>101003854</v>
       </c>
       <c r="B15" t="n">
         <v>6021395</v>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr">
         <is>
           <t>Kozdron-Zabiegala B, Namiesnik J, and Zygmunt B 1994</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t xml:space="preserve">Kozdron-Zabiegala B, Namiesnik J, Zygmunt B. Some Aspects of Indoor Air Pollution and Analysis.  </t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>Some Aspects of Indoor Air Pollution and Analysis</t>
@@ -1647,65 +1962,86 @@
         </is>
       </c>
       <c r="J15" t="n">
         <v>1994</v>
       </c>
       <c r="K15" t="inlineStr"/>
       <c r="L15" t="inlineStr">
         <is>
           <t>The issue of indoor air pollution is examined in terms of sources, pollutants, emission rates, analysis, and correction. Sources include building and renovation materials and furnishings, tobacco smoke, and combustion. The major health effect is sick building syndrome; common symptoms and ventilation needs to prevent them are discussed. Methods for monitoring and analyzing chemical indoor air pollutants, including nitrate, formaldehyde, VOCs, and other substances, are reviewed. Passive samplers (dosimeters) are the main method currently used; their advantages, limitations, and operation are described.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr"/>
       <c r="N15" s="2" t="n">
         <v>44050.84430544158</v>
       </c>
       <c r="O15" s="2" t="n">
         <v>44050.8443054418</v>
       </c>
       <c r="P15" t="b">
         <v>1</v>
       </c>
       <c r="Q15" t="b">
         <v>1</v>
       </c>
       <c r="R15" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S15" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T15" t="b">
         <v>1</v>
       </c>
       <c r="U15" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V15" t="b">
         <v>0</v>
       </c>
       <c r="W15" t="b">
+        <v>0</v>
+      </c>
+      <c r="X15" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y15" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z15" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA15" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB15" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC15" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD15" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>101003855</v>
       </c>
       <c r="B16" t="n">
         <v>6387322</v>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr">
         <is>
           <t>OECD 2012</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t xml:space="preserve">OECD. Emission scenario document on chemicals used in oil well production.  </t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>Emission scenario document on chemicals used in oil well production</t>
@@ -1718,65 +2054,86 @@
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>OECD</t>
         </is>
       </c>
       <c r="J16" t="n">
         <v>2012</v>
       </c>
       <c r="K16" t="inlineStr"/>
       <c r="L16" t="inlineStr"/>
       <c r="M16" t="inlineStr"/>
       <c r="N16" s="2" t="n">
         <v>44050.84430548794</v>
       </c>
       <c r="O16" s="2" t="n">
         <v>44050.84430548816</v>
       </c>
       <c r="P16" t="b">
         <v>1</v>
       </c>
       <c r="Q16" t="b">
         <v>1</v>
       </c>
       <c r="R16" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S16" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T16" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U16" t="b">
         <v>0</v>
       </c>
       <c r="V16" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W16" t="b">
+        <v>1</v>
+      </c>
+      <c r="X16" t="b">
+        <v>1</v>
+      </c>
+      <c r="Y16" t="b">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA16" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB16" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC16" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD16" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>101003856</v>
       </c>
       <c r="B17" t="n">
         <v>6393282</v>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr">
         <is>
           <t>OECD 2009</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t xml:space="preserve">OECD. Emission scenario document on transport and storage of chemicals.  </t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>Emission scenario document on transport and storage of chemicals</t>
@@ -1789,65 +2146,86 @@
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>OECD</t>
         </is>
       </c>
       <c r="J17" t="n">
         <v>2009</v>
       </c>
       <c r="K17" t="inlineStr"/>
       <c r="L17" t="inlineStr"/>
       <c r="M17" t="inlineStr"/>
       <c r="N17" s="2" t="n">
         <v>44050.84430553281</v>
       </c>
       <c r="O17" s="2" t="n">
         <v>44050.84430553302</v>
       </c>
       <c r="P17" t="b">
         <v>1</v>
       </c>
       <c r="Q17" t="b">
         <v>1</v>
       </c>
       <c r="R17" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S17" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T17" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U17" t="b">
         <v>0</v>
       </c>
       <c r="V17" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W17" t="b">
+        <v>1</v>
+      </c>
+      <c r="X17" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y17" t="b">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA17" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB17" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC17" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD17" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>101003857</v>
       </c>
       <c r="B18" t="n">
         <v>6414932</v>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr">
         <is>
           <t>OECD 2015</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t xml:space="preserve">OECD. Emission scenario document (ESD) on industrial use of industrial cleaners.  </t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Emission scenario document (ESD) on industrial use of industrial cleaners</t>
@@ -1860,65 +2238,86 @@
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>OECD</t>
         </is>
       </c>
       <c r="J18" t="n">
         <v>2015</v>
       </c>
       <c r="K18" t="inlineStr"/>
       <c r="L18" t="inlineStr"/>
       <c r="M18" t="inlineStr"/>
       <c r="N18" s="2" t="n">
         <v>44050.84430557695</v>
       </c>
       <c r="O18" s="2" t="n">
         <v>44050.84430557714</v>
       </c>
       <c r="P18" t="b">
         <v>1</v>
       </c>
       <c r="Q18" t="b">
         <v>1</v>
       </c>
       <c r="R18" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S18" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T18" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U18" t="b">
         <v>0</v>
       </c>
       <c r="V18" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W18" t="b">
+        <v>1</v>
+      </c>
+      <c r="X18" t="b">
+        <v>1</v>
+      </c>
+      <c r="Y18" t="b">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA18" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB18" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC18" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD18" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>101003858</v>
       </c>
       <c r="B19" t="n">
         <v>644859</v>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr">
         <is>
           <t>10.1016/s0273-1223(98)00589-7</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Djebbar Y and Narbaitz RM 1998</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t xml:space="preserve">Djebbar Y, Narbaitz RM. Improved Onda correlations for mass transfer in packed towers. Water Science and Technology 38:295-302. </t>
         </is>
@@ -1952,56 +2351,77 @@
         </is>
       </c>
       <c r="M19" t="inlineStr"/>
       <c r="N19" s="2" t="n">
         <v>44050.84430562268</v>
       </c>
       <c r="O19" s="2" t="n">
         <v>44050.84430562287</v>
       </c>
       <c r="P19" t="b">
         <v>1</v>
       </c>
       <c r="Q19" t="b">
         <v>0</v>
       </c>
       <c r="R19" t="b">
         <v>0</v>
       </c>
       <c r="S19" t="b">
         <v>0</v>
       </c>
       <c r="T19" t="b">
         <v>0</v>
       </c>
       <c r="U19" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V19" t="b">
         <v>0</v>
       </c>
       <c r="W19" t="b">
+        <v>0</v>
+      </c>
+      <c r="X19" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y19" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z19" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA19" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB19" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC19" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD19" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>101003859</v>
       </c>
       <c r="B20" t="n">
         <v>645742</v>
       </c>
       <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr">
         <is>
           <t>10.1080/01919512.1997.10382859</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Rice RG 1997</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t xml:space="preserve">Rice RG. Applications of ozone for industrial wastewater treatment: A review. Ozone: Science and Engineering 18:477-515. [Review]. </t>
         </is>
@@ -2026,136 +2446,178 @@
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t>Ozone: Science and Engineering 18:477-515. [Review]</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>BIOSIS COPYRIGHT: BIOL ABS. This paper presents a detailed review of published applications of ozone for treating many types of industrial wastewaters. Applications of ozone technologies to control pollution in full-scale industrial wastewater treatment plants in the areas of recycling marine aquaria, electroplating wastes, electronic chip manufacture, textiles, and petroleum refineries, are discussed. The rising acceptance of ozone as a replacement bleaching agent for paper pulp to eliminate the discharge of halogenated effluents from pulp bleaching plants also is traced. Newer applications for ozone in treating rubber additive wastewaters, landfill leachates, and detergents in municipal wastewaters are summarized briefly. The combination of ozone oxidation followed by biological treatment has been installed full-scale at a large German industrial chemical complex. Ozone coupled with ultraviolet radiation and/or hydrogen peroxide (advanced oxidation) is being utilized to destroy organic contamina</t>
         </is>
       </c>
       <c r="M20" t="inlineStr"/>
       <c r="N20" s="2" t="n">
         <v>44050.844305669</v>
       </c>
       <c r="O20" s="2" t="n">
         <v>44050.84430566921</v>
       </c>
       <c r="P20" t="b">
         <v>1</v>
       </c>
       <c r="Q20" t="b">
         <v>1</v>
       </c>
       <c r="R20" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S20" t="b">
         <v>0</v>
       </c>
       <c r="T20" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U20" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V20" t="b">
         <v>0</v>
       </c>
       <c r="W20" t="b">
+        <v>0</v>
+      </c>
+      <c r="X20" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y20" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z20" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA20" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB20" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC20" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD20" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>101003860</v>
       </c>
       <c r="B21" t="n">
         <v>6558533</v>
       </c>
       <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr"/>
       <c r="E21" t="inlineStr">
         <is>
           <t>OECD 2004</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t xml:space="preserve">OECD. Emission scenario document on textile finishing industry.  </t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Emission scenario document on textile finishing industry</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>OECD</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>OECD</t>
         </is>
       </c>
       <c r="J21" t="n">
         <v>2004</v>
       </c>
       <c r="K21" t="inlineStr"/>
       <c r="L21" t="inlineStr"/>
       <c r="M21" t="inlineStr"/>
       <c r="N21" s="2" t="n">
         <v>44050.84430571428</v>
       </c>
       <c r="O21" s="2" t="n">
         <v>44050.84430571449</v>
       </c>
       <c r="P21" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q21" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R21" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S21" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T21" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U21" t="b">
         <v>0</v>
       </c>
       <c r="V21" t="b">
         <v>0</v>
       </c>
       <c r="W21" t="b">
+        <v>0</v>
+      </c>
+      <c r="X21" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y21" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z21" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA21" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB21" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC21" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD21" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>101003861</v>
       </c>
       <c r="B22" t="n">
         <v>6558581</v>
       </c>
       <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr">
         <is>
           <t>OECD 2009</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t xml:space="preserve">OECD. Emission scenario documents on pulp, paper and board industry.  </t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Emission scenario documents on pulp, paper and board industry</t>
@@ -2168,136 +2630,178 @@
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>OECD</t>
         </is>
       </c>
       <c r="J22" t="n">
         <v>2009</v>
       </c>
       <c r="K22" t="inlineStr"/>
       <c r="L22" t="inlineStr"/>
       <c r="M22" t="inlineStr"/>
       <c r="N22" s="2" t="n">
         <v>44050.84430575806</v>
       </c>
       <c r="O22" s="2" t="n">
         <v>44050.84430575828</v>
       </c>
       <c r="P22" t="b">
         <v>1</v>
       </c>
       <c r="Q22" t="b">
         <v>1</v>
       </c>
       <c r="R22" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S22" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T22" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U22" t="b">
         <v>0</v>
       </c>
       <c r="V22" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W22" t="b">
+        <v>1</v>
+      </c>
+      <c r="X22" t="b">
+        <v>1</v>
+      </c>
+      <c r="Y22" t="b">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA22" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB22" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC22" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD22" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>101003862</v>
       </c>
       <c r="B23" t="n">
         <v>6558582</v>
       </c>
       <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr">
         <is>
           <t>OECD 2004</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t xml:space="preserve">OECD. Emission scenario document on water treatment chemicals.  </t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Emission scenario document on water treatment chemicals</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>OECD</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>OECD</t>
         </is>
       </c>
       <c r="J23" t="n">
         <v>2004</v>
       </c>
       <c r="K23" t="inlineStr"/>
       <c r="L23" t="inlineStr"/>
       <c r="M23" t="inlineStr"/>
       <c r="N23" s="2" t="n">
         <v>44050.84430580853</v>
       </c>
       <c r="O23" s="2" t="n">
-        <v>44050.84430580877</v>
+        <v>46157.79864559176</v>
       </c>
       <c r="P23" t="b">
         <v>1</v>
       </c>
       <c r="Q23" t="b">
         <v>1</v>
       </c>
       <c r="R23" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S23" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T23" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U23" t="b">
         <v>0</v>
       </c>
       <c r="V23" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W23" t="b">
+        <v>1</v>
+      </c>
+      <c r="X23" t="b">
+        <v>1</v>
+      </c>
+      <c r="Y23" t="b">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA23" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB23" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC23" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD23" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>101003863</v>
       </c>
       <c r="B24" t="n">
         <v>658887</v>
       </c>
       <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr"/>
       <c r="E24" t="inlineStr">
         <is>
           <t>Yamashita S et al. 1992</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t xml:space="preserve">Yamashita S, Ozawa R, Yamaguchi K, Hanai Y, Katou T, Wylie PL. Analysis of volatile organic compounds in air by gas chromatography with thermal desorption cold-trap injection and atomic emission and mass selective detection. 15:549-551. </t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>Analysis of volatile organic compounds in air by gas chromatography with thermal desorption cold-trap injection and atomic emission and mass selective detection</t>
@@ -2327,56 +2831,77 @@
         </is>
       </c>
       <c r="M24" t="inlineStr"/>
       <c r="N24" s="2" t="n">
         <v>44050.84430585446</v>
       </c>
       <c r="O24" s="2" t="n">
         <v>44050.84430585466</v>
       </c>
       <c r="P24" t="b">
         <v>1</v>
       </c>
       <c r="Q24" t="b">
         <v>0</v>
       </c>
       <c r="R24" t="b">
         <v>0</v>
       </c>
       <c r="S24" t="b">
         <v>0</v>
       </c>
       <c r="T24" t="b">
         <v>0</v>
       </c>
       <c r="U24" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V24" t="b">
         <v>0</v>
       </c>
       <c r="W24" t="b">
+        <v>0</v>
+      </c>
+      <c r="X24" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y24" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z24" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA24" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB24" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC24" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD24" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>101003864</v>
       </c>
       <c r="B25" t="n">
         <v>660588</v>
       </c>
       <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr"/>
       <c r="E25" t="inlineStr">
         <is>
           <t>Tsiliyannis CA 1999</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t xml:space="preserve">Tsiliyannis CA. Report: Comparison of environmental impacts from solid waste treatment and disposal facilities. Waste Management &amp; Research 17:231-241. </t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Report: Comparison of environmental impacts from solid waste treatment and disposal facilities</t>
@@ -2406,56 +2931,77 @@
         </is>
       </c>
       <c r="M25" t="inlineStr"/>
       <c r="N25" s="2" t="n">
         <v>44050.84430591363</v>
       </c>
       <c r="O25" s="2" t="n">
         <v>44050.84430591389</v>
       </c>
       <c r="P25" t="b">
         <v>1</v>
       </c>
       <c r="Q25" t="b">
         <v>0</v>
       </c>
       <c r="R25" t="b">
         <v>0</v>
       </c>
       <c r="S25" t="b">
         <v>0</v>
       </c>
       <c r="T25" t="b">
         <v>0</v>
       </c>
       <c r="U25" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V25" t="b">
         <v>0</v>
       </c>
       <c r="W25" t="b">
+        <v>0</v>
+      </c>
+      <c r="X25" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y25" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z25" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA25" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB25" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC25" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD25" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>101003865</v>
       </c>
       <c r="B26" t="n">
         <v>660814</v>
       </c>
       <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr"/>
       <c r="E26" t="inlineStr">
         <is>
           <t>Gryder-Boutet DE and Kennish JM 1988</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t xml:space="preserve">Gryder-Boutet DE, Kennish JM. Using Headspace Sampling with Capillary Column Gc-Ms to Analyze Trace Volatile Organics in Water and Wastewater. 80:52-55. </t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>Using Headspace Sampling with Capillary Column Gc-Ms to Analyze Trace Volatile Organics in Water and Wastewater</t>
@@ -2485,56 +3031,77 @@
         </is>
       </c>
       <c r="M26" t="inlineStr"/>
       <c r="N26" s="2" t="n">
         <v>44050.84430598048</v>
       </c>
       <c r="O26" s="2" t="n">
         <v>44050.84430598073</v>
       </c>
       <c r="P26" t="b">
         <v>1</v>
       </c>
       <c r="Q26" t="b">
         <v>0</v>
       </c>
       <c r="R26" t="b">
         <v>0</v>
       </c>
       <c r="S26" t="b">
         <v>0</v>
       </c>
       <c r="T26" t="b">
         <v>0</v>
       </c>
       <c r="U26" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V26" t="b">
         <v>0</v>
       </c>
       <c r="W26" t="b">
+        <v>0</v>
+      </c>
+      <c r="X26" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y26" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z26" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA26" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB26" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC26" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD26" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>101003866</v>
       </c>
       <c r="B27" t="n">
         <v>664370</v>
       </c>
       <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr"/>
       <c r="E27" t="inlineStr">
         <is>
           <t>Villalobos R and Annino R 1991</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t xml:space="preserve">Villalobos R, Annino R. Methods of on-Line Analysis of Volatile Organics in Wastewater by Process Gas Chromatography. In Advances in Instrumentation and Control (pp. 707-718). Research Triangle Park, NC: Instrument Society of America. </t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>Methods of on-Line Analysis of Volatile Organics in Wastewater by Process Gas Chromatography</t>
@@ -2564,56 +3131,77 @@
         </is>
       </c>
       <c r="M27" t="inlineStr"/>
       <c r="N27" s="2" t="n">
         <v>44050.84430603883</v>
       </c>
       <c r="O27" s="2" t="n">
         <v>44050.84430603905</v>
       </c>
       <c r="P27" t="b">
         <v>1</v>
       </c>
       <c r="Q27" t="b">
         <v>0</v>
       </c>
       <c r="R27" t="b">
         <v>0</v>
       </c>
       <c r="S27" t="b">
         <v>0</v>
       </c>
       <c r="T27" t="b">
         <v>0</v>
       </c>
       <c r="U27" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V27" t="b">
         <v>0</v>
       </c>
       <c r="W27" t="b">
+        <v>0</v>
+      </c>
+      <c r="X27" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y27" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z27" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA27" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB27" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC27" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD27" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>101003867</v>
       </c>
       <c r="B28" t="n">
         <v>664450</v>
       </c>
       <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr"/>
       <c r="E28" t="inlineStr">
         <is>
           <t>Tomkins BA and Caton JE 1990</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t xml:space="preserve">Tomkins BA, Caton JE. Preparation of radioactive mixed waste samples for measurement of RCRA organic compounds. In Friedman D (Ed.), Waste Testing and Quality Assurance: Second Volume (pp. 351-364). Philadelphia, PA: American Society for Testing and Materials. </t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>Preparation of radioactive mixed waste samples for measurement of RCRA organic compounds</t>
@@ -2639,56 +3227,77 @@
       </c>
       <c r="L28" t="inlineStr"/>
       <c r="M28" t="inlineStr"/>
       <c r="N28" s="2" t="n">
         <v>44050.84430608984</v>
       </c>
       <c r="O28" s="2" t="n">
         <v>44050.84430609009</v>
       </c>
       <c r="P28" t="b">
         <v>1</v>
       </c>
       <c r="Q28" t="b">
         <v>0</v>
       </c>
       <c r="R28" t="b">
         <v>0</v>
       </c>
       <c r="S28" t="b">
         <v>0</v>
       </c>
       <c r="T28" t="b">
         <v>0</v>
       </c>
       <c r="U28" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V28" t="b">
         <v>0</v>
       </c>
       <c r="W28" t="b">
+        <v>0</v>
+      </c>
+      <c r="X28" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y28" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z28" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA28" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB28" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC28" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD28" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>101003868</v>
       </c>
       <c r="B29" t="n">
         <v>665546</v>
       </c>
       <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr">
         <is>
           <t>10.1006/eesa.1995.1010</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>Bonnevie NL and Wenning RJ 1995</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t xml:space="preserve">Bonnevie NL, Wenning RJ. Sources of pollution and sediment contamination in Newark Bay, New Jersey. Ecotoxicology and Environmental Safety 30:85-100. </t>
         </is>
@@ -2722,56 +3331,77 @@
         </is>
       </c>
       <c r="M29" t="inlineStr"/>
       <c r="N29" s="2" t="n">
         <v>44050.84430616665</v>
       </c>
       <c r="O29" s="2" t="n">
         <v>44050.84430616687</v>
       </c>
       <c r="P29" t="b">
         <v>1</v>
       </c>
       <c r="Q29" t="b">
         <v>0</v>
       </c>
       <c r="R29" t="b">
         <v>0</v>
       </c>
       <c r="S29" t="b">
         <v>0</v>
       </c>
       <c r="T29" t="b">
         <v>0</v>
       </c>
       <c r="U29" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V29" t="b">
         <v>0</v>
       </c>
       <c r="W29" t="b">
+        <v>0</v>
+      </c>
+      <c r="X29" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y29" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z29" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA29" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB29" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC29" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD29" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>101003869</v>
       </c>
       <c r="B30" t="n">
         <v>725343</v>
       </c>
       <c r="C30" t="inlineStr"/>
       <c r="D30" t="inlineStr"/>
       <c r="E30" t="inlineStr">
         <is>
           <t>Dow Chemical 1956</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t xml:space="preserve">Dow Chemical. Results of skin absorption studies on carbon tetrachloride, ethylene dichloride, tetrachloroethylene, trichloroethylene, and chlorothene. In Epa/Ots. (870002184). (OTS: OTS0515981; 8EHQ Num: NA; DCN: 86-870002191; TSCATS RefID: 309536; CIS: NA). Dow Chem Co. </t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>Results of skin absorption studies on carbon tetrachloride, ethylene dichloride, tetrachloroethylene, trichloroethylene, and chlorothene</t>
@@ -2797,54 +3427,75 @@
       </c>
       <c r="L30" t="inlineStr"/>
       <c r="M30" t="inlineStr"/>
       <c r="N30" s="2" t="n">
         <v>44050.84430621671</v>
       </c>
       <c r="O30" s="2" t="n">
         <v>44050.84430621697</v>
       </c>
       <c r="P30" t="b">
         <v>1</v>
       </c>
       <c r="Q30" t="b">
         <v>0</v>
       </c>
       <c r="R30" t="b">
         <v>0</v>
       </c>
       <c r="S30" t="b">
         <v>0</v>
       </c>
       <c r="T30" t="b">
         <v>0</v>
       </c>
       <c r="U30" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V30" t="b">
         <v>0</v>
       </c>
       <c r="W30" t="b">
+        <v>0</v>
+      </c>
+      <c r="X30" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y30" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z30" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA30" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB30" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC30" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD30" t="b">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:W30"/>
+  <autoFilter ref="A1:AD30"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>