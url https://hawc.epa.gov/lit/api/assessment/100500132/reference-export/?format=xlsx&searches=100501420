--- v0 (2025-11-03)
+++ v1 (2026-10-07)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="data" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'data'!$A$1:$AH$419</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'data'!$A$1:$AD$419</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd h:mm:ss"/>
     <numFmt numFmtId="165" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
     <font>
       <color rgb="00FFFFFF"/>
     </font>
@@ -436,93 +436,89 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AH419"/>
+  <dimension ref="A1:AD419"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="10" customWidth="1" min="6" max="6"/>
     <col width="10" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="10" customWidth="1" min="9" max="9"/>
     <col width="10" customWidth="1" min="10" max="10"/>
     <col width="10" customWidth="1" min="11" max="11"/>
     <col width="10" customWidth="1" min="12" max="12"/>
     <col width="10" customWidth="1" min="13" max="13"/>
     <col width="10" customWidth="1" min="14" max="14"/>
     <col width="10" customWidth="1" min="15" max="15"/>
     <col width="10" customWidth="1" min="16" max="16"/>
     <col width="10" customWidth="1" min="17" max="17"/>
     <col width="10" customWidth="1" min="18" max="18"/>
     <col width="10" customWidth="1" min="19" max="19"/>
     <col width="10" customWidth="1" min="20" max="20"/>
     <col width="10" customWidth="1" min="21" max="21"/>
     <col width="10" customWidth="1" min="22" max="22"/>
     <col width="10" customWidth="1" min="23" max="23"/>
     <col width="10" customWidth="1" min="24" max="24"/>
     <col width="10" customWidth="1" min="25" max="25"/>
     <col width="10" customWidth="1" min="26" max="26"/>
     <col width="10" customWidth="1" min="27" max="27"/>
     <col width="10" customWidth="1" min="28" max="28"/>
     <col width="10" customWidth="1" min="29" max="29"/>
     <col width="10" customWidth="1" min="30" max="30"/>
-    <col width="10" customWidth="1" min="31" max="31"/>
-[...2 lines deleted...]
-    <col width="10" customWidth="1" min="34" max="34"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>HAWC ID</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>HERO ID</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>PubMed ID</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>DOI</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -609,89 +605,69 @@
           <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Peer-Reviewed Literature Search|Environmental Release</t>
         </is>
       </c>
       <c r="V1" s="1" t="inlineStr">
         <is>
           <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Gray Literature Search</t>
         </is>
       </c>
       <c r="W1" s="1" t="inlineStr">
         <is>
           <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Gray Literature Search|General Engineering Assessment</t>
         </is>
       </c>
       <c r="X1" s="1" t="inlineStr">
         <is>
           <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Gray Literature Search|Occupational Exposure</t>
         </is>
       </c>
       <c r="Y1" s="1" t="inlineStr">
         <is>
           <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Gray Literature Search|Environmental Release</t>
         </is>
       </c>
       <c r="Z1" s="1" t="inlineStr">
         <is>
-          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Data Sources Pursuant to TSCA</t>
+          <t>Meets RESO Criteria at TIAB Screening|Does Not Meet RESO Criteria at FT Screening</t>
         </is>
       </c>
       <c r="AA1" s="1" t="inlineStr">
         <is>
-          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Data Sources Pursuant to TSCA|General Engineering Assessment</t>
+          <t>Meets RESO Criteria at TIAB Screening|Supplemental at FT Screening</t>
         </is>
       </c>
       <c r="AB1" s="1" t="inlineStr">
         <is>
-          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Data Sources Pursuant to TSCA|Occupational Exposure</t>
+          <t>Meets RESO Criteria at TIAB Screening|PDF Unavailable</t>
         </is>
       </c>
       <c r="AC1" s="1" t="inlineStr">
         <is>
-          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Data Sources Pursuant to TSCA|Environmental Release</t>
+          <t>Does Not Meet RESO Criteria at TIAB Screening</t>
         </is>
       </c>
       <c r="AD1" s="1" t="inlineStr">
-        <is>
-[...18 lines deleted...]
-      <c r="AH1" s="1" t="inlineStr">
         <is>
           <t>Supplemental at TIAB Screening</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>100854694</v>
       </c>
       <c r="B2" t="n">
         <v>1010030</v>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
           <t>Canter LW and Knox RC 1985</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t xml:space="preserve">Canter LW, Knox RC. Ground water pollution control. (pp. 2.). Chelsea, MI: Lewis Publishers. </t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
@@ -747,65 +723,53 @@
       <c r="U2" t="b">
         <v>0</v>
       </c>
       <c r="V2" t="b">
         <v>0</v>
       </c>
       <c r="W2" t="b">
         <v>0</v>
       </c>
       <c r="X2" t="b">
         <v>0</v>
       </c>
       <c r="Y2" t="b">
         <v>0</v>
       </c>
       <c r="Z2" t="b">
         <v>0</v>
       </c>
       <c r="AA2" t="b">
         <v>0</v>
       </c>
       <c r="AB2" t="b">
         <v>0</v>
       </c>
       <c r="AC2" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD2" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH2" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>100854695</v>
       </c>
       <c r="B3" t="n">
         <v>1010058</v>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
           <t>10.1002/j.1551-8833.1986.tb05812.x</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Krill RM and Sonzogni WC 1986</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t xml:space="preserve">Krill RM, Sonzogni WC. Chemical monitoring of Wisconsin's groundwater. Journal of the American Water Works Association 78:70-75. </t>
         </is>
@@ -854,74 +818,62 @@
       <c r="R3" t="b">
         <v>0</v>
       </c>
       <c r="S3" t="b">
         <v>0</v>
       </c>
       <c r="T3" t="b">
         <v>0</v>
       </c>
       <c r="U3" t="b">
         <v>0</v>
       </c>
       <c r="V3" t="b">
         <v>0</v>
       </c>
       <c r="W3" t="b">
         <v>0</v>
       </c>
       <c r="X3" t="b">
         <v>0</v>
       </c>
       <c r="Y3" t="b">
         <v>0</v>
       </c>
       <c r="Z3" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA3" t="b">
         <v>0</v>
       </c>
       <c r="AB3" t="b">
         <v>0</v>
       </c>
       <c r="AC3" t="b">
         <v>0</v>
       </c>
       <c r="AD3" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH3" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>100854696</v>
       </c>
       <c r="B4" t="n">
         <v>1010240</v>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
           <t>10.1016/b978-0-444-81482-1.50008-6</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Kolb DK 1993</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t xml:space="preserve">Kolb DK. Teratogenic chemicals in undergraduate chemistry laboratories. In Kolb, VM (Ed.), Teratogens: Chemicals which cause birth defects (2nd, pp. 75-92). Amsterdam, Netherlands: Elsevier Science Publishers. </t>
         </is>
@@ -946,104 +898,92 @@
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>In Kolb, VM (Ed.), Teratogens: Chemicals which cause birth defects (2nd, pp. 75-92). Amsterdam, Netherlands: Elsevier Science Publishers.</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>I can recall the moment when I first began to think seriously about this subject. Some years ago a student came up to me in the laboratory, explained that she was pregnant, and asked if there would be anything the class might be working with that day that she should avoid. She was asking a very good and important question, but I was not prepared for it. No one had ever asked me that question before. Fortunately, the laboratory exercise that day involved metric measurements and density determinations, and I could tell her with confidence that it posed no risk. But could I tell her that every week? Probably not.
 I knew that women should avoid exposure to German measles during pregnancy, and I knew about the thalidomide tragedy, but I had never really thought about what hazards our laboratory experiments might present for students who happened to be pregnant. I checked with my colleagues, and it was clear that they had not thought about it either. At that time I had no idea as to whether or not some of our laboratory chemicals might be teratogenic. Yet the enrollment in our chemistry classes for students in health related fields was largely female, and many of these students were married. Quite a few of them already had young children. Surely we should expect now and then to have a pregnant student in one of our chemistry laboratories.
 I began to give more attention to the materials our students were using in the laboratory and the possible dangers that might be associated with them. I had long been aware that many laboratory chemicals are poisonous and that acids and certain other substances are corrosive. I also knew that some compounds are highly flammable, some of them even pyrophoric, while others can be explosive. I learned many years ago always to inform students about any hazards associated with substances they might be encountering in the laboratory, and to suggest ways to minimize their risk.
 For some time data had been accumulating about certain chemicals that are carcinogenic (cancer causing) or mutagenic (producing hereditary flaws). In fact, many colleges had already discontinued the use of several organic solvents because of their carcinogenic activity. Now here was yet another class of chemicals that we needed to be concerned about: teratogens--chemicals that can cause birth defects.
 The particular student that I mentioned earlier did successfully complete that chemistry course. Sometimes she was excused from laboratory work, especially when there might be exposure to volatile organic liquids or noxious gases. On those days she would get all the information and measurements from her partner for writing up lab reports. Happily her baby arrived normal and healthy.
 Of course, one way to circumvent the problem of exposure to possible teratogens in the laboratory would be to exclude all pregnant students from chemistry labs. Even if that could be accomplished, it still would not solve the problem. Students who enroll in chemistry courses might be pregnant, or soon to become so, without knowing it. Since the first trimester is a particularly vulnerable period for the rapidly developing embryo, damage could be done before a woman even began to realize that she might be at risk.
 Clearly we need to take a look at the materials we are using in our undergraduate chemistry laboratories and determine whether or not our laboratories are safe for all students.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr"/>
       <c r="N4" s="2" t="n">
         <v>43963.83261588168</v>
       </c>
       <c r="O4" s="2" t="n">
         <v>43963.8326158819</v>
       </c>
       <c r="P4" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q4" t="b">
         <v>0</v>
       </c>
       <c r="R4" t="b">
         <v>0</v>
       </c>
       <c r="S4" t="b">
         <v>0</v>
       </c>
       <c r="T4" t="b">
         <v>0</v>
       </c>
       <c r="U4" t="b">
         <v>0</v>
       </c>
       <c r="V4" t="b">
         <v>0</v>
       </c>
       <c r="W4" t="b">
         <v>0</v>
       </c>
       <c r="X4" t="b">
         <v>0</v>
       </c>
       <c r="Y4" t="b">
         <v>0</v>
       </c>
       <c r="Z4" t="b">
         <v>0</v>
       </c>
       <c r="AA4" t="b">
         <v>0</v>
       </c>
       <c r="AB4" t="b">
         <v>0</v>
       </c>
       <c r="AC4" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD4" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH4" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>100854697</v>
       </c>
       <c r="B5" t="n">
         <v>1010346</v>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
           <t>Garman JR, Freund T, and Lawless EW 1987</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t xml:space="preserve">Garman JR, Freund T, Lawless EW. Testing for groundwater contamination at hazardous waste sites. Journal of Chromatographic Science 25:328-337. </t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>Testing for groundwater contamination at hazardous waste sites</t>
@@ -1097,65 +1037,53 @@
       <c r="U5" t="b">
         <v>0</v>
       </c>
       <c r="V5" t="b">
         <v>0</v>
       </c>
       <c r="W5" t="b">
         <v>0</v>
       </c>
       <c r="X5" t="b">
         <v>0</v>
       </c>
       <c r="Y5" t="b">
         <v>0</v>
       </c>
       <c r="Z5" t="b">
         <v>0</v>
       </c>
       <c r="AA5" t="b">
         <v>0</v>
       </c>
       <c r="AB5" t="b">
         <v>0</v>
       </c>
       <c r="AC5" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD5" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH5" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>100854698</v>
       </c>
       <c r="B6" t="n">
         <v>1010353</v>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
           <t>Allegri T 1986</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t xml:space="preserve">Allegri T. Handling and management of hazardous materials and waste. In Handling and Management of Hazardous Materials and Waste. United Kingdom: Chapman &amp; Hall. </t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>Handling and management of hazardous materials and waste</t>
@@ -1163,107 +1091,95 @@
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Allegri T</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>Allegri T</t>
         </is>
       </c>
       <c r="J6" t="n">
         <v>1986</v>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>In Handling and Management of Hazardous Materials and Waste. United Kingdom: Chapman &amp; Hall.</t>
         </is>
       </c>
       <c r="L6" t="inlineStr"/>
       <c r="M6" t="inlineStr"/>
       <c r="N6" s="2" t="n">
         <v>43963.83261600859</v>
       </c>
       <c r="O6" s="2" t="n">
-        <v>45145.76161843714</v>
+        <v>46197.55569895521</v>
       </c>
       <c r="P6" t="b">
         <v>1</v>
       </c>
       <c r="Q6" t="b">
         <v>0</v>
       </c>
       <c r="R6" t="b">
         <v>0</v>
       </c>
       <c r="S6" t="b">
         <v>0</v>
       </c>
       <c r="T6" t="b">
         <v>0</v>
       </c>
       <c r="U6" t="b">
         <v>0</v>
       </c>
       <c r="V6" t="b">
         <v>0</v>
       </c>
       <c r="W6" t="b">
         <v>0</v>
       </c>
       <c r="X6" t="b">
         <v>0</v>
       </c>
       <c r="Y6" t="b">
         <v>0</v>
       </c>
       <c r="Z6" t="b">
         <v>0</v>
       </c>
       <c r="AA6" t="b">
         <v>0</v>
       </c>
       <c r="AB6" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AC6" t="b">
         <v>0</v>
       </c>
       <c r="AD6" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH6" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>100854699</v>
       </c>
       <c r="B7" t="n">
         <v>1022306</v>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
           <t>10.1021/es970975s</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Eisenberg J NS and Mckone TE 1998</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t xml:space="preserve">Eisenberg J NS, Mckone TE. Decision tree method for the classification of chemical pollutants: Incorporation of across-chemical variability and within-chemical uncertainty. Environmental Science and Technology 32:3396-3404. </t>
         </is>
@@ -1282,104 +1198,92 @@
         <is>
           <t>Eisenberg J NS and Mckone TE</t>
         </is>
       </c>
       <c r="J7" t="n">
         <v>1998</v>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>Environmental Science and Technology 32:3396-3404.</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>BIOSIS  COPYRIGHT: BIOL ABS.  We have developed a decision tree methodology for the classification of chemicals by estimates of potential human exposure. The steps involved in the construction of a decision tree are as follows. Monte Carlo simulations are conducted by randomly sampling chemical and environmental properties, whose range of values represents the variability of parameters across a defined set of chemicals and environmental conditions. The tree structure is then defined by a series of constraints placed on the  various chemical and environmental properties using the Classification and Regression Tree Algorithm (CART). Each node of the tree is associated with a human exposure value and is considered a bin, which classifies chemicals whose properties are consistent with those parametric constraints associated with the particular node. In addition to being associated with parametric constraints, each bin or tree node is associated with a human exposure level. In this manner, the tree struct</t>
         </is>
       </c>
       <c r="M7" t="inlineStr"/>
       <c r="N7" s="2" t="n">
         <v>43963.83261605764</v>
       </c>
       <c r="O7" s="2" t="n">
         <v>43963.83261605782</v>
       </c>
       <c r="P7" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q7" t="b">
         <v>0</v>
       </c>
       <c r="R7" t="b">
         <v>0</v>
       </c>
       <c r="S7" t="b">
         <v>0</v>
       </c>
       <c r="T7" t="b">
         <v>0</v>
       </c>
       <c r="U7" t="b">
         <v>0</v>
       </c>
       <c r="V7" t="b">
         <v>0</v>
       </c>
       <c r="W7" t="b">
         <v>0</v>
       </c>
       <c r="X7" t="b">
         <v>0</v>
       </c>
       <c r="Y7" t="b">
         <v>0</v>
       </c>
       <c r="Z7" t="b">
         <v>0</v>
       </c>
       <c r="AA7" t="b">
         <v>0</v>
       </c>
       <c r="AB7" t="b">
         <v>0</v>
       </c>
       <c r="AC7" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD7" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH7" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>100854700</v>
       </c>
       <c r="B8" t="n">
         <v>1023991</v>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
           <t>Pleil JD and Lindstrom AB 1997</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t xml:space="preserve">Pleil JD, Lindstrom AB. Exhaled human breath measurement method for assessing exposure to halogenated volatile organic compounds. Clinical Chemistry 43:723-730. </t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>Exhaled human breath measurement method for assessing exposure to halogenated volatile organic compounds</t>
@@ -1433,65 +1337,53 @@
       <c r="U8" t="b">
         <v>0</v>
       </c>
       <c r="V8" t="b">
         <v>0</v>
       </c>
       <c r="W8" t="b">
         <v>0</v>
       </c>
       <c r="X8" t="b">
         <v>0</v>
       </c>
       <c r="Y8" t="b">
         <v>0</v>
       </c>
       <c r="Z8" t="b">
         <v>0</v>
       </c>
       <c r="AA8" t="b">
         <v>0</v>
       </c>
       <c r="AB8" t="b">
         <v>0</v>
       </c>
       <c r="AC8" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD8" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH8" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>100854701</v>
       </c>
       <c r="B9" t="n">
         <v>1024230</v>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
           <t>10.1016/0300-483x(95)03208-w</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Johnson BL and DeRosa CT 1995</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t xml:space="preserve">Johnson BL, DeRosa CT. Chemical mixtures released from hazardous waste sites: Implications for health risk assessment. Toxicology 105:145-156. </t>
         </is>
@@ -1540,74 +1432,62 @@
       <c r="R9" t="b">
         <v>0</v>
       </c>
       <c r="S9" t="b">
         <v>0</v>
       </c>
       <c r="T9" t="b">
         <v>0</v>
       </c>
       <c r="U9" t="b">
         <v>0</v>
       </c>
       <c r="V9" t="b">
         <v>0</v>
       </c>
       <c r="W9" t="b">
         <v>0</v>
       </c>
       <c r="X9" t="b">
         <v>0</v>
       </c>
       <c r="Y9" t="b">
         <v>0</v>
       </c>
       <c r="Z9" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA9" t="b">
         <v>0</v>
       </c>
       <c r="AB9" t="b">
         <v>0</v>
       </c>
       <c r="AC9" t="b">
         <v>0</v>
       </c>
       <c r="AD9" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH9" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>100854702</v>
       </c>
       <c r="B10" t="n">
         <v>1062123</v>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr">
         <is>
           <t>10.1074/jbc.m111.293399</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Holmuhamedov EL et al. 2012</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t xml:space="preserve">Holmuhamedov EL, Czerny C, Beeson CC, Lemasters JJ. Ethanol suppresses ureagenesis in rat hepatocytes: role of acetaldehyde. Journal of Biological Chemistry 287:7692-7700. </t>
         </is>
@@ -1665,65 +1545,53 @@
       <c r="U10" t="b">
         <v>0</v>
       </c>
       <c r="V10" t="b">
         <v>0</v>
       </c>
       <c r="W10" t="b">
         <v>0</v>
       </c>
       <c r="X10" t="b">
         <v>0</v>
       </c>
       <c r="Y10" t="b">
         <v>0</v>
       </c>
       <c r="Z10" t="b">
         <v>0</v>
       </c>
       <c r="AA10" t="b">
         <v>0</v>
       </c>
       <c r="AB10" t="b">
         <v>0</v>
       </c>
       <c r="AC10" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD10" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH10" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>100854703</v>
       </c>
       <c r="B11" t="n">
         <v>1125142</v>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr">
         <is>
           <t>10.2116/bunsekikagaku.59.293</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Ueno H et al. 2010</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t xml:space="preserve">Ueno H, Yamazawa M, Shikakume K, Tsunoda KI. Influence of the Air-space Volumes in Preparation Vessels on the Accuracy of Concentration for Volatile Organic Compound Standard Solution. Bunseki Kagaku /  Analysis Chemistry 59:293-300. </t>
         </is>
@@ -1777,65 +1645,53 @@
       <c r="U11" t="b">
         <v>0</v>
       </c>
       <c r="V11" t="b">
         <v>0</v>
       </c>
       <c r="W11" t="b">
         <v>0</v>
       </c>
       <c r="X11" t="b">
         <v>0</v>
       </c>
       <c r="Y11" t="b">
         <v>0</v>
       </c>
       <c r="Z11" t="b">
         <v>0</v>
       </c>
       <c r="AA11" t="b">
         <v>0</v>
       </c>
       <c r="AB11" t="b">
         <v>0</v>
       </c>
       <c r="AC11" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD11" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH11" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>100854704</v>
       </c>
       <c r="B12" t="n">
         <v>1173722</v>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
           <t>10.1016/s0022-328x(00)88607-6</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Seyferth D, Hopper SP, and Jula TF 1969</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t xml:space="preserve">Seyferth D, Hopper SP, Jula TF. Halomethyl-metal compounds. Journal of Organometallic Chemistry 17:193-200. </t>
         </is>
@@ -1893,65 +1749,53 @@
       <c r="U12" t="b">
         <v>0</v>
       </c>
       <c r="V12" t="b">
         <v>0</v>
       </c>
       <c r="W12" t="b">
         <v>0</v>
       </c>
       <c r="X12" t="b">
         <v>0</v>
       </c>
       <c r="Y12" t="b">
         <v>0</v>
       </c>
       <c r="Z12" t="b">
         <v>0</v>
       </c>
       <c r="AA12" t="b">
         <v>0</v>
       </c>
       <c r="AB12" t="b">
         <v>0</v>
       </c>
       <c r="AC12" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD12" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH12" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>100854705</v>
       </c>
       <c r="B13" t="n">
         <v>1181148</v>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr">
         <is>
           <t>10.1016/s0956-053x(98)00133-0</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Trenholm A 1998</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t xml:space="preserve">Trenholm A. Identification of PICs in hazardous waste combustion emissions. Waste Management 18:485-492. </t>
         </is>
@@ -1970,104 +1814,92 @@
         <is>
           <t>Trenholm A</t>
         </is>
       </c>
       <c r="J13" t="n">
         <v>1998</v>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>Waste Management 18:485-492.</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>The US Environmental Protection Agency, Office of Solid Waste sponsored an emission test program to identify products of incomplete combustion (PICs) emitted during hazardous waste combustion. The focus of the program was to identify as many organic compounds as possible through use of a wide variety of sampling and analytical techniques including both standard and nonroutine techniques and techniques chosen to achieve detection levels as low as possible. Nine different types of samples were collected using EPA Method 0030 for volatile compounds (VOST), EPA Method 0010 for semivolatile compounds (MMS-SV), and specialized sampling trains. These samples were subjected to analysis such that the test program included about 30 different sample type/analytical technique combinations. Analytical techniques included multiple techniques with GC, GC/MS, HPLC, and FTIR instruments. This was the first alication of some of the techniques to combustion effluents. About 150 specific organic compounds were identified. Most were detected by the standard EPA methods such as VOST or MMS-SV with GC/MS analysis. However, the use of high-sensitivity techniques with these methods did allow greater numbers of compounds to be quantitated. The nonstandard techniques identified a few additional compounds, including methanol and several cyanides and organic cyano compounds.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr"/>
       <c r="N13" s="2" t="n">
         <v>43963.83261646707</v>
       </c>
       <c r="O13" s="2" t="n">
         <v>43963.83261646725</v>
       </c>
       <c r="P13" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q13" t="b">
         <v>0</v>
       </c>
       <c r="R13" t="b">
         <v>0</v>
       </c>
       <c r="S13" t="b">
         <v>0</v>
       </c>
       <c r="T13" t="b">
         <v>0</v>
       </c>
       <c r="U13" t="b">
         <v>0</v>
       </c>
       <c r="V13" t="b">
         <v>0</v>
       </c>
       <c r="W13" t="b">
         <v>0</v>
       </c>
       <c r="X13" t="b">
         <v>0</v>
       </c>
       <c r="Y13" t="b">
         <v>0</v>
       </c>
       <c r="Z13" t="b">
         <v>0</v>
       </c>
       <c r="AA13" t="b">
         <v>0</v>
       </c>
       <c r="AB13" t="b">
         <v>0</v>
       </c>
       <c r="AC13" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD13" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH13" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>100854706</v>
       </c>
       <c r="B14" t="n">
         <v>1185229</v>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr">
         <is>
           <t>10.1007/s004200050233</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Ukai H et al. 1997</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t xml:space="preserve">Ukai H, Inui S, Takada S, Dendo J, Ogawa J, Isobe K, Ashida T, Tamura M, Tabuki K, Ikeda M. Types of organic solvents used in small- to medium-scale industries in Japan; a nationwide field survey. International Archives of Occupational and Environmental Health 70:385-392. </t>
         </is>
@@ -2116,74 +1948,62 @@
       <c r="R14" t="b">
         <v>0</v>
       </c>
       <c r="S14" t="b">
         <v>0</v>
       </c>
       <c r="T14" t="b">
         <v>0</v>
       </c>
       <c r="U14" t="b">
         <v>0</v>
       </c>
       <c r="V14" t="b">
         <v>0</v>
       </c>
       <c r="W14" t="b">
         <v>0</v>
       </c>
       <c r="X14" t="b">
         <v>0</v>
       </c>
       <c r="Y14" t="b">
         <v>0</v>
       </c>
       <c r="Z14" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA14" t="b">
         <v>0</v>
       </c>
       <c r="AB14" t="b">
         <v>0</v>
       </c>
       <c r="AC14" t="b">
         <v>0</v>
       </c>
       <c r="AD14" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH14" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>100854707</v>
       </c>
       <c r="B15" t="n">
         <v>1198559</v>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr">
         <is>
           <t>10.1007/bf00651642</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Martin MC, Cocero MJ, and Mato F 1991</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t xml:space="preserve">Martin MC, Cocero MJ, Mato F. VAPOR-LIQUID-EQUILIBRIUM DATA AT 25-DEGREES-C FOR 6 BINARY-SYSTEMS CONTAINING METHYL ACETATE OR METHANOL, WITH DICHLOROMETHANE, CHLOROFORM, OR 1,2-TRANS-DICHLOROETHYLENE. Journal of Solution Chemistry 20:87-95. </t>
         </is>
@@ -2237,65 +2057,53 @@
       <c r="U15" t="b">
         <v>0</v>
       </c>
       <c r="V15" t="b">
         <v>0</v>
       </c>
       <c r="W15" t="b">
         <v>0</v>
       </c>
       <c r="X15" t="b">
         <v>0</v>
       </c>
       <c r="Y15" t="b">
         <v>0</v>
       </c>
       <c r="Z15" t="b">
         <v>0</v>
       </c>
       <c r="AA15" t="b">
         <v>0</v>
       </c>
       <c r="AB15" t="b">
         <v>0</v>
       </c>
       <c r="AC15" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD15" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH15" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>100854708</v>
       </c>
       <c r="B16" t="n">
         <v>1267602</v>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr">
         <is>
           <t>Vogt C and Cotruvo J 1987</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t xml:space="preserve">Vogt C, Cotruvo J. Drinking water standards their derivation and meaning. In Rural Groundwater Contamination (pp. 213-224). Chelsea, MI: Lewis Publishers. </t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>Drinking water standards their derivation and meaning</t>
@@ -2354,62 +2162,50 @@
       </c>
       <c r="W16" t="b">
         <v>0</v>
       </c>
       <c r="X16" t="b">
         <v>0</v>
       </c>
       <c r="Y16" t="b">
         <v>0</v>
       </c>
       <c r="Z16" t="b">
         <v>0</v>
       </c>
       <c r="AA16" t="b">
         <v>0</v>
       </c>
       <c r="AB16" t="b">
         <v>0</v>
       </c>
       <c r="AC16" t="b">
         <v>0</v>
       </c>
       <c r="AD16" t="b">
         <v>0</v>
       </c>
-      <c r="AE16" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>100854709</v>
       </c>
       <c r="B17" t="n">
         <v>1267826</v>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr">
         <is>
           <t>Parrotta MJ 1991</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t xml:space="preserve">Parrotta MJ. Radioactivity in water treatment wastes: A USEPA perspective. Journal of the American Water Works Association 83:134-140. </t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>Radioactivity in water treatment wastes: A USEPA perspective</t>
         </is>
       </c>
@@ -2461,65 +2257,53 @@
       <c r="U17" t="b">
         <v>0</v>
       </c>
       <c r="V17" t="b">
         <v>0</v>
       </c>
       <c r="W17" t="b">
         <v>0</v>
       </c>
       <c r="X17" t="b">
         <v>0</v>
       </c>
       <c r="Y17" t="b">
         <v>0</v>
       </c>
       <c r="Z17" t="b">
         <v>0</v>
       </c>
       <c r="AA17" t="b">
         <v>0</v>
       </c>
       <c r="AB17" t="b">
         <v>0</v>
       </c>
       <c r="AC17" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD17" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH17" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>100854710</v>
       </c>
       <c r="B18" t="n">
         <v>1267847</v>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr">
         <is>
           <t>Sidhu KS 1991</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t xml:space="preserve">Sidhu KS. Standard setting processes and regulations for environmental contaminants in drinking water: State versus federal needs and viewpoints. Regulatory Toxicology and Pharmacology 13:293-308. </t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Standard setting processes and regulations for environmental contaminants in drinking water: State versus federal needs and viewpoints</t>
@@ -2573,65 +2357,53 @@
       <c r="U18" t="b">
         <v>0</v>
       </c>
       <c r="V18" t="b">
         <v>0</v>
       </c>
       <c r="W18" t="b">
         <v>0</v>
       </c>
       <c r="X18" t="b">
         <v>0</v>
       </c>
       <c r="Y18" t="b">
         <v>0</v>
       </c>
       <c r="Z18" t="b">
         <v>0</v>
       </c>
       <c r="AA18" t="b">
         <v>0</v>
       </c>
       <c r="AB18" t="b">
         <v>0</v>
       </c>
       <c r="AC18" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD18" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH18" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>100854711</v>
       </c>
       <c r="B19" t="n">
         <v>1269532</v>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr">
         <is>
           <t>U.S. EPA 1985</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t xml:space="preserve">U.S. EPA. Comments to reports of groundwater contamination at Pfaudler plant site with attached hydrogeologic report. (EPA/OTS; Doc #FYI-OTS-0485-0375). Washington, DC. Office of Toxic Substances.                      &lt;br /&gt;: Office of Toxic Substances. </t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Comments to reports of groundwater contamination at Pfaudler plant site with attached hydrogeologic report</t>
@@ -2672,74 +2444,62 @@
       <c r="R19" t="b">
         <v>0</v>
       </c>
       <c r="S19" t="b">
         <v>0</v>
       </c>
       <c r="T19" t="b">
         <v>0</v>
       </c>
       <c r="U19" t="b">
         <v>0</v>
       </c>
       <c r="V19" t="b">
         <v>0</v>
       </c>
       <c r="W19" t="b">
         <v>0</v>
       </c>
       <c r="X19" t="b">
         <v>0</v>
       </c>
       <c r="Y19" t="b">
         <v>0</v>
       </c>
       <c r="Z19" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA19" t="b">
         <v>0</v>
       </c>
       <c r="AB19" t="b">
         <v>0</v>
       </c>
       <c r="AC19" t="b">
         <v>0</v>
       </c>
       <c r="AD19" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH19" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>100854712</v>
       </c>
       <c r="B20" t="n">
         <v>1316229</v>
       </c>
       <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr"/>
       <c r="E20" t="inlineStr">
         <is>
           <t>HAZLETON LABS AMERICA INC 1987</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t xml:space="preserve">HAZLETON LABS AMERICA INC. POLLUTANT ANALYSES ON EFFLUENT DISCHARGE - PHENOL - WITH COVER LETTER DATED 072387. (TSCATS/308064). HAZLETON LABS AMERICA INC. </t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>POLLUTANT ANALYSES ON EFFLUENT DISCHARGE - PHENOL - WITH COVER LETTER DATED 072387</t>
@@ -2780,74 +2540,62 @@
       <c r="R20" t="b">
         <v>0</v>
       </c>
       <c r="S20" t="b">
         <v>0</v>
       </c>
       <c r="T20" t="b">
         <v>0</v>
       </c>
       <c r="U20" t="b">
         <v>0</v>
       </c>
       <c r="V20" t="b">
         <v>0</v>
       </c>
       <c r="W20" t="b">
         <v>0</v>
       </c>
       <c r="X20" t="b">
         <v>0</v>
       </c>
       <c r="Y20" t="b">
         <v>0</v>
       </c>
       <c r="Z20" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA20" t="b">
         <v>0</v>
       </c>
       <c r="AB20" t="b">
         <v>0</v>
       </c>
       <c r="AC20" t="b">
         <v>0</v>
       </c>
       <c r="AD20" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH20" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>100854713</v>
       </c>
       <c r="B21" t="n">
         <v>1316231</v>
       </c>
       <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr"/>
       <c r="E21" t="inlineStr">
         <is>
           <t>Hazleton Laboratories 1989</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t xml:space="preserve">Hazleton Laboratories. Monsanto pensacola plant ground water assessment feasibility study on nineteen chemicals with attachments and cover letter dated 020389. (#86-890000111). (TSCATS/311050). D'APPOLONIA CONSULTING ENG. </t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Monsanto pensacola plant ground water assessment feasibility study on nineteen chemicals with attachments and cover letter dated 020389</t>
@@ -2897,65 +2645,53 @@
       <c r="U21" t="b">
         <v>0</v>
       </c>
       <c r="V21" t="b">
         <v>0</v>
       </c>
       <c r="W21" t="b">
         <v>0</v>
       </c>
       <c r="X21" t="b">
         <v>0</v>
       </c>
       <c r="Y21" t="b">
         <v>0</v>
       </c>
       <c r="Z21" t="b">
         <v>0</v>
       </c>
       <c r="AA21" t="b">
         <v>0</v>
       </c>
       <c r="AB21" t="b">
         <v>0</v>
       </c>
       <c r="AC21" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD21" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH21" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>100854714</v>
       </c>
       <c r="B22" t="n">
         <v>1316232</v>
       </c>
       <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr">
         <is>
           <t>Hazleton Laboratories 1987</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t xml:space="preserve">Hazleton Laboratories. BRIEFING FOR THE ASSISTANT ADMINISTRATOR - RECORD FOR DECISION ON THE LONE PINE LANDFILL. (TSCATS/400566). CHEM-DYNE CORP. </t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>BRIEFING FOR THE ASSISTANT ADMINISTRATOR - RECORD FOR DECISION ON THE LONE PINE LANDFILL</t>
@@ -2966,104 +2702,92 @@
           <t>Hazleton Laboratories</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>Hazleton Laboratories</t>
         </is>
       </c>
       <c r="J22" t="n">
         <v>1987</v>
       </c>
       <c r="K22" t="inlineStr">
         <is>
           <t>(TSCATS/400566). CHEM-DYNE CORP.</t>
         </is>
       </c>
       <c r="L22" t="inlineStr"/>
       <c r="M22" t="inlineStr"/>
       <c r="N22" s="2" t="n">
         <v>43963.83261693698</v>
       </c>
       <c r="O22" s="2" t="n">
         <v>43963.83261693715</v>
       </c>
       <c r="P22" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q22" t="b">
         <v>0</v>
       </c>
       <c r="R22" t="b">
         <v>0</v>
       </c>
       <c r="S22" t="b">
         <v>0</v>
       </c>
       <c r="T22" t="b">
         <v>0</v>
       </c>
       <c r="U22" t="b">
         <v>0</v>
       </c>
       <c r="V22" t="b">
         <v>0</v>
       </c>
       <c r="W22" t="b">
         <v>0</v>
       </c>
       <c r="X22" t="b">
         <v>0</v>
       </c>
       <c r="Y22" t="b">
         <v>0</v>
       </c>
       <c r="Z22" t="b">
         <v>0</v>
       </c>
       <c r="AA22" t="b">
         <v>0</v>
       </c>
       <c r="AB22" t="b">
         <v>0</v>
       </c>
       <c r="AC22" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD22" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH22" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>100854715</v>
       </c>
       <c r="B23" t="n">
         <v>1316241</v>
       </c>
       <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr">
         <is>
           <t>Woodward-Clyde Consultants 1991</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t xml:space="preserve">Woodward-Clyde Consultants. RISK ASSESSMENT FOR REMEDIAL OPTIONS GILL CREEK SEDIMENT PROJECT WITH APPENDICES, ATTACHMENTS AND COVER LETTER DATED 011191. (TSCATS/413782). </t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>RISK ASSESSMENT FOR REMEDIAL OPTIONS GILL CREEK SEDIMENT PROJECT WITH APPENDICES, ATTACHMENTS AND COVER LETTER DATED 011191</t>
@@ -3074,104 +2798,92 @@
           <t>Woodward-Clyde Consultants</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>Woodward-Clyde Consultants</t>
         </is>
       </c>
       <c r="J23" t="n">
         <v>1991</v>
       </c>
       <c r="K23" t="inlineStr">
         <is>
           <t>(TSCATS/413782).</t>
         </is>
       </c>
       <c r="L23" t="inlineStr"/>
       <c r="M23" t="inlineStr"/>
       <c r="N23" s="2" t="n">
         <v>43963.83261698494</v>
       </c>
       <c r="O23" s="2" t="n">
         <v>43963.83261698511</v>
       </c>
       <c r="P23" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q23" t="b">
         <v>0</v>
       </c>
       <c r="R23" t="b">
         <v>0</v>
       </c>
       <c r="S23" t="b">
         <v>0</v>
       </c>
       <c r="T23" t="b">
         <v>0</v>
       </c>
       <c r="U23" t="b">
         <v>0</v>
       </c>
       <c r="V23" t="b">
         <v>0</v>
       </c>
       <c r="W23" t="b">
         <v>0</v>
       </c>
       <c r="X23" t="b">
         <v>0</v>
       </c>
       <c r="Y23" t="b">
         <v>0</v>
       </c>
       <c r="Z23" t="b">
         <v>0</v>
       </c>
       <c r="AA23" t="b">
         <v>0</v>
       </c>
       <c r="AB23" t="b">
         <v>0</v>
       </c>
       <c r="AC23" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD23" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH23" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>100854716</v>
       </c>
       <c r="B24" t="n">
         <v>1316245</v>
       </c>
       <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr"/>
       <c r="E24" t="inlineStr">
         <is>
           <t>Dames &amp; Moore 1991</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t xml:space="preserve">Dames &amp; Moore. LETTER FROM VULCAN CHEMICALS TO USEPA SUBMITTING ENCLOSED FINAL REPORT CONCERNING RCRA FACILITY ASSESSMENT WITH TETRACHLOROETHYLENE AND TRICHLOROMETHANE WITH ATTACHMENTS. (TSCATS/417036). U S TESTING CO INC. </t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>LETTER FROM VULCAN CHEMICALS TO USEPA SUBMITTING ENCLOSED FINAL REPORT CONCERNING RCRA FACILITY ASSESSMENT WITH TETRACHLOROETHYLENE AND TRICHLOROMETHANE WITH ATTACHMENTS</t>
@@ -3212,74 +2924,62 @@
       <c r="R24" t="b">
         <v>0</v>
       </c>
       <c r="S24" t="b">
         <v>0</v>
       </c>
       <c r="T24" t="b">
         <v>0</v>
       </c>
       <c r="U24" t="b">
         <v>0</v>
       </c>
       <c r="V24" t="b">
         <v>0</v>
       </c>
       <c r="W24" t="b">
         <v>0</v>
       </c>
       <c r="X24" t="b">
         <v>0</v>
       </c>
       <c r="Y24" t="b">
         <v>0</v>
       </c>
       <c r="Z24" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA24" t="b">
         <v>0</v>
       </c>
       <c r="AB24" t="b">
         <v>0</v>
       </c>
       <c r="AC24" t="b">
         <v>0</v>
       </c>
       <c r="AD24" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH24" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>100854717</v>
       </c>
       <c r="B25" t="n">
         <v>1316263</v>
       </c>
       <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr"/>
       <c r="E25" t="inlineStr">
         <is>
           <t>Union Carbide 1994</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t xml:space="preserve">Union Carbide. Remedy selection report river road landfill; human health and environmental assessment, with cover letter dated 05/18/94. (OTS0557400;  86940000991; TSCATS/442870). </t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Remedy selection report river road landfill; human health and environmental assessment, with cover letter dated 05/18/94</t>
@@ -3290,104 +2990,92 @@
           <t>Union Carbide</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>Union Carbide</t>
         </is>
       </c>
       <c r="J25" t="n">
         <v>1994</v>
       </c>
       <c r="K25" t="inlineStr">
         <is>
           <t>(OTS0557400;  86940000991; TSCATS/442870).</t>
         </is>
       </c>
       <c r="L25" t="inlineStr"/>
       <c r="M25" t="inlineStr"/>
       <c r="N25" s="2" t="n">
         <v>43963.83261708409</v>
       </c>
       <c r="O25" s="2" t="n">
         <v>43963.83261708426</v>
       </c>
       <c r="P25" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q25" t="b">
         <v>0</v>
       </c>
       <c r="R25" t="b">
         <v>0</v>
       </c>
       <c r="S25" t="b">
         <v>0</v>
       </c>
       <c r="T25" t="b">
         <v>0</v>
       </c>
       <c r="U25" t="b">
         <v>0</v>
       </c>
       <c r="V25" t="b">
         <v>0</v>
       </c>
       <c r="W25" t="b">
         <v>0</v>
       </c>
       <c r="X25" t="b">
         <v>0</v>
       </c>
       <c r="Y25" t="b">
         <v>0</v>
       </c>
       <c r="Z25" t="b">
         <v>0</v>
       </c>
       <c r="AA25" t="b">
         <v>0</v>
       </c>
       <c r="AB25" t="b">
         <v>0</v>
       </c>
       <c r="AC25" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD25" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH25" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>100854718</v>
       </c>
       <c r="B26" t="n">
         <v>1332986</v>
       </c>
       <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr"/>
       <c r="E26" t="inlineStr">
         <is>
           <t>Bio/dynamics 1988</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t xml:space="preserve">Bio/dynamics. HYDROGEOLOGICAL INVESTIGATION AT THE UNION CARBIDE SOLVENTS AND MATERIALS COATING PLANT WITH COVER LETTER DATED 070688. (TSCATS/305406). HAZLETON BIOTECHNOLOGIES CO. </t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>HYDROGEOLOGICAL INVESTIGATION AT THE UNION CARBIDE SOLVENTS AND MATERIALS COATING PLANT WITH COVER LETTER DATED 070688</t>
@@ -3398,104 +3086,92 @@
           <t>Bio/dynamics</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>Bio/dynamics</t>
         </is>
       </c>
       <c r="J26" t="n">
         <v>1988</v>
       </c>
       <c r="K26" t="inlineStr">
         <is>
           <t>(TSCATS/305406). HAZLETON BIOTECHNOLOGIES CO.</t>
         </is>
       </c>
       <c r="L26" t="inlineStr"/>
       <c r="M26" t="inlineStr"/>
       <c r="N26" s="2" t="n">
         <v>43963.83261713145</v>
       </c>
       <c r="O26" s="2" t="n">
         <v>43963.83261713163</v>
       </c>
       <c r="P26" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q26" t="b">
         <v>0</v>
       </c>
       <c r="R26" t="b">
         <v>0</v>
       </c>
       <c r="S26" t="b">
         <v>0</v>
       </c>
       <c r="T26" t="b">
         <v>0</v>
       </c>
       <c r="U26" t="b">
         <v>0</v>
       </c>
       <c r="V26" t="b">
         <v>0</v>
       </c>
       <c r="W26" t="b">
         <v>0</v>
       </c>
       <c r="X26" t="b">
         <v>0</v>
       </c>
       <c r="Y26" t="b">
         <v>0</v>
       </c>
       <c r="Z26" t="b">
         <v>0</v>
       </c>
       <c r="AA26" t="b">
         <v>0</v>
       </c>
       <c r="AB26" t="b">
         <v>0</v>
       </c>
       <c r="AC26" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD26" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH26" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>100854719</v>
       </c>
       <c r="B27" t="n">
         <v>1332991</v>
       </c>
       <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr"/>
       <c r="E27" t="inlineStr">
         <is>
           <t>Woodward-Clyde Consultants 1990</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t xml:space="preserve">Woodward-Clyde Consultants. ENDANGERMENT ASSESSMENT FOR NECCO PARK NIAGARA FALLS, NEW YORK (FINAL REPORT) WITH ATTACHED APPENDIX, COVER SHEET AND LETTER DATED 013090. (TSCATS/405911). </t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>ENDANGERMENT ASSESSMENT FOR NECCO PARK NIAGARA FALLS, NEW YORK (FINAL REPORT) WITH ATTACHED APPENDIX, COVER SHEET AND LETTER DATED 013090</t>
@@ -3506,204 +3182,180 @@
           <t>Woodward-Clyde Consultants</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>Woodward-Clyde Consultants</t>
         </is>
       </c>
       <c r="J27" t="n">
         <v>1990</v>
       </c>
       <c r="K27" t="inlineStr">
         <is>
           <t>(TSCATS/405911).</t>
         </is>
       </c>
       <c r="L27" t="inlineStr"/>
       <c r="M27" t="inlineStr"/>
       <c r="N27" s="2" t="n">
         <v>43963.83261717894</v>
       </c>
       <c r="O27" s="2" t="n">
         <v>43963.83261717912</v>
       </c>
       <c r="P27" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q27" t="b">
         <v>0</v>
       </c>
       <c r="R27" t="b">
         <v>0</v>
       </c>
       <c r="S27" t="b">
         <v>0</v>
       </c>
       <c r="T27" t="b">
         <v>0</v>
       </c>
       <c r="U27" t="b">
         <v>0</v>
       </c>
       <c r="V27" t="b">
         <v>0</v>
       </c>
       <c r="W27" t="b">
         <v>0</v>
       </c>
       <c r="X27" t="b">
         <v>0</v>
       </c>
       <c r="Y27" t="b">
         <v>0</v>
       </c>
       <c r="Z27" t="b">
         <v>0</v>
       </c>
       <c r="AA27" t="b">
         <v>0</v>
       </c>
       <c r="AB27" t="b">
         <v>0</v>
       </c>
       <c r="AC27" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD27" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH27" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>100854720</v>
       </c>
       <c r="B28" t="n">
         <v>1332995</v>
       </c>
       <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr"/>
       <c r="E28" t="inlineStr">
         <is>
           <t>[No authors listed] 1991</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t xml:space="preserve"> ECRA SAMPLING AND ANALYSIS PLAN WITH COVER LETTER. (TSCATS/416004). ERM-NORTHEAST. </t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>ECRA SAMPLING AND ANALYSIS PLAN WITH COVER LETTER</t>
         </is>
       </c>
       <c r="H28" t="inlineStr"/>
       <c r="I28" t="inlineStr"/>
       <c r="J28" t="n">
         <v>1991</v>
       </c>
       <c r="K28" t="inlineStr">
         <is>
           <t>(TSCATS/416004). ERM-NORTHEAST.</t>
         </is>
       </c>
       <c r="L28" t="inlineStr"/>
       <c r="M28" t="inlineStr"/>
       <c r="N28" s="2" t="n">
         <v>43963.83261722546</v>
       </c>
       <c r="O28" s="2" t="n">
         <v>43963.83261722563</v>
       </c>
       <c r="P28" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q28" t="b">
         <v>0</v>
       </c>
       <c r="R28" t="b">
         <v>0</v>
       </c>
       <c r="S28" t="b">
         <v>0</v>
       </c>
       <c r="T28" t="b">
         <v>0</v>
       </c>
       <c r="U28" t="b">
         <v>0</v>
       </c>
       <c r="V28" t="b">
         <v>0</v>
       </c>
       <c r="W28" t="b">
         <v>0</v>
       </c>
       <c r="X28" t="b">
         <v>0</v>
       </c>
       <c r="Y28" t="b">
         <v>0</v>
       </c>
       <c r="Z28" t="b">
         <v>0</v>
       </c>
       <c r="AA28" t="b">
         <v>0</v>
       </c>
       <c r="AB28" t="b">
         <v>0</v>
       </c>
       <c r="AC28" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD28" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH28" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>100854721</v>
       </c>
       <c r="B29" t="n">
         <v>1332998</v>
       </c>
       <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr"/>
       <c r="E29" t="inlineStr">
         <is>
           <t>Tetra Tech 1991</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t xml:space="preserve">Tetra Tech. LETTER FROM ALLIED-SIGNAL INC TO USEPA SUBMITTING AN  ENCLOSED TWO VOLUME ADDENDUM "CHEMICAL CHARACTERIZATION REPORT" WITH ATTACHMETNS. (TSCATS/417114). U S TESTING CO INC. </t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>LETTER FROM ALLIED-SIGNAL INC TO USEPA SUBMITTING AN  ENCLOSED TWO VOLUME ADDENDUM "CHEMICAL CHARACTERIZATION REPORT" WITH ATTACHMETNS</t>
@@ -3744,74 +3396,62 @@
       <c r="R29" t="b">
         <v>0</v>
       </c>
       <c r="S29" t="b">
         <v>0</v>
       </c>
       <c r="T29" t="b">
         <v>0</v>
       </c>
       <c r="U29" t="b">
         <v>0</v>
       </c>
       <c r="V29" t="b">
         <v>0</v>
       </c>
       <c r="W29" t="b">
         <v>0</v>
       </c>
       <c r="X29" t="b">
         <v>0</v>
       </c>
       <c r="Y29" t="b">
         <v>0</v>
       </c>
       <c r="Z29" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA29" t="b">
         <v>0</v>
       </c>
       <c r="AB29" t="b">
         <v>0</v>
       </c>
       <c r="AC29" t="b">
         <v>0</v>
       </c>
       <c r="AD29" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH29" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>100854722</v>
       </c>
       <c r="B30" t="n">
         <v>1334678</v>
       </c>
       <c r="C30" t="inlineStr"/>
       <c r="D30" t="inlineStr">
         <is>
           <t>10.1016/s0278-6915(97)00084-7</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>De Rosa CT et al. 1996</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t xml:space="preserve">De Rosa CT, Johnson BL, Fay M, Hansen H, Mumtaz MM. Public health implications of hazardous waste sites: Findings, assessment and research. Food and Chemical Toxicology 34:11-12. </t>
         </is>
@@ -3860,74 +3500,62 @@
       <c r="R30" t="b">
         <v>0</v>
       </c>
       <c r="S30" t="b">
         <v>0</v>
       </c>
       <c r="T30" t="b">
         <v>0</v>
       </c>
       <c r="U30" t="b">
         <v>0</v>
       </c>
       <c r="V30" t="b">
         <v>0</v>
       </c>
       <c r="W30" t="b">
         <v>0</v>
       </c>
       <c r="X30" t="b">
         <v>0</v>
       </c>
       <c r="Y30" t="b">
         <v>0</v>
       </c>
       <c r="Z30" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA30" t="b">
         <v>0</v>
       </c>
       <c r="AB30" t="b">
         <v>0</v>
       </c>
       <c r="AC30" t="b">
         <v>0</v>
       </c>
       <c r="AD30" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH30" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>100854723</v>
       </c>
       <c r="B31" t="n">
         <v>1334764</v>
       </c>
       <c r="C31" t="inlineStr"/>
       <c r="D31" t="inlineStr">
         <is>
           <t>10.1016/0272-0590(89)90276-5</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>Chapin RE et al. 1989</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t xml:space="preserve">Chapin RE, Phelps JL, Schwetz BA, Yang R SH. Toxicology studies of a chemical mixture of 25 groundwater contaminants: III. Male reproduction study in B6C3F1 mice. Fundamental and Applied Toxicology 13:388-398. </t>
         </is>
@@ -3943,107 +3571,95 @@
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>Chapin RE et al.</t>
         </is>
       </c>
       <c r="J31" t="n">
         <v>1989</v>
       </c>
       <c r="K31" t="inlineStr">
         <is>
           <t>Fundamental and Applied Toxicology 13:388-398.</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t>A mixture of chemicals has been developed that models contaminated groundwater around hazardous waste sites. We investigated the efects of this mixture on spermatogenesis in B6C3F1 mice. The animals consumed three different concentrations of this mixture for 90 days, after which time they were euthanatized. Although there was a concentration-related decrease in the amount of fluid consumed at the higher two concentrations, there were no differences in body weight among the groups. Similarly, there was no effect of mixture consumption upon the histology of liver, kidney, testis, epididymis, or seminal vesicles or upon the absolute organ weights of these organs. Kidney weight relative to body weight was increased in the high dose group. Epididymal sperm number and testicular spermatid count were not affected by treatment. These studies show that, at exposure levels that decrease fluid intake and increase adjusted kidney weight, there were no effects of this mixture on game</t>
         </is>
       </c>
       <c r="M31" t="inlineStr"/>
       <c r="N31" s="2" t="n">
         <v>43963.83261736282</v>
       </c>
       <c r="O31" s="2" t="n">
-        <v>43963.832617363</v>
+        <v>46197.54111009124</v>
       </c>
       <c r="P31" t="b">
         <v>0</v>
       </c>
       <c r="Q31" t="b">
         <v>0</v>
       </c>
       <c r="R31" t="b">
         <v>0</v>
       </c>
       <c r="S31" t="b">
         <v>0</v>
       </c>
       <c r="T31" t="b">
         <v>0</v>
       </c>
       <c r="U31" t="b">
         <v>0</v>
       </c>
       <c r="V31" t="b">
         <v>0</v>
       </c>
       <c r="W31" t="b">
         <v>0</v>
       </c>
       <c r="X31" t="b">
         <v>0</v>
       </c>
       <c r="Y31" t="b">
         <v>0</v>
       </c>
       <c r="Z31" t="b">
         <v>0</v>
       </c>
       <c r="AA31" t="b">
         <v>0</v>
       </c>
       <c r="AB31" t="b">
         <v>0</v>
       </c>
       <c r="AC31" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD31" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH31" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>100854724</v>
       </c>
       <c r="B32" t="n">
         <v>1334777</v>
       </c>
       <c r="C32" t="inlineStr"/>
       <c r="D32" t="inlineStr"/>
       <c r="E32" t="inlineStr">
         <is>
           <t>Yang R SH, Hong HL, and Boorman GA 1989</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t xml:space="preserve">Yang R SH, Hong HL, Boorman GA. Toxicology of chemical mixtures experimental approaches underlying concepts and some results. (1-3). </t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>Toxicology of chemical mixtures experimental approaches underlying concepts and some results</t>
@@ -4097,65 +3713,53 @@
       <c r="U32" t="b">
         <v>0</v>
       </c>
       <c r="V32" t="b">
         <v>0</v>
       </c>
       <c r="W32" t="b">
         <v>0</v>
       </c>
       <c r="X32" t="b">
         <v>0</v>
       </c>
       <c r="Y32" t="b">
         <v>0</v>
       </c>
       <c r="Z32" t="b">
         <v>0</v>
       </c>
       <c r="AA32" t="b">
         <v>0</v>
       </c>
       <c r="AB32" t="b">
         <v>0</v>
       </c>
       <c r="AC32" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD32" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH32" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>100854725</v>
       </c>
       <c r="B33" t="n">
         <v>1335411</v>
       </c>
       <c r="C33" t="inlineStr"/>
       <c r="D33" t="inlineStr"/>
       <c r="E33" t="inlineStr">
         <is>
           <t>Springborn Bionomics 1982</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t xml:space="preserve">Springborn Bionomics. STUDY OF GROUNDWATER FLOW  and  QUALITY AT FT EDWARD NY CAPACITOR MFG FACILITY WITH ENCLOSURES  and  EPA RESPONSE DATED 100682. (TSCATS/032854). </t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>STUDY OF GROUNDWATER FLOW  and  QUALITY AT FT EDWARD NY CAPACITOR MFG FACILITY WITH ENCLOSURES  and  EPA RESPONSE DATED 100682</t>
@@ -4210,160 +3814,136 @@
       </c>
       <c r="W33" t="b">
         <v>0</v>
       </c>
       <c r="X33" t="b">
         <v>0</v>
       </c>
       <c r="Y33" t="b">
         <v>0</v>
       </c>
       <c r="Z33" t="b">
         <v>0</v>
       </c>
       <c r="AA33" t="b">
         <v>0</v>
       </c>
       <c r="AB33" t="b">
         <v>0</v>
       </c>
       <c r="AC33" t="b">
         <v>0</v>
       </c>
       <c r="AD33" t="b">
         <v>0</v>
       </c>
-      <c r="AE33" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>100854726</v>
       </c>
       <c r="B34" t="n">
         <v>1335412</v>
       </c>
       <c r="C34" t="inlineStr"/>
       <c r="D34" t="inlineStr"/>
       <c r="E34" t="inlineStr">
         <is>
           <t>[No authors listed] 1984</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t xml:space="preserve"> 2-CHLOROTOLUENE IN NIAGARA R. EFFLUENTS WITH TRANSMITTAL LETTER DATED 090784 (DRAFT REPT, INCOMPL). (TSCATS/034855). NYS DEPT OF ENVIR CONSER. </t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>2-CHLOROTOLUENE IN NIAGARA R. EFFLUENTS WITH TRANSMITTAL LETTER DATED 090784 (DRAFT REPT, INCOMPL)</t>
         </is>
       </c>
       <c r="H34" t="inlineStr"/>
       <c r="I34" t="inlineStr"/>
       <c r="J34" t="n">
         <v>1984</v>
       </c>
       <c r="K34" t="inlineStr">
         <is>
           <t>(TSCATS/034855). NYS DEPT OF ENVIR CONSER.</t>
         </is>
       </c>
       <c r="L34" t="inlineStr"/>
       <c r="M34" t="inlineStr"/>
       <c r="N34" s="2" t="n">
         <v>43963.8326175044</v>
       </c>
       <c r="O34" s="2" t="n">
-        <v>43963.83261750457</v>
+        <v>46190.56987704421</v>
       </c>
       <c r="P34" t="b">
         <v>1</v>
       </c>
       <c r="Q34" t="b">
         <v>1</v>
       </c>
       <c r="R34" t="b">
         <v>0</v>
       </c>
       <c r="S34" t="b">
         <v>0</v>
       </c>
       <c r="T34" t="b">
         <v>0</v>
       </c>
       <c r="U34" t="b">
         <v>0</v>
       </c>
       <c r="V34" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W34" t="b">
         <v>0</v>
       </c>
       <c r="X34" t="b">
         <v>0</v>
       </c>
       <c r="Y34" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z34" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AA34" t="b">
         <v>0</v>
       </c>
       <c r="AB34" t="b">
         <v>0</v>
       </c>
       <c r="AC34" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AD34" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH34" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>100854727</v>
       </c>
       <c r="B35" t="n">
         <v>1335510</v>
       </c>
       <c r="C35" t="inlineStr"/>
       <c r="D35" t="inlineStr">
         <is>
           <t>10.1016/0300-483x(87)90158-2</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>Yang RS and Rauckman EJ 1987</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t xml:space="preserve">Yang RS, Rauckman EJ. Toxicological studies of chemical mixtures of environmental concern at the national toxicology program health effects of groundwater contaminants. Toxicology 47:15-34. </t>
         </is>
@@ -4421,165 +4001,141 @@
       <c r="U35" t="b">
         <v>0</v>
       </c>
       <c r="V35" t="b">
         <v>0</v>
       </c>
       <c r="W35" t="b">
         <v>0</v>
       </c>
       <c r="X35" t="b">
         <v>0</v>
       </c>
       <c r="Y35" t="b">
         <v>0</v>
       </c>
       <c r="Z35" t="b">
         <v>0</v>
       </c>
       <c r="AA35" t="b">
         <v>0</v>
       </c>
       <c r="AB35" t="b">
         <v>0</v>
       </c>
       <c r="AC35" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD35" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH35" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>100854728</v>
       </c>
       <c r="B36" t="n">
         <v>1335577</v>
       </c>
       <c r="C36" t="inlineStr"/>
       <c r="D36" t="inlineStr"/>
       <c r="E36" t="inlineStr">
         <is>
           <t>[No authors listed] 1985</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t xml:space="preserve"> GROUNDWATER  and  WASTEWATER MONITORING REPORT WITH COVER LETTER DATED 120385. (TSCATS/301810). ENWRIGHT ASSOC INC. </t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>GROUNDWATER  and  WASTEWATER MONITORING REPORT WITH COVER LETTER DATED 120385</t>
         </is>
       </c>
       <c r="H36" t="inlineStr"/>
       <c r="I36" t="inlineStr"/>
       <c r="J36" t="n">
         <v>1985</v>
       </c>
       <c r="K36" t="inlineStr">
         <is>
           <t>(TSCATS/301810). ENWRIGHT ASSOC INC.</t>
         </is>
       </c>
       <c r="L36" t="inlineStr"/>
       <c r="M36" t="inlineStr"/>
       <c r="N36" s="2" t="n">
         <v>43963.83261761841</v>
       </c>
       <c r="O36" s="2" t="n">
         <v>43963.83261761857</v>
       </c>
       <c r="P36" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q36" t="b">
         <v>0</v>
       </c>
       <c r="R36" t="b">
         <v>0</v>
       </c>
       <c r="S36" t="b">
         <v>0</v>
       </c>
       <c r="T36" t="b">
         <v>0</v>
       </c>
       <c r="U36" t="b">
         <v>0</v>
       </c>
       <c r="V36" t="b">
         <v>0</v>
       </c>
       <c r="W36" t="b">
         <v>0</v>
       </c>
       <c r="X36" t="b">
         <v>0</v>
       </c>
       <c r="Y36" t="b">
         <v>0</v>
       </c>
       <c r="Z36" t="b">
         <v>0</v>
       </c>
       <c r="AA36" t="b">
         <v>0</v>
       </c>
       <c r="AB36" t="b">
         <v>0</v>
       </c>
       <c r="AC36" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD36" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH36" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>100854729</v>
       </c>
       <c r="B37" t="n">
         <v>1335585</v>
       </c>
       <c r="C37" t="inlineStr"/>
       <c r="D37" t="inlineStr"/>
       <c r="E37" t="inlineStr">
         <is>
           <t>U.S. EPA 1987</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t xml:space="preserve">U.S. EPA. Preliminary investigation at the Hranica waste disposal site - Sarver, Penn. (#86-870002033). (TSCATS/309818). PEC DIV OF NUS CORP. </t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>Preliminary investigation at the Hranica waste disposal site - Sarver, Penn</t>
@@ -4620,74 +4176,62 @@
       <c r="R37" t="b">
         <v>0</v>
       </c>
       <c r="S37" t="b">
         <v>0</v>
       </c>
       <c r="T37" t="b">
         <v>0</v>
       </c>
       <c r="U37" t="b">
         <v>0</v>
       </c>
       <c r="V37" t="b">
         <v>0</v>
       </c>
       <c r="W37" t="b">
         <v>0</v>
       </c>
       <c r="X37" t="b">
         <v>0</v>
       </c>
       <c r="Y37" t="b">
         <v>0</v>
       </c>
       <c r="Z37" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA37" t="b">
         <v>0</v>
       </c>
       <c r="AB37" t="b">
         <v>0</v>
       </c>
       <c r="AC37" t="b">
         <v>0</v>
       </c>
       <c r="AD37" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH37" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>100854730</v>
       </c>
       <c r="B38" t="n">
         <v>1335589</v>
       </c>
       <c r="C38" t="inlineStr"/>
       <c r="D38" t="inlineStr"/>
       <c r="E38" t="inlineStr">
         <is>
           <t>Versar 1987</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t xml:space="preserve">Versar. FINAL REPORT ON EXISTING ENVIRONMENTAL CONDITIONS OF THE UPPER MANASQUAN RIVER, NEW JERSEY. (TSCATS/400570). </t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>FINAL REPORT ON EXISTING ENVIRONMENTAL CONDITIONS OF THE UPPER MANASQUAN RIVER, NEW JERSEY</t>
@@ -4737,65 +4281,53 @@
       <c r="U38" t="b">
         <v>0</v>
       </c>
       <c r="V38" t="b">
         <v>0</v>
       </c>
       <c r="W38" t="b">
         <v>0</v>
       </c>
       <c r="X38" t="b">
         <v>0</v>
       </c>
       <c r="Y38" t="b">
         <v>0</v>
       </c>
       <c r="Z38" t="b">
         <v>0</v>
       </c>
       <c r="AA38" t="b">
         <v>0</v>
       </c>
       <c r="AB38" t="b">
         <v>0</v>
       </c>
       <c r="AC38" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD38" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH38" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>100854731</v>
       </c>
       <c r="B39" t="n">
         <v>1335590</v>
       </c>
       <c r="C39" t="inlineStr"/>
       <c r="D39" t="inlineStr"/>
       <c r="E39" t="inlineStr">
         <is>
           <t>[No authors listed] 1987</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t xml:space="preserve"> CRA SAMPLING AND ANALYTICAL TABLES ON NINE CHEMICALS WITH ATTACHMENTS. (TSCATS/400574). CHEM-DYNE CORP. </t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>CRA SAMPLING AND ANALYTICAL TABLES ON NINE CHEMICALS WITH ATTACHMENTS</t>
@@ -4828,74 +4360,62 @@
       <c r="R39" t="b">
         <v>0</v>
       </c>
       <c r="S39" t="b">
         <v>0</v>
       </c>
       <c r="T39" t="b">
         <v>0</v>
       </c>
       <c r="U39" t="b">
         <v>0</v>
       </c>
       <c r="V39" t="b">
         <v>0</v>
       </c>
       <c r="W39" t="b">
         <v>0</v>
       </c>
       <c r="X39" t="b">
         <v>0</v>
       </c>
       <c r="Y39" t="b">
         <v>0</v>
       </c>
       <c r="Z39" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA39" t="b">
         <v>0</v>
       </c>
       <c r="AB39" t="b">
         <v>0</v>
       </c>
       <c r="AC39" t="b">
         <v>0</v>
       </c>
       <c r="AD39" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH39" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>100854732</v>
       </c>
       <c r="B40" t="n">
         <v>1335597</v>
       </c>
       <c r="C40" t="inlineStr"/>
       <c r="D40" t="inlineStr"/>
       <c r="E40" t="inlineStr">
         <is>
           <t>Woodward-Clyde Consultants 1990</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t xml:space="preserve">Woodward-Clyde Consultants. TERMINAL ROAD LANDFILL HYDROGEOLOGICAL STUDY WITH ATTACHMENTS, COVER SHEETS AND  LETTER DATED 020690. (TSCATS/405914). IT CORP. </t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>TERMINAL ROAD LANDFILL HYDROGEOLOGICAL STUDY WITH ATTACHMENTS, COVER SHEETS AND  LETTER DATED 020690</t>
@@ -4945,65 +4465,53 @@
       <c r="U40" t="b">
         <v>0</v>
       </c>
       <c r="V40" t="b">
         <v>0</v>
       </c>
       <c r="W40" t="b">
         <v>0</v>
       </c>
       <c r="X40" t="b">
         <v>0</v>
       </c>
       <c r="Y40" t="b">
         <v>0</v>
       </c>
       <c r="Z40" t="b">
         <v>0</v>
       </c>
       <c r="AA40" t="b">
         <v>0</v>
       </c>
       <c r="AB40" t="b">
         <v>0</v>
       </c>
       <c r="AC40" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD40" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH40" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>100854733</v>
       </c>
       <c r="B41" t="n">
         <v>1335671</v>
       </c>
       <c r="C41" t="inlineStr"/>
       <c r="D41" t="inlineStr"/>
       <c r="E41" t="inlineStr">
         <is>
           <t>[No authors listed] 1991</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t xml:space="preserve"> LETTER FROM ALLIED-SIGNAL INC TO USEPA SUBMITTING ENCLOSED HEALTH AND SAFETY STUDY CONCERNING VOLATILE ORGANICS SUCH AS TOLUENE AND XYLENES WITH ATTACHMENTS. (TSCATS/415552). BRITISH IND BIOLOG RES ASSN. </t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>LETTER FROM ALLIED-SIGNAL INC TO USEPA SUBMITTING ENCLOSED HEALTH AND SAFETY STUDY CONCERNING VOLATILE ORGANICS SUCH AS TOLUENE AND XYLENES WITH ATTACHMENTS</t>
@@ -5036,74 +4544,62 @@
       <c r="R41" t="b">
         <v>0</v>
       </c>
       <c r="S41" t="b">
         <v>0</v>
       </c>
       <c r="T41" t="b">
         <v>0</v>
       </c>
       <c r="U41" t="b">
         <v>0</v>
       </c>
       <c r="V41" t="b">
         <v>0</v>
       </c>
       <c r="W41" t="b">
         <v>0</v>
       </c>
       <c r="X41" t="b">
         <v>0</v>
       </c>
       <c r="Y41" t="b">
         <v>0</v>
       </c>
       <c r="Z41" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA41" t="b">
         <v>0</v>
       </c>
       <c r="AB41" t="b">
         <v>0</v>
       </c>
       <c r="AC41" t="b">
         <v>0</v>
       </c>
       <c r="AD41" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH41" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>100854734</v>
       </c>
       <c r="B42" t="n">
         <v>1335679</v>
       </c>
       <c r="C42" t="inlineStr"/>
       <c r="D42" t="inlineStr"/>
       <c r="E42" t="inlineStr">
         <is>
           <t>[No authors listed] 1992</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t xml:space="preserve"> REMEDIATION REPORT, FIRST PHASE - WEST SIDE SOILS, HOWARD HUGHES PROPERTIES (FINAL REPORT) WITH ATTACHMENTS FROM A SEPARATE REPORT AND COVER LETTER DATED 013192. (TSCATS/422061). MCLAREN ENVIRON. </t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>REMEDIATION REPORT, FIRST PHASE - WEST SIDE SOILS, HOWARD HUGHES PROPERTIES (FINAL REPORT) WITH ATTACHMENTS FROM A SEPARATE REPORT AND COVER LETTER DATED 013192</t>
@@ -5145,65 +4641,53 @@
       <c r="U42" t="b">
         <v>0</v>
       </c>
       <c r="V42" t="b">
         <v>0</v>
       </c>
       <c r="W42" t="b">
         <v>0</v>
       </c>
       <c r="X42" t="b">
         <v>0</v>
       </c>
       <c r="Y42" t="b">
         <v>0</v>
       </c>
       <c r="Z42" t="b">
         <v>0</v>
       </c>
       <c r="AA42" t="b">
         <v>0</v>
       </c>
       <c r="AB42" t="b">
         <v>0</v>
       </c>
       <c r="AC42" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD42" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH42" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>100854735</v>
       </c>
       <c r="B43" t="n">
         <v>1356129</v>
       </c>
       <c r="C43" t="inlineStr"/>
       <c r="D43" t="inlineStr"/>
       <c r="E43" t="inlineStr">
         <is>
           <t>H+A 1992</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t xml:space="preserve">H+A. Phase III: Investigation of groundwater quality and hydrogeologic conditions, summa corporation facility, Culver City, California (final report) with attach and letter dated 013192. (TSCATS/422058). HARGIS  and  ASSOCIATES INC. </t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>Phase III: Investigation of groundwater quality and hydrogeologic conditions, summa corporation facility, Culver City, California (final report) with attach and letter dated 013192</t>
@@ -5253,65 +4737,53 @@
       <c r="U43" t="b">
         <v>0</v>
       </c>
       <c r="V43" t="b">
         <v>0</v>
       </c>
       <c r="W43" t="b">
         <v>0</v>
       </c>
       <c r="X43" t="b">
         <v>0</v>
       </c>
       <c r="Y43" t="b">
         <v>0</v>
       </c>
       <c r="Z43" t="b">
         <v>0</v>
       </c>
       <c r="AA43" t="b">
         <v>0</v>
       </c>
       <c r="AB43" t="b">
         <v>0</v>
       </c>
       <c r="AC43" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD43" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH43" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>100854736</v>
       </c>
       <c r="B44" t="n">
         <v>1356141</v>
       </c>
       <c r="C44" t="inlineStr"/>
       <c r="D44" t="inlineStr"/>
       <c r="E44" t="inlineStr">
         <is>
           <t>Radian Corp 1991</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t xml:space="preserve">Radian Corp. Exposure concentrations used in risk assessment with cover letter. (TSCATS/414802). </t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>Exposure concentrations used in risk assessment with cover letter</t>
@@ -5352,74 +4824,62 @@
       <c r="R44" t="b">
         <v>0</v>
       </c>
       <c r="S44" t="b">
         <v>0</v>
       </c>
       <c r="T44" t="b">
         <v>0</v>
       </c>
       <c r="U44" t="b">
         <v>0</v>
       </c>
       <c r="V44" t="b">
         <v>0</v>
       </c>
       <c r="W44" t="b">
         <v>0</v>
       </c>
       <c r="X44" t="b">
         <v>0</v>
       </c>
       <c r="Y44" t="b">
         <v>0</v>
       </c>
       <c r="Z44" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA44" t="b">
         <v>0</v>
       </c>
       <c r="AB44" t="b">
         <v>0</v>
       </c>
       <c r="AC44" t="b">
         <v>0</v>
       </c>
       <c r="AD44" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH44" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>100854737</v>
       </c>
       <c r="B45" t="n">
         <v>1356143</v>
       </c>
       <c r="C45" t="inlineStr"/>
       <c r="D45" t="inlineStr"/>
       <c r="E45" t="inlineStr">
         <is>
           <t>Radian Corp 1990</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t xml:space="preserve">Radian Corp. LETTER FROM EI DUPONT DENEMOURS  and  CO INC TO US EPA REGARDING PRELIMINARY FINDINGS FROM A GROUNDWATER MONITORING PROGRAM WITH ATTACHMENT. (TSCATS/414500). </t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>LETTER FROM EI DUPONT DENEMOURS  and  CO INC TO US EPA REGARDING PRELIMINARY FINDINGS FROM A GROUNDWATER MONITORING PROGRAM WITH ATTACHMENT</t>
@@ -5469,65 +4929,53 @@
       <c r="U45" t="b">
         <v>0</v>
       </c>
       <c r="V45" t="b">
         <v>0</v>
       </c>
       <c r="W45" t="b">
         <v>0</v>
       </c>
       <c r="X45" t="b">
         <v>0</v>
       </c>
       <c r="Y45" t="b">
         <v>0</v>
       </c>
       <c r="Z45" t="b">
         <v>0</v>
       </c>
       <c r="AA45" t="b">
         <v>0</v>
       </c>
       <c r="AB45" t="b">
         <v>0</v>
       </c>
       <c r="AC45" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD45" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH45" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>100854738</v>
       </c>
       <c r="B46" t="n">
         <v>1356167</v>
       </c>
       <c r="C46" t="inlineStr"/>
       <c r="D46" t="inlineStr"/>
       <c r="E46" t="inlineStr">
         <is>
           <t>[No authors listed] 1989</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t xml:space="preserve"> ENDANGEMENT ASSESSMENT, ON-SITE CONDITIONS ON SEVEN CHEMICALS WITH COVER LETTER DATED 022489. (TSCATS/311096). TEXAS A  and  M UNIV. </t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>ENDANGEMENT ASSESSMENT, ON-SITE CONDITIONS ON SEVEN CHEMICALS WITH COVER LETTER DATED 022489</t>
@@ -5560,74 +5008,62 @@
       <c r="R46" t="b">
         <v>0</v>
       </c>
       <c r="S46" t="b">
         <v>0</v>
       </c>
       <c r="T46" t="b">
         <v>0</v>
       </c>
       <c r="U46" t="b">
         <v>0</v>
       </c>
       <c r="V46" t="b">
         <v>0</v>
       </c>
       <c r="W46" t="b">
         <v>0</v>
       </c>
       <c r="X46" t="b">
         <v>0</v>
       </c>
       <c r="Y46" t="b">
         <v>0</v>
       </c>
       <c r="Z46" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA46" t="b">
         <v>0</v>
       </c>
       <c r="AB46" t="b">
         <v>0</v>
       </c>
       <c r="AC46" t="b">
         <v>0</v>
       </c>
       <c r="AD46" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH46" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>100854739</v>
       </c>
       <c r="B47" t="n">
         <v>1356219</v>
       </c>
       <c r="C47" t="inlineStr"/>
       <c r="D47" t="inlineStr"/>
       <c r="E47" t="inlineStr">
         <is>
           <t>[No authors listed] 1980</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t xml:space="preserve"> WATER SAMPLE ANALYSIS-VINYL ACETATE SPILL PUMP-OUT WELL WITH ATTACHED IT ENVIROSCIENCE ANALYTICAL REPORT HK-239. (TSCATS/006690). ROY F. WESTON INC. </t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>WATER SAMPLE ANALYSIS-VINYL ACETATE SPILL PUMP-OUT WELL WITH ATTACHED IT ENVIROSCIENCE ANALYTICAL REPORT HK-239</t>
@@ -5669,65 +5105,53 @@
       <c r="U47" t="b">
         <v>0</v>
       </c>
       <c r="V47" t="b">
         <v>0</v>
       </c>
       <c r="W47" t="b">
         <v>0</v>
       </c>
       <c r="X47" t="b">
         <v>0</v>
       </c>
       <c r="Y47" t="b">
         <v>0</v>
       </c>
       <c r="Z47" t="b">
         <v>0</v>
       </c>
       <c r="AA47" t="b">
         <v>0</v>
       </c>
       <c r="AB47" t="b">
         <v>0</v>
       </c>
       <c r="AC47" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD47" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH47" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>100854740</v>
       </c>
       <c r="B48" t="n">
         <v>1359185</v>
       </c>
       <c r="C48" t="inlineStr"/>
       <c r="D48" t="inlineStr"/>
       <c r="E48" t="inlineStr">
         <is>
           <t>U.S. EPA 2000</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t xml:space="preserve">U.S. EPA. Support document for the sara section 110 "second 100" list (draft). (#110-881013). (TSCATS/415219). TNO NUTR  and  FOOD RES. </t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>Support document for the sara section 110 "second 100" list (draft)</t>
@@ -5735,107 +5159,95 @@
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>U.S. EPA</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t>U.S. EPA</t>
         </is>
       </c>
       <c r="J48" t="n">
         <v>2000</v>
       </c>
       <c r="K48" t="inlineStr">
         <is>
           <t>(#110-881013). (TSCATS/415219). TNO NUTR  and  FOOD RES.</t>
         </is>
       </c>
       <c r="L48" t="inlineStr"/>
       <c r="M48" t="inlineStr"/>
       <c r="N48" s="2" t="n">
         <v>43963.83261817383</v>
       </c>
       <c r="O48" s="2" t="n">
-        <v>43963.83261817399</v>
+        <v>46197.54146499902</v>
       </c>
       <c r="P48" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q48" t="b">
         <v>0</v>
       </c>
       <c r="R48" t="b">
         <v>0</v>
       </c>
       <c r="S48" t="b">
         <v>0</v>
       </c>
       <c r="T48" t="b">
         <v>0</v>
       </c>
       <c r="U48" t="b">
         <v>0</v>
       </c>
       <c r="V48" t="b">
         <v>0</v>
       </c>
       <c r="W48" t="b">
         <v>0</v>
       </c>
       <c r="X48" t="b">
         <v>0</v>
       </c>
       <c r="Y48" t="b">
         <v>0</v>
       </c>
       <c r="Z48" t="b">
         <v>0</v>
       </c>
       <c r="AA48" t="b">
         <v>0</v>
       </c>
       <c r="AB48" t="b">
         <v>0</v>
       </c>
       <c r="AC48" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD48" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH48" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>100854741</v>
       </c>
       <c r="B49" t="n">
         <v>1385515</v>
       </c>
       <c r="C49" t="inlineStr"/>
       <c r="D49" t="inlineStr"/>
       <c r="E49" t="inlineStr">
         <is>
           <t>Vogt C, Cotruvo J, and Goldhaber S 1987</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t xml:space="preserve">Vogt C, Cotruvo J, Goldhaber S. Development of drinking water regulations for organic contaminants in the USA. In Treatment of Drinking Water for Organic Contaminants; Second National Conference, Edmonton, Alberta, Canada, April 7-8, 1986 (pp. 17-28). New York, NY: Pergamon Press. </t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>Development of drinking water regulations for organic contaminants in the USA</t>
@@ -5894,62 +5306,50 @@
       </c>
       <c r="W49" t="b">
         <v>0</v>
       </c>
       <c r="X49" t="b">
         <v>0</v>
       </c>
       <c r="Y49" t="b">
         <v>0</v>
       </c>
       <c r="Z49" t="b">
         <v>0</v>
       </c>
       <c r="AA49" t="b">
         <v>0</v>
       </c>
       <c r="AB49" t="b">
         <v>0</v>
       </c>
       <c r="AC49" t="b">
         <v>0</v>
       </c>
       <c r="AD49" t="b">
         <v>0</v>
       </c>
-      <c r="AE49" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>100854742</v>
       </c>
       <c r="B50" t="n">
         <v>1425194</v>
       </c>
       <c r="C50" t="inlineStr"/>
       <c r="D50" t="inlineStr"/>
       <c r="E50" t="inlineStr">
         <is>
           <t>Fenner-Crisp PA 1985</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t xml:space="preserve">Fenner-Crisp PA. THE ENVIRONMENTAL PROTECTION AGENCY USA DRINKING WATER HEALTH ADVISORY PROGRAM. (COURSE ON SAFETY EVALUATION AND REGULATION OF CHEMICALS). (BIOSIS/86/02466). </t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>THE ENVIRONMENTAL PROTECTION AGENCY USA DRINKING WATER HEALTH ADVISORY PROGRAM</t>
         </is>
       </c>
@@ -6006,62 +5406,50 @@
       </c>
       <c r="W50" t="b">
         <v>0</v>
       </c>
       <c r="X50" t="b">
         <v>0</v>
       </c>
       <c r="Y50" t="b">
         <v>0</v>
       </c>
       <c r="Z50" t="b">
         <v>0</v>
       </c>
       <c r="AA50" t="b">
         <v>0</v>
       </c>
       <c r="AB50" t="b">
         <v>0</v>
       </c>
       <c r="AC50" t="b">
         <v>0</v>
       </c>
       <c r="AD50" t="b">
         <v>0</v>
       </c>
-      <c r="AE50" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>100854743</v>
       </c>
       <c r="B51" t="n">
         <v>1426243</v>
       </c>
       <c r="C51" t="inlineStr"/>
       <c r="D51" t="inlineStr"/>
       <c r="E51" t="inlineStr">
         <is>
           <t>Cain D, Helsel DR, and Ragone SE 1989</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t xml:space="preserve">Cain D, Helsel DR, Ragone SE. PRELIMINARY EVALUATIONS OF REGIONAL GROUND-WATER QUALITY IN RELATION TO LAND USE. Ground Water 27:230-244. </t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>PRELIMINARY EVALUATIONS OF REGIONAL GROUND-WATER QUALITY IN RELATION TO LAND USE</t>
         </is>
       </c>
@@ -6118,62 +5506,50 @@
       </c>
       <c r="W51" t="b">
         <v>0</v>
       </c>
       <c r="X51" t="b">
         <v>0</v>
       </c>
       <c r="Y51" t="b">
         <v>0</v>
       </c>
       <c r="Z51" t="b">
         <v>0</v>
       </c>
       <c r="AA51" t="b">
         <v>0</v>
       </c>
       <c r="AB51" t="b">
         <v>0</v>
       </c>
       <c r="AC51" t="b">
         <v>0</v>
       </c>
       <c r="AD51" t="b">
         <v>0</v>
       </c>
-      <c r="AE51" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="52">
       <c r="A52" t="n">
         <v>100854744</v>
       </c>
       <c r="B52" t="n">
         <v>1441542</v>
       </c>
       <c r="C52" t="inlineStr"/>
       <c r="D52" t="inlineStr"/>
       <c r="E52" t="inlineStr">
         <is>
           <t>Pankow JF 1986</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t xml:space="preserve">Pankow JF. Magnitude of artifacts caused by bubbles and headspace in the determination of volatile compounds in water. Analytical Chemistry 58:1822-1826. </t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>Magnitude of artifacts caused by bubbles and headspace in the determination of volatile compounds in water</t>
         </is>
       </c>
@@ -6228,62 +5604,50 @@
       <c r="V52" t="b">
         <v>0</v>
       </c>
       <c r="W52" t="b">
         <v>0</v>
       </c>
       <c r="X52" t="b">
         <v>0</v>
       </c>
       <c r="Y52" t="b">
         <v>0</v>
       </c>
       <c r="Z52" t="b">
         <v>0</v>
       </c>
       <c r="AA52" t="b">
         <v>0</v>
       </c>
       <c r="AB52" t="b">
         <v>0</v>
       </c>
       <c r="AC52" t="b">
         <v>0</v>
       </c>
       <c r="AD52" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH52" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="n">
         <v>100854745</v>
       </c>
       <c r="B53" t="n">
         <v>1441890</v>
       </c>
       <c r="C53" t="inlineStr"/>
       <c r="D53" t="inlineStr"/>
       <c r="E53" t="inlineStr">
         <is>
           <t>Ethyl Corporation 1982</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t xml:space="preserve">Ethyl Corporation. HEXACHLOROBUTADIENE  WITH ATTACHMENT. (TSCATS/016476). ETHYL CORP. </t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>HEXACHLOROBUTADIENE  WITH ATTACHMENT</t>
@@ -6324,74 +5688,62 @@
       <c r="R53" t="b">
         <v>0</v>
       </c>
       <c r="S53" t="b">
         <v>0</v>
       </c>
       <c r="T53" t="b">
         <v>0</v>
       </c>
       <c r="U53" t="b">
         <v>0</v>
       </c>
       <c r="V53" t="b">
         <v>0</v>
       </c>
       <c r="W53" t="b">
         <v>0</v>
       </c>
       <c r="X53" t="b">
         <v>0</v>
       </c>
       <c r="Y53" t="b">
         <v>0</v>
       </c>
       <c r="Z53" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA53" t="b">
         <v>0</v>
       </c>
       <c r="AB53" t="b">
         <v>0</v>
       </c>
       <c r="AC53" t="b">
         <v>0</v>
       </c>
       <c r="AD53" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH53" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="n">
         <v>100854746</v>
       </c>
       <c r="B54" t="n">
         <v>1441930</v>
       </c>
       <c r="C54" t="inlineStr"/>
       <c r="D54" t="inlineStr"/>
       <c r="E54" t="inlineStr">
         <is>
           <t>[No authors listed] 1988</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t xml:space="preserve"> DRAFT ENVIRONMENTAL IMPACT STATEMENT FOR EASTMAN KODAK COMPANY'S PROPOSED CELLULOSE TRIACETATE FILM BASE MACHINE ON METHYLENE CHLORIDE (VOLUME I - VOLUME V) W-LETTER DATED 111588. (TSCATS/310335). KEN E DAVIS ASSOC. </t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>DRAFT ENVIRONMENTAL IMPACT STATEMENT FOR EASTMAN KODAK COMPANY'S PROPOSED CELLULOSE TRIACETATE FILM BASE MACHINE ON METHYLENE CHLORIDE (VOLUME I - VOLUME V) W-LETTER DATED 111588</t>
@@ -6424,74 +5776,62 @@
       <c r="R54" t="b">
         <v>0</v>
       </c>
       <c r="S54" t="b">
         <v>0</v>
       </c>
       <c r="T54" t="b">
         <v>0</v>
       </c>
       <c r="U54" t="b">
         <v>0</v>
       </c>
       <c r="V54" t="b">
         <v>0</v>
       </c>
       <c r="W54" t="b">
         <v>0</v>
       </c>
       <c r="X54" t="b">
         <v>0</v>
       </c>
       <c r="Y54" t="b">
         <v>0</v>
       </c>
       <c r="Z54" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA54" t="b">
         <v>0</v>
       </c>
       <c r="AB54" t="b">
         <v>0</v>
       </c>
       <c r="AC54" t="b">
         <v>0</v>
       </c>
       <c r="AD54" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH54" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="n">
         <v>100854747</v>
       </c>
       <c r="B55" t="n">
         <v>1441933</v>
       </c>
       <c r="C55" t="inlineStr"/>
       <c r="D55" t="inlineStr"/>
       <c r="E55" t="inlineStr">
         <is>
           <t>Woodward-Clyde Consultants 1990</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t xml:space="preserve">Woodward-Clyde Consultants. ENDANGERMENT ASSESSMENT FOR THE NIAGARA PLANT WITH ATTACHED APPENDIX, COVER SHEET AND LETTER DATED 013090. (TSCATS/405912). </t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>ENDANGERMENT ASSESSMENT FOR THE NIAGARA PLANT WITH ATTACHED APPENDIX, COVER SHEET AND LETTER DATED 013090</t>
@@ -6502,104 +5842,92 @@
           <t>Woodward-Clyde Consultants</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>Woodward-Clyde Consultants</t>
         </is>
       </c>
       <c r="J55" t="n">
         <v>1990</v>
       </c>
       <c r="K55" t="inlineStr">
         <is>
           <t>(TSCATS/405912).</t>
         </is>
       </c>
       <c r="L55" t="inlineStr"/>
       <c r="M55" t="inlineStr"/>
       <c r="N55" s="2" t="n">
         <v>43963.83261849373</v>
       </c>
       <c r="O55" s="2" t="n">
         <v>43963.83261849391</v>
       </c>
       <c r="P55" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q55" t="b">
         <v>0</v>
       </c>
       <c r="R55" t="b">
         <v>0</v>
       </c>
       <c r="S55" t="b">
         <v>0</v>
       </c>
       <c r="T55" t="b">
         <v>0</v>
       </c>
       <c r="U55" t="b">
         <v>0</v>
       </c>
       <c r="V55" t="b">
         <v>0</v>
       </c>
       <c r="W55" t="b">
         <v>0</v>
       </c>
       <c r="X55" t="b">
         <v>0</v>
       </c>
       <c r="Y55" t="b">
         <v>0</v>
       </c>
       <c r="Z55" t="b">
         <v>0</v>
       </c>
       <c r="AA55" t="b">
         <v>0</v>
       </c>
       <c r="AB55" t="b">
         <v>0</v>
       </c>
       <c r="AC55" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD55" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH55" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="n">
         <v>100854748</v>
       </c>
       <c r="B56" t="n">
         <v>1441938</v>
       </c>
       <c r="C56" t="inlineStr"/>
       <c r="D56" t="inlineStr"/>
       <c r="E56" t="inlineStr">
         <is>
           <t>Dames &amp; Moore 1991</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t xml:space="preserve">Dames &amp; Moore. Occupational health summary report with cover sheets and letter dated 032691 (sanitized). (#86-910000765S). (TSCATS/415272). U.S. Environmental Protection Agency. [EPA Report]. </t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>Occupational health summary report with cover sheets and letter dated 032691 (sanitized)</t>
@@ -6640,74 +5968,62 @@
       <c r="R56" t="b">
         <v>0</v>
       </c>
       <c r="S56" t="b">
         <v>0</v>
       </c>
       <c r="T56" t="b">
         <v>0</v>
       </c>
       <c r="U56" t="b">
         <v>0</v>
       </c>
       <c r="V56" t="b">
         <v>0</v>
       </c>
       <c r="W56" t="b">
         <v>0</v>
       </c>
       <c r="X56" t="b">
         <v>0</v>
       </c>
       <c r="Y56" t="b">
         <v>0</v>
       </c>
       <c r="Z56" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA56" t="b">
         <v>0</v>
       </c>
       <c r="AB56" t="b">
         <v>0</v>
       </c>
       <c r="AC56" t="b">
         <v>0</v>
       </c>
       <c r="AD56" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH56" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="n">
         <v>100854749</v>
       </c>
       <c r="B57" t="n">
         <v>1457351</v>
       </c>
       <c r="C57" t="inlineStr"/>
       <c r="D57" t="inlineStr">
         <is>
           <t>10.1080/004982598239182</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>Mathews JM, Black SR, and Burka LT 1998</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t xml:space="preserve">Mathews JM, Black SR, Burka LT. Disposition of butanal oxime in rat following oral, intravenous and dermal administration. Xenobiotica 28:767-777. </t>
         </is>
@@ -6765,65 +6081,53 @@
       <c r="U57" t="b">
         <v>0</v>
       </c>
       <c r="V57" t="b">
         <v>0</v>
       </c>
       <c r="W57" t="b">
         <v>0</v>
       </c>
       <c r="X57" t="b">
         <v>0</v>
       </c>
       <c r="Y57" t="b">
         <v>0</v>
       </c>
       <c r="Z57" t="b">
         <v>0</v>
       </c>
       <c r="AA57" t="b">
         <v>0</v>
       </c>
       <c r="AB57" t="b">
         <v>0</v>
       </c>
       <c r="AC57" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD57" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH57" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="n">
         <v>100854750</v>
       </c>
       <c r="B58" t="n">
         <v>1481067</v>
       </c>
       <c r="C58" t="inlineStr"/>
       <c r="D58" t="inlineStr"/>
       <c r="E58" t="inlineStr">
         <is>
           <t>Harding Lawson Assoc 1986</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t xml:space="preserve">Harding Lawson Assoc. SITE ASSESSMENT REPORT - AMPHENOL PRODUCTS (GARDEN GROVE, CALIFORNIA) WITH COVER LETTER DATED 050986. (TSCATS/200198). </t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>SITE ASSESSMENT REPORT - AMPHENOL PRODUCTS (GARDEN GROVE, CALIFORNIA) WITH COVER LETTER DATED 050986</t>
@@ -6864,174 +6168,150 @@
       <c r="R58" t="b">
         <v>0</v>
       </c>
       <c r="S58" t="b">
         <v>0</v>
       </c>
       <c r="T58" t="b">
         <v>0</v>
       </c>
       <c r="U58" t="b">
         <v>0</v>
       </c>
       <c r="V58" t="b">
         <v>0</v>
       </c>
       <c r="W58" t="b">
         <v>0</v>
       </c>
       <c r="X58" t="b">
         <v>0</v>
       </c>
       <c r="Y58" t="b">
         <v>0</v>
       </c>
       <c r="Z58" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA58" t="b">
         <v>0</v>
       </c>
       <c r="AB58" t="b">
         <v>0</v>
       </c>
       <c r="AC58" t="b">
         <v>0</v>
       </c>
       <c r="AD58" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH58" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="n">
         <v>100854751</v>
       </c>
       <c r="B59" t="n">
         <v>1481091</v>
       </c>
       <c r="C59" t="inlineStr"/>
       <c r="D59" t="inlineStr"/>
       <c r="E59" t="inlineStr">
         <is>
           <t>[No authors listed] 1989</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t xml:space="preserve"> PETITIONERS AND EXHIBITS TO PETITIONERS MEMORANDUMS IN SUPPORT OF THEIR MOTION FOR A REMAND WITH ATTACHMENTS AND COVER LETTER DATED 012389. (TSCATS/401536). TABERSHAW OCCUPATIONAL MED. </t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>PETITIONERS AND EXHIBITS TO PETITIONERS MEMORANDUMS IN SUPPORT OF THEIR MOTION FOR A REMAND WITH ATTACHMENTS AND COVER LETTER DATED 012389</t>
         </is>
       </c>
       <c r="H59" t="inlineStr"/>
       <c r="I59" t="inlineStr"/>
       <c r="J59" t="n">
         <v>1989</v>
       </c>
       <c r="K59" t="inlineStr">
         <is>
           <t>(TSCATS/401536). TABERSHAW OCCUPATIONAL MED.</t>
         </is>
       </c>
       <c r="L59" t="inlineStr"/>
       <c r="M59" t="inlineStr"/>
       <c r="N59" s="2" t="n">
         <v>43963.83261869874</v>
       </c>
       <c r="O59" s="2" t="n">
         <v>43963.83261869891</v>
       </c>
       <c r="P59" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q59" t="b">
         <v>0</v>
       </c>
       <c r="R59" t="b">
         <v>0</v>
       </c>
       <c r="S59" t="b">
         <v>0</v>
       </c>
       <c r="T59" t="b">
         <v>0</v>
       </c>
       <c r="U59" t="b">
         <v>0</v>
       </c>
       <c r="V59" t="b">
         <v>0</v>
       </c>
       <c r="W59" t="b">
         <v>0</v>
       </c>
       <c r="X59" t="b">
         <v>0</v>
       </c>
       <c r="Y59" t="b">
         <v>0</v>
       </c>
       <c r="Z59" t="b">
         <v>0</v>
       </c>
       <c r="AA59" t="b">
         <v>0</v>
       </c>
       <c r="AB59" t="b">
         <v>0</v>
       </c>
       <c r="AC59" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD59" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH59" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="n">
         <v>100854752</v>
       </c>
       <c r="B60" t="n">
         <v>1482018</v>
       </c>
       <c r="C60" t="inlineStr"/>
       <c r="D60" t="inlineStr"/>
       <c r="E60" t="inlineStr">
         <is>
           <t>ENSR 2000</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t xml:space="preserve">ENSR. SUBMISSION OF SEVERAL PARTS OF ONGOING HEALTH AND SAFETY STUDY AT RANCHO CORDOVA TEST SITE, CA, W/CVR LTR DATED 092499. (TSCATS/446335). </t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>SUBMISSION OF SEVERAL PARTS OF ONGOING HEALTH AND SAFETY STUDY AT RANCHO CORDOVA TEST SITE, CA, W/CVR LTR DATED 092499</t>
@@ -7072,74 +6352,62 @@
       <c r="R60" t="b">
         <v>0</v>
       </c>
       <c r="S60" t="b">
         <v>0</v>
       </c>
       <c r="T60" t="b">
         <v>0</v>
       </c>
       <c r="U60" t="b">
         <v>0</v>
       </c>
       <c r="V60" t="b">
         <v>0</v>
       </c>
       <c r="W60" t="b">
         <v>0</v>
       </c>
       <c r="X60" t="b">
         <v>0</v>
       </c>
       <c r="Y60" t="b">
         <v>0</v>
       </c>
       <c r="Z60" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA60" t="b">
         <v>0</v>
       </c>
       <c r="AB60" t="b">
         <v>0</v>
       </c>
       <c r="AC60" t="b">
         <v>0</v>
       </c>
       <c r="AD60" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH60" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="n">
         <v>100854753</v>
       </c>
       <c r="B61" t="n">
         <v>1482021</v>
       </c>
       <c r="C61" t="inlineStr"/>
       <c r="D61" t="inlineStr"/>
       <c r="E61" t="inlineStr">
         <is>
           <t>[No authors listed] 1996</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t xml:space="preserve"> INACTV RANCHO CORDOVA TEST SITE, RANCHO CORDOVA, CA-TECH MEMO: LMTD ASSMT OF SEDIMENT/SURFACE WATER AT SELECTED VERNAL POOLS AND SOILS AT DM-14 ASSEMBLY AREA, W/CVR LTD DTD 7/24/96. (TSCATS/444607). ENSR CNSLTNG  and  ENGNRNG. </t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>INACTV RANCHO CORDOVA TEST SITE, RANCHO CORDOVA, CA-TECH MEMO: LMTD ASSMT OF SEDIMENT/SURFACE WATER AT SELECTED VERNAL POOLS AND SOILS AT DM-14 ASSEMBLY AREA, W/CVR LTD DTD 7/24/96</t>
@@ -7181,65 +6449,53 @@
       <c r="U61" t="b">
         <v>0</v>
       </c>
       <c r="V61" t="b">
         <v>0</v>
       </c>
       <c r="W61" t="b">
         <v>0</v>
       </c>
       <c r="X61" t="b">
         <v>0</v>
       </c>
       <c r="Y61" t="b">
         <v>0</v>
       </c>
       <c r="Z61" t="b">
         <v>0</v>
       </c>
       <c r="AA61" t="b">
         <v>0</v>
       </c>
       <c r="AB61" t="b">
         <v>0</v>
       </c>
       <c r="AC61" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD61" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH61" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="n">
         <v>100854754</v>
       </c>
       <c r="B62" t="n">
         <v>1482022</v>
       </c>
       <c r="C62" t="inlineStr"/>
       <c r="D62" t="inlineStr"/>
       <c r="E62" t="inlineStr">
         <is>
           <t>[No authors listed] 1996</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t xml:space="preserve"> INACTIVE RANCHO CORDOVA TEST SITE, RANCHO CORDOVA, CA - TECHNICAL MEMORANDUM COREHOLE AND GEOPHYSICAL INVESTIGATION, ADMINISTRATION AREA, WITH COVER LETTER DATED 7/24/96. (TSCATS/444606). ENSR CNSLTNG  and  ENGNRNG. </t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>INACTIVE RANCHO CORDOVA TEST SITE, RANCHO CORDOVA, CA - TECHNICAL MEMORANDUM COREHOLE AND GEOPHYSICAL INVESTIGATION, ADMINISTRATION AREA, WITH COVER LETTER DATED 7/24/96</t>
@@ -7281,65 +6537,53 @@
       <c r="U62" t="b">
         <v>0</v>
       </c>
       <c r="V62" t="b">
         <v>0</v>
       </c>
       <c r="W62" t="b">
         <v>0</v>
       </c>
       <c r="X62" t="b">
         <v>0</v>
       </c>
       <c r="Y62" t="b">
         <v>0</v>
       </c>
       <c r="Z62" t="b">
         <v>0</v>
       </c>
       <c r="AA62" t="b">
         <v>0</v>
       </c>
       <c r="AB62" t="b">
         <v>0</v>
       </c>
       <c r="AC62" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD62" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH62" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="n">
         <v>100854755</v>
       </c>
       <c r="B63" t="n">
         <v>1482023</v>
       </c>
       <c r="C63" t="inlineStr"/>
       <c r="D63" t="inlineStr"/>
       <c r="E63" t="inlineStr">
         <is>
           <t>[No authors listed] 1996</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t xml:space="preserve"> INACTIVE RANCHO CORDOVA TEST SITE, RANCHO CORDOVA, CA - TECHNICAL MEMORANDUM, SHALLOW SOIL SAMPLING, ADMINISTRATION AREA, WITH COVER LETTER DATED 7/24/96. (TSCATS/444605). ENSR CNSLTNG  and  ENGNRNG. </t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>INACTIVE RANCHO CORDOVA TEST SITE, RANCHO CORDOVA, CA - TECHNICAL MEMORANDUM, SHALLOW SOIL SAMPLING, ADMINISTRATION AREA, WITH COVER LETTER DATED 7/24/96</t>
@@ -7381,165 +6625,141 @@
       <c r="U63" t="b">
         <v>0</v>
       </c>
       <c r="V63" t="b">
         <v>0</v>
       </c>
       <c r="W63" t="b">
         <v>0</v>
       </c>
       <c r="X63" t="b">
         <v>0</v>
       </c>
       <c r="Y63" t="b">
         <v>0</v>
       </c>
       <c r="Z63" t="b">
         <v>0</v>
       </c>
       <c r="AA63" t="b">
         <v>0</v>
       </c>
       <c r="AB63" t="b">
         <v>0</v>
       </c>
       <c r="AC63" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD63" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH63" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="n">
         <v>100854756</v>
       </c>
       <c r="B64" t="n">
         <v>1482025</v>
       </c>
       <c r="C64" t="inlineStr"/>
       <c r="D64" t="inlineStr"/>
       <c r="E64" t="inlineStr">
         <is>
           <t>[No authors listed] 1996</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t xml:space="preserve"> INACTIVE RANCHO CORDOVA TEST SITE, RANCHO CORDOVA, CA - TECHNICAL MEMORANDUM, FLUX CHAMBER, ADMINISTRATION AREA, WITH COVER LETTER DATED 7/24/96. (TSCATS/444603). ENSR CNSLTNG  and  ENGNRG. </t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>INACTIVE RANCHO CORDOVA TEST SITE, RANCHO CORDOVA, CA - TECHNICAL MEMORANDUM, FLUX CHAMBER, ADMINISTRATION AREA, WITH COVER LETTER DATED 7/24/96</t>
         </is>
       </c>
       <c r="H64" t="inlineStr"/>
       <c r="I64" t="inlineStr"/>
       <c r="J64" t="n">
         <v>1996</v>
       </c>
       <c r="K64" t="inlineStr">
         <is>
           <t>(TSCATS/444603). ENSR CNSLTNG  and  ENGNRG.</t>
         </is>
       </c>
       <c r="L64" t="inlineStr"/>
       <c r="M64" t="inlineStr"/>
       <c r="N64" s="2" t="n">
         <v>43963.83261893922</v>
       </c>
       <c r="O64" s="2" t="n">
         <v>43963.83261893942</v>
       </c>
       <c r="P64" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q64" t="b">
         <v>0</v>
       </c>
       <c r="R64" t="b">
         <v>0</v>
       </c>
       <c r="S64" t="b">
         <v>0</v>
       </c>
       <c r="T64" t="b">
         <v>0</v>
       </c>
       <c r="U64" t="b">
         <v>0</v>
       </c>
       <c r="V64" t="b">
         <v>0</v>
       </c>
       <c r="W64" t="b">
         <v>0</v>
       </c>
       <c r="X64" t="b">
         <v>0</v>
       </c>
       <c r="Y64" t="b">
         <v>0</v>
       </c>
       <c r="Z64" t="b">
         <v>0</v>
       </c>
       <c r="AA64" t="b">
         <v>0</v>
       </c>
       <c r="AB64" t="b">
         <v>0</v>
       </c>
       <c r="AC64" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD64" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH64" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="n">
         <v>100854757</v>
       </c>
       <c r="B65" t="n">
         <v>1485603</v>
       </c>
       <c r="C65" t="inlineStr"/>
       <c r="D65" t="inlineStr"/>
       <c r="E65" t="inlineStr">
         <is>
           <t>Coyle GT, Suffet IH, and Scholze R 1989</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t xml:space="preserve">Coyle GT, Suffet IH, Scholze R. IMMISCIBLE COSOLVENTS AND SOLVENTING-OUT SOLUBILITY AND PARTITIONING AFFECTS ON RELATIVELY INSOLUBLE HAZARDOUS ORGANIC COMPOUNDS. (10-15). (BIOSIS/89/33424). International Agency for Research on Cancer. </t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>IMMISCIBLE COSOLVENTS AND SOLVENTING-OUT SOLUBILITY AND PARTITIONING AFFECTS ON RELATIVELY INSOLUBLE HAZARDOUS ORGANIC COMPOUNDS</t>
@@ -7593,65 +6813,53 @@
       <c r="U65" t="b">
         <v>0</v>
       </c>
       <c r="V65" t="b">
         <v>0</v>
       </c>
       <c r="W65" t="b">
         <v>0</v>
       </c>
       <c r="X65" t="b">
         <v>0</v>
       </c>
       <c r="Y65" t="b">
         <v>0</v>
       </c>
       <c r="Z65" t="b">
         <v>0</v>
       </c>
       <c r="AA65" t="b">
         <v>0</v>
       </c>
       <c r="AB65" t="b">
         <v>0</v>
       </c>
       <c r="AC65" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD65" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH65" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="n">
         <v>100854758</v>
       </c>
       <c r="B66" t="n">
         <v>1487387</v>
       </c>
       <c r="C66" t="inlineStr"/>
       <c r="D66" t="inlineStr"/>
       <c r="E66" t="inlineStr">
         <is>
           <t>Eklund B et al. 1998</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t xml:space="preserve">Eklund B, Anderson EP, Walker BL, Burrows DB. Characterization of landfill gas composition at the fresh Kills municipal solid-waste landfill. Environmental Science and Technology 32:2233-2237. </t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
           <t>Characterization of landfill gas composition at the fresh Kills municipal solid-waste landfill</t>
@@ -7696,74 +6904,62 @@
       <c r="R66" t="b">
         <v>0</v>
       </c>
       <c r="S66" t="b">
         <v>0</v>
       </c>
       <c r="T66" t="b">
         <v>0</v>
       </c>
       <c r="U66" t="b">
         <v>0</v>
       </c>
       <c r="V66" t="b">
         <v>0</v>
       </c>
       <c r="W66" t="b">
         <v>0</v>
       </c>
       <c r="X66" t="b">
         <v>0</v>
       </c>
       <c r="Y66" t="b">
         <v>0</v>
       </c>
       <c r="Z66" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA66" t="b">
         <v>0</v>
       </c>
       <c r="AB66" t="b">
         <v>0</v>
       </c>
       <c r="AC66" t="b">
         <v>0</v>
       </c>
       <c r="AD66" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH66" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="n">
         <v>100854759</v>
       </c>
       <c r="B67" t="n">
         <v>1499936</v>
       </c>
       <c r="C67" t="inlineStr"/>
       <c r="D67" t="inlineStr"/>
       <c r="E67" t="inlineStr">
         <is>
           <t>Hung C-H and Marinas BJ 1995</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t xml:space="preserve">Hung C-H, Marinas BJ. IDENTIFICATION AND QUANTIFICATION OF PRODUCTS FORMED FROM THE PHOTOCATALYTIC DEGRADATION OF TRICHLOROETHYLENE VAPOR ON TIO-2 ILLUMINATED WITH NEAR-UV LIGHT. (20-24). (BIOSIS/95/32154). </t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>IDENTIFICATION AND QUANTIFICATION OF PRODUCTS FORMED FROM THE PHOTOCATALYTIC DEGRADATION OF TRICHLOROETHYLENE VAPOR ON TIO-2 ILLUMINATED WITH NEAR-UV LIGHT</t>
@@ -7817,65 +7013,53 @@
       <c r="U67" t="b">
         <v>0</v>
       </c>
       <c r="V67" t="b">
         <v>0</v>
       </c>
       <c r="W67" t="b">
         <v>0</v>
       </c>
       <c r="X67" t="b">
         <v>0</v>
       </c>
       <c r="Y67" t="b">
         <v>0</v>
       </c>
       <c r="Z67" t="b">
         <v>0</v>
       </c>
       <c r="AA67" t="b">
         <v>0</v>
       </c>
       <c r="AB67" t="b">
         <v>0</v>
       </c>
       <c r="AC67" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD67" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH67" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="n">
         <v>100854760</v>
       </c>
       <c r="B68" t="n">
         <v>1508666</v>
       </c>
       <c r="C68" t="inlineStr"/>
       <c r="D68" t="inlineStr">
         <is>
           <t>10.1007/s10661-012-3030-1</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>Kim KH et al. 2013</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t xml:space="preserve">Kim KH, Susaya JP, Park CG, Uhm JH, Hur J. Comprehensive monitoring of drinking well water quality in Seoul metropolitan city, Korea. Environmental Monitoring and Assessment 185:6353-6378. </t>
         </is>
@@ -7933,65 +7117,53 @@
       <c r="U68" t="b">
         <v>0</v>
       </c>
       <c r="V68" t="b">
         <v>0</v>
       </c>
       <c r="W68" t="b">
         <v>0</v>
       </c>
       <c r="X68" t="b">
         <v>0</v>
       </c>
       <c r="Y68" t="b">
         <v>0</v>
       </c>
       <c r="Z68" t="b">
         <v>0</v>
       </c>
       <c r="AA68" t="b">
         <v>0</v>
       </c>
       <c r="AB68" t="b">
         <v>0</v>
       </c>
       <c r="AC68" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD68" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH68" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="n">
         <v>100854761</v>
       </c>
       <c r="B69" t="n">
         <v>1629261</v>
       </c>
       <c r="C69" t="inlineStr"/>
       <c r="D69" t="inlineStr"/>
       <c r="E69" t="inlineStr">
         <is>
           <t>[No authors listed] 1996</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t xml:space="preserve"> INACTIVE RANCHO CORDOVA TEST SITE, RANCHO CORDOVA, CA, TECHNICAL MEMORANDUM: SOIL VAPOR PILOT STUDY, ADMINISTRATION AREA, WITH COVER LETTER DATED 8/28/96. (TSCATS/444659). ENSR CNSLTNG  and  ENGNRNG. </t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t>INACTIVE RANCHO CORDOVA TEST SITE, RANCHO CORDOVA, CA, TECHNICAL MEMORANDUM: SOIL VAPOR PILOT STUDY, ADMINISTRATION AREA, WITH COVER LETTER DATED 8/28/96</t>
@@ -8033,65 +7205,53 @@
       <c r="U69" t="b">
         <v>0</v>
       </c>
       <c r="V69" t="b">
         <v>0</v>
       </c>
       <c r="W69" t="b">
         <v>0</v>
       </c>
       <c r="X69" t="b">
         <v>0</v>
       </c>
       <c r="Y69" t="b">
         <v>0</v>
       </c>
       <c r="Z69" t="b">
         <v>0</v>
       </c>
       <c r="AA69" t="b">
         <v>0</v>
       </c>
       <c r="AB69" t="b">
         <v>0</v>
       </c>
       <c r="AC69" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD69" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH69" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="n">
         <v>100854762</v>
       </c>
       <c r="B70" t="n">
         <v>1737908</v>
       </c>
       <c r="C70" t="inlineStr"/>
       <c r="D70" t="inlineStr"/>
       <c r="E70" t="inlineStr">
         <is>
           <t>Murray WD and Richardson M 1993</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t xml:space="preserve">Murray WD, Richardson M. PROGRESS TOWARD THE BIOLOGICAL TREATMENT OF C-1 AND C-2 HALOGENATED HYDROCARBONS. (195-217). (BIOSIS/94/36777). National Board of Labour Protection (Finland). </t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
           <t>PROGRESS TOWARD THE BIOLOGICAL TREATMENT OF C-1 AND C-2 HALOGENATED HYDROCARBONS</t>
@@ -8145,65 +7305,53 @@
       <c r="U70" t="b">
         <v>0</v>
       </c>
       <c r="V70" t="b">
         <v>0</v>
       </c>
       <c r="W70" t="b">
         <v>0</v>
       </c>
       <c r="X70" t="b">
         <v>0</v>
       </c>
       <c r="Y70" t="b">
         <v>0</v>
       </c>
       <c r="Z70" t="b">
         <v>0</v>
       </c>
       <c r="AA70" t="b">
         <v>0</v>
       </c>
       <c r="AB70" t="b">
         <v>0</v>
       </c>
       <c r="AC70" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD70" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH70" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="n">
         <v>100854763</v>
       </c>
       <c r="B71" t="n">
         <v>1739657</v>
       </c>
       <c r="C71" t="inlineStr"/>
       <c r="D71" t="inlineStr"/>
       <c r="E71" t="inlineStr">
         <is>
           <t>NTP 2002</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t xml:space="preserve">NTP. NTP technical report on the toxicity studies of trans-1,2-dichloroethylene (CAS No. 156-60-5) administered in microcapsules in feed to F344/N rats and B6C3F1 mice. (112 pp). Research Triangle Park, NC: U.S. Department of Health and Human Services, Public Health Service. </t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>NTP technical report on the toxicity studies of trans-1,2-dichloroethylene (CAS No. 156-60-5) administered in microcapsules in feed to F344/N rats and B6C3F1 mice</t>
@@ -8262,62 +7410,50 @@
       </c>
       <c r="W71" t="b">
         <v>1</v>
       </c>
       <c r="X71" t="b">
         <v>0</v>
       </c>
       <c r="Y71" t="b">
         <v>0</v>
       </c>
       <c r="Z71" t="b">
         <v>0</v>
       </c>
       <c r="AA71" t="b">
         <v>0</v>
       </c>
       <c r="AB71" t="b">
         <v>0</v>
       </c>
       <c r="AC71" t="b">
         <v>0</v>
       </c>
       <c r="AD71" t="b">
         <v>0</v>
       </c>
-      <c r="AE71" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="72">
       <c r="A72" t="n">
         <v>100854764</v>
       </c>
       <c r="B72" t="n">
         <v>1739767</v>
       </c>
       <c r="C72" t="inlineStr"/>
       <c r="D72" t="inlineStr">
         <is>
           <t>10.1139/y86-017</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>Forkert PG, Stringer V, and Troughton KM 1986</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t xml:space="preserve">Forkert PG, Stringer V, Troughton KM. Pulmonary toxicity of 1,1-dichloroethylene: Correlation of early changes with covalent binding. Canadian Journal of Physiology and Pharmacology 64:112-121. </t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
@@ -8373,65 +7509,53 @@
       <c r="U72" t="b">
         <v>0</v>
       </c>
       <c r="V72" t="b">
         <v>0</v>
       </c>
       <c r="W72" t="b">
         <v>0</v>
       </c>
       <c r="X72" t="b">
         <v>0</v>
       </c>
       <c r="Y72" t="b">
         <v>0</v>
       </c>
       <c r="Z72" t="b">
         <v>0</v>
       </c>
       <c r="AA72" t="b">
         <v>0</v>
       </c>
       <c r="AB72" t="b">
         <v>0</v>
       </c>
       <c r="AC72" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD72" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH72" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="n">
         <v>100854765</v>
       </c>
       <c r="B73" t="n">
         <v>1739829</v>
       </c>
       <c r="C73" t="inlineStr"/>
       <c r="D73" t="inlineStr">
         <is>
           <t>10.1016/0378-4274(78)90075-9</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>Filser JG et al. 1978</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t xml:space="preserve">Filser JG, Bolt HM, Kimmich K, Bencsath FA. Exhalation of Acetone by Rats on Exposure to trans-1,2-Dichloroethylene and Related Compounds. Toxicology Letters 2:247-252. </t>
         </is>
@@ -8489,65 +7613,53 @@
       <c r="U73" t="b">
         <v>0</v>
       </c>
       <c r="V73" t="b">
         <v>0</v>
       </c>
       <c r="W73" t="b">
         <v>0</v>
       </c>
       <c r="X73" t="b">
         <v>0</v>
       </c>
       <c r="Y73" t="b">
         <v>0</v>
       </c>
       <c r="Z73" t="b">
         <v>0</v>
       </c>
       <c r="AA73" t="b">
         <v>0</v>
       </c>
       <c r="AB73" t="b">
         <v>0</v>
       </c>
       <c r="AC73" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD73" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH73" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="n">
         <v>100854766</v>
       </c>
       <c r="B74" t="n">
         <v>1739885</v>
       </c>
       <c r="C74" t="inlineStr"/>
       <c r="D74" t="inlineStr"/>
       <c r="E74" t="inlineStr">
         <is>
           <t>Melchiorre KJ 1996</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t xml:space="preserve">Melchiorre KJ. Fate and Transport of Trichloroethane and Trichloroethylene Contaminated Groundwater, Building 719, Dover Air Force Base, Delaware. (NTIS/02991319). </t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t>Fate and Transport of Trichloroethane and Trichloroethylene Contaminated Groundwater, Building 719, Dover Air Force Base, Delaware</t>
@@ -8601,65 +7713,53 @@
       <c r="U74" t="b">
         <v>0</v>
       </c>
       <c r="V74" t="b">
         <v>0</v>
       </c>
       <c r="W74" t="b">
         <v>0</v>
       </c>
       <c r="X74" t="b">
         <v>0</v>
       </c>
       <c r="Y74" t="b">
         <v>0</v>
       </c>
       <c r="Z74" t="b">
         <v>0</v>
       </c>
       <c r="AA74" t="b">
         <v>0</v>
       </c>
       <c r="AB74" t="b">
         <v>0</v>
       </c>
       <c r="AC74" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD74" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH74" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="n">
         <v>100854767</v>
       </c>
       <c r="B75" t="n">
         <v>1740578</v>
       </c>
       <c r="C75" t="inlineStr"/>
       <c r="D75" t="inlineStr">
         <is>
           <t>10.1016/0300-483x(78)90063-x</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>Freundt KJ and Macholz J 1978</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t xml:space="preserve">Freundt KJ, Macholz J. Inhibition of mixed function oxidases in rat liver by trans- and cis-1,2-dichloroethylene. Toxicology 10:131-140. </t>
         </is>
@@ -8717,65 +7817,53 @@
       <c r="U75" t="b">
         <v>0</v>
       </c>
       <c r="V75" t="b">
         <v>0</v>
       </c>
       <c r="W75" t="b">
         <v>0</v>
       </c>
       <c r="X75" t="b">
         <v>0</v>
       </c>
       <c r="Y75" t="b">
         <v>0</v>
       </c>
       <c r="Z75" t="b">
         <v>0</v>
       </c>
       <c r="AA75" t="b">
         <v>0</v>
       </c>
       <c r="AB75" t="b">
         <v>0</v>
       </c>
       <c r="AC75" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD75" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH75" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="n">
         <v>100854768</v>
       </c>
       <c r="B76" t="n">
         <v>1740814</v>
       </c>
       <c r="C76" t="inlineStr"/>
       <c r="D76" t="inlineStr">
         <is>
           <t>10.3109/10915818709075692</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>Hayes JR et al. 1987</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t xml:space="preserve">Hayes JR, Condie Jr LW, Egle Jr JL, Borzelleca JF. The acute and subchronic toxicity in rats of trans-1,2-dichloroethylene in drinking water. Journal of the American College of Toxicology 6:471-478. </t>
         </is>
@@ -8838,62 +7926,50 @@
       </c>
       <c r="W76" t="b">
         <v>0</v>
       </c>
       <c r="X76" t="b">
         <v>0</v>
       </c>
       <c r="Y76" t="b">
         <v>0</v>
       </c>
       <c r="Z76" t="b">
         <v>0</v>
       </c>
       <c r="AA76" t="b">
         <v>0</v>
       </c>
       <c r="AB76" t="b">
         <v>0</v>
       </c>
       <c r="AC76" t="b">
         <v>0</v>
       </c>
       <c r="AD76" t="b">
         <v>0</v>
       </c>
-      <c r="AE76" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="77">
       <c r="A77" t="n">
         <v>100854769</v>
       </c>
       <c r="B77" t="n">
         <v>1740886</v>
       </c>
       <c r="C77" t="inlineStr"/>
       <c r="D77" t="inlineStr">
         <is>
           <t>10.1016/0300-483x(77)90059-2</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>Freundt KJ, Leibaldt GP, and Lieberwirth E 1977</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t xml:space="preserve">Freundt KJ, Leibaldt GP, Lieberwirth E. Toxicity studies on trans-1,2-dichloroethylene. Toxicology 7:141-153. </t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
@@ -8949,65 +8025,53 @@
       <c r="U77" t="b">
         <v>0</v>
       </c>
       <c r="V77" t="b">
         <v>0</v>
       </c>
       <c r="W77" t="b">
         <v>0</v>
       </c>
       <c r="X77" t="b">
         <v>0</v>
       </c>
       <c r="Y77" t="b">
         <v>0</v>
       </c>
       <c r="Z77" t="b">
         <v>0</v>
       </c>
       <c r="AA77" t="b">
         <v>0</v>
       </c>
       <c r="AB77" t="b">
         <v>0</v>
       </c>
       <c r="AC77" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD77" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH77" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="n">
         <v>100854770</v>
       </c>
       <c r="B78" t="n">
         <v>1741343</v>
       </c>
       <c r="C78" t="inlineStr"/>
       <c r="D78" t="inlineStr">
         <is>
           <t>10.1006/faat.1993.1030</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>Hurtt ME, Valentine R, and Alvarez L 1993</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t xml:space="preserve">Hurtt ME, Valentine R, Alvarez L. Developmental toxicity of inhaled trans-1,2-dichloroethylene in the rat. Fundamental and Applied Toxicology 20:225-230. </t>
         </is>
@@ -9065,65 +8129,53 @@
       <c r="U78" t="b">
         <v>0</v>
       </c>
       <c r="V78" t="b">
         <v>0</v>
       </c>
       <c r="W78" t="b">
         <v>0</v>
       </c>
       <c r="X78" t="b">
         <v>0</v>
       </c>
       <c r="Y78" t="b">
         <v>0</v>
       </c>
       <c r="Z78" t="b">
         <v>0</v>
       </c>
       <c r="AA78" t="b">
         <v>0</v>
       </c>
       <c r="AB78" t="b">
         <v>0</v>
       </c>
       <c r="AC78" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD78" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH78" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="n">
         <v>100854771</v>
       </c>
       <c r="B79" t="n">
         <v>1741570</v>
       </c>
       <c r="C79" t="inlineStr"/>
       <c r="D79" t="inlineStr"/>
       <c r="E79" t="inlineStr">
         <is>
           <t>Sorrell RK et al. 1985</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t xml:space="preserve">Sorrell RK, Daly E, Boyer L, Brass HJ. MONITORING FOR VOLATILE ORGANOHALIDES USING PURGEABLE AND TOTAL ORGANIC HALIDE AS SURROGATES. (ENVIRONMENTAL IMPACT AND HEALTH EFFECTS). (BIOSIS/86/22416). </t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
           <t>MONITORING FOR VOLATILE ORGANOHALIDES USING PURGEABLE AND TOTAL ORGANIC HALIDE AS SURROGATES</t>
@@ -9177,65 +8229,53 @@
       <c r="U79" t="b">
         <v>0</v>
       </c>
       <c r="V79" t="b">
         <v>0</v>
       </c>
       <c r="W79" t="b">
         <v>0</v>
       </c>
       <c r="X79" t="b">
         <v>0</v>
       </c>
       <c r="Y79" t="b">
         <v>0</v>
       </c>
       <c r="Z79" t="b">
         <v>0</v>
       </c>
       <c r="AA79" t="b">
         <v>0</v>
       </c>
       <c r="AB79" t="b">
         <v>0</v>
       </c>
       <c r="AC79" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD79" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH79" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="n">
         <v>100854772</v>
       </c>
       <c r="B80" t="n">
         <v>1742399</v>
       </c>
       <c r="C80" t="inlineStr"/>
       <c r="D80" t="inlineStr"/>
       <c r="E80" t="inlineStr">
         <is>
           <t>Hirata T et al. 1992</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t xml:space="preserve">Hirata T, Nakasugi O, Yoshioka M, Sumi K. GROUNDWATER POLLUTION BY VOLATILE ORGANOCHLORINES IN JAPAN AND RELATED PHENOMENA IN THE SUBSURFACE ENVIRONMENT. In In the series analytic: Hazard assessment and control of environmental contaminants in water (25-28). (BIOSIS/93/11335). </t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
           <t>GROUNDWATER POLLUTION BY VOLATILE ORGANOCHLORINES IN JAPAN AND RELATED PHENOMENA IN THE SUBSURFACE ENVIRONMENT</t>
@@ -9294,62 +8334,50 @@
       </c>
       <c r="W80" t="b">
         <v>0</v>
       </c>
       <c r="X80" t="b">
         <v>0</v>
       </c>
       <c r="Y80" t="b">
         <v>0</v>
       </c>
       <c r="Z80" t="b">
         <v>0</v>
       </c>
       <c r="AA80" t="b">
         <v>0</v>
       </c>
       <c r="AB80" t="b">
         <v>0</v>
       </c>
       <c r="AC80" t="b">
         <v>0</v>
       </c>
       <c r="AD80" t="b">
         <v>0</v>
       </c>
-      <c r="AE80" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="81">
       <c r="A81" t="n">
         <v>100854773</v>
       </c>
       <c r="B81" t="n">
         <v>1742404</v>
       </c>
       <c r="C81" t="inlineStr"/>
       <c r="D81" t="inlineStr"/>
       <c r="E81" t="inlineStr">
         <is>
           <t>Yamasaki T, Oki N, and Okuno T 1992</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t xml:space="preserve">Yamasaki T, Oki N, Okuno T. CYCLE OF HALOCARBONS IN THE AIR-WATER PHASE. (25-28). (BIOSIS/93/11338). </t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
           <t>CYCLE OF HALOCARBONS IN THE AIR-WATER PHASE</t>
         </is>
       </c>
@@ -9392,74 +8420,62 @@
       <c r="R81" t="b">
         <v>0</v>
       </c>
       <c r="S81" t="b">
         <v>0</v>
       </c>
       <c r="T81" t="b">
         <v>0</v>
       </c>
       <c r="U81" t="b">
         <v>0</v>
       </c>
       <c r="V81" t="b">
         <v>0</v>
       </c>
       <c r="W81" t="b">
         <v>0</v>
       </c>
       <c r="X81" t="b">
         <v>0</v>
       </c>
       <c r="Y81" t="b">
         <v>0</v>
       </c>
       <c r="Z81" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA81" t="b">
         <v>0</v>
       </c>
       <c r="AB81" t="b">
         <v>0</v>
       </c>
       <c r="AC81" t="b">
         <v>0</v>
       </c>
       <c r="AD81" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH81" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="n">
         <v>100854774</v>
       </c>
       <c r="B82" t="n">
         <v>1742572</v>
       </c>
       <c r="C82" t="inlineStr"/>
       <c r="D82" t="inlineStr"/>
       <c r="E82" t="inlineStr">
         <is>
           <t>Reding R 1987</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t xml:space="preserve">Reding R. Chromatographic monitoring methods for organic contaminants under the safe drinking water act. Journal of Chromatographic Science 25:338-344. </t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t>Chromatographic monitoring methods for organic contaminants under the safe drinking water act</t>
@@ -9518,62 +8534,50 @@
       </c>
       <c r="W82" t="b">
         <v>0</v>
       </c>
       <c r="X82" t="b">
         <v>0</v>
       </c>
       <c r="Y82" t="b">
         <v>0</v>
       </c>
       <c r="Z82" t="b">
         <v>0</v>
       </c>
       <c r="AA82" t="b">
         <v>0</v>
       </c>
       <c r="AB82" t="b">
         <v>0</v>
       </c>
       <c r="AC82" t="b">
         <v>0</v>
       </c>
       <c r="AD82" t="b">
         <v>0</v>
       </c>
-      <c r="AE82" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="83">
       <c r="A83" t="n">
         <v>100854775</v>
       </c>
       <c r="B83" t="n">
         <v>1742576</v>
       </c>
       <c r="C83" t="inlineStr"/>
       <c r="D83" t="inlineStr"/>
       <c r="E83" t="inlineStr">
         <is>
           <t>Mosesman NH, Sidisky LM, and Corman SD 1987</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t xml:space="preserve">Mosesman NH, Sidisky LM, Corman SD. Factors influencing capillary analyses of volatile pollutants. Journal of Chromatographic Science 25:351-355. </t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
           <t>Factors influencing capillary analyses of volatile pollutants</t>
         </is>
       </c>
@@ -9625,65 +8629,53 @@
       <c r="U83" t="b">
         <v>0</v>
       </c>
       <c r="V83" t="b">
         <v>0</v>
       </c>
       <c r="W83" t="b">
         <v>0</v>
       </c>
       <c r="X83" t="b">
         <v>0</v>
       </c>
       <c r="Y83" t="b">
         <v>0</v>
       </c>
       <c r="Z83" t="b">
         <v>0</v>
       </c>
       <c r="AA83" t="b">
         <v>0</v>
       </c>
       <c r="AB83" t="b">
         <v>0</v>
       </c>
       <c r="AC83" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD83" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH83" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="n">
         <v>100854776</v>
       </c>
       <c r="B84" t="n">
         <v>1742580</v>
       </c>
       <c r="C84" t="inlineStr"/>
       <c r="D84" t="inlineStr"/>
       <c r="E84" t="inlineStr">
         <is>
           <t>Lopez-Avila V, Heath N, and Hu A 1987</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t xml:space="preserve">Lopez-Avila V, Heath N, Hu A. Determination of purgeable halocarbons and aromatics by photoionization and hall electrolytic conductivity detectors connected in series. Journal of Chromatographic Science 25:356-363. </t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
           <t>Determination of purgeable halocarbons and aromatics by photoionization and hall electrolytic conductivity detectors connected in series</t>
@@ -9737,65 +8729,53 @@
       <c r="U84" t="b">
         <v>0</v>
       </c>
       <c r="V84" t="b">
         <v>0</v>
       </c>
       <c r="W84" t="b">
         <v>0</v>
       </c>
       <c r="X84" t="b">
         <v>0</v>
       </c>
       <c r="Y84" t="b">
         <v>0</v>
       </c>
       <c r="Z84" t="b">
         <v>0</v>
       </c>
       <c r="AA84" t="b">
         <v>0</v>
       </c>
       <c r="AB84" t="b">
         <v>0</v>
       </c>
       <c r="AC84" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD84" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH84" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="n">
         <v>100854777</v>
       </c>
       <c r="B85" t="n">
         <v>1742625</v>
       </c>
       <c r="C85" t="inlineStr"/>
       <c r="D85" t="inlineStr">
         <is>
           <t>10.1093/carcin/20.8.1511</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>Lovern MR, Maris ME, and Schlosser PM 1999</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t xml:space="preserve">Lovern MR, Maris ME, Schlosser PM. Use of a mathematical model of rodent in vitro benzene metabolism to predict human in vitro metabolism data. Carcinogenesis OXFORD:1511-1520. </t>
         </is>
@@ -9853,65 +8833,53 @@
       <c r="U85" t="b">
         <v>0</v>
       </c>
       <c r="V85" t="b">
         <v>0</v>
       </c>
       <c r="W85" t="b">
         <v>0</v>
       </c>
       <c r="X85" t="b">
         <v>0</v>
       </c>
       <c r="Y85" t="b">
         <v>0</v>
       </c>
       <c r="Z85" t="b">
         <v>0</v>
       </c>
       <c r="AA85" t="b">
         <v>0</v>
       </c>
       <c r="AB85" t="b">
         <v>0</v>
       </c>
       <c r="AC85" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD85" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH85" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="n">
         <v>100854778</v>
       </c>
       <c r="B86" t="n">
         <v>1742661</v>
       </c>
       <c r="C86" t="inlineStr"/>
       <c r="D86" t="inlineStr"/>
       <c r="E86" t="inlineStr">
         <is>
           <t>CDC 1994</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t xml:space="preserve">CDC. Continued use of drinking water wells contaminated with hazardous chemical substances virgin islands and minnesota 1981-1993. MMWR. Morbidity and Mortality Weekly Report 43:89-92. </t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
           <t>Continued use of drinking water wells contaminated with hazardous chemical substances virgin islands and minnesota 1981-1993</t>
@@ -9961,65 +8929,53 @@
       <c r="U86" t="b">
         <v>0</v>
       </c>
       <c r="V86" t="b">
         <v>0</v>
       </c>
       <c r="W86" t="b">
         <v>0</v>
       </c>
       <c r="X86" t="b">
         <v>0</v>
       </c>
       <c r="Y86" t="b">
         <v>0</v>
       </c>
       <c r="Z86" t="b">
         <v>0</v>
       </c>
       <c r="AA86" t="b">
         <v>0</v>
       </c>
       <c r="AB86" t="b">
         <v>0</v>
       </c>
       <c r="AC86" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD86" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH86" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="n">
         <v>100854779</v>
       </c>
       <c r="B87" t="n">
         <v>1742852</v>
       </c>
       <c r="C87" t="inlineStr"/>
       <c r="D87" t="inlineStr"/>
       <c r="E87" t="inlineStr">
         <is>
           <t>Chiang HM and Bozzelli JW 1994</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t xml:space="preserve">Chiang HM, Bozzelli JW. FORMATION OF CHLORINATED ETHYLENE INTERMEDIATES IN PYROLYSIS OF CH-2CL-2 AND CH-2CL-2-CH-4. (21-25). (BIOSIS/94/33718). </t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
           <t>FORMATION OF CHLORINATED ETHYLENE INTERMEDIATES IN PYROLYSIS OF CH-2CL-2 AND CH-2CL-2-CH-4</t>
@@ -10076,62 +9032,50 @@
       <c r="V87" t="b">
         <v>0</v>
       </c>
       <c r="W87" t="b">
         <v>0</v>
       </c>
       <c r="X87" t="b">
         <v>0</v>
       </c>
       <c r="Y87" t="b">
         <v>0</v>
       </c>
       <c r="Z87" t="b">
         <v>0</v>
       </c>
       <c r="AA87" t="b">
         <v>0</v>
       </c>
       <c r="AB87" t="b">
         <v>0</v>
       </c>
       <c r="AC87" t="b">
         <v>0</v>
       </c>
       <c r="AD87" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH87" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="n">
         <v>100854780</v>
       </c>
       <c r="B88" t="n">
         <v>1742883</v>
       </c>
       <c r="C88" t="inlineStr"/>
       <c r="D88" t="inlineStr">
         <is>
           <t>10.1016/b978-0-12-768350-8.50016-5</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>Germolec DR and Luster MI 1994</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t xml:space="preserve">Germolec DR, Luster MI. Immune alterations resulting from exposure to chemical mixtures. In Yang, RSH (Ed.), Toxicology of chemical mixtures: Case studies, mechanisms, and novel approaches (pp. 197-217). San Diego, CA: Academic Press. </t>
         </is>
@@ -10176,74 +9120,62 @@
       <c r="R88" t="b">
         <v>0</v>
       </c>
       <c r="S88" t="b">
         <v>0</v>
       </c>
       <c r="T88" t="b">
         <v>0</v>
       </c>
       <c r="U88" t="b">
         <v>0</v>
       </c>
       <c r="V88" t="b">
         <v>0</v>
       </c>
       <c r="W88" t="b">
         <v>0</v>
       </c>
       <c r="X88" t="b">
         <v>0</v>
       </c>
       <c r="Y88" t="b">
         <v>0</v>
       </c>
       <c r="Z88" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA88" t="b">
         <v>0</v>
       </c>
       <c r="AB88" t="b">
         <v>0</v>
       </c>
       <c r="AC88" t="b">
         <v>0</v>
       </c>
       <c r="AD88" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH88" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="n">
         <v>100854781</v>
       </c>
       <c r="B89" t="n">
         <v>1742938</v>
       </c>
       <c r="C89" t="inlineStr"/>
       <c r="D89" t="inlineStr"/>
       <c r="E89" t="inlineStr">
         <is>
           <t>Milanovich FP et al. 1994</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t xml:space="preserve">Milanovich FP, Brown SB, Colston B W, , JR, Daley PF, Langry KC. A FIBER-OPTIC SENSOR SYSTEM FOR MONITORING CHLORINATED HYDROCARBON POLLUTANTS. Talanta 41:2189-2194. </t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
           <t>A FIBER-OPTIC SENSOR SYSTEM FOR MONITORING CHLORINATED HYDROCARBON POLLUTANTS</t>
@@ -10288,74 +9220,62 @@
       <c r="R89" t="b">
         <v>0</v>
       </c>
       <c r="S89" t="b">
         <v>0</v>
       </c>
       <c r="T89" t="b">
         <v>0</v>
       </c>
       <c r="U89" t="b">
         <v>0</v>
       </c>
       <c r="V89" t="b">
         <v>0</v>
       </c>
       <c r="W89" t="b">
         <v>0</v>
       </c>
       <c r="X89" t="b">
         <v>0</v>
       </c>
       <c r="Y89" t="b">
         <v>0</v>
       </c>
       <c r="Z89" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA89" t="b">
         <v>0</v>
       </c>
       <c r="AB89" t="b">
         <v>0</v>
       </c>
       <c r="AC89" t="b">
         <v>0</v>
       </c>
       <c r="AD89" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH89" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="n">
         <v>100854782</v>
       </c>
       <c r="B90" t="n">
         <v>1743006</v>
       </c>
       <c r="C90" t="inlineStr"/>
       <c r="D90" t="inlineStr"/>
       <c r="E90" t="inlineStr">
         <is>
           <t>Guengerich FP et al. 1994</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t xml:space="preserve">Guengerich FP, Min K-S, Persmark M, Kim M-S, Humphreys WG, Cmarik JM, Thier R. Dihaloalkanes and polyhaloalkenes. In Hemminki, K; Dipple, A; Shuker, DEG; Kadlubar, FF; Segerback, D; Bartsch, H (Eds.), DNA Adducts: Identification and Biological Significance (pp. 57-72). Lyon, France: International Agency for Research on Cancer. </t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
           <t>Dihaloalkanes and polyhaloalkenes</t>
@@ -10396,74 +9316,62 @@
       <c r="R90" t="b">
         <v>0</v>
       </c>
       <c r="S90" t="b">
         <v>0</v>
       </c>
       <c r="T90" t="b">
         <v>0</v>
       </c>
       <c r="U90" t="b">
         <v>0</v>
       </c>
       <c r="V90" t="b">
         <v>0</v>
       </c>
       <c r="W90" t="b">
         <v>0</v>
       </c>
       <c r="X90" t="b">
         <v>0</v>
       </c>
       <c r="Y90" t="b">
         <v>0</v>
       </c>
       <c r="Z90" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA90" t="b">
         <v>0</v>
       </c>
       <c r="AB90" t="b">
         <v>0</v>
       </c>
       <c r="AC90" t="b">
         <v>0</v>
       </c>
       <c r="AD90" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH90" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="n">
         <v>100854783</v>
       </c>
       <c r="B91" t="n">
         <v>1743205</v>
       </c>
       <c r="C91" t="inlineStr"/>
       <c r="D91" t="inlineStr"/>
       <c r="E91" t="inlineStr">
         <is>
           <t>Salkinoja-Salonen M et al. 1995</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t xml:space="preserve">Salkinoja-Salonen M, Uotila J, Jokela J, Laine M, Saski E. ORGANIC HALOGENS IN THE ENVIRONMENT STUDIES OF ENVIRONMENTAL BIODEGRADABILITY AND HUMAN EXPOSURE. Environmental Health Perspectives 103:63-69. </t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
           <t>ORGANIC HALOGENS IN THE ENVIRONMENT STUDIES OF ENVIRONMENTAL BIODEGRADABILITY AND HUMAN EXPOSURE</t>
@@ -10522,62 +9430,50 @@
       </c>
       <c r="W91" t="b">
         <v>0</v>
       </c>
       <c r="X91" t="b">
         <v>0</v>
       </c>
       <c r="Y91" t="b">
         <v>0</v>
       </c>
       <c r="Z91" t="b">
         <v>0</v>
       </c>
       <c r="AA91" t="b">
         <v>0</v>
       </c>
       <c r="AB91" t="b">
         <v>0</v>
       </c>
       <c r="AC91" t="b">
         <v>0</v>
       </c>
       <c r="AD91" t="b">
         <v>0</v>
       </c>
-      <c r="AE91" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="92">
       <c r="A92" t="n">
         <v>100854784</v>
       </c>
       <c r="B92" t="n">
         <v>1743257</v>
       </c>
       <c r="C92" t="inlineStr"/>
       <c r="D92" t="inlineStr"/>
       <c r="E92" t="inlineStr">
         <is>
           <t>Shi J et al. 1995</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t xml:space="preserve">Shi J, Fujieda H, Kaneko M, Wake K. APOPTOSIS OF RAT HEPATOCYTE AFTER THE ADMINISTRATION OF CARBON TETRACHLORIDE CCL-4. (3-7). (BIOSIS/95/38658). </t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
           <t>APOPTOSIS OF RAT HEPATOCYTE AFTER THE ADMINISTRATION OF CARBON TETRACHLORIDE CCL-4</t>
         </is>
       </c>
@@ -10632,62 +9528,50 @@
       <c r="V92" t="b">
         <v>0</v>
       </c>
       <c r="W92" t="b">
         <v>0</v>
       </c>
       <c r="X92" t="b">
         <v>0</v>
       </c>
       <c r="Y92" t="b">
         <v>0</v>
       </c>
       <c r="Z92" t="b">
         <v>0</v>
       </c>
       <c r="AA92" t="b">
         <v>0</v>
       </c>
       <c r="AB92" t="b">
         <v>0</v>
       </c>
       <c r="AC92" t="b">
         <v>0</v>
       </c>
       <c r="AD92" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH92" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="n">
         <v>100854785</v>
       </c>
       <c r="B93" t="n">
         <v>1743259</v>
       </c>
       <c r="C93" t="inlineStr"/>
       <c r="D93" t="inlineStr"/>
       <c r="E93" t="inlineStr">
         <is>
           <t>Rettenberger G 1988</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t xml:space="preserve">Rettenberger G. Gaseous emissions from contaminated sites behavior control remedial actions. In Wolf, K; Van Den Brink, WJ; Colon, FJ (Eds.), Contaminated Soil '88: Second International Netherlands Organization for Applied Scientific Research Ministry of Research and Technology Conference, Hamburg, West Germany, April 11-15, 1988 (pp. 1457-1462). Boston, MA: Kluwer Academic Publishers. </t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
           <t>Gaseous emissions from contaminated sites behavior control remedial actions</t>
@@ -10737,65 +9621,53 @@
       <c r="U93" t="b">
         <v>0</v>
       </c>
       <c r="V93" t="b">
         <v>0</v>
       </c>
       <c r="W93" t="b">
         <v>0</v>
       </c>
       <c r="X93" t="b">
         <v>0</v>
       </c>
       <c r="Y93" t="b">
         <v>0</v>
       </c>
       <c r="Z93" t="b">
         <v>0</v>
       </c>
       <c r="AA93" t="b">
         <v>0</v>
       </c>
       <c r="AB93" t="b">
         <v>0</v>
       </c>
       <c r="AC93" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD93" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH93" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="n">
         <v>100854786</v>
       </c>
       <c r="B94" t="n">
         <v>1743297</v>
       </c>
       <c r="C94" t="inlineStr"/>
       <c r="D94" t="inlineStr">
         <is>
           <t>10.1007/bf01270908</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>Filser JG and Bolt HM 1980</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t xml:space="preserve">Filser JG, Bolt HM. Characteristics of haloethylene-induced acetonemia in rats. Archives of Toxicology 45:109-116. </t>
         </is>
@@ -10858,62 +9730,50 @@
       </c>
       <c r="W94" t="b">
         <v>0</v>
       </c>
       <c r="X94" t="b">
         <v>0</v>
       </c>
       <c r="Y94" t="b">
         <v>0</v>
       </c>
       <c r="Z94" t="b">
         <v>0</v>
       </c>
       <c r="AA94" t="b">
         <v>0</v>
       </c>
       <c r="AB94" t="b">
         <v>0</v>
       </c>
       <c r="AC94" t="b">
         <v>0</v>
       </c>
       <c r="AD94" t="b">
         <v>0</v>
       </c>
-      <c r="AE94" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="95">
       <c r="A95" t="n">
         <v>100854787</v>
       </c>
       <c r="B95" t="n">
         <v>1743602</v>
       </c>
       <c r="C95" t="inlineStr"/>
       <c r="D95" t="inlineStr"/>
       <c r="E95" t="inlineStr">
         <is>
           <t>Hewitt AD 1996</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t xml:space="preserve">Hewitt AD. EFFECT OF COLLECTION AND HANDLING PRACTICES ON CONCENTRATIONS OF VOLATILE ORGANIC COMPOUNDS DETECTED IN SOIL SUBSAMPLES. (PHILADELPHIA). (BIOSIS/96/25854). </t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
           <t>EFFECT OF COLLECTION AND HANDLING PRACTICES ON CONCENTRATIONS OF VOLATILE ORGANIC COMPOUNDS DETECTED IN SOIL SUBSAMPLES</t>
         </is>
       </c>
@@ -10970,62 +9830,50 @@
       </c>
       <c r="W95" t="b">
         <v>0</v>
       </c>
       <c r="X95" t="b">
         <v>0</v>
       </c>
       <c r="Y95" t="b">
         <v>0</v>
       </c>
       <c r="Z95" t="b">
         <v>0</v>
       </c>
       <c r="AA95" t="b">
         <v>0</v>
       </c>
       <c r="AB95" t="b">
         <v>0</v>
       </c>
       <c r="AC95" t="b">
         <v>0</v>
       </c>
       <c r="AD95" t="b">
         <v>0</v>
       </c>
-      <c r="AE95" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="96">
       <c r="A96" t="n">
         <v>100854788</v>
       </c>
       <c r="B96" t="n">
         <v>1743604</v>
       </c>
       <c r="C96" t="inlineStr"/>
       <c r="D96" t="inlineStr"/>
       <c r="E96" t="inlineStr">
         <is>
           <t>Hewitt AD 1996</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t xml:space="preserve">Hewitt AD. A NEW APPROACH TO EVALUATING PRE-ANALYSIS HOLDING TIMES FOR THE DETERMINATION OF VOLATILE ORGANIC COMPOUNDS IN SOIL. (PHILADELPHIA). (BIOSIS/96/25855). </t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
           <t>A NEW APPROACH TO EVALUATING PRE-ANALYSIS HOLDING TIMES FOR THE DETERMINATION OF VOLATILE ORGANIC COMPOUNDS IN SOIL</t>
         </is>
       </c>
@@ -11082,62 +9930,50 @@
       </c>
       <c r="W96" t="b">
         <v>0</v>
       </c>
       <c r="X96" t="b">
         <v>0</v>
       </c>
       <c r="Y96" t="b">
         <v>0</v>
       </c>
       <c r="Z96" t="b">
         <v>0</v>
       </c>
       <c r="AA96" t="b">
         <v>0</v>
       </c>
       <c r="AB96" t="b">
         <v>0</v>
       </c>
       <c r="AC96" t="b">
         <v>0</v>
       </c>
       <c r="AD96" t="b">
         <v>0</v>
       </c>
-      <c r="AE96" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="97">
       <c r="A97" t="n">
         <v>100854789</v>
       </c>
       <c r="B97" t="n">
         <v>1744656</v>
       </c>
       <c r="C97" t="inlineStr"/>
       <c r="D97" t="inlineStr"/>
       <c r="E97" t="inlineStr">
         <is>
           <t>Janda V et al. 1998</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t xml:space="preserve">Janda V, Linek V, Sinkule J, Vejrosta J. Solid-phase microextraction as a source of data for the design of stripping aeration towers. Journal of Chromatography A 823:1-2. </t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
           <t>Solid-phase microextraction as a source of data for the design of stripping aeration towers</t>
         </is>
       </c>
@@ -11189,65 +10025,53 @@
       <c r="U97" t="b">
         <v>0</v>
       </c>
       <c r="V97" t="b">
         <v>0</v>
       </c>
       <c r="W97" t="b">
         <v>0</v>
       </c>
       <c r="X97" t="b">
         <v>0</v>
       </c>
       <c r="Y97" t="b">
         <v>0</v>
       </c>
       <c r="Z97" t="b">
         <v>0</v>
       </c>
       <c r="AA97" t="b">
         <v>0</v>
       </c>
       <c r="AB97" t="b">
         <v>0</v>
       </c>
       <c r="AC97" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD97" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH97" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="n">
         <v>100854790</v>
       </c>
       <c r="B98" t="n">
         <v>1744663</v>
       </c>
       <c r="C98" t="inlineStr"/>
       <c r="D98" t="inlineStr"/>
       <c r="E98" t="inlineStr">
         <is>
           <t>Moon S, Adamski JM, and Lichtman A 1990</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t xml:space="preserve">Moon S, Adamski JM, Lichtman A. PROFILE OF VOLATILE ORGANIC CHEMICALS IN NASSAU COUNTY NEW YORK USA GROUNDWATER. (SECOND VOLUME). (BIOSIS/90/23821). </t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
           <t>PROFILE OF VOLATILE ORGANIC CHEMICALS IN NASSAU COUNTY NEW YORK USA GROUNDWATER</t>
@@ -11304,62 +10128,50 @@
       <c r="V98" t="b">
         <v>0</v>
       </c>
       <c r="W98" t="b">
         <v>0</v>
       </c>
       <c r="X98" t="b">
         <v>0</v>
       </c>
       <c r="Y98" t="b">
         <v>0</v>
       </c>
       <c r="Z98" t="b">
         <v>0</v>
       </c>
       <c r="AA98" t="b">
         <v>0</v>
       </c>
       <c r="AB98" t="b">
         <v>0</v>
       </c>
       <c r="AC98" t="b">
         <v>0</v>
       </c>
       <c r="AD98" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH98" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="n">
         <v>100854791</v>
       </c>
       <c r="B99" t="n">
         <v>1745520</v>
       </c>
       <c r="C99" t="inlineStr"/>
       <c r="D99" t="inlineStr"/>
       <c r="E99" t="inlineStr">
         <is>
           <t>[No authors listed] 1983</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t xml:space="preserve"> HYDROGEOLOGY OF THE HILL SITE   THE BENDIX CORPORATION SIDNEY, NEW YORK  WITH COVER LETTER. (TSCATS/020130). GERAGHTY  and  MILLER INC. </t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
           <t>HYDROGEOLOGY OF THE HILL SITE   THE BENDIX CORPORATION SIDNEY, NEW YORK  WITH COVER LETTER</t>
@@ -11401,65 +10213,53 @@
       <c r="U99" t="b">
         <v>0</v>
       </c>
       <c r="V99" t="b">
         <v>0</v>
       </c>
       <c r="W99" t="b">
         <v>0</v>
       </c>
       <c r="X99" t="b">
         <v>0</v>
       </c>
       <c r="Y99" t="b">
         <v>0</v>
       </c>
       <c r="Z99" t="b">
         <v>0</v>
       </c>
       <c r="AA99" t="b">
         <v>0</v>
       </c>
       <c r="AB99" t="b">
         <v>0</v>
       </c>
       <c r="AC99" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD99" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH99" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="n">
         <v>100854792</v>
       </c>
       <c r="B100" t="n">
         <v>1745526</v>
       </c>
       <c r="C100" t="inlineStr"/>
       <c r="D100" t="inlineStr"/>
       <c r="E100" t="inlineStr">
         <is>
           <t>[No authors listed] 1984</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t xml:space="preserve"> PRELIMINARY HYDROGEOLOGIC EVALUATION OF ON-SITE AND OFF-SITE GROUND WATER CONTAMINATION AT THE HILL SITE WITH COVER LETTER. (TSCATS/021289). ENVIR RESOURCES MGMT INC. </t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
           <t>PRELIMINARY HYDROGEOLOGIC EVALUATION OF ON-SITE AND OFF-SITE GROUND WATER CONTAMINATION AT THE HILL SITE WITH COVER LETTER</t>
@@ -11506,62 +10306,50 @@
       </c>
       <c r="W100" t="b">
         <v>0</v>
       </c>
       <c r="X100" t="b">
         <v>0</v>
       </c>
       <c r="Y100" t="b">
         <v>0</v>
       </c>
       <c r="Z100" t="b">
         <v>0</v>
       </c>
       <c r="AA100" t="b">
         <v>0</v>
       </c>
       <c r="AB100" t="b">
         <v>0</v>
       </c>
       <c r="AC100" t="b">
         <v>0</v>
       </c>
       <c r="AD100" t="b">
         <v>0</v>
       </c>
-      <c r="AE100" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="101">
       <c r="A101" t="n">
         <v>100854793</v>
       </c>
       <c r="B101" t="n">
         <v>1745530</v>
       </c>
       <c r="C101" t="inlineStr"/>
       <c r="D101" t="inlineStr"/>
       <c r="E101" t="inlineStr">
         <is>
           <t>[No authors listed] 1984</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t xml:space="preserve"> HYDROGEOLOGIC INVESTIGATION SUMMARY REPORT WITH COVER LETTER. (TSCATS/021666). ENVIR RESOURCES MGMT INC. </t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
           <t>HYDROGEOLOGIC INVESTIGATION SUMMARY REPORT WITH COVER LETTER</t>
         </is>
       </c>
@@ -11601,65 +10389,53 @@
       <c r="U101" t="b">
         <v>0</v>
       </c>
       <c r="V101" t="b">
         <v>0</v>
       </c>
       <c r="W101" t="b">
         <v>0</v>
       </c>
       <c r="X101" t="b">
         <v>0</v>
       </c>
       <c r="Y101" t="b">
         <v>0</v>
       </c>
       <c r="Z101" t="b">
         <v>0</v>
       </c>
       <c r="AA101" t="b">
         <v>0</v>
       </c>
       <c r="AB101" t="b">
         <v>0</v>
       </c>
       <c r="AC101" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD101" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH101" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="n">
         <v>100854794</v>
       </c>
       <c r="B102" t="n">
         <v>1745547</v>
       </c>
       <c r="C102" t="inlineStr"/>
       <c r="D102" t="inlineStr"/>
       <c r="E102" t="inlineStr">
         <is>
           <t>[No authors listed] 2000</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t xml:space="preserve"> OCCURRENCE OF DICHLOROMETHANE IN DRINKING WATER, FOOD, AND AIR, EPA CONTRACT NO 68-01-6185. (TSCATS/030040). JRB ASSOC. </t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
           <t>OCCURRENCE OF DICHLOROMETHANE IN DRINKING WATER, FOOD, AND AIR, EPA CONTRACT NO 68-01-6185</t>
@@ -11706,62 +10482,50 @@
       </c>
       <c r="W102" t="b">
         <v>0</v>
       </c>
       <c r="X102" t="b">
         <v>0</v>
       </c>
       <c r="Y102" t="b">
         <v>0</v>
       </c>
       <c r="Z102" t="b">
         <v>0</v>
       </c>
       <c r="AA102" t="b">
         <v>0</v>
       </c>
       <c r="AB102" t="b">
         <v>0</v>
       </c>
       <c r="AC102" t="b">
         <v>0</v>
       </c>
       <c r="AD102" t="b">
         <v>0</v>
       </c>
-      <c r="AE102" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="103">
       <c r="A103" t="n">
         <v>100854795</v>
       </c>
       <c r="B103" t="n">
         <v>1745563</v>
       </c>
       <c r="C103" t="inlineStr"/>
       <c r="D103" t="inlineStr"/>
       <c r="E103" t="inlineStr">
         <is>
           <t>RECRA 1985</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t xml:space="preserve">RECRA. Analytical results carborundum specialty graphite selected volatiles analysis with cover letter dated 102285. (EPA/OTS Doc #FYI-OTS-1085-0375). Sanborn, NY: Carborundum Specialty Graphite. </t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
           <t>Analytical results carborundum specialty graphite selected volatiles analysis with cover letter dated 102285</t>
         </is>
       </c>
@@ -11800,74 +10564,62 @@
       <c r="R103" t="b">
         <v>0</v>
       </c>
       <c r="S103" t="b">
         <v>0</v>
       </c>
       <c r="T103" t="b">
         <v>0</v>
       </c>
       <c r="U103" t="b">
         <v>0</v>
       </c>
       <c r="V103" t="b">
         <v>0</v>
       </c>
       <c r="W103" t="b">
         <v>0</v>
       </c>
       <c r="X103" t="b">
         <v>0</v>
       </c>
       <c r="Y103" t="b">
         <v>0</v>
       </c>
       <c r="Z103" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA103" t="b">
         <v>0</v>
       </c>
       <c r="AB103" t="b">
         <v>0</v>
       </c>
       <c r="AC103" t="b">
         <v>0</v>
       </c>
       <c r="AD103" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH103" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="n">
         <v>100854796</v>
       </c>
       <c r="B104" t="n">
         <v>1745594</v>
       </c>
       <c r="C104" t="inlineStr"/>
       <c r="D104" t="inlineStr"/>
       <c r="E104" t="inlineStr">
         <is>
           <t>Anonymous 2000</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t xml:space="preserve">Anonymous. State purgeable organic testing program (spot) quarterly report from April 1, 1987 to July 31, 1987 with cover letter dated 080387. (TSCATS/306688). RESEARCH PLANNING INSTITUE INC. </t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
           <t>State purgeable organic testing program (spot) quarterly report from April 1, 1987 to July 31, 1987 with cover letter dated 080387</t>
@@ -11908,74 +10660,62 @@
       <c r="R104" t="b">
         <v>0</v>
       </c>
       <c r="S104" t="b">
         <v>0</v>
       </c>
       <c r="T104" t="b">
         <v>0</v>
       </c>
       <c r="U104" t="b">
         <v>0</v>
       </c>
       <c r="V104" t="b">
         <v>0</v>
       </c>
       <c r="W104" t="b">
         <v>0</v>
       </c>
       <c r="X104" t="b">
         <v>0</v>
       </c>
       <c r="Y104" t="b">
         <v>0</v>
       </c>
       <c r="Z104" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA104" t="b">
         <v>0</v>
       </c>
       <c r="AB104" t="b">
         <v>0</v>
       </c>
       <c r="AC104" t="b">
         <v>0</v>
       </c>
       <c r="AD104" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH104" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="n">
         <v>100854797</v>
       </c>
       <c r="B105" t="n">
         <v>1745597</v>
       </c>
       <c r="C105" t="inlineStr"/>
       <c r="D105" t="inlineStr"/>
       <c r="E105" t="inlineStr">
         <is>
           <t>[No authors listed] 1987</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t xml:space="preserve"> ANNUAL REPORT ON RESULTS OF WATER QUALITY MONITORING WATER YEAR 1985-86 WITH COVER LETTER DATED 082887. (TSCATS/309166). BOOKMAN-EDMONSTON ENGINEERING. </t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
           <t>ANNUAL REPORT ON RESULTS OF WATER QUALITY MONITORING WATER YEAR 1985-86 WITH COVER LETTER DATED 082887</t>
@@ -12017,65 +10757,53 @@
       <c r="U105" t="b">
         <v>0</v>
       </c>
       <c r="V105" t="b">
         <v>0</v>
       </c>
       <c r="W105" t="b">
         <v>0</v>
       </c>
       <c r="X105" t="b">
         <v>0</v>
       </c>
       <c r="Y105" t="b">
         <v>0</v>
       </c>
       <c r="Z105" t="b">
         <v>0</v>
       </c>
       <c r="AA105" t="b">
         <v>0</v>
       </c>
       <c r="AB105" t="b">
         <v>0</v>
       </c>
       <c r="AC105" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD105" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH105" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="n">
         <v>100854798</v>
       </c>
       <c r="B106" t="n">
         <v>1745613</v>
       </c>
       <c r="C106" t="inlineStr"/>
       <c r="D106" t="inlineStr"/>
       <c r="E106" t="inlineStr">
         <is>
           <t>[No authors listed] 1987</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t xml:space="preserve"> INVESTIGATION OF GROUNDWATER AT SOUTH CAROLINA RECYCLING AND DISPOSAL COMPANY BLUFF ROAD SITE, RICHLAND COUNTY, SOUTH CAROLINA. (TSCATS/400568). SOUTH CAROLINA DEPT OF HEALTH. </t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
           <t>INVESTIGATION OF GROUNDWATER AT SOUTH CAROLINA RECYCLING AND DISPOSAL COMPANY BLUFF ROAD SITE, RICHLAND COUNTY, SOUTH CAROLINA</t>
@@ -12117,65 +10845,53 @@
       <c r="U106" t="b">
         <v>0</v>
       </c>
       <c r="V106" t="b">
         <v>0</v>
       </c>
       <c r="W106" t="b">
         <v>0</v>
       </c>
       <c r="X106" t="b">
         <v>0</v>
       </c>
       <c r="Y106" t="b">
         <v>0</v>
       </c>
       <c r="Z106" t="b">
         <v>0</v>
       </c>
       <c r="AA106" t="b">
         <v>0</v>
       </c>
       <c r="AB106" t="b">
         <v>0</v>
       </c>
       <c r="AC106" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD106" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH106" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="n">
         <v>100854799</v>
       </c>
       <c r="B107" t="n">
         <v>1745617</v>
       </c>
       <c r="C107" t="inlineStr"/>
       <c r="D107" t="inlineStr"/>
       <c r="E107" t="inlineStr">
         <is>
           <t>Rohm and Haas 2000</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t xml:space="preserve">Rohm and Haas. Biological risk assessment for the Redwood City facility and final site investigation report for the ROHM and HAAS Redwood City facility with attachments and cover letter dated 092588. (#86-880000364). (TSCATS/401124). </t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
           <t>Biological risk assessment for the Redwood City facility and final site investigation report for the ROHM and HAAS Redwood City facility with attachments and cover letter dated 092588</t>
@@ -12216,74 +10932,62 @@
       <c r="R107" t="b">
         <v>0</v>
       </c>
       <c r="S107" t="b">
         <v>0</v>
       </c>
       <c r="T107" t="b">
         <v>0</v>
       </c>
       <c r="U107" t="b">
         <v>0</v>
       </c>
       <c r="V107" t="b">
         <v>0</v>
       </c>
       <c r="W107" t="b">
         <v>0</v>
       </c>
       <c r="X107" t="b">
         <v>0</v>
       </c>
       <c r="Y107" t="b">
         <v>0</v>
       </c>
       <c r="Z107" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA107" t="b">
         <v>0</v>
       </c>
       <c r="AB107" t="b">
         <v>0</v>
       </c>
       <c r="AC107" t="b">
         <v>0</v>
       </c>
       <c r="AD107" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH107" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="n">
         <v>100854800</v>
       </c>
       <c r="B108" t="n">
         <v>1745619</v>
       </c>
       <c r="C108" t="inlineStr"/>
       <c r="D108" t="inlineStr"/>
       <c r="E108" t="inlineStr">
         <is>
           <t>[No authors listed] 1989</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t xml:space="preserve"> RESULTS OF THE SECOND PHASE OF A HYDROGEOLOGIC INVESTIGATION AT THE ALLIED-SIGNAL INC FACILITY, MORRISTOWN, NEW JERSEY WITH COVER LETTER DATED 012089. (TSCATS/401532). GERAGHTY  and  MILLER INC. </t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
           <t>RESULTS OF THE SECOND PHASE OF A HYDROGEOLOGIC INVESTIGATION AT THE ALLIED-SIGNAL INC FACILITY, MORRISTOWN, NEW JERSEY WITH COVER LETTER DATED 012089</t>
@@ -12325,65 +11029,53 @@
       <c r="U108" t="b">
         <v>0</v>
       </c>
       <c r="V108" t="b">
         <v>0</v>
       </c>
       <c r="W108" t="b">
         <v>0</v>
       </c>
       <c r="X108" t="b">
         <v>0</v>
       </c>
       <c r="Y108" t="b">
         <v>0</v>
       </c>
       <c r="Z108" t="b">
         <v>0</v>
       </c>
       <c r="AA108" t="b">
         <v>0</v>
       </c>
       <c r="AB108" t="b">
         <v>0</v>
       </c>
       <c r="AC108" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD108" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH108" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="n">
         <v>100854801</v>
       </c>
       <c r="B109" t="n">
         <v>1745621</v>
       </c>
       <c r="C109" t="inlineStr"/>
       <c r="D109" t="inlineStr"/>
       <c r="E109" t="inlineStr">
         <is>
           <t>[No authors listed] 1989</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t xml:space="preserve"> GROUND WATER AND SOILS DATA SUMMARY REPORT WITH ATTACHMENTS, APPENDICES, COVER SHEETS AND LETTER DATED 080989. (TSCATS/404509). GERAGHTY  and  MILLER INC. </t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
           <t>GROUND WATER AND SOILS DATA SUMMARY REPORT WITH ATTACHMENTS, APPENDICES, COVER SHEETS AND LETTER DATED 080989</t>
@@ -12425,65 +11117,53 @@
       <c r="U109" t="b">
         <v>0</v>
       </c>
       <c r="V109" t="b">
         <v>0</v>
       </c>
       <c r="W109" t="b">
         <v>0</v>
       </c>
       <c r="X109" t="b">
         <v>0</v>
       </c>
       <c r="Y109" t="b">
         <v>0</v>
       </c>
       <c r="Z109" t="b">
         <v>0</v>
       </c>
       <c r="AA109" t="b">
         <v>0</v>
       </c>
       <c r="AB109" t="b">
         <v>0</v>
       </c>
       <c r="AC109" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD109" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH109" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="n">
         <v>100854802</v>
       </c>
       <c r="B110" t="n">
         <v>1745629</v>
       </c>
       <c r="C110" t="inlineStr"/>
       <c r="D110" t="inlineStr"/>
       <c r="E110" t="inlineStr">
         <is>
           <t>ENSR 1990</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t xml:space="preserve">ENSR. Subsurface investigation chlorinated solvents in groundwater AT&amp;T information systems skokie works with attachments, cover sheet and letter dated 020690. (EPA/OTS Doc #86-900000089). AT&amp;T. </t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
           <t>Subsurface investigation chlorinated solvents in groundwater AT&amp;T information systems skokie works with attachments, cover sheet and letter dated 020690</t>
@@ -12491,211 +11171,187 @@
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>ENSR</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
           <t>ENSR</t>
         </is>
       </c>
       <c r="J110" t="n">
         <v>1990</v>
       </c>
       <c r="K110" t="inlineStr">
         <is>
           <t>(EPA/OTS Doc #86-900000089). AT&amp;T.</t>
         </is>
       </c>
       <c r="L110" t="inlineStr"/>
       <c r="M110" t="inlineStr"/>
       <c r="N110" s="2" t="n">
         <v>43963.83262159322</v>
       </c>
       <c r="O110" s="2" t="n">
-        <v>43963.8326215934</v>
+        <v>46197.54242172743</v>
       </c>
       <c r="P110" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q110" t="b">
         <v>0</v>
       </c>
       <c r="R110" t="b">
         <v>0</v>
       </c>
       <c r="S110" t="b">
         <v>0</v>
       </c>
       <c r="T110" t="b">
         <v>0</v>
       </c>
       <c r="U110" t="b">
         <v>0</v>
       </c>
       <c r="V110" t="b">
         <v>0</v>
       </c>
       <c r="W110" t="b">
         <v>0</v>
       </c>
       <c r="X110" t="b">
         <v>0</v>
       </c>
       <c r="Y110" t="b">
         <v>0</v>
       </c>
       <c r="Z110" t="b">
         <v>0</v>
       </c>
       <c r="AA110" t="b">
         <v>0</v>
       </c>
       <c r="AB110" t="b">
         <v>0</v>
       </c>
       <c r="AC110" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD110" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH110" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="n">
         <v>100854803</v>
       </c>
       <c r="B111" t="n">
         <v>1745640</v>
       </c>
       <c r="C111" t="inlineStr"/>
       <c r="D111" t="inlineStr"/>
       <c r="E111" t="inlineStr">
         <is>
           <t>[No authors listed] 1979</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t xml:space="preserve"> LETTER FROM AEROJECT GENERAL CORPORATION TO USEPA REGARDING INFORMATION ON TRICHLOROETHYLENE WITH ATTACHMENTS. (TSCATS/408550). WESTINGHOUSE ELEC CORP. </t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
           <t>LETTER FROM AEROJECT GENERAL CORPORATION TO USEPA REGARDING INFORMATION ON TRICHLOROETHYLENE WITH ATTACHMENTS</t>
         </is>
       </c>
       <c r="H111" t="inlineStr"/>
       <c r="I111" t="inlineStr"/>
       <c r="J111" t="n">
         <v>1979</v>
       </c>
       <c r="K111" t="inlineStr">
         <is>
           <t>(TSCATS/408550). WESTINGHOUSE ELEC CORP.</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
           <t>carbon tetrachloride, 0.3 to 47 ppb in water, 8 ppb in one test boring; 1,2-dichloroethane, 13 to 150 ppb in water and 390 to 52,000 ppb in borings; chlorobenzene, none in water and 36 to 60 ppb in borings.  The remaining contaminants, found only in 1 or 2 of the water samples, were present in the following concentrations: trans-1,2-dichloroethylene, 2.8 ppb; tetrachloroethylene, 4.6 ppb; 1,1-dichloroethane, 4.2 ppb; 1,1-dichloroethylene, 13 to 150 ppb; and 1,1,2-trichloroethane, 2 ppb.</t>
         </is>
       </c>
       <c r="M111" t="inlineStr"/>
       <c r="N111" s="2" t="n">
         <v>43963.83262163936</v>
       </c>
       <c r="O111" s="2" t="n">
         <v>43963.83262163955</v>
       </c>
       <c r="P111" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q111" t="b">
         <v>0</v>
       </c>
       <c r="R111" t="b">
         <v>0</v>
       </c>
       <c r="S111" t="b">
         <v>0</v>
       </c>
       <c r="T111" t="b">
         <v>0</v>
       </c>
       <c r="U111" t="b">
         <v>0</v>
       </c>
       <c r="V111" t="b">
         <v>0</v>
       </c>
       <c r="W111" t="b">
         <v>0</v>
       </c>
       <c r="X111" t="b">
         <v>0</v>
       </c>
       <c r="Y111" t="b">
         <v>0</v>
       </c>
       <c r="Z111" t="b">
         <v>0</v>
       </c>
       <c r="AA111" t="b">
         <v>0</v>
       </c>
       <c r="AB111" t="b">
         <v>0</v>
       </c>
       <c r="AC111" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD111" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH111" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="n">
         <v>100854804</v>
       </c>
       <c r="B112" t="n">
         <v>1745665</v>
       </c>
       <c r="C112" t="inlineStr"/>
       <c r="D112" t="inlineStr"/>
       <c r="E112" t="inlineStr">
         <is>
           <t>[No authors listed] 1991</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t xml:space="preserve"> Letter from Dupont chemicals to USEPA submitting information concerning the risk assessment for remedial options Gill Creek sediment project report dated December 7, 1990. (OTS 86-910001006). WESTINGHOUSE ELECTRIC CORP. </t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
           <t>Letter from Dupont chemicals to USEPA submitting information concerning the risk assessment for remedial options Gill Creek sediment project report dated December 7, 1990</t>
@@ -12737,65 +11393,53 @@
       <c r="U112" t="b">
         <v>0</v>
       </c>
       <c r="V112" t="b">
         <v>0</v>
       </c>
       <c r="W112" t="b">
         <v>0</v>
       </c>
       <c r="X112" t="b">
         <v>0</v>
       </c>
       <c r="Y112" t="b">
         <v>0</v>
       </c>
       <c r="Z112" t="b">
         <v>0</v>
       </c>
       <c r="AA112" t="b">
         <v>0</v>
       </c>
       <c r="AB112" t="b">
         <v>0</v>
       </c>
       <c r="AC112" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD112" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH112" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="n">
         <v>100854805</v>
       </c>
       <c r="B113" t="n">
         <v>1745693</v>
       </c>
       <c r="C113" t="inlineStr"/>
       <c r="D113" t="inlineStr"/>
       <c r="E113" t="inlineStr">
         <is>
           <t>[No authors listed] 1993</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t xml:space="preserve"> Toxicological evaluation of sampling data for little Rocky Creek, Greenville, South Carolina with cover letter dated 050793. HAZ SUBS  and  WASTE MANAG RES INC. </t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
           <t>Toxicological evaluation of sampling data for little Rocky Creek, Greenville, South Carolina with cover letter dated 050793</t>
@@ -12837,65 +11481,53 @@
       <c r="U113" t="b">
         <v>0</v>
       </c>
       <c r="V113" t="b">
         <v>0</v>
       </c>
       <c r="W113" t="b">
         <v>0</v>
       </c>
       <c r="X113" t="b">
         <v>0</v>
       </c>
       <c r="Y113" t="b">
         <v>0</v>
       </c>
       <c r="Z113" t="b">
         <v>0</v>
       </c>
       <c r="AA113" t="b">
         <v>0</v>
       </c>
       <c r="AB113" t="b">
         <v>0</v>
       </c>
       <c r="AC113" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD113" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH113" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="n">
         <v>100854806</v>
       </c>
       <c r="B114" t="n">
         <v>1745841</v>
       </c>
       <c r="C114" t="inlineStr"/>
       <c r="D114" t="inlineStr"/>
       <c r="E114" t="inlineStr">
         <is>
           <t>[No authors listed] 1994</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t xml:space="preserve"> HYDROGEOLOGIC INVESTIGATION (INCLUDING GROUND WATER QUALITY) NORTH OF HUSKY BROOK EATONTOWN, NEW JERSEY, WITH COVER LETTER DATED 011894. (TSCATS/442140). ERM-NORTHEAST INC. </t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
           <t>HYDROGEOLOGIC INVESTIGATION (INCLUDING GROUND WATER QUALITY) NORTH OF HUSKY BROOK EATONTOWN, NEW JERSEY, WITH COVER LETTER DATED 011894</t>
@@ -12942,62 +11574,50 @@
       </c>
       <c r="W114" t="b">
         <v>0</v>
       </c>
       <c r="X114" t="b">
         <v>0</v>
       </c>
       <c r="Y114" t="b">
         <v>0</v>
       </c>
       <c r="Z114" t="b">
         <v>0</v>
       </c>
       <c r="AA114" t="b">
         <v>0</v>
       </c>
       <c r="AB114" t="b">
         <v>0</v>
       </c>
       <c r="AC114" t="b">
         <v>0</v>
       </c>
       <c r="AD114" t="b">
         <v>0</v>
       </c>
-      <c r="AE114" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="115">
       <c r="A115" t="n">
         <v>100854807</v>
       </c>
       <c r="B115" t="n">
         <v>1745857</v>
       </c>
       <c r="C115" t="inlineStr"/>
       <c r="D115" t="inlineStr"/>
       <c r="E115" t="inlineStr">
         <is>
           <t>Pilko &amp; Assoc. Inc. 1995</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t xml:space="preserve">Pilko &amp; Assoc. Inc. Initial submission: preliminary findings of soil and groundwater sampling, phase 2 investigation - BP chemicals (hitco) inc, Gardena Calif, with cover letter dated 07/03/95. (EPA/OTS Doc #88-950000260). Houston, TX: BP Chemicals (Hitco) Inc.. </t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
           <t>Initial submission: preliminary findings of soil and groundwater sampling, phase 2 investigation - BP chemicals (hitco) inc, Gardena Calif, with cover letter dated 07/03/95</t>
         </is>
       </c>
@@ -13045,65 +11665,53 @@
       <c r="U115" t="b">
         <v>0</v>
       </c>
       <c r="V115" t="b">
         <v>0</v>
       </c>
       <c r="W115" t="b">
         <v>0</v>
       </c>
       <c r="X115" t="b">
         <v>0</v>
       </c>
       <c r="Y115" t="b">
         <v>0</v>
       </c>
       <c r="Z115" t="b">
         <v>0</v>
       </c>
       <c r="AA115" t="b">
         <v>0</v>
       </c>
       <c r="AB115" t="b">
         <v>0</v>
       </c>
       <c r="AC115" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD115" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH115" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="n">
         <v>100854808</v>
       </c>
       <c r="B116" t="n">
         <v>17974</v>
       </c>
       <c r="C116" t="inlineStr"/>
       <c r="D116" t="inlineStr"/>
       <c r="E116" t="inlineStr">
         <is>
           <t>Withey JR and Karpinski K 1985</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t xml:space="preserve">Withey JR, Karpinski K. The fetal distribution of some aliphatic chlorinated hydrocarbons in the rat after vapor phase exposure. Biological Research in Pregnancy and Perinatology 6:79-88. </t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
           <t>The fetal distribution of some aliphatic chlorinated hydrocarbons in the rat after vapor phase exposure</t>
@@ -13157,65 +11765,53 @@
       <c r="U116" t="b">
         <v>0</v>
       </c>
       <c r="V116" t="b">
         <v>0</v>
       </c>
       <c r="W116" t="b">
         <v>0</v>
       </c>
       <c r="X116" t="b">
         <v>0</v>
       </c>
       <c r="Y116" t="b">
         <v>0</v>
       </c>
       <c r="Z116" t="b">
         <v>0</v>
       </c>
       <c r="AA116" t="b">
         <v>0</v>
       </c>
       <c r="AB116" t="b">
         <v>0</v>
       </c>
       <c r="AC116" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD116" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH116" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="n">
         <v>100854809</v>
       </c>
       <c r="B117" t="n">
         <v>18168</v>
       </c>
       <c r="C117" t="inlineStr"/>
       <c r="D117" t="inlineStr"/>
       <c r="E117" t="inlineStr">
         <is>
           <t>Page BD and Kennedy BP 1975</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t xml:space="preserve">Page BD, Kennedy BP. Determination of methylene chloride, ethylene dichloride, and trichloroethylene as solvent residues in spice oleoresins, using vacuum distillation and electron capture gas chromatography. Journal of AOAC International 58:1062-1068. </t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
           <t>Determination of methylene chloride, ethylene dichloride, and trichloroethylene as solvent residues in spice oleoresins, using vacuum distillation and electron capture gas chromatography</t>
@@ -13270,65 +11866,53 @@
       <c r="U117" t="b">
         <v>0</v>
       </c>
       <c r="V117" t="b">
         <v>0</v>
       </c>
       <c r="W117" t="b">
         <v>0</v>
       </c>
       <c r="X117" t="b">
         <v>0</v>
       </c>
       <c r="Y117" t="b">
         <v>0</v>
       </c>
       <c r="Z117" t="b">
         <v>0</v>
       </c>
       <c r="AA117" t="b">
         <v>0</v>
       </c>
       <c r="AB117" t="b">
         <v>0</v>
       </c>
       <c r="AC117" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD117" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH117" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="n">
         <v>100854810</v>
       </c>
       <c r="B118" t="n">
         <v>1876699</v>
       </c>
       <c r="C118" t="inlineStr"/>
       <c r="D118" t="inlineStr"/>
       <c r="E118" t="inlineStr">
         <is>
           <t>Juhos LT et al. 1985</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t xml:space="preserve">Juhos LT, Sasmore DP, Falconer DG, Tyson CA. TESTS FOR PULMONARY FUNCTION. (PARK RIDGE). (BIOSIS/85/16080). </t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
           <t>TESTS FOR PULMONARY FUNCTION</t>
@@ -13382,65 +11966,53 @@
       <c r="U118" t="b">
         <v>0</v>
       </c>
       <c r="V118" t="b">
         <v>0</v>
       </c>
       <c r="W118" t="b">
         <v>0</v>
       </c>
       <c r="X118" t="b">
         <v>0</v>
       </c>
       <c r="Y118" t="b">
         <v>0</v>
       </c>
       <c r="Z118" t="b">
         <v>0</v>
       </c>
       <c r="AA118" t="b">
         <v>0</v>
       </c>
       <c r="AB118" t="b">
         <v>0</v>
       </c>
       <c r="AC118" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD118" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH118" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="n">
         <v>100854811</v>
       </c>
       <c r="B119" t="n">
         <v>194820</v>
       </c>
       <c r="C119" t="inlineStr"/>
       <c r="D119" t="inlineStr">
         <is>
           <t>10.1002/(sici)1097-0274(199908)36:2&lt;260::aid-ajim5&gt;3.0.co;2-p</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
           <t>Kernan GJ et al. 1999</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t xml:space="preserve">Kernan GJ, Ji BT, Dosemeci M, Silverman DT, Balbus J, Zahm SH. Occupational risk factors for pancreatic cancer: A case-control study based on death certificates from 24 U.S. States. American Journal of Industrial Medicine 36:260-270. </t>
         </is>
@@ -13492,74 +12064,62 @@
       <c r="R119" t="b">
         <v>0</v>
       </c>
       <c r="S119" t="b">
         <v>0</v>
       </c>
       <c r="T119" t="b">
         <v>0</v>
       </c>
       <c r="U119" t="b">
         <v>0</v>
       </c>
       <c r="V119" t="b">
         <v>0</v>
       </c>
       <c r="W119" t="b">
         <v>0</v>
       </c>
       <c r="X119" t="b">
         <v>0</v>
       </c>
       <c r="Y119" t="b">
         <v>0</v>
       </c>
       <c r="Z119" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA119" t="b">
         <v>0</v>
       </c>
       <c r="AB119" t="b">
         <v>0</v>
       </c>
       <c r="AC119" t="b">
         <v>0</v>
       </c>
       <c r="AD119" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH119" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="n">
         <v>100854812</v>
       </c>
       <c r="B120" t="n">
         <v>1961865</v>
       </c>
       <c r="C120" t="inlineStr"/>
       <c r="D120" t="inlineStr"/>
       <c r="E120" t="inlineStr">
         <is>
           <t>Jie M and Wong KP 1992</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t xml:space="preserve">Jie M, Wong KP. DEHYDRATION REACTIONS INVOLVING METHYL 9,12-DIHYDROXY-10-TRANS-OCTADECENOATE. Chemistry and Physics of Lipids 62:177-183. </t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
           <t>DEHYDRATION REACTIONS INVOLVING METHYL 9,12-DIHYDROXY-10-TRANS-OCTADECENOATE</t>
@@ -13613,65 +12173,53 @@
       <c r="U120" t="b">
         <v>0</v>
       </c>
       <c r="V120" t="b">
         <v>0</v>
       </c>
       <c r="W120" t="b">
         <v>0</v>
       </c>
       <c r="X120" t="b">
         <v>0</v>
       </c>
       <c r="Y120" t="b">
         <v>0</v>
       </c>
       <c r="Z120" t="b">
         <v>0</v>
       </c>
       <c r="AA120" t="b">
         <v>0</v>
       </c>
       <c r="AB120" t="b">
         <v>0</v>
       </c>
       <c r="AC120" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD120" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH120" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="n">
         <v>100854813</v>
       </c>
       <c r="B121" t="n">
         <v>1973124</v>
       </c>
       <c r="C121" t="inlineStr"/>
       <c r="D121" t="inlineStr"/>
       <c r="E121" t="inlineStr">
         <is>
           <t>U.S. EPA 2000</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t xml:space="preserve">U.S. EPA. 1981 BUFFALO, NEW YORK, AREA SEDIMENT SURVEY (BASS). (TSCATS/034853). </t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
           <t>1981 BUFFALO, NEW YORK, AREA SEDIMENT SURVEY (BASS)</t>
@@ -13721,65 +12269,53 @@
       <c r="U121" t="b">
         <v>0</v>
       </c>
       <c r="V121" t="b">
         <v>0</v>
       </c>
       <c r="W121" t="b">
         <v>0</v>
       </c>
       <c r="X121" t="b">
         <v>0</v>
       </c>
       <c r="Y121" t="b">
         <v>0</v>
       </c>
       <c r="Z121" t="b">
         <v>0</v>
       </c>
       <c r="AA121" t="b">
         <v>0</v>
       </c>
       <c r="AB121" t="b">
         <v>0</v>
       </c>
       <c r="AC121" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD121" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH121" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="n">
         <v>100854814</v>
       </c>
       <c r="B122" t="n">
         <v>1973128</v>
       </c>
       <c r="C122" t="inlineStr"/>
       <c r="D122" t="inlineStr"/>
       <c r="E122" t="inlineStr">
         <is>
           <t>[No authors listed] 1987</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t xml:space="preserve"> HYDROLOGICAL AND GROUNDWATER QUALITY INVESTIGATIONS (FINAL  REPORT) WITH COVER LETTER DATED 071587. (TSCATS/305002). TA GLEASON ASSOC. </t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
           <t>HYDROLOGICAL AND GROUNDWATER QUALITY INVESTIGATIONS (FINAL  REPORT) WITH COVER LETTER DATED 071587</t>
@@ -13821,65 +12357,53 @@
       <c r="U122" t="b">
         <v>0</v>
       </c>
       <c r="V122" t="b">
         <v>0</v>
       </c>
       <c r="W122" t="b">
         <v>0</v>
       </c>
       <c r="X122" t="b">
         <v>0</v>
       </c>
       <c r="Y122" t="b">
         <v>0</v>
       </c>
       <c r="Z122" t="b">
         <v>0</v>
       </c>
       <c r="AA122" t="b">
         <v>0</v>
       </c>
       <c r="AB122" t="b">
         <v>0</v>
       </c>
       <c r="AC122" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD122" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH122" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="n">
         <v>100854815</v>
       </c>
       <c r="B123" t="n">
         <v>1973145</v>
       </c>
       <c r="C123" t="inlineStr"/>
       <c r="D123" t="inlineStr"/>
       <c r="E123" t="inlineStr">
         <is>
           <t>[No authors listed] 2000</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t xml:space="preserve"> FEASIBILITY STUDY ON SIX CHEMICALS WITH ATTACHMENTS AND COVER LETTER DATED 081588. (TSCATS/400864). </t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
           <t>FEASIBILITY STUDY ON SIX CHEMICALS WITH ATTACHMENTS AND COVER LETTER DATED 081588</t>
@@ -13921,65 +12445,53 @@
       <c r="U123" t="b">
         <v>0</v>
       </c>
       <c r="V123" t="b">
         <v>0</v>
       </c>
       <c r="W123" t="b">
         <v>0</v>
       </c>
       <c r="X123" t="b">
         <v>0</v>
       </c>
       <c r="Y123" t="b">
         <v>0</v>
       </c>
       <c r="Z123" t="b">
         <v>0</v>
       </c>
       <c r="AA123" t="b">
         <v>0</v>
       </c>
       <c r="AB123" t="b">
         <v>0</v>
       </c>
       <c r="AC123" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD123" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH123" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="n">
         <v>100854816</v>
       </c>
       <c r="B124" t="n">
         <v>200220</v>
       </c>
       <c r="C124" t="inlineStr"/>
       <c r="D124" t="inlineStr">
         <is>
           <t>10.3109/01480548509041065</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
           <t>Barnes DW et al. 1985</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t xml:space="preserve">Barnes DW, Sanders VM, White KL Jr, Shopp GM Jr, Munson AE. Toxicology of trans-1,2-dichloroethylene in the mouse. Drug and Chemical Toxicology 8:373-392. </t>
         </is>
@@ -14042,62 +12554,50 @@
       </c>
       <c r="W124" t="b">
         <v>0</v>
       </c>
       <c r="X124" t="b">
         <v>0</v>
       </c>
       <c r="Y124" t="b">
         <v>0</v>
       </c>
       <c r="Z124" t="b">
         <v>0</v>
       </c>
       <c r="AA124" t="b">
         <v>0</v>
       </c>
       <c r="AB124" t="b">
         <v>0</v>
       </c>
       <c r="AC124" t="b">
         <v>0</v>
       </c>
       <c r="AD124" t="b">
         <v>0</v>
       </c>
-      <c r="AE124" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="125">
       <c r="A125" t="n">
         <v>100854817</v>
       </c>
       <c r="B125" t="n">
         <v>200409</v>
       </c>
       <c r="C125" t="inlineStr"/>
       <c r="D125" t="inlineStr"/>
       <c r="E125" t="inlineStr">
         <is>
           <t>Kallman MJ, Lynch MR, and Landauer MR 1983</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t xml:space="preserve">Kallman MJ, Lynch MR, Landauer MR. Taste aversions to several halogenated hydrocarbons. Neurobehavioral Toxicology and Teratology 5:23-27. </t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
           <t>Taste aversions to several halogenated hydrocarbons</t>
         </is>
       </c>
@@ -14149,65 +12649,53 @@
       <c r="U125" t="b">
         <v>0</v>
       </c>
       <c r="V125" t="b">
         <v>0</v>
       </c>
       <c r="W125" t="b">
         <v>0</v>
       </c>
       <c r="X125" t="b">
         <v>0</v>
       </c>
       <c r="Y125" t="b">
         <v>0</v>
       </c>
       <c r="Z125" t="b">
         <v>0</v>
       </c>
       <c r="AA125" t="b">
         <v>0</v>
       </c>
       <c r="AB125" t="b">
         <v>0</v>
       </c>
       <c r="AC125" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD125" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH125" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="n">
         <v>100854818</v>
       </c>
       <c r="B126" t="n">
         <v>200570</v>
       </c>
       <c r="C126" t="inlineStr"/>
       <c r="D126" t="inlineStr">
         <is>
           <t>10.1007/s001289900498</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>Sanchez-Fortun S et al. 1997</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t xml:space="preserve">Sanchez-Fortun S, Sanz F, Santa-Maria A, Ros JM, De Vicente ML, Encinas MT, Vinagre E, Barahona MV. Acute sensitivity of three age classes of Artemia salina larvae to seven chlorinated solvents. Bulletin of Environmental Contamination and Toxicology 59:445-451. </t>
         </is>
@@ -14265,65 +12753,53 @@
       <c r="U126" t="b">
         <v>0</v>
       </c>
       <c r="V126" t="b">
         <v>0</v>
       </c>
       <c r="W126" t="b">
         <v>0</v>
       </c>
       <c r="X126" t="b">
         <v>0</v>
       </c>
       <c r="Y126" t="b">
         <v>0</v>
       </c>
       <c r="Z126" t="b">
         <v>0</v>
       </c>
       <c r="AA126" t="b">
         <v>0</v>
       </c>
       <c r="AB126" t="b">
         <v>0</v>
       </c>
       <c r="AC126" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD126" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH126" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="n">
         <v>100854819</v>
       </c>
       <c r="B127" t="n">
         <v>2090307</v>
       </c>
       <c r="C127" t="inlineStr"/>
       <c r="D127" t="inlineStr">
         <is>
           <t>10.1080/08958370290084638</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>Malley LA et al. 2002</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t xml:space="preserve">Malley LA, Hansen JF, Everds N, Warheit DB. 4-week inhalation toxicity study with a mixture of dichloroethylene and perfluorobutylethylene in rats. Inhalation Toxicology 14:773-787. </t>
         </is>
@@ -14381,65 +12857,53 @@
       <c r="U127" t="b">
         <v>0</v>
       </c>
       <c r="V127" t="b">
         <v>0</v>
       </c>
       <c r="W127" t="b">
         <v>0</v>
       </c>
       <c r="X127" t="b">
         <v>0</v>
       </c>
       <c r="Y127" t="b">
         <v>0</v>
       </c>
       <c r="Z127" t="b">
         <v>0</v>
       </c>
       <c r="AA127" t="b">
         <v>0</v>
       </c>
       <c r="AB127" t="b">
         <v>0</v>
       </c>
       <c r="AC127" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD127" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH127" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="n">
         <v>100854820</v>
       </c>
       <c r="B128" t="n">
         <v>2114689</v>
       </c>
       <c r="C128" t="inlineStr"/>
       <c r="D128" t="inlineStr">
         <is>
           <t>10.1021/je050473r</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
           <t>Giles NF and Wilson GM 2006</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
           <t xml:space="preserve">Giles NF, Wilson GM. Phase equilibria on four binary systems: 1,2-dichloroethane plus trans-1,2-dichloroethylene, 1-octene plus 2-methyl thiophene, 2-ethyl thiophene plus 2,2,4-trimethylpentane, and cyclopropanecarbonitrile plus water. Journal of Chemical and Engineering Data 51:1973-1981. </t>
         </is>
@@ -14497,65 +12961,53 @@
       <c r="U128" t="b">
         <v>0</v>
       </c>
       <c r="V128" t="b">
         <v>0</v>
       </c>
       <c r="W128" t="b">
         <v>0</v>
       </c>
       <c r="X128" t="b">
         <v>0</v>
       </c>
       <c r="Y128" t="b">
         <v>0</v>
       </c>
       <c r="Z128" t="b">
         <v>0</v>
       </c>
       <c r="AA128" t="b">
         <v>0</v>
       </c>
       <c r="AB128" t="b">
         <v>0</v>
       </c>
       <c r="AC128" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD128" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH128" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="n">
         <v>100854821</v>
       </c>
       <c r="B129" t="n">
         <v>2129986</v>
       </c>
       <c r="C129" t="inlineStr"/>
       <c r="D129" t="inlineStr">
         <is>
           <t>10.1007/s10661-010-1426-3</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>Liu L and Zhou H 2011</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t xml:space="preserve">Liu L, Zhou H. Investigation and assessment of volatile organic compounds in water sources in China. Environmental Monitoring and Assessment 173:825-836. </t>
         </is>
@@ -14613,65 +13065,53 @@
       <c r="U129" t="b">
         <v>0</v>
       </c>
       <c r="V129" t="b">
         <v>0</v>
       </c>
       <c r="W129" t="b">
         <v>0</v>
       </c>
       <c r="X129" t="b">
         <v>0</v>
       </c>
       <c r="Y129" t="b">
         <v>0</v>
       </c>
       <c r="Z129" t="b">
         <v>0</v>
       </c>
       <c r="AA129" t="b">
         <v>0</v>
       </c>
       <c r="AB129" t="b">
         <v>0</v>
       </c>
       <c r="AC129" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD129" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH129" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="n">
         <v>100854822</v>
       </c>
       <c r="B130" t="n">
         <v>2214077</v>
       </c>
       <c r="C130" t="inlineStr"/>
       <c r="D130" t="inlineStr">
         <is>
           <t>10.1186/1476-069x-12-104</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
           <t>Ruckart PZ, Bove FJ, and Maslia M 2013</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
           <t xml:space="preserve">Ruckart PZ, Bove FJ, Maslia M. Evaluation of exposure to contaminated drinking water and specific birth defects and childhood cancers at Marine Corps Base Camp Lejeune, North Carolina: A case-control study. Environmental Health: A Global Access Science Source 12:104. </t>
         </is>
@@ -14729,65 +13169,53 @@
       <c r="U130" t="b">
         <v>0</v>
       </c>
       <c r="V130" t="b">
         <v>0</v>
       </c>
       <c r="W130" t="b">
         <v>0</v>
       </c>
       <c r="X130" t="b">
         <v>0</v>
       </c>
       <c r="Y130" t="b">
         <v>0</v>
       </c>
       <c r="Z130" t="b">
         <v>0</v>
       </c>
       <c r="AA130" t="b">
         <v>0</v>
       </c>
       <c r="AB130" t="b">
         <v>0</v>
       </c>
       <c r="AC130" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD130" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH130" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="n">
         <v>100854823</v>
       </c>
       <c r="B131" t="n">
         <v>2303816</v>
       </c>
       <c r="C131" t="inlineStr"/>
       <c r="D131" t="inlineStr"/>
       <c r="E131" t="inlineStr">
         <is>
           <t>Harper C, Saunders DS, and Locke A 1982</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <t xml:space="preserve">Harper C, Saunders DS, Locke A. Pulmonary toxicities of 1,2-dichloroethylene and 1,1,2-trichloroethylene. Federation Proceedings 41:1054. [Abstract]. </t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
           <t>Pulmonary toxicities of 1,2-dichloroethylene and 1,1,2-trichloroethylene</t>
@@ -14842,62 +13270,50 @@
       </c>
       <c r="W131" t="b">
         <v>0</v>
       </c>
       <c r="X131" t="b">
         <v>0</v>
       </c>
       <c r="Y131" t="b">
         <v>0</v>
       </c>
       <c r="Z131" t="b">
         <v>0</v>
       </c>
       <c r="AA131" t="b">
         <v>0</v>
       </c>
       <c r="AB131" t="b">
         <v>0</v>
       </c>
       <c r="AC131" t="b">
         <v>0</v>
       </c>
       <c r="AD131" t="b">
         <v>0</v>
       </c>
-      <c r="AE131" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="132">
       <c r="A132" t="n">
         <v>100854824</v>
       </c>
       <c r="B132" t="n">
         <v>2303822</v>
       </c>
       <c r="C132" t="inlineStr"/>
       <c r="D132" t="inlineStr"/>
       <c r="E132" t="inlineStr">
         <is>
           <t>Kallman MJ and Balster RL 1983</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t xml:space="preserve">Kallman MJ, Balster RL. Disruption of DRL performance in mice by repeated exposure to 1,2-dichloroethylene. Federation Proceedings 42:353. [Abstract]. </t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
           <t>Disruption of DRL performance in mice by repeated exposure to 1,2-dichloroethylene</t>
         </is>
       </c>
@@ -14945,65 +13361,53 @@
       <c r="U132" t="b">
         <v>0</v>
       </c>
       <c r="V132" t="b">
         <v>0</v>
       </c>
       <c r="W132" t="b">
         <v>0</v>
       </c>
       <c r="X132" t="b">
         <v>0</v>
       </c>
       <c r="Y132" t="b">
         <v>0</v>
       </c>
       <c r="Z132" t="b">
         <v>0</v>
       </c>
       <c r="AA132" t="b">
         <v>0</v>
       </c>
       <c r="AB132" t="b">
         <v>0</v>
       </c>
       <c r="AC132" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD132" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH132" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="n">
         <v>100854825</v>
       </c>
       <c r="B133" t="n">
         <v>2310484</v>
       </c>
       <c r="C133" t="inlineStr"/>
       <c r="D133" t="inlineStr"/>
       <c r="E133" t="inlineStr">
         <is>
           <t>Li JY, Wang XL, and Zhao FL 2007</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
           <t xml:space="preserve">Li JY, Wang XL, Zhao FL. [Two patients with subacute 1,2-dichloroethene poisoning]. Zhonghua Laodong Weisheng Zhiyebing Zazhi / Chinese Journal of Industrial Hygiene and Occupational Diseases 25:117-118. </t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
           <t>[Two patients with subacute 1,2-dichloroethene poisoning]</t>
@@ -15011,107 +13415,95 @@
       </c>
       <c r="H133" t="inlineStr">
         <is>
           <t>Li JY, Wang XL, Zhao FL</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
           <t>Li JY, Wang XL, and Zhao FL</t>
         </is>
       </c>
       <c r="J133" t="n">
         <v>2007</v>
       </c>
       <c r="K133" t="inlineStr">
         <is>
           <t>Zhonghua Laodong Weisheng Zhiyebing Zazhi / Chinese Journal of Industrial Hygiene and Occupational Diseases 25:117-118.</t>
         </is>
       </c>
       <c r="L133" t="inlineStr"/>
       <c r="M133" t="inlineStr"/>
       <c r="N133" s="2" t="n">
         <v>43963.83262306567</v>
       </c>
       <c r="O133" s="2" t="n">
-        <v>45142.72662642255</v>
+        <v>46197.55646942882</v>
       </c>
       <c r="P133" t="b">
         <v>1</v>
       </c>
       <c r="Q133" t="b">
         <v>0</v>
       </c>
       <c r="R133" t="b">
         <v>0</v>
       </c>
       <c r="S133" t="b">
         <v>0</v>
       </c>
       <c r="T133" t="b">
         <v>0</v>
       </c>
       <c r="U133" t="b">
         <v>0</v>
       </c>
       <c r="V133" t="b">
         <v>0</v>
       </c>
       <c r="W133" t="b">
         <v>0</v>
       </c>
       <c r="X133" t="b">
         <v>0</v>
       </c>
       <c r="Y133" t="b">
         <v>0</v>
       </c>
       <c r="Z133" t="b">
         <v>0</v>
       </c>
       <c r="AA133" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AB133" t="b">
         <v>0</v>
       </c>
       <c r="AC133" t="b">
         <v>0</v>
       </c>
       <c r="AD133" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH133" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="n">
         <v>100854826</v>
       </c>
       <c r="B134" t="n">
         <v>2310616</v>
       </c>
       <c r="C134" t="inlineStr"/>
       <c r="D134" t="inlineStr"/>
       <c r="E134" t="inlineStr">
         <is>
           <t>Zimmerman HJ 1986</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
           <t xml:space="preserve">Zimmerman HJ. Effects of alcohol on other hepatotoxins. Alcoholism: Clinical and Experimental Research 10:3-15. [Review]. </t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
           <t>Effects of alcohol on other hepatotoxins</t>
@@ -15165,65 +13557,53 @@
       <c r="U134" t="b">
         <v>0</v>
       </c>
       <c r="V134" t="b">
         <v>0</v>
       </c>
       <c r="W134" t="b">
         <v>0</v>
       </c>
       <c r="X134" t="b">
         <v>0</v>
       </c>
       <c r="Y134" t="b">
         <v>0</v>
       </c>
       <c r="Z134" t="b">
         <v>0</v>
       </c>
       <c r="AA134" t="b">
         <v>0</v>
       </c>
       <c r="AB134" t="b">
         <v>0</v>
       </c>
       <c r="AC134" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD134" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH134" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="n">
         <v>100854827</v>
       </c>
       <c r="B135" t="n">
         <v>2310622</v>
       </c>
       <c r="C135" t="inlineStr"/>
       <c r="D135" t="inlineStr"/>
       <c r="E135" t="inlineStr">
         <is>
           <t>Testai E et al. 1982</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
           <t xml:space="preserve">Testai E, Citti L, Gervasi PG, Turchi G. [In vitro hepatic cytochrome P-450 destruction induced by 1,2-dichloroethylene]. Bollettino - Societa Italiana Biologia Sperimentale 58:513-519. </t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
           <t>[In vitro hepatic cytochrome P-450 destruction induced by 1,2-dichloroethylene]</t>
@@ -15277,65 +13657,53 @@
       <c r="U135" t="b">
         <v>0</v>
       </c>
       <c r="V135" t="b">
         <v>0</v>
       </c>
       <c r="W135" t="b">
         <v>0</v>
       </c>
       <c r="X135" t="b">
         <v>0</v>
       </c>
       <c r="Y135" t="b">
         <v>0</v>
       </c>
       <c r="Z135" t="b">
         <v>0</v>
       </c>
       <c r="AA135" t="b">
         <v>0</v>
       </c>
       <c r="AB135" t="b">
         <v>0</v>
       </c>
       <c r="AC135" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD135" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH135" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="n">
         <v>100854828</v>
       </c>
       <c r="B136" t="n">
         <v>2310685</v>
       </c>
       <c r="C136" t="inlineStr"/>
       <c r="D136" t="inlineStr"/>
       <c r="E136" t="inlineStr">
         <is>
           <t>Vroblesky DA and Peters BC 2000</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
           <t xml:space="preserve">Vroblesky DA, Peters BC. Diffusion Sampler Testing at Naval Air Station North Island, San Diego County, California, November 1999 to January 2000. In Govt Reports Announcements &amp; Index (34). (NTIS/02928480_a). </t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
           <t>Diffusion Sampler Testing at Naval Air Station North Island, San Diego County, California, November 1999 to January 2000</t>
@@ -15380,74 +13748,62 @@
       <c r="R136" t="b">
         <v>0</v>
       </c>
       <c r="S136" t="b">
         <v>0</v>
       </c>
       <c r="T136" t="b">
         <v>0</v>
       </c>
       <c r="U136" t="b">
         <v>0</v>
       </c>
       <c r="V136" t="b">
         <v>0</v>
       </c>
       <c r="W136" t="b">
         <v>0</v>
       </c>
       <c r="X136" t="b">
         <v>0</v>
       </c>
       <c r="Y136" t="b">
         <v>0</v>
       </c>
       <c r="Z136" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA136" t="b">
         <v>0</v>
       </c>
       <c r="AB136" t="b">
         <v>0</v>
       </c>
       <c r="AC136" t="b">
         <v>0</v>
       </c>
       <c r="AD136" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH136" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="n">
         <v>100854829</v>
       </c>
       <c r="B137" t="n">
         <v>2310704</v>
       </c>
       <c r="C137" t="inlineStr"/>
       <c r="D137" t="inlineStr">
         <is>
           <t>10.1023/a:1005019630120</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
           <t>Tansel B and Eyma RR 1999</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
           <t xml:space="preserve">Tansel B, Eyma RR. Volatile organic contaminant emissions from wastewater treatment plants during secondary treatment. Water, Air, and Soil Pollution 112:3-4. </t>
         </is>
@@ -15496,74 +13852,62 @@
       <c r="R137" t="b">
         <v>0</v>
       </c>
       <c r="S137" t="b">
         <v>0</v>
       </c>
       <c r="T137" t="b">
         <v>0</v>
       </c>
       <c r="U137" t="b">
         <v>0</v>
       </c>
       <c r="V137" t="b">
         <v>0</v>
       </c>
       <c r="W137" t="b">
         <v>0</v>
       </c>
       <c r="X137" t="b">
         <v>0</v>
       </c>
       <c r="Y137" t="b">
         <v>0</v>
       </c>
       <c r="Z137" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA137" t="b">
         <v>0</v>
       </c>
       <c r="AB137" t="b">
         <v>0</v>
       </c>
       <c r="AC137" t="b">
         <v>0</v>
       </c>
       <c r="AD137" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH137" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="n">
         <v>100854830</v>
       </c>
       <c r="B138" t="n">
         <v>2310711</v>
       </c>
       <c r="C138" t="inlineStr"/>
       <c r="D138" t="inlineStr"/>
       <c r="E138" t="inlineStr">
         <is>
           <t>Dinicola RS et al. 2002</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
           <t xml:space="preserve">Dinicola RS, Cox SE, Landmeyer JE, Bradley PM. Natural Attenuation of Chlorinated Volatile Organic Compounds in Ground Water at Operable Unit 1, Naval Undersea Warfare Center, Division Keyport, Washington. In Govt Reports Announcements &amp; Index (127). (NTIS/02936733_a). </t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
           <t>Natural Attenuation of Chlorinated Volatile Organic Compounds in Ground Water at Operable Unit 1, Naval Undersea Warfare Center, Division Keyport, Washington</t>
@@ -15617,65 +13961,53 @@
       <c r="U138" t="b">
         <v>0</v>
       </c>
       <c r="V138" t="b">
         <v>0</v>
       </c>
       <c r="W138" t="b">
         <v>0</v>
       </c>
       <c r="X138" t="b">
         <v>0</v>
       </c>
       <c r="Y138" t="b">
         <v>0</v>
       </c>
       <c r="Z138" t="b">
         <v>0</v>
       </c>
       <c r="AA138" t="b">
         <v>0</v>
       </c>
       <c r="AB138" t="b">
         <v>0</v>
       </c>
       <c r="AC138" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD138" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH138" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="n">
         <v>100854831</v>
       </c>
       <c r="B139" t="n">
         <v>2310713</v>
       </c>
       <c r="C139" t="inlineStr"/>
       <c r="D139" t="inlineStr"/>
       <c r="E139" t="inlineStr">
         <is>
           <t>Kraemer CA, Penn W, and Busa MD 1996</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
           <t xml:space="preserve">Kraemer CA, Penn W, Busa MD. USE OF THE HYDROPUNCH FOR GROUNDWATER PLUME DELINEATION A CASE STUDY. (PHILADELPHIA). (BIOSIS/96/38456). </t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
           <t>USE OF THE HYDROPUNCH FOR GROUNDWATER PLUME DELINEATION A CASE STUDY</t>
@@ -15732,62 +14064,50 @@
       <c r="V139" t="b">
         <v>0</v>
       </c>
       <c r="W139" t="b">
         <v>0</v>
       </c>
       <c r="X139" t="b">
         <v>0</v>
       </c>
       <c r="Y139" t="b">
         <v>0</v>
       </c>
       <c r="Z139" t="b">
         <v>0</v>
       </c>
       <c r="AA139" t="b">
         <v>0</v>
       </c>
       <c r="AB139" t="b">
         <v>0</v>
       </c>
       <c r="AC139" t="b">
         <v>0</v>
       </c>
       <c r="AD139" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH139" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="n">
         <v>100854832</v>
       </c>
       <c r="B140" t="n">
         <v>2310775</v>
       </c>
       <c r="C140" t="inlineStr"/>
       <c r="D140" t="inlineStr"/>
       <c r="E140" t="inlineStr">
         <is>
           <t>[No authors listed] 1979</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
           <t xml:space="preserve"> ASSESSMENT OF THE IMPACT OF ORGANIC SOLVENT CESSPOOL CLEANERS AND DRAIN OPENERS ON NASSAU COUNTY DRINKING WATER SUPPLIES WITH COVER LETTER.  </t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
           <t>ASSESSMENT OF THE IMPACT OF ORGANIC SOLVENT CESSPOOL CLEANERS AND DRAIN OPENERS ON NASSAU COUNTY DRINKING WATER SUPPLIES WITH COVER LETTER</t>
@@ -15825,65 +14145,53 @@
       <c r="U140" t="b">
         <v>0</v>
       </c>
       <c r="V140" t="b">
         <v>0</v>
       </c>
       <c r="W140" t="b">
         <v>0</v>
       </c>
       <c r="X140" t="b">
         <v>0</v>
       </c>
       <c r="Y140" t="b">
         <v>0</v>
       </c>
       <c r="Z140" t="b">
         <v>0</v>
       </c>
       <c r="AA140" t="b">
         <v>0</v>
       </c>
       <c r="AB140" t="b">
         <v>0</v>
       </c>
       <c r="AC140" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD140" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH140" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="n">
         <v>100854833</v>
       </c>
       <c r="B141" t="n">
         <v>2310776</v>
       </c>
       <c r="C141" t="inlineStr"/>
       <c r="D141" t="inlineStr"/>
       <c r="E141" t="inlineStr">
         <is>
           <t>Harvard Pub Health Sch 1992</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
           <t xml:space="preserve">Harvard Pub Health Sch. Initial submission: Trichloroethylene and others: Analysis of reproductive and childhood disorders and their relation to environmental contamination w cover letter 030992 and  attachment. (EPA/OTS Doc #88-920001880). Houston, TX: Shell Oil Company. </t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
           <t>Initial submission: Trichloroethylene and others: Analysis of reproductive and childhood disorders and their relation to environmental contamination w cover letter 030992 and  attachment</t>
@@ -15891,107 +14199,95 @@
       </c>
       <c r="H141" t="inlineStr">
         <is>
           <t>Harvard Pub Health Sch</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
           <t>Harvard Pub Health Sch</t>
         </is>
       </c>
       <c r="J141" t="n">
         <v>1992</v>
       </c>
       <c r="K141" t="inlineStr">
         <is>
           <t>(EPA/OTS Doc #88-920001880). Houston, TX: Shell Oil Company.</t>
         </is>
       </c>
       <c r="L141" t="inlineStr"/>
       <c r="M141" t="inlineStr"/>
       <c r="N141" s="2" t="n">
         <v>43963.83262346518</v>
       </c>
       <c r="O141" s="2" t="n">
-        <v>43963.83262346536</v>
+        <v>46197.54277510237</v>
       </c>
       <c r="P141" t="b">
         <v>0</v>
       </c>
       <c r="Q141" t="b">
         <v>0</v>
       </c>
       <c r="R141" t="b">
         <v>0</v>
       </c>
       <c r="S141" t="b">
         <v>0</v>
       </c>
       <c r="T141" t="b">
         <v>0</v>
       </c>
       <c r="U141" t="b">
         <v>0</v>
       </c>
       <c r="V141" t="b">
         <v>0</v>
       </c>
       <c r="W141" t="b">
         <v>0</v>
       </c>
       <c r="X141" t="b">
         <v>0</v>
       </c>
       <c r="Y141" t="b">
         <v>0</v>
       </c>
       <c r="Z141" t="b">
         <v>0</v>
       </c>
       <c r="AA141" t="b">
         <v>0</v>
       </c>
       <c r="AB141" t="b">
         <v>0</v>
       </c>
       <c r="AC141" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD141" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH141" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="n">
         <v>100854834</v>
       </c>
       <c r="B142" t="n">
         <v>2310777</v>
       </c>
       <c r="C142" t="inlineStr"/>
       <c r="D142" t="inlineStr"/>
       <c r="E142" t="inlineStr">
         <is>
           <t>DuPont 1988</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
           <t xml:space="preserve">DuPont. Acute dermal toxicity study of trans-1,2-dichloroethylene in rabbits with cover letter dated 05/10/94 (sanitized). (OTS0557172). Submitted under TSCA section 8D. </t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
           <t>Acute dermal toxicity study of trans-1,2-dichloroethylene in rabbits with cover letter dated 05/10/94 (sanitized)</t>
@@ -16004,107 +14300,95 @@
       </c>
       <c r="I142" t="inlineStr">
         <is>
           <t>DuPont</t>
         </is>
       </c>
       <c r="J142" t="n">
         <v>1988</v>
       </c>
       <c r="K142" t="inlineStr">
         <is>
           <t>(OTS0557172). Submitted under TSCA section 8D.</t>
         </is>
       </c>
       <c r="L142" t="inlineStr">
         <is>
           <t>A single dose of trans-l,2-dichloroethylene was applied to the clipped, intact skin of 2 male and 3 female New Zealand White rabbits at a dosage of 5000 mg/kg of body weight. The application site was occluded for 24 hourso The rabbits were observed for 14 days following application. 
 No rabbits died during the study. Trans-l,2-0ichloroethylene produced mild or moderate erythema and no to mild edema in the treated rabbits by approximately 24 hours. The dermal irritation in the rabbits became more severe during the study; by day 7 mild to severe erythema with slight to severe edema, necrosis, fissuring of the skin and raw areas was observed. At study termination, mild to severe erythema with no to severe edema, necrosis, fissuring of the skin, raw areas and epidermal scaling was still evident in the treated rabbits. Body weight losses of up to 3% of initial body weight were observed in 3 rabbits at 1 day following treatment. Under the conditions of this test, the skin absorption LD50 for trans-I,2- dichloroethylene was greater than 5000 mg/kg of body weight.</t>
         </is>
       </c>
       <c r="M142" t="inlineStr"/>
       <c r="N142" s="2" t="n">
         <v>43963.83262351022</v>
       </c>
       <c r="O142" s="2" t="n">
-        <v>43963.8326235104</v>
+        <v>46197.54301664871</v>
       </c>
       <c r="P142" t="b">
         <v>0</v>
       </c>
       <c r="Q142" t="b">
         <v>0</v>
       </c>
       <c r="R142" t="b">
         <v>0</v>
       </c>
       <c r="S142" t="b">
         <v>0</v>
       </c>
       <c r="T142" t="b">
         <v>0</v>
       </c>
       <c r="U142" t="b">
         <v>0</v>
       </c>
       <c r="V142" t="b">
         <v>0</v>
       </c>
       <c r="W142" t="b">
         <v>0</v>
       </c>
       <c r="X142" t="b">
         <v>0</v>
       </c>
       <c r="Y142" t="b">
         <v>0</v>
       </c>
       <c r="Z142" t="b">
         <v>0</v>
       </c>
       <c r="AA142" t="b">
         <v>0</v>
       </c>
       <c r="AB142" t="b">
         <v>0</v>
       </c>
       <c r="AC142" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD142" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH142" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="n">
         <v>100854835</v>
       </c>
       <c r="B143" t="n">
         <v>2799637</v>
       </c>
       <c r="C143" t="inlineStr"/>
       <c r="D143" t="inlineStr"/>
       <c r="E143" t="inlineStr">
         <is>
           <t>[No authors listed] 1987</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
           <t xml:space="preserve"> ANNUAL REPORT ON RESULTS OF WATER QUALITY MONITORING WATER YEAR 1984-85 ON 4 CHEMICALS WITH ATTACHMENTS.  </t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
           <t>ANNUAL REPORT ON RESULTS OF WATER QUALITY MONITORING WATER YEAR 1984-85 ON 4 CHEMICALS WITH ATTACHMENTS</t>
@@ -16142,65 +14426,53 @@
       <c r="U143" t="b">
         <v>0</v>
       </c>
       <c r="V143" t="b">
         <v>0</v>
       </c>
       <c r="W143" t="b">
         <v>0</v>
       </c>
       <c r="X143" t="b">
         <v>0</v>
       </c>
       <c r="Y143" t="b">
         <v>0</v>
       </c>
       <c r="Z143" t="b">
         <v>0</v>
       </c>
       <c r="AA143" t="b">
         <v>0</v>
       </c>
       <c r="AB143" t="b">
         <v>0</v>
       </c>
       <c r="AC143" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD143" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH143" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="n">
         <v>100854836</v>
       </c>
       <c r="B144" t="n">
         <v>2801701</v>
       </c>
       <c r="C144" t="inlineStr"/>
       <c r="D144" t="inlineStr"/>
       <c r="E144" t="inlineStr">
         <is>
           <t>Pearsall KA and Eckhardt D AV 1987</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
           <t xml:space="preserve">Pearsall KA, Eckhardt D AV. EFFECTS OF SELECTED SAMPLING EQUIPMENT AND PROCEDURES ON THE CONCENTRATIONS OF TRICHLOROETHYLENE AND RELATED COMPOUNDS IN GROUND WATER SAMPLES. (64-73). (BIOSIS/87/20396). </t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
           <t>EFFECTS OF SELECTED SAMPLING EQUIPMENT AND PROCEDURES ON THE CONCENTRATIONS OF TRICHLOROETHYLENE AND RELATED COMPOUNDS IN GROUND WATER SAMPLES</t>
@@ -16259,62 +14531,50 @@
       </c>
       <c r="W144" t="b">
         <v>0</v>
       </c>
       <c r="X144" t="b">
         <v>0</v>
       </c>
       <c r="Y144" t="b">
         <v>0</v>
       </c>
       <c r="Z144" t="b">
         <v>0</v>
       </c>
       <c r="AA144" t="b">
         <v>0</v>
       </c>
       <c r="AB144" t="b">
         <v>0</v>
       </c>
       <c r="AC144" t="b">
         <v>0</v>
       </c>
       <c r="AD144" t="b">
         <v>0</v>
       </c>
-      <c r="AE144" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="145">
       <c r="A145" t="n">
         <v>100854837</v>
       </c>
       <c r="B145" t="n">
         <v>2802201</v>
       </c>
       <c r="C145" t="inlineStr"/>
       <c r="D145" t="inlineStr"/>
       <c r="E145" t="inlineStr">
         <is>
           <t>Anastos GJ et al. 1988</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
           <t xml:space="preserve">Anastos GJ, Noland JW, Johnson NP, Williams R. INNOVATIVE TECHNOLOGIES FOR HAZARDOUS WASTE TREATMENT. (269-282). (BIOSIS/89/17759). </t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
           <t>INNOVATIVE TECHNOLOGIES FOR HAZARDOUS WASTE TREATMENT</t>
         </is>
       </c>
@@ -16366,65 +14626,53 @@
       <c r="U145" t="b">
         <v>0</v>
       </c>
       <c r="V145" t="b">
         <v>0</v>
       </c>
       <c r="W145" t="b">
         <v>0</v>
       </c>
       <c r="X145" t="b">
         <v>0</v>
       </c>
       <c r="Y145" t="b">
         <v>0</v>
       </c>
       <c r="Z145" t="b">
         <v>0</v>
       </c>
       <c r="AA145" t="b">
         <v>0</v>
       </c>
       <c r="AB145" t="b">
         <v>0</v>
       </c>
       <c r="AC145" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD145" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH145" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="n">
         <v>100854838</v>
       </c>
       <c r="B146" t="n">
         <v>2802277</v>
       </c>
       <c r="C146" t="inlineStr"/>
       <c r="D146" t="inlineStr"/>
       <c r="E146" t="inlineStr">
         <is>
           <t>Herrera TA, Lang R, and Tchobanoglous G 1989</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
           <t xml:space="preserve">Herrera TA, Lang R, Tchobanoglous G. A STUDY OF THE EMISSIONS OF VOLATILE ORGANIC COMPOUNDS FOUND IN LANDFILL GAS. B E L L J:CHELSEA. </t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
           <t>A STUDY OF THE EMISSIONS OF VOLATILE ORGANIC COMPOUNDS FOUND IN LANDFILL GAS</t>
@@ -16483,62 +14731,50 @@
       </c>
       <c r="W146" t="b">
         <v>0</v>
       </c>
       <c r="X146" t="b">
         <v>0</v>
       </c>
       <c r="Y146" t="b">
         <v>0</v>
       </c>
       <c r="Z146" t="b">
         <v>0</v>
       </c>
       <c r="AA146" t="b">
         <v>0</v>
       </c>
       <c r="AB146" t="b">
         <v>0</v>
       </c>
       <c r="AC146" t="b">
         <v>0</v>
       </c>
       <c r="AD146" t="b">
         <v>0</v>
       </c>
-      <c r="AE146" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="147">
       <c r="A147" t="n">
         <v>100854839</v>
       </c>
       <c r="B147" t="n">
         <v>2802369</v>
       </c>
       <c r="C147" t="inlineStr"/>
       <c r="D147" t="inlineStr"/>
       <c r="E147" t="inlineStr">
         <is>
           <t>Ripper P and Fruechtenicht H 1989</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
           <t xml:space="preserve">Ripper P, Fruechtenicht H. REMOVAL OF THE GROUNDWATER POLLUTION BELOW AN ABANDONED WASTE OIL REFINERY.  </t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
           <t>REMOVAL OF THE GROUNDWATER POLLUTION BELOW AN ABANDONED WASTE OIL REFINERY</t>
         </is>
       </c>
@@ -16586,65 +14822,53 @@
       <c r="U147" t="b">
         <v>0</v>
       </c>
       <c r="V147" t="b">
         <v>0</v>
       </c>
       <c r="W147" t="b">
         <v>0</v>
       </c>
       <c r="X147" t="b">
         <v>0</v>
       </c>
       <c r="Y147" t="b">
         <v>0</v>
       </c>
       <c r="Z147" t="b">
         <v>0</v>
       </c>
       <c r="AA147" t="b">
         <v>0</v>
       </c>
       <c r="AB147" t="b">
         <v>0</v>
       </c>
       <c r="AC147" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD147" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH147" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="n">
         <v>100854840</v>
       </c>
       <c r="B148" t="n">
         <v>2802627</v>
       </c>
       <c r="C148" t="inlineStr"/>
       <c r="D148" t="inlineStr">
         <is>
           <t>10.1007/s002530051074</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
           <t>Noftsker C and Watwood ME 1997</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
           <t xml:space="preserve">Noftsker C, Watwood ME. Removal of tetrachloroethylene in an anaerobic column bioreactor. Applied Microbiology and Biotechnology 48:424-430. </t>
         </is>
@@ -16702,65 +14926,53 @@
       <c r="U148" t="b">
         <v>0</v>
       </c>
       <c r="V148" t="b">
         <v>0</v>
       </c>
       <c r="W148" t="b">
         <v>0</v>
       </c>
       <c r="X148" t="b">
         <v>0</v>
       </c>
       <c r="Y148" t="b">
         <v>0</v>
       </c>
       <c r="Z148" t="b">
         <v>0</v>
       </c>
       <c r="AA148" t="b">
         <v>0</v>
       </c>
       <c r="AB148" t="b">
         <v>0</v>
       </c>
       <c r="AC148" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD148" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH148" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="n">
         <v>100854841</v>
       </c>
       <c r="B149" t="n">
         <v>29249</v>
       </c>
       <c r="C149" t="inlineStr"/>
       <c r="D149" t="inlineStr">
         <is>
           <t>10.5271/sjweh.2075</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
           <t>Sato A and Nakajima T 1987</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
           <t xml:space="preserve">Sato A, Nakajima T. Pharmacokinetics of organic solvent vapors in relation to their toxicity. Scandinavian Journal of Work, Environment and Health 13:81-93. [Review]. </t>
         </is>
@@ -16776,107 +14988,95 @@
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
           <t>Sato A and Nakajima T</t>
         </is>
       </c>
       <c r="J149" t="n">
         <v>1987</v>
       </c>
       <c r="K149" t="inlineStr">
         <is>
           <t>Scandinavian Journal of Work, Environment and Health 13:81-93. [Review]</t>
         </is>
       </c>
       <c r="L149" t="inlineStr">
         <is>
           <t>The volatility and lipophilicity by which organic solvents are distinct from other chemicals constitute a characteristic pharmacokinetic feature. They enter a living body by inhalation, preferentially distribute in the adipose tissue, and are eliminated by both expiration and metabolic degradation. This review article is centered on experimental studies conducted by the authors and their co-workers, and it deals with pharmacokinetic principles, partition coefficients in relation to toxicity, significance of metabolism in the development of organic solvent toxicity, and environmental factors that alter the metabolism and toxicity of solvents.</t>
         </is>
       </c>
       <c r="M149" t="inlineStr"/>
       <c r="N149" s="2" t="n">
         <v>43963.83262386573</v>
       </c>
       <c r="O149" s="2" t="n">
-        <v>43963.83262386591</v>
+        <v>46197.5376422488</v>
       </c>
       <c r="P149" t="b">
         <v>0</v>
       </c>
       <c r="Q149" t="b">
         <v>0</v>
       </c>
       <c r="R149" t="b">
         <v>0</v>
       </c>
       <c r="S149" t="b">
         <v>0</v>
       </c>
       <c r="T149" t="b">
         <v>0</v>
       </c>
       <c r="U149" t="b">
         <v>0</v>
       </c>
       <c r="V149" t="b">
         <v>0</v>
       </c>
       <c r="W149" t="b">
         <v>0</v>
       </c>
       <c r="X149" t="b">
         <v>0</v>
       </c>
       <c r="Y149" t="b">
         <v>0</v>
       </c>
       <c r="Z149" t="b">
         <v>0</v>
       </c>
       <c r="AA149" t="b">
         <v>0</v>
       </c>
       <c r="AB149" t="b">
         <v>0</v>
       </c>
       <c r="AC149" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD149" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH149" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="n">
         <v>100854842</v>
       </c>
       <c r="B150" t="n">
         <v>3064954</v>
       </c>
       <c r="C150" t="inlineStr"/>
       <c r="D150" t="inlineStr"/>
       <c r="E150" t="inlineStr">
         <is>
           <t>Lam R HF et al. 1994</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
           <t xml:space="preserve">Lam R HF, Brown JP, Fan AM, Milea A. CHEMICALS IN CALIFORNIA DRINKING WATER SOURCE CONTAMINANTS RISK ASSESSMENT RISK MANAGEMENT AND REGULATORY STANDARDS.  </t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
           <t>CHEMICALS IN CALIFORNIA DRINKING WATER SOURCE CONTAMINANTS RISK ASSESSMENT RISK MANAGEMENT AND REGULATORY STANDARDS</t>
@@ -16926,65 +15126,53 @@
       <c r="U150" t="b">
         <v>0</v>
       </c>
       <c r="V150" t="b">
         <v>0</v>
       </c>
       <c r="W150" t="b">
         <v>0</v>
       </c>
       <c r="X150" t="b">
         <v>0</v>
       </c>
       <c r="Y150" t="b">
         <v>0</v>
       </c>
       <c r="Z150" t="b">
         <v>0</v>
       </c>
       <c r="AA150" t="b">
         <v>0</v>
       </c>
       <c r="AB150" t="b">
         <v>0</v>
       </c>
       <c r="AC150" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD150" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH150" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="n">
         <v>100854843</v>
       </c>
       <c r="B151" t="n">
         <v>3120678</v>
       </c>
       <c r="C151" t="inlineStr"/>
       <c r="D151" t="inlineStr">
         <is>
           <t>10.1007/s11270-015-2495-2</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
           <t>Szyłak-Szydłowski M 2015</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
           <t xml:space="preserve">Szyłak-Szydłowski M. Odour Samples Degradation During Detention in Tedlar(®) Bags. Water, Air, and Soil Pollution 226:227. </t>
         </is>
@@ -17042,65 +15230,53 @@
       <c r="U151" t="b">
         <v>0</v>
       </c>
       <c r="V151" t="b">
         <v>0</v>
       </c>
       <c r="W151" t="b">
         <v>0</v>
       </c>
       <c r="X151" t="b">
         <v>0</v>
       </c>
       <c r="Y151" t="b">
         <v>0</v>
       </c>
       <c r="Z151" t="b">
         <v>0</v>
       </c>
       <c r="AA151" t="b">
         <v>0</v>
       </c>
       <c r="AB151" t="b">
         <v>0</v>
       </c>
       <c r="AC151" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD151" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH151" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="n">
         <v>100854844</v>
       </c>
       <c r="B152" t="n">
         <v>33739</v>
       </c>
       <c r="C152" t="inlineStr"/>
       <c r="D152" t="inlineStr">
         <is>
           <t>10.1080/15287390252800828</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
           <t>Lee LJH et al. 2002</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
           <t xml:space="preserve">Lee LJH, Chan CC, Chung CW, Ma YC, Wang GS, Wang JD. Health risk assessment on residents exposed to chlorinated hydrocarbons contaminated in groundwater of a hazardous waste site. Journal of Toxicology and Environmental Health, Part A: Current Issues 65:219-235. </t>
         </is>
@@ -17158,65 +15334,53 @@
       <c r="U152" t="b">
         <v>0</v>
       </c>
       <c r="V152" t="b">
         <v>0</v>
       </c>
       <c r="W152" t="b">
         <v>0</v>
       </c>
       <c r="X152" t="b">
         <v>0</v>
       </c>
       <c r="Y152" t="b">
         <v>0</v>
       </c>
       <c r="Z152" t="b">
         <v>0</v>
       </c>
       <c r="AA152" t="b">
         <v>0</v>
       </c>
       <c r="AB152" t="b">
         <v>0</v>
       </c>
       <c r="AC152" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD152" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH152" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="n">
         <v>100854845</v>
       </c>
       <c r="B153" t="n">
         <v>3489298</v>
       </c>
       <c r="C153" t="inlineStr"/>
       <c r="D153" t="inlineStr">
         <is>
           <t>10.1186/s12940-015-0061-4</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
           <t>Ruckart PZ et al. 2015</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
           <t xml:space="preserve">Ruckart PZ, Bove FJ, Shanley E III, Maslia M. Evaluation of contaminated drinking water and male breast cancer at Marine Corps Base Camp Lejeune, North Carolina: A case-control study. Environmental Health: A Global Access Science Source 14:74. </t>
         </is>
@@ -17274,65 +15438,53 @@
       <c r="U153" t="b">
         <v>0</v>
       </c>
       <c r="V153" t="b">
         <v>0</v>
       </c>
       <c r="W153" t="b">
         <v>0</v>
       </c>
       <c r="X153" t="b">
         <v>0</v>
       </c>
       <c r="Y153" t="b">
         <v>0</v>
       </c>
       <c r="Z153" t="b">
         <v>0</v>
       </c>
       <c r="AA153" t="b">
         <v>0</v>
       </c>
       <c r="AB153" t="b">
         <v>0</v>
       </c>
       <c r="AC153" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD153" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH153" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="n">
         <v>100854846</v>
       </c>
       <c r="B154" t="n">
         <v>35002</v>
       </c>
       <c r="C154" t="inlineStr"/>
       <c r="D154" t="inlineStr"/>
       <c r="E154" t="inlineStr">
         <is>
           <t>U.S. EPA 2001</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
           <t xml:space="preserve">U.S. EPA. Sources, emission and exposure for trichloroethylene (TCE) and related chemicals. In Govt Reports Announcements &amp; Index (138). (EPA/600/R-00/099). Washington, DC: U.S. Environmental Protection Agency. [EPA Report]. </t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
           <t>Sources, emission and exposure for trichloroethylene (TCE) and related chemicals</t>
@@ -17356,95 +15508,83 @@
           <t>In Govt Reports Announcements &amp; Index (138). (EPA/600/R-00/099). Washington, DC: U.S. Environmental Protection Agency. [EPA Report]</t>
         </is>
       </c>
       <c r="L154" t="inlineStr">
         <is>
           <t>This report summarizes currently available exposure related information about TCE, its metabolites, and other parent compounds that produce these same metabolites. Thus, this assessment is a departure from typical exposure assessment of a chemical in that it considers exposure to metabolites as well as parent compounds.</t>
         </is>
       </c>
       <c r="M154" t="inlineStr"/>
       <c r="N154" s="2" t="n">
         <v>43963.83262417148</v>
       </c>
       <c r="O154" s="2" t="n">
         <v>44056.43214675607</v>
       </c>
       <c r="P154" t="b">
         <v>1</v>
       </c>
       <c r="Q154" t="b">
         <v>1</v>
       </c>
       <c r="R154" t="b">
         <v>1</v>
       </c>
       <c r="S154" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T154" t="b">
         <v>1</v>
       </c>
       <c r="U154" t="b">
         <v>1</v>
       </c>
       <c r="V154" t="b">
         <v>0</v>
       </c>
       <c r="W154" t="b">
         <v>0</v>
       </c>
       <c r="X154" t="b">
         <v>0</v>
       </c>
       <c r="Y154" t="b">
         <v>0</v>
       </c>
       <c r="Z154" t="b">
         <v>0</v>
       </c>
       <c r="AA154" t="b">
         <v>0</v>
       </c>
       <c r="AB154" t="b">
         <v>0</v>
       </c>
       <c r="AC154" t="b">
         <v>0</v>
       </c>
       <c r="AD154" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH154" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="n">
         <v>100854847</v>
       </c>
       <c r="B155" t="n">
         <v>3543916</v>
       </c>
       <c r="C155" t="inlineStr"/>
       <c r="D155" t="inlineStr">
         <is>
           <t>10.1007/s00244-004-3015-3</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
           <t>Mcdaniel TV et al. 2004</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
           <t xml:space="preserve">Mcdaniel TV, Martin PA, Ross N, Brown S, Lesage S, Pauli BD. Effects of chlorinated solvents on four species of North American amphihians. Archives of Environmental Contamination and Toxicology 47:101-109. </t>
         </is>
@@ -17502,65 +15642,53 @@
       <c r="U155" t="b">
         <v>0</v>
       </c>
       <c r="V155" t="b">
         <v>0</v>
       </c>
       <c r="W155" t="b">
         <v>0</v>
       </c>
       <c r="X155" t="b">
         <v>0</v>
       </c>
       <c r="Y155" t="b">
         <v>0</v>
       </c>
       <c r="Z155" t="b">
         <v>0</v>
       </c>
       <c r="AA155" t="b">
         <v>0</v>
       </c>
       <c r="AB155" t="b">
         <v>0</v>
       </c>
       <c r="AC155" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD155" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH155" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="n">
         <v>100854848</v>
       </c>
       <c r="B156" t="n">
         <v>3546116</v>
       </c>
       <c r="C156" t="inlineStr"/>
       <c r="D156" t="inlineStr">
         <is>
           <t>10.1021/je00025a035</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
           <t>Comelli F, Castellari C, and Francesconi R 1981</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
           <t xml:space="preserve">Comelli F, Castellari C, Francesconi R. VAPOR-LIQUID-EQUILIBRIA IN BINARY-SYSTEMS CONTAINING 1,3-DIOXOLANE AT ISOBARIC CONDITIONS .1. BINARY-MIXTURES OF 1,3-DIOXOLANE WITH 1,2-TRANS-DICHLOROETHYLENE, TRICHLOROETHYLENE, AND TETRACHLOROETHYLENE. Journal of Chemical and Engineering Data 26:334-338. </t>
         </is>
@@ -17614,65 +15742,53 @@
       <c r="U156" t="b">
         <v>0</v>
       </c>
       <c r="V156" t="b">
         <v>0</v>
       </c>
       <c r="W156" t="b">
         <v>0</v>
       </c>
       <c r="X156" t="b">
         <v>0</v>
       </c>
       <c r="Y156" t="b">
         <v>0</v>
       </c>
       <c r="Z156" t="b">
         <v>0</v>
       </c>
       <c r="AA156" t="b">
         <v>0</v>
       </c>
       <c r="AB156" t="b">
         <v>0</v>
       </c>
       <c r="AC156" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD156" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH156" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="n">
         <v>100854849</v>
       </c>
       <c r="B157" t="n">
         <v>3571689</v>
       </c>
       <c r="C157" t="inlineStr"/>
       <c r="D157" t="inlineStr">
         <is>
           <t>10.1080/10807039.2015.1129890</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
           <t>Haney JT Jr 2016</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
           <t xml:space="preserve">Haney JT Jr. Historical drinking water contamination at Camp Lejeune: Regulatory risk assessor and personal perspectives. Human and Ecological Risk Assessment 22:1029-1035. </t>
         </is>
@@ -17730,65 +15846,53 @@
       <c r="U157" t="b">
         <v>0</v>
       </c>
       <c r="V157" t="b">
         <v>0</v>
       </c>
       <c r="W157" t="b">
         <v>0</v>
       </c>
       <c r="X157" t="b">
         <v>0</v>
       </c>
       <c r="Y157" t="b">
         <v>0</v>
       </c>
       <c r="Z157" t="b">
         <v>0</v>
       </c>
       <c r="AA157" t="b">
         <v>0</v>
       </c>
       <c r="AB157" t="b">
         <v>0</v>
       </c>
       <c r="AC157" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD157" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH157" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="n">
         <v>100854850</v>
       </c>
       <c r="B158" t="n">
         <v>3572212</v>
       </c>
       <c r="C158" t="inlineStr"/>
       <c r="D158" t="inlineStr"/>
       <c r="E158" t="inlineStr">
         <is>
           <t>Major D et al. 2003</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
           <t xml:space="preserve">Major D, Edwards E, Mccarty P, Gossett J, Hendrickson E, Loeffler F, Zinder S, Ellis D, Vidumsky J, Harkness M, Klecka G, Cox E. Discussion of environment vs. bacteria or let's play, 'name that bacteria'. Ground Water Monitoring and Remediation 23:32-+. </t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
           <t>Discussion of environment vs. bacteria or let's play, 'name that bacteria'</t>
@@ -17842,65 +15946,53 @@
       <c r="U158" t="b">
         <v>0</v>
       </c>
       <c r="V158" t="b">
         <v>0</v>
       </c>
       <c r="W158" t="b">
         <v>0</v>
       </c>
       <c r="X158" t="b">
         <v>0</v>
       </c>
       <c r="Y158" t="b">
         <v>0</v>
       </c>
       <c r="Z158" t="b">
         <v>0</v>
       </c>
       <c r="AA158" t="b">
         <v>0</v>
       </c>
       <c r="AB158" t="b">
         <v>0</v>
       </c>
       <c r="AC158" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD158" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH158" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="n">
         <v>100854851</v>
       </c>
       <c r="B159" t="n">
         <v>3618719</v>
       </c>
       <c r="C159" t="inlineStr"/>
       <c r="D159" t="inlineStr"/>
       <c r="E159" t="inlineStr">
         <is>
           <t>Pã¡Sztor, L and Daniel Bode J 1961</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
           <t xml:space="preserve">Pã¡Sztor, L, Daniel Bode J. Thionin derivatives in the extraction and direct photometric determination of boron. 24:467-473. </t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
           <t>Thionin derivatives in the extraction and direct photometric determination of boron</t>
@@ -17954,65 +16046,53 @@
       <c r="U159" t="b">
         <v>0</v>
       </c>
       <c r="V159" t="b">
         <v>0</v>
       </c>
       <c r="W159" t="b">
         <v>0</v>
       </c>
       <c r="X159" t="b">
         <v>0</v>
       </c>
       <c r="Y159" t="b">
         <v>0</v>
       </c>
       <c r="Z159" t="b">
         <v>0</v>
       </c>
       <c r="AA159" t="b">
         <v>0</v>
       </c>
       <c r="AB159" t="b">
         <v>0</v>
       </c>
       <c r="AC159" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD159" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH159" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="n">
         <v>100854852</v>
       </c>
       <c r="B160" t="n">
         <v>3995666</v>
       </c>
       <c r="C160" t="inlineStr"/>
       <c r="D160" t="inlineStr"/>
       <c r="E160" t="inlineStr">
         <is>
           <t>Haskell Laboratories 1988</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
           <t xml:space="preserve">Haskell Laboratories. Initial submission: Teratogenicity study of trans-1,2-dichloroethylene in rats (final report) with attachments and cover letter dated 032792. (88-920001531. 8EHQ-0392-2889). E. I. du Pont de Nemours and Company, Inc., Haskell Laboratory.  Submitted under TSCA Section 8E. </t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
           <t>Initial submission: Teratogenicity study of trans-1,2-dichloroethylene in rats (final report) with attachments and cover letter dated 032792</t>
@@ -18069,62 +16149,50 @@
       <c r="V160" t="b">
         <v>0</v>
       </c>
       <c r="W160" t="b">
         <v>0</v>
       </c>
       <c r="X160" t="b">
         <v>0</v>
       </c>
       <c r="Y160" t="b">
         <v>0</v>
       </c>
       <c r="Z160" t="b">
         <v>0</v>
       </c>
       <c r="AA160" t="b">
         <v>0</v>
       </c>
       <c r="AB160" t="b">
         <v>0</v>
       </c>
       <c r="AC160" t="b">
         <v>0</v>
       </c>
       <c r="AD160" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH160" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="n">
         <v>100854853</v>
       </c>
       <c r="B161" t="n">
         <v>4213833</v>
       </c>
       <c r="C161" t="inlineStr"/>
       <c r="D161" t="inlineStr"/>
       <c r="E161" t="inlineStr">
         <is>
           <t>Monsanto 1987</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
           <t xml:space="preserve">Monsanto. Integrated ground water assessment with cover letter dated 072287. (OTS: OTS0515124; 8EHQ Num: NA; DCN: 86-870000597; TSCATS RefID: 305830; CIS: NA). Monsanto Company. </t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
           <t>Integrated ground water assessment with cover letter dated 072287</t>
@@ -18179,62 +16247,50 @@
       </c>
       <c r="W161" t="b">
         <v>0</v>
       </c>
       <c r="X161" t="b">
         <v>0</v>
       </c>
       <c r="Y161" t="b">
         <v>0</v>
       </c>
       <c r="Z161" t="b">
         <v>0</v>
       </c>
       <c r="AA161" t="b">
         <v>0</v>
       </c>
       <c r="AB161" t="b">
         <v>0</v>
       </c>
       <c r="AC161" t="b">
         <v>0</v>
       </c>
       <c r="AD161" t="b">
         <v>0</v>
       </c>
-      <c r="AE161" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="162">
       <c r="A162" t="n">
         <v>100854854</v>
       </c>
       <c r="B162" t="n">
         <v>4213869</v>
       </c>
       <c r="C162" t="inlineStr"/>
       <c r="D162" t="inlineStr"/>
       <c r="E162" t="inlineStr">
         <is>
           <t>Nus Corp 1986</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
           <t xml:space="preserve">Nus Corp. Record of decision remedial alternative selection - tinkham garage, Londonderry, New Hampshire. (86-870001996). </t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
           <t>Record of decision remedial alternative selection - tinkham garage, Londonderry, New Hampshire</t>
         </is>
       </c>
@@ -18287,62 +16343,50 @@
       </c>
       <c r="W162" t="b">
         <v>0</v>
       </c>
       <c r="X162" t="b">
         <v>0</v>
       </c>
       <c r="Y162" t="b">
         <v>0</v>
       </c>
       <c r="Z162" t="b">
         <v>0</v>
       </c>
       <c r="AA162" t="b">
         <v>0</v>
       </c>
       <c r="AB162" t="b">
         <v>0</v>
       </c>
       <c r="AC162" t="b">
         <v>0</v>
       </c>
       <c r="AD162" t="b">
         <v>0</v>
       </c>
-      <c r="AE162" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="163">
       <c r="A163" t="n">
         <v>100854855</v>
       </c>
       <c r="B163" t="n">
         <v>4213875</v>
       </c>
       <c r="C163" t="inlineStr"/>
       <c r="D163" t="inlineStr"/>
       <c r="E163" t="inlineStr">
         <is>
           <t>Ppg Indus Inc 1987</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
           <t xml:space="preserve">Ppg Indus Inc. Waste disposal sites assessment. (86-870002003). PPG Indus Inc. </t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
           <t>Waste disposal sites assessment</t>
         </is>
       </c>
@@ -18381,74 +16425,62 @@
       <c r="R163" t="b">
         <v>0</v>
       </c>
       <c r="S163" t="b">
         <v>0</v>
       </c>
       <c r="T163" t="b">
         <v>0</v>
       </c>
       <c r="U163" t="b">
         <v>0</v>
       </c>
       <c r="V163" t="b">
         <v>0</v>
       </c>
       <c r="W163" t="b">
         <v>0</v>
       </c>
       <c r="X163" t="b">
         <v>0</v>
       </c>
       <c r="Y163" t="b">
         <v>0</v>
       </c>
       <c r="Z163" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA163" t="b">
         <v>0</v>
       </c>
       <c r="AB163" t="b">
         <v>0</v>
       </c>
       <c r="AC163" t="b">
         <v>0</v>
       </c>
       <c r="AD163" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH163" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="n">
         <v>100854856</v>
       </c>
       <c r="B164" t="n">
         <v>4213877</v>
       </c>
       <c r="C164" t="inlineStr"/>
       <c r="D164" t="inlineStr"/>
       <c r="E164" t="inlineStr">
         <is>
           <t>Ken E Davis Assoc 1984</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
           <t xml:space="preserve">Ken E Davis Assoc. Investigation of contamination at the north dock storage area phase I - PPG Industries, Lake Charles, LA. (OTS0517103.  86-870002014.  TSCATS/309780.). [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
           <t>Investigation of contamination at the north dock storage area phase I - PPG Industries, Lake Charles, LA</t>
@@ -18489,74 +16521,62 @@
       <c r="R164" t="b">
         <v>0</v>
       </c>
       <c r="S164" t="b">
         <v>0</v>
       </c>
       <c r="T164" t="b">
         <v>0</v>
       </c>
       <c r="U164" t="b">
         <v>0</v>
       </c>
       <c r="V164" t="b">
         <v>0</v>
       </c>
       <c r="W164" t="b">
         <v>0</v>
       </c>
       <c r="X164" t="b">
         <v>0</v>
       </c>
       <c r="Y164" t="b">
         <v>0</v>
       </c>
       <c r="Z164" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA164" t="b">
         <v>0</v>
       </c>
       <c r="AB164" t="b">
         <v>0</v>
       </c>
       <c r="AC164" t="b">
         <v>0</v>
       </c>
       <c r="AD164" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH164" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="n">
         <v>100854857</v>
       </c>
       <c r="B165" t="n">
         <v>4213880</v>
       </c>
       <c r="C165" t="inlineStr"/>
       <c r="D165" t="inlineStr"/>
       <c r="E165" t="inlineStr">
         <is>
           <t>ESC 1985</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
           <t xml:space="preserve">ESC. Groundwater monitoring summary - Hranica landfill, sarver, penn. (86-870002034). Washington, DC. Office of Toxic Substances.                      &lt;br /&gt;: PPG Indus Inc. </t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
           <t>Groundwater monitoring summary - Hranica landfill, sarver, penn</t>
@@ -18611,62 +16631,50 @@
       </c>
       <c r="W165" t="b">
         <v>0</v>
       </c>
       <c r="X165" t="b">
         <v>0</v>
       </c>
       <c r="Y165" t="b">
         <v>0</v>
       </c>
       <c r="Z165" t="b">
         <v>0</v>
       </c>
       <c r="AA165" t="b">
         <v>0</v>
       </c>
       <c r="AB165" t="b">
         <v>0</v>
       </c>
       <c r="AC165" t="b">
         <v>0</v>
       </c>
       <c r="AD165" t="b">
         <v>0</v>
       </c>
-      <c r="AE165" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="166">
       <c r="A166" t="n">
         <v>100854858</v>
       </c>
       <c r="B166" t="n">
         <v>4213916</v>
       </c>
       <c r="C166" t="inlineStr"/>
       <c r="D166" t="inlineStr"/>
       <c r="E166" t="inlineStr">
         <is>
           <t>Camp Dresser and McKee Inc. 1988</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
           <t xml:space="preserve">Camp Dresser and McKee Inc. AT&amp;T Merrimack Valley works phase II hydrogeologic investigation ((final report) with attachments and cover letter dated 020690. (86-900000082). AT&amp;T. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
           <t>AT&amp;T Merrimack Valley works phase II hydrogeologic investigation ((final report) with attachments and cover letter dated 020690</t>
         </is>
       </c>
@@ -18705,74 +16713,62 @@
       <c r="R166" t="b">
         <v>0</v>
       </c>
       <c r="S166" t="b">
         <v>0</v>
       </c>
       <c r="T166" t="b">
         <v>0</v>
       </c>
       <c r="U166" t="b">
         <v>0</v>
       </c>
       <c r="V166" t="b">
         <v>0</v>
       </c>
       <c r="W166" t="b">
         <v>0</v>
       </c>
       <c r="X166" t="b">
         <v>0</v>
       </c>
       <c r="Y166" t="b">
         <v>0</v>
       </c>
       <c r="Z166" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA166" t="b">
         <v>0</v>
       </c>
       <c r="AB166" t="b">
         <v>0</v>
       </c>
       <c r="AC166" t="b">
         <v>0</v>
       </c>
       <c r="AD166" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH166" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="n">
         <v>100854859</v>
       </c>
       <c r="B167" t="n">
         <v>4213973</v>
       </c>
       <c r="C167" t="inlineStr"/>
       <c r="D167" t="inlineStr"/>
       <c r="E167" t="inlineStr">
         <is>
           <t>ERM 1992</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
           <t xml:space="preserve">ERM. ECRA sampling and analysis plan report - AlliedSignal Aerospace Company Bendix Electric Power Division with cover letter dated 111693. (86940000033). Eatontown, New Jersey: Bendix Electric Power Division. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
           <t>ECRA sampling and analysis plan report - AlliedSignal Aerospace Company Bendix Electric Power Division with cover letter dated 111693</t>
@@ -18813,74 +16809,62 @@
       <c r="R167" t="b">
         <v>0</v>
       </c>
       <c r="S167" t="b">
         <v>0</v>
       </c>
       <c r="T167" t="b">
         <v>0</v>
       </c>
       <c r="U167" t="b">
         <v>0</v>
       </c>
       <c r="V167" t="b">
         <v>0</v>
       </c>
       <c r="W167" t="b">
         <v>0</v>
       </c>
       <c r="X167" t="b">
         <v>0</v>
       </c>
       <c r="Y167" t="b">
         <v>0</v>
       </c>
       <c r="Z167" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA167" t="b">
         <v>0</v>
       </c>
       <c r="AB167" t="b">
         <v>0</v>
       </c>
       <c r="AC167" t="b">
         <v>0</v>
       </c>
       <c r="AD167" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH167" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="n">
         <v>100854860</v>
       </c>
       <c r="B168" t="n">
         <v>4214049</v>
       </c>
       <c r="C168" t="inlineStr"/>
       <c r="D168" t="inlineStr"/>
       <c r="E168" t="inlineStr">
         <is>
           <t>PFAUDLER CO 1984</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
           <t xml:space="preserve">PFAUDLER CO. Results of analytical data with attached tables. (OTS0000375-0.  FYI-OTS-0185-0375.  TSCATS/31198). Pfaudler Co. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
           <t>Results of analytical data with attached tables</t>
@@ -18921,74 +16905,62 @@
       <c r="R168" t="b">
         <v>0</v>
       </c>
       <c r="S168" t="b">
         <v>0</v>
       </c>
       <c r="T168" t="b">
         <v>0</v>
       </c>
       <c r="U168" t="b">
         <v>0</v>
       </c>
       <c r="V168" t="b">
         <v>0</v>
       </c>
       <c r="W168" t="b">
         <v>0</v>
       </c>
       <c r="X168" t="b">
         <v>0</v>
       </c>
       <c r="Y168" t="b">
         <v>0</v>
       </c>
       <c r="Z168" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA168" t="b">
         <v>0</v>
       </c>
       <c r="AB168" t="b">
         <v>0</v>
       </c>
       <c r="AC168" t="b">
         <v>0</v>
       </c>
       <c r="AD168" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH168" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="n">
         <v>100854861</v>
       </c>
       <c r="B169" t="n">
         <v>4214058</v>
       </c>
       <c r="C169" t="inlineStr"/>
       <c r="D169" t="inlineStr"/>
       <c r="E169" t="inlineStr">
         <is>
           <t>DERS 1991</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
           <t xml:space="preserve">DERS. Environmental site assessment report for vista chemical company facility aberdeen, mississippi with cover letter. (OTS: OTS0000808; 8EHQ Num: FYI-OTS-0591-0808; DCN: NA; TSCATS RefID: 416039; CIS: NA). Washington, DC. Office of Toxic Substances.                      &lt;br /&gt;: Vista Chem Co. </t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
           <t>Environmental site assessment report for vista chemical company facility aberdeen, mississippi with cover letter</t>
@@ -19033,74 +17005,62 @@
       <c r="R169" t="b">
         <v>0</v>
       </c>
       <c r="S169" t="b">
         <v>0</v>
       </c>
       <c r="T169" t="b">
         <v>0</v>
       </c>
       <c r="U169" t="b">
         <v>0</v>
       </c>
       <c r="V169" t="b">
         <v>0</v>
       </c>
       <c r="W169" t="b">
         <v>0</v>
       </c>
       <c r="X169" t="b">
         <v>0</v>
       </c>
       <c r="Y169" t="b">
         <v>0</v>
       </c>
       <c r="Z169" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA169" t="b">
         <v>0</v>
       </c>
       <c r="AB169" t="b">
         <v>0</v>
       </c>
       <c r="AC169" t="b">
         <v>0</v>
       </c>
       <c r="AD169" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH169" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="n">
         <v>100854862</v>
       </c>
       <c r="B170" t="n">
         <v>4214168</v>
       </c>
       <c r="C170" t="inlineStr"/>
       <c r="D170" t="inlineStr"/>
       <c r="E170" t="inlineStr">
         <is>
           <t>Fisher Scientific 1984</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
           <t xml:space="preserve">Fisher Scientific. Hydrogeological investigation at the fisher scientific company fair lawn new jersey facility with cover letter. (&lt;a href="/cgi-bin/sis/transfer?tscats+NTIS/OTS0206772" target="new"&gt;Order this). (OTS: OTS0206772; 8EHQ Num: NA; DCN: 878216008; TSCATS RefID: 29918; CIS: NA). Allied Chem Corp. </t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
           <t>Hydrogeological investigation at the fisher scientific company fair lawn new jersey facility with cover letter</t>
@@ -19155,62 +17115,50 @@
       </c>
       <c r="W170" t="b">
         <v>0</v>
       </c>
       <c r="X170" t="b">
         <v>0</v>
       </c>
       <c r="Y170" t="b">
         <v>0</v>
       </c>
       <c r="Z170" t="b">
         <v>0</v>
       </c>
       <c r="AA170" t="b">
         <v>0</v>
       </c>
       <c r="AB170" t="b">
         <v>0</v>
       </c>
       <c r="AC170" t="b">
         <v>0</v>
       </c>
       <c r="AD170" t="b">
         <v>0</v>
       </c>
-      <c r="AE170" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="171">
       <c r="A171" t="n">
         <v>100854863</v>
       </c>
       <c r="B171" t="n">
         <v>4214315</v>
       </c>
       <c r="C171" t="inlineStr"/>
       <c r="D171" t="inlineStr"/>
       <c r="E171" t="inlineStr">
         <is>
           <t>ATEC 1986</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
           <t xml:space="preserve">ATEC. Hydrogeologic assessment and remedial action AT&amp;T information systems site Indiannapolis, Indiana (interim report) with attachments and cover letter dated 020690. (OTS: OTS0522315; 8EHQ Num: NA; DCN: 86-900000083; TSCATS RefID: 405919; CIS: NA). Berkeley Heights, NJ: AT&amp;T. </t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
           <t>Hydrogeologic assessment and remedial action AT&amp;T information systems site Indiannapolis, Indiana (interim report) with attachments and cover letter dated 020690</t>
         </is>
       </c>
@@ -19263,62 +17211,50 @@
       </c>
       <c r="W171" t="b">
         <v>0</v>
       </c>
       <c r="X171" t="b">
         <v>0</v>
       </c>
       <c r="Y171" t="b">
         <v>0</v>
       </c>
       <c r="Z171" t="b">
         <v>0</v>
       </c>
       <c r="AA171" t="b">
         <v>0</v>
       </c>
       <c r="AB171" t="b">
         <v>0</v>
       </c>
       <c r="AC171" t="b">
         <v>0</v>
       </c>
       <c r="AD171" t="b">
         <v>0</v>
       </c>
-      <c r="AE171" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="172">
       <c r="A172" t="n">
         <v>100854864</v>
       </c>
       <c r="B172" t="n">
         <v>4214344</v>
       </c>
       <c r="C172" t="inlineStr"/>
       <c r="D172" t="inlineStr"/>
       <c r="E172" t="inlineStr">
         <is>
           <t>Geraghty &amp; Miller Incorporated 1991</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
           <t xml:space="preserve">Geraghty &amp; Miller Incorporated. Letter from Allied-Signal Inc notifying USEPA on the enclosed study completed 102491 entitled remedial investigation of the Allied-Signal Inc. Morris Township, New Jersey w-attach. (OTS0533468.  86-920000105.  TSCATS/419887). Allied Signal Incorporated. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
           <t>Letter from Allied-Signal Inc notifying USEPA on the enclosed study completed 102491 entitled remedial investigation of the Allied-Signal Inc. Morris Township, New Jersey w-attach</t>
         </is>
       </c>
@@ -19371,62 +17307,50 @@
       </c>
       <c r="W172" t="b">
         <v>0</v>
       </c>
       <c r="X172" t="b">
         <v>0</v>
       </c>
       <c r="Y172" t="b">
         <v>0</v>
       </c>
       <c r="Z172" t="b">
         <v>0</v>
       </c>
       <c r="AA172" t="b">
         <v>0</v>
       </c>
       <c r="AB172" t="b">
         <v>0</v>
       </c>
       <c r="AC172" t="b">
         <v>0</v>
       </c>
       <c r="AD172" t="b">
         <v>0</v>
       </c>
-      <c r="AE172" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="173">
       <c r="A173" t="n">
         <v>100854865</v>
       </c>
       <c r="B173" t="n">
         <v>4214351</v>
       </c>
       <c r="C173" t="inlineStr"/>
       <c r="D173" t="inlineStr"/>
       <c r="E173" t="inlineStr">
         <is>
           <t>Hargis &amp; Montgomery Inc. 1992</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
           <t xml:space="preserve">Hargis &amp; Montgomery Inc. Letter submitting two enclosed studies of the groundwater and hydrogeology of the Summa Corporation facility in Culver City, California with attachments. (OTS: OTS0535134; 8EHQ Num: NA; DCN: 86-920000806; TSCATS RefID: 422059; CIS: NA). Washington, DC: Maguire Thomas Partners. </t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
           <t>Letter submitting two enclosed studies of the groundwater and hydrogeology of the Summa Corporation facility in Culver City, California with attachments</t>
         </is>
       </c>
@@ -19479,62 +17403,50 @@
       </c>
       <c r="W173" t="b">
         <v>0</v>
       </c>
       <c r="X173" t="b">
         <v>0</v>
       </c>
       <c r="Y173" t="b">
         <v>0</v>
       </c>
       <c r="Z173" t="b">
         <v>0</v>
       </c>
       <c r="AA173" t="b">
         <v>0</v>
       </c>
       <c r="AB173" t="b">
         <v>0</v>
       </c>
       <c r="AC173" t="b">
         <v>0</v>
       </c>
       <c r="AD173" t="b">
         <v>0</v>
       </c>
-      <c r="AE173" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="174">
       <c r="A174" t="n">
         <v>100854866</v>
       </c>
       <c r="B174" t="n">
         <v>4214352</v>
       </c>
       <c r="C174" t="inlineStr"/>
       <c r="D174" t="inlineStr"/>
       <c r="E174" t="inlineStr">
         <is>
           <t>Ecology and Environment 1992</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
           <t xml:space="preserve">Ecology and Environment. Letter submitting two enclosed site investigation studies of the Hughes helicopter facility in Culver City, California with attachments. (OTS0535135.  86-920000807.  TSCATS/422060). Maguire Thomas Partners. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
           <t>Letter submitting two enclosed site investigation studies of the Hughes helicopter facility in Culver City, California with attachments</t>
         </is>
       </c>
@@ -19573,74 +17485,62 @@
       <c r="R174" t="b">
         <v>0</v>
       </c>
       <c r="S174" t="b">
         <v>0</v>
       </c>
       <c r="T174" t="b">
         <v>0</v>
       </c>
       <c r="U174" t="b">
         <v>0</v>
       </c>
       <c r="V174" t="b">
         <v>0</v>
       </c>
       <c r="W174" t="b">
         <v>0</v>
       </c>
       <c r="X174" t="b">
         <v>0</v>
       </c>
       <c r="Y174" t="b">
         <v>0</v>
       </c>
       <c r="Z174" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA174" t="b">
         <v>0</v>
       </c>
       <c r="AB174" t="b">
         <v>0</v>
       </c>
       <c r="AC174" t="b">
         <v>0</v>
       </c>
       <c r="AD174" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH174" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="n">
         <v>100854867</v>
       </c>
       <c r="B175" t="n">
         <v>4214396</v>
       </c>
       <c r="C175" t="inlineStr"/>
       <c r="D175" t="inlineStr"/>
       <c r="E175" t="inlineStr">
         <is>
           <t>Boeing-Huntington Beach 2001</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
           <t xml:space="preserve">Boeing-Huntington Beach. LETTER FROM THE BOEING COMPANY TO USEPA REGARDING ONGOING SAFETY STUDY AND REMEDIATION OF THE RANCHO CORDOVA SITE NEAR SACRAMENTO CA, WITH ATTACHMENTS. (OTS: OTS0560065; 8EHQ Num: NA; DCN: NA; TSCATS RefID: 446691; CIS: NA). Boeing-Huntington Beach. </t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
           <t>LETTER FROM THE BOEING COMPANY TO USEPA REGARDING ONGOING SAFETY STUDY AND REMEDIATION OF THE RANCHO CORDOVA SITE NEAR SACRAMENTO CA, WITH ATTACHMENTS</t>
@@ -19690,65 +17590,53 @@
       <c r="U175" t="b">
         <v>0</v>
       </c>
       <c r="V175" t="b">
         <v>0</v>
       </c>
       <c r="W175" t="b">
         <v>0</v>
       </c>
       <c r="X175" t="b">
         <v>0</v>
       </c>
       <c r="Y175" t="b">
         <v>0</v>
       </c>
       <c r="Z175" t="b">
         <v>0</v>
       </c>
       <c r="AA175" t="b">
         <v>0</v>
       </c>
       <c r="AB175" t="b">
         <v>0</v>
       </c>
       <c r="AC175" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD175" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH175" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="n">
         <v>100854868</v>
       </c>
       <c r="B176" t="n">
         <v>4214412</v>
       </c>
       <c r="C176" t="inlineStr"/>
       <c r="D176" t="inlineStr"/>
       <c r="E176" t="inlineStr">
         <is>
           <t>US EPA 1980</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
           <t xml:space="preserve">US EPA. USEPA status report: groundwater contamination with cover letter dated 021380. (OTS0200628.  8EHQ-0979-0310.  TSCATS/408551.). US EPA. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
           <t>USEPA status report: groundwater contamination with cover letter dated 021380</t>
@@ -19803,62 +17691,50 @@
       </c>
       <c r="W176" t="b">
         <v>0</v>
       </c>
       <c r="X176" t="b">
         <v>0</v>
       </c>
       <c r="Y176" t="b">
         <v>0</v>
       </c>
       <c r="Z176" t="b">
         <v>0</v>
       </c>
       <c r="AA176" t="b">
         <v>0</v>
       </c>
       <c r="AB176" t="b">
         <v>0</v>
       </c>
       <c r="AC176" t="b">
         <v>0</v>
       </c>
       <c r="AD176" t="b">
         <v>0</v>
       </c>
-      <c r="AE176" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="177">
       <c r="A177" t="n">
         <v>100854869</v>
       </c>
       <c r="B177" t="n">
         <v>4214414</v>
       </c>
       <c r="C177" t="inlineStr"/>
       <c r="D177" t="inlineStr"/>
       <c r="E177" t="inlineStr">
         <is>
           <t>Glidden Coatings &amp; Resins 1980</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
           <t xml:space="preserve">Glidden Coatings &amp; Resins. Water sample analysis-vinyl acetate spill pump-out well with attached it enviroscience analytical report hk-239 [hk-239: priority pollutant investigation report gliden coatings and resins with cover letters dated 050580 and 060280]. (OTS: OTS0204850; 8EHQ Num: 8EHQ-0680-0345; DCN: 88-8000345; TSCATS RefID: 6690; CIS: NA). Glidden Coatings &amp; Resins. </t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
           <t>Water sample analysis-vinyl acetate spill pump-out well with attached it enviroscience analytical report hk-239 [hk-239: priority pollutant investigation report gliden coatings and resins with cover letters dated 050580 and 060280]</t>
         </is>
       </c>
@@ -19897,74 +17773,62 @@
       <c r="R177" t="b">
         <v>0</v>
       </c>
       <c r="S177" t="b">
         <v>0</v>
       </c>
       <c r="T177" t="b">
         <v>0</v>
       </c>
       <c r="U177" t="b">
         <v>0</v>
       </c>
       <c r="V177" t="b">
         <v>0</v>
       </c>
       <c r="W177" t="b">
         <v>0</v>
       </c>
       <c r="X177" t="b">
         <v>0</v>
       </c>
       <c r="Y177" t="b">
         <v>0</v>
       </c>
       <c r="Z177" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA177" t="b">
         <v>0</v>
       </c>
       <c r="AB177" t="b">
         <v>0</v>
       </c>
       <c r="AC177" t="b">
         <v>0</v>
       </c>
       <c r="AD177" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH177" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="n">
         <v>100854870</v>
       </c>
       <c r="B178" t="n">
         <v>4214415</v>
       </c>
       <c r="C178" t="inlineStr"/>
       <c r="D178" t="inlineStr"/>
       <c r="E178" t="inlineStr">
         <is>
           <t>US EPA 1980</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
           <t xml:space="preserve">US EPA. Usepa status report: groundwater contamination with cover letter dated 091880. (OTS: OTS0204850; 8EHQ Num: 8EHQ-0680-0345; DCN: NA; TSCATS RefID: 408696; CIS: NA). US EPA. </t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
           <t>Usepa status report: groundwater contamination with cover letter dated 091880</t>
@@ -19975,104 +17839,92 @@
           <t>US EPA</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
           <t>US EPA</t>
         </is>
       </c>
       <c r="J178" t="n">
         <v>1980</v>
       </c>
       <c r="K178" t="inlineStr">
         <is>
           <t>(OTS: OTS0204850; 8EHQ Num: 8EHQ-0680-0345; DCN: NA; TSCATS RefID: 408696; CIS: NA). US EPA.</t>
         </is>
       </c>
       <c r="L178" t="inlineStr"/>
       <c r="M178" t="inlineStr"/>
       <c r="N178" s="2" t="n">
         <v>43963.83262531939</v>
       </c>
       <c r="O178" s="2" t="n">
         <v>43963.83262531958</v>
       </c>
       <c r="P178" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q178" t="b">
         <v>0</v>
       </c>
       <c r="R178" t="b">
         <v>0</v>
       </c>
       <c r="S178" t="b">
         <v>0</v>
       </c>
       <c r="T178" t="b">
         <v>0</v>
       </c>
       <c r="U178" t="b">
         <v>0</v>
       </c>
       <c r="V178" t="b">
         <v>0</v>
       </c>
       <c r="W178" t="b">
         <v>0</v>
       </c>
       <c r="X178" t="b">
         <v>0</v>
       </c>
       <c r="Y178" t="b">
         <v>0</v>
       </c>
       <c r="Z178" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA178" t="b">
         <v>0</v>
       </c>
       <c r="AB178" t="b">
         <v>0</v>
       </c>
       <c r="AC178" t="b">
         <v>0</v>
       </c>
       <c r="AD178" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH178" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="n">
         <v>100854871</v>
       </c>
       <c r="B179" t="n">
         <v>4214419</v>
       </c>
       <c r="C179" t="inlineStr"/>
       <c r="D179" t="inlineStr"/>
       <c r="E179" t="inlineStr">
         <is>
           <t>ICI Americas Inc 1991</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
           <t xml:space="preserve">ICI Americas Inc. Letter from ICI Americas Inc to USEPA submitting follow-up information concerning phenol and other chemicals in groundwater at the facility in Hopewell, Virgina with attachments. (OTS: OTS0529002; 8EHQ Num: 8EHQ-0191-1145; DCN: 89-910000049; TSCATS RefID: 415079; CIS: NA). ICI Americas Inc. </t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
           <t>Letter from ICI Americas Inc to USEPA submitting follow-up information concerning phenol and other chemicals in groundwater at the facility in Hopewell, Virgina with attachments</t>
@@ -20127,62 +17979,50 @@
       </c>
       <c r="W179" t="b">
         <v>0</v>
       </c>
       <c r="X179" t="b">
         <v>0</v>
       </c>
       <c r="Y179" t="b">
         <v>0</v>
       </c>
       <c r="Z179" t="b">
         <v>0</v>
       </c>
       <c r="AA179" t="b">
         <v>0</v>
       </c>
       <c r="AB179" t="b">
         <v>0</v>
       </c>
       <c r="AC179" t="b">
         <v>0</v>
       </c>
       <c r="AD179" t="b">
         <v>0</v>
       </c>
-      <c r="AE179" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="180">
       <c r="A180" t="n">
         <v>100854872</v>
       </c>
       <c r="B180" t="n">
         <v>4214479</v>
       </c>
       <c r="C180" t="inlineStr"/>
       <c r="D180" t="inlineStr"/>
       <c r="E180" t="inlineStr">
         <is>
           <t>Neff JM, Sauer TC, and Maciolek N 1988</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
           <t xml:space="preserve">Neff JM, Sauer TC, Maciolek N. Fate and effects of produced water discharges in nearshore marine waters (final report) with cover letter dated 101188. (OTS0000432-4.  FYI-AX-1288-0432.  TSCATS/310448). Battelle.  American Petroleum Institute. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
           <t>Fate and effects of produced water discharges in nearshore marine waters (final report) with cover letter dated 101188</t>
         </is>
       </c>
@@ -20235,168 +18075,144 @@
       </c>
       <c r="W180" t="b">
         <v>0</v>
       </c>
       <c r="X180" t="b">
         <v>0</v>
       </c>
       <c r="Y180" t="b">
         <v>0</v>
       </c>
       <c r="Z180" t="b">
         <v>0</v>
       </c>
       <c r="AA180" t="b">
         <v>0</v>
       </c>
       <c r="AB180" t="b">
         <v>0</v>
       </c>
       <c r="AC180" t="b">
         <v>0</v>
       </c>
       <c r="AD180" t="b">
         <v>0</v>
       </c>
-      <c r="AE180" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="181">
       <c r="A181" t="n">
         <v>100854873</v>
       </c>
       <c r="B181" t="n">
         <v>4214480</v>
       </c>
       <c r="C181" t="inlineStr"/>
       <c r="D181" t="inlineStr"/>
       <c r="E181" t="inlineStr">
         <is>
           <t>Research Planning Institute 1987</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
           <t xml:space="preserve">Research Planning Institute. Draft final report on the fate and effects of produced water discharges in nearshore marine waters (volume I &amp; II) with cover letter dated 091187. (OTS: OTS0000451-3; 8EHQ Num: FYI-AX-0987-0451; DCN: NA; TSCATS RefID: 303630; CIS: NA). Washington, DC: American Petroleum Institute. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
           <t>Draft final report on the fate and effects of produced water discharges in nearshore marine waters (volume I &amp; II) with cover letter dated 091187</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
           <t>Research Planning Institute</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
           <t>Research Planning Institute</t>
         </is>
       </c>
       <c r="J181" t="n">
         <v>1987</v>
       </c>
       <c r="K181" t="inlineStr">
         <is>
           <t>(OTS: OTS0000451-3; 8EHQ Num: FYI-AX-0987-0451; DCN: NA; TSCATS RefID: 303630; CIS: NA). Washington, DC: American Petroleum Institute. [TSCA Submission]</t>
         </is>
       </c>
       <c r="L181" t="inlineStr"/>
       <c r="M181" t="inlineStr"/>
       <c r="N181" s="2" t="n">
         <v>43963.83262557547</v>
       </c>
       <c r="O181" s="2" t="n">
-        <v>43963.83262557566</v>
+        <v>46197.5441669807</v>
       </c>
       <c r="P181" t="b">
         <v>0</v>
       </c>
       <c r="Q181" t="b">
         <v>0</v>
       </c>
       <c r="R181" t="b">
         <v>0</v>
       </c>
       <c r="S181" t="b">
         <v>0</v>
       </c>
       <c r="T181" t="b">
         <v>0</v>
       </c>
       <c r="U181" t="b">
         <v>0</v>
       </c>
       <c r="V181" t="b">
         <v>0</v>
       </c>
       <c r="W181" t="b">
         <v>0</v>
       </c>
       <c r="X181" t="b">
         <v>0</v>
       </c>
       <c r="Y181" t="b">
         <v>0</v>
       </c>
       <c r="Z181" t="b">
         <v>0</v>
       </c>
       <c r="AA181" t="b">
         <v>0</v>
       </c>
       <c r="AB181" t="b">
         <v>0</v>
       </c>
       <c r="AC181" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD181" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH181" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="n">
         <v>100854874</v>
       </c>
       <c r="B182" t="n">
         <v>4215618</v>
       </c>
       <c r="C182" t="inlineStr"/>
       <c r="D182" t="inlineStr"/>
       <c r="E182" t="inlineStr">
         <is>
           <t>Allied Chem Corp 1985</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
           <t xml:space="preserve">Allied Chem Corp. Final report preliminary site assessment broadview, illinois plant amphenol products division industrial and technology sector with cover letter attached. (OTS020686.  878216184.  TSCATS/34309.). Allied Chem Corporation. U.S. Environmental Protection Agency.. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
           <t>Final report preliminary site assessment broadview, illinois plant amphenol products division industrial and technology sector with cover letter attached</t>
@@ -20437,74 +18253,62 @@
       <c r="R182" t="b">
         <v>0</v>
       </c>
       <c r="S182" t="b">
         <v>0</v>
       </c>
       <c r="T182" t="b">
         <v>0</v>
       </c>
       <c r="U182" t="b">
         <v>0</v>
       </c>
       <c r="V182" t="b">
         <v>0</v>
       </c>
       <c r="W182" t="b">
         <v>0</v>
       </c>
       <c r="X182" t="b">
         <v>0</v>
       </c>
       <c r="Y182" t="b">
         <v>0</v>
       </c>
       <c r="Z182" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA182" t="b">
         <v>0</v>
       </c>
       <c r="AB182" t="b">
         <v>0</v>
       </c>
       <c r="AC182" t="b">
         <v>0</v>
       </c>
       <c r="AD182" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH182" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="n">
         <v>100854875</v>
       </c>
       <c r="B183" t="n">
         <v>4215637</v>
       </c>
       <c r="C183" t="inlineStr"/>
       <c r="D183" t="inlineStr"/>
       <c r="E183" t="inlineStr">
         <is>
           <t>Ciba-Geigy 1984</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
           <t xml:space="preserve">Ciba-Geigy. Memo from S. Workman to C. Staton on Scrdi Dreyfus street site dated September 24, 1984 on one chemical. (EPA/OTS; Doc #86-870001973). Ciba-Geigy Corporation. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
           <t>Memo from S. Workman to C. Staton on Scrdi Dreyfus street site dated September 24, 1984 on one chemical</t>
@@ -20545,74 +18349,62 @@
       <c r="R183" t="b">
         <v>0</v>
       </c>
       <c r="S183" t="b">
         <v>0</v>
       </c>
       <c r="T183" t="b">
         <v>0</v>
       </c>
       <c r="U183" t="b">
         <v>0</v>
       </c>
       <c r="V183" t="b">
         <v>0</v>
       </c>
       <c r="W183" t="b">
         <v>0</v>
       </c>
       <c r="X183" t="b">
         <v>0</v>
       </c>
       <c r="Y183" t="b">
         <v>0</v>
       </c>
       <c r="Z183" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA183" t="b">
         <v>0</v>
       </c>
       <c r="AB183" t="b">
         <v>0</v>
       </c>
       <c r="AC183" t="b">
         <v>0</v>
       </c>
       <c r="AD183" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH183" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="n">
         <v>100854876</v>
       </c>
       <c r="B184" t="n">
         <v>4215651</v>
       </c>
       <c r="C184" t="inlineStr"/>
       <c r="D184" t="inlineStr"/>
       <c r="E184" t="inlineStr">
         <is>
           <t>OBG 1987</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
           <t xml:space="preserve">OBG. Lime lakes waste sites part 2. (86-870002000). Pittsburg, PA: PPG Indus Inc. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
           <t>Lime lakes waste sites part 2</t>
@@ -20653,74 +18445,62 @@
       <c r="R184" t="b">
         <v>0</v>
       </c>
       <c r="S184" t="b">
         <v>0</v>
       </c>
       <c r="T184" t="b">
         <v>0</v>
       </c>
       <c r="U184" t="b">
         <v>0</v>
       </c>
       <c r="V184" t="b">
         <v>0</v>
       </c>
       <c r="W184" t="b">
         <v>0</v>
       </c>
       <c r="X184" t="b">
         <v>0</v>
       </c>
       <c r="Y184" t="b">
         <v>0</v>
       </c>
       <c r="Z184" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA184" t="b">
         <v>0</v>
       </c>
       <c r="AB184" t="b">
         <v>0</v>
       </c>
       <c r="AC184" t="b">
         <v>0</v>
       </c>
       <c r="AD184" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH184" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="n">
         <v>100854877</v>
       </c>
       <c r="B185" t="n">
         <v>4215685</v>
       </c>
       <c r="C185" t="inlineStr"/>
       <c r="D185" t="inlineStr"/>
       <c r="E185" t="inlineStr">
         <is>
           <t>ENSR 1987</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
           <t xml:space="preserve">ENSR. Environmental soil investigation AT&amp;T Kansas City works &amp; quality assurance plan for identifying contaminants around underground storage tanks w-attachments, cover sheet &amp; letter. (OTS0522319.  86-900000087.  TSCATS/405923). [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
           <t>Environmental soil investigation AT&amp;T Kansas City works &amp; quality assurance plan for identifying contaminants around underground storage tanks w-attachments, cover sheet &amp; letter</t>
@@ -20775,62 +18555,50 @@
       </c>
       <c r="W185" t="b">
         <v>0</v>
       </c>
       <c r="X185" t="b">
         <v>0</v>
       </c>
       <c r="Y185" t="b">
         <v>0</v>
       </c>
       <c r="Z185" t="b">
         <v>0</v>
       </c>
       <c r="AA185" t="b">
         <v>0</v>
       </c>
       <c r="AB185" t="b">
         <v>0</v>
       </c>
       <c r="AC185" t="b">
         <v>0</v>
       </c>
       <c r="AD185" t="b">
         <v>0</v>
       </c>
-      <c r="AE185" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="186">
       <c r="A186" t="n">
         <v>100854878</v>
       </c>
       <c r="B186" t="n">
         <v>4215719</v>
       </c>
       <c r="C186" t="inlineStr"/>
       <c r="D186" t="inlineStr"/>
       <c r="E186" t="inlineStr">
         <is>
           <t>Allied Signal Inc 1997</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
           <t xml:space="preserve">Allied Signal Inc. Letter from Allied Signal Inc to USEPA Re indoor air sampling and air quality investigations at Illinois and S Carolina facilities, with attachments and dated 12/15/1997. (EPA/OTS Doc #86-980000052). Parsons Engineering Science Incorporated. </t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
           <t>Letter from Allied Signal Inc to USEPA Re indoor air sampling and air quality investigations at Illinois and S Carolina facilities, with attachments and dated 12/15/1997</t>
         </is>
       </c>
@@ -20869,74 +18637,62 @@
       <c r="R186" t="b">
         <v>0</v>
       </c>
       <c r="S186" t="b">
         <v>0</v>
       </c>
       <c r="T186" t="b">
         <v>0</v>
       </c>
       <c r="U186" t="b">
         <v>0</v>
       </c>
       <c r="V186" t="b">
         <v>0</v>
       </c>
       <c r="W186" t="b">
         <v>0</v>
       </c>
       <c r="X186" t="b">
         <v>0</v>
       </c>
       <c r="Y186" t="b">
         <v>0</v>
       </c>
       <c r="Z186" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA186" t="b">
         <v>0</v>
       </c>
       <c r="AB186" t="b">
         <v>0</v>
       </c>
       <c r="AC186" t="b">
         <v>0</v>
       </c>
       <c r="AD186" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH186" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="n">
         <v>100854879</v>
       </c>
       <c r="B187" t="n">
         <v>4215889</v>
       </c>
       <c r="C187" t="inlineStr"/>
       <c r="D187" t="inlineStr"/>
       <c r="E187" t="inlineStr">
         <is>
           <t>Allied Signal Inc 1989</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
           <t xml:space="preserve">Allied Signal Inc. Final draft phase 1 site assessment: Body of report, figures, attachments and hydraulic properties with attached tables, appendices and cover letter dated 051589. (Project # ALAEGR LACA 01.  OTS0520421.  86-890000266.  TSCATS/403880). Allied Signal Inc. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
           <t>Final draft phase 1 site assessment: Body of report, figures, attachments and hydraulic properties with attached tables, appendices and cover letter dated 051589</t>
@@ -20977,74 +18733,62 @@
       <c r="R187" t="b">
         <v>0</v>
       </c>
       <c r="S187" t="b">
         <v>0</v>
       </c>
       <c r="T187" t="b">
         <v>0</v>
       </c>
       <c r="U187" t="b">
         <v>0</v>
       </c>
       <c r="V187" t="b">
         <v>0</v>
       </c>
       <c r="W187" t="b">
         <v>0</v>
       </c>
       <c r="X187" t="b">
         <v>0</v>
       </c>
       <c r="Y187" t="b">
         <v>0</v>
       </c>
       <c r="Z187" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA187" t="b">
         <v>0</v>
       </c>
       <c r="AB187" t="b">
         <v>0</v>
       </c>
       <c r="AC187" t="b">
         <v>0</v>
       </c>
       <c r="AD187" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH187" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="n">
         <v>100854880</v>
       </c>
       <c r="B188" t="n">
         <v>4215922</v>
       </c>
       <c r="C188" t="inlineStr"/>
       <c r="D188" t="inlineStr"/>
       <c r="E188" t="inlineStr">
         <is>
           <t>Radian International LLC 1996</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
           <t xml:space="preserve">Radian International LLC. Baseline human health risk and environmental assessment for the Oyster Creek Site corrective measure study, with cover letter dated 3/7/1997. (OTS0558944.  86970000734.  TSCATS/444992). Dow Chemical Company. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
           <t>Baseline human health risk and environmental assessment for the Oyster Creek Site corrective measure study, with cover letter dated 3/7/1997</t>
@@ -21092,74 +18836,62 @@
       <c r="R188" t="b">
         <v>0</v>
       </c>
       <c r="S188" t="b">
         <v>0</v>
       </c>
       <c r="T188" t="b">
         <v>0</v>
       </c>
       <c r="U188" t="b">
         <v>0</v>
       </c>
       <c r="V188" t="b">
         <v>0</v>
       </c>
       <c r="W188" t="b">
         <v>0</v>
       </c>
       <c r="X188" t="b">
         <v>0</v>
       </c>
       <c r="Y188" t="b">
         <v>0</v>
       </c>
       <c r="Z188" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA188" t="b">
         <v>0</v>
       </c>
       <c r="AB188" t="b">
         <v>0</v>
       </c>
       <c r="AC188" t="b">
         <v>0</v>
       </c>
       <c r="AD188" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH188" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="n">
         <v>100854881</v>
       </c>
       <c r="B189" t="n">
         <v>42313</v>
       </c>
       <c r="C189" t="inlineStr"/>
       <c r="D189" t="inlineStr">
         <is>
           <t>10.1897/1551-5028(2001)020&lt;0389:pocath&gt;2.0.co;2</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
           <t>Dietz AC and Schnoor JL 2001</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
           <t xml:space="preserve">Dietz AC, Schnoor JL. Phytotoxicity of chlorinated aliphatics to hybrid poplar (Populus deltoides x nigra DN34). Environmental Toxicology and Chemistry 20:389-393. </t>
         </is>
@@ -21217,65 +18949,53 @@
       <c r="U189" t="b">
         <v>0</v>
       </c>
       <c r="V189" t="b">
         <v>0</v>
       </c>
       <c r="W189" t="b">
         <v>0</v>
       </c>
       <c r="X189" t="b">
         <v>0</v>
       </c>
       <c r="Y189" t="b">
         <v>0</v>
       </c>
       <c r="Z189" t="b">
         <v>0</v>
       </c>
       <c r="AA189" t="b">
         <v>0</v>
       </c>
       <c r="AB189" t="b">
         <v>0</v>
       </c>
       <c r="AC189" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD189" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH189" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="n">
         <v>100854882</v>
       </c>
       <c r="B190" t="n">
         <v>43945</v>
       </c>
       <c r="C190" t="inlineStr"/>
       <c r="D190" t="inlineStr">
         <is>
           <t>10.1016/1352-2310(95)00200-6</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
           <t>Spicer CW et al. 1996</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
           <t xml:space="preserve">Spicer CW, Buxton BE, Holdren MW, Smith DL, Kelly TJ, Rust SW, Pate AD, Sverdrup GM, Chuang JC. Variability of hazardous air pollutants in an urban area. Atmospheric Environment 30:3443-3456. </t>
         </is>
@@ -21333,65 +19053,53 @@
       <c r="U190" t="b">
         <v>0</v>
       </c>
       <c r="V190" t="b">
         <v>0</v>
       </c>
       <c r="W190" t="b">
         <v>0</v>
       </c>
       <c r="X190" t="b">
         <v>0</v>
       </c>
       <c r="Y190" t="b">
         <v>0</v>
       </c>
       <c r="Z190" t="b">
         <v>0</v>
       </c>
       <c r="AA190" t="b">
         <v>0</v>
       </c>
       <c r="AB190" t="b">
         <v>0</v>
       </c>
       <c r="AC190" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD190" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH190" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="n">
         <v>100854883</v>
       </c>
       <c r="B191" t="n">
         <v>4412645</v>
       </c>
       <c r="C191" t="inlineStr"/>
       <c r="D191" t="inlineStr"/>
       <c r="E191" t="inlineStr">
         <is>
           <t>Geosciences Research Assoc 1987</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
           <t xml:space="preserve">Geosciences Research Assoc. Identification of ground water characteristics at the Knauf fiberglass company plant - Shelbyville, Indiana (final report). (OTS: OTS0517124; 8EHQ Num: NA; DCN: 86-870002035; TSCATS RefID: 309822; CIS: NA). Geosciences Research Assoc. </t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
           <t>Identification of ground water characteristics at the Knauf fiberglass company plant - Shelbyville, Indiana (final report)</t>
@@ -21446,62 +19154,50 @@
       </c>
       <c r="W191" t="b">
         <v>0</v>
       </c>
       <c r="X191" t="b">
         <v>0</v>
       </c>
       <c r="Y191" t="b">
         <v>0</v>
       </c>
       <c r="Z191" t="b">
         <v>0</v>
       </c>
       <c r="AA191" t="b">
         <v>0</v>
       </c>
       <c r="AB191" t="b">
         <v>0</v>
       </c>
       <c r="AC191" t="b">
         <v>0</v>
       </c>
       <c r="AD191" t="b">
         <v>0</v>
       </c>
-      <c r="AE191" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="192">
       <c r="A192" t="n">
         <v>100854884</v>
       </c>
       <c r="B192" t="n">
         <v>4697228</v>
       </c>
       <c r="C192" t="inlineStr"/>
       <c r="D192" t="inlineStr">
         <is>
           <t>10.1021/es980578x</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
           <t>Grosjean E, Rasmussen RA, and Grosjean D 1999</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
           <t xml:space="preserve">Grosjean E, Rasmussen RA, Grosjean D. Toxic air contaminants in Porto Alegre, Brazil. Environmental Science and Technology 33:1970-1978. </t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
@@ -21557,65 +19253,53 @@
       <c r="U192" t="b">
         <v>0</v>
       </c>
       <c r="V192" t="b">
         <v>0</v>
       </c>
       <c r="W192" t="b">
         <v>0</v>
       </c>
       <c r="X192" t="b">
         <v>0</v>
       </c>
       <c r="Y192" t="b">
         <v>0</v>
       </c>
       <c r="Z192" t="b">
         <v>0</v>
       </c>
       <c r="AA192" t="b">
         <v>0</v>
       </c>
       <c r="AB192" t="b">
         <v>0</v>
       </c>
       <c r="AC192" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD192" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH192" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="n">
         <v>100854885</v>
       </c>
       <c r="B193" t="n">
         <v>4841260</v>
       </c>
       <c r="C193" t="inlineStr"/>
       <c r="D193" t="inlineStr"/>
       <c r="E193" t="inlineStr">
         <is>
           <t>Canter LW, Know RC, and Fairchild DM 1987</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
           <t xml:space="preserve">Canter LW, Know RC, Fairchild DM. GROUND WATER QUALITY PROTECTION.  </t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
           <t>GROUND WATER QUALITY PROTECTION</t>
@@ -21665,65 +19349,53 @@
       <c r="U193" t="b">
         <v>0</v>
       </c>
       <c r="V193" t="b">
         <v>0</v>
       </c>
       <c r="W193" t="b">
         <v>0</v>
       </c>
       <c r="X193" t="b">
         <v>0</v>
       </c>
       <c r="Y193" t="b">
         <v>0</v>
       </c>
       <c r="Z193" t="b">
         <v>0</v>
       </c>
       <c r="AA193" t="b">
         <v>0</v>
       </c>
       <c r="AB193" t="b">
         <v>0</v>
       </c>
       <c r="AC193" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD193" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH193" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="n">
         <v>100854886</v>
       </c>
       <c r="B194" t="n">
         <v>4842790</v>
       </c>
       <c r="C194" t="inlineStr"/>
       <c r="D194" t="inlineStr"/>
       <c r="E194" t="inlineStr">
         <is>
           <t>Twerdok LE et al. 1997</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
           <t xml:space="preserve">Twerdok LE, Burton DT, Gardner HS, Shedd TR, Wolfe MJ. The use of nontraditional assays in an integrated environmental assessment of contaminated ground water.  </t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
           <t>The use of nontraditional assays in an integrated environmental assessment of contaminated ground water</t>
@@ -21778,62 +19450,50 @@
       </c>
       <c r="W194" t="b">
         <v>0</v>
       </c>
       <c r="X194" t="b">
         <v>0</v>
       </c>
       <c r="Y194" t="b">
         <v>0</v>
       </c>
       <c r="Z194" t="b">
         <v>0</v>
       </c>
       <c r="AA194" t="b">
         <v>0</v>
       </c>
       <c r="AB194" t="b">
         <v>0</v>
       </c>
       <c r="AC194" t="b">
         <v>0</v>
       </c>
       <c r="AD194" t="b">
         <v>0</v>
       </c>
-      <c r="AE194" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="195">
       <c r="A195" t="n">
         <v>100854887</v>
       </c>
       <c r="B195" t="n">
         <v>4848710</v>
       </c>
       <c r="C195" t="inlineStr"/>
       <c r="D195" t="inlineStr">
         <is>
           <t>10.1021/acs.organomet.7b00647</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
           <t>Bukhryakov KV et al. 2017</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
           <t xml:space="preserve">Bukhryakov KV, Venkatramani S, Tsay C, Hoveyda A, Schrock RR. Syntheses of Molybdenum Adamantylimido and t-Butylimido Alkylidene Chloride Complexes Using HCI and Diphenylnnethylphosphine.  </t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
@@ -21885,65 +19545,53 @@
       <c r="U195" t="b">
         <v>0</v>
       </c>
       <c r="V195" t="b">
         <v>0</v>
       </c>
       <c r="W195" t="b">
         <v>0</v>
       </c>
       <c r="X195" t="b">
         <v>0</v>
       </c>
       <c r="Y195" t="b">
         <v>0</v>
       </c>
       <c r="Z195" t="b">
         <v>0</v>
       </c>
       <c r="AA195" t="b">
         <v>0</v>
       </c>
       <c r="AB195" t="b">
         <v>0</v>
       </c>
       <c r="AC195" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD195" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH195" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="n">
         <v>100854888</v>
       </c>
       <c r="B196" t="n">
         <v>4851597</v>
       </c>
       <c r="C196" t="inlineStr"/>
       <c r="D196" t="inlineStr"/>
       <c r="E196" t="inlineStr">
         <is>
           <t>Dinicola RS 2006</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
           <t xml:space="preserve">Dinicola RS. Continued Biodegradation of Chloroethene Compounds in Ground Water at Operable Unit 1, Naval Undersea Warfare Center, Division Keyport, Washington.  </t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
           <t>Continued Biodegradation of Chloroethene Compounds in Ground Water at Operable Unit 1, Naval Undersea Warfare Center, Division Keyport, Washington</t>
@@ -21993,65 +19641,53 @@
       <c r="U196" t="b">
         <v>0</v>
       </c>
       <c r="V196" t="b">
         <v>0</v>
       </c>
       <c r="W196" t="b">
         <v>0</v>
       </c>
       <c r="X196" t="b">
         <v>0</v>
       </c>
       <c r="Y196" t="b">
         <v>0</v>
       </c>
       <c r="Z196" t="b">
         <v>0</v>
       </c>
       <c r="AA196" t="b">
         <v>0</v>
       </c>
       <c r="AB196" t="b">
         <v>0</v>
       </c>
       <c r="AC196" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD196" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH196" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="n">
         <v>100854889</v>
       </c>
       <c r="B197" t="n">
         <v>4862669</v>
       </c>
       <c r="C197" t="inlineStr"/>
       <c r="D197" t="inlineStr">
         <is>
           <t>10.1006/taap.1997.8257</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
           <t>Mathews JM et al. 1997</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
           <t xml:space="preserve">Mathews JM, Raymer JH, Etheridge AS, Velez GR, Bucher JR. Do endogenous volatile organic chemicals measured in breath reflect and maintain CYP2E1 levels in vivo?. Toxicology and Applied Pharmacology 146:255-260. </t>
         </is>
@@ -22114,62 +19750,50 @@
       </c>
       <c r="W197" t="b">
         <v>0</v>
       </c>
       <c r="X197" t="b">
         <v>0</v>
       </c>
       <c r="Y197" t="b">
         <v>0</v>
       </c>
       <c r="Z197" t="b">
         <v>0</v>
       </c>
       <c r="AA197" t="b">
         <v>0</v>
       </c>
       <c r="AB197" t="b">
         <v>0</v>
       </c>
       <c r="AC197" t="b">
         <v>0</v>
       </c>
       <c r="AD197" t="b">
         <v>0</v>
       </c>
-      <c r="AE197" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="198">
       <c r="A198" t="n">
         <v>100854890</v>
       </c>
       <c r="B198" t="n">
         <v>4866022</v>
       </c>
       <c r="C198" t="inlineStr"/>
       <c r="D198" t="inlineStr">
         <is>
           <t>10.1021/je950317s</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
           <t>Hahn G and Svejda P 1996</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
           <t xml:space="preserve">Hahn G, Svejda P. Excess volumes and excess enthalpies of binary liquid mixtures of trans-1,2-dichloroethene and of cis-1,2-dichloroethene plus n-alkanes or +2,2,4-trimethylpentane.  </t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
@@ -22221,65 +19845,53 @@
       <c r="U198" t="b">
         <v>0</v>
       </c>
       <c r="V198" t="b">
         <v>0</v>
       </c>
       <c r="W198" t="b">
         <v>0</v>
       </c>
       <c r="X198" t="b">
         <v>0</v>
       </c>
       <c r="Y198" t="b">
         <v>0</v>
       </c>
       <c r="Z198" t="b">
         <v>0</v>
       </c>
       <c r="AA198" t="b">
         <v>0</v>
       </c>
       <c r="AB198" t="b">
         <v>0</v>
       </c>
       <c r="AC198" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD198" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH198" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="n">
         <v>100854891</v>
       </c>
       <c r="B199" t="n">
         <v>4915082</v>
       </c>
       <c r="C199" t="inlineStr"/>
       <c r="D199" t="inlineStr">
         <is>
           <t>10.2116/bunsekikagaku.57.439</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
           <t>Ueno H et al. 2008</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
           <t xml:space="preserve">Ueno H, Yamazawa M, Shikakume K, Tsunoda K. Development of volatile organic compound standard solutions based on Japan Calibration Service System. Bunseki Kagaku /  Analysis Chemistry 57:439-446. </t>
         </is>
@@ -22337,65 +19949,53 @@
       <c r="U199" t="b">
         <v>0</v>
       </c>
       <c r="V199" t="b">
         <v>0</v>
       </c>
       <c r="W199" t="b">
         <v>0</v>
       </c>
       <c r="X199" t="b">
         <v>0</v>
       </c>
       <c r="Y199" t="b">
         <v>0</v>
       </c>
       <c r="Z199" t="b">
         <v>0</v>
       </c>
       <c r="AA199" t="b">
         <v>0</v>
       </c>
       <c r="AB199" t="b">
         <v>0</v>
       </c>
       <c r="AC199" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD199" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH199" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="n">
         <v>100854892</v>
       </c>
       <c r="B200" t="n">
         <v>4930903</v>
       </c>
       <c r="C200" t="inlineStr"/>
       <c r="D200" t="inlineStr"/>
       <c r="E200" t="inlineStr">
         <is>
           <t>Bowen JP et al. 1988</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
           <t xml:space="preserve">Bowen JP, Reddy VV, Patterson D G, , JR, Allinger NL. MOLECULAR MECHANICS MM2 PARAMETERS FOR DIVINYL ETHERS AND AROMATIC HALIDE DERIVATIVES.  </t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
           <t>MOLECULAR MECHANICS MM2 PARAMETERS FOR DIVINYL ETHERS AND AROMATIC HALIDE DERIVATIVES</t>
@@ -22450,62 +20050,50 @@
       </c>
       <c r="W200" t="b">
         <v>0</v>
       </c>
       <c r="X200" t="b">
         <v>0</v>
       </c>
       <c r="Y200" t="b">
         <v>0</v>
       </c>
       <c r="Z200" t="b">
         <v>0</v>
       </c>
       <c r="AA200" t="b">
         <v>0</v>
       </c>
       <c r="AB200" t="b">
         <v>0</v>
       </c>
       <c r="AC200" t="b">
         <v>0</v>
       </c>
       <c r="AD200" t="b">
         <v>0</v>
       </c>
-      <c r="AE200" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="201">
       <c r="A201" t="n">
         <v>100854893</v>
       </c>
       <c r="B201" t="n">
         <v>4931986</v>
       </c>
       <c r="C201" t="inlineStr"/>
       <c r="D201" t="inlineStr"/>
       <c r="E201" t="inlineStr">
         <is>
           <t>Oxenford JL, Mcgeorge LJ, and Jenniss SW 1989</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
           <t xml:space="preserve">Oxenford JL, Mcgeorge LJ, Jenniss SW. DETERMINATION OF PRACTICAL QUANTITATION LEVELS FOR ORGANIC COMPOUNDS IN DRINKING WATER.  </t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
           <t>DETERMINATION OF PRACTICAL QUANTITATION LEVELS FOR ORGANIC COMPOUNDS IN DRINKING WATER</t>
         </is>
       </c>
@@ -22558,62 +20146,50 @@
       </c>
       <c r="W201" t="b">
         <v>0</v>
       </c>
       <c r="X201" t="b">
         <v>0</v>
       </c>
       <c r="Y201" t="b">
         <v>0</v>
       </c>
       <c r="Z201" t="b">
         <v>0</v>
       </c>
       <c r="AA201" t="b">
         <v>0</v>
       </c>
       <c r="AB201" t="b">
         <v>0</v>
       </c>
       <c r="AC201" t="b">
         <v>0</v>
       </c>
       <c r="AD201" t="b">
         <v>0</v>
       </c>
-      <c r="AE201" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="202">
       <c r="A202" t="n">
         <v>100854894</v>
       </c>
       <c r="B202" t="n">
         <v>4932203</v>
       </c>
       <c r="C202" t="inlineStr"/>
       <c r="D202" t="inlineStr"/>
       <c r="E202" t="inlineStr">
         <is>
           <t>Sampaolo A and Binetti R 1986</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
           <t xml:space="preserve">Sampaolo A, Binetti R. ELABORATION OF A PRACTICAL METHOD FOR PRIORITY SELECTIONS AND RISK ASSESSMENT AMONG EXISTING CHEMICALS.  </t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
           <t>ELABORATION OF A PRACTICAL METHOD FOR PRIORITY SELECTIONS AND RISK ASSESSMENT AMONG EXISTING CHEMICALS</t>
         </is>
       </c>
@@ -22652,74 +20228,62 @@
       <c r="R202" t="b">
         <v>0</v>
       </c>
       <c r="S202" t="b">
         <v>0</v>
       </c>
       <c r="T202" t="b">
         <v>0</v>
       </c>
       <c r="U202" t="b">
         <v>0</v>
       </c>
       <c r="V202" t="b">
         <v>0</v>
       </c>
       <c r="W202" t="b">
         <v>0</v>
       </c>
       <c r="X202" t="b">
         <v>0</v>
       </c>
       <c r="Y202" t="b">
         <v>0</v>
       </c>
       <c r="Z202" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA202" t="b">
         <v>0</v>
       </c>
       <c r="AB202" t="b">
         <v>0</v>
       </c>
       <c r="AC202" t="b">
         <v>0</v>
       </c>
       <c r="AD202" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH202" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="n">
         <v>100854895</v>
       </c>
       <c r="B203" t="n">
         <v>4932324</v>
       </c>
       <c r="C203" t="inlineStr"/>
       <c r="D203" t="inlineStr"/>
       <c r="E203" t="inlineStr">
         <is>
           <t>Toft P 1987</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
           <t xml:space="preserve">Toft P. Guidelines for Canadian drinking water quality. In Treatment of Drinking Water for Organic Contaminants (pp. 7-16). Washington, DC: American Chemical Society. </t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
           <t>Guidelines for Canadian drinking water quality</t>
@@ -22783,62 +20347,50 @@
       </c>
       <c r="W203" t="b">
         <v>0</v>
       </c>
       <c r="X203" t="b">
         <v>0</v>
       </c>
       <c r="Y203" t="b">
         <v>0</v>
       </c>
       <c r="Z203" t="b">
         <v>0</v>
       </c>
       <c r="AA203" t="b">
         <v>0</v>
       </c>
       <c r="AB203" t="b">
         <v>0</v>
       </c>
       <c r="AC203" t="b">
         <v>0</v>
       </c>
       <c r="AD203" t="b">
         <v>0</v>
       </c>
-      <c r="AE203" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="204">
       <c r="A204" t="n">
         <v>100854896</v>
       </c>
       <c r="B204" t="n">
         <v>4932586</v>
       </c>
       <c r="C204" t="inlineStr"/>
       <c r="D204" t="inlineStr"/>
       <c r="E204" t="inlineStr">
         <is>
           <t>Wylie PL 1988</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
           <t xml:space="preserve">Wylie PL. COMPARING HEADSPACE WITH PURGE AND TRAP FOR ANALYSIS OF VOLATILE PRIORITY POLLUTANTS.  </t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
           <t>COMPARING HEADSPACE WITH PURGE AND TRAP FOR ANALYSIS OF VOLATILE PRIORITY POLLUTANTS</t>
         </is>
       </c>
@@ -22886,65 +20438,53 @@
       <c r="U204" t="b">
         <v>0</v>
       </c>
       <c r="V204" t="b">
         <v>0</v>
       </c>
       <c r="W204" t="b">
         <v>0</v>
       </c>
       <c r="X204" t="b">
         <v>0</v>
       </c>
       <c r="Y204" t="b">
         <v>0</v>
       </c>
       <c r="Z204" t="b">
         <v>0</v>
       </c>
       <c r="AA204" t="b">
         <v>0</v>
       </c>
       <c r="AB204" t="b">
         <v>0</v>
       </c>
       <c r="AC204" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD204" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH204" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="n">
         <v>100854897</v>
       </c>
       <c r="B205" t="n">
         <v>5030237</v>
       </c>
       <c r="C205" t="inlineStr"/>
       <c r="D205" t="inlineStr"/>
       <c r="E205" t="inlineStr">
         <is>
           <t>Cotruvo JA 1985</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
           <t xml:space="preserve">Cotruvo JA. Organic micropollutants in drinking water: an overview. Science of the Total Environment 47:7-26. </t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
           <t>Organic micropollutants in drinking water: an overview</t>
@@ -22998,65 +20538,53 @@
       <c r="U205" t="b">
         <v>0</v>
       </c>
       <c r="V205" t="b">
         <v>0</v>
       </c>
       <c r="W205" t="b">
         <v>0</v>
       </c>
       <c r="X205" t="b">
         <v>0</v>
       </c>
       <c r="Y205" t="b">
         <v>0</v>
       </c>
       <c r="Z205" t="b">
         <v>0</v>
       </c>
       <c r="AA205" t="b">
         <v>0</v>
       </c>
       <c r="AB205" t="b">
         <v>0</v>
       </c>
       <c r="AC205" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD205" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH205" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="n">
         <v>100854898</v>
       </c>
       <c r="B206" t="n">
         <v>5065299</v>
       </c>
       <c r="C206" t="inlineStr"/>
       <c r="D206" t="inlineStr"/>
       <c r="E206" t="inlineStr">
         <is>
           <t>Blanchard RD and Hardy JK 1985</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
           <t xml:space="preserve">Blanchard RD, Hardy JK. USE OF A PERMEATION SAMPLER IN THE COLLECTION OF 23 VOLATILE ORGANIC PRIORITY POLLUTANTS.  </t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
           <t>USE OF A PERMEATION SAMPLER IN THE COLLECTION OF 23 VOLATILE ORGANIC PRIORITY POLLUTANTS</t>
@@ -23106,65 +20634,53 @@
       <c r="U206" t="b">
         <v>0</v>
       </c>
       <c r="V206" t="b">
         <v>0</v>
       </c>
       <c r="W206" t="b">
         <v>0</v>
       </c>
       <c r="X206" t="b">
         <v>0</v>
       </c>
       <c r="Y206" t="b">
         <v>0</v>
       </c>
       <c r="Z206" t="b">
         <v>0</v>
       </c>
       <c r="AA206" t="b">
         <v>0</v>
       </c>
       <c r="AB206" t="b">
         <v>0</v>
       </c>
       <c r="AC206" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD206" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH206" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="n">
         <v>100854899</v>
       </c>
       <c r="B207" t="n">
         <v>5065352</v>
       </c>
       <c r="C207" t="inlineStr"/>
       <c r="D207" t="inlineStr">
         <is>
           <t>10.1021/ac00298a058</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
           <t>Blanchard RD and Hardy JK 1986</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
           <t xml:space="preserve">Blanchard RD, Hardy JK. Continuous monitoring device for the collection of 23 volatile organic priority pollutants. Analytical Chemistry 58:1529-1532. </t>
         </is>
@@ -23213,74 +20729,62 @@
       <c r="R207" t="b">
         <v>0</v>
       </c>
       <c r="S207" t="b">
         <v>0</v>
       </c>
       <c r="T207" t="b">
         <v>0</v>
       </c>
       <c r="U207" t="b">
         <v>0</v>
       </c>
       <c r="V207" t="b">
         <v>0</v>
       </c>
       <c r="W207" t="b">
         <v>0</v>
       </c>
       <c r="X207" t="b">
         <v>0</v>
       </c>
       <c r="Y207" t="b">
         <v>0</v>
       </c>
       <c r="Z207" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA207" t="b">
         <v>0</v>
       </c>
       <c r="AB207" t="b">
         <v>0</v>
       </c>
       <c r="AC207" t="b">
         <v>0</v>
       </c>
       <c r="AD207" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH207" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="n">
         <v>100854900</v>
       </c>
       <c r="B208" t="n">
         <v>5065359</v>
       </c>
       <c r="C208" t="inlineStr"/>
       <c r="D208" t="inlineStr"/>
       <c r="E208" t="inlineStr">
         <is>
           <t>Hand DW et al. 1986</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
           <t xml:space="preserve">Hand DW, Crittenden JC, Gehin JL, Lykins B W, , JR. DESIGN AND EVALUATION OF AN AIR-STRIPPING TOWER FOR REMOVING VOLATILE ORGANIC CHEMICALS FROM GROUNDWATER.  </t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
           <t>DESIGN AND EVALUATION OF AN AIR-STRIPPING TOWER FOR REMOVING VOLATILE ORGANIC CHEMICALS FROM GROUNDWATER</t>
@@ -23330,65 +20834,53 @@
       <c r="U208" t="b">
         <v>0</v>
       </c>
       <c r="V208" t="b">
         <v>0</v>
       </c>
       <c r="W208" t="b">
         <v>0</v>
       </c>
       <c r="X208" t="b">
         <v>0</v>
       </c>
       <c r="Y208" t="b">
         <v>0</v>
       </c>
       <c r="Z208" t="b">
         <v>0</v>
       </c>
       <c r="AA208" t="b">
         <v>0</v>
       </c>
       <c r="AB208" t="b">
         <v>0</v>
       </c>
       <c r="AC208" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD208" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH208" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="n">
         <v>100854901</v>
       </c>
       <c r="B209" t="n">
         <v>5065436</v>
       </c>
       <c r="C209" t="inlineStr"/>
       <c r="D209" t="inlineStr"/>
       <c r="E209" t="inlineStr">
         <is>
           <t>Jerpe J and Davis A 1987</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
           <t xml:space="preserve">Jerpe J, Davis A. AMBIENT CAPILLARY CHROMATOGRAPHY OF VOLATILE ORGANICS WITH A PORTABLE GAS CHROMATOGRAPH.  </t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
           <t>AMBIENT CAPILLARY CHROMATOGRAPHY OF VOLATILE ORGANICS WITH A PORTABLE GAS CHROMATOGRAPH</t>
@@ -23438,65 +20930,53 @@
       <c r="U209" t="b">
         <v>0</v>
       </c>
       <c r="V209" t="b">
         <v>0</v>
       </c>
       <c r="W209" t="b">
         <v>0</v>
       </c>
       <c r="X209" t="b">
         <v>0</v>
       </c>
       <c r="Y209" t="b">
         <v>0</v>
       </c>
       <c r="Z209" t="b">
         <v>0</v>
       </c>
       <c r="AA209" t="b">
         <v>0</v>
       </c>
       <c r="AB209" t="b">
         <v>0</v>
       </c>
       <c r="AC209" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD209" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH209" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="n">
         <v>100854902</v>
       </c>
       <c r="B210" t="n">
         <v>5065499</v>
       </c>
       <c r="C210" t="inlineStr"/>
       <c r="D210" t="inlineStr"/>
       <c r="E210" t="inlineStr">
         <is>
           <t>Gentry SJ and Walsh PT 1987</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
           <t xml:space="preserve">Gentry SJ, Walsh PT. A diffusive sampler stain tube exposure monitor. In Berlin, A; Brown, RH; Saunders, KJ (Eds.), Diffusive Sampling: An Alternative Approach to Workplace Air Monitoring; Symposium (pp. 379-382). London, England: Royal Society of Chemistry. </t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
           <t>A diffusive sampler stain tube exposure monitor</t>
@@ -23537,74 +21017,62 @@
       <c r="R210" t="b">
         <v>0</v>
       </c>
       <c r="S210" t="b">
         <v>0</v>
       </c>
       <c r="T210" t="b">
         <v>0</v>
       </c>
       <c r="U210" t="b">
         <v>0</v>
       </c>
       <c r="V210" t="b">
         <v>0</v>
       </c>
       <c r="W210" t="b">
         <v>0</v>
       </c>
       <c r="X210" t="b">
         <v>0</v>
       </c>
       <c r="Y210" t="b">
         <v>0</v>
       </c>
       <c r="Z210" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA210" t="b">
         <v>0</v>
       </c>
       <c r="AB210" t="b">
         <v>0</v>
       </c>
       <c r="AC210" t="b">
         <v>0</v>
       </c>
       <c r="AD210" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH210" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="n">
         <v>100854903</v>
       </c>
       <c r="B211" t="n">
         <v>5065521</v>
       </c>
       <c r="C211" t="inlineStr"/>
       <c r="D211" t="inlineStr"/>
       <c r="E211" t="inlineStr">
         <is>
           <t>Herzog BL et al. 1988</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
           <t xml:space="preserve">Herzog BL, Chou S-F, J, Chou J, Valkenburg  JR, Griffin RA. CHANGES IN VOLATILE ORGANIC CHEMICAL CONCENTRATIONS AFTER PURGING SLOWLY RECOVERING WELLS.  </t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
           <t>CHANGES IN VOLATILE ORGANIC CHEMICAL CONCENTRATIONS AFTER PURGING SLOWLY RECOVERING WELLS</t>
@@ -23657,62 +21125,50 @@
       <c r="V211" t="b">
         <v>0</v>
       </c>
       <c r="W211" t="b">
         <v>0</v>
       </c>
       <c r="X211" t="b">
         <v>0</v>
       </c>
       <c r="Y211" t="b">
         <v>0</v>
       </c>
       <c r="Z211" t="b">
         <v>0</v>
       </c>
       <c r="AA211" t="b">
         <v>0</v>
       </c>
       <c r="AB211" t="b">
         <v>0</v>
       </c>
       <c r="AC211" t="b">
         <v>0</v>
       </c>
       <c r="AD211" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH211" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="n">
         <v>100854904</v>
       </c>
       <c r="B212" t="n">
         <v>5065533</v>
       </c>
       <c r="C212" t="inlineStr"/>
       <c r="D212" t="inlineStr"/>
       <c r="E212" t="inlineStr">
         <is>
           <t>Mercier M 1988</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
           <t xml:space="preserve">Mercier M. Risk assessment of chemicals a global approach. In Richardson, ML (Ed.), Risk Assessment of Chemicals in the Environment (pp. 73-91). London, UK: Royal Society of Chemistry. </t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
           <t>Risk assessment of chemicals a global approach</t>
@@ -23753,74 +21209,62 @@
       <c r="R212" t="b">
         <v>0</v>
       </c>
       <c r="S212" t="b">
         <v>0</v>
       </c>
       <c r="T212" t="b">
         <v>0</v>
       </c>
       <c r="U212" t="b">
         <v>0</v>
       </c>
       <c r="V212" t="b">
         <v>0</v>
       </c>
       <c r="W212" t="b">
         <v>0</v>
       </c>
       <c r="X212" t="b">
         <v>0</v>
       </c>
       <c r="Y212" t="b">
         <v>0</v>
       </c>
       <c r="Z212" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA212" t="b">
         <v>0</v>
       </c>
       <c r="AB212" t="b">
         <v>0</v>
       </c>
       <c r="AC212" t="b">
         <v>0</v>
       </c>
       <c r="AD212" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH212" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="n">
         <v>100854905</v>
       </c>
       <c r="B213" t="n">
         <v>5065553</v>
       </c>
       <c r="C213" t="inlineStr"/>
       <c r="D213" t="inlineStr"/>
       <c r="E213" t="inlineStr">
         <is>
           <t>Adams JQ, Clark RM, and Miltner RJ 1989</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
           <t xml:space="preserve">Adams JQ, Clark RM, Miltner RJ. CONTROLLING ORGANICS WITH GAC A COST AND PERFORMANCE ANALYSIS.  </t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
           <t>CONTROLLING ORGANICS WITH GAC A COST AND PERFORMANCE ANALYSIS</t>
@@ -23870,65 +21314,53 @@
       <c r="U213" t="b">
         <v>0</v>
       </c>
       <c r="V213" t="b">
         <v>0</v>
       </c>
       <c r="W213" t="b">
         <v>0</v>
       </c>
       <c r="X213" t="b">
         <v>0</v>
       </c>
       <c r="Y213" t="b">
         <v>0</v>
       </c>
       <c r="Z213" t="b">
         <v>0</v>
       </c>
       <c r="AA213" t="b">
         <v>0</v>
       </c>
       <c r="AB213" t="b">
         <v>0</v>
       </c>
       <c r="AC213" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD213" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH213" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="n">
         <v>100854906</v>
       </c>
       <c r="B214" t="n">
         <v>5065592</v>
       </c>
       <c r="C214" t="inlineStr"/>
       <c r="D214" t="inlineStr"/>
       <c r="E214" t="inlineStr">
         <is>
           <t>Haarhoff J and Cleasby JL 1990</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
           <t xml:space="preserve">Haarhoff J, Cleasby JL. EVALUATION OF AIR STRIPPING FOR THE REMOVAL OF ORGANIC DRINKING-WATER CONTAMINANTS.  </t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
           <t>EVALUATION OF AIR STRIPPING FOR THE REMOVAL OF ORGANIC DRINKING-WATER CONTAMINANTS</t>
@@ -23978,65 +21410,53 @@
       <c r="U214" t="b">
         <v>0</v>
       </c>
       <c r="V214" t="b">
         <v>0</v>
       </c>
       <c r="W214" t="b">
         <v>0</v>
       </c>
       <c r="X214" t="b">
         <v>0</v>
       </c>
       <c r="Y214" t="b">
         <v>0</v>
       </c>
       <c r="Z214" t="b">
         <v>0</v>
       </c>
       <c r="AA214" t="b">
         <v>0</v>
       </c>
       <c r="AB214" t="b">
         <v>0</v>
       </c>
       <c r="AC214" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD214" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH214" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="n">
         <v>100854907</v>
       </c>
       <c r="B215" t="n">
         <v>5065668</v>
       </c>
       <c r="C215" t="inlineStr"/>
       <c r="D215" t="inlineStr"/>
       <c r="E215" t="inlineStr">
         <is>
           <t>Raymer JH et al. 1990</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
           <t xml:space="preserve">Raymer JH, Thomas KW, Cooper SD, Whitaker DA, Pellizzari ED. A device for sampling of human alveolar breath for the measurement of expired volatile organic compounds.  </t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
           <t>A device for sampling of human alveolar breath for the measurement of expired volatile organic compounds</t>
@@ -24086,65 +21506,53 @@
       <c r="U215" t="b">
         <v>0</v>
       </c>
       <c r="V215" t="b">
         <v>0</v>
       </c>
       <c r="W215" t="b">
         <v>0</v>
       </c>
       <c r="X215" t="b">
         <v>0</v>
       </c>
       <c r="Y215" t="b">
         <v>0</v>
       </c>
       <c r="Z215" t="b">
         <v>0</v>
       </c>
       <c r="AA215" t="b">
         <v>0</v>
       </c>
       <c r="AB215" t="b">
         <v>0</v>
       </c>
       <c r="AC215" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD215" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH215" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="n">
         <v>100854908</v>
       </c>
       <c r="B216" t="n">
         <v>5066259</v>
       </c>
       <c r="C216" t="inlineStr"/>
       <c r="D216" t="inlineStr">
         <is>
           <t>10.1016/0304-3894(95)00139-5</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
           <t>Assmuth TW 1996</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
           <t xml:space="preserve">Assmuth TW. Comparative risk analysis of waste site toxicants by indices based on concentration distributions, fluxes, environmental fate and critical effects. Journal of Hazardous Materials 48:121-135. </t>
         </is>
@@ -24202,65 +21610,53 @@
       <c r="U216" t="b">
         <v>0</v>
       </c>
       <c r="V216" t="b">
         <v>0</v>
       </c>
       <c r="W216" t="b">
         <v>0</v>
       </c>
       <c r="X216" t="b">
         <v>0</v>
       </c>
       <c r="Y216" t="b">
         <v>0</v>
       </c>
       <c r="Z216" t="b">
         <v>0</v>
       </c>
       <c r="AA216" t="b">
         <v>0</v>
       </c>
       <c r="AB216" t="b">
         <v>0</v>
       </c>
       <c r="AC216" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD216" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH216" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="n">
         <v>100854909</v>
       </c>
       <c r="B217" t="n">
         <v>5066264</v>
       </c>
       <c r="C217" t="inlineStr"/>
       <c r="D217" t="inlineStr">
         <is>
           <t>10.1007/bf00294102</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
           <t>Knox RC and Canter LW 1996</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
           <t xml:space="preserve">Knox RC, Canter LW. Prioritization of ground water contaminants and sources. Water, Air, and Soil Pollution 88:205-226. </t>
         </is>
@@ -24323,62 +21719,50 @@
       </c>
       <c r="W217" t="b">
         <v>0</v>
       </c>
       <c r="X217" t="b">
         <v>0</v>
       </c>
       <c r="Y217" t="b">
         <v>0</v>
       </c>
       <c r="Z217" t="b">
         <v>0</v>
       </c>
       <c r="AA217" t="b">
         <v>0</v>
       </c>
       <c r="AB217" t="b">
         <v>0</v>
       </c>
       <c r="AC217" t="b">
         <v>0</v>
       </c>
       <c r="AD217" t="b">
         <v>0</v>
       </c>
-      <c r="AE217" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="218">
       <c r="A218" t="n">
         <v>100854910</v>
       </c>
       <c r="B218" t="n">
         <v>5066879</v>
       </c>
       <c r="C218" t="inlineStr"/>
       <c r="D218" t="inlineStr"/>
       <c r="E218" t="inlineStr">
         <is>
           <t>Tsiliyannis CA 1999</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
           <t xml:space="preserve">Tsiliyannis CA. Report: Comparison of environmental impacts from solid waste treatment and disposal facilities.  </t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
           <t>Report: Comparison of environmental impacts from solid waste treatment and disposal facilities</t>
         </is>
       </c>
@@ -24426,65 +21810,53 @@
       <c r="U218" t="b">
         <v>0</v>
       </c>
       <c r="V218" t="b">
         <v>0</v>
       </c>
       <c r="W218" t="b">
         <v>0</v>
       </c>
       <c r="X218" t="b">
         <v>0</v>
       </c>
       <c r="Y218" t="b">
         <v>0</v>
       </c>
       <c r="Z218" t="b">
         <v>0</v>
       </c>
       <c r="AA218" t="b">
         <v>0</v>
       </c>
       <c r="AB218" t="b">
         <v>0</v>
       </c>
       <c r="AC218" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD218" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH218" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="n">
         <v>100854911</v>
       </c>
       <c r="B219" t="n">
         <v>5068474</v>
       </c>
       <c r="C219" t="inlineStr"/>
       <c r="D219" t="inlineStr"/>
       <c r="E219" t="inlineStr">
         <is>
           <t>[No authors listed] 1996</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
           <t xml:space="preserve"> SUMMARY OF IRCTS (INACTIVE RANCHO CORDOVA TEST SITE) SENSITIVE BIOTA FIELD INVESTIGATION 1993-1995, WITH COVER LETTER DATED 7/24/96.  </t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
           <t>SUMMARY OF IRCTS (INACTIVE RANCHO CORDOVA TEST SITE) SENSITIVE BIOTA FIELD INVESTIGATION 1993-1995, WITH COVER LETTER DATED 7/24/96</t>
@@ -24522,65 +21894,53 @@
       <c r="U219" t="b">
         <v>0</v>
       </c>
       <c r="V219" t="b">
         <v>0</v>
       </c>
       <c r="W219" t="b">
         <v>0</v>
       </c>
       <c r="X219" t="b">
         <v>0</v>
       </c>
       <c r="Y219" t="b">
         <v>0</v>
       </c>
       <c r="Z219" t="b">
         <v>0</v>
       </c>
       <c r="AA219" t="b">
         <v>0</v>
       </c>
       <c r="AB219" t="b">
         <v>0</v>
       </c>
       <c r="AC219" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD219" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH219" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="n">
         <v>100854912</v>
       </c>
       <c r="B220" t="n">
         <v>5094945</v>
       </c>
       <c r="C220" t="inlineStr"/>
       <c r="D220" t="inlineStr">
         <is>
           <t>10.1002/etc.5620130213</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
           <t>Callahan CA, Shirazi MA, and Neuhauser EF 1994</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
           <t xml:space="preserve">Callahan CA, Shirazi MA, Neuhauser EF. Comparative toxicity of chemicals to earthworms. Environmental Toxicology and Chemistry 13:291-298. </t>
         </is>
@@ -24638,65 +21998,53 @@
       <c r="U220" t="b">
         <v>0</v>
       </c>
       <c r="V220" t="b">
         <v>0</v>
       </c>
       <c r="W220" t="b">
         <v>0</v>
       </c>
       <c r="X220" t="b">
         <v>0</v>
       </c>
       <c r="Y220" t="b">
         <v>0</v>
       </c>
       <c r="Z220" t="b">
         <v>0</v>
       </c>
       <c r="AA220" t="b">
         <v>0</v>
       </c>
       <c r="AB220" t="b">
         <v>0</v>
       </c>
       <c r="AC220" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD220" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH220" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="n">
         <v>100854913</v>
       </c>
       <c r="B221" t="n">
         <v>5094953</v>
       </c>
       <c r="C221" t="inlineStr"/>
       <c r="D221" t="inlineStr"/>
       <c r="E221" t="inlineStr">
         <is>
           <t>Donnelly KC et al. 1994</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
           <t xml:space="preserve">Donnelly KC, Anderson CS, Barbee GC, Manek DJ. SOIL TOXICOLOGY.  </t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
           <t>SOIL TOXICOLOGY</t>
@@ -24746,65 +22094,53 @@
       <c r="U221" t="b">
         <v>0</v>
       </c>
       <c r="V221" t="b">
         <v>0</v>
       </c>
       <c r="W221" t="b">
         <v>0</v>
       </c>
       <c r="X221" t="b">
         <v>0</v>
       </c>
       <c r="Y221" t="b">
         <v>0</v>
       </c>
       <c r="Z221" t="b">
         <v>0</v>
       </c>
       <c r="AA221" t="b">
         <v>0</v>
       </c>
       <c r="AB221" t="b">
         <v>0</v>
       </c>
       <c r="AC221" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD221" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH221" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="n">
         <v>100854914</v>
       </c>
       <c r="B222" t="n">
         <v>5095042</v>
       </c>
       <c r="C222" t="inlineStr"/>
       <c r="D222" t="inlineStr">
         <is>
           <t>10.1007/bf01973708</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
           <t>Hong HL, Yang RSH, and Boorman GA 1993</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
           <t xml:space="preserve">Hong HL, Yang RSH, Boorman GA. Enhancement of myelotoxicity induced by repeated irradiation in mice exposed to a mixture of groundwater contaminants. Archives of Toxicology 67:358-364. </t>
         </is>
@@ -24862,65 +22198,53 @@
       <c r="U222" t="b">
         <v>0</v>
       </c>
       <c r="V222" t="b">
         <v>0</v>
       </c>
       <c r="W222" t="b">
         <v>0</v>
       </c>
       <c r="X222" t="b">
         <v>0</v>
       </c>
       <c r="Y222" t="b">
         <v>0</v>
       </c>
       <c r="Z222" t="b">
         <v>0</v>
       </c>
       <c r="AA222" t="b">
         <v>0</v>
       </c>
       <c r="AB222" t="b">
         <v>0</v>
       </c>
       <c r="AC222" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD222" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH222" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="n">
         <v>100854915</v>
       </c>
       <c r="B223" t="n">
         <v>5095086</v>
       </c>
       <c r="C223" t="inlineStr"/>
       <c r="D223" t="inlineStr"/>
       <c r="E223" t="inlineStr">
         <is>
           <t>Miller WR and Rhoderick GC 1995</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
           <t xml:space="preserve">Miller WR, Rhoderick GC. STABILITY OF COMPRESSED GAS MIXTURES CONTAINING LOW LEVEL VOLATILE ORGANIC COMPOUNDS IN ALUMINUM CYLINDERS.  </t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
           <t>STABILITY OF COMPRESSED GAS MIXTURES CONTAINING LOW LEVEL VOLATILE ORGANIC COMPOUNDS IN ALUMINUM CYLINDERS</t>
@@ -24970,65 +22294,53 @@
       <c r="U223" t="b">
         <v>0</v>
       </c>
       <c r="V223" t="b">
         <v>0</v>
       </c>
       <c r="W223" t="b">
         <v>0</v>
       </c>
       <c r="X223" t="b">
         <v>0</v>
       </c>
       <c r="Y223" t="b">
         <v>0</v>
       </c>
       <c r="Z223" t="b">
         <v>0</v>
       </c>
       <c r="AA223" t="b">
         <v>0</v>
       </c>
       <c r="AB223" t="b">
         <v>0</v>
       </c>
       <c r="AC223" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD223" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH223" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="n">
         <v>100854916</v>
       </c>
       <c r="B224" t="n">
         <v>5095090</v>
       </c>
       <c r="C224" t="inlineStr"/>
       <c r="D224" t="inlineStr"/>
       <c r="E224" t="inlineStr">
         <is>
           <t>Schrab GE, Brown KW, and Donnelly KC 1993</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
           <t xml:space="preserve">Schrab GE, Brown KW, Donnelly KC. Acute and genetic toxicity of municipal landfill leachate.  </t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
           <t>Acute and genetic toxicity of municipal landfill leachate</t>
@@ -25078,65 +22390,53 @@
       <c r="U224" t="b">
         <v>0</v>
       </c>
       <c r="V224" t="b">
         <v>0</v>
       </c>
       <c r="W224" t="b">
         <v>0</v>
       </c>
       <c r="X224" t="b">
         <v>0</v>
       </c>
       <c r="Y224" t="b">
         <v>0</v>
       </c>
       <c r="Z224" t="b">
         <v>0</v>
       </c>
       <c r="AA224" t="b">
         <v>0</v>
       </c>
       <c r="AB224" t="b">
         <v>0</v>
       </c>
       <c r="AC224" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD224" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH224" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="n">
         <v>100854917</v>
       </c>
       <c r="B225" t="n">
         <v>5095111</v>
       </c>
       <c r="C225" t="inlineStr"/>
       <c r="D225" t="inlineStr"/>
       <c r="E225" t="inlineStr">
         <is>
           <t>Wong P SH et al. 1995</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
           <t xml:space="preserve">Wong P SH, Cooks RG, Cisper ME, Hemberger PH. ON-LINE IN SITU ANALYSIS WITH MEMBRANE INTRODUCTION MS A NEW ANALYTICAL TECHNIQUE PROMISES RAPID ENVIRONMENTAL ANALYSES FOR VOLATILE ORGANICS IN AIR AND WATER.  </t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
           <t>ON-LINE IN SITU ANALYSIS WITH MEMBRANE INTRODUCTION MS A NEW ANALYTICAL TECHNIQUE PROMISES RAPID ENVIRONMENTAL ANALYSES FOR VOLATILE ORGANICS IN AIR AND WATER</t>
@@ -25186,65 +22486,53 @@
       <c r="U225" t="b">
         <v>0</v>
       </c>
       <c r="V225" t="b">
         <v>0</v>
       </c>
       <c r="W225" t="b">
         <v>0</v>
       </c>
       <c r="X225" t="b">
         <v>0</v>
       </c>
       <c r="Y225" t="b">
         <v>0</v>
       </c>
       <c r="Z225" t="b">
         <v>0</v>
       </c>
       <c r="AA225" t="b">
         <v>0</v>
       </c>
       <c r="AB225" t="b">
         <v>0</v>
       </c>
       <c r="AC225" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD225" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH225" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="n">
         <v>100854918</v>
       </c>
       <c r="B226" t="n">
         <v>5095154</v>
       </c>
       <c r="C226" t="inlineStr"/>
       <c r="D226" t="inlineStr"/>
       <c r="E226" t="inlineStr">
         <is>
           <t>Nirmalakhandan N et al. 1994</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
           <t xml:space="preserve">Nirmalakhandan N, Sun B, Arulgnanendran VI, Mohsin M, Wang XH, Prakash J, Hall N. ANALYZING AND MODELING TOXICITY OF MIXTURES OF ORGANIC CHEMICALS TO MICROORGANISMS.  </t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
           <t>ANALYZING AND MODELING TOXICITY OF MIXTURES OF ORGANIC CHEMICALS TO MICROORGANISMS</t>
@@ -25294,65 +22582,53 @@
       <c r="U226" t="b">
         <v>0</v>
       </c>
       <c r="V226" t="b">
         <v>0</v>
       </c>
       <c r="W226" t="b">
         <v>0</v>
       </c>
       <c r="X226" t="b">
         <v>0</v>
       </c>
       <c r="Y226" t="b">
         <v>0</v>
       </c>
       <c r="Z226" t="b">
         <v>0</v>
       </c>
       <c r="AA226" t="b">
         <v>0</v>
       </c>
       <c r="AB226" t="b">
         <v>0</v>
       </c>
       <c r="AC226" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD226" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH226" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="n">
         <v>100854919</v>
       </c>
       <c r="B227" t="n">
         <v>5095171</v>
       </c>
       <c r="C227" t="inlineStr"/>
       <c r="D227" t="inlineStr"/>
       <c r="E227" t="inlineStr">
         <is>
           <t>Pyle SM and Gurka DF 1994</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
           <t xml:space="preserve">Pyle SM, Gurka DF. VOLATILE ORGANIC ANALYSIS BY DIRECT AQUEOUS INJECTION.  </t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
           <t>VOLATILE ORGANIC ANALYSIS BY DIRECT AQUEOUS INJECTION</t>
@@ -25402,65 +22678,53 @@
       <c r="U227" t="b">
         <v>0</v>
       </c>
       <c r="V227" t="b">
         <v>0</v>
       </c>
       <c r="W227" t="b">
         <v>0</v>
       </c>
       <c r="X227" t="b">
         <v>0</v>
       </c>
       <c r="Y227" t="b">
         <v>0</v>
       </c>
       <c r="Z227" t="b">
         <v>0</v>
       </c>
       <c r="AA227" t="b">
         <v>0</v>
       </c>
       <c r="AB227" t="b">
         <v>0</v>
       </c>
       <c r="AC227" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD227" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH227" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="n">
         <v>100854920</v>
       </c>
       <c r="B228" t="n">
         <v>5095180</v>
       </c>
       <c r="C228" t="inlineStr"/>
       <c r="D228" t="inlineStr"/>
       <c r="E228" t="inlineStr">
         <is>
           <t>Kilburn KH and Warshaw RH 1995</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
           <t xml:space="preserve">Kilburn KH, Warshaw RH. Neurotoxic effects from residential exposure to chemicals from an oil reprocessing facility and superfund site.  </t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
           <t>Neurotoxic effects from residential exposure to chemicals from an oil reprocessing facility and superfund site</t>
@@ -25510,65 +22774,53 @@
       <c r="U228" t="b">
         <v>0</v>
       </c>
       <c r="V228" t="b">
         <v>0</v>
       </c>
       <c r="W228" t="b">
         <v>0</v>
       </c>
       <c r="X228" t="b">
         <v>0</v>
       </c>
       <c r="Y228" t="b">
         <v>0</v>
       </c>
       <c r="Z228" t="b">
         <v>0</v>
       </c>
       <c r="AA228" t="b">
         <v>0</v>
       </c>
       <c r="AB228" t="b">
         <v>0</v>
       </c>
       <c r="AC228" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD228" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH228" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="n">
         <v>100854921</v>
       </c>
       <c r="B229" t="n">
         <v>5095202</v>
       </c>
       <c r="C229" t="inlineStr"/>
       <c r="D229" t="inlineStr"/>
       <c r="E229" t="inlineStr">
         <is>
           <t>Yang R SH 1994</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
           <t xml:space="preserve">Yang R SH. TOXICOLOGY OF CHEMICAL MIXTURES DERIVED FROM HAZARDOUS WASTE SITES OR APPLICATION OF PESTICIDES AND FERTILIZERS.  </t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
           <t>TOXICOLOGY OF CHEMICAL MIXTURES DERIVED FROM HAZARDOUS WASTE SITES OR APPLICATION OF PESTICIDES AND FERTILIZERS</t>
@@ -25618,65 +22870,53 @@
       <c r="U229" t="b">
         <v>0</v>
       </c>
       <c r="V229" t="b">
         <v>0</v>
       </c>
       <c r="W229" t="b">
         <v>0</v>
       </c>
       <c r="X229" t="b">
         <v>0</v>
       </c>
       <c r="Y229" t="b">
         <v>0</v>
       </c>
       <c r="Z229" t="b">
         <v>0</v>
       </c>
       <c r="AA229" t="b">
         <v>0</v>
       </c>
       <c r="AB229" t="b">
         <v>0</v>
       </c>
       <c r="AC229" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD229" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH229" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="n">
         <v>100854922</v>
       </c>
       <c r="B230" t="n">
         <v>5095226</v>
       </c>
       <c r="C230" t="inlineStr"/>
       <c r="D230" t="inlineStr"/>
       <c r="E230" t="inlineStr">
         <is>
           <t>Rifai HS et al. 1995</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
           <t xml:space="preserve">Rifai HS, Borden RC, Wilson JT, Ward CH. INTRINSIC BIOATTENUATION FOR SUBSURFACE RESTORATION.  </t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
           <t>INTRINSIC BIOATTENUATION FOR SUBSURFACE RESTORATION</t>
@@ -25726,65 +22966,53 @@
       <c r="U230" t="b">
         <v>0</v>
       </c>
       <c r="V230" t="b">
         <v>0</v>
       </c>
       <c r="W230" t="b">
         <v>0</v>
       </c>
       <c r="X230" t="b">
         <v>0</v>
       </c>
       <c r="Y230" t="b">
         <v>0</v>
       </c>
       <c r="Z230" t="b">
         <v>0</v>
       </c>
       <c r="AA230" t="b">
         <v>0</v>
       </c>
       <c r="AB230" t="b">
         <v>0</v>
       </c>
       <c r="AC230" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD230" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH230" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="n">
         <v>100854923</v>
       </c>
       <c r="B231" t="n">
         <v>5095229</v>
       </c>
       <c r="C231" t="inlineStr"/>
       <c r="D231" t="inlineStr"/>
       <c r="E231" t="inlineStr">
         <is>
           <t>Dyer M 1995</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
           <t xml:space="preserve">Dyer M. THE WATER QUALITY AT LAGO DI VICO DURING 1992-1993.  </t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
           <t>THE WATER QUALITY AT LAGO DI VICO DURING 1992-1993</t>
@@ -25834,65 +23062,53 @@
       <c r="U231" t="b">
         <v>0</v>
       </c>
       <c r="V231" t="b">
         <v>0</v>
       </c>
       <c r="W231" t="b">
         <v>0</v>
       </c>
       <c r="X231" t="b">
         <v>0</v>
       </c>
       <c r="Y231" t="b">
         <v>0</v>
       </c>
       <c r="Z231" t="b">
         <v>0</v>
       </c>
       <c r="AA231" t="b">
         <v>0</v>
       </c>
       <c r="AB231" t="b">
         <v>0</v>
       </c>
       <c r="AC231" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD231" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH231" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="n">
         <v>100854924</v>
       </c>
       <c r="B232" t="n">
         <v>5095292</v>
       </c>
       <c r="C232" t="inlineStr"/>
       <c r="D232" t="inlineStr"/>
       <c r="E232" t="inlineStr">
         <is>
           <t>Hutcheson MS et al. 1995</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
           <t xml:space="preserve">Hutcheson MS, Dupuy CJ, Matyas B, Mcgeorge L, Vanderslice R. Reconciling science and policy in setting Federal Drinking Water Standards: Four states' perspectives.  </t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
           <t>Reconciling science and policy in setting Federal Drinking Water Standards: Four states' perspectives</t>
@@ -25942,65 +23158,53 @@
       <c r="U232" t="b">
         <v>0</v>
       </c>
       <c r="V232" t="b">
         <v>0</v>
       </c>
       <c r="W232" t="b">
         <v>0</v>
       </c>
       <c r="X232" t="b">
         <v>0</v>
       </c>
       <c r="Y232" t="b">
         <v>0</v>
       </c>
       <c r="Z232" t="b">
         <v>0</v>
       </c>
       <c r="AA232" t="b">
         <v>0</v>
       </c>
       <c r="AB232" t="b">
         <v>0</v>
       </c>
       <c r="AC232" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD232" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH232" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="n">
         <v>100854925</v>
       </c>
       <c r="B233" t="n">
         <v>5095401</v>
       </c>
       <c r="C233" t="inlineStr"/>
       <c r="D233" t="inlineStr"/>
       <c r="E233" t="inlineStr">
         <is>
           <t>Liikala TL et al. 1996</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
           <t xml:space="preserve">Liikala TL, Olsen KB, Teel SS, Lanigan DC. Volatile organic compounds: Comparison of two sample collection and preservation methods.  </t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
           <t>Volatile organic compounds: Comparison of two sample collection and preservation methods</t>
@@ -26050,65 +23254,53 @@
       <c r="U233" t="b">
         <v>0</v>
       </c>
       <c r="V233" t="b">
         <v>0</v>
       </c>
       <c r="W233" t="b">
         <v>0</v>
       </c>
       <c r="X233" t="b">
         <v>0</v>
       </c>
       <c r="Y233" t="b">
         <v>0</v>
       </c>
       <c r="Z233" t="b">
         <v>0</v>
       </c>
       <c r="AA233" t="b">
         <v>0</v>
       </c>
       <c r="AB233" t="b">
         <v>0</v>
       </c>
       <c r="AC233" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD233" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH233" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="n">
         <v>100854926</v>
       </c>
       <c r="B234" t="n">
         <v>5095540</v>
       </c>
       <c r="C234" t="inlineStr"/>
       <c r="D234" t="inlineStr"/>
       <c r="E234" t="inlineStr">
         <is>
           <t>Calkins CC, Gabriel CA, and Banikowski JE 1996</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
           <t xml:space="preserve">Calkins CC, Gabriel CA, Banikowski JE. SOIL GAS SAMPLE ANALYSIS METHOD EVALUATION AND COMPARISON.  </t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
           <t>SOIL GAS SAMPLE ANALYSIS METHOD EVALUATION AND COMPARISON</t>
@@ -26163,62 +23355,50 @@
       </c>
       <c r="W234" t="b">
         <v>0</v>
       </c>
       <c r="X234" t="b">
         <v>0</v>
       </c>
       <c r="Y234" t="b">
         <v>0</v>
       </c>
       <c r="Z234" t="b">
         <v>0</v>
       </c>
       <c r="AA234" t="b">
         <v>0</v>
       </c>
       <c r="AB234" t="b">
         <v>0</v>
       </c>
       <c r="AC234" t="b">
         <v>0</v>
       </c>
       <c r="AD234" t="b">
         <v>0</v>
       </c>
-      <c r="AE234" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="235">
       <c r="A235" t="n">
         <v>100854927</v>
       </c>
       <c r="B235" t="n">
         <v>5095546</v>
       </c>
       <c r="C235" t="inlineStr"/>
       <c r="D235" t="inlineStr"/>
       <c r="E235" t="inlineStr">
         <is>
           <t>Sextro RK 1996</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
           <t xml:space="preserve">Sextro RK. ESTIMATION OF VOLATILE ORGANIC COMPOUND CONCENTRATIONS IN THE VADOSE ZONE A CASE STUDY USING SOIL GAS AND SOIL SAMPLE RESULTS.  </t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
           <t>ESTIMATION OF VOLATILE ORGANIC COMPOUND CONCENTRATIONS IN THE VADOSE ZONE A CASE STUDY USING SOIL GAS AND SOIL SAMPLE RESULTS</t>
         </is>
       </c>
@@ -26266,65 +23446,53 @@
       <c r="U235" t="b">
         <v>0</v>
       </c>
       <c r="V235" t="b">
         <v>0</v>
       </c>
       <c r="W235" t="b">
         <v>0</v>
       </c>
       <c r="X235" t="b">
         <v>0</v>
       </c>
       <c r="Y235" t="b">
         <v>0</v>
       </c>
       <c r="Z235" t="b">
         <v>0</v>
       </c>
       <c r="AA235" t="b">
         <v>0</v>
       </c>
       <c r="AB235" t="b">
         <v>0</v>
       </c>
       <c r="AC235" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD235" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH235" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="n">
         <v>100854928</v>
       </c>
       <c r="B236" t="n">
         <v>5095646</v>
       </c>
       <c r="C236" t="inlineStr"/>
       <c r="D236" t="inlineStr"/>
       <c r="E236" t="inlineStr">
         <is>
           <t>Smith JS et al. 1996</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
           <t xml:space="preserve">Smith JS, Eng L, Comeau J, Rose C, Schulte RM, Barcelona MJ, Klopp K, Pilgrim MJ, Minnich M, Feenstra S, Urban MJ, Moore MB, Maskarinec MP, Siegist R, Parr J, Claff RE. VOLATILE ORGANIC COMPOUNDS IN SOIL ACCURATE AND REPRESENTATIVE ANALYSIS.  </t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
           <t>VOLATILE ORGANIC COMPOUNDS IN SOIL ACCURATE AND REPRESENTATIVE ANALYSIS</t>
@@ -26374,65 +23542,53 @@
       <c r="U236" t="b">
         <v>0</v>
       </c>
       <c r="V236" t="b">
         <v>0</v>
       </c>
       <c r="W236" t="b">
         <v>0</v>
       </c>
       <c r="X236" t="b">
         <v>0</v>
       </c>
       <c r="Y236" t="b">
         <v>0</v>
       </c>
       <c r="Z236" t="b">
         <v>0</v>
       </c>
       <c r="AA236" t="b">
         <v>0</v>
       </c>
       <c r="AB236" t="b">
         <v>0</v>
       </c>
       <c r="AC236" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD236" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH236" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="n">
         <v>100854929</v>
       </c>
       <c r="B237" t="n">
         <v>5095871</v>
       </c>
       <c r="C237" t="inlineStr"/>
       <c r="D237" t="inlineStr"/>
       <c r="E237" t="inlineStr">
         <is>
           <t>Lemieux PM and Ryan JV 1998</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
           <t xml:space="preserve">Lemieux PM, Ryan JV. Enhanced formation of dioxins and furans from combustion devices by addition of trace quantities of bromine.  </t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
           <t>Enhanced formation of dioxins and furans from combustion devices by addition of trace quantities of bromine</t>
@@ -26482,65 +23638,53 @@
       <c r="U237" t="b">
         <v>0</v>
       </c>
       <c r="V237" t="b">
         <v>0</v>
       </c>
       <c r="W237" t="b">
         <v>0</v>
       </c>
       <c r="X237" t="b">
         <v>0</v>
       </c>
       <c r="Y237" t="b">
         <v>0</v>
       </c>
       <c r="Z237" t="b">
         <v>0</v>
       </c>
       <c r="AA237" t="b">
         <v>0</v>
       </c>
       <c r="AB237" t="b">
         <v>0</v>
       </c>
       <c r="AC237" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD237" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH237" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="n">
         <v>100854930</v>
       </c>
       <c r="B238" t="n">
         <v>5095929</v>
       </c>
       <c r="C238" t="inlineStr"/>
       <c r="D238" t="inlineStr"/>
       <c r="E238" t="inlineStr">
         <is>
           <t>Hess TF et al. 1998</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
           <t xml:space="preserve">Hess TF, Buyuksonmez F, Watts RJ, Teel AL. ASSESSMENT MANAGEMENT AND MINIMIZATION.  </t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
           <t>ASSESSMENT MANAGEMENT AND MINIMIZATION</t>
@@ -26581,74 +23725,62 @@
       <c r="R238" t="b">
         <v>0</v>
       </c>
       <c r="S238" t="b">
         <v>0</v>
       </c>
       <c r="T238" t="b">
         <v>0</v>
       </c>
       <c r="U238" t="b">
         <v>0</v>
       </c>
       <c r="V238" t="b">
         <v>0</v>
       </c>
       <c r="W238" t="b">
         <v>0</v>
       </c>
       <c r="X238" t="b">
         <v>0</v>
       </c>
       <c r="Y238" t="b">
         <v>0</v>
       </c>
       <c r="Z238" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA238" t="b">
         <v>0</v>
       </c>
       <c r="AB238" t="b">
         <v>0</v>
       </c>
       <c r="AC238" t="b">
         <v>0</v>
       </c>
       <c r="AD238" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH238" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="n">
         <v>100854931</v>
       </c>
       <c r="B239" t="n">
         <v>5095950</v>
       </c>
       <c r="C239" t="inlineStr"/>
       <c r="D239" t="inlineStr">
         <is>
           <t>10.1002/(sici)1521-4168(19980801)21:8&lt;471::aid-jhrc471&gt;3.0.co;2-7</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
           <t>Maeda T et al. 1998</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
           <t xml:space="preserve">Maeda T, Funaki K, Yanaguchi Y, Ichioka K, Suzuki K, Yamamoto N, Morita M. On-site monitoring system for hazardous air pollutants using an adsorption-thermal desorption-capillary gc system equipped with a photoionization detector and an electrolytic conductivity detector. HRC - Journal of High Resolution Chromatography 21:471-474. </t>
         </is>
@@ -26697,74 +23829,62 @@
       <c r="R239" t="b">
         <v>0</v>
       </c>
       <c r="S239" t="b">
         <v>0</v>
       </c>
       <c r="T239" t="b">
         <v>0</v>
       </c>
       <c r="U239" t="b">
         <v>0</v>
       </c>
       <c r="V239" t="b">
         <v>0</v>
       </c>
       <c r="W239" t="b">
         <v>0</v>
       </c>
       <c r="X239" t="b">
         <v>0</v>
       </c>
       <c r="Y239" t="b">
         <v>0</v>
       </c>
       <c r="Z239" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA239" t="b">
         <v>0</v>
       </c>
       <c r="AB239" t="b">
         <v>0</v>
       </c>
       <c r="AC239" t="b">
         <v>0</v>
       </c>
       <c r="AD239" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH239" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="n">
         <v>100854932</v>
       </c>
       <c r="B240" t="n">
         <v>5129651</v>
       </c>
       <c r="C240" t="inlineStr"/>
       <c r="D240" t="inlineStr"/>
       <c r="E240" t="inlineStr">
         <is>
           <t>ANON 1994</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
           <t xml:space="preserve">ANON. IMPLICATIONS TO WATER SUPPLIERS AND HOUSEHOLDERS OF THE NEW WHO GUIDELINES FOR DRINKING WATER QUALITY. Aqua 43:315-322. </t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
           <t>IMPLICATIONS TO WATER SUPPLIERS AND HOUSEHOLDERS OF THE NEW WHO GUIDELINES FOR DRINKING WATER QUALITY</t>
@@ -26823,62 +23943,50 @@
       </c>
       <c r="W240" t="b">
         <v>0</v>
       </c>
       <c r="X240" t="b">
         <v>0</v>
       </c>
       <c r="Y240" t="b">
         <v>0</v>
       </c>
       <c r="Z240" t="b">
         <v>0</v>
       </c>
       <c r="AA240" t="b">
         <v>0</v>
       </c>
       <c r="AB240" t="b">
         <v>0</v>
       </c>
       <c r="AC240" t="b">
         <v>0</v>
       </c>
       <c r="AD240" t="b">
         <v>0</v>
       </c>
-      <c r="AE240" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="241">
       <c r="A241" t="n">
         <v>100854933</v>
       </c>
       <c r="B241" t="n">
         <v>5133093</v>
       </c>
       <c r="C241" t="inlineStr"/>
       <c r="D241" t="inlineStr">
         <is>
           <t>10.1093/mutage/8.1.57</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
           <t>Vogel EW and Nivard M JM 1993</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
           <t xml:space="preserve">Vogel EW, Nivard M JM. Performance of 181 chemicals in a Drosophila assay predominantly monitoring interchromosomal mitotic recombination. Mutagenesis 8:57-81. </t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
@@ -26934,65 +24042,53 @@
       <c r="U241" t="b">
         <v>0</v>
       </c>
       <c r="V241" t="b">
         <v>0</v>
       </c>
       <c r="W241" t="b">
         <v>0</v>
       </c>
       <c r="X241" t="b">
         <v>0</v>
       </c>
       <c r="Y241" t="b">
         <v>0</v>
       </c>
       <c r="Z241" t="b">
         <v>0</v>
       </c>
       <c r="AA241" t="b">
         <v>0</v>
       </c>
       <c r="AB241" t="b">
         <v>0</v>
       </c>
       <c r="AC241" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD241" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH241" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="n">
         <v>100854934</v>
       </c>
       <c r="B242" t="n">
         <v>5133191</v>
       </c>
       <c r="C242" t="inlineStr"/>
       <c r="D242" t="inlineStr"/>
       <c r="E242" t="inlineStr">
         <is>
           <t>Venkatadri R and Peters RW 1993</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
           <t xml:space="preserve">Venkatadri R, Peters RW. CHEMICAL OXIDATION TECHNOLOGIES ULTRAVIOLET LIGHT-HYDROGEN PEROXIDE FENTON'S REAGENT AND TITANIUM DIOXIDE-ASSISTED PHOTOCATALYSIS.  </t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
           <t>CHEMICAL OXIDATION TECHNOLOGIES ULTRAVIOLET LIGHT-HYDROGEN PEROXIDE FENTON'S REAGENT AND TITANIUM DIOXIDE-ASSISTED PHOTOCATALYSIS</t>
@@ -27042,65 +24138,53 @@
       <c r="U242" t="b">
         <v>0</v>
       </c>
       <c r="V242" t="b">
         <v>0</v>
       </c>
       <c r="W242" t="b">
         <v>0</v>
       </c>
       <c r="X242" t="b">
         <v>0</v>
       </c>
       <c r="Y242" t="b">
         <v>0</v>
       </c>
       <c r="Z242" t="b">
         <v>0</v>
       </c>
       <c r="AA242" t="b">
         <v>0</v>
       </c>
       <c r="AB242" t="b">
         <v>0</v>
       </c>
       <c r="AC242" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD242" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH242" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="n">
         <v>100854935</v>
       </c>
       <c r="B243" t="n">
         <v>5133564</v>
       </c>
       <c r="C243" t="inlineStr"/>
       <c r="D243" t="inlineStr"/>
       <c r="E243" t="inlineStr">
         <is>
           <t>Gerba CP 1996</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
           <t xml:space="preserve">Gerba CP. PRINCIPLES OF TOXICOLOGY. (323-344). </t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
           <t>PRINCIPLES OF TOXICOLOGY</t>
@@ -27154,65 +24238,53 @@
       <c r="U243" t="b">
         <v>0</v>
       </c>
       <c r="V243" t="b">
         <v>0</v>
       </c>
       <c r="W243" t="b">
         <v>0</v>
       </c>
       <c r="X243" t="b">
         <v>0</v>
       </c>
       <c r="Y243" t="b">
         <v>0</v>
       </c>
       <c r="Z243" t="b">
         <v>0</v>
       </c>
       <c r="AA243" t="b">
         <v>0</v>
       </c>
       <c r="AB243" t="b">
         <v>0</v>
       </c>
       <c r="AC243" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD243" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH243" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="n">
         <v>100854936</v>
       </c>
       <c r="B244" t="n">
         <v>5135814</v>
       </c>
       <c r="C244" t="inlineStr"/>
       <c r="D244" t="inlineStr"/>
       <c r="E244" t="inlineStr">
         <is>
           <t>Millano EF 1998</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
           <t xml:space="preserve">Millano EF. HAZARDOUS WASTE STORAGE DISPOSAL REMEDIATION AND CLOSURE.  </t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
           <t>HAZARDOUS WASTE STORAGE DISPOSAL REMEDIATION AND CLOSURE</t>
@@ -27262,65 +24334,53 @@
       <c r="U244" t="b">
         <v>0</v>
       </c>
       <c r="V244" t="b">
         <v>0</v>
       </c>
       <c r="W244" t="b">
         <v>0</v>
       </c>
       <c r="X244" t="b">
         <v>0</v>
       </c>
       <c r="Y244" t="b">
         <v>0</v>
       </c>
       <c r="Z244" t="b">
         <v>0</v>
       </c>
       <c r="AA244" t="b">
         <v>0</v>
       </c>
       <c r="AB244" t="b">
         <v>0</v>
       </c>
       <c r="AC244" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD244" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH244" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="n">
         <v>100854937</v>
       </c>
       <c r="B245" t="n">
         <v>5139002</v>
       </c>
       <c r="C245" t="inlineStr"/>
       <c r="D245" t="inlineStr"/>
       <c r="E245" t="inlineStr">
         <is>
           <t>Pontius FW 1998</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
           <t xml:space="preserve">Pontius FW. New horizons in federal regulation.  </t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
           <t>New horizons in federal regulation</t>
@@ -27375,62 +24435,50 @@
       </c>
       <c r="W245" t="b">
         <v>0</v>
       </c>
       <c r="X245" t="b">
         <v>0</v>
       </c>
       <c r="Y245" t="b">
         <v>0</v>
       </c>
       <c r="Z245" t="b">
         <v>0</v>
       </c>
       <c r="AA245" t="b">
         <v>0</v>
       </c>
       <c r="AB245" t="b">
         <v>0</v>
       </c>
       <c r="AC245" t="b">
         <v>0</v>
       </c>
       <c r="AD245" t="b">
         <v>0</v>
       </c>
-      <c r="AE245" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="246">
       <c r="A246" t="n">
         <v>100854938</v>
       </c>
       <c r="B246" t="n">
         <v>5139345</v>
       </c>
       <c r="C246" t="inlineStr"/>
       <c r="D246" t="inlineStr"/>
       <c r="E246" t="inlineStr">
         <is>
           <t>Cain BW 1988</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
           <t xml:space="preserve">Cain BW. WINTERING WATERFOWL HABITAT IN TEXAS USA SHRINKING AND CONTAMINATED. (583-596). </t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
           <t>WINTERING WATERFOWL HABITAT IN TEXAS USA SHRINKING AND CONTAMINATED</t>
         </is>
       </c>
@@ -27482,65 +24530,53 @@
       <c r="U246" t="b">
         <v>0</v>
       </c>
       <c r="V246" t="b">
         <v>0</v>
       </c>
       <c r="W246" t="b">
         <v>0</v>
       </c>
       <c r="X246" t="b">
         <v>0</v>
       </c>
       <c r="Y246" t="b">
         <v>0</v>
       </c>
       <c r="Z246" t="b">
         <v>0</v>
       </c>
       <c r="AA246" t="b">
         <v>0</v>
       </c>
       <c r="AB246" t="b">
         <v>0</v>
       </c>
       <c r="AC246" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD246" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH246" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="n">
         <v>100854939</v>
       </c>
       <c r="B247" t="n">
         <v>5140236</v>
       </c>
       <c r="C247" t="inlineStr"/>
       <c r="D247" t="inlineStr"/>
       <c r="E247" t="inlineStr">
         <is>
           <t>Tomkins BA and Caton JE 1990</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
           <t xml:space="preserve">Tomkins BA, Caton JE. PREPARATION OF RADIOACTIVE MIXED WASTE SAMPLES FOR MEASUREMENT OF RCRA ORGANIC COMPOUNDS.  </t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
           <t>PREPARATION OF RADIOACTIVE MIXED WASTE SAMPLES FOR MEASUREMENT OF RCRA ORGANIC COMPOUNDS</t>
@@ -27590,65 +24626,53 @@
       <c r="U247" t="b">
         <v>0</v>
       </c>
       <c r="V247" t="b">
         <v>0</v>
       </c>
       <c r="W247" t="b">
         <v>0</v>
       </c>
       <c r="X247" t="b">
         <v>0</v>
       </c>
       <c r="Y247" t="b">
         <v>0</v>
       </c>
       <c r="Z247" t="b">
         <v>0</v>
       </c>
       <c r="AA247" t="b">
         <v>0</v>
       </c>
       <c r="AB247" t="b">
         <v>0</v>
       </c>
       <c r="AC247" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD247" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH247" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="n">
         <v>100854940</v>
       </c>
       <c r="B248" t="n">
         <v>5146618</v>
       </c>
       <c r="C248" t="inlineStr"/>
       <c r="D248" t="inlineStr"/>
       <c r="E248" t="inlineStr">
         <is>
           <t>Huck PM and Toft P 1987</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
           <t xml:space="preserve">Huck PM, Toft P. TREATMENT OF DRINKING WATER FOR ORGANIC CONTAMINANTS SECOND NATIONAL CONFERENCE EDMONTON ALBERTA CANADA APRIL 7-8 1986.  </t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
           <t>TREATMENT OF DRINKING WATER FOR ORGANIC CONTAMINANTS SECOND NATIONAL CONFERENCE EDMONTON ALBERTA CANADA APRIL 7-8 1986</t>
@@ -27703,62 +24727,50 @@
       </c>
       <c r="W248" t="b">
         <v>0</v>
       </c>
       <c r="X248" t="b">
         <v>0</v>
       </c>
       <c r="Y248" t="b">
         <v>0</v>
       </c>
       <c r="Z248" t="b">
         <v>0</v>
       </c>
       <c r="AA248" t="b">
         <v>0</v>
       </c>
       <c r="AB248" t="b">
         <v>0</v>
       </c>
       <c r="AC248" t="b">
         <v>0</v>
       </c>
       <c r="AD248" t="b">
         <v>0</v>
       </c>
-      <c r="AE248" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="249">
       <c r="A249" t="n">
         <v>100854941</v>
       </c>
       <c r="B249" t="n">
         <v>5149228</v>
       </c>
       <c r="C249" t="inlineStr"/>
       <c r="D249" t="inlineStr"/>
       <c r="E249" t="inlineStr">
         <is>
           <t>Moustacchi E et al. 1986</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
           <t xml:space="preserve">Moustacchi E, Carere A, Morpurgo G, Ramel C, Wurgler FE. ASSAYS FOR GENETIC CHANGES IN FUNGI.  </t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
           <t>ASSAYS FOR GENETIC CHANGES IN FUNGI</t>
         </is>
       </c>
@@ -27806,65 +24818,53 @@
       <c r="U249" t="b">
         <v>0</v>
       </c>
       <c r="V249" t="b">
         <v>0</v>
       </c>
       <c r="W249" t="b">
         <v>0</v>
       </c>
       <c r="X249" t="b">
         <v>0</v>
       </c>
       <c r="Y249" t="b">
         <v>0</v>
       </c>
       <c r="Z249" t="b">
         <v>0</v>
       </c>
       <c r="AA249" t="b">
         <v>0</v>
       </c>
       <c r="AB249" t="b">
         <v>0</v>
       </c>
       <c r="AC249" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD249" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH249" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="n">
         <v>100854942</v>
       </c>
       <c r="B250" t="n">
         <v>5167731</v>
       </c>
       <c r="C250" t="inlineStr"/>
       <c r="D250" t="inlineStr"/>
       <c r="E250" t="inlineStr">
         <is>
           <t>U.S. EPA 2000</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
           <t xml:space="preserve">U.S. EPA. Letter to usepa concerning the enclosed document for the initial list of 100 chemicals grouped in 4 sets of 25 for evaluation in atsdr/epa toxicological profiles with attachment. (#110-871004). (110-871004). Wallington, Surrey, UK: British Industrial Biological Research Association. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
           <t>Letter to usepa concerning the enclosed document for the initial list of 100 chemicals grouped in 4 sets of 25 for evaluation in atsdr/epa toxicological profiles with attachment</t>
@@ -27910,74 +24910,62 @@
       <c r="R250" t="b">
         <v>0</v>
       </c>
       <c r="S250" t="b">
         <v>0</v>
       </c>
       <c r="T250" t="b">
         <v>0</v>
       </c>
       <c r="U250" t="b">
         <v>0</v>
       </c>
       <c r="V250" t="b">
         <v>0</v>
       </c>
       <c r="W250" t="b">
         <v>0</v>
       </c>
       <c r="X250" t="b">
         <v>0</v>
       </c>
       <c r="Y250" t="b">
         <v>0</v>
       </c>
       <c r="Z250" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA250" t="b">
         <v>0</v>
       </c>
       <c r="AB250" t="b">
         <v>0</v>
       </c>
       <c r="AC250" t="b">
         <v>0</v>
       </c>
       <c r="AD250" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH250" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="n">
         <v>100854943</v>
       </c>
       <c r="B251" t="n">
         <v>5167810</v>
       </c>
       <c r="C251" t="inlineStr"/>
       <c r="D251" t="inlineStr"/>
       <c r="E251" t="inlineStr">
         <is>
           <t>Dames &amp; Moore 1990</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
           <t xml:space="preserve">Dames &amp; Moore. Subsurface investigation Glenolden Laboratory, Glenolden, Pennsylvania.  Volume I:  Report of investigations. (#86-910000001). (OTS: OTS0530055; 8EHQ Num: NA; DCN: 86-910000001; TSCATS RefID: 414435; CIS: NA). [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
           <t>Subsurface investigation Glenolden Laboratory, Glenolden, Pennsylvania.  Volume I:  Report of investigations</t>
@@ -27988,104 +24976,92 @@
           <t>Dames &amp; Moore</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
           <t>Dames &amp; Moore</t>
         </is>
       </c>
       <c r="J251" t="n">
         <v>1990</v>
       </c>
       <c r="K251" t="inlineStr">
         <is>
           <t>(#86-910000001). (OTS: OTS0530055; 8EHQ Num: NA; DCN: 86-910000001; TSCATS RefID: 414435; CIS: NA). [TSCA Submission]</t>
         </is>
       </c>
       <c r="L251" t="inlineStr"/>
       <c r="M251" t="inlineStr"/>
       <c r="N251" s="2" t="n">
         <v>43963.8326289678</v>
       </c>
       <c r="O251" s="2" t="n">
         <v>43963.83262896798</v>
       </c>
       <c r="P251" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q251" t="b">
         <v>0</v>
       </c>
       <c r="R251" t="b">
         <v>0</v>
       </c>
       <c r="S251" t="b">
         <v>0</v>
       </c>
       <c r="T251" t="b">
         <v>0</v>
       </c>
       <c r="U251" t="b">
         <v>0</v>
       </c>
       <c r="V251" t="b">
         <v>0</v>
       </c>
       <c r="W251" t="b">
         <v>0</v>
       </c>
       <c r="X251" t="b">
         <v>0</v>
       </c>
       <c r="Y251" t="b">
         <v>0</v>
       </c>
       <c r="Z251" t="b">
         <v>0</v>
       </c>
       <c r="AA251" t="b">
         <v>0</v>
       </c>
       <c r="AB251" t="b">
         <v>0</v>
       </c>
       <c r="AC251" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD251" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH251" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="n">
         <v>100854944</v>
       </c>
       <c r="B252" t="n">
         <v>5189209</v>
       </c>
       <c r="C252" t="inlineStr"/>
       <c r="D252" t="inlineStr"/>
       <c r="E252" t="inlineStr">
         <is>
           <t>Brown DJ 1987</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
           <t xml:space="preserve">Brown DJ. COUNTY LEADERSHIP FOR GROUNDWATER CONCERNS.  </t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
           <t>COUNTY LEADERSHIP FOR GROUNDWATER CONCERNS</t>
@@ -28135,65 +25111,53 @@
       <c r="U252" t="b">
         <v>0</v>
       </c>
       <c r="V252" t="b">
         <v>0</v>
       </c>
       <c r="W252" t="b">
         <v>0</v>
       </c>
       <c r="X252" t="b">
         <v>0</v>
       </c>
       <c r="Y252" t="b">
         <v>0</v>
       </c>
       <c r="Z252" t="b">
         <v>0</v>
       </c>
       <c r="AA252" t="b">
         <v>0</v>
       </c>
       <c r="AB252" t="b">
         <v>0</v>
       </c>
       <c r="AC252" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD252" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH252" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="n">
         <v>100854945</v>
       </c>
       <c r="B253" t="n">
         <v>5189324</v>
       </c>
       <c r="C253" t="inlineStr"/>
       <c r="D253" t="inlineStr"/>
       <c r="E253" t="inlineStr">
         <is>
           <t>Byrne CD 1988</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
           <t xml:space="preserve">Byrne CD. SELECTION OF SUBSTANCES REQUIRING PRIORITY ACTION.  </t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
           <t>SELECTION OF SUBSTANCES REQUIRING PRIORITY ACTION</t>
@@ -28234,74 +25198,62 @@
       <c r="R253" t="b">
         <v>0</v>
       </c>
       <c r="S253" t="b">
         <v>0</v>
       </c>
       <c r="T253" t="b">
         <v>0</v>
       </c>
       <c r="U253" t="b">
         <v>0</v>
       </c>
       <c r="V253" t="b">
         <v>0</v>
       </c>
       <c r="W253" t="b">
         <v>0</v>
       </c>
       <c r="X253" t="b">
         <v>0</v>
       </c>
       <c r="Y253" t="b">
         <v>0</v>
       </c>
       <c r="Z253" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA253" t="b">
         <v>0</v>
       </c>
       <c r="AB253" t="b">
         <v>0</v>
       </c>
       <c r="AC253" t="b">
         <v>0</v>
       </c>
       <c r="AD253" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH253" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="n">
         <v>100854946</v>
       </c>
       <c r="B254" t="n">
         <v>5190825</v>
       </c>
       <c r="C254" t="inlineStr"/>
       <c r="D254" t="inlineStr"/>
       <c r="E254" t="inlineStr">
         <is>
           <t>Chou C-H, SJ, Holler J, and De Rosa CT 1998</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
           <t xml:space="preserve">Chou C-H, SJ, Holler J, De Rosa CT. Minimal risk levels (MRLs) for hazardous substances. Journal of Clean Technology, Environmental Toxicology, and Occupational Medicine 7:1-24. </t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
           <t>Minimal risk levels (MRLs) for hazardous substances</t>
@@ -28355,65 +25307,53 @@
       <c r="U254" t="b">
         <v>0</v>
       </c>
       <c r="V254" t="b">
         <v>0</v>
       </c>
       <c r="W254" t="b">
         <v>0</v>
       </c>
       <c r="X254" t="b">
         <v>0</v>
       </c>
       <c r="Y254" t="b">
         <v>0</v>
       </c>
       <c r="Z254" t="b">
         <v>0</v>
       </c>
       <c r="AA254" t="b">
         <v>0</v>
       </c>
       <c r="AB254" t="b">
         <v>0</v>
       </c>
       <c r="AC254" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD254" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH254" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="n">
         <v>100854947</v>
       </c>
       <c r="B255" t="n">
         <v>5191092</v>
       </c>
       <c r="C255" t="inlineStr"/>
       <c r="D255" t="inlineStr"/>
       <c r="E255" t="inlineStr">
         <is>
           <t>Lam R HF, Brown JP, and Fan AM 1994</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
           <t xml:space="preserve">Lam R HF, Brown JP, Fan AM. CHEMICALS IN CALIFORNIA DRINKING WATER SOURCE OF CONTAMINATION RISK ASSESSMENT AND DRINKING WATER STANDARDS.  </t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
           <t>CHEMICALS IN CALIFORNIA DRINKING WATER SOURCE OF CONTAMINATION RISK ASSESSMENT AND DRINKING WATER STANDARDS</t>
@@ -28468,62 +25408,50 @@
       </c>
       <c r="W255" t="b">
         <v>0</v>
       </c>
       <c r="X255" t="b">
         <v>0</v>
       </c>
       <c r="Y255" t="b">
         <v>0</v>
       </c>
       <c r="Z255" t="b">
         <v>0</v>
       </c>
       <c r="AA255" t="b">
         <v>0</v>
       </c>
       <c r="AB255" t="b">
         <v>0</v>
       </c>
       <c r="AC255" t="b">
         <v>0</v>
       </c>
       <c r="AD255" t="b">
         <v>0</v>
       </c>
-      <c r="AE255" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="256">
       <c r="A256" t="n">
         <v>100854948</v>
       </c>
       <c r="B256" t="n">
         <v>5236930</v>
       </c>
       <c r="C256" t="inlineStr"/>
       <c r="D256" t="inlineStr"/>
       <c r="E256" t="inlineStr">
         <is>
           <t>Hunsinger RB 1987</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
           <t xml:space="preserve">Hunsinger RB. ORGANIC CONTAMINANTS IN DRINKING WATER WHAT WHERE WHEN AND HOW.  </t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
           <t>ORGANIC CONTAMINANTS IN DRINKING WATER WHAT WHERE WHEN AND HOW</t>
         </is>
       </c>
@@ -28576,62 +25504,50 @@
       </c>
       <c r="W256" t="b">
         <v>0</v>
       </c>
       <c r="X256" t="b">
         <v>0</v>
       </c>
       <c r="Y256" t="b">
         <v>0</v>
       </c>
       <c r="Z256" t="b">
         <v>0</v>
       </c>
       <c r="AA256" t="b">
         <v>0</v>
       </c>
       <c r="AB256" t="b">
         <v>0</v>
       </c>
       <c r="AC256" t="b">
         <v>0</v>
       </c>
       <c r="AD256" t="b">
         <v>0</v>
       </c>
-      <c r="AE256" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="257">
       <c r="A257" t="n">
         <v>100854949</v>
       </c>
       <c r="B257" t="n">
         <v>5237</v>
       </c>
       <c r="C257" t="inlineStr"/>
       <c r="D257" t="inlineStr">
         <is>
           <t>10.3109/01480549509014319</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
           <t>Mccauley PT et al. 1995</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
           <t xml:space="preserve">Mccauley PT, Robinson M, Daniel FB, Olson GR. The effects of subacute and subchronic oral exposure to CIS-1,2-dichloroethylene in sprague-dawley rats. Drug and Chemical Toxicology 18:171-184. </t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
@@ -28687,65 +25603,53 @@
       <c r="U257" t="b">
         <v>0</v>
       </c>
       <c r="V257" t="b">
         <v>0</v>
       </c>
       <c r="W257" t="b">
         <v>0</v>
       </c>
       <c r="X257" t="b">
         <v>0</v>
       </c>
       <c r="Y257" t="b">
         <v>0</v>
       </c>
       <c r="Z257" t="b">
         <v>0</v>
       </c>
       <c r="AA257" t="b">
         <v>0</v>
       </c>
       <c r="AB257" t="b">
         <v>0</v>
       </c>
       <c r="AC257" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD257" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH257" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="n">
         <v>100854950</v>
       </c>
       <c r="B258" t="n">
         <v>5237097</v>
       </c>
       <c r="C258" t="inlineStr"/>
       <c r="D258" t="inlineStr"/>
       <c r="E258" t="inlineStr">
         <is>
           <t>Pospisil PA, Marcus MF, and Kobus MA 1991</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
           <t xml:space="preserve">Pospisil PA, Marcus MF, Kobus MA. THE APPLICATION OF SUPERCRITICAL FLUID CAPILLARY CHROMATOGRAPHY TO THE ANALYSIS OF APPENDIX-VIII AND XI COMPOUNDS.  </t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
           <t>THE APPLICATION OF SUPERCRITICAL FLUID CAPILLARY CHROMATOGRAPHY TO THE ANALYSIS OF APPENDIX-VIII AND XI COMPOUNDS</t>
@@ -28800,62 +25704,50 @@
       </c>
       <c r="W258" t="b">
         <v>0</v>
       </c>
       <c r="X258" t="b">
         <v>0</v>
       </c>
       <c r="Y258" t="b">
         <v>0</v>
       </c>
       <c r="Z258" t="b">
         <v>0</v>
       </c>
       <c r="AA258" t="b">
         <v>0</v>
       </c>
       <c r="AB258" t="b">
         <v>0</v>
       </c>
       <c r="AC258" t="b">
         <v>0</v>
       </c>
       <c r="AD258" t="b">
         <v>0</v>
       </c>
-      <c r="AE258" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="259">
       <c r="A259" t="n">
         <v>100854951</v>
       </c>
       <c r="B259" t="n">
         <v>5237216</v>
       </c>
       <c r="C259" t="inlineStr"/>
       <c r="D259" t="inlineStr"/>
       <c r="E259" t="inlineStr">
         <is>
           <t>Beck AJ et al. 1995</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
           <t xml:space="preserve">Beck AJ, Wilson SC, Alcock RE, Jones KC. KINETIC CONSTRAINTS ON THE LOSS OF ORGANIC CHEMICALS FROM CONTAMINATED SOILS IMPLICATIONS FOR SOIL-QUALITY LIMITS.  </t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
           <t>KINETIC CONSTRAINTS ON THE LOSS OF ORGANIC CHEMICALS FROM CONTAMINATED SOILS IMPLICATIONS FOR SOIL-QUALITY LIMITS</t>
         </is>
       </c>
@@ -28903,65 +25795,53 @@
       <c r="U259" t="b">
         <v>0</v>
       </c>
       <c r="V259" t="b">
         <v>0</v>
       </c>
       <c r="W259" t="b">
         <v>0</v>
       </c>
       <c r="X259" t="b">
         <v>0</v>
       </c>
       <c r="Y259" t="b">
         <v>0</v>
       </c>
       <c r="Z259" t="b">
         <v>0</v>
       </c>
       <c r="AA259" t="b">
         <v>0</v>
       </c>
       <c r="AB259" t="b">
         <v>0</v>
       </c>
       <c r="AC259" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD259" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH259" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="n">
         <v>100854952</v>
       </c>
       <c r="B260" t="n">
         <v>5237276</v>
       </c>
       <c r="C260" t="inlineStr"/>
       <c r="D260" t="inlineStr"/>
       <c r="E260" t="inlineStr">
         <is>
           <t>Smith RK 1993</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
           <t xml:space="preserve">Smith RK. Handbook of environmental analysis. (2.). </t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
           <t>Handbook of environmental analysis</t>
@@ -29006,74 +25886,62 @@
       <c r="R260" t="b">
         <v>0</v>
       </c>
       <c r="S260" t="b">
         <v>0</v>
       </c>
       <c r="T260" t="b">
         <v>0</v>
       </c>
       <c r="U260" t="b">
         <v>0</v>
       </c>
       <c r="V260" t="b">
         <v>0</v>
       </c>
       <c r="W260" t="b">
         <v>0</v>
       </c>
       <c r="X260" t="b">
         <v>0</v>
       </c>
       <c r="Y260" t="b">
         <v>0</v>
       </c>
       <c r="Z260" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA260" t="b">
         <v>0</v>
       </c>
       <c r="AB260" t="b">
         <v>0</v>
       </c>
       <c r="AC260" t="b">
         <v>0</v>
       </c>
       <c r="AD260" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH260" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="n">
         <v>100854953</v>
       </c>
       <c r="B261" t="n">
         <v>5239163</v>
       </c>
       <c r="C261" t="inlineStr"/>
       <c r="D261" t="inlineStr"/>
       <c r="E261" t="inlineStr">
         <is>
           <t>[No authors listed] 1991</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
           <t xml:space="preserve"> HYDROGEOLOGICAL INVESTIGATION OF THE HOECHST CELANESE FACILITY SPARTANBURG, SOUTH CAROLINA - WESTINGHOUSE PROJECT 4122-90-022A WITH ATTACHMENTS AND COVER LETTER DATED 052291.  </t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
           <t>HYDROGEOLOGICAL INVESTIGATION OF THE HOECHST CELANESE FACILITY SPARTANBURG, SOUTH CAROLINA - WESTINGHOUSE PROJECT 4122-90-022A WITH ATTACHMENTS AND COVER LETTER DATED 052291</t>
@@ -29111,65 +25979,53 @@
       <c r="U261" t="b">
         <v>0</v>
       </c>
       <c r="V261" t="b">
         <v>0</v>
       </c>
       <c r="W261" t="b">
         <v>0</v>
       </c>
       <c r="X261" t="b">
         <v>0</v>
       </c>
       <c r="Y261" t="b">
         <v>0</v>
       </c>
       <c r="Z261" t="b">
         <v>0</v>
       </c>
       <c r="AA261" t="b">
         <v>0</v>
       </c>
       <c r="AB261" t="b">
         <v>0</v>
       </c>
       <c r="AC261" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD261" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH261" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="n">
         <v>100854954</v>
       </c>
       <c r="B262" t="n">
         <v>5239448</v>
       </c>
       <c r="C262" t="inlineStr"/>
       <c r="D262" t="inlineStr"/>
       <c r="E262" t="inlineStr">
         <is>
           <t>Nilsson T et al. 1995</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
           <t xml:space="preserve">Nilsson T, Pelusco F, Montanarella L, Larsen B, Facchetti S, Madsen JO. AN EVALUATION OF SOLID-PHASE MICROEXTRACTION FOR ANALYSIS OF VOLATILE ORGANIC COMPOUNDS IN DRINKING WATER.  </t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
           <t>AN EVALUATION OF SOLID-PHASE MICROEXTRACTION FOR ANALYSIS OF VOLATILE ORGANIC COMPOUNDS IN DRINKING WATER</t>
@@ -29224,62 +26080,50 @@
       </c>
       <c r="W262" t="b">
         <v>0</v>
       </c>
       <c r="X262" t="b">
         <v>0</v>
       </c>
       <c r="Y262" t="b">
         <v>0</v>
       </c>
       <c r="Z262" t="b">
         <v>0</v>
       </c>
       <c r="AA262" t="b">
         <v>0</v>
       </c>
       <c r="AB262" t="b">
         <v>0</v>
       </c>
       <c r="AC262" t="b">
         <v>0</v>
       </c>
       <c r="AD262" t="b">
         <v>0</v>
       </c>
-      <c r="AE262" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="263">
       <c r="A263" t="n">
         <v>100854955</v>
       </c>
       <c r="B263" t="n">
         <v>5241646</v>
       </c>
       <c r="C263" t="inlineStr"/>
       <c r="D263" t="inlineStr"/>
       <c r="E263" t="inlineStr">
         <is>
           <t>Seto Y 1994</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
           <t xml:space="preserve">Seto Y. DETERMINATION OF VOLATILE SUBSTANCES IN BIOLOGICAL SAMPLES BY HEADSPACE GAS CHROMATOGRAPHY.  </t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
           <t>DETERMINATION OF VOLATILE SUBSTANCES IN BIOLOGICAL SAMPLES BY HEADSPACE GAS CHROMATOGRAPHY</t>
         </is>
       </c>
@@ -29327,65 +26171,53 @@
       <c r="U263" t="b">
         <v>0</v>
       </c>
       <c r="V263" t="b">
         <v>0</v>
       </c>
       <c r="W263" t="b">
         <v>0</v>
       </c>
       <c r="X263" t="b">
         <v>0</v>
       </c>
       <c r="Y263" t="b">
         <v>0</v>
       </c>
       <c r="Z263" t="b">
         <v>0</v>
       </c>
       <c r="AA263" t="b">
         <v>0</v>
       </c>
       <c r="AB263" t="b">
         <v>0</v>
       </c>
       <c r="AC263" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD263" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH263" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="n">
         <v>100854956</v>
       </c>
       <c r="B264" t="n">
         <v>5241728</v>
       </c>
       <c r="C264" t="inlineStr"/>
       <c r="D264" t="inlineStr"/>
       <c r="E264" t="inlineStr">
         <is>
           <t>Takami W et al. 1999</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
           <t xml:space="preserve">Takami W, Yoshida T, Nojiri H, Yamane H, Omori T. Oxidation of chlorinated olefins by Escherichia coli transformed with dimethyl sulfide monooxygenase genes or cumene dioxygenase genes.  </t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
           <t>Oxidation of chlorinated olefins by Escherichia coli transformed with dimethyl sulfide monooxygenase genes or cumene dioxygenase genes</t>
@@ -29435,65 +26267,53 @@
       <c r="U264" t="b">
         <v>0</v>
       </c>
       <c r="V264" t="b">
         <v>0</v>
       </c>
       <c r="W264" t="b">
         <v>0</v>
       </c>
       <c r="X264" t="b">
         <v>0</v>
       </c>
       <c r="Y264" t="b">
         <v>0</v>
       </c>
       <c r="Z264" t="b">
         <v>0</v>
       </c>
       <c r="AA264" t="b">
         <v>0</v>
       </c>
       <c r="AB264" t="b">
         <v>0</v>
       </c>
       <c r="AC264" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD264" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH264" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="n">
         <v>100854957</v>
       </c>
       <c r="B265" t="n">
         <v>5244329</v>
       </c>
       <c r="C265" t="inlineStr"/>
       <c r="D265" t="inlineStr"/>
       <c r="E265" t="inlineStr">
         <is>
           <t>Redmond CK 1991</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
           <t xml:space="preserve">Redmond CK. Seventh symposium on environmental epidemiology methods for environmental quantitative risk assessment pittsburgh pennsylvania usa april 3-5 1989. Environmental Health Perspectives 90:155-296. </t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
           <t>Seventh symposium on environmental epidemiology methods for environmental quantitative risk assessment pittsburgh pennsylvania usa april 3-5 1989</t>
@@ -29547,65 +26367,53 @@
       <c r="U265" t="b">
         <v>0</v>
       </c>
       <c r="V265" t="b">
         <v>0</v>
       </c>
       <c r="W265" t="b">
         <v>0</v>
       </c>
       <c r="X265" t="b">
         <v>0</v>
       </c>
       <c r="Y265" t="b">
         <v>0</v>
       </c>
       <c r="Z265" t="b">
         <v>0</v>
       </c>
       <c r="AA265" t="b">
         <v>0</v>
       </c>
       <c r="AB265" t="b">
         <v>0</v>
       </c>
       <c r="AC265" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD265" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH265" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="n">
         <v>100854958</v>
       </c>
       <c r="B266" t="n">
         <v>5251118</v>
       </c>
       <c r="C266" t="inlineStr"/>
       <c r="D266" t="inlineStr"/>
       <c r="E266" t="inlineStr">
         <is>
           <t>NYSDOH 1989</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
           <t xml:space="preserve">NYSDOH. Health assessment for Cortese Landfill, Sullivan County, Tusten, New York, Region 2. CERCLIS No. NYD980528475.  </t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
           <t>Health assessment for Cortese Landfill, Sullivan County, Tusten, New York, Region 2. CERCLIS No. NYD980528475</t>
@@ -29655,65 +26463,53 @@
       <c r="U266" t="b">
         <v>0</v>
       </c>
       <c r="V266" t="b">
         <v>0</v>
       </c>
       <c r="W266" t="b">
         <v>0</v>
       </c>
       <c r="X266" t="b">
         <v>0</v>
       </c>
       <c r="Y266" t="b">
         <v>0</v>
       </c>
       <c r="Z266" t="b">
         <v>0</v>
       </c>
       <c r="AA266" t="b">
         <v>0</v>
       </c>
       <c r="AB266" t="b">
         <v>0</v>
       </c>
       <c r="AC266" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD266" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH266" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="n">
         <v>100854959</v>
       </c>
       <c r="B267" t="n">
         <v>5264748</v>
       </c>
       <c r="C267" t="inlineStr"/>
       <c r="D267" t="inlineStr"/>
       <c r="E267" t="inlineStr">
         <is>
           <t>[No authors listed] 2000</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
           <t xml:space="preserve"> Acquisition and chemical analysis of mother's milk for selected toxic substances (december 1980). 8023083:#40-8023083. </t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
           <t>Acquisition and chemical analysis of mother's milk for selected toxic substances (december 1980)</t>
@@ -29759,65 +26555,53 @@
       <c r="U267" t="b">
         <v>0</v>
       </c>
       <c r="V267" t="b">
         <v>0</v>
       </c>
       <c r="W267" t="b">
         <v>0</v>
       </c>
       <c r="X267" t="b">
         <v>0</v>
       </c>
       <c r="Y267" t="b">
         <v>0</v>
       </c>
       <c r="Z267" t="b">
         <v>0</v>
       </c>
       <c r="AA267" t="b">
         <v>0</v>
       </c>
       <c r="AB267" t="b">
         <v>0</v>
       </c>
       <c r="AC267" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD267" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH267" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="n">
         <v>100854960</v>
       </c>
       <c r="B268" t="n">
         <v>5345235</v>
       </c>
       <c r="C268" t="inlineStr"/>
       <c r="D268" t="inlineStr">
         <is>
           <t>10.1021/ic00091a036</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
           <t>Hsu TLC et al. 1994</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
           <t xml:space="preserve">Hsu TLC, Chang IJ, Ward DL, Nocera DG. PHOTOREDUCTION OF 1,2-DICHLOROALKANES AND 1,2-DICHLOROALKENES BY TETRAKIS(DIPHENYL PHOSPHATO)DIMOLYBDENUM(II,II).  </t>
         </is>
@@ -29867,65 +26651,53 @@
       <c r="U268" t="b">
         <v>0</v>
       </c>
       <c r="V268" t="b">
         <v>0</v>
       </c>
       <c r="W268" t="b">
         <v>0</v>
       </c>
       <c r="X268" t="b">
         <v>0</v>
       </c>
       <c r="Y268" t="b">
         <v>0</v>
       </c>
       <c r="Z268" t="b">
         <v>0</v>
       </c>
       <c r="AA268" t="b">
         <v>0</v>
       </c>
       <c r="AB268" t="b">
         <v>0</v>
       </c>
       <c r="AC268" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD268" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH268" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="n">
         <v>100854961</v>
       </c>
       <c r="B269" t="n">
         <v>5352903</v>
       </c>
       <c r="C269" t="inlineStr"/>
       <c r="D269" t="inlineStr"/>
       <c r="E269" t="inlineStr">
         <is>
           <t>Shirey RE 1995</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
           <t xml:space="preserve">Shirey RE. RAPID ANALYSIS OF ENVIRONMENTAL SAMPLES USING SOLID-PHASE MICROEXTRACTION SPME AND NARROW BORE CAPILLARY COLUMNS.  </t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
           <t>RAPID ANALYSIS OF ENVIRONMENTAL SAMPLES USING SOLID-PHASE MICROEXTRACTION SPME AND NARROW BORE CAPILLARY COLUMNS</t>
@@ -29975,65 +26747,53 @@
       <c r="U269" t="b">
         <v>0</v>
       </c>
       <c r="V269" t="b">
         <v>0</v>
       </c>
       <c r="W269" t="b">
         <v>0</v>
       </c>
       <c r="X269" t="b">
         <v>0</v>
       </c>
       <c r="Y269" t="b">
         <v>0</v>
       </c>
       <c r="Z269" t="b">
         <v>0</v>
       </c>
       <c r="AA269" t="b">
         <v>0</v>
       </c>
       <c r="AB269" t="b">
         <v>0</v>
       </c>
       <c r="AC269" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD269" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH269" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="n">
         <v>100854962</v>
       </c>
       <c r="B270" t="n">
         <v>5362867</v>
       </c>
       <c r="C270" t="inlineStr"/>
       <c r="D270" t="inlineStr"/>
       <c r="E270" t="inlineStr">
         <is>
           <t>Sorini SS and Jackson LP 1988</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
           <t xml:space="preserve">Sorini SS, Jackson LP. EVALUATION OF THE TOXICITY CHARACTERISTIC LEACHING PROCEDURE TCLP ON UTILITY WASTES.  </t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
           <t>EVALUATION OF THE TOXICITY CHARACTERISTIC LEACHING PROCEDURE TCLP ON UTILITY WASTES</t>
@@ -30083,65 +26843,53 @@
       <c r="U270" t="b">
         <v>0</v>
       </c>
       <c r="V270" t="b">
         <v>0</v>
       </c>
       <c r="W270" t="b">
         <v>0</v>
       </c>
       <c r="X270" t="b">
         <v>0</v>
       </c>
       <c r="Y270" t="b">
         <v>0</v>
       </c>
       <c r="Z270" t="b">
         <v>0</v>
       </c>
       <c r="AA270" t="b">
         <v>0</v>
       </c>
       <c r="AB270" t="b">
         <v>0</v>
       </c>
       <c r="AC270" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD270" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH270" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="n">
         <v>100854963</v>
       </c>
       <c r="B271" t="n">
         <v>5362896</v>
       </c>
       <c r="C271" t="inlineStr"/>
       <c r="D271" t="inlineStr"/>
       <c r="E271" t="inlineStr">
         <is>
           <t>Suffet IH, Baker RJ, and Yohe TL 1988</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
           <t xml:space="preserve">Suffet IH, Baker RJ, Yohe TL. PRETREATMENT OF DRINKING WATER TO CONTROL ORGANIC CONTAMINANTS AND TASTE AND ODOR.  </t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
           <t>PRETREATMENT OF DRINKING WATER TO CONTROL ORGANIC CONTAMINANTS AND TASTE AND ODOR</t>
@@ -30194,62 +26942,50 @@
       <c r="V271" t="b">
         <v>0</v>
       </c>
       <c r="W271" t="b">
         <v>0</v>
       </c>
       <c r="X271" t="b">
         <v>0</v>
       </c>
       <c r="Y271" t="b">
         <v>0</v>
       </c>
       <c r="Z271" t="b">
         <v>0</v>
       </c>
       <c r="AA271" t="b">
         <v>0</v>
       </c>
       <c r="AB271" t="b">
         <v>0</v>
       </c>
       <c r="AC271" t="b">
         <v>0</v>
       </c>
       <c r="AD271" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH271" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="n">
         <v>100854964</v>
       </c>
       <c r="B272" t="n">
         <v>5381000</v>
       </c>
       <c r="C272" t="inlineStr"/>
       <c r="D272" t="inlineStr"/>
       <c r="E272" t="inlineStr">
         <is>
           <t>E I Dupont De Nemours &amp; Co 2000</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
           <t xml:space="preserve">E I Dupont De Nemours &amp; Co. Initial Submission: Letter from Dupont to USEPA Regarding Ongoing 28-Day Inhalation Study in Rats w/Trans-&amp; CIS-1,2-Dichloroethylene &amp; Nonafluorohexene, Dated 06/30/2000. Haskell Laboratories. </t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
           <t>Initial Submission: Letter from Dupont to USEPA Regarding Ongoing 28-Day Inhalation Study in Rats w/Trans-&amp; CIS-1,2-Dichloroethylene &amp; Nonafluorohexene, Dated 06/30/2000</t>
@@ -30299,65 +27035,53 @@
       <c r="U272" t="b">
         <v>0</v>
       </c>
       <c r="V272" t="b">
         <v>0</v>
       </c>
       <c r="W272" t="b">
         <v>0</v>
       </c>
       <c r="X272" t="b">
         <v>0</v>
       </c>
       <c r="Y272" t="b">
         <v>0</v>
       </c>
       <c r="Z272" t="b">
         <v>0</v>
       </c>
       <c r="AA272" t="b">
         <v>0</v>
       </c>
       <c r="AB272" t="b">
         <v>0</v>
       </c>
       <c r="AC272" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD272" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH272" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="n">
         <v>100854965</v>
       </c>
       <c r="B273" t="n">
         <v>5433548</v>
       </c>
       <c r="C273" t="inlineStr"/>
       <c r="D273" t="inlineStr">
         <is>
           <t>10.1055/s-2004-813839</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
           <t>Ackermann A 2004</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
           <t xml:space="preserve">Ackermann A. [VC and DCE in groundwater and drainage channel water].  </t>
         </is>
@@ -30414,62 +27138,50 @@
       <c r="V273" t="b">
         <v>0</v>
       </c>
       <c r="W273" t="b">
         <v>0</v>
       </c>
       <c r="X273" t="b">
         <v>0</v>
       </c>
       <c r="Y273" t="b">
         <v>0</v>
       </c>
       <c r="Z273" t="b">
         <v>0</v>
       </c>
       <c r="AA273" t="b">
         <v>0</v>
       </c>
       <c r="AB273" t="b">
         <v>0</v>
       </c>
       <c r="AC273" t="b">
         <v>0</v>
       </c>
       <c r="AD273" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH273" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="n">
         <v>100854966</v>
       </c>
       <c r="B274" t="n">
         <v>5433553</v>
       </c>
       <c r="C274" t="inlineStr"/>
       <c r="D274" t="inlineStr">
         <is>
           <t>10.1209/0295-5075/96/43002</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
           <t>Millot C et al. 2011</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
           <t xml:space="preserve">Millot C, Soetens JC, Ahmad N, Adnan R. Molecular simulation of unusual dynamical properties of quinoline in liquid phase.  </t>
         </is>
@@ -30519,65 +27231,53 @@
       <c r="U274" t="b">
         <v>0</v>
       </c>
       <c r="V274" t="b">
         <v>0</v>
       </c>
       <c r="W274" t="b">
         <v>0</v>
       </c>
       <c r="X274" t="b">
         <v>0</v>
       </c>
       <c r="Y274" t="b">
         <v>0</v>
       </c>
       <c r="Z274" t="b">
         <v>0</v>
       </c>
       <c r="AA274" t="b">
         <v>0</v>
       </c>
       <c r="AB274" t="b">
         <v>0</v>
       </c>
       <c r="AC274" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD274" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH274" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="n">
         <v>100854967</v>
       </c>
       <c r="B275" t="n">
         <v>5433562</v>
       </c>
       <c r="C275" t="inlineStr"/>
       <c r="D275" t="inlineStr">
         <is>
           <t>10.1134/s1070428013060225</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
           <t>Martynov AV et al. 2013</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
           <t xml:space="preserve">Martynov AV, Makhaeva NA, Larina LI, Amosova SV. Synthesis of bis(1,2,2-trichloroethyl) and bis(dichlorovinyl) selenides by electrophilic reaction of selenium dichloride with 1,2-dichloroethylene.  </t>
         </is>
@@ -30632,62 +27332,50 @@
       </c>
       <c r="W275" t="b">
         <v>0</v>
       </c>
       <c r="X275" t="b">
         <v>0</v>
       </c>
       <c r="Y275" t="b">
         <v>0</v>
       </c>
       <c r="Z275" t="b">
         <v>0</v>
       </c>
       <c r="AA275" t="b">
         <v>0</v>
       </c>
       <c r="AB275" t="b">
         <v>0</v>
       </c>
       <c r="AC275" t="b">
         <v>0</v>
       </c>
       <c r="AD275" t="b">
         <v>0</v>
       </c>
-      <c r="AE275" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="276">
       <c r="A276" t="n">
         <v>100854968</v>
       </c>
       <c r="B276" t="n">
         <v>5433566</v>
       </c>
       <c r="C276" t="inlineStr"/>
       <c r="D276" t="inlineStr">
         <is>
           <t>10.1002/adsc.201300482</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
           <t>Matsuda T, Suzuki K, and Miura N 2013</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
           <t xml:space="preserve">Matsuda T, Suzuki K, Miura N. Rhodium-Catalyzed Cross-Coupling of Alkenyl Halides with Arylboron Compounds.  </t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
@@ -30735,65 +27423,53 @@
       <c r="U276" t="b">
         <v>0</v>
       </c>
       <c r="V276" t="b">
         <v>0</v>
       </c>
       <c r="W276" t="b">
         <v>0</v>
       </c>
       <c r="X276" t="b">
         <v>0</v>
       </c>
       <c r="Y276" t="b">
         <v>0</v>
       </c>
       <c r="Z276" t="b">
         <v>0</v>
       </c>
       <c r="AA276" t="b">
         <v>0</v>
       </c>
       <c r="AB276" t="b">
         <v>0</v>
       </c>
       <c r="AC276" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD276" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH276" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="n">
         <v>100854969</v>
       </c>
       <c r="B277" t="n">
         <v>5433567</v>
       </c>
       <c r="C277" t="inlineStr"/>
       <c r="D277" t="inlineStr">
         <is>
           <t>10.1021/je00003a002</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
           <t>Mato FA and Berro C 1991</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
           <t xml:space="preserve">Mato FA, Berro C. VAPOR-LIQUID-EQUILIBRIA AND EXCESS VOLUMES FOR BINARY-SYSTEMS OF METHYL TERT-BUTYL ETHER (MTBE) WITH TRANS-1,2-DICHLOROETHYLENE AND ACETONITRILE.  </t>
         </is>
@@ -30848,62 +27524,50 @@
       </c>
       <c r="W277" t="b">
         <v>0</v>
       </c>
       <c r="X277" t="b">
         <v>0</v>
       </c>
       <c r="Y277" t="b">
         <v>0</v>
       </c>
       <c r="Z277" t="b">
         <v>0</v>
       </c>
       <c r="AA277" t="b">
         <v>0</v>
       </c>
       <c r="AB277" t="b">
         <v>0</v>
       </c>
       <c r="AC277" t="b">
         <v>0</v>
       </c>
       <c r="AD277" t="b">
         <v>0</v>
       </c>
-      <c r="AE277" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="278">
       <c r="A278" t="n">
         <v>100854970</v>
       </c>
       <c r="B278" t="n">
         <v>5433588</v>
       </c>
       <c r="C278" t="inlineStr"/>
       <c r="D278" t="inlineStr">
         <is>
           <t>10.1016/0021-9614(85)90082-5</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
           <t>Machat V and Boublik T 1985</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
           <t xml:space="preserve">Machat V, Boublik T. VAPOR-LIQUID-EQUILIBRIUM AND EXCESS MOLAR VOLUME OF (TRANS-1,2-DICHLOROETHENE + CYCLOPENTANE) AT 293.15-K.  </t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
@@ -30951,65 +27615,53 @@
       <c r="U278" t="b">
         <v>0</v>
       </c>
       <c r="V278" t="b">
         <v>0</v>
       </c>
       <c r="W278" t="b">
         <v>0</v>
       </c>
       <c r="X278" t="b">
         <v>0</v>
       </c>
       <c r="Y278" t="b">
         <v>0</v>
       </c>
       <c r="Z278" t="b">
         <v>0</v>
       </c>
       <c r="AA278" t="b">
         <v>0</v>
       </c>
       <c r="AB278" t="b">
         <v>0</v>
       </c>
       <c r="AC278" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD278" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH278" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="n">
         <v>100854971</v>
       </c>
       <c r="B279" t="n">
         <v>5433601</v>
       </c>
       <c r="C279" t="inlineStr"/>
       <c r="D279" t="inlineStr"/>
       <c r="E279" t="inlineStr">
         <is>
           <t>Majurin J et al. 2017</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
           <t xml:space="preserve">Majurin J, Sorenson E, Steinke D, ASHRAE. Chemical Stability Assessments of R-514A and R-1233zd(E).  </t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
           <t>Chemical Stability Assessments of R-514A and R-1233zd(E)</t>
@@ -31055,65 +27707,53 @@
       <c r="U279" t="b">
         <v>0</v>
       </c>
       <c r="V279" t="b">
         <v>0</v>
       </c>
       <c r="W279" t="b">
         <v>0</v>
       </c>
       <c r="X279" t="b">
         <v>0</v>
       </c>
       <c r="Y279" t="b">
         <v>0</v>
       </c>
       <c r="Z279" t="b">
         <v>0</v>
       </c>
       <c r="AA279" t="b">
         <v>0</v>
       </c>
       <c r="AB279" t="b">
         <v>0</v>
       </c>
       <c r="AC279" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD279" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH279" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="n">
         <v>100854972</v>
       </c>
       <c r="B280" t="n">
         <v>5433602</v>
       </c>
       <c r="C280" t="inlineStr"/>
       <c r="D280" t="inlineStr"/>
       <c r="E280" t="inlineStr">
         <is>
           <t>Kulinski T and Jonczyk A 1994</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
           <t xml:space="preserve">Kulinski T, Jonczyk A. PHASE-TRANSFER CATALYTIC (PTC) ETHYNYLATION OF 2-SUBSTITUTED PHENYLACETONITRILES.  </t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
           <t>PHASE-TRANSFER CATALYTIC (PTC) ETHYNYLATION OF 2-SUBSTITUTED PHENYLACETONITRILES</t>
@@ -31159,65 +27799,53 @@
       <c r="U280" t="b">
         <v>0</v>
       </c>
       <c r="V280" t="b">
         <v>0</v>
       </c>
       <c r="W280" t="b">
         <v>0</v>
       </c>
       <c r="X280" t="b">
         <v>0</v>
       </c>
       <c r="Y280" t="b">
         <v>0</v>
       </c>
       <c r="Z280" t="b">
         <v>0</v>
       </c>
       <c r="AA280" t="b">
         <v>0</v>
       </c>
       <c r="AB280" t="b">
         <v>0</v>
       </c>
       <c r="AC280" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD280" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH280" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="n">
         <v>100854973</v>
       </c>
       <c r="B281" t="n">
         <v>5433624</v>
       </c>
       <c r="C281" t="inlineStr"/>
       <c r="D281" t="inlineStr">
         <is>
           <t>10.1023/b:rujo.0000010557.39998.2b</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
           <t>Kondrashov EV et al. 2003</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
           <t xml:space="preserve">Kondrashov EV, Rozentsveig IB, Levkovskaya GG, Kanitskaya LV. N-chloro-N-(1,2,2,2-tetrachloro- and 1,2,2-trichloroethyl)sulfonamides from N,N-dichlorosulfonamides and 1,2-polychloroethenes.  </t>
         </is>
@@ -31258,74 +27886,62 @@
       <c r="R281" t="b">
         <v>0</v>
       </c>
       <c r="S281" t="b">
         <v>0</v>
       </c>
       <c r="T281" t="b">
         <v>0</v>
       </c>
       <c r="U281" t="b">
         <v>0</v>
       </c>
       <c r="V281" t="b">
         <v>0</v>
       </c>
       <c r="W281" t="b">
         <v>0</v>
       </c>
       <c r="X281" t="b">
         <v>0</v>
       </c>
       <c r="Y281" t="b">
         <v>0</v>
       </c>
       <c r="Z281" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA281" t="b">
         <v>0</v>
       </c>
       <c r="AB281" t="b">
         <v>0</v>
       </c>
       <c r="AC281" t="b">
         <v>0</v>
       </c>
       <c r="AD281" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH281" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="n">
         <v>100854974</v>
       </c>
       <c r="B282" t="n">
         <v>5433640</v>
       </c>
       <c r="C282" t="inlineStr"/>
       <c r="D282" t="inlineStr">
         <is>
           <t>10.1117/12.453689</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
           <t>Ishimori Y et al. 2002</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
           <t xml:space="preserve">Ishimori Y, Kawano K, Tamura H, Aoyama N, Mouri M, Kase T, Tamiya E, Ishizuka M. Advanced environmental monitoring system using eco-sensor based on bilayer lipid membrane.  </t>
         </is>
@@ -31375,65 +27991,53 @@
       <c r="U282" t="b">
         <v>0</v>
       </c>
       <c r="V282" t="b">
         <v>0</v>
       </c>
       <c r="W282" t="b">
         <v>0</v>
       </c>
       <c r="X282" t="b">
         <v>0</v>
       </c>
       <c r="Y282" t="b">
         <v>0</v>
       </c>
       <c r="Z282" t="b">
         <v>0</v>
       </c>
       <c r="AA282" t="b">
         <v>0</v>
       </c>
       <c r="AB282" t="b">
         <v>0</v>
       </c>
       <c r="AC282" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD282" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH282" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="n">
         <v>100854975</v>
       </c>
       <c r="B283" t="n">
         <v>5433651</v>
       </c>
       <c r="C283" t="inlineStr"/>
       <c r="D283" t="inlineStr">
         <is>
           <t>10.1021/j150647a040</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
           <t>Kagel RO et al. 1984</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
           <t xml:space="preserve">Kagel RO, Powell DL, Hopper MJ, Overend J, Ramos MN, Bassi A, Bruns RE. INFRARED GAS-PHASE INTENSITY MEASUREMENTS, POLAR TENSORS, AND EFFECTIVE CHARGES OF TRANS-DIFLUOROETHYLENE AND TRANS-DICHLOROETHYLENE.  </t>
         </is>
@@ -31483,65 +28087,53 @@
       <c r="U283" t="b">
         <v>0</v>
       </c>
       <c r="V283" t="b">
         <v>0</v>
       </c>
       <c r="W283" t="b">
         <v>0</v>
       </c>
       <c r="X283" t="b">
         <v>0</v>
       </c>
       <c r="Y283" t="b">
         <v>0</v>
       </c>
       <c r="Z283" t="b">
         <v>0</v>
       </c>
       <c r="AA283" t="b">
         <v>0</v>
       </c>
       <c r="AB283" t="b">
         <v>0</v>
       </c>
       <c r="AC283" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD283" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH283" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="n">
         <v>100854976</v>
       </c>
       <c r="B284" t="n">
         <v>5433654</v>
       </c>
       <c r="C284" t="inlineStr"/>
       <c r="D284" t="inlineStr">
         <is>
           <t>10.1002/(sici)1096-9888(199712)32:12&lt;1299::aid-jms589&gt;3.0.co;2-p</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
           <t>Johnson RC et al. 1997</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
           <t xml:space="preserve">Johnson RC, Koch K, Kasthurikrishnan N, Plass W, Patrick JS, Cooks RG. An evaluation of low vapor pressure liquids for membrane introduction mass spectrometry.  </t>
         </is>
@@ -31591,65 +28183,53 @@
       <c r="U284" t="b">
         <v>0</v>
       </c>
       <c r="V284" t="b">
         <v>0</v>
       </c>
       <c r="W284" t="b">
         <v>0</v>
       </c>
       <c r="X284" t="b">
         <v>0</v>
       </c>
       <c r="Y284" t="b">
         <v>0</v>
       </c>
       <c r="Z284" t="b">
         <v>0</v>
       </c>
       <c r="AA284" t="b">
         <v>0</v>
       </c>
       <c r="AB284" t="b">
         <v>0</v>
       </c>
       <c r="AC284" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD284" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH284" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="n">
         <v>100854977</v>
       </c>
       <c r="B285" t="n">
         <v>5433681</v>
       </c>
       <c r="C285" t="inlineStr"/>
       <c r="D285" t="inlineStr">
         <is>
           <t>10.1002/jhet.8</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
           <t>Huber SM et al. 2009</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
           <t xml:space="preserve">Huber SM, Hennig A, Puehlhofer FG, Weiss R. From DMF to Isatine: A Novel and General One-Pot Synthesis of Isatine and Its N-Unsubstituted Derivatives via Nucleophilic Substitution Reactions on 1,2-Bis(dimethylamino)-1,2-dichloroethene.  </t>
         </is>
@@ -31699,65 +28279,53 @@
       <c r="U285" t="b">
         <v>0</v>
       </c>
       <c r="V285" t="b">
         <v>0</v>
       </c>
       <c r="W285" t="b">
         <v>0</v>
       </c>
       <c r="X285" t="b">
         <v>0</v>
       </c>
       <c r="Y285" t="b">
         <v>0</v>
       </c>
       <c r="Z285" t="b">
         <v>0</v>
       </c>
       <c r="AA285" t="b">
         <v>0</v>
       </c>
       <c r="AB285" t="b">
         <v>0</v>
       </c>
       <c r="AC285" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD285" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH285" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="n">
         <v>100854978</v>
       </c>
       <c r="B286" t="n">
         <v>5433687</v>
       </c>
       <c r="C286" t="inlineStr"/>
       <c r="D286" t="inlineStr"/>
       <c r="E286" t="inlineStr">
         <is>
           <t>Gray MA, Rees CW, and Williams DJ 1994</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
           <t xml:space="preserve">Gray MA, Rees CW, Williams DJ. ORGANIC HETEROCYCLOTHIAZENES .19. SYNTHESIS OF 1,3,2-DITHIAZOLES USING BIS(CHLOROTHIO)NITRONIUM TETRACHLOROALUMINATE,[N(SCL)2][ALCL4].  </t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
           <t>ORGANIC HETEROCYCLOTHIAZENES .19. SYNTHESIS OF 1,3,2-DITHIAZOLES USING BIS(CHLOROTHIO)NITRONIUM TETRACHLOROALUMINATE,[N(SCL)2][ALCL4]</t>
@@ -31803,65 +28371,53 @@
       <c r="U286" t="b">
         <v>0</v>
       </c>
       <c r="V286" t="b">
         <v>0</v>
       </c>
       <c r="W286" t="b">
         <v>0</v>
       </c>
       <c r="X286" t="b">
         <v>0</v>
       </c>
       <c r="Y286" t="b">
         <v>0</v>
       </c>
       <c r="Z286" t="b">
         <v>0</v>
       </c>
       <c r="AA286" t="b">
         <v>0</v>
       </c>
       <c r="AB286" t="b">
         <v>0</v>
       </c>
       <c r="AC286" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD286" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH286" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="n">
         <v>100854979</v>
       </c>
       <c r="B287" t="n">
         <v>5433688</v>
       </c>
       <c r="C287" t="inlineStr"/>
       <c r="D287" t="inlineStr">
         <is>
           <t>10.1063/1.445557</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
           <t>Hopper MJ et al. 1983</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
           <t xml:space="preserve">Hopper MJ, Overend J, Ramos MN, Bassi A, Bruns RE. INFRARED GAS-PHASE INTENSITY MEASUREMENTS - POLAR TENSORS AND EFFECTIVE CHARGES OF CIS-DICHLOROETHYLENE-D0 AND D2.  </t>
         </is>
@@ -31916,62 +28472,50 @@
       </c>
       <c r="W287" t="b">
         <v>0</v>
       </c>
       <c r="X287" t="b">
         <v>0</v>
       </c>
       <c r="Y287" t="b">
         <v>0</v>
       </c>
       <c r="Z287" t="b">
         <v>0</v>
       </c>
       <c r="AA287" t="b">
         <v>0</v>
       </c>
       <c r="AB287" t="b">
         <v>0</v>
       </c>
       <c r="AC287" t="b">
         <v>0</v>
       </c>
       <c r="AD287" t="b">
         <v>0</v>
       </c>
-      <c r="AE287" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="288">
       <c r="A288" t="n">
         <v>100854980</v>
       </c>
       <c r="B288" t="n">
         <v>5433699</v>
       </c>
       <c r="C288" t="inlineStr"/>
       <c r="D288" t="inlineStr">
         <is>
           <t>10.1155/1990/89853</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
           <t>Guckert  JR and Carr RW 1990</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
           <t xml:space="preserve">Guckert  JR, Carr RW. INFRARED-LASER PHOTOCHEMISTRY OF TRANS-1, 2-DICHLOROETHYLENE - EVIDENCE FOR A CL ATOM CHAIN-REACTION.  </t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
@@ -32019,65 +28563,53 @@
       <c r="U288" t="b">
         <v>0</v>
       </c>
       <c r="V288" t="b">
         <v>0</v>
       </c>
       <c r="W288" t="b">
         <v>0</v>
       </c>
       <c r="X288" t="b">
         <v>0</v>
       </c>
       <c r="Y288" t="b">
         <v>0</v>
       </c>
       <c r="Z288" t="b">
         <v>0</v>
       </c>
       <c r="AA288" t="b">
         <v>0</v>
       </c>
       <c r="AB288" t="b">
         <v>0</v>
       </c>
       <c r="AC288" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD288" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH288" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="n">
         <v>100854981</v>
       </c>
       <c r="B289" t="n">
         <v>5433718</v>
       </c>
       <c r="C289" t="inlineStr"/>
       <c r="D289" t="inlineStr">
         <is>
           <t>10.1021/jp050313m</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
           <t>Sellevåg SR et al. 2005</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
           <t xml:space="preserve">Sellevåg SR, Stenstrøm Y, Helgaker T, Nielsen CJ. Atmospheric chemistry of CHF2CHO: study of the IR and UV-vis absorption cross sections, photolysis, and OH-, Cl-, and NO3-initiated oxidation. The Journal of Physical Chemistry Part  A: Molecules, Spectroscopy, Kinetics, Environment and General Theory 109:3652-3662. </t>
         </is>
@@ -32135,65 +28667,53 @@
       <c r="U289" t="b">
         <v>0</v>
       </c>
       <c r="V289" t="b">
         <v>0</v>
       </c>
       <c r="W289" t="b">
         <v>0</v>
       </c>
       <c r="X289" t="b">
         <v>0</v>
       </c>
       <c r="Y289" t="b">
         <v>0</v>
       </c>
       <c r="Z289" t="b">
         <v>0</v>
       </c>
       <c r="AA289" t="b">
         <v>0</v>
       </c>
       <c r="AB289" t="b">
         <v>0</v>
       </c>
       <c r="AC289" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD289" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH289" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="n">
         <v>100854982</v>
       </c>
       <c r="B290" t="n">
         <v>5433749</v>
       </c>
       <c r="C290" t="inlineStr"/>
       <c r="D290" t="inlineStr">
         <is>
           <t>10.1143/jjap.44.l388</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
           <t>Fujii A et al. 2005</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
           <t xml:space="preserve">Fujii A, Mizukami H, Hiwatashi S, Araki H, Ozaki M, Yoshino K. Formation of nanorod-shaped surface of C-60 film and its field emission properties.  </t>
         </is>
@@ -32243,65 +28763,53 @@
       <c r="U290" t="b">
         <v>0</v>
       </c>
       <c r="V290" t="b">
         <v>0</v>
       </c>
       <c r="W290" t="b">
         <v>0</v>
       </c>
       <c r="X290" t="b">
         <v>0</v>
       </c>
       <c r="Y290" t="b">
         <v>0</v>
       </c>
       <c r="Z290" t="b">
         <v>0</v>
       </c>
       <c r="AA290" t="b">
         <v>0</v>
       </c>
       <c r="AB290" t="b">
         <v>0</v>
       </c>
       <c r="AC290" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD290" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH290" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="n">
         <v>100854983</v>
       </c>
       <c r="B291" t="n">
         <v>5433750</v>
       </c>
       <c r="C291" t="inlineStr"/>
       <c r="D291" t="inlineStr"/>
       <c r="E291" t="inlineStr">
         <is>
           <t>Galan O et al. 2009</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
           <t xml:space="preserve">Galan O, Gomes VG, Romagnoli J, Ngian KF. Selective Oxidation of Ethylene in an Industrial Packed-Bed Reactor: Modelling, Analysis and Optimization.  </t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
           <t>Selective Oxidation of Ethylene in an Industrial Packed-Bed Reactor: Modelling, Analysis and Optimization</t>
@@ -32352,62 +28860,50 @@
       </c>
       <c r="W291" t="b">
         <v>0</v>
       </c>
       <c r="X291" t="b">
         <v>0</v>
       </c>
       <c r="Y291" t="b">
         <v>0</v>
       </c>
       <c r="Z291" t="b">
         <v>0</v>
       </c>
       <c r="AA291" t="b">
         <v>0</v>
       </c>
       <c r="AB291" t="b">
         <v>0</v>
       </c>
       <c r="AC291" t="b">
         <v>0</v>
       </c>
       <c r="AD291" t="b">
         <v>0</v>
       </c>
-      <c r="AE291" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="292">
       <c r="A292" t="n">
         <v>100854984</v>
       </c>
       <c r="B292" t="n">
         <v>5433754</v>
       </c>
       <c r="C292" t="inlineStr"/>
       <c r="D292" t="inlineStr"/>
       <c r="E292" t="inlineStr">
         <is>
           <t>Gauvry N et al. 1999</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
           <t xml:space="preserve">Gauvry N, Comoy C, Lescop C, Huet F. A new synthesis of cis-cyclobut-3-ene-1,2-dicarboxylic anhydride.  </t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
           <t>A new synthesis of cis-cyclobut-3-ene-1,2-dicarboxylic anhydride</t>
         </is>
       </c>
@@ -32451,65 +28947,53 @@
       <c r="U292" t="b">
         <v>0</v>
       </c>
       <c r="V292" t="b">
         <v>0</v>
       </c>
       <c r="W292" t="b">
         <v>0</v>
       </c>
       <c r="X292" t="b">
         <v>0</v>
       </c>
       <c r="Y292" t="b">
         <v>0</v>
       </c>
       <c r="Z292" t="b">
         <v>0</v>
       </c>
       <c r="AA292" t="b">
         <v>0</v>
       </c>
       <c r="AB292" t="b">
         <v>0</v>
       </c>
       <c r="AC292" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD292" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH292" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="n">
         <v>100854985</v>
       </c>
       <c r="B293" t="n">
         <v>5433757</v>
       </c>
       <c r="C293" t="inlineStr"/>
       <c r="D293" t="inlineStr">
         <is>
           <t>10.1007/bf00702397</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
           <t>Gavrilova GV et al. 1995</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
           <t xml:space="preserve">Gavrilova GV, Aleshkin AA, Nikanorov VA, Krutko DP, Rozenberg VI, Reutov OA. REDOX TROPONIZATION AS A NOVEL METHOD FOR THE SYNTHESIS OF STEREOISOMERIC ESCHENMOSERS OXIMES AND RELATED NON-BENZENOID AROMATIC SYSTEMS.  </t>
         </is>
@@ -32559,65 +29043,53 @@
       <c r="U293" t="b">
         <v>0</v>
       </c>
       <c r="V293" t="b">
         <v>0</v>
       </c>
       <c r="W293" t="b">
         <v>0</v>
       </c>
       <c r="X293" t="b">
         <v>0</v>
       </c>
       <c r="Y293" t="b">
         <v>0</v>
       </c>
       <c r="Z293" t="b">
         <v>0</v>
       </c>
       <c r="AA293" t="b">
         <v>0</v>
       </c>
       <c r="AB293" t="b">
         <v>0</v>
       </c>
       <c r="AC293" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD293" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH293" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="n">
         <v>100854986</v>
       </c>
       <c r="B294" t="n">
         <v>5433761</v>
       </c>
       <c r="C294" t="inlineStr"/>
       <c r="D294" t="inlineStr"/>
       <c r="E294" t="inlineStr">
         <is>
           <t>Vlieg JETV et al. 1998</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
           <t xml:space="preserve">Vlieg JETV, Kingma J, van den Wijngaard, AJ, Janssen DB. A glutathione S-transferase with activity towards cis-1,2-dichloroepoxyethane is involved in isoprene utilization by Rhodococcus sp. strain AD45.  </t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
           <t>A glutathione S-transferase with activity towards cis-1,2-dichloroepoxyethane is involved in isoprene utilization by Rhodococcus sp. strain AD45</t>
@@ -32663,65 +29135,53 @@
       <c r="U294" t="b">
         <v>0</v>
       </c>
       <c r="V294" t="b">
         <v>0</v>
       </c>
       <c r="W294" t="b">
         <v>0</v>
       </c>
       <c r="X294" t="b">
         <v>0</v>
       </c>
       <c r="Y294" t="b">
         <v>0</v>
       </c>
       <c r="Z294" t="b">
         <v>0</v>
       </c>
       <c r="AA294" t="b">
         <v>0</v>
       </c>
       <c r="AB294" t="b">
         <v>0</v>
       </c>
       <c r="AC294" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD294" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH294" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="n">
         <v>100854987</v>
       </c>
       <c r="B295" t="n">
         <v>5433767</v>
       </c>
       <c r="C295" t="inlineStr"/>
       <c r="D295" t="inlineStr">
         <is>
           <t>10.1246/bcsj.47.2545</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
           <t>Tanabe K and Saeki S 1974</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
           <t xml:space="preserve">Tanabe K, Saeki S. INFRARED-ABSORPTION INTENSITIES OF TRANS-DICHLOROETHYLENE AND CIS-DICHLOROETHYLENE.  </t>
         </is>
@@ -32771,65 +29231,53 @@
       <c r="U295" t="b">
         <v>0</v>
       </c>
       <c r="V295" t="b">
         <v>0</v>
       </c>
       <c r="W295" t="b">
         <v>0</v>
       </c>
       <c r="X295" t="b">
         <v>0</v>
       </c>
       <c r="Y295" t="b">
         <v>0</v>
       </c>
       <c r="Z295" t="b">
         <v>0</v>
       </c>
       <c r="AA295" t="b">
         <v>0</v>
       </c>
       <c r="AB295" t="b">
         <v>0</v>
       </c>
       <c r="AC295" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD295" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH295" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="n">
         <v>100854988</v>
       </c>
       <c r="B296" t="n">
         <v>5433776</v>
       </c>
       <c r="C296" t="inlineStr"/>
       <c r="D296" t="inlineStr"/>
       <c r="E296" t="inlineStr">
         <is>
           <t>Dragoo T et al. 2005</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
           <t xml:space="preserve">Dragoo T, Hicks J, Vroblesky D, Vazquez R. Application of passive vapor diffusion samplers at England air force base, Louisiana.  </t>
         </is>
       </c>
       <c r="G296" t="inlineStr">
         <is>
           <t>Application of passive vapor diffusion samplers at England air force base, Louisiana</t>
@@ -32866,74 +29314,62 @@
       <c r="R296" t="b">
         <v>0</v>
       </c>
       <c r="S296" t="b">
         <v>0</v>
       </c>
       <c r="T296" t="b">
         <v>0</v>
       </c>
       <c r="U296" t="b">
         <v>0</v>
       </c>
       <c r="V296" t="b">
         <v>0</v>
       </c>
       <c r="W296" t="b">
         <v>0</v>
       </c>
       <c r="X296" t="b">
         <v>0</v>
       </c>
       <c r="Y296" t="b">
         <v>0</v>
       </c>
       <c r="Z296" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA296" t="b">
         <v>0</v>
       </c>
       <c r="AB296" t="b">
         <v>0</v>
       </c>
       <c r="AC296" t="b">
         <v>0</v>
       </c>
       <c r="AD296" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH296" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="n">
         <v>100854989</v>
       </c>
       <c r="B297" t="n">
         <v>5433777</v>
       </c>
       <c r="C297" t="inlineStr"/>
       <c r="D297" t="inlineStr"/>
       <c r="E297" t="inlineStr">
         <is>
           <t>Drought JF et al. 1999</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
           <t xml:space="preserve">Drought JF, Buc EA, Grundl TJ, Fode KA, Collins MLP. Fate of tetrachloroethene and benzene at a dry cleaning facility. 253-258. </t>
         </is>
       </c>
       <c r="G297" t="inlineStr">
         <is>
           <t>Fate of tetrachloroethene and benzene at a dry cleaning facility</t>
@@ -32987,65 +29423,53 @@
       <c r="U297" t="b">
         <v>0</v>
       </c>
       <c r="V297" t="b">
         <v>0</v>
       </c>
       <c r="W297" t="b">
         <v>0</v>
       </c>
       <c r="X297" t="b">
         <v>0</v>
       </c>
       <c r="Y297" t="b">
         <v>0</v>
       </c>
       <c r="Z297" t="b">
         <v>0</v>
       </c>
       <c r="AA297" t="b">
         <v>0</v>
       </c>
       <c r="AB297" t="b">
         <v>0</v>
       </c>
       <c r="AC297" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD297" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH297" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="n">
         <v>100854990</v>
       </c>
       <c r="B298" t="n">
         <v>5433791</v>
       </c>
       <c r="C298" t="inlineStr"/>
       <c r="D298" t="inlineStr"/>
       <c r="E298" t="inlineStr">
         <is>
           <t>Debusk D, Lagendijk A, and Porter C 1995</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
           <t xml:space="preserve">Debusk D, Lagendijk A, Porter C. Investigating a trans-dichloroethylene vapor cleaning process. 13:39-43. </t>
         </is>
       </c>
       <c r="G298" t="inlineStr">
         <is>
           <t>Investigating a trans-dichloroethylene vapor cleaning process</t>
@@ -33098,62 +29522,50 @@
       <c r="V298" t="b">
         <v>0</v>
       </c>
       <c r="W298" t="b">
         <v>0</v>
       </c>
       <c r="X298" t="b">
         <v>0</v>
       </c>
       <c r="Y298" t="b">
         <v>0</v>
       </c>
       <c r="Z298" t="b">
         <v>0</v>
       </c>
       <c r="AA298" t="b">
         <v>0</v>
       </c>
       <c r="AB298" t="b">
         <v>0</v>
       </c>
       <c r="AC298" t="b">
         <v>0</v>
       </c>
       <c r="AD298" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH298" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="n">
         <v>100854991</v>
       </c>
       <c r="B299" t="n">
         <v>5433792</v>
       </c>
       <c r="C299" t="inlineStr"/>
       <c r="D299" t="inlineStr">
         <is>
           <t>10.1007/s11172-005-0387-0</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
           <t>Dontsova NE et al. 2005</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
           <t xml:space="preserve">Dontsova NE, Nesterov VN, Shestopalov AM, Litvinov VP. Synthesis of substituted 1,2-di(alkylsulfonyl)indolizines. Molecular and crystal structure of 3-(4-fluorobenzoyl)-6-methyl-1,2-di(propylsulfonyl)indolizine.  </t>
         </is>
@@ -33203,65 +29615,53 @@
       <c r="U299" t="b">
         <v>0</v>
       </c>
       <c r="V299" t="b">
         <v>0</v>
       </c>
       <c r="W299" t="b">
         <v>0</v>
       </c>
       <c r="X299" t="b">
         <v>0</v>
       </c>
       <c r="Y299" t="b">
         <v>0</v>
       </c>
       <c r="Z299" t="b">
         <v>0</v>
       </c>
       <c r="AA299" t="b">
         <v>0</v>
       </c>
       <c r="AB299" t="b">
         <v>0</v>
       </c>
       <c r="AC299" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD299" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH299" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="n">
         <v>100854992</v>
       </c>
       <c r="B300" t="n">
         <v>5433793</v>
       </c>
       <c r="C300" t="inlineStr"/>
       <c r="D300" t="inlineStr">
         <is>
           <t>10.1021/ja00708a050</t>
         </is>
       </c>
       <c r="E300" t="inlineStr">
         <is>
           <t>Dilling WL et al. 1970</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
           <t xml:space="preserve">Dilling WL, Tabor TE, Boer FP, North PP. ORGANIC PHOTOCHEMISTRY .9. PHOTOCYCLOADDITION OF 2-CYCLOPENTENONE TO CIS-DICHLOROETHYLENE AND TRANS-DICHLOROETHYLENE - EVIDENCE FOR INITIAL ATTACK AT CARBON-3 AND ROTATIONAL EQUILIBRATION OF DIRADICAL INTERMEDIATES.  </t>
         </is>
@@ -33311,65 +29711,53 @@
       <c r="U300" t="b">
         <v>0</v>
       </c>
       <c r="V300" t="b">
         <v>0</v>
       </c>
       <c r="W300" t="b">
         <v>0</v>
       </c>
       <c r="X300" t="b">
         <v>0</v>
       </c>
       <c r="Y300" t="b">
         <v>0</v>
       </c>
       <c r="Z300" t="b">
         <v>0</v>
       </c>
       <c r="AA300" t="b">
         <v>0</v>
       </c>
       <c r="AB300" t="b">
         <v>0</v>
       </c>
       <c r="AC300" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD300" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH300" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="n">
         <v>100854993</v>
       </c>
       <c r="B301" t="n">
         <v>5433801</v>
       </c>
       <c r="C301" t="inlineStr"/>
       <c r="D301" t="inlineStr">
         <is>
           <t>10.1021/je00001a010</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
           <t>Comelli F and Francesconi R 1991</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
           <t xml:space="preserve">Comelli F, Francesconi R. MOLAR EXCESS ENTHALPY FOR THE BINARY-SYSTEMS 1,3-DIOXOLANE + 1,2-TRANS-DICHLOROETHYLENE, TETRACHLOROETHYLENE, OR 1,1,2,2-TETRACHLOROETHANE.  </t>
         </is>
@@ -33424,62 +29812,50 @@
       </c>
       <c r="W301" t="b">
         <v>0</v>
       </c>
       <c r="X301" t="b">
         <v>0</v>
       </c>
       <c r="Y301" t="b">
         <v>0</v>
       </c>
       <c r="Z301" t="b">
         <v>0</v>
       </c>
       <c r="AA301" t="b">
         <v>0</v>
       </c>
       <c r="AB301" t="b">
         <v>0</v>
       </c>
       <c r="AC301" t="b">
         <v>0</v>
       </c>
       <c r="AD301" t="b">
         <v>0</v>
       </c>
-      <c r="AE301" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="302">
       <c r="A302" t="n">
         <v>100854994</v>
       </c>
       <c r="B302" t="n">
         <v>5433809</v>
       </c>
       <c r="C302" t="inlineStr"/>
       <c r="D302" t="inlineStr">
         <is>
           <t>10.1007/bf01150912</t>
         </is>
       </c>
       <c r="E302" t="inlineStr">
         <is>
           <t>Seregina MV, Kabachii YA, and Valetskii PM 1992</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
           <t xml:space="preserve">Seregina MV, Kabachii YA, Valetskii PM. PEROXIDE-INITIATED CONDENSATION OF CARBORANES-12 WITH 1,2-DICHLOROETHYLENE.  </t>
         </is>
       </c>
       <c r="G302" t="inlineStr">
@@ -33527,65 +29903,53 @@
       <c r="U302" t="b">
         <v>0</v>
       </c>
       <c r="V302" t="b">
         <v>0</v>
       </c>
       <c r="W302" t="b">
         <v>0</v>
       </c>
       <c r="X302" t="b">
         <v>0</v>
       </c>
       <c r="Y302" t="b">
         <v>0</v>
       </c>
       <c r="Z302" t="b">
         <v>0</v>
       </c>
       <c r="AA302" t="b">
         <v>0</v>
       </c>
       <c r="AB302" t="b">
         <v>0</v>
       </c>
       <c r="AC302" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD302" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH302" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="n">
         <v>100854995</v>
       </c>
       <c r="B303" t="n">
         <v>5433811</v>
       </c>
       <c r="C303" t="inlineStr"/>
       <c r="D303" t="inlineStr">
         <is>
           <t>10.1021/jo00024a037</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
           <t>Shahlai K and Hart H 1991</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
           <t xml:space="preserve">Shahlai K, Hart H. SYNTHESIS OF SUPERTRIPTYCENE AND 2 RELATED IPTYCENES.  </t>
         </is>
@@ -33640,62 +30004,50 @@
       </c>
       <c r="W303" t="b">
         <v>0</v>
       </c>
       <c r="X303" t="b">
         <v>0</v>
       </c>
       <c r="Y303" t="b">
         <v>0</v>
       </c>
       <c r="Z303" t="b">
         <v>0</v>
       </c>
       <c r="AA303" t="b">
         <v>0</v>
       </c>
       <c r="AB303" t="b">
         <v>0</v>
       </c>
       <c r="AC303" t="b">
         <v>0</v>
       </c>
       <c r="AD303" t="b">
         <v>0</v>
       </c>
-      <c r="AE303" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="304">
       <c r="A304" t="n">
         <v>100854996</v>
       </c>
       <c r="B304" t="n">
         <v>5433815</v>
       </c>
       <c r="C304" t="inlineStr"/>
       <c r="D304" t="inlineStr">
         <is>
           <t>10.1007/s10118-015-1566-6</t>
         </is>
       </c>
       <c r="E304" t="inlineStr">
         <is>
           <t>Sun S et al. 2015</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
           <t xml:space="preserve">Sun S, Dong L, Song D, Huang B, Hu A. Synthesis of Polyphenylenes through Bergman Cyclization of Enediynes with Long Chain Alkyl Groups.  </t>
         </is>
       </c>
       <c r="G304" t="inlineStr">
@@ -33743,65 +30095,53 @@
       <c r="U304" t="b">
         <v>0</v>
       </c>
       <c r="V304" t="b">
         <v>0</v>
       </c>
       <c r="W304" t="b">
         <v>0</v>
       </c>
       <c r="X304" t="b">
         <v>0</v>
       </c>
       <c r="Y304" t="b">
         <v>0</v>
       </c>
       <c r="Z304" t="b">
         <v>0</v>
       </c>
       <c r="AA304" t="b">
         <v>0</v>
       </c>
       <c r="AB304" t="b">
         <v>0</v>
       </c>
       <c r="AC304" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD304" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH304" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="n">
         <v>100854997</v>
       </c>
       <c r="B305" t="n">
         <v>5433816</v>
       </c>
       <c r="C305" t="inlineStr"/>
       <c r="D305" t="inlineStr">
         <is>
           <t>10.1055/s-0030-1260066</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
           <t>Sun DQ and Yang JKui 2011</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
           <t xml:space="preserve">Sun DQ, Yang JKui. An Economical Approach to the Synthesis of Unsaturated Thiacrown Ethers.  </t>
         </is>
@@ -33851,65 +30191,53 @@
       <c r="U305" t="b">
         <v>0</v>
       </c>
       <c r="V305" t="b">
         <v>0</v>
       </c>
       <c r="W305" t="b">
         <v>0</v>
       </c>
       <c r="X305" t="b">
         <v>0</v>
       </c>
       <c r="Y305" t="b">
         <v>0</v>
       </c>
       <c r="Z305" t="b">
         <v>0</v>
       </c>
       <c r="AA305" t="b">
         <v>0</v>
       </c>
       <c r="AB305" t="b">
         <v>0</v>
       </c>
       <c r="AC305" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD305" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH305" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="n">
         <v>100854998</v>
       </c>
       <c r="B306" t="n">
         <v>5433819</v>
       </c>
       <c r="C306" t="inlineStr"/>
       <c r="D306" t="inlineStr">
         <is>
           <t>10.1023/a:1006792106100</t>
         </is>
       </c>
       <c r="E306" t="inlineStr">
         <is>
           <t>Shao H et al. 2000</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
           <t xml:space="preserve">Shao H, Han JT, Sun GX, Bao BR, Yang YH, Sun SX. Effect of diluents on the extraction of uranium(VI) using N-octanoylpiperidine.  </t>
         </is>
@@ -33959,65 +30287,53 @@
       <c r="U306" t="b">
         <v>0</v>
       </c>
       <c r="V306" t="b">
         <v>0</v>
       </c>
       <c r="W306" t="b">
         <v>0</v>
       </c>
       <c r="X306" t="b">
         <v>0</v>
       </c>
       <c r="Y306" t="b">
         <v>0</v>
       </c>
       <c r="Z306" t="b">
         <v>0</v>
       </c>
       <c r="AA306" t="b">
         <v>0</v>
       </c>
       <c r="AB306" t="b">
         <v>0</v>
       </c>
       <c r="AC306" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD306" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH306" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="n">
         <v>100854999</v>
       </c>
       <c r="B307" t="n">
         <v>5433829</v>
       </c>
       <c r="C307" t="inlineStr"/>
       <c r="D307" t="inlineStr"/>
       <c r="E307" t="inlineStr">
         <is>
           <t>Bruns RE 1973</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
           <t xml:space="preserve">Bruns RE. DIPOLE-MOMENT DERIVATIVES OF CIS-DICHLOROETHYLENE.  </t>
         </is>
       </c>
       <c r="G307" t="inlineStr">
         <is>
           <t>DIPOLE-MOMENT DERIVATIVES OF CIS-DICHLOROETHYLENE</t>
@@ -34063,65 +30379,53 @@
       <c r="U307" t="b">
         <v>0</v>
       </c>
       <c r="V307" t="b">
         <v>0</v>
       </c>
       <c r="W307" t="b">
         <v>0</v>
       </c>
       <c r="X307" t="b">
         <v>0</v>
       </c>
       <c r="Y307" t="b">
         <v>0</v>
       </c>
       <c r="Z307" t="b">
         <v>0</v>
       </c>
       <c r="AA307" t="b">
         <v>0</v>
       </c>
       <c r="AB307" t="b">
         <v>0</v>
       </c>
       <c r="AC307" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD307" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH307" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="n">
         <v>100855000</v>
       </c>
       <c r="B308" t="n">
         <v>5433835</v>
       </c>
       <c r="C308" t="inlineStr"/>
       <c r="D308" t="inlineStr">
         <is>
           <t>10.1134/s1070428009040241</t>
         </is>
       </c>
       <c r="E308" t="inlineStr">
         <is>
           <t>Savosik VA et al. 2009</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
           <t xml:space="preserve">Savosik VA, Rudyakova EV, Albanov AI, Bozhenkov GV, Levkovskaya GG. 2-chlorovinyl 1,1-dichloroethyl ketone from 2-chloropropionyl chloride and 1,2-dichloroethene. Russian Journal of Organic Chemistry 45:617-618. </t>
         </is>
@@ -34166,74 +30470,62 @@
       <c r="R308" t="b">
         <v>0</v>
       </c>
       <c r="S308" t="b">
         <v>0</v>
       </c>
       <c r="T308" t="b">
         <v>0</v>
       </c>
       <c r="U308" t="b">
         <v>0</v>
       </c>
       <c r="V308" t="b">
         <v>0</v>
       </c>
       <c r="W308" t="b">
         <v>0</v>
       </c>
       <c r="X308" t="b">
         <v>0</v>
       </c>
       <c r="Y308" t="b">
         <v>0</v>
       </c>
       <c r="Z308" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA308" t="b">
         <v>0</v>
       </c>
       <c r="AB308" t="b">
         <v>0</v>
       </c>
       <c r="AC308" t="b">
         <v>0</v>
       </c>
       <c r="AD308" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH308" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="n">
         <v>100855001</v>
       </c>
       <c r="B309" t="n">
         <v>5433840</v>
       </c>
       <c r="C309" t="inlineStr"/>
       <c r="D309" t="inlineStr">
         <is>
           <t>10.1081/scc-120004137</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
           <t>Rawat DS and Zaleski JM 2002</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
           <t xml:space="preserve">Rawat DS, Zaleski JM. A convenient method for the synthesis of 1,8-bis(pyridin-3-oxy)oct-4-ene-2,6-diyne.  </t>
         </is>
@@ -34283,65 +30575,53 @@
       <c r="U309" t="b">
         <v>0</v>
       </c>
       <c r="V309" t="b">
         <v>0</v>
       </c>
       <c r="W309" t="b">
         <v>0</v>
       </c>
       <c r="X309" t="b">
         <v>0</v>
       </c>
       <c r="Y309" t="b">
         <v>0</v>
       </c>
       <c r="Z309" t="b">
         <v>0</v>
       </c>
       <c r="AA309" t="b">
         <v>0</v>
       </c>
       <c r="AB309" t="b">
         <v>0</v>
       </c>
       <c r="AC309" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD309" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH309" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="n">
         <v>100855002</v>
       </c>
       <c r="B310" t="n">
         <v>5433843</v>
       </c>
       <c r="C310" t="inlineStr"/>
       <c r="D310" t="inlineStr"/>
       <c r="E310" t="inlineStr">
         <is>
           <t>Schultz K, Gallant E, and ASHRAE 2017</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
           <t xml:space="preserve">Schultz K, Gallant E, ASHRAE. Assessment of Next Generation Refrigerant R514A as Replacement for R123 in Centrifugal Chillers.  </t>
         </is>
       </c>
       <c r="G310" t="inlineStr">
         <is>
           <t>Assessment of Next Generation Refrigerant R514A as Replacement for R123 in Centrifugal Chillers</t>
@@ -34387,65 +30667,53 @@
       <c r="U310" t="b">
         <v>0</v>
       </c>
       <c r="V310" t="b">
         <v>0</v>
       </c>
       <c r="W310" t="b">
         <v>0</v>
       </c>
       <c r="X310" t="b">
         <v>0</v>
       </c>
       <c r="Y310" t="b">
         <v>0</v>
       </c>
       <c r="Z310" t="b">
         <v>0</v>
       </c>
       <c r="AA310" t="b">
         <v>0</v>
       </c>
       <c r="AB310" t="b">
         <v>0</v>
       </c>
       <c r="AC310" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD310" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH310" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="n">
         <v>100855003</v>
       </c>
       <c r="B311" t="n">
         <v>5433847</v>
       </c>
       <c r="C311" t="inlineStr"/>
       <c r="D311" t="inlineStr"/>
       <c r="E311" t="inlineStr">
         <is>
           <t>Rohatgi, ND( and ASHRAE 2016</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
           <t xml:space="preserve">Rohatgi, ND(, ASHRAE. Effects of Halogenated Unsaturated Contaminants on the Reliability of HVAC&amp;R Equipment.  </t>
         </is>
       </c>
       <c r="G311" t="inlineStr">
         <is>
           <t>Effects of Halogenated Unsaturated Contaminants on the Reliability of HVAC&amp;R Equipment</t>
@@ -34491,65 +30759,53 @@
       <c r="U311" t="b">
         <v>0</v>
       </c>
       <c r="V311" t="b">
         <v>0</v>
       </c>
       <c r="W311" t="b">
         <v>0</v>
       </c>
       <c r="X311" t="b">
         <v>0</v>
       </c>
       <c r="Y311" t="b">
         <v>0</v>
       </c>
       <c r="Z311" t="b">
         <v>0</v>
       </c>
       <c r="AA311" t="b">
         <v>0</v>
       </c>
       <c r="AB311" t="b">
         <v>0</v>
       </c>
       <c r="AC311" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD311" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH311" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="n">
         <v>100855004</v>
       </c>
       <c r="B312" t="n">
         <v>5433860</v>
       </c>
       <c r="C312" t="inlineStr"/>
       <c r="D312" t="inlineStr">
         <is>
           <t>10.1021/ma00063a011</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
           <t>Blohm ML, Pickett JE, and Vandort PC 1993</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
           <t xml:space="preserve">Blohm ML, Pickett JE, Vandort PC. SYNTHESIS, CHARACTERIZATION, AND STABILITY OF POLY(3,4-DIBUTOXYTHIOPHENEVINYLENE) COPOLYMERS.  </t>
         </is>
@@ -34599,65 +30855,53 @@
       <c r="U312" t="b">
         <v>0</v>
       </c>
       <c r="V312" t="b">
         <v>0</v>
       </c>
       <c r="W312" t="b">
         <v>0</v>
       </c>
       <c r="X312" t="b">
         <v>0</v>
       </c>
       <c r="Y312" t="b">
         <v>0</v>
       </c>
       <c r="Z312" t="b">
         <v>0</v>
       </c>
       <c r="AA312" t="b">
         <v>0</v>
       </c>
       <c r="AB312" t="b">
         <v>0</v>
       </c>
       <c r="AC312" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD312" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH312" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="n">
         <v>100855005</v>
       </c>
       <c r="B313" t="n">
         <v>5433862</v>
       </c>
       <c r="C313" t="inlineStr"/>
       <c r="D313" t="inlineStr">
         <is>
           <t>10.1007/bf02757436</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
           <t>Rozentsveig IB et al. 2000</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
           <t xml:space="preserve">Rozentsveig IB, Evstaf'eva, IT, Levkovskaya GG, Mirskova AN, Albanov AI. 1,1-Bis(arylsulfonamido)-2,2-dichloroethanes and N-(1-hydroxy-2,2-dichloroethyl)arenesulfonamides in reactions of C-amidoalkylation of aromatic compounds.  </t>
         </is>
@@ -34707,65 +30951,53 @@
       <c r="U313" t="b">
         <v>0</v>
       </c>
       <c r="V313" t="b">
         <v>0</v>
       </c>
       <c r="W313" t="b">
         <v>0</v>
       </c>
       <c r="X313" t="b">
         <v>0</v>
       </c>
       <c r="Y313" t="b">
         <v>0</v>
       </c>
       <c r="Z313" t="b">
         <v>0</v>
       </c>
       <c r="AA313" t="b">
         <v>0</v>
       </c>
       <c r="AB313" t="b">
         <v>0</v>
       </c>
       <c r="AC313" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD313" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH313" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="n">
         <v>100855006</v>
       </c>
       <c r="B314" t="n">
         <v>5433881</v>
       </c>
       <c r="C314" t="inlineStr"/>
       <c r="D314" t="inlineStr">
         <is>
           <t>10.1021/ja962854i</t>
         </is>
       </c>
       <c r="E314" t="inlineStr">
         <is>
           <t>Pulver SC et al. 1997</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
           <t xml:space="preserve">Pulver SC, Froland WA, Lipscomb JD, Solomon EI. Ligand field circular dichroism and magnetic circular dichroism studies of component B and substrate binding to the hydroxylase component of methane monooxygenase.  </t>
         </is>
@@ -34815,65 +31047,53 @@
       <c r="U314" t="b">
         <v>0</v>
       </c>
       <c r="V314" t="b">
         <v>0</v>
       </c>
       <c r="W314" t="b">
         <v>0</v>
       </c>
       <c r="X314" t="b">
         <v>0</v>
       </c>
       <c r="Y314" t="b">
         <v>0</v>
       </c>
       <c r="Z314" t="b">
         <v>0</v>
       </c>
       <c r="AA314" t="b">
         <v>0</v>
       </c>
       <c r="AB314" t="b">
         <v>0</v>
       </c>
       <c r="AC314" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD314" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH314" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="n">
         <v>100855007</v>
       </c>
       <c r="B315" t="n">
         <v>5433882</v>
       </c>
       <c r="C315" t="inlineStr"/>
       <c r="D315" t="inlineStr">
         <is>
           <t>10.1080/00397919108021789</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
           <t>Bjorlo O, Verkruijsse HD, and Brandsma L 1991</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
           <t xml:space="preserve">Bjorlo O, Verkruijsse HD, Brandsma L. A CONVENIENT PROCEDURE FOR THE SYNTHESIS OF Z-BIS(ALKYLTHIO)ETHENES.  </t>
         </is>
@@ -34928,62 +31148,50 @@
       </c>
       <c r="W315" t="b">
         <v>0</v>
       </c>
       <c r="X315" t="b">
         <v>0</v>
       </c>
       <c r="Y315" t="b">
         <v>0</v>
       </c>
       <c r="Z315" t="b">
         <v>0</v>
       </c>
       <c r="AA315" t="b">
         <v>0</v>
       </c>
       <c r="AB315" t="b">
         <v>0</v>
       </c>
       <c r="AC315" t="b">
         <v>0</v>
       </c>
       <c r="AD315" t="b">
         <v>0</v>
       </c>
-      <c r="AE315" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="316">
       <c r="A316" t="n">
         <v>100855008</v>
       </c>
       <c r="B316" t="n">
         <v>5433904</v>
       </c>
       <c r="C316" t="inlineStr"/>
       <c r="D316" t="inlineStr">
         <is>
           <t>10.3184/174751917x14894997017450</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
           <t>Noorbakhsh S et al. 2017</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
           <t xml:space="preserve">Noorbakhsh S, Alizadeh BH, Saber M, Farazmand H. Improved synthesis of (Z, E)-9,11,13-tetradecatrienal, the sex pheromone of the Carob Moth Apomyelois (=Ectomyelois) ceratoniae (Lepidoptera: Pyralidae).  </t>
         </is>
       </c>
       <c r="G316" t="inlineStr">
@@ -35031,65 +31239,53 @@
       <c r="U316" t="b">
         <v>0</v>
       </c>
       <c r="V316" t="b">
         <v>0</v>
       </c>
       <c r="W316" t="b">
         <v>0</v>
       </c>
       <c r="X316" t="b">
         <v>0</v>
       </c>
       <c r="Y316" t="b">
         <v>0</v>
       </c>
       <c r="Z316" t="b">
         <v>0</v>
       </c>
       <c r="AA316" t="b">
         <v>0</v>
       </c>
       <c r="AB316" t="b">
         <v>0</v>
       </c>
       <c r="AC316" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD316" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH316" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="n">
         <v>100855009</v>
       </c>
       <c r="B317" t="n">
         <v>5433927</v>
       </c>
       <c r="C317" t="inlineStr"/>
       <c r="D317" t="inlineStr">
         <is>
           <t>10.17226/12770</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
           <t>NRC 2010</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
           <t xml:space="preserve">NRC. Acute exposure guideline levels for selected airborne chemicals: Volume 8. Washington, DC: National Academies Press. </t>
         </is>
@@ -35147,65 +31343,53 @@
       <c r="U317" t="b">
         <v>0</v>
       </c>
       <c r="V317" t="b">
         <v>0</v>
       </c>
       <c r="W317" t="b">
         <v>0</v>
       </c>
       <c r="X317" t="b">
         <v>0</v>
       </c>
       <c r="Y317" t="b">
         <v>0</v>
       </c>
       <c r="Z317" t="b">
         <v>0</v>
       </c>
       <c r="AA317" t="b">
         <v>0</v>
       </c>
       <c r="AB317" t="b">
         <v>0</v>
       </c>
       <c r="AC317" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD317" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH317" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="n">
         <v>100855010</v>
       </c>
       <c r="B318" t="n">
         <v>5434054</v>
       </c>
       <c r="C318" t="inlineStr"/>
       <c r="D318" t="inlineStr"/>
       <c r="E318" t="inlineStr">
         <is>
           <t>Boguslavskaya LS et al. 1978</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
           <t xml:space="preserve">Boguslavskaya LS, Melnikova NB, Voronin AP, Kartashov VR. Regio - and stereospecific halogenation of 7alogenoalkenes in liquid hydrogen fluoride.  </t>
         </is>
       </c>
       <c r="G318" t="inlineStr">
         <is>
           <t>Regio - and stereospecific halogenation of 7alogenoalkenes in liquid hydrogen fluoride</t>
@@ -35255,65 +31439,53 @@
       <c r="U318" t="b">
         <v>0</v>
       </c>
       <c r="V318" t="b">
         <v>0</v>
       </c>
       <c r="W318" t="b">
         <v>0</v>
       </c>
       <c r="X318" t="b">
         <v>0</v>
       </c>
       <c r="Y318" t="b">
         <v>0</v>
       </c>
       <c r="Z318" t="b">
         <v>0</v>
       </c>
       <c r="AA318" t="b">
         <v>0</v>
       </c>
       <c r="AB318" t="b">
         <v>0</v>
       </c>
       <c r="AC318" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD318" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH318" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="n">
         <v>100855011</v>
       </c>
       <c r="B319" t="n">
         <v>5434069</v>
       </c>
       <c r="C319" t="inlineStr"/>
       <c r="D319" t="inlineStr"/>
       <c r="E319" t="inlineStr">
         <is>
           <t>Ceaurriz JD et al. 1983</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
           <t xml:space="preserve">Ceaurriz JD, Desiles JP, Bonnet P, Marignac B, Muller J, Guenier JP. Concentration-dependent behavioral changes in mice following shortterm inhalation exposure to various industrial solvents.  </t>
         </is>
       </c>
       <c r="G319" t="inlineStr">
         <is>
           <t>Concentration-dependent behavioral changes in mice following shortterm inhalation exposure to various industrial solvents</t>
@@ -35363,65 +31535,53 @@
       <c r="U319" t="b">
         <v>0</v>
       </c>
       <c r="V319" t="b">
         <v>0</v>
       </c>
       <c r="W319" t="b">
         <v>0</v>
       </c>
       <c r="X319" t="b">
         <v>0</v>
       </c>
       <c r="Y319" t="b">
         <v>0</v>
       </c>
       <c r="Z319" t="b">
         <v>0</v>
       </c>
       <c r="AA319" t="b">
         <v>0</v>
       </c>
       <c r="AB319" t="b">
         <v>0</v>
       </c>
       <c r="AC319" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD319" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH319" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="n">
         <v>100855012</v>
       </c>
       <c r="B320" t="n">
         <v>5434098</v>
       </c>
       <c r="C320" t="inlineStr"/>
       <c r="D320" t="inlineStr">
         <is>
           <t>10.1016/b978-0-12-386454-3.00306-7</t>
         </is>
       </c>
       <c r="E320" t="inlineStr">
         <is>
           <t>Devi SS and Mehendale HM 2014</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
           <t xml:space="preserve">Devi SS, Mehendale HM. 1,2-Dichloroethylene. 95-98. </t>
         </is>
@@ -35470,74 +31630,62 @@
       <c r="R320" t="b">
         <v>0</v>
       </c>
       <c r="S320" t="b">
         <v>0</v>
       </c>
       <c r="T320" t="b">
         <v>0</v>
       </c>
       <c r="U320" t="b">
         <v>0</v>
       </c>
       <c r="V320" t="b">
         <v>0</v>
       </c>
       <c r="W320" t="b">
         <v>0</v>
       </c>
       <c r="X320" t="b">
         <v>0</v>
       </c>
       <c r="Y320" t="b">
         <v>0</v>
       </c>
       <c r="Z320" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA320" t="b">
         <v>0</v>
       </c>
       <c r="AB320" t="b">
         <v>0</v>
       </c>
       <c r="AC320" t="b">
         <v>0</v>
       </c>
       <c r="AD320" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH320" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="n">
         <v>100855013</v>
       </c>
       <c r="B321" t="n">
         <v>5434102</v>
       </c>
       <c r="C321" t="inlineStr"/>
       <c r="D321" t="inlineStr"/>
       <c r="E321" t="inlineStr">
         <is>
           <t>Do Khac Manh, D, Fetizon M, and Flament JP 1975</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
           <t xml:space="preserve">Do Khac Manh, D, Fetizon M, Flament JP. Synthese de diterpenes tetracycliques du type hibane.  </t>
         </is>
       </c>
       <c r="G321" t="inlineStr">
         <is>
           <t>Synthese de diterpenes tetracycliques du type hibane</t>
@@ -35590,62 +31738,50 @@
       <c r="V321" t="b">
         <v>0</v>
       </c>
       <c r="W321" t="b">
         <v>0</v>
       </c>
       <c r="X321" t="b">
         <v>0</v>
       </c>
       <c r="Y321" t="b">
         <v>0</v>
       </c>
       <c r="Z321" t="b">
         <v>0</v>
       </c>
       <c r="AA321" t="b">
         <v>0</v>
       </c>
       <c r="AB321" t="b">
         <v>0</v>
       </c>
       <c r="AC321" t="b">
         <v>0</v>
       </c>
       <c r="AD321" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH321" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="n">
         <v>100855014</v>
       </c>
       <c r="B322" t="n">
         <v>5434163</v>
       </c>
       <c r="C322" t="inlineStr"/>
       <c r="D322" t="inlineStr"/>
       <c r="E322" t="inlineStr">
         <is>
           <t>Karny Z and Zare RN 1977</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
           <t xml:space="preserve">Karny Z, Zare RN. Infrared laser photochemistry: Evidence for heterogeneous decomposition.  </t>
         </is>
       </c>
       <c r="G322" t="inlineStr">
         <is>
           <t>Infrared laser photochemistry: Evidence for heterogeneous decomposition</t>
@@ -35695,65 +31831,53 @@
       <c r="U322" t="b">
         <v>0</v>
       </c>
       <c r="V322" t="b">
         <v>0</v>
       </c>
       <c r="W322" t="b">
         <v>0</v>
       </c>
       <c r="X322" t="b">
         <v>0</v>
       </c>
       <c r="Y322" t="b">
         <v>0</v>
       </c>
       <c r="Z322" t="b">
         <v>0</v>
       </c>
       <c r="AA322" t="b">
         <v>0</v>
       </c>
       <c r="AB322" t="b">
         <v>0</v>
       </c>
       <c r="AC322" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD322" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH322" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="n">
         <v>100855015</v>
       </c>
       <c r="B323" t="n">
         <v>5434181</v>
       </c>
       <c r="C323" t="inlineStr"/>
       <c r="D323" t="inlineStr"/>
       <c r="E323" t="inlineStr">
         <is>
           <t>Kondrashov EV et al. 2003</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
           <t xml:space="preserve">Kondrashov EV, Rozentsveig IB, Levkovskaya GG, Mirskova AN. Polychloroethyltrifluoromethylsulfonamides from N,N-dichlorotrifluoromethylsulfonamide and dichloroethenes.  </t>
         </is>
       </c>
       <c r="G323" t="inlineStr">
         <is>
           <t>Polychloroethyltrifluoromethylsulfonamides from N,N-dichlorotrifluoromethylsulfonamide and dichloroethenes</t>
@@ -35803,65 +31927,53 @@
       <c r="U323" t="b">
         <v>0</v>
       </c>
       <c r="V323" t="b">
         <v>0</v>
       </c>
       <c r="W323" t="b">
         <v>0</v>
       </c>
       <c r="X323" t="b">
         <v>0</v>
       </c>
       <c r="Y323" t="b">
         <v>0</v>
       </c>
       <c r="Z323" t="b">
         <v>0</v>
       </c>
       <c r="AA323" t="b">
         <v>0</v>
       </c>
       <c r="AB323" t="b">
         <v>0</v>
       </c>
       <c r="AC323" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD323" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH323" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="n">
         <v>100855016</v>
       </c>
       <c r="B324" t="n">
         <v>5434203</v>
       </c>
       <c r="C324" t="inlineStr"/>
       <c r="D324" t="inlineStr"/>
       <c r="E324" t="inlineStr">
         <is>
           <t>Lie Ken Jie, MSF and Wong KP 1992</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
           <t xml:space="preserve">Lie Ken Jie, MSF, Wong KP. Dehydration reactions involving methyl 9,12-dihydroxy-10-trans-octadecenoate.  </t>
         </is>
       </c>
       <c r="G324" t="inlineStr">
         <is>
           <t>Dehydration reactions involving methyl 9,12-dihydroxy-10-trans-octadecenoate</t>
@@ -35911,65 +32023,53 @@
       <c r="U324" t="b">
         <v>0</v>
       </c>
       <c r="V324" t="b">
         <v>0</v>
       </c>
       <c r="W324" t="b">
         <v>0</v>
       </c>
       <c r="X324" t="b">
         <v>0</v>
       </c>
       <c r="Y324" t="b">
         <v>0</v>
       </c>
       <c r="Z324" t="b">
         <v>0</v>
       </c>
       <c r="AA324" t="b">
         <v>0</v>
       </c>
       <c r="AB324" t="b">
         <v>0</v>
       </c>
       <c r="AC324" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD324" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH324" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="n">
         <v>100855017</v>
       </c>
       <c r="B325" t="n">
         <v>5434303</v>
       </c>
       <c r="C325" t="inlineStr"/>
       <c r="D325" t="inlineStr"/>
       <c r="E325" t="inlineStr">
         <is>
           <t>Shimozawa JT and Wilson MK 1966</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
           <t xml:space="preserve">Shimozawa JT, Wilson MK. Infrared intensity measurements—II. Chloroethylenes.  </t>
         </is>
       </c>
       <c r="G325" t="inlineStr">
         <is>
           <t>Infrared intensity measurements—II. Chloroethylenes</t>
@@ -36019,65 +32119,53 @@
       <c r="U325" t="b">
         <v>0</v>
       </c>
       <c r="V325" t="b">
         <v>0</v>
       </c>
       <c r="W325" t="b">
         <v>0</v>
       </c>
       <c r="X325" t="b">
         <v>0</v>
       </c>
       <c r="Y325" t="b">
         <v>0</v>
       </c>
       <c r="Z325" t="b">
         <v>0</v>
       </c>
       <c r="AA325" t="b">
         <v>0</v>
       </c>
       <c r="AB325" t="b">
         <v>0</v>
       </c>
       <c r="AC325" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD325" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH325" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="n">
         <v>100855018</v>
       </c>
       <c r="B326" t="n">
         <v>5434381</v>
       </c>
       <c r="C326" t="inlineStr"/>
       <c r="D326" t="inlineStr">
         <is>
           <t>10.1016/s0021-9614(73)80039-4</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
           <t>Tanaka R, Murakami S, and Fujishiro R 1973</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
           <t xml:space="preserve">Tanaka R, Murakami S, Fujishiro R. Molar excess enthalpies and volumes of isomeric dichloroethylene mixtures at 298.15 K. The Journal of Chemical Thermodynamics 5:777-781. </t>
         </is>
@@ -36135,65 +32223,53 @@
       <c r="U326" t="b">
         <v>0</v>
       </c>
       <c r="V326" t="b">
         <v>0</v>
       </c>
       <c r="W326" t="b">
         <v>0</v>
       </c>
       <c r="X326" t="b">
         <v>0</v>
       </c>
       <c r="Y326" t="b">
         <v>0</v>
       </c>
       <c r="Z326" t="b">
         <v>0</v>
       </c>
       <c r="AA326" t="b">
         <v>0</v>
       </c>
       <c r="AB326" t="b">
         <v>0</v>
       </c>
       <c r="AC326" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD326" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH326" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="n">
         <v>100855019</v>
       </c>
       <c r="B327" t="n">
         <v>5435055</v>
       </c>
       <c r="C327" t="inlineStr"/>
       <c r="D327" t="inlineStr"/>
       <c r="E327" t="inlineStr">
         <is>
           <t>Casey FXM, Ewing RP, and Horton R 2000</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
           <t xml:space="preserve">Casey FXM, Ewing RP, Horton R. Automated system for miscible displacement through soil of multiple volatile organic compounds.  </t>
         </is>
       </c>
       <c r="G327" t="inlineStr">
         <is>
           <t>Automated system for miscible displacement through soil of multiple volatile organic compounds</t>
@@ -36244,62 +32320,50 @@
       </c>
       <c r="W327" t="b">
         <v>0</v>
       </c>
       <c r="X327" t="b">
         <v>0</v>
       </c>
       <c r="Y327" t="b">
         <v>0</v>
       </c>
       <c r="Z327" t="b">
         <v>0</v>
       </c>
       <c r="AA327" t="b">
         <v>0</v>
       </c>
       <c r="AB327" t="b">
         <v>0</v>
       </c>
       <c r="AC327" t="b">
         <v>0</v>
       </c>
       <c r="AD327" t="b">
         <v>0</v>
       </c>
-      <c r="AE327" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="328">
       <c r="A328" t="n">
         <v>100855020</v>
       </c>
       <c r="B328" t="n">
         <v>5435218</v>
       </c>
       <c r="C328" t="inlineStr"/>
       <c r="D328" t="inlineStr"/>
       <c r="E328" t="inlineStr">
         <is>
           <t>Neal RA 1985</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
           <t xml:space="preserve">Neal RA. CHEMICALS AND SAFE DRINKING WATER NATIONAL AND INTERNATIONAL PERSPECTIVE.  </t>
         </is>
       </c>
       <c r="G328" t="inlineStr">
         <is>
           <t>CHEMICALS AND SAFE DRINKING WATER NATIONAL AND INTERNATIONAL PERSPECTIVE</t>
         </is>
       </c>
@@ -36352,62 +32416,50 @@
       </c>
       <c r="W328" t="b">
         <v>0</v>
       </c>
       <c r="X328" t="b">
         <v>0</v>
       </c>
       <c r="Y328" t="b">
         <v>0</v>
       </c>
       <c r="Z328" t="b">
         <v>0</v>
       </c>
       <c r="AA328" t="b">
         <v>0</v>
       </c>
       <c r="AB328" t="b">
         <v>0</v>
       </c>
       <c r="AC328" t="b">
         <v>0</v>
       </c>
       <c r="AD328" t="b">
         <v>0</v>
       </c>
-      <c r="AE328" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="329">
       <c r="A329" t="n">
         <v>100855021</v>
       </c>
       <c r="B329" t="n">
         <v>5435222</v>
       </c>
       <c r="C329" t="inlineStr"/>
       <c r="D329" t="inlineStr">
         <is>
           <t>10.3109/01480548509041066</t>
         </is>
       </c>
       <c r="E329" t="inlineStr">
         <is>
           <t>Shopp GM et al. 1985</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
           <t xml:space="preserve">Shopp GM, Sanders VM, White KL, Munson AE. Humoral and cell-mediated immune status of mice exposed to trans-1,2-dichloroethylene. Drug and Chemical Toxicology 8:393-407. </t>
         </is>
       </c>
       <c r="G329" t="inlineStr">
@@ -36421,107 +32473,95 @@
         </is>
       </c>
       <c r="I329" t="inlineStr">
         <is>
           <t>Shopp GM et al.</t>
         </is>
       </c>
       <c r="J329" t="n">
         <v>1985</v>
       </c>
       <c r="K329" t="inlineStr">
         <is>
           <t>Drug and Chemical Toxicology 8:393-407.</t>
         </is>
       </c>
       <c r="L329" t="inlineStr">
         <is>
           <t>This study assessed possible adverse immunological effects of trans-1,2-dichloroethylene (DCE) on random-bred CD-I mice following 14 and 90 days of exposure. A 14-day range-finding study was performed on male mice by gavage at doses 1/10 and 1/100 the LD50 (210 and 21 mg/kg). No alterations in either humoral or cell-mediated immunity were observed following this exposure. A 90-day study was conducted in which DCE was administered in the drinking water of male and female mice. The levels of DCE in the drinking water were calculated to deliver levels equivalent to, and higher than, those delivered for 14 days (17, 175, and 387 mg/kg for males and 23, 224, and 452 mg/kg for females). No changes were observed in the cell-mediated immune status of either sex or in the humoral immune status of females. However, a marked suppression in humoral immune status was observed in male mice exposed to all three levels of DCE, as indicated by a decreased ability of spleen cells to produce antibody against sheep erythrocytes (sRBC). Macrophage function was depressed only in females, as indicated by the decreased ability of thioglycollate-recruited peritoneal exudate cells (PEC) to phagocytize sRBC.</t>
         </is>
       </c>
       <c r="M329" t="inlineStr"/>
       <c r="N329" s="2" t="n">
         <v>43963.83263264184</v>
       </c>
       <c r="O329" s="2" t="n">
-        <v>43963.83263264203</v>
+        <v>46197.5444363269</v>
       </c>
       <c r="P329" t="b">
         <v>0</v>
       </c>
       <c r="Q329" t="b">
         <v>0</v>
       </c>
       <c r="R329" t="b">
         <v>0</v>
       </c>
       <c r="S329" t="b">
         <v>0</v>
       </c>
       <c r="T329" t="b">
         <v>0</v>
       </c>
       <c r="U329" t="b">
         <v>0</v>
       </c>
       <c r="V329" t="b">
         <v>0</v>
       </c>
       <c r="W329" t="b">
         <v>0</v>
       </c>
       <c r="X329" t="b">
         <v>0</v>
       </c>
       <c r="Y329" t="b">
         <v>0</v>
       </c>
       <c r="Z329" t="b">
         <v>0</v>
       </c>
       <c r="AA329" t="b">
         <v>0</v>
       </c>
       <c r="AB329" t="b">
         <v>0</v>
       </c>
       <c r="AC329" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD329" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH329" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="n">
         <v>100855022</v>
       </c>
       <c r="B330" t="n">
         <v>5435251</v>
       </c>
       <c r="C330" t="inlineStr"/>
       <c r="D330" t="inlineStr"/>
       <c r="E330" t="inlineStr">
         <is>
           <t>Thompson P-A et al. 1987</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
           <t xml:space="preserve">Thompson P-A, Couture P, Thellen C, Auclair J-C. STRUCTURE-FUNCTION RELATIONSHIPS FOR MONITORING CELLULAR STRESS AND RECOVERY RESPONSES WITH SELENASTRUM-CAPRICORNUTUM.  </t>
         </is>
       </c>
       <c r="G330" t="inlineStr">
         <is>
           <t>STRUCTURE-FUNCTION RELATIONSHIPS FOR MONITORING CELLULAR STRESS AND RECOVERY RESPONSES WITH SELENASTRUM-CAPRICORNUTUM</t>
@@ -36571,65 +32611,53 @@
       <c r="U330" t="b">
         <v>0</v>
       </c>
       <c r="V330" t="b">
         <v>0</v>
       </c>
       <c r="W330" t="b">
         <v>0</v>
       </c>
       <c r="X330" t="b">
         <v>0</v>
       </c>
       <c r="Y330" t="b">
         <v>0</v>
       </c>
       <c r="Z330" t="b">
         <v>0</v>
       </c>
       <c r="AA330" t="b">
         <v>0</v>
       </c>
       <c r="AB330" t="b">
         <v>0</v>
       </c>
       <c r="AC330" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD330" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH330" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="n">
         <v>100855023</v>
       </c>
       <c r="B331" t="n">
         <v>5435431</v>
       </c>
       <c r="C331" t="inlineStr"/>
       <c r="D331" t="inlineStr"/>
       <c r="E331" t="inlineStr">
         <is>
           <t>Lee W-J, Cicek B, and Senkan SM 1993</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
           <t xml:space="preserve">Lee W-J, Cicek B, Senkan SM. Chemical structures of fuel-rich and fuel-lean flames of chloroform/methane mixtures.  </t>
         </is>
       </c>
       <c r="G331" t="inlineStr">
         <is>
           <t>Chemical structures of fuel-rich and fuel-lean flames of chloroform/methane mixtures</t>
@@ -36679,65 +32707,53 @@
       <c r="U331" t="b">
         <v>0</v>
       </c>
       <c r="V331" t="b">
         <v>0</v>
       </c>
       <c r="W331" t="b">
         <v>0</v>
       </c>
       <c r="X331" t="b">
         <v>0</v>
       </c>
       <c r="Y331" t="b">
         <v>0</v>
       </c>
       <c r="Z331" t="b">
         <v>0</v>
       </c>
       <c r="AA331" t="b">
         <v>0</v>
       </c>
       <c r="AB331" t="b">
         <v>0</v>
       </c>
       <c r="AC331" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD331" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH331" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="n">
         <v>100855024</v>
       </c>
       <c r="B332" t="n">
         <v>5435588</v>
       </c>
       <c r="C332" t="inlineStr"/>
       <c r="D332" t="inlineStr"/>
       <c r="E332" t="inlineStr">
         <is>
           <t>Swindlehurst RJ et al. 1995</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
           <t xml:space="preserve">Swindlehurst RJ, Johnston PA, Trondle S, Stringer RL, Stephenson AD, Stone IM. REGULATION OF TOXIC CHEMICALS IN THE MEDITERRANEAN THE NEED FOR AN ADEQUATE STRATEGY.  </t>
         </is>
       </c>
       <c r="G332" t="inlineStr">
         <is>
           <t>REGULATION OF TOXIC CHEMICALS IN THE MEDITERRANEAN THE NEED FOR AN ADEQUATE STRATEGY</t>
@@ -36787,65 +32803,53 @@
       <c r="U332" t="b">
         <v>0</v>
       </c>
       <c r="V332" t="b">
         <v>0</v>
       </c>
       <c r="W332" t="b">
         <v>0</v>
       </c>
       <c r="X332" t="b">
         <v>0</v>
       </c>
       <c r="Y332" t="b">
         <v>0</v>
       </c>
       <c r="Z332" t="b">
         <v>0</v>
       </c>
       <c r="AA332" t="b">
         <v>0</v>
       </c>
       <c r="AB332" t="b">
         <v>0</v>
       </c>
       <c r="AC332" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD332" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH332" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="n">
         <v>100855025</v>
       </c>
       <c r="B333" t="n">
         <v>5435940</v>
       </c>
       <c r="C333" t="inlineStr"/>
       <c r="D333" t="inlineStr"/>
       <c r="E333" t="inlineStr">
         <is>
           <t>Confidential 1994</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
           <t xml:space="preserve">Confidential. Eye irritation test in rabbits of trans-1,2-dichloroethylene with cover letter dated 05/10/94 (sanitized). (Doc #86940000763S). E I Dupont de Nemours &amp; Co. </t>
         </is>
       </c>
       <c r="G333" t="inlineStr">
         <is>
           <t>Eye irritation test in rabbits of trans-1,2-dichloroethylene with cover letter dated 05/10/94 (sanitized)</t>
@@ -36895,65 +32899,53 @@
       <c r="U333" t="b">
         <v>0</v>
       </c>
       <c r="V333" t="b">
         <v>0</v>
       </c>
       <c r="W333" t="b">
         <v>0</v>
       </c>
       <c r="X333" t="b">
         <v>0</v>
       </c>
       <c r="Y333" t="b">
         <v>0</v>
       </c>
       <c r="Z333" t="b">
         <v>0</v>
       </c>
       <c r="AA333" t="b">
         <v>0</v>
       </c>
       <c r="AB333" t="b">
         <v>0</v>
       </c>
       <c r="AC333" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD333" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH333" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="n">
         <v>100855026</v>
       </c>
       <c r="B334" t="n">
         <v>5435943</v>
       </c>
       <c r="C334" t="inlineStr"/>
       <c r="D334" t="inlineStr"/>
       <c r="E334" t="inlineStr">
         <is>
           <t>[No authors listed] 1994</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
           <t xml:space="preserve"> FOLLOW-UP EVALUATION OF LUNG CANCER EXCESS IN EMPLOYEES EXPOSED TO ASBESTOS AT FACTORY A, WITH COVER LETTER DATED 06/01/94.  </t>
         </is>
       </c>
       <c r="G334" t="inlineStr">
         <is>
           <t>FOLLOW-UP EVALUATION OF LUNG CANCER EXCESS IN EMPLOYEES EXPOSED TO ASBESTOS AT FACTORY A, WITH COVER LETTER DATED 06/01/94</t>
@@ -36991,65 +32983,53 @@
       <c r="U334" t="b">
         <v>0</v>
       </c>
       <c r="V334" t="b">
         <v>0</v>
       </c>
       <c r="W334" t="b">
         <v>0</v>
       </c>
       <c r="X334" t="b">
         <v>0</v>
       </c>
       <c r="Y334" t="b">
         <v>0</v>
       </c>
       <c r="Z334" t="b">
         <v>0</v>
       </c>
       <c r="AA334" t="b">
         <v>0</v>
       </c>
       <c r="AB334" t="b">
         <v>0</v>
       </c>
       <c r="AC334" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD334" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH334" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="n">
         <v>100855027</v>
       </c>
       <c r="B335" t="n">
         <v>5435944</v>
       </c>
       <c r="C335" t="inlineStr"/>
       <c r="D335" t="inlineStr"/>
       <c r="E335" t="inlineStr">
         <is>
           <t>Confidential 1994</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
           <t xml:space="preserve">Confidential. Skin irritation test in rabbits of trans-1,2-dichloroethylene with cover letter dated 05/10/94 (sanitized). (Doc #86940000764S). </t>
         </is>
       </c>
       <c r="G335" t="inlineStr">
         <is>
           <t>Skin irritation test in rabbits of trans-1,2-dichloroethylene with cover letter dated 05/10/94 (sanitized)</t>
@@ -37060,104 +33040,92 @@
           <t>Confidential</t>
         </is>
       </c>
       <c r="I335" t="inlineStr">
         <is>
           <t>Confidential</t>
         </is>
       </c>
       <c r="J335" t="n">
         <v>1994</v>
       </c>
       <c r="K335" t="inlineStr">
         <is>
           <t>(Doc #86940000764S).</t>
         </is>
       </c>
       <c r="L335" t="inlineStr"/>
       <c r="M335" t="inlineStr"/>
       <c r="N335" s="2" t="n">
         <v>43963.83263290409</v>
       </c>
       <c r="O335" s="2" t="n">
         <v>43963.83263290435</v>
       </c>
       <c r="P335" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q335" t="b">
         <v>0</v>
       </c>
       <c r="R335" t="b">
         <v>0</v>
       </c>
       <c r="S335" t="b">
         <v>0</v>
       </c>
       <c r="T335" t="b">
         <v>0</v>
       </c>
       <c r="U335" t="b">
         <v>0</v>
       </c>
       <c r="V335" t="b">
         <v>0</v>
       </c>
       <c r="W335" t="b">
         <v>0</v>
       </c>
       <c r="X335" t="b">
         <v>0</v>
       </c>
       <c r="Y335" t="b">
         <v>0</v>
       </c>
       <c r="Z335" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA335" t="b">
         <v>0</v>
       </c>
       <c r="AB335" t="b">
         <v>0</v>
       </c>
       <c r="AC335" t="b">
         <v>0</v>
       </c>
       <c r="AD335" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH335" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="n">
         <v>100855028</v>
       </c>
       <c r="B336" t="n">
         <v>5435948</v>
       </c>
       <c r="C336" t="inlineStr"/>
       <c r="D336" t="inlineStr"/>
       <c r="E336" t="inlineStr">
         <is>
           <t>E I Dupont De Nemours &amp; Co 1996</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
           <t xml:space="preserve">E I Dupont De Nemours &amp; Co. Initial submission: Letter from Dupont Chem to USEPA Re preliminary results of acute inhalation study in rats with HFC-43-10MEE and HFC-43-10MEE 50/50 test blend, dated 10/14/96. (EPA/OTS Doc #88970000012). </t>
         </is>
       </c>
       <c r="G336" t="inlineStr">
         <is>
           <t>Initial submission: Letter from Dupont Chem to USEPA Re preliminary results of acute inhalation study in rats with HFC-43-10MEE and HFC-43-10MEE 50/50 test blend, dated 10/14/96</t>
@@ -37207,65 +33175,53 @@
       <c r="U336" t="b">
         <v>0</v>
       </c>
       <c r="V336" t="b">
         <v>0</v>
       </c>
       <c r="W336" t="b">
         <v>0</v>
       </c>
       <c r="X336" t="b">
         <v>0</v>
       </c>
       <c r="Y336" t="b">
         <v>0</v>
       </c>
       <c r="Z336" t="b">
         <v>0</v>
       </c>
       <c r="AA336" t="b">
         <v>0</v>
       </c>
       <c r="AB336" t="b">
         <v>0</v>
       </c>
       <c r="AC336" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD336" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH336" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="n">
         <v>100855029</v>
       </c>
       <c r="B337" t="n">
         <v>5435972</v>
       </c>
       <c r="C337" t="inlineStr"/>
       <c r="D337" t="inlineStr"/>
       <c r="E337" t="inlineStr">
         <is>
           <t>[No authors listed] 1999</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
           <t xml:space="preserve"> INITIAL SUBMISSION: LETTER FROM DUPONT HASKELL LABORATORY TO USEPA RE RESULTS OF 4-HOUR INHALATION MEDIAN LETHALITY STUDY (LC50) IN RATS W/CIS-1,2-DICHLOROETHYLENE, DATED 8/26/99.  </t>
         </is>
       </c>
       <c r="G337" t="inlineStr">
         <is>
           <t>INITIAL SUBMISSION: LETTER FROM DUPONT HASKELL LABORATORY TO USEPA RE RESULTS OF 4-HOUR INHALATION MEDIAN LETHALITY STUDY (LC50) IN RATS W/CIS-1,2-DICHLOROETHYLENE, DATED 8/26/99</t>
@@ -37303,65 +33259,53 @@
       <c r="U337" t="b">
         <v>0</v>
       </c>
       <c r="V337" t="b">
         <v>0</v>
       </c>
       <c r="W337" t="b">
         <v>0</v>
       </c>
       <c r="X337" t="b">
         <v>0</v>
       </c>
       <c r="Y337" t="b">
         <v>0</v>
       </c>
       <c r="Z337" t="b">
         <v>0</v>
       </c>
       <c r="AA337" t="b">
         <v>0</v>
       </c>
       <c r="AB337" t="b">
         <v>0</v>
       </c>
       <c r="AC337" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD337" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH337" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="n">
         <v>100855030</v>
       </c>
       <c r="B338" t="n">
         <v>5436091</v>
       </c>
       <c r="C338" t="inlineStr"/>
       <c r="D338" t="inlineStr"/>
       <c r="E338" t="inlineStr">
         <is>
           <t>ATSDR 1989</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
           <t xml:space="preserve">ATSDR. Health assessment for CPS/Madison Industries, Old Bridge Township, Middlesex County, New Jersey, Region 2. CERCLIS No. NJD002141190.  </t>
         </is>
       </c>
       <c r="G338" t="inlineStr">
         <is>
           <t>Health assessment for CPS/Madison Industries, Old Bridge Township, Middlesex County, New Jersey, Region 2. CERCLIS No. NJD002141190</t>
@@ -37372,104 +33316,92 @@
           <t>ATSDR</t>
         </is>
       </c>
       <c r="I338" t="inlineStr">
         <is>
           <t>ATSDR</t>
         </is>
       </c>
       <c r="J338" t="n">
         <v>1989</v>
       </c>
       <c r="K338" t="inlineStr"/>
       <c r="L338" t="inlineStr">
         <is>
           <t>The CPS/Madison Industries site is on the National Priorities List. CPS processes, treats, and stores organic chemicals and Madison Industries produces zinc compounds for fertilizers, pharmaceuticals, and food additives. The environmental contamination on-site consists of the following: methylene chloride, 1,1-dichloroethane, trans-1,2-dichloroethylene, 1,2-dichloroethane, trichloroethylene, benzene, chlorobenzene, toluene, cadmium, and lead in ground water. The site is considered to be of potential public health concern because of the risk to human health caused by the possibility of exposure to hazardous substances via contaminated ground water, surface water, sediment, and airborne particulate.</t>
         </is>
       </c>
       <c r="M338" t="inlineStr"/>
       <c r="N338" s="2" t="n">
         <v>43963.83263303201</v>
       </c>
       <c r="O338" s="2" t="n">
         <v>43963.83263303217</v>
       </c>
       <c r="P338" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q338" t="b">
         <v>0</v>
       </c>
       <c r="R338" t="b">
         <v>0</v>
       </c>
       <c r="S338" t="b">
         <v>0</v>
       </c>
       <c r="T338" t="b">
         <v>0</v>
       </c>
       <c r="U338" t="b">
         <v>0</v>
       </c>
       <c r="V338" t="b">
         <v>0</v>
       </c>
       <c r="W338" t="b">
         <v>0</v>
       </c>
       <c r="X338" t="b">
         <v>0</v>
       </c>
       <c r="Y338" t="b">
         <v>0</v>
       </c>
       <c r="Z338" t="b">
         <v>0</v>
       </c>
       <c r="AA338" t="b">
         <v>0</v>
       </c>
       <c r="AB338" t="b">
         <v>0</v>
       </c>
       <c r="AC338" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD338" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH338" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="n">
         <v>100855031</v>
       </c>
       <c r="B339" t="n">
         <v>5436097</v>
       </c>
       <c r="C339" t="inlineStr"/>
       <c r="D339" t="inlineStr"/>
       <c r="E339" t="inlineStr">
         <is>
           <t>ATSDR 1989</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
           <t xml:space="preserve">ATSDR. Health assessment for Naval Air Engineering Center, Lakehurst, Ocean County, New Jersey, Region 2. CERCLIS No. NJ7170023744.  </t>
         </is>
       </c>
       <c r="G339" t="inlineStr">
         <is>
           <t>Health assessment for Naval Air Engineering Center, Lakehurst, Ocean County, New Jersey, Region 2. CERCLIS No. NJ7170023744</t>
@@ -37515,65 +33447,53 @@
       <c r="U339" t="b">
         <v>0</v>
       </c>
       <c r="V339" t="b">
         <v>0</v>
       </c>
       <c r="W339" t="b">
         <v>0</v>
       </c>
       <c r="X339" t="b">
         <v>0</v>
       </c>
       <c r="Y339" t="b">
         <v>0</v>
       </c>
       <c r="Z339" t="b">
         <v>0</v>
       </c>
       <c r="AA339" t="b">
         <v>0</v>
       </c>
       <c r="AB339" t="b">
         <v>0</v>
       </c>
       <c r="AC339" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD339" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH339" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="n">
         <v>100855032</v>
       </c>
       <c r="B340" t="n">
         <v>5436098</v>
       </c>
       <c r="C340" t="inlineStr"/>
       <c r="D340" t="inlineStr"/>
       <c r="E340" t="inlineStr">
         <is>
           <t>[No authors listed] 1986</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
           <t xml:space="preserve"> Health Assessment for Laurel Park Landfill, Naugatuck, Connecticut.  </t>
         </is>
       </c>
       <c r="G340" t="inlineStr">
         <is>
           <t>Health Assessment for Laurel Park Landfill, Naugatuck, Connecticut</t>
@@ -37615,65 +33535,53 @@
       <c r="U340" t="b">
         <v>0</v>
       </c>
       <c r="V340" t="b">
         <v>0</v>
       </c>
       <c r="W340" t="b">
         <v>0</v>
       </c>
       <c r="X340" t="b">
         <v>0</v>
       </c>
       <c r="Y340" t="b">
         <v>0</v>
       </c>
       <c r="Z340" t="b">
         <v>0</v>
       </c>
       <c r="AA340" t="b">
         <v>0</v>
       </c>
       <c r="AB340" t="b">
         <v>0</v>
       </c>
       <c r="AC340" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD340" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH340" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="n">
         <v>100855033</v>
       </c>
       <c r="B341" t="n">
         <v>5436147</v>
       </c>
       <c r="C341" t="inlineStr"/>
       <c r="D341" t="inlineStr"/>
       <c r="E341" t="inlineStr">
         <is>
           <t>[No authors listed] 1989</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
           <t xml:space="preserve"> Health Assessment for Windom Dump, Minnesota.  </t>
         </is>
       </c>
       <c r="G341" t="inlineStr">
         <is>
           <t>Health Assessment for Windom Dump, Minnesota</t>
@@ -37715,65 +33623,53 @@
       <c r="U341" t="b">
         <v>0</v>
       </c>
       <c r="V341" t="b">
         <v>0</v>
       </c>
       <c r="W341" t="b">
         <v>0</v>
       </c>
       <c r="X341" t="b">
         <v>0</v>
       </c>
       <c r="Y341" t="b">
         <v>0</v>
       </c>
       <c r="Z341" t="b">
         <v>0</v>
       </c>
       <c r="AA341" t="b">
         <v>0</v>
       </c>
       <c r="AB341" t="b">
         <v>0</v>
       </c>
       <c r="AC341" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD341" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH341" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="n">
         <v>100855034</v>
       </c>
       <c r="B342" t="n">
         <v>5436279</v>
       </c>
       <c r="C342" t="inlineStr"/>
       <c r="D342" t="inlineStr"/>
       <c r="E342" t="inlineStr">
         <is>
           <t>Andersen R and Kaiser R 1996</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
           <t xml:space="preserve">Andersen R, Kaiser R. Replacement of CFC-113 by HFE-71DE Azeotrope in Missile Control Hardware Cleaning Operations.  </t>
         </is>
       </c>
       <c r="G342" t="inlineStr">
         <is>
           <t>Replacement of CFC-113 by HFE-71DE Azeotrope in Missile Control Hardware Cleaning Operations</t>
@@ -37828,62 +33724,50 @@
       </c>
       <c r="W342" t="b">
         <v>0</v>
       </c>
       <c r="X342" t="b">
         <v>0</v>
       </c>
       <c r="Y342" t="b">
         <v>0</v>
       </c>
       <c r="Z342" t="b">
         <v>0</v>
       </c>
       <c r="AA342" t="b">
         <v>0</v>
       </c>
       <c r="AB342" t="b">
         <v>0</v>
       </c>
       <c r="AC342" t="b">
         <v>0</v>
       </c>
       <c r="AD342" t="b">
         <v>0</v>
       </c>
-      <c r="AE342" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="343">
       <c r="A343" t="n">
         <v>100855035</v>
       </c>
       <c r="B343" t="n">
         <v>5437346</v>
       </c>
       <c r="C343" t="inlineStr"/>
       <c r="D343" t="inlineStr"/>
       <c r="E343" t="inlineStr">
         <is>
           <t>Deng HD et al. 2013</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
           <t xml:space="preserve">Deng HD, Li S, Jia J, Rao Z. A balanced uniform-level experiment for the precision of volatile organic compound measurement method.  </t>
         </is>
       </c>
       <c r="G343" t="inlineStr">
         <is>
           <t>A balanced uniform-level experiment for the precision of volatile organic compound measurement method</t>
         </is>
       </c>
@@ -37931,65 +33815,53 @@
       <c r="U343" t="b">
         <v>0</v>
       </c>
       <c r="V343" t="b">
         <v>0</v>
       </c>
       <c r="W343" t="b">
         <v>0</v>
       </c>
       <c r="X343" t="b">
         <v>0</v>
       </c>
       <c r="Y343" t="b">
         <v>0</v>
       </c>
       <c r="Z343" t="b">
         <v>0</v>
       </c>
       <c r="AA343" t="b">
         <v>0</v>
       </c>
       <c r="AB343" t="b">
         <v>0</v>
       </c>
       <c r="AC343" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD343" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH343" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="n">
         <v>100855036</v>
       </c>
       <c r="B344" t="n">
         <v>5438287</v>
       </c>
       <c r="C344" t="inlineStr"/>
       <c r="D344" t="inlineStr"/>
       <c r="E344" t="inlineStr">
         <is>
           <t>Harris RH 1990</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
           <t xml:space="preserve">Harris RH. Ground Water and Soil Remediation: Conflicts and Opportunities.  </t>
         </is>
       </c>
       <c r="G344" t="inlineStr">
         <is>
           <t>Ground Water and Soil Remediation: Conflicts and Opportunities</t>
@@ -38044,62 +33916,50 @@
       </c>
       <c r="W344" t="b">
         <v>0</v>
       </c>
       <c r="X344" t="b">
         <v>0</v>
       </c>
       <c r="Y344" t="b">
         <v>0</v>
       </c>
       <c r="Z344" t="b">
         <v>0</v>
       </c>
       <c r="AA344" t="b">
         <v>0</v>
       </c>
       <c r="AB344" t="b">
         <v>0</v>
       </c>
       <c r="AC344" t="b">
         <v>0</v>
       </c>
       <c r="AD344" t="b">
         <v>0</v>
       </c>
-      <c r="AE344" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="345">
       <c r="A345" t="n">
         <v>100855037</v>
       </c>
       <c r="B345" t="n">
         <v>5442923</v>
       </c>
       <c r="C345" t="inlineStr"/>
       <c r="D345" t="inlineStr"/>
       <c r="E345" t="inlineStr">
         <is>
           <t>Stegen RL, Gresham WJ, and Carlson ME 1987</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
           <t xml:space="preserve">Stegen RL, Gresham WJ, Carlson ME. Unified Ground Water Monitoring Program.  </t>
         </is>
       </c>
       <c r="G345" t="inlineStr">
         <is>
           <t>Unified Ground Water Monitoring Program</t>
         </is>
       </c>
@@ -38147,65 +34007,53 @@
       <c r="U345" t="b">
         <v>0</v>
       </c>
       <c r="V345" t="b">
         <v>0</v>
       </c>
       <c r="W345" t="b">
         <v>0</v>
       </c>
       <c r="X345" t="b">
         <v>0</v>
       </c>
       <c r="Y345" t="b">
         <v>0</v>
       </c>
       <c r="Z345" t="b">
         <v>0</v>
       </c>
       <c r="AA345" t="b">
         <v>0</v>
       </c>
       <c r="AB345" t="b">
         <v>0</v>
       </c>
       <c r="AC345" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD345" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH345" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="n">
         <v>100855038</v>
       </c>
       <c r="B346" t="n">
         <v>5442933</v>
       </c>
       <c r="C346" t="inlineStr"/>
       <c r="D346" t="inlineStr"/>
       <c r="E346" t="inlineStr">
         <is>
           <t>Storck DA and Lacombe PJ 1997</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
           <t xml:space="preserve">Storck DA, Lacombe PJ. Streambed-material characteristics and surface-water quality, Green Pond Brook and tributaries, Picatinny Arsenal, New Jersey, 1983-90.  </t>
         </is>
       </c>
       <c r="G346" t="inlineStr">
         <is>
           <t>Streambed-material characteristics and surface-water quality, Green Pond Brook and tributaries, Picatinny Arsenal, New Jersey, 1983-90</t>
@@ -38255,65 +34103,53 @@
       <c r="U346" t="b">
         <v>0</v>
       </c>
       <c r="V346" t="b">
         <v>0</v>
       </c>
       <c r="W346" t="b">
         <v>0</v>
       </c>
       <c r="X346" t="b">
         <v>0</v>
       </c>
       <c r="Y346" t="b">
         <v>0</v>
       </c>
       <c r="Z346" t="b">
         <v>0</v>
       </c>
       <c r="AA346" t="b">
         <v>0</v>
       </c>
       <c r="AB346" t="b">
         <v>0</v>
       </c>
       <c r="AC346" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD346" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH346" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="n">
         <v>100855039</v>
       </c>
       <c r="B347" t="n">
         <v>5443016</v>
       </c>
       <c r="C347" t="inlineStr"/>
       <c r="D347" t="inlineStr"/>
       <c r="E347" t="inlineStr">
         <is>
           <t>Szyak-Szydowski M 2015</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
           <t xml:space="preserve">Szyak-Szydowski M. Odour Samples Degradation During Detention in Tedlar super( registered ) Bags.  </t>
         </is>
       </c>
       <c r="G347" t="inlineStr">
         <is>
           <t>Odour Samples Degradation During Detention in Tedlar super( registered ) Bags</t>
@@ -38363,65 +34199,53 @@
       <c r="U347" t="b">
         <v>0</v>
       </c>
       <c r="V347" t="b">
         <v>0</v>
       </c>
       <c r="W347" t="b">
         <v>0</v>
       </c>
       <c r="X347" t="b">
         <v>0</v>
       </c>
       <c r="Y347" t="b">
         <v>0</v>
       </c>
       <c r="Z347" t="b">
         <v>0</v>
       </c>
       <c r="AA347" t="b">
         <v>0</v>
       </c>
       <c r="AB347" t="b">
         <v>0</v>
       </c>
       <c r="AC347" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD347" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH347" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="n">
         <v>100855040</v>
       </c>
       <c r="B348" t="n">
         <v>5443027</v>
       </c>
       <c r="C348" t="inlineStr"/>
       <c r="D348" t="inlineStr"/>
       <c r="E348" t="inlineStr">
         <is>
           <t>Sykes AL, Mcallister RA, and Homolya JB 1986</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
           <t xml:space="preserve">Sykes AL, Mcallister RA, Homolya JB. Sorption of Organics by Monitoring Well Construction Materials.  </t>
         </is>
       </c>
       <c r="G348" t="inlineStr">
         <is>
           <t>Sorption of Organics by Monitoring Well Construction Materials</t>
@@ -38471,65 +34295,53 @@
       <c r="U348" t="b">
         <v>0</v>
       </c>
       <c r="V348" t="b">
         <v>0</v>
       </c>
       <c r="W348" t="b">
         <v>0</v>
       </c>
       <c r="X348" t="b">
         <v>0</v>
       </c>
       <c r="Y348" t="b">
         <v>0</v>
       </c>
       <c r="Z348" t="b">
         <v>0</v>
       </c>
       <c r="AA348" t="b">
         <v>0</v>
       </c>
       <c r="AB348" t="b">
         <v>0</v>
       </c>
       <c r="AC348" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD348" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH348" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="n">
         <v>100855041</v>
       </c>
       <c r="B349" t="n">
         <v>5443511</v>
       </c>
       <c r="C349" t="inlineStr"/>
       <c r="D349" t="inlineStr"/>
       <c r="E349" t="inlineStr">
         <is>
           <t>Wilson DA et al. 1989</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
           <t xml:space="preserve">Wilson DA, Wolf DA, Kanarek, Young TB. Case-Control Study of Colon Cancer and Volatile Organics in Wisconsin Municipal Groundwater Supplies.  </t>
         </is>
       </c>
       <c r="G349" t="inlineStr">
         <is>
           <t>Case-Control Study of Colon Cancer and Volatile Organics in Wisconsin Municipal Groundwater Supplies</t>
@@ -38579,65 +34391,53 @@
       <c r="U349" t="b">
         <v>0</v>
       </c>
       <c r="V349" t="b">
         <v>0</v>
       </c>
       <c r="W349" t="b">
         <v>0</v>
       </c>
       <c r="X349" t="b">
         <v>0</v>
       </c>
       <c r="Y349" t="b">
         <v>0</v>
       </c>
       <c r="Z349" t="b">
         <v>0</v>
       </c>
       <c r="AA349" t="b">
         <v>0</v>
       </c>
       <c r="AB349" t="b">
         <v>0</v>
       </c>
       <c r="AC349" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD349" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH349" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="n">
         <v>100855042</v>
       </c>
       <c r="B350" t="n">
         <v>5443705</v>
       </c>
       <c r="C350" t="inlineStr"/>
       <c r="D350" t="inlineStr"/>
       <c r="E350" t="inlineStr">
         <is>
           <t>Yang R 1993</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
           <t xml:space="preserve">Yang R. NTP technical report on the toxicity studies of a chemical mixture of 25 groundwater contaminants administered in drinking water to F344/N rats and B6C3F(1) mice. (NIH Publication 93-3384). Research Triangle Park, NC: National Toxicology Program. </t>
         </is>
       </c>
       <c r="G350" t="inlineStr">
         <is>
           <t>NTP technical report on the toxicity studies of a chemical mixture of 25 groundwater contaminants administered in drinking water to F344/N rats and B6C3F(1) mice</t>
@@ -38652,104 +34452,92 @@
         <is>
           <t>Yang R</t>
         </is>
       </c>
       <c r="J350" t="n">
         <v>1993</v>
       </c>
       <c r="K350" t="inlineStr">
         <is>
           <t>(NIH Publication 93-3384). Research Triangle Park, NC: National Toxicology Program.</t>
         </is>
       </c>
       <c r="L350" t="inlineStr">
         <is>
           <t>Toxicity studies were performed with a chemically defined mixture of 25 groundwater contaminants, using dose levels considered to have environmental relevance. The mixture contained 19 organic compounds and six metals. The selection of these compounds was based primarily on the frequency of their occurrence in United States Environmental Protection Agency surveys of groundwater contamination in the vicinity of hazardous waste disposal sites. The report focuses primarily on 26-week drinking water toxicity studies with male and female F344/N rats and B6C3F1 mice. The endpoints evaluated included histopathology, clinical pathology, neurobehavior, and reproductive toxicity. Additional studies using this same chemical mixture are briefly reviewed in the report.</t>
         </is>
       </c>
       <c r="M350" t="inlineStr"/>
       <c r="N350" s="2" t="n">
         <v>43963.83263355637</v>
       </c>
       <c r="O350" s="2" t="n">
         <v>45142.72538141469</v>
       </c>
       <c r="P350" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q350" t="b">
         <v>0</v>
       </c>
       <c r="R350" t="b">
         <v>0</v>
       </c>
       <c r="S350" t="b">
         <v>0</v>
       </c>
       <c r="T350" t="b">
         <v>0</v>
       </c>
       <c r="U350" t="b">
         <v>0</v>
       </c>
       <c r="V350" t="b">
         <v>0</v>
       </c>
       <c r="W350" t="b">
         <v>0</v>
       </c>
       <c r="X350" t="b">
         <v>0</v>
       </c>
       <c r="Y350" t="b">
         <v>0</v>
       </c>
       <c r="Z350" t="b">
         <v>0</v>
       </c>
       <c r="AA350" t="b">
         <v>0</v>
       </c>
       <c r="AB350" t="b">
         <v>0</v>
       </c>
       <c r="AC350" t="b">
         <v>0</v>
       </c>
       <c r="AD350" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH350" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="n">
         <v>100855043</v>
       </c>
       <c r="B351" t="n">
         <v>5448288</v>
       </c>
       <c r="C351" t="inlineStr"/>
       <c r="D351" t="inlineStr"/>
       <c r="E351" t="inlineStr">
         <is>
           <t>Long-De VALLIERE CL et al. 1989</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
           <t xml:space="preserve">Long-De VALLIERE CL, Petrozzi S, Zurrer D, Baier U, Dunn IJ. METHODS OF ANAEROBIC DEGRADATION OF TOXIC COMPOUNDS IN CHEMICAL AND INDUSTRIAL WASTEWATERS.  </t>
         </is>
       </c>
       <c r="G351" t="inlineStr">
         <is>
           <t>METHODS OF ANAEROBIC DEGRADATION OF TOXIC COMPOUNDS IN CHEMICAL AND INDUSTRIAL WASTEWATERS</t>
@@ -38790,74 +34578,62 @@
       <c r="R351" t="b">
         <v>0</v>
       </c>
       <c r="S351" t="b">
         <v>0</v>
       </c>
       <c r="T351" t="b">
         <v>0</v>
       </c>
       <c r="U351" t="b">
         <v>0</v>
       </c>
       <c r="V351" t="b">
         <v>0</v>
       </c>
       <c r="W351" t="b">
         <v>0</v>
       </c>
       <c r="X351" t="b">
         <v>0</v>
       </c>
       <c r="Y351" t="b">
         <v>0</v>
       </c>
       <c r="Z351" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA351" t="b">
         <v>0</v>
       </c>
       <c r="AB351" t="b">
         <v>0</v>
       </c>
       <c r="AC351" t="b">
         <v>0</v>
       </c>
       <c r="AD351" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH351" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="n">
         <v>100855044</v>
       </c>
       <c r="B352" t="n">
         <v>5449525</v>
       </c>
       <c r="C352" t="inlineStr"/>
       <c r="D352" t="inlineStr"/>
       <c r="E352" t="inlineStr">
         <is>
           <t>[No authors listed] 1989</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
           <t xml:space="preserve"> Health assessment for Solvent Savers, Chenango County, Lincklaen, New York, Region 2. CERCLIS No. NYD980421176. . </t>
         </is>
       </c>
       <c r="G352" t="inlineStr">
         <is>
           <t>Health assessment for Solvent Savers, Chenango County, Lincklaen, New York, Region 2. CERCLIS No. NYD980421176</t>
@@ -38903,65 +34679,53 @@
       <c r="U352" t="b">
         <v>0</v>
       </c>
       <c r="V352" t="b">
         <v>0</v>
       </c>
       <c r="W352" t="b">
         <v>0</v>
       </c>
       <c r="X352" t="b">
         <v>0</v>
       </c>
       <c r="Y352" t="b">
         <v>0</v>
       </c>
       <c r="Z352" t="b">
         <v>0</v>
       </c>
       <c r="AA352" t="b">
         <v>0</v>
       </c>
       <c r="AB352" t="b">
         <v>0</v>
       </c>
       <c r="AC352" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD352" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH352" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="n">
         <v>100855045</v>
       </c>
       <c r="B353" t="n">
         <v>5449547</v>
       </c>
       <c r="C353" t="inlineStr"/>
       <c r="D353" t="inlineStr"/>
       <c r="E353" t="inlineStr">
         <is>
           <t>[No authors listed] 2015</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
           <t xml:space="preserve"> Settlement with Current and Former Owners of Chemical Facility in Pleasant Hill, Iowa, to Address Groundwater Contamination (IA). . </t>
         </is>
       </c>
       <c r="G353" t="inlineStr">
         <is>
           <t>Settlement with Current and Former Owners of Chemical Facility in Pleasant Hill, Iowa, to Address Groundwater Contamination (IA)</t>
@@ -39007,65 +34771,53 @@
       <c r="U353" t="b">
         <v>0</v>
       </c>
       <c r="V353" t="b">
         <v>0</v>
       </c>
       <c r="W353" t="b">
         <v>0</v>
       </c>
       <c r="X353" t="b">
         <v>0</v>
       </c>
       <c r="Y353" t="b">
         <v>0</v>
       </c>
       <c r="Z353" t="b">
         <v>0</v>
       </c>
       <c r="AA353" t="b">
         <v>0</v>
       </c>
       <c r="AB353" t="b">
         <v>0</v>
       </c>
       <c r="AC353" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD353" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH353" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="n">
         <v>100855046</v>
       </c>
       <c r="B354" t="n">
         <v>5449549</v>
       </c>
       <c r="C354" t="inlineStr"/>
       <c r="D354" t="inlineStr"/>
       <c r="E354" t="inlineStr">
         <is>
           <t>[No authors listed] 1987</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
           <t xml:space="preserve"> Occurrence of Synthetic Organic Chemicals in Drinking Water, Food, and Air.  </t>
         </is>
       </c>
       <c r="G354" t="inlineStr">
         <is>
           <t>Occurrence of Synthetic Organic Chemicals in Drinking Water, Food, and Air</t>
@@ -39107,65 +34859,53 @@
       <c r="U354" t="b">
         <v>0</v>
       </c>
       <c r="V354" t="b">
         <v>0</v>
       </c>
       <c r="W354" t="b">
         <v>0</v>
       </c>
       <c r="X354" t="b">
         <v>0</v>
       </c>
       <c r="Y354" t="b">
         <v>0</v>
       </c>
       <c r="Z354" t="b">
         <v>0</v>
       </c>
       <c r="AA354" t="b">
         <v>0</v>
       </c>
       <c r="AB354" t="b">
         <v>0</v>
       </c>
       <c r="AC354" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD354" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH354" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="n">
         <v>100855047</v>
       </c>
       <c r="B355" t="n">
         <v>5449964</v>
       </c>
       <c r="C355" t="inlineStr"/>
       <c r="D355" t="inlineStr"/>
       <c r="E355" t="inlineStr">
         <is>
           <t>Hetling LJ and Markussen KJ 1986</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
           <t xml:space="preserve">Hetling LJ, Markussen KJ. Toxic Substances, Risk Management and New York State Drinking Water.  </t>
         </is>
       </c>
       <c r="G355" t="inlineStr">
         <is>
           <t>Toxic Substances, Risk Management and New York State Drinking Water</t>
@@ -39220,62 +34960,50 @@
       </c>
       <c r="W355" t="b">
         <v>0</v>
       </c>
       <c r="X355" t="b">
         <v>0</v>
       </c>
       <c r="Y355" t="b">
         <v>0</v>
       </c>
       <c r="Z355" t="b">
         <v>0</v>
       </c>
       <c r="AA355" t="b">
         <v>0</v>
       </c>
       <c r="AB355" t="b">
         <v>0</v>
       </c>
       <c r="AC355" t="b">
         <v>0</v>
       </c>
       <c r="AD355" t="b">
         <v>0</v>
       </c>
-      <c r="AE355" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="356">
       <c r="A356" t="n">
         <v>100855048</v>
       </c>
       <c r="B356" t="n">
         <v>5450002</v>
       </c>
       <c r="C356" t="inlineStr"/>
       <c r="D356" t="inlineStr"/>
       <c r="E356" t="inlineStr">
         <is>
           <t>Hopple JA, Delzer GC, and Kingsbury JA 2009</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
           <t xml:space="preserve">Hopple JA, Delzer GC, Kingsbury JA. Anthropogenic Organic Compounds in Source Water of Selected Community Water Systems that Use Groundwater, 2002-05. 76. </t>
         </is>
       </c>
       <c r="G356" t="inlineStr">
         <is>
           <t>Anthropogenic Organic Compounds in Source Water of Selected Community Water Systems that Use Groundwater, 2002-05</t>
         </is>
       </c>
@@ -39332,62 +35060,50 @@
       </c>
       <c r="W356" t="b">
         <v>0</v>
       </c>
       <c r="X356" t="b">
         <v>0</v>
       </c>
       <c r="Y356" t="b">
         <v>0</v>
       </c>
       <c r="Z356" t="b">
         <v>0</v>
       </c>
       <c r="AA356" t="b">
         <v>0</v>
       </c>
       <c r="AB356" t="b">
         <v>0</v>
       </c>
       <c r="AC356" t="b">
         <v>0</v>
       </c>
       <c r="AD356" t="b">
         <v>0</v>
       </c>
-      <c r="AE356" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="357">
       <c r="A357" t="n">
         <v>100855049</v>
       </c>
       <c r="B357" t="n">
         <v>5450861</v>
       </c>
       <c r="C357" t="inlineStr"/>
       <c r="D357" t="inlineStr"/>
       <c r="E357" t="inlineStr">
         <is>
           <t>Angerer J 1991</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
           <t xml:space="preserve">Angerer J. HALOGENATED HYDROCARBONS DICHLOROMETHANE 1 2 DICHLOROETHYLENE 2 BROMO-2-CHLORO-1 1 1-TRIFLUOROETHANE HALOTHANE TRICHLOROMETHANE 1 1 1 TRICHLOROETHANE TETRACHLOROMETHANE TRICHLOROETHYLENE TETRACHLOROETHYLENE.  </t>
         </is>
       </c>
       <c r="G357" t="inlineStr">
         <is>
           <t>HALOGENATED HYDROCARBONS DICHLOROMETHANE 1 2 DICHLOROETHYLENE 2 BROMO-2-CHLORO-1 1 1-TRIFLUOROETHANE HALOTHANE TRICHLOROMETHANE 1 1 1 TRICHLOROETHANE TETRACHLOROMETHANE TRICHLOROETHYLENE TETRACHLOROETHYLENE</t>
         </is>
       </c>
@@ -39426,74 +35142,62 @@
       <c r="R357" t="b">
         <v>0</v>
       </c>
       <c r="S357" t="b">
         <v>0</v>
       </c>
       <c r="T357" t="b">
         <v>0</v>
       </c>
       <c r="U357" t="b">
         <v>0</v>
       </c>
       <c r="V357" t="b">
         <v>0</v>
       </c>
       <c r="W357" t="b">
         <v>0</v>
       </c>
       <c r="X357" t="b">
         <v>0</v>
       </c>
       <c r="Y357" t="b">
         <v>0</v>
       </c>
       <c r="Z357" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA357" t="b">
         <v>0</v>
       </c>
       <c r="AB357" t="b">
         <v>0</v>
       </c>
       <c r="AC357" t="b">
         <v>0</v>
       </c>
       <c r="AD357" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH357" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="n">
         <v>100855050</v>
       </c>
       <c r="B358" t="n">
         <v>5450909</v>
       </c>
       <c r="C358" t="inlineStr"/>
       <c r="D358" t="inlineStr"/>
       <c r="E358" t="inlineStr">
         <is>
           <t>Matthews JM et al. 1998</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
           <t xml:space="preserve">Matthews JM, Etheridge AS, Raymer JH, Black  SR, Pulliam D W, , JR, Bucher  JR. Selective inhibition of cytochrome P450 2E1 in vivo and in vitro with trans-1,2-dichloroethylene.  </t>
         </is>
       </c>
       <c r="G358" t="inlineStr">
         <is>
           <t>Selective inhibition of cytochrome P450 2E1 in vivo and in vitro with trans-1,2-dichloroethylene</t>
@@ -39548,62 +35252,50 @@
       </c>
       <c r="W358" t="b">
         <v>0</v>
       </c>
       <c r="X358" t="b">
         <v>0</v>
       </c>
       <c r="Y358" t="b">
         <v>0</v>
       </c>
       <c r="Z358" t="b">
         <v>0</v>
       </c>
       <c r="AA358" t="b">
         <v>0</v>
       </c>
       <c r="AB358" t="b">
         <v>0</v>
       </c>
       <c r="AC358" t="b">
         <v>0</v>
       </c>
       <c r="AD358" t="b">
         <v>0</v>
       </c>
-      <c r="AE358" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="359">
       <c r="A359" t="n">
         <v>100855051</v>
       </c>
       <c r="B359" t="n">
         <v>5450930</v>
       </c>
       <c r="C359" t="inlineStr"/>
       <c r="D359" t="inlineStr"/>
       <c r="E359" t="inlineStr">
         <is>
           <t>Zelano V et al. 1998</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
           <t xml:space="preserve">Zelano V, Rizzi S, Gastaldi D, Ginepro M, Ostacoli G. Volatile organic compounds in drinking water.  </t>
         </is>
       </c>
       <c r="G359" t="inlineStr">
         <is>
           <t>Volatile organic compounds in drinking water</t>
         </is>
       </c>
@@ -39654,62 +35346,50 @@
       <c r="V359" t="b">
         <v>0</v>
       </c>
       <c r="W359" t="b">
         <v>0</v>
       </c>
       <c r="X359" t="b">
         <v>0</v>
       </c>
       <c r="Y359" t="b">
         <v>0</v>
       </c>
       <c r="Z359" t="b">
         <v>0</v>
       </c>
       <c r="AA359" t="b">
         <v>0</v>
       </c>
       <c r="AB359" t="b">
         <v>0</v>
       </c>
       <c r="AC359" t="b">
         <v>0</v>
       </c>
       <c r="AD359" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH359" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="n">
         <v>100855052</v>
       </c>
       <c r="B360" t="n">
         <v>5450973</v>
       </c>
       <c r="C360" t="inlineStr"/>
       <c r="D360" t="inlineStr"/>
       <c r="E360" t="inlineStr">
         <is>
           <t>[No authors listed] 1994</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
           <t xml:space="preserve"> THE TOXICITY OF 1,2-DICHLOROETHYLENE AS DETERMINED BY REPEATED EXPOSURES ON LABORATORY ANIMALS, WITH COVER LETTER DATED 05/10/94 (SANITIZED).  </t>
         </is>
       </c>
       <c r="G360" t="inlineStr">
         <is>
           <t>THE TOXICITY OF 1,2-DICHLOROETHYLENE AS DETERMINED BY REPEATED EXPOSURES ON LABORATORY ANIMALS, WITH COVER LETTER DATED 05/10/94 (SANITIZED)</t>
@@ -39747,65 +35427,53 @@
       <c r="U360" t="b">
         <v>0</v>
       </c>
       <c r="V360" t="b">
         <v>0</v>
       </c>
       <c r="W360" t="b">
         <v>0</v>
       </c>
       <c r="X360" t="b">
         <v>0</v>
       </c>
       <c r="Y360" t="b">
         <v>0</v>
       </c>
       <c r="Z360" t="b">
         <v>0</v>
       </c>
       <c r="AA360" t="b">
         <v>0</v>
       </c>
       <c r="AB360" t="b">
         <v>0</v>
       </c>
       <c r="AC360" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD360" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH360" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="n">
         <v>100855053</v>
       </c>
       <c r="B361" t="n">
         <v>5547406</v>
       </c>
       <c r="C361" t="inlineStr"/>
       <c r="D361" t="inlineStr">
         <is>
           <t>10.1016/s0045-6535(97)10085-6</t>
         </is>
       </c>
       <c r="E361" t="inlineStr">
         <is>
           <t>Fattore E et al. 1998</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
           <t xml:space="preserve">Fattore E, Mueller L, Davoli E, Castelli D, Benfenati E. Industrial pollutants in ground waters from northern Milan. Chemosphere 36:2007-2017. </t>
         </is>
@@ -39821,107 +35489,95 @@
         </is>
       </c>
       <c r="I361" t="inlineStr">
         <is>
           <t>Fattore E et al.</t>
         </is>
       </c>
       <c r="J361" t="n">
         <v>1998</v>
       </c>
       <c r="K361" t="inlineStr">
         <is>
           <t>Chemosphere 36:2007-2017.</t>
         </is>
       </c>
       <c r="L361" t="inlineStr">
         <is>
           <t>Ground water samples from an industrialised area near Milan were analysed by gas chromatography-mass spectrometry (GC-MS) to identify the main pollutants and to quantify two classes of chemicals: polychloro-1,3-butadienes (PCBD) and some aromatic amines. The water contained several halogenated aromatic and aliphatic compounds and heavy contamination due to PCBD, probably arising from contaminated land where a disused chemical plant is located. All the samples contained low levels of aromatic  amines indicating a diffuse contamination probably arising from different sources.</t>
         </is>
       </c>
       <c r="M361" t="inlineStr"/>
       <c r="N361" s="2" t="n">
         <v>43963.83263406192</v>
       </c>
       <c r="O361" s="2" t="n">
-        <v>43963.83263406211</v>
+        <v>46197.54468175559</v>
       </c>
       <c r="P361" t="b">
         <v>0</v>
       </c>
       <c r="Q361" t="b">
         <v>0</v>
       </c>
       <c r="R361" t="b">
         <v>0</v>
       </c>
       <c r="S361" t="b">
         <v>0</v>
       </c>
       <c r="T361" t="b">
         <v>0</v>
       </c>
       <c r="U361" t="b">
         <v>0</v>
       </c>
       <c r="V361" t="b">
         <v>0</v>
       </c>
       <c r="W361" t="b">
         <v>0</v>
       </c>
       <c r="X361" t="b">
         <v>0</v>
       </c>
       <c r="Y361" t="b">
         <v>0</v>
       </c>
       <c r="Z361" t="b">
         <v>0</v>
       </c>
       <c r="AA361" t="b">
         <v>0</v>
       </c>
       <c r="AB361" t="b">
         <v>0</v>
       </c>
       <c r="AC361" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD361" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH361" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="n">
         <v>100855054</v>
       </c>
       <c r="B362" t="n">
         <v>58292</v>
       </c>
       <c r="C362" t="inlineStr"/>
       <c r="D362" t="inlineStr">
         <is>
           <t>10.1177/074823378900500308</t>
         </is>
       </c>
       <c r="E362" t="inlineStr">
         <is>
           <t>Cothern CR 1989</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
           <t xml:space="preserve">Cothern CR. Some scientific judgments in the assessment of the risk of environmental contaminants. Toxicology and Industrial Health 5:479-491. </t>
         </is>
@@ -39940,104 +35596,92 @@
         <is>
           <t>Cothern CR</t>
         </is>
       </c>
       <c r="J362" t="n">
         <v>1989</v>
       </c>
       <c r="K362" t="inlineStr">
         <is>
           <t>Toxicology and Industrial Health 5:479-491.</t>
         </is>
       </c>
       <c r="L362" t="inlineStr">
         <is>
           <t>The assessment of risk due to environmental contaminants depends, in part, on scientific data. When such data are incomplete, as is usually the case, assumptions based on scientific judgments are made to analyze the consequences. Specifically, when health related data needed to assess the risk posed by environmental contaminants are missing or incomplete, it becomes necessary to make assumptions using scientific judgment to estimate the risk. Different scientists can and do make different assumptions, and the resulting differences in opinion can result in controversy. The present discussion presents a few of the consensus judgments of the Science Advisory Board (SAB) of the U.S. Environmental Protection Agency concerning the health effects and risk for such environmental contaminants as 1,2-dichloroethylene, dichloromethane, para-dichlorobenzene, polychlorinated biphenyls, perchloroethylene, and xylene, as well as the implications of the more likely cancer mechanisms, the exposure routes, and pharmacokinetics to the risk assessment process. In some of these examples, the scientific data have been developed to the extent that specific judgments by groups such as the SAB can result in greater confidence that one is correct in the assessment of risk. Because of the uncertainties in current scientific knowledge for many environmental contaminants, judgments differ and there is no right or wrong opinion.</t>
         </is>
       </c>
       <c r="M362" t="inlineStr"/>
       <c r="N362" s="2" t="n">
         <v>43963.83263413078</v>
       </c>
       <c r="O362" s="2" t="n">
         <v>43963.83263413113</v>
       </c>
       <c r="P362" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q362" t="b">
         <v>0</v>
       </c>
       <c r="R362" t="b">
         <v>0</v>
       </c>
       <c r="S362" t="b">
         <v>0</v>
       </c>
       <c r="T362" t="b">
         <v>0</v>
       </c>
       <c r="U362" t="b">
         <v>0</v>
       </c>
       <c r="V362" t="b">
         <v>0</v>
       </c>
       <c r="W362" t="b">
         <v>0</v>
       </c>
       <c r="X362" t="b">
         <v>0</v>
       </c>
       <c r="Y362" t="b">
         <v>0</v>
       </c>
       <c r="Z362" t="b">
         <v>0</v>
       </c>
       <c r="AA362" t="b">
         <v>0</v>
       </c>
       <c r="AB362" t="b">
         <v>0</v>
       </c>
       <c r="AC362" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD362" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH362" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="n">
         <v>100855055</v>
       </c>
       <c r="B363" t="n">
         <v>6135</v>
       </c>
       <c r="C363" t="inlineStr"/>
       <c r="D363" t="inlineStr">
         <is>
           <t>10.1093/toxsci/55.2.266</t>
         </is>
       </c>
       <c r="E363" t="inlineStr">
         <is>
           <t>Jackson TE et al. 2000</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
           <t xml:space="preserve">Jackson TE, Lilly PD, Recio L, Schlosser PM, Medinsky MA. Inhibition of cytochrome P450 2E1 decreases, but does not eliminate, genotoxicity mediated by 1,3-butadiene. Toxicological Sciences 55:266-273. </t>
         </is>
@@ -40095,65 +35739,53 @@
       <c r="U363" t="b">
         <v>0</v>
       </c>
       <c r="V363" t="b">
         <v>0</v>
       </c>
       <c r="W363" t="b">
         <v>0</v>
       </c>
       <c r="X363" t="b">
         <v>0</v>
       </c>
       <c r="Y363" t="b">
         <v>0</v>
       </c>
       <c r="Z363" t="b">
         <v>0</v>
       </c>
       <c r="AA363" t="b">
         <v>0</v>
       </c>
       <c r="AB363" t="b">
         <v>0</v>
       </c>
       <c r="AC363" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD363" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH363" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="n">
         <v>100855056</v>
       </c>
       <c r="B364" t="n">
         <v>617879</v>
       </c>
       <c r="C364" t="inlineStr"/>
       <c r="D364" t="inlineStr">
         <is>
           <t>10.1134/s1070428008020061</t>
         </is>
       </c>
       <c r="E364" t="inlineStr">
         <is>
           <t>Rosentsveig IB et al. 2008</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
           <t xml:space="preserve">Rosentsveig IB, Ushakova IV, Mirskova AN, Levkovskaya GG. Synthesis and transformations of bis(polychloroethylideneaminosulfonyl)- and bis(polychloroethylideneaminosulfonyl)-substituted derivatives of biphenyl, diphenyl oxide, and diphenylmethane. Russian Journal of Organic Chemistry 44:218-224. </t>
         </is>
@@ -40211,65 +35843,53 @@
       <c r="U364" t="b">
         <v>0</v>
       </c>
       <c r="V364" t="b">
         <v>0</v>
       </c>
       <c r="W364" t="b">
         <v>0</v>
       </c>
       <c r="X364" t="b">
         <v>0</v>
       </c>
       <c r="Y364" t="b">
         <v>0</v>
       </c>
       <c r="Z364" t="b">
         <v>0</v>
       </c>
       <c r="AA364" t="b">
         <v>0</v>
       </c>
       <c r="AB364" t="b">
         <v>0</v>
       </c>
       <c r="AC364" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD364" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH364" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="n">
         <v>100855057</v>
       </c>
       <c r="B365" t="n">
         <v>62637</v>
       </c>
       <c r="C365" t="inlineStr"/>
       <c r="D365" t="inlineStr">
         <is>
           <t>10.1289/ehp.824341</t>
         </is>
       </c>
       <c r="E365" t="inlineStr">
         <is>
           <t>Munson AE et al. 1982</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
           <t xml:space="preserve">Munson AE, Sanders VM, Douglas KA, Sain LE, Kauffmann BM, White Jr KL. In vivo assessment of immunotoxicity. Environmental Health Perspectives 43:41-52. </t>
         </is>
@@ -40327,65 +35947,53 @@
       <c r="U365" t="b">
         <v>0</v>
       </c>
       <c r="V365" t="b">
         <v>0</v>
       </c>
       <c r="W365" t="b">
         <v>0</v>
       </c>
       <c r="X365" t="b">
         <v>0</v>
       </c>
       <c r="Y365" t="b">
         <v>0</v>
       </c>
       <c r="Z365" t="b">
         <v>0</v>
       </c>
       <c r="AA365" t="b">
         <v>0</v>
       </c>
       <c r="AB365" t="b">
         <v>0</v>
       </c>
       <c r="AC365" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD365" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH365" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="n">
         <v>100855058</v>
       </c>
       <c r="B366" t="n">
         <v>62842</v>
       </c>
       <c r="C366" t="inlineStr"/>
       <c r="D366" t="inlineStr"/>
       <c r="E366" t="inlineStr">
         <is>
           <t>Borzelleca JF and Carchman RA 1982</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
           <t xml:space="preserve">Borzelleca JF, Carchman RA. Effects of selected organic drinking water contaminants on male reproduction. Richmond, Va: Medical College of Virginia. </t>
         </is>
       </c>
       <c r="G366" t="inlineStr">
         <is>
           <t>Effects of selected organic drinking water contaminants on male reproduction</t>
@@ -40439,65 +36047,53 @@
       <c r="U366" t="b">
         <v>0</v>
       </c>
       <c r="V366" t="b">
         <v>0</v>
       </c>
       <c r="W366" t="b">
         <v>0</v>
       </c>
       <c r="X366" t="b">
         <v>0</v>
       </c>
       <c r="Y366" t="b">
         <v>0</v>
       </c>
       <c r="Z366" t="b">
         <v>0</v>
       </c>
       <c r="AA366" t="b">
         <v>0</v>
       </c>
       <c r="AB366" t="b">
         <v>0</v>
       </c>
       <c r="AC366" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD366" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH366" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="n">
         <v>100855059</v>
       </c>
       <c r="B367" t="n">
         <v>628823</v>
       </c>
       <c r="C367" t="inlineStr"/>
       <c r="D367" t="inlineStr"/>
       <c r="E367" t="inlineStr">
         <is>
           <t>Calandra TD, Caruso JE, and Shahied SI 1987</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
           <t xml:space="preserve">Calandra TD, Caruso JE, Shahied SI. Mutagenicity of volatile organic compounds commonly found as contaminants in potable water supplies. Environmental Mutagenesis 9:22. </t>
         </is>
       </c>
       <c r="G367" t="inlineStr">
         <is>
           <t>Mutagenicity of volatile organic compounds commonly found as contaminants in potable water supplies</t>
@@ -40551,65 +36147,53 @@
       <c r="U367" t="b">
         <v>0</v>
       </c>
       <c r="V367" t="b">
         <v>0</v>
       </c>
       <c r="W367" t="b">
         <v>0</v>
       </c>
       <c r="X367" t="b">
         <v>0</v>
       </c>
       <c r="Y367" t="b">
         <v>0</v>
       </c>
       <c r="Z367" t="b">
         <v>0</v>
       </c>
       <c r="AA367" t="b">
         <v>0</v>
       </c>
       <c r="AB367" t="b">
         <v>0</v>
       </c>
       <c r="AC367" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD367" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH367" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="n">
         <v>100855060</v>
       </c>
       <c r="B368" t="n">
         <v>628866</v>
       </c>
       <c r="C368" t="inlineStr"/>
       <c r="D368" t="inlineStr"/>
       <c r="E368" t="inlineStr">
         <is>
           <t>Lakhanisky T et al. 1993</t>
         </is>
       </c>
       <c r="F368" t="inlineStr">
         <is>
           <t xml:space="preserve">Lakhanisky T, Bazzoni D, Jadot P, Joris I, Laurent C, Ottogali M, Pays A, Planard C, Ros Y, Vleminckx C. Cytogenetic monitoring of a village population potentially exposed to a low level of environmental pollutants. Phase 1: SCE analysis. Mutation Research 319:317-323. </t>
         </is>
       </c>
       <c r="G368" t="inlineStr">
         <is>
           <t>Cytogenetic monitoring of a village population potentially exposed to a low level of environmental pollutants. Phase 1: SCE analysis</t>
@@ -40621,107 +36205,95 @@
         </is>
       </c>
       <c r="I368" t="inlineStr">
         <is>
           <t>Lakhanisky T et al.</t>
         </is>
       </c>
       <c r="J368" t="n">
         <v>1993</v>
       </c>
       <c r="K368" t="inlineStr">
         <is>
           <t>Mutation Research 319:317-323.</t>
         </is>
       </c>
       <c r="L368" t="inlineStr">
         <is>
           <t>By analogy to the techniques applied for monitoring biological effects of exposure to genotoxic agents in occupational populations, we have carried out cytogenetic monitoring in a group of inhabitants of a village (Mellery, Belgium) suspected to have been exposed to a variety of toxic environmental pollutants. These pollutants probably originated from a neighboring chemical wastes site. A group of 51 environmentally exposed and 52 reference persons (including children) were examined for the frequency of sister-chromatid exchanges (SCE) in their peripheral blood lymphocytes. The technique was further refined by using a high frequency cells (HFC) analysis. Analysis of the reference subgroups showed a significant difference between non-smoking adults and children. The influence of tobacco was clear, too. In the exposed group, no significant differences could be demonstrated between either the smokers or the non-smokers or the children. Furthermore, not only were the mean frequencies of SCE higher than in the respective reference subgroups but comparison between the two groups also showed a higher number of individuals presenting a HFC level above the background in the exposed group. Surprisingly, the difference was more pronounced for the children. A follow-up of the same exposed population carried out 18 months later and after remediation of the atmospheric chemical release, the previously observed tendencies in the exposure parameter remained unmodified.</t>
         </is>
       </c>
       <c r="M368" t="inlineStr"/>
       <c r="N368" s="2" t="n">
         <v>43963.83263445878</v>
       </c>
       <c r="O368" s="2" t="n">
-        <v>43963.83263445894</v>
+        <v>46197.53871078805</v>
       </c>
       <c r="P368" t="b">
         <v>0</v>
       </c>
       <c r="Q368" t="b">
         <v>0</v>
       </c>
       <c r="R368" t="b">
         <v>0</v>
       </c>
       <c r="S368" t="b">
         <v>0</v>
       </c>
       <c r="T368" t="b">
         <v>0</v>
       </c>
       <c r="U368" t="b">
         <v>0</v>
       </c>
       <c r="V368" t="b">
         <v>0</v>
       </c>
       <c r="W368" t="b">
         <v>0</v>
       </c>
       <c r="X368" t="b">
         <v>0</v>
       </c>
       <c r="Y368" t="b">
         <v>0</v>
       </c>
       <c r="Z368" t="b">
         <v>0</v>
       </c>
       <c r="AA368" t="b">
         <v>0</v>
       </c>
       <c r="AB368" t="b">
         <v>0</v>
       </c>
       <c r="AC368" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD368" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH368" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="n">
         <v>100855061</v>
       </c>
       <c r="B369" t="n">
         <v>628910</v>
       </c>
       <c r="C369" t="inlineStr"/>
       <c r="D369" t="inlineStr"/>
       <c r="E369" t="inlineStr">
         <is>
           <t>Shelby MD et al. 1990</t>
         </is>
       </c>
       <c r="F369" t="inlineStr">
         <is>
           <t xml:space="preserve">Shelby MD, Tice RR, DeMarini DM, Yang RS. Toxicity and mutagenicity of a mixture of 25 chemicals found in contaminated groundwater. In H Vainio; M Sorsa; AJ McMichael (Eds.), Complex mixtures and cancer risk (pp. 314-332). Lyon, France: International Agency for Research on Cancer. </t>
         </is>
       </c>
       <c r="G369" t="inlineStr">
         <is>
           <t>Toxicity and mutagenicity of a mixture of 25 chemicals found in contaminated groundwater</t>
@@ -40780,62 +36352,50 @@
       </c>
       <c r="W369" t="b">
         <v>0</v>
       </c>
       <c r="X369" t="b">
         <v>0</v>
       </c>
       <c r="Y369" t="b">
         <v>0</v>
       </c>
       <c r="Z369" t="b">
         <v>0</v>
       </c>
       <c r="AA369" t="b">
         <v>0</v>
       </c>
       <c r="AB369" t="b">
         <v>0</v>
       </c>
       <c r="AC369" t="b">
         <v>0</v>
       </c>
       <c r="AD369" t="b">
         <v>0</v>
       </c>
-      <c r="AE369" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="370">
       <c r="A370" t="n">
         <v>100855062</v>
       </c>
       <c r="B370" t="n">
         <v>630403</v>
       </c>
       <c r="C370" t="inlineStr"/>
       <c r="D370" t="inlineStr"/>
       <c r="E370" t="inlineStr">
         <is>
           <t>Byers VS et al. 1988</t>
         </is>
       </c>
       <c r="F370" t="inlineStr">
         <is>
           <t xml:space="preserve">Byers VS, Levin AS, Ozonoff DM, Baldwin RW. Association between clinical symptoms and lymphocyte abnormalities in a population with chronic domestic exposure to industrial solvent-contaminated domestic water supply and a high incidence of leukaemia. Cancer Immunology, Immunotherapy 27:77-81. </t>
         </is>
       </c>
       <c r="G370" t="inlineStr">
         <is>
           <t>Association between clinical symptoms and lymphocyte abnormalities in a population with chronic domestic exposure to industrial solvent-contaminated domestic water supply and a high incidence of leukaemia</t>
         </is>
       </c>
@@ -40887,65 +36447,53 @@
       <c r="U370" t="b">
         <v>0</v>
       </c>
       <c r="V370" t="b">
         <v>0</v>
       </c>
       <c r="W370" t="b">
         <v>0</v>
       </c>
       <c r="X370" t="b">
         <v>0</v>
       </c>
       <c r="Y370" t="b">
         <v>0</v>
       </c>
       <c r="Z370" t="b">
         <v>0</v>
       </c>
       <c r="AA370" t="b">
         <v>0</v>
       </c>
       <c r="AB370" t="b">
         <v>0</v>
       </c>
       <c r="AC370" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD370" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH370" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="n">
         <v>100855063</v>
       </c>
       <c r="B371" t="n">
         <v>63410</v>
       </c>
       <c r="C371" t="inlineStr"/>
       <c r="D371" t="inlineStr">
         <is>
           <t>10.1016/0041-008x(83)90322-8</t>
         </is>
       </c>
       <c r="E371" t="inlineStr">
         <is>
           <t>De Ceaurriz J et al. 1983</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
           <t xml:space="preserve">De Ceaurriz J, Desiles JP, Bonnet P, Marignac B, Muller J, Guenier JP. Concentration-dependent behavioral changes in mice following short-term inhalation exposure to various industrial solvents. Toxicology and Applied Pharmacology 67:383-389. </t>
         </is>
@@ -41003,65 +36551,53 @@
       <c r="U371" t="b">
         <v>0</v>
       </c>
       <c r="V371" t="b">
         <v>0</v>
       </c>
       <c r="W371" t="b">
         <v>0</v>
       </c>
       <c r="X371" t="b">
         <v>0</v>
       </c>
       <c r="Y371" t="b">
         <v>0</v>
       </c>
       <c r="Z371" t="b">
         <v>0</v>
       </c>
       <c r="AA371" t="b">
         <v>0</v>
       </c>
       <c r="AB371" t="b">
         <v>0</v>
       </c>
       <c r="AC371" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD371" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH371" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="n">
         <v>100855064</v>
       </c>
       <c r="B372" t="n">
         <v>645742</v>
       </c>
       <c r="C372" t="inlineStr"/>
       <c r="D372" t="inlineStr">
         <is>
           <t>10.1080/01919512.1997.10382859</t>
         </is>
       </c>
       <c r="E372" t="inlineStr">
         <is>
           <t>Rice RG 1997</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
           <t xml:space="preserve">Rice RG. Applications of ozone for industrial wastewater treatment: A review. Ozone: Science and Engineering 18:477-515. [Review]. </t>
         </is>
@@ -41077,107 +36613,95 @@
         </is>
       </c>
       <c r="I372" t="inlineStr">
         <is>
           <t>Rice RG</t>
         </is>
       </c>
       <c r="J372" t="n">
         <v>1997</v>
       </c>
       <c r="K372" t="inlineStr">
         <is>
           <t>Ozone: Science and Engineering 18:477-515. [Review]</t>
         </is>
       </c>
       <c r="L372" t="inlineStr">
         <is>
           <t>BIOSIS COPYRIGHT: BIOL ABS. This paper presents a detailed review of published applications of ozone for treating many types of industrial wastewaters. Applications of ozone technologies to control pollution in full-scale industrial wastewater treatment plants in the areas of recycling marine aquaria, electroplating wastes, electronic chip manufacture, textiles, and petroleum refineries, are discussed. The rising acceptance of ozone as a replacement bleaching agent for paper pulp to eliminate the discharge of halogenated effluents from pulp bleaching plants also is traced. Newer applications for ozone in treating rubber additive wastewaters, landfill leachates, and detergents in municipal wastewaters are summarized briefly. The combination of ozone oxidation followed by biological treatment has been installed full-scale at a large German industrial chemical complex. Ozone coupled with ultraviolet radiation and/or hydrogen peroxide (advanced oxidation) is being utilized to destroy organic contamina</t>
         </is>
       </c>
       <c r="M372" t="inlineStr"/>
       <c r="N372" s="2" t="n">
         <v>43963.83263484189</v>
       </c>
       <c r="O372" s="2" t="n">
-        <v>43963.83263484206</v>
+        <v>46190.56947675992</v>
       </c>
       <c r="P372" t="b">
         <v>1</v>
       </c>
       <c r="Q372" t="b">
         <v>1</v>
       </c>
       <c r="R372" t="b">
         <v>1</v>
       </c>
       <c r="S372" t="b">
         <v>0</v>
       </c>
       <c r="T372" t="b">
         <v>0</v>
       </c>
       <c r="U372" t="b">
         <v>1</v>
       </c>
       <c r="V372" t="b">
         <v>0</v>
       </c>
       <c r="W372" t="b">
         <v>0</v>
       </c>
       <c r="X372" t="b">
         <v>0</v>
       </c>
       <c r="Y372" t="b">
         <v>0</v>
       </c>
       <c r="Z372" t="b">
         <v>0</v>
       </c>
       <c r="AA372" t="b">
         <v>0</v>
       </c>
       <c r="AB372" t="b">
         <v>0</v>
       </c>
       <c r="AC372" t="b">
         <v>0</v>
       </c>
       <c r="AD372" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH372" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="n">
         <v>100855065</v>
       </c>
       <c r="B373" t="n">
         <v>645780</v>
       </c>
       <c r="C373" t="inlineStr"/>
       <c r="D373" t="inlineStr"/>
       <c r="E373" t="inlineStr">
         <is>
           <t>Smith SA et al. 1998</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
           <t xml:space="preserve">Smith SA, Mecham CC, Schimmoller BJ, Wheeler MH. Using measured contaminant concentrations versus modeling for Cercla-related air pathway risk assessments. Journal of Clean Technology, Environmental Toxicology, and Occupational Medicine 7:297-311. </t>
         </is>
       </c>
       <c r="G373" t="inlineStr">
         <is>
           <t>Using measured contaminant concentrations versus modeling for Cercla-related air pathway risk assessments</t>
@@ -41189,107 +36713,95 @@
         </is>
       </c>
       <c r="I373" t="inlineStr">
         <is>
           <t>Smith SA et al.</t>
         </is>
       </c>
       <c r="J373" t="n">
         <v>1998</v>
       </c>
       <c r="K373" t="inlineStr">
         <is>
           <t>Journal of Clean Technology, Environmental Toxicology, and Occupational Medicine 7:297-311.</t>
         </is>
       </c>
       <c r="L373" t="inlineStr">
         <is>
           <t>The Comprehensive Environmental Response, Compensation, and Liability Act of 1980 (CERCLA or "Superfund") and its reauthorization in the Superfund Amendments and Reauthorization Act (SARA) of 1986 established a national program for responding to releases of hazardous substances into the environment. The CERCLA process requires that exposure pathways be identified, and potential human health risk of exposure to specific chemicals be assessed, to assist in the decision for cleanup/no cleanup of a site where releases to the environment have occurred, and to evaluate cleanup technology alternatives. Evaluation of the air medium, inducing indoor air, is often an important element of a multi-pathway assessment.</t>
         </is>
       </c>
       <c r="M373" t="inlineStr"/>
       <c r="N373" s="2" t="n">
         <v>43963.83263488677</v>
       </c>
       <c r="O373" s="2" t="n">
-        <v>43963.83263488695</v>
+        <v>46197.53902586263</v>
       </c>
       <c r="P373" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q373" t="b">
         <v>0</v>
       </c>
       <c r="R373" t="b">
         <v>0</v>
       </c>
       <c r="S373" t="b">
         <v>0</v>
       </c>
       <c r="T373" t="b">
         <v>0</v>
       </c>
       <c r="U373" t="b">
         <v>0</v>
       </c>
       <c r="V373" t="b">
         <v>0</v>
       </c>
       <c r="W373" t="b">
         <v>0</v>
       </c>
       <c r="X373" t="b">
         <v>0</v>
       </c>
       <c r="Y373" t="b">
         <v>0</v>
       </c>
       <c r="Z373" t="b">
         <v>0</v>
       </c>
       <c r="AA373" t="b">
         <v>0</v>
       </c>
       <c r="AB373" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AC373" t="b">
         <v>0</v>
       </c>
       <c r="AD373" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH373" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="n">
         <v>100855066</v>
       </c>
       <c r="B374" t="n">
         <v>646267</v>
       </c>
       <c r="C374" t="inlineStr"/>
       <c r="D374" t="inlineStr"/>
       <c r="E374" t="inlineStr">
         <is>
           <t>Kim Y, Semprini L, and Arp DJ 1997</t>
         </is>
       </c>
       <c r="F374" t="inlineStr">
         <is>
           <t xml:space="preserve">Kim Y, Semprini L, Arp DJ. Aerobic Cometabolism of Chloroform 1 1 1-Trichloroethane 1 1-Dichloroethylene and Other Chlorinated Aliphatic Hydrocarbons by Butane-Utilizing Microorganisms. In Abstracts of the General Meeting of the American Society for Microbiology (pp. 473). Miami Beach, Florida: American Society for Microbiology. </t>
         </is>
       </c>
       <c r="G374" t="inlineStr">
         <is>
           <t>Aerobic Cometabolism of Chloroform 1 1 1-Trichloroethane 1 1-Dichloroethylene and Other Chlorinated Aliphatic Hydrocarbons by Butane-Utilizing Microorganisms</t>
@@ -41304,104 +36816,92 @@
         <is>
           <t>Kim Y, Semprini L, and Arp DJ</t>
         </is>
       </c>
       <c r="J374" t="n">
         <v>1997</v>
       </c>
       <c r="K374" t="inlineStr">
         <is>
           <t>In Abstracts of the General Meeting of the American Society for Microbiology (pp. 473). Miami Beach, Florida: American Society for Microbiology.</t>
         </is>
       </c>
       <c r="L374" t="inlineStr">
         <is>
           <t>BIOSIS  COPYRIGHT: BIOL ABS. RRM  MEETING ABSTRACT MEETING POSTER MICROORGANISM BUTANE-UTILIZING BIOPROCESS ENGINEERING POLLUTION TOXICOLOGY BIODEGRADATION ENVIRONMENTAL CONTAMINATION CHLOROFORM SOLVENTS POLLUTANT COMETABOLISM CHLORINATED ALIPHATIC HYDROCARBON 1 1 1-TRICHLOROETHANE 1 1-DICHLOROETHYLENE 1 1-DICHLOROETHENE VINYL CHLORIDE CIS-1 2-DICHLOROETHENE TRANS-1 2-DICHLOROETHENE 1 2-DICHLOROETHANE 1 1-DICHLOROETHANE 1 1 2-TRICHLOROETHANE</t>
         </is>
       </c>
       <c r="M374" t="inlineStr"/>
       <c r="N374" s="2" t="n">
         <v>43963.83263493182</v>
       </c>
       <c r="O374" s="2" t="n">
         <v>43963.83263493199</v>
       </c>
       <c r="P374" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q374" t="b">
         <v>0</v>
       </c>
       <c r="R374" t="b">
         <v>0</v>
       </c>
       <c r="S374" t="b">
         <v>0</v>
       </c>
       <c r="T374" t="b">
         <v>0</v>
       </c>
       <c r="U374" t="b">
         <v>0</v>
       </c>
       <c r="V374" t="b">
         <v>0</v>
       </c>
       <c r="W374" t="b">
         <v>0</v>
       </c>
       <c r="X374" t="b">
         <v>0</v>
       </c>
       <c r="Y374" t="b">
         <v>0</v>
       </c>
       <c r="Z374" t="b">
         <v>0</v>
       </c>
       <c r="AA374" t="b">
         <v>0</v>
       </c>
       <c r="AB374" t="b">
         <v>0</v>
       </c>
       <c r="AC374" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD374" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH374" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="n">
         <v>100855067</v>
       </c>
       <c r="B375" t="n">
         <v>654567</v>
       </c>
       <c r="C375" t="inlineStr"/>
       <c r="D375" t="inlineStr">
         <is>
           <t>10.1289/ehp.94-1567964</t>
         </is>
       </c>
       <c r="E375" t="inlineStr">
         <is>
           <t>Sedman RM and Esparza JR 1991</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
           <t xml:space="preserve">Sedman RM, Esparza JR. Evaluation of volatile organic emissions from hazardous waste incinerators. Environmental Health Perspectives 94:169-180. </t>
         </is>
@@ -41450,74 +36950,62 @@
       <c r="R375" t="b">
         <v>0</v>
       </c>
       <c r="S375" t="b">
         <v>0</v>
       </c>
       <c r="T375" t="b">
         <v>0</v>
       </c>
       <c r="U375" t="b">
         <v>0</v>
       </c>
       <c r="V375" t="b">
         <v>0</v>
       </c>
       <c r="W375" t="b">
         <v>0</v>
       </c>
       <c r="X375" t="b">
         <v>0</v>
       </c>
       <c r="Y375" t="b">
         <v>0</v>
       </c>
       <c r="Z375" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA375" t="b">
         <v>0</v>
       </c>
       <c r="AB375" t="b">
         <v>0</v>
       </c>
       <c r="AC375" t="b">
         <v>0</v>
       </c>
       <c r="AD375" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH375" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="n">
         <v>100855068</v>
       </c>
       <c r="B376" t="n">
         <v>65534</v>
       </c>
       <c r="C376" t="inlineStr"/>
       <c r="D376" t="inlineStr">
         <is>
           <t>10.1002/ajim.4700180608</t>
         </is>
       </c>
       <c r="E376" t="inlineStr">
         <is>
           <t>Schwartz BS et al. 1990</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
           <t xml:space="preserve">Schwartz BS, Ford DP, Bolla KI, Agnew J, Rothman N, Bleecker ML. Solvent-associated decrements in olfactory function in paint manufacturing workers. American Journal of Industrial Medicine 18:697-706. </t>
         </is>
@@ -41566,74 +37054,62 @@
       <c r="R376" t="b">
         <v>0</v>
       </c>
       <c r="S376" t="b">
         <v>0</v>
       </c>
       <c r="T376" t="b">
         <v>0</v>
       </c>
       <c r="U376" t="b">
         <v>0</v>
       </c>
       <c r="V376" t="b">
         <v>0</v>
       </c>
       <c r="W376" t="b">
         <v>0</v>
       </c>
       <c r="X376" t="b">
         <v>0</v>
       </c>
       <c r="Y376" t="b">
         <v>0</v>
       </c>
       <c r="Z376" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA376" t="b">
         <v>0</v>
       </c>
       <c r="AB376" t="b">
         <v>0</v>
       </c>
       <c r="AC376" t="b">
         <v>0</v>
       </c>
       <c r="AD376" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH376" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="n">
         <v>100855069</v>
       </c>
       <c r="B377" t="n">
         <v>65662</v>
       </c>
       <c r="C377" t="inlineStr"/>
       <c r="D377" t="inlineStr">
         <is>
           <t>10.1006/taap.1995.1029</t>
         </is>
       </c>
       <c r="E377" t="inlineStr">
         <is>
           <t>Barton HA et al. 1995</t>
         </is>
       </c>
       <c r="F377" t="inlineStr">
         <is>
           <t xml:space="preserve">Barton HA, Creech JR, Godin CS, Randall GM, Seckel CS. Chloroethylene mixtures: Pharmacokinetic modeling and in vitro metabolism of vinyl chloride, trichloroethylene, and trans-1,2-dichloroethylene in rat. Toxicology and Applied Pharmacology 130:237-247. </t>
         </is>
@@ -41691,65 +37167,53 @@
       <c r="U377" t="b">
         <v>0</v>
       </c>
       <c r="V377" t="b">
         <v>0</v>
       </c>
       <c r="W377" t="b">
         <v>0</v>
       </c>
       <c r="X377" t="b">
         <v>0</v>
       </c>
       <c r="Y377" t="b">
         <v>0</v>
       </c>
       <c r="Z377" t="b">
         <v>0</v>
       </c>
       <c r="AA377" t="b">
         <v>0</v>
       </c>
       <c r="AB377" t="b">
         <v>0</v>
       </c>
       <c r="AC377" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD377" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH377" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="n">
         <v>100855070</v>
       </c>
       <c r="B378" t="n">
         <v>657903</v>
       </c>
       <c r="C378" t="inlineStr"/>
       <c r="D378" t="inlineStr"/>
       <c r="E378" t="inlineStr">
         <is>
           <t>Simmons JE 1996</t>
         </is>
       </c>
       <c r="F378" t="inlineStr">
         <is>
           <t xml:space="preserve">Simmons JE. Application of physiologically based pharmacokinetic modelling to combination toxicology. Food and Chemical Toxicology 34:1067-1073. [Review]. </t>
         </is>
       </c>
       <c r="G378" t="inlineStr">
         <is>
           <t>Application of physiologically based pharmacokinetic modelling to combination toxicology</t>
@@ -41803,65 +37267,53 @@
       <c r="U378" t="b">
         <v>0</v>
       </c>
       <c r="V378" t="b">
         <v>0</v>
       </c>
       <c r="W378" t="b">
         <v>0</v>
       </c>
       <c r="X378" t="b">
         <v>0</v>
       </c>
       <c r="Y378" t="b">
         <v>0</v>
       </c>
       <c r="Z378" t="b">
         <v>0</v>
       </c>
       <c r="AA378" t="b">
         <v>0</v>
       </c>
       <c r="AB378" t="b">
         <v>0</v>
       </c>
       <c r="AC378" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD378" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH378" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="n">
         <v>100855071</v>
       </c>
       <c r="B379" t="n">
         <v>657925</v>
       </c>
       <c r="C379" t="inlineStr"/>
       <c r="D379" t="inlineStr">
         <is>
           <t>10.1007/bf01665370</t>
         </is>
       </c>
       <c r="E379" t="inlineStr">
         <is>
           <t>Bennett GF 1989</t>
         </is>
       </c>
       <c r="F379" t="inlineStr">
         <is>
           <t xml:space="preserve">Bennett GF. Impact of toxic chemicals on local wastewater treatment plant and the environment. Environmental Geology and Water Sciences 13:201-212. </t>
         </is>
@@ -41919,65 +37371,53 @@
       <c r="U379" t="b">
         <v>0</v>
       </c>
       <c r="V379" t="b">
         <v>0</v>
       </c>
       <c r="W379" t="b">
         <v>0</v>
       </c>
       <c r="X379" t="b">
         <v>0</v>
       </c>
       <c r="Y379" t="b">
         <v>0</v>
       </c>
       <c r="Z379" t="b">
         <v>0</v>
       </c>
       <c r="AA379" t="b">
         <v>0</v>
       </c>
       <c r="AB379" t="b">
         <v>0</v>
       </c>
       <c r="AC379" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD379" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH379" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="n">
         <v>100855072</v>
       </c>
       <c r="B380" t="n">
         <v>658661</v>
       </c>
       <c r="C380" t="inlineStr"/>
       <c r="D380" t="inlineStr">
         <is>
           <t>10.2175/wer.65.6.2</t>
         </is>
       </c>
       <c r="E380" t="inlineStr">
         <is>
           <t>Bell J et al. 1993</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
           <t xml:space="preserve">Bell J, Melcer H, Monteith H, Osinga I, Steel P. Stripping of volatile organic compounds at full-scale municipal wastewater treatment plants. Water Environment Research 65:708-716. </t>
         </is>
@@ -42026,74 +37466,62 @@
       <c r="R380" t="b">
         <v>0</v>
       </c>
       <c r="S380" t="b">
         <v>0</v>
       </c>
       <c r="T380" t="b">
         <v>0</v>
       </c>
       <c r="U380" t="b">
         <v>0</v>
       </c>
       <c r="V380" t="b">
         <v>0</v>
       </c>
       <c r="W380" t="b">
         <v>0</v>
       </c>
       <c r="X380" t="b">
         <v>0</v>
       </c>
       <c r="Y380" t="b">
         <v>0</v>
       </c>
       <c r="Z380" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA380" t="b">
         <v>0</v>
       </c>
       <c r="AB380" t="b">
         <v>0</v>
       </c>
       <c r="AC380" t="b">
         <v>0</v>
       </c>
       <c r="AD380" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH380" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="n">
         <v>100855073</v>
       </c>
       <c r="B381" t="n">
         <v>658760</v>
       </c>
       <c r="C381" t="inlineStr"/>
       <c r="D381" t="inlineStr"/>
       <c r="E381" t="inlineStr">
         <is>
           <t>Marsh GM and Day R 1991</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
           <t xml:space="preserve">Marsh GM, Day R. A model standardized risk assessment protocol for use with hazardous waste sites. Environmental Health Perspectives 90:199-208. </t>
         </is>
       </c>
       <c r="G381" t="inlineStr">
         <is>
           <t>A model standardized risk assessment protocol for use with hazardous waste sites</t>
@@ -42104,104 +37532,92 @@
           <t>Marsh GM, Day R</t>
         </is>
       </c>
       <c r="I381" t="inlineStr">
         <is>
           <t>Marsh GM and Day R</t>
         </is>
       </c>
       <c r="J381" t="n">
         <v>1991</v>
       </c>
       <c r="K381" t="inlineStr">
         <is>
           <t>Environmental Health Perspectives 90:199-208.</t>
         </is>
       </c>
       <c r="L381" t="inlineStr"/>
       <c r="M381" t="inlineStr"/>
       <c r="N381" s="2" t="n">
         <v>43963.83263538331</v>
       </c>
       <c r="O381" s="2" t="n">
         <v>43963.83263538347</v>
       </c>
       <c r="P381" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q381" t="b">
         <v>0</v>
       </c>
       <c r="R381" t="b">
         <v>0</v>
       </c>
       <c r="S381" t="b">
         <v>0</v>
       </c>
       <c r="T381" t="b">
         <v>0</v>
       </c>
       <c r="U381" t="b">
         <v>0</v>
       </c>
       <c r="V381" t="b">
         <v>0</v>
       </c>
       <c r="W381" t="b">
         <v>0</v>
       </c>
       <c r="X381" t="b">
         <v>0</v>
       </c>
       <c r="Y381" t="b">
         <v>0</v>
       </c>
       <c r="Z381" t="b">
         <v>0</v>
       </c>
       <c r="AA381" t="b">
         <v>0</v>
       </c>
       <c r="AB381" t="b">
         <v>0</v>
       </c>
       <c r="AC381" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD381" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH381" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="n">
         <v>100855074</v>
       </c>
       <c r="B382" t="n">
         <v>658770</v>
       </c>
       <c r="C382" t="inlineStr"/>
       <c r="D382" t="inlineStr"/>
       <c r="E382" t="inlineStr">
         <is>
           <t>Page BD and Lacroix GM 1995</t>
         </is>
       </c>
       <c r="F382" t="inlineStr">
         <is>
           <t xml:space="preserve">Page BD, Lacroix GM. On-line steam distillation/purge and trap analysis of halogenated, nonpolar, volatile contaminants in foods. Journal of AOAC International 78:1416-1428. </t>
         </is>
       </c>
       <c r="G382" t="inlineStr">
         <is>
           <t>On-line steam distillation/purge and trap analysis of halogenated, nonpolar, volatile contaminants in foods</t>
@@ -42255,65 +37671,53 @@
       <c r="U382" t="b">
         <v>0</v>
       </c>
       <c r="V382" t="b">
         <v>0</v>
       </c>
       <c r="W382" t="b">
         <v>0</v>
       </c>
       <c r="X382" t="b">
         <v>0</v>
       </c>
       <c r="Y382" t="b">
         <v>0</v>
       </c>
       <c r="Z382" t="b">
         <v>0</v>
       </c>
       <c r="AA382" t="b">
         <v>0</v>
       </c>
       <c r="AB382" t="b">
         <v>0</v>
       </c>
       <c r="AC382" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD382" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH382" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="n">
         <v>100855075</v>
       </c>
       <c r="B383" t="n">
         <v>658797</v>
       </c>
       <c r="C383" t="inlineStr"/>
       <c r="D383" t="inlineStr">
         <is>
           <t>10.2175/106143096x128108</t>
         </is>
       </c>
       <c r="E383" t="inlineStr">
         <is>
           <t>Stubin AI et al. 1996</t>
         </is>
       </c>
       <c r="F383" t="inlineStr">
         <is>
           <t xml:space="preserve">Stubin AI, Brosnan TM, Porter KD, Jimenez L, Lochan H. Organic priority pollutants in New York City municipal wastewaters: 1989-1993. Water Environment Research 68:1037-1044. </t>
         </is>
@@ -42376,62 +37780,50 @@
       </c>
       <c r="W383" t="b">
         <v>0</v>
       </c>
       <c r="X383" t="b">
         <v>0</v>
       </c>
       <c r="Y383" t="b">
         <v>0</v>
       </c>
       <c r="Z383" t="b">
         <v>0</v>
       </c>
       <c r="AA383" t="b">
         <v>0</v>
       </c>
       <c r="AB383" t="b">
         <v>0</v>
       </c>
       <c r="AC383" t="b">
         <v>0</v>
       </c>
       <c r="AD383" t="b">
         <v>0</v>
       </c>
-      <c r="AE383" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="384">
       <c r="A384" t="n">
         <v>100855076</v>
       </c>
       <c r="B384" t="n">
         <v>658817</v>
       </c>
       <c r="C384" t="inlineStr"/>
       <c r="D384" t="inlineStr">
         <is>
           <t>10.1089/hwm.1994.11.193</t>
         </is>
       </c>
       <c r="E384" t="inlineStr">
         <is>
           <t>Hart JR 1994</t>
         </is>
       </c>
       <c r="F384" t="inlineStr">
         <is>
           <t xml:space="preserve">Hart JR. Comparison of emissions from burning hazardous waste in a dry-process cement kiln with emission from burning conventional fossil fuels. Hazardous Waste and Hazardous Materials 11:193-199. </t>
         </is>
       </c>
       <c r="G384" t="inlineStr">
@@ -42478,74 +37870,62 @@
       <c r="R384" t="b">
         <v>0</v>
       </c>
       <c r="S384" t="b">
         <v>0</v>
       </c>
       <c r="T384" t="b">
         <v>0</v>
       </c>
       <c r="U384" t="b">
         <v>0</v>
       </c>
       <c r="V384" t="b">
         <v>0</v>
       </c>
       <c r="W384" t="b">
         <v>0</v>
       </c>
       <c r="X384" t="b">
         <v>0</v>
       </c>
       <c r="Y384" t="b">
         <v>0</v>
       </c>
       <c r="Z384" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA384" t="b">
         <v>0</v>
       </c>
       <c r="AB384" t="b">
         <v>0</v>
       </c>
       <c r="AC384" t="b">
         <v>0</v>
       </c>
       <c r="AD384" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH384" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="n">
         <v>100855077</v>
       </c>
       <c r="B385" t="n">
         <v>658852</v>
       </c>
       <c r="C385" t="inlineStr"/>
       <c r="D385" t="inlineStr"/>
       <c r="E385" t="inlineStr">
         <is>
           <t>Pontius FW 1999</t>
         </is>
       </c>
       <c r="F385" t="inlineStr">
         <is>
           <t xml:space="preserve">Pontius FW. Complying with future water regulations: With regulatory activity picking up momentum into 2000, utilities must anticipate and strategically plan for compliance. 91:46-58. </t>
         </is>
       </c>
       <c r="G385" t="inlineStr">
         <is>
           <t>Complying with future water regulations: With regulatory activity picking up momentum into 2000, utilities must anticipate and strategically plan for compliance</t>
@@ -42599,65 +37979,53 @@
       <c r="U385" t="b">
         <v>0</v>
       </c>
       <c r="V385" t="b">
         <v>0</v>
       </c>
       <c r="W385" t="b">
         <v>0</v>
       </c>
       <c r="X385" t="b">
         <v>0</v>
       </c>
       <c r="Y385" t="b">
         <v>0</v>
       </c>
       <c r="Z385" t="b">
         <v>0</v>
       </c>
       <c r="AA385" t="b">
         <v>0</v>
       </c>
       <c r="AB385" t="b">
         <v>0</v>
       </c>
       <c r="AC385" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD385" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH385" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="n">
         <v>100855078</v>
       </c>
       <c r="B386" t="n">
         <v>658861</v>
       </c>
       <c r="C386" t="inlineStr"/>
       <c r="D386" t="inlineStr"/>
       <c r="E386" t="inlineStr">
         <is>
           <t>Sinkkonen S et al. 1996</t>
         </is>
       </c>
       <c r="F386" t="inlineStr">
         <is>
           <t xml:space="preserve">Sinkkonen S, Welling L, Vattulainen A, Lahti L, Lahtipera M, Paasivirta J. Short chain aliphatic halocarbons and polychlorinated biphenyls in pine needles: Effects of metal scrap plant emissions. Chemosphere 32:1971-1982. </t>
         </is>
       </c>
       <c r="G386" t="inlineStr">
         <is>
           <t>Short chain aliphatic halocarbons and polychlorinated biphenyls in pine needles: Effects of metal scrap plant emissions</t>
@@ -42711,65 +38079,53 @@
       <c r="U386" t="b">
         <v>0</v>
       </c>
       <c r="V386" t="b">
         <v>0</v>
       </c>
       <c r="W386" t="b">
         <v>0</v>
       </c>
       <c r="X386" t="b">
         <v>0</v>
       </c>
       <c r="Y386" t="b">
         <v>0</v>
       </c>
       <c r="Z386" t="b">
         <v>0</v>
       </c>
       <c r="AA386" t="b">
         <v>0</v>
       </c>
       <c r="AB386" t="b">
         <v>0</v>
       </c>
       <c r="AC386" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD386" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH386" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="n">
         <v>100855079</v>
       </c>
       <c r="B387" t="n">
         <v>659356</v>
       </c>
       <c r="C387" t="inlineStr"/>
       <c r="D387" t="inlineStr"/>
       <c r="E387" t="inlineStr">
         <is>
           <t>Cha DK et al. 1998</t>
         </is>
       </c>
       <c r="F387" t="inlineStr">
         <is>
           <t xml:space="preserve">Cha DK, Sarr D, Chiu PC, Kim DW. Hazardous waste treatment technologies. Water Environment Research 70:705-720. </t>
         </is>
       </c>
       <c r="G387" t="inlineStr">
         <is>
           <t>Hazardous waste treatment technologies</t>
@@ -42814,74 +38170,62 @@
       <c r="R387" t="b">
         <v>0</v>
       </c>
       <c r="S387" t="b">
         <v>0</v>
       </c>
       <c r="T387" t="b">
         <v>0</v>
       </c>
       <c r="U387" t="b">
         <v>0</v>
       </c>
       <c r="V387" t="b">
         <v>0</v>
       </c>
       <c r="W387" t="b">
         <v>0</v>
       </c>
       <c r="X387" t="b">
         <v>0</v>
       </c>
       <c r="Y387" t="b">
         <v>0</v>
       </c>
       <c r="Z387" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA387" t="b">
         <v>0</v>
       </c>
       <c r="AB387" t="b">
         <v>0</v>
       </c>
       <c r="AC387" t="b">
         <v>0</v>
       </c>
       <c r="AD387" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH387" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="n">
         <v>100855080</v>
       </c>
       <c r="B388" t="n">
         <v>660080</v>
       </c>
       <c r="C388" t="inlineStr"/>
       <c r="D388" t="inlineStr">
         <is>
           <t>10.1016/0378-4274(91)90124-o</t>
         </is>
       </c>
       <c r="E388" t="inlineStr">
         <is>
           <t>Hong HL, Yang RS, and Boorman GA 1991</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
           <t xml:space="preserve">Hong HL, Yang RS, Boorman GA. Residual damage to hematopoietic system in mice exposed to a mixture of groundwater contaminants. Toxicology Letters 57:101-112. </t>
         </is>
@@ -42944,62 +38288,50 @@
       </c>
       <c r="W388" t="b">
         <v>0</v>
       </c>
       <c r="X388" t="b">
         <v>0</v>
       </c>
       <c r="Y388" t="b">
         <v>0</v>
       </c>
       <c r="Z388" t="b">
         <v>0</v>
       </c>
       <c r="AA388" t="b">
         <v>0</v>
       </c>
       <c r="AB388" t="b">
         <v>0</v>
       </c>
       <c r="AC388" t="b">
         <v>0</v>
       </c>
       <c r="AD388" t="b">
         <v>0</v>
       </c>
-      <c r="AE388" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="389">
       <c r="A389" t="n">
         <v>100855081</v>
       </c>
       <c r="B389" t="n">
         <v>660231</v>
       </c>
       <c r="C389" t="inlineStr"/>
       <c r="D389" t="inlineStr"/>
       <c r="E389" t="inlineStr">
         <is>
           <t>Li KY, Chang SW, and Yu CC 1990</t>
         </is>
       </c>
       <c r="F389" t="inlineStr">
         <is>
           <t xml:space="preserve">Li KY, Chang SW, Yu CC. Treatment of Chlorohydrocarbon Contaminated Ground Water by Air Stripping. 24:303. </t>
         </is>
       </c>
       <c r="G389" t="inlineStr">
         <is>
           <t>Treatment of Chlorohydrocarbon Contaminated Ground Water by Air Stripping</t>
         </is>
       </c>
@@ -43056,62 +38388,50 @@
       </c>
       <c r="W389" t="b">
         <v>0</v>
       </c>
       <c r="X389" t="b">
         <v>0</v>
       </c>
       <c r="Y389" t="b">
         <v>0</v>
       </c>
       <c r="Z389" t="b">
         <v>0</v>
       </c>
       <c r="AA389" t="b">
         <v>0</v>
       </c>
       <c r="AB389" t="b">
         <v>0</v>
       </c>
       <c r="AC389" t="b">
         <v>0</v>
       </c>
       <c r="AD389" t="b">
         <v>0</v>
       </c>
-      <c r="AE389" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="390">
       <c r="A390" t="n">
         <v>100855082</v>
       </c>
       <c r="B390" t="n">
         <v>660530</v>
       </c>
       <c r="C390" t="inlineStr"/>
       <c r="D390" t="inlineStr">
         <is>
           <t>10.1080/15287399409531923</t>
         </is>
       </c>
       <c r="E390" t="inlineStr">
         <is>
           <t>Simmons JE et al. 1994</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
           <t xml:space="preserve">Simmons JE, Yang RS, Svendsgaard DJ, Thompson MB, Seely JC, McDonald A. Toxicology studies of a chemical mixture of 25 groundwater contaminants: Hepatic and renal assessment, response to carbon tetrachloride challenge, and influence of treatment-induced water restriction. Journal of Toxicology and Environmental Health 43:305-325. </t>
         </is>
       </c>
       <c r="G390" t="inlineStr">
@@ -43172,62 +38492,50 @@
       </c>
       <c r="W390" t="b">
         <v>0</v>
       </c>
       <c r="X390" t="b">
         <v>0</v>
       </c>
       <c r="Y390" t="b">
         <v>0</v>
       </c>
       <c r="Z390" t="b">
         <v>0</v>
       </c>
       <c r="AA390" t="b">
         <v>0</v>
       </c>
       <c r="AB390" t="b">
         <v>0</v>
       </c>
       <c r="AC390" t="b">
         <v>0</v>
       </c>
       <c r="AD390" t="b">
         <v>0</v>
       </c>
-      <c r="AE390" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="391">
       <c r="A391" t="n">
         <v>100855083</v>
       </c>
       <c r="B391" t="n">
         <v>660586</v>
       </c>
       <c r="C391" t="inlineStr"/>
       <c r="D391" t="inlineStr"/>
       <c r="E391" t="inlineStr">
         <is>
           <t>Trussell S and Spence RD 1994</t>
         </is>
       </c>
       <c r="F391" t="inlineStr">
         <is>
           <t xml:space="preserve">Trussell S, Spence RD. A Review of Solidification-Stabilization Interferences. Waste Management 14:507-519. </t>
         </is>
       </c>
       <c r="G391" t="inlineStr">
         <is>
           <t>A Review of Solidification-Stabilization Interferences</t>
         </is>
       </c>
@@ -43270,74 +38578,62 @@
       <c r="R391" t="b">
         <v>0</v>
       </c>
       <c r="S391" t="b">
         <v>0</v>
       </c>
       <c r="T391" t="b">
         <v>0</v>
       </c>
       <c r="U391" t="b">
         <v>0</v>
       </c>
       <c r="V391" t="b">
         <v>0</v>
       </c>
       <c r="W391" t="b">
         <v>0</v>
       </c>
       <c r="X391" t="b">
         <v>0</v>
       </c>
       <c r="Y391" t="b">
         <v>0</v>
       </c>
       <c r="Z391" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA391" t="b">
         <v>0</v>
       </c>
       <c r="AB391" t="b">
         <v>0</v>
       </c>
       <c r="AC391" t="b">
         <v>0</v>
       </c>
       <c r="AD391" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH391" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="n">
         <v>100855084</v>
       </c>
       <c r="B392" t="n">
         <v>660779</v>
       </c>
       <c r="C392" t="inlineStr"/>
       <c r="D392" t="inlineStr"/>
       <c r="E392" t="inlineStr">
         <is>
           <t>Assmuth T and Kalevi K 1992</t>
         </is>
       </c>
       <c r="F392" t="inlineStr">
         <is>
           <t xml:space="preserve">Assmuth T, Kalevi K. Concentrations and toxicological significance of trace organic compounds in municipal solid waste landfill gas. Chemosphere 24:1207-1216. </t>
         </is>
       </c>
       <c r="G392" t="inlineStr">
         <is>
           <t>Concentrations and toxicological significance of trace organic compounds in municipal solid waste landfill gas</t>
@@ -43382,74 +38678,62 @@
       <c r="R392" t="b">
         <v>0</v>
       </c>
       <c r="S392" t="b">
         <v>0</v>
       </c>
       <c r="T392" t="b">
         <v>0</v>
       </c>
       <c r="U392" t="b">
         <v>0</v>
       </c>
       <c r="V392" t="b">
         <v>0</v>
       </c>
       <c r="W392" t="b">
         <v>0</v>
       </c>
       <c r="X392" t="b">
         <v>0</v>
       </c>
       <c r="Y392" t="b">
         <v>0</v>
       </c>
       <c r="Z392" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA392" t="b">
         <v>0</v>
       </c>
       <c r="AB392" t="b">
         <v>0</v>
       </c>
       <c r="AC392" t="b">
         <v>0</v>
       </c>
       <c r="AD392" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH392" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="n">
         <v>100855085</v>
       </c>
       <c r="B393" t="n">
         <v>660796</v>
       </c>
       <c r="C393" t="inlineStr"/>
       <c r="D393" t="inlineStr"/>
       <c r="E393" t="inlineStr">
         <is>
           <t>Crompton TR 1988</t>
         </is>
       </c>
       <c r="F393" t="inlineStr">
         <is>
           <t xml:space="preserve">Crompton TR. A Review of the Analysis of Organometallic Compounds in the Environment. Environment International 14:417-464. </t>
         </is>
       </c>
       <c r="G393" t="inlineStr">
         <is>
           <t>A Review of the Analysis of Organometallic Compounds in the Environment</t>
@@ -43503,65 +38787,53 @@
       <c r="U393" t="b">
         <v>0</v>
       </c>
       <c r="V393" t="b">
         <v>0</v>
       </c>
       <c r="W393" t="b">
         <v>0</v>
       </c>
       <c r="X393" t="b">
         <v>0</v>
       </c>
       <c r="Y393" t="b">
         <v>0</v>
       </c>
       <c r="Z393" t="b">
         <v>0</v>
       </c>
       <c r="AA393" t="b">
         <v>0</v>
       </c>
       <c r="AB393" t="b">
         <v>0</v>
       </c>
       <c r="AC393" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD393" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH393" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="n">
         <v>100855086</v>
       </c>
       <c r="B394" t="n">
         <v>661764</v>
       </c>
       <c r="C394" t="inlineStr"/>
       <c r="D394" t="inlineStr">
         <is>
           <t>10.1021/jf00050a011</t>
         </is>
       </c>
       <c r="E394" t="inlineStr">
         <is>
           <t>Miyahara M et al. 1995</t>
         </is>
       </c>
       <c r="F394" t="inlineStr">
         <is>
           <t xml:space="preserve">Miyahara M, Toyoda M, Ushijima K, Nose N, Saito Y. Volatile Halogenated Hydrocarbons in Foods. Journal of Agricultural and Food Chemistry 43:320-326. </t>
         </is>
@@ -43619,65 +38891,53 @@
       <c r="U394" t="b">
         <v>0</v>
       </c>
       <c r="V394" t="b">
         <v>0</v>
       </c>
       <c r="W394" t="b">
         <v>0</v>
       </c>
       <c r="X394" t="b">
         <v>0</v>
       </c>
       <c r="Y394" t="b">
         <v>0</v>
       </c>
       <c r="Z394" t="b">
         <v>0</v>
       </c>
       <c r="AA394" t="b">
         <v>0</v>
       </c>
       <c r="AB394" t="b">
         <v>0</v>
       </c>
       <c r="AC394" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD394" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH394" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="n">
         <v>100855087</v>
       </c>
       <c r="B395" t="n">
         <v>661815</v>
       </c>
       <c r="C395" t="inlineStr"/>
       <c r="D395" t="inlineStr"/>
       <c r="E395" t="inlineStr">
         <is>
           <t>Demkowicz-Dobrzanski K et al. 1993</t>
         </is>
       </c>
       <c r="F395" t="inlineStr">
         <is>
           <t xml:space="preserve">Demkowicz-Dobrzanski K, Nalecz-Jawecki G, Wawer Z, Bargiel T, Zak M, Sawicki J. Toxicity of Neutralized Wastes Following a Synthesis of Chlorinated Hydrocarbons to Daphnia Magna and Chlorella Sp. Science of the Total Environment 0:1151-1158. </t>
         </is>
       </c>
       <c r="G395" t="inlineStr">
         <is>
           <t>Toxicity of Neutralized Wastes Following a Synthesis of Chlorinated Hydrocarbons to Daphnia Magna and Chlorella Sp</t>
@@ -43731,65 +38991,53 @@
       <c r="U395" t="b">
         <v>0</v>
       </c>
       <c r="V395" t="b">
         <v>0</v>
       </c>
       <c r="W395" t="b">
         <v>0</v>
       </c>
       <c r="X395" t="b">
         <v>0</v>
       </c>
       <c r="Y395" t="b">
         <v>0</v>
       </c>
       <c r="Z395" t="b">
         <v>0</v>
       </c>
       <c r="AA395" t="b">
         <v>0</v>
       </c>
       <c r="AB395" t="b">
         <v>0</v>
       </c>
       <c r="AC395" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD395" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH395" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="n">
         <v>100855088</v>
       </c>
       <c r="B396" t="n">
         <v>661845</v>
       </c>
       <c r="C396" t="inlineStr"/>
       <c r="D396" t="inlineStr"/>
       <c r="E396" t="inlineStr">
         <is>
           <t>Sanz JL, Rodriguez N, and Amils R 1994</t>
         </is>
       </c>
       <c r="F396" t="inlineStr">
         <is>
           <t xml:space="preserve">Sanz JL, Rodriguez N, Amils R. Acetoclastic Methanogenic Toxicity Produced by Aliphatic Organochloride Solvents. Water, Science and Technology 30:121-123. </t>
         </is>
       </c>
       <c r="G396" t="inlineStr">
         <is>
           <t>Acetoclastic Methanogenic Toxicity Produced by Aliphatic Organochloride Solvents</t>
@@ -43843,65 +39091,53 @@
       <c r="U396" t="b">
         <v>0</v>
       </c>
       <c r="V396" t="b">
         <v>0</v>
       </c>
       <c r="W396" t="b">
         <v>0</v>
       </c>
       <c r="X396" t="b">
         <v>0</v>
       </c>
       <c r="Y396" t="b">
         <v>0</v>
       </c>
       <c r="Z396" t="b">
         <v>0</v>
       </c>
       <c r="AA396" t="b">
         <v>0</v>
       </c>
       <c r="AB396" t="b">
         <v>0</v>
       </c>
       <c r="AC396" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD396" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH396" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="n">
         <v>100855089</v>
       </c>
       <c r="B397" t="n">
         <v>664366</v>
       </c>
       <c r="C397" t="inlineStr"/>
       <c r="D397" t="inlineStr"/>
       <c r="E397" t="inlineStr">
         <is>
           <t>Storm DL 1994</t>
         </is>
       </c>
       <c r="F397" t="inlineStr">
         <is>
           <t xml:space="preserve">Storm DL. Chemical monitoring of California's public drinking water sources public exposures and health impacts. In Wang, RGM (Ed.), Water Contamination and Health: Integration of Exposure Assessment, Toxicology, and Risk Assessment (pp. 67-124). New York: Marcel Dekker. </t>
         </is>
       </c>
       <c r="G397" t="inlineStr">
         <is>
           <t>Chemical monitoring of California's public drinking water sources public exposures and health impacts</t>
@@ -43955,65 +39191,53 @@
       <c r="U397" t="b">
         <v>0</v>
       </c>
       <c r="V397" t="b">
         <v>0</v>
       </c>
       <c r="W397" t="b">
         <v>0</v>
       </c>
       <c r="X397" t="b">
         <v>0</v>
       </c>
       <c r="Y397" t="b">
         <v>0</v>
       </c>
       <c r="Z397" t="b">
         <v>0</v>
       </c>
       <c r="AA397" t="b">
         <v>0</v>
       </c>
       <c r="AB397" t="b">
         <v>0</v>
       </c>
       <c r="AC397" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD397" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH397" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="n">
         <v>100855090</v>
       </c>
       <c r="B398" t="n">
         <v>664370</v>
       </c>
       <c r="C398" t="inlineStr"/>
       <c r="D398" t="inlineStr"/>
       <c r="E398" t="inlineStr">
         <is>
           <t>Villalobos R and Annino R 1991</t>
         </is>
       </c>
       <c r="F398" t="inlineStr">
         <is>
           <t xml:space="preserve">Villalobos R, Annino R. Methods of on-Line Analysis of Volatile Organics in Wastewater by Process Gas Chromatography. In Advances in Instrumentation and Control (pp. 707-718). Research Triangle Park, NC: Instrument Society of America. </t>
         </is>
       </c>
       <c r="G398" t="inlineStr">
         <is>
           <t>Methods of on-Line Analysis of Volatile Organics in Wastewater by Process Gas Chromatography</t>
@@ -44028,104 +39252,92 @@
         <is>
           <t>Villalobos R and Annino R</t>
         </is>
       </c>
       <c r="J398" t="n">
         <v>1991</v>
       </c>
       <c r="K398" t="inlineStr">
         <is>
           <t>In Advances in Instrumentation and Control (pp. 707-718). Research Triangle Park, NC: Instrument Society of America.</t>
         </is>
       </c>
       <c r="L398" t="inlineStr">
         <is>
           <t>BIOSIS  COPYRIGHT: BIOL ABS. RRM  EXTRACTION GUIDELINES</t>
         </is>
       </c>
       <c r="M398" t="inlineStr"/>
       <c r="N398" s="2" t="n">
         <v>43963.83263621601</v>
       </c>
       <c r="O398" s="2" t="n">
         <v>43963.83263621617</v>
       </c>
       <c r="P398" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q398" t="b">
         <v>0</v>
       </c>
       <c r="R398" t="b">
         <v>0</v>
       </c>
       <c r="S398" t="b">
         <v>0</v>
       </c>
       <c r="T398" t="b">
         <v>0</v>
       </c>
       <c r="U398" t="b">
         <v>0</v>
       </c>
       <c r="V398" t="b">
         <v>0</v>
       </c>
       <c r="W398" t="b">
         <v>0</v>
       </c>
       <c r="X398" t="b">
         <v>0</v>
       </c>
       <c r="Y398" t="b">
         <v>0</v>
       </c>
       <c r="Z398" t="b">
         <v>0</v>
       </c>
       <c r="AA398" t="b">
         <v>0</v>
       </c>
       <c r="AB398" t="b">
         <v>0</v>
       </c>
       <c r="AC398" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD398" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH398" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="n">
         <v>100855091</v>
       </c>
       <c r="B399" t="n">
         <v>664438</v>
       </c>
       <c r="C399" t="inlineStr"/>
       <c r="D399" t="inlineStr"/>
       <c r="E399" t="inlineStr">
         <is>
           <t>Otter RJ 1988</t>
         </is>
       </c>
       <c r="F399" t="inlineStr">
         <is>
           <t xml:space="preserve">Otter RJ. Pesticides in the aquatic environment data needs for their control. In Richardson ML (Ed.), Risk Assessment of Chemicals in the Environment; Third European Conference, Guilford, England, Uk, July 11-14, 1988 (pp. 481-490). London, England: Royal Society of Chemistry. </t>
         </is>
       </c>
       <c r="G399" t="inlineStr">
         <is>
           <t>Pesticides in the aquatic environment data needs for their control</t>
@@ -44166,74 +39378,62 @@
       <c r="R399" t="b">
         <v>0</v>
       </c>
       <c r="S399" t="b">
         <v>0</v>
       </c>
       <c r="T399" t="b">
         <v>0</v>
       </c>
       <c r="U399" t="b">
         <v>0</v>
       </c>
       <c r="V399" t="b">
         <v>0</v>
       </c>
       <c r="W399" t="b">
         <v>0</v>
       </c>
       <c r="X399" t="b">
         <v>0</v>
       </c>
       <c r="Y399" t="b">
         <v>0</v>
       </c>
       <c r="Z399" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA399" t="b">
         <v>0</v>
       </c>
       <c r="AB399" t="b">
         <v>0</v>
       </c>
       <c r="AC399" t="b">
         <v>0</v>
       </c>
       <c r="AD399" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH399" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="n">
         <v>100855092</v>
       </c>
       <c r="B400" t="n">
         <v>665501</v>
       </c>
       <c r="C400" t="inlineStr"/>
       <c r="D400" t="inlineStr"/>
       <c r="E400" t="inlineStr">
         <is>
           <t>Abernathy CO 1994</t>
         </is>
       </c>
       <c r="F400" t="inlineStr">
         <is>
           <t xml:space="preserve">Abernathy CO. A Retrospective on Drinking Water. In RGM Wang (Ed.), Environmental Science and Pollution Control Series, 9Water Contamination and Health: Integration of Exposure Assessment, Toxicology, and Risk Assessment (pp. 67-124). New York, New York: Marcel Dekker, Inc. </t>
         </is>
       </c>
       <c r="G400" t="inlineStr">
         <is>
           <t>A Retrospective on Drinking Water</t>
@@ -44292,62 +39492,50 @@
       </c>
       <c r="W400" t="b">
         <v>0</v>
       </c>
       <c r="X400" t="b">
         <v>0</v>
       </c>
       <c r="Y400" t="b">
         <v>0</v>
       </c>
       <c r="Z400" t="b">
         <v>0</v>
       </c>
       <c r="AA400" t="b">
         <v>0</v>
       </c>
       <c r="AB400" t="b">
         <v>0</v>
       </c>
       <c r="AC400" t="b">
         <v>0</v>
       </c>
       <c r="AD400" t="b">
         <v>0</v>
       </c>
-      <c r="AE400" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="401">
       <c r="A401" t="n">
         <v>100855093</v>
       </c>
       <c r="B401" t="n">
         <v>666693</v>
       </c>
       <c r="C401" t="inlineStr"/>
       <c r="D401" t="inlineStr">
         <is>
           <t>10.1520/stp18953s</t>
         </is>
       </c>
       <c r="E401" t="inlineStr">
         <is>
           <t>Dowd RM 1990</t>
         </is>
       </c>
       <c r="F401" t="inlineStr">
         <is>
           <t xml:space="preserve">Dowd RM. Review of studies concerning effects of well casing materials on trace measurements of organic compounds. In Friedman D (Ed.), Waste testing and quality assurance: Second volume (pp. 31-42). Philadelphia, PA: American Society for Testing and Materials. </t>
         </is>
       </c>
       <c r="G401" t="inlineStr">
@@ -44365,104 +39553,92 @@
           <t>Dowd RM</t>
         </is>
       </c>
       <c r="J401" t="n">
         <v>1990</v>
       </c>
       <c r="K401" t="inlineStr">
         <is>
           <t>In Friedman D (Ed.), Waste testing and quality assurance: Second volume (pp. 31-42). Philadelphia, PA: American Society for Testing and Materials.</t>
         </is>
       </c>
       <c r="L401" t="inlineStr">
         <is>
           <t>This report analyzes the results of laboratory and field studies that allow a direct experimental comparison among commonly used monitoring well casing materials (stainless steel, Teflon, rigid PVC) in terms of their potential effects on measurements of trace organic compounds. Each of the studies analyzed attempts to determine experimentally how much -- if any -- sorption occurs, or what differences result among measured concentrations of a series of organic compounds.
 In comparing the measured trace concentrations to determine whether the well casing materials cause significant differences in results, a ratio was formulated to reflect the relative sorption effects of each of the materials; sensibly constant ratios over a reasonable range of trace concentrations would indicate few, or relatively minor, differences between the various materials, while varying ratios would indicate larger differences. Conclusions are drawn about similarities and differences in sorption behavior; additional observations about sample variation, effects of well purging, and limited measurements of non-volatile compounds are noted.</t>
         </is>
       </c>
       <c r="M401" t="inlineStr"/>
       <c r="N401" s="2" t="n">
         <v>43963.83263635058</v>
       </c>
       <c r="O401" s="2" t="n">
         <v>43963.83263635077</v>
       </c>
       <c r="P401" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q401" t="b">
         <v>0</v>
       </c>
       <c r="R401" t="b">
         <v>0</v>
       </c>
       <c r="S401" t="b">
         <v>0</v>
       </c>
       <c r="T401" t="b">
         <v>0</v>
       </c>
       <c r="U401" t="b">
         <v>0</v>
       </c>
       <c r="V401" t="b">
         <v>0</v>
       </c>
       <c r="W401" t="b">
         <v>0</v>
       </c>
       <c r="X401" t="b">
         <v>0</v>
       </c>
       <c r="Y401" t="b">
         <v>0</v>
       </c>
       <c r="Z401" t="b">
         <v>0</v>
       </c>
       <c r="AA401" t="b">
         <v>0</v>
       </c>
       <c r="AB401" t="b">
         <v>0</v>
       </c>
       <c r="AC401" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD401" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH401" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="n">
         <v>100855094</v>
       </c>
       <c r="B402" t="n">
         <v>666707</v>
       </c>
       <c r="C402" t="inlineStr"/>
       <c r="D402" t="inlineStr"/>
       <c r="E402" t="inlineStr">
         <is>
           <t>Gibbons RD, Jarke FH, and Stoub KP 1991</t>
         </is>
       </c>
       <c r="F402" t="inlineStr">
         <is>
           <t xml:space="preserve">Gibbons RD, Jarke FH, Stoub KP. Detection limits for linear calibration curves with increasing variance and multiple future detection decisions. 3:377-390. </t>
         </is>
       </c>
       <c r="G402" t="inlineStr">
         <is>
           <t>Detection limits for linear calibration curves with increasing variance and multiple future detection decisions</t>
@@ -44516,65 +39692,53 @@
       <c r="U402" t="b">
         <v>0</v>
       </c>
       <c r="V402" t="b">
         <v>0</v>
       </c>
       <c r="W402" t="b">
         <v>0</v>
       </c>
       <c r="X402" t="b">
         <v>0</v>
       </c>
       <c r="Y402" t="b">
         <v>0</v>
       </c>
       <c r="Z402" t="b">
         <v>0</v>
       </c>
       <c r="AA402" t="b">
         <v>0</v>
       </c>
       <c r="AB402" t="b">
         <v>0</v>
       </c>
       <c r="AC402" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD402" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH402" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="n">
         <v>100855095</v>
       </c>
       <c r="B403" t="n">
         <v>666880</v>
       </c>
       <c r="C403" t="inlineStr"/>
       <c r="D403" t="inlineStr"/>
       <c r="E403" t="inlineStr">
         <is>
           <t>Walsh D 1989</t>
         </is>
       </c>
       <c r="F403" t="inlineStr">
         <is>
           <t xml:space="preserve">Walsh D. Chemical Safety Data Sheets Vol. 1. Solvents. In Walsh, D. (Ed.). Chemical Safety Data Sheets: Vol. 1. Solvents. Xiv+344p. Royal Society of Chemistry: Cambridge, England, Uk; Crc Press, Inc.: Boca Raton, Florida, USA. Illus. Paper. Isbn 0-85186-903-3.; 0 (0). 1989. Xiv+344p. (VOL). (BIOSIS/89/23970). Cambridge, England: Chemistry RSo,. </t>
         </is>
       </c>
       <c r="G403" t="inlineStr">
         <is>
           <t>Chemical Safety Data Sheets Vol. 1. Solvents</t>
@@ -44619,74 +39783,62 @@
       <c r="R403" t="b">
         <v>0</v>
       </c>
       <c r="S403" t="b">
         <v>0</v>
       </c>
       <c r="T403" t="b">
         <v>0</v>
       </c>
       <c r="U403" t="b">
         <v>0</v>
       </c>
       <c r="V403" t="b">
         <v>0</v>
       </c>
       <c r="W403" t="b">
         <v>0</v>
       </c>
       <c r="X403" t="b">
         <v>0</v>
       </c>
       <c r="Y403" t="b">
         <v>0</v>
       </c>
       <c r="Z403" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA403" t="b">
         <v>0</v>
       </c>
       <c r="AB403" t="b">
         <v>0</v>
       </c>
       <c r="AC403" t="b">
         <v>0</v>
       </c>
       <c r="AD403" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH403" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="n">
         <v>100855096</v>
       </c>
       <c r="B404" t="n">
         <v>666891</v>
       </c>
       <c r="C404" t="inlineStr"/>
       <c r="D404" t="inlineStr"/>
       <c r="E404" t="inlineStr">
         <is>
           <t>PRC Environmental Management 1995</t>
         </is>
       </c>
       <c r="F404" t="inlineStr">
         <is>
           <t xml:space="preserve">PRC Environmental Management. Final baseline risk assessment for the Jayhawk Plant in Jayhawk, Kansas, with cover letter dated 02/22/95. (OTS0557656.  86950000143). Kansas Department of Health and Environment (KDHE).  Jayhawk Site Group. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G404" t="inlineStr">
         <is>
           <t>Final baseline risk assessment for the Jayhawk Plant in Jayhawk, Kansas, with cover letter dated 02/22/95</t>
@@ -44731,74 +39883,62 @@
       <c r="R404" t="b">
         <v>0</v>
       </c>
       <c r="S404" t="b">
         <v>0</v>
       </c>
       <c r="T404" t="b">
         <v>0</v>
       </c>
       <c r="U404" t="b">
         <v>0</v>
       </c>
       <c r="V404" t="b">
         <v>0</v>
       </c>
       <c r="W404" t="b">
         <v>0</v>
       </c>
       <c r="X404" t="b">
         <v>0</v>
       </c>
       <c r="Y404" t="b">
         <v>0</v>
       </c>
       <c r="Z404" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA404" t="b">
         <v>0</v>
       </c>
       <c r="AB404" t="b">
         <v>0</v>
       </c>
       <c r="AC404" t="b">
         <v>0</v>
       </c>
       <c r="AD404" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH404" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="n">
         <v>100855097</v>
       </c>
       <c r="B405" t="n">
         <v>667036</v>
       </c>
       <c r="C405" t="inlineStr"/>
       <c r="D405" t="inlineStr">
         <is>
           <t>10.1520/stp19541s</t>
         </is>
       </c>
       <c r="E405" t="inlineStr">
         <is>
           <t>Spence RD et al. 1992</t>
         </is>
       </c>
       <c r="F405" t="inlineStr">
         <is>
           <t xml:space="preserve">Spence RD, Gilliam TM, Morgan IL, Osborne SC. Stabilization-solidification of wastes containing volatile organic compounds in commercial cementitious waste forms. T:61-72. </t>
         </is>
@@ -44856,65 +39996,53 @@
       <c r="U405" t="b">
         <v>0</v>
       </c>
       <c r="V405" t="b">
         <v>0</v>
       </c>
       <c r="W405" t="b">
         <v>0</v>
       </c>
       <c r="X405" t="b">
         <v>0</v>
       </c>
       <c r="Y405" t="b">
         <v>0</v>
       </c>
       <c r="Z405" t="b">
         <v>0</v>
       </c>
       <c r="AA405" t="b">
         <v>0</v>
       </c>
       <c r="AB405" t="b">
         <v>0</v>
       </c>
       <c r="AC405" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD405" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH405" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="n">
         <v>100855098</v>
       </c>
       <c r="B406" t="n">
         <v>667044</v>
       </c>
       <c r="C406" t="inlineStr"/>
       <c r="D406" t="inlineStr">
         <is>
           <t>10.2166/wst.1992.0309</t>
         </is>
       </c>
       <c r="E406" t="inlineStr">
         <is>
           <t>Utsumi H et al. 1992</t>
         </is>
       </c>
       <c r="F406" t="inlineStr">
         <is>
           <t xml:space="preserve">Utsumi H, Hakoda M, Kiyoshige K, Manabe H, Mitade C, Murayama J, Han SK, Hamada A. Cytotoxicity and mutagenicity of micropollutants in drinking water. Water, Science and Technology 25:325-332. </t>
         </is>
@@ -44977,62 +40105,50 @@
       </c>
       <c r="W406" t="b">
         <v>0</v>
       </c>
       <c r="X406" t="b">
         <v>0</v>
       </c>
       <c r="Y406" t="b">
         <v>0</v>
       </c>
       <c r="Z406" t="b">
         <v>0</v>
       </c>
       <c r="AA406" t="b">
         <v>0</v>
       </c>
       <c r="AB406" t="b">
         <v>0</v>
       </c>
       <c r="AC406" t="b">
         <v>0</v>
       </c>
       <c r="AD406" t="b">
         <v>0</v>
       </c>
-      <c r="AE406" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="407">
       <c r="A407" t="n">
         <v>100855099</v>
       </c>
       <c r="B407" t="n">
         <v>668057</v>
       </c>
       <c r="C407" t="inlineStr"/>
       <c r="D407" t="inlineStr">
         <is>
           <t>10.1080/00039899709602210</t>
         </is>
       </c>
       <c r="E407" t="inlineStr">
         <is>
           <t>Kloos H 1997</t>
         </is>
       </c>
       <c r="F407" t="inlineStr">
         <is>
           <t xml:space="preserve">Kloos H. Trichloroethylene, tetrachloroethylene, nitrates, and other chemicals in well water in the Fresno-Clovis Metropolitan Area. Archives of Environmental Health 52:348-354. </t>
         </is>
       </c>
       <c r="G407" t="inlineStr">
@@ -45088,65 +40204,53 @@
       <c r="U407" t="b">
         <v>0</v>
       </c>
       <c r="V407" t="b">
         <v>0</v>
       </c>
       <c r="W407" t="b">
         <v>0</v>
       </c>
       <c r="X407" t="b">
         <v>0</v>
       </c>
       <c r="Y407" t="b">
         <v>0</v>
       </c>
       <c r="Z407" t="b">
         <v>0</v>
       </c>
       <c r="AA407" t="b">
         <v>0</v>
       </c>
       <c r="AB407" t="b">
         <v>0</v>
       </c>
       <c r="AC407" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD407" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH407" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="n">
         <v>100855100</v>
       </c>
       <c r="B408" t="n">
         <v>67510</v>
       </c>
       <c r="C408" t="inlineStr"/>
       <c r="D408" t="inlineStr">
         <is>
           <t>10.1006/enrs.1994.1053</t>
         </is>
       </c>
       <c r="E408" t="inlineStr">
         <is>
           <t>Frantík E, Hornychová M, and Horváth M 1994</t>
         </is>
       </c>
       <c r="F408" t="inlineStr">
         <is>
           <t xml:space="preserve">Frantík E, Hornychová M, Horváth M. Relative acute neurotoxicity of solvents: Isoeffective air concentrations of 48 compounds evaluated in rats and mice. Environmental Research 66:173-185. </t>
         </is>
@@ -45204,65 +40308,53 @@
       <c r="U408" t="b">
         <v>0</v>
       </c>
       <c r="V408" t="b">
         <v>0</v>
       </c>
       <c r="W408" t="b">
         <v>0</v>
       </c>
       <c r="X408" t="b">
         <v>0</v>
       </c>
       <c r="Y408" t="b">
         <v>0</v>
       </c>
       <c r="Z408" t="b">
         <v>0</v>
       </c>
       <c r="AA408" t="b">
         <v>0</v>
       </c>
       <c r="AB408" t="b">
         <v>0</v>
       </c>
       <c r="AC408" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD408" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH408" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="n">
         <v>100855101</v>
       </c>
       <c r="B409" t="n">
         <v>69226</v>
       </c>
       <c r="C409" t="inlineStr"/>
       <c r="D409" t="inlineStr"/>
       <c r="E409" t="inlineStr">
         <is>
           <t>Ashley DL et al. 1994</t>
         </is>
       </c>
       <c r="F409" t="inlineStr">
         <is>
           <t xml:space="preserve">Ashley DL, Bonin MA, Cardinali FL, Mccraw JM, Wooten JV. Blood concentrations of volatile organic compounds in a nonoccupationally exposed US population and in groups with suspected exposure. Clinical Chemistry 40:1401-1404. </t>
         </is>
       </c>
       <c r="G409" t="inlineStr">
         <is>
           <t>Blood concentrations of volatile organic compounds in a nonoccupationally exposed US population and in groups with suspected exposure</t>
@@ -45274,107 +40366,95 @@
         </is>
       </c>
       <c r="I409" t="inlineStr">
         <is>
           <t>Ashley DL et al.</t>
         </is>
       </c>
       <c r="J409" t="n">
         <v>1994</v>
       </c>
       <c r="K409" t="inlineStr">
         <is>
           <t>Clinical Chemistry 40:1401-1404.</t>
         </is>
       </c>
       <c r="L409" t="inlineStr">
         <is>
           <t>Exposure to certain volatile organic compounds (VOCs) commonly occurs in industrialized countries. We developed a method for measuring 32 VOCs in 10 mL of whole blood at low concentration. We used this method to determine the internal dose of these compounds in 600 or more people in the US who participated in the Third National Health and Nutrition Examination Survey. From our study results, we established a reference range for these VOCs in the general population of the US. We found detectable concentrations of 1,1,1-trichloroethane, 1,4-dichlorobenzene, 2-butanone, acetone, benzene, chloroform, ethylbenzene, m,p-xylene, styrene, tetrachloroethane, and toluene in most of the blood samples of nonoccupationally exposed persons. The accuracy of VOC evaluations depends on the ability of investigators to make sensitive and reproducible measurements of low concentrations of VOCs and to eliminate all sources of interference and contamination.</t>
         </is>
       </c>
       <c r="M409" t="inlineStr"/>
       <c r="N409" s="2" t="n">
         <v>43963.83263680513</v>
       </c>
       <c r="O409" s="2" t="n">
-        <v>43963.83263680531</v>
+        <v>46197.53801530447</v>
       </c>
       <c r="P409" t="b">
         <v>0</v>
       </c>
       <c r="Q409" t="b">
         <v>0</v>
       </c>
       <c r="R409" t="b">
         <v>0</v>
       </c>
       <c r="S409" t="b">
         <v>0</v>
       </c>
       <c r="T409" t="b">
         <v>0</v>
       </c>
       <c r="U409" t="b">
         <v>0</v>
       </c>
       <c r="V409" t="b">
         <v>0</v>
       </c>
       <c r="W409" t="b">
         <v>0</v>
       </c>
       <c r="X409" t="b">
         <v>0</v>
       </c>
       <c r="Y409" t="b">
         <v>0</v>
       </c>
       <c r="Z409" t="b">
         <v>0</v>
       </c>
       <c r="AA409" t="b">
         <v>0</v>
       </c>
       <c r="AB409" t="b">
         <v>0</v>
       </c>
       <c r="AC409" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD409" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH409" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="n">
         <v>100855102</v>
       </c>
       <c r="B410" t="n">
         <v>700434</v>
       </c>
       <c r="C410" t="inlineStr"/>
       <c r="D410" t="inlineStr"/>
       <c r="E410" t="inlineStr">
         <is>
           <t>McDaniel T et al. 2004</t>
         </is>
       </c>
       <c r="F410" t="inlineStr">
         <is>
           <t xml:space="preserve">McDaniel T, Martin P, Ross N, Brown S, Lesage S, Pauli B. Effects of chlorinated solvents on four species of North American amphibians. Archives of Environmental Contamination and Toxicology 47:101-109. </t>
         </is>
       </c>
       <c r="G410" t="inlineStr">
         <is>
           <t>Effects of chlorinated solvents on four species of North American amphibians</t>
@@ -45428,65 +40508,53 @@
       <c r="U410" t="b">
         <v>0</v>
       </c>
       <c r="V410" t="b">
         <v>0</v>
       </c>
       <c r="W410" t="b">
         <v>0</v>
       </c>
       <c r="X410" t="b">
         <v>0</v>
       </c>
       <c r="Y410" t="b">
         <v>0</v>
       </c>
       <c r="Z410" t="b">
         <v>0</v>
       </c>
       <c r="AA410" t="b">
         <v>0</v>
       </c>
       <c r="AB410" t="b">
         <v>0</v>
       </c>
       <c r="AC410" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD410" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH410" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="n">
         <v>100855103</v>
       </c>
       <c r="B411" t="n">
         <v>701936</v>
       </c>
       <c r="C411" t="inlineStr"/>
       <c r="D411" t="inlineStr">
         <is>
           <t>10.1080/00039896.1988.9935843</t>
         </is>
       </c>
       <c r="E411" t="inlineStr">
         <is>
           <t>Feldman RG, Chirico-Post J, and Proctor SP 1988</t>
         </is>
       </c>
       <c r="F411" t="inlineStr">
         <is>
           <t xml:space="preserve">Feldman RG, Chirico-Post J, Proctor SP. Blink reflex latency after exposure to trichloroethylene in well water. Archives of Environmental Health 43:143-148. </t>
         </is>
@@ -45544,65 +40612,53 @@
       <c r="U411" t="b">
         <v>0</v>
       </c>
       <c r="V411" t="b">
         <v>0</v>
       </c>
       <c r="W411" t="b">
         <v>0</v>
       </c>
       <c r="X411" t="b">
         <v>0</v>
       </c>
       <c r="Y411" t="b">
         <v>0</v>
       </c>
       <c r="Z411" t="b">
         <v>0</v>
       </c>
       <c r="AA411" t="b">
         <v>0</v>
       </c>
       <c r="AB411" t="b">
         <v>0</v>
       </c>
       <c r="AC411" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD411" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH411" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="n">
         <v>100855104</v>
       </c>
       <c r="B412" t="n">
         <v>739162</v>
       </c>
       <c r="C412" t="inlineStr"/>
       <c r="D412" t="inlineStr">
         <is>
           <t>10.1002/ejic.201001257</t>
         </is>
       </c>
       <c r="E412" t="inlineStr">
         <is>
           <t>Lee JH et al. 2011</t>
         </is>
       </c>
       <c r="F412" t="inlineStr">
         <is>
           <t xml:space="preserve">Lee JH, Jeon HT, Kim YJ, Lee KE, Ok jang Y, Lee SW. Facile Oxidative Addition of Organic Halides to Heteroleptic and Homoleptic Pd0-N-Heterocyclic Carbene Complexes. European Journal of Inorganic Chemistry 2011:1750-1761. </t>
         </is>
@@ -45656,65 +40712,53 @@
       <c r="U412" t="b">
         <v>0</v>
       </c>
       <c r="V412" t="b">
         <v>0</v>
       </c>
       <c r="W412" t="b">
         <v>0</v>
       </c>
       <c r="X412" t="b">
         <v>0</v>
       </c>
       <c r="Y412" t="b">
         <v>0</v>
       </c>
       <c r="Z412" t="b">
         <v>0</v>
       </c>
       <c r="AA412" t="b">
         <v>0</v>
       </c>
       <c r="AB412" t="b">
         <v>0</v>
       </c>
       <c r="AC412" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD412" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH412" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="n">
         <v>100855105</v>
       </c>
       <c r="B413" t="n">
         <v>78052</v>
       </c>
       <c r="C413" t="inlineStr"/>
       <c r="D413" t="inlineStr">
         <is>
           <t>10.2486/indhealth.32.145</t>
         </is>
       </c>
       <c r="E413" t="inlineStr">
         <is>
           <t>Kanada M et al. 1994</t>
         </is>
       </c>
       <c r="F413" t="inlineStr">
         <is>
           <t xml:space="preserve">Kanada M, Miyagawa M, Sato M, Hasegawa H, Honma T. Neurochemical profile of effects of 28 neurotoxic chemicals on the central nervous system in rats (1) Effects of oral administration on brain contents of biogenic amines and metabolites. Industrial Health 32:145-164. </t>
         </is>
@@ -45772,65 +40816,53 @@
       <c r="U413" t="b">
         <v>0</v>
       </c>
       <c r="V413" t="b">
         <v>0</v>
       </c>
       <c r="W413" t="b">
         <v>0</v>
       </c>
       <c r="X413" t="b">
         <v>0</v>
       </c>
       <c r="Y413" t="b">
         <v>0</v>
       </c>
       <c r="Z413" t="b">
         <v>0</v>
       </c>
       <c r="AA413" t="b">
         <v>0</v>
       </c>
       <c r="AB413" t="b">
         <v>0</v>
       </c>
       <c r="AC413" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD413" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH413" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="n">
         <v>100855106</v>
       </c>
       <c r="B414" t="n">
         <v>78087</v>
       </c>
       <c r="C414" t="inlineStr"/>
       <c r="D414" t="inlineStr">
         <is>
           <t>10.1006/faat.1995.1035</t>
         </is>
       </c>
       <c r="E414" t="inlineStr">
         <is>
           <t>Heindel JJ et al. 1995</t>
         </is>
       </c>
       <c r="F414" t="inlineStr">
         <is>
           <t xml:space="preserve">Heindel JJ, Chapin RE, George J, Gulati DK, Fail PA, Barnes LH, Yang RSH. Assessment of the reproductive toxicity of a complex mixture of 25 groundwater contaminants in mice and rats. Toxicological Sciences 25:9-19. </t>
         </is>
@@ -45893,62 +40925,50 @@
       </c>
       <c r="W414" t="b">
         <v>0</v>
       </c>
       <c r="X414" t="b">
         <v>0</v>
       </c>
       <c r="Y414" t="b">
         <v>0</v>
       </c>
       <c r="Z414" t="b">
         <v>0</v>
       </c>
       <c r="AA414" t="b">
         <v>0</v>
       </c>
       <c r="AB414" t="b">
         <v>0</v>
       </c>
       <c r="AC414" t="b">
         <v>0</v>
       </c>
       <c r="AD414" t="b">
         <v>0</v>
       </c>
-      <c r="AE414" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="415">
       <c r="A415" t="n">
         <v>100855107</v>
       </c>
       <c r="B415" t="n">
         <v>78369</v>
       </c>
       <c r="C415" t="inlineStr"/>
       <c r="D415" t="inlineStr">
         <is>
           <t>10.1080/10473289.1992.10467030</t>
         </is>
       </c>
       <c r="E415" t="inlineStr">
         <is>
           <t>Walker BL and Cooper CD 1992</t>
         </is>
       </c>
       <c r="F415" t="inlineStr">
         <is>
           <t xml:space="preserve">Walker BL, Cooper CD. Air pollution emission factors for medical waste incinerators. Journal of the Air and Waste Management Association 42:784-791. </t>
         </is>
       </c>
       <c r="G415" t="inlineStr">
@@ -45997,74 +41017,62 @@
       <c r="R415" t="b">
         <v>0</v>
       </c>
       <c r="S415" t="b">
         <v>0</v>
       </c>
       <c r="T415" t="b">
         <v>0</v>
       </c>
       <c r="U415" t="b">
         <v>0</v>
       </c>
       <c r="V415" t="b">
         <v>0</v>
       </c>
       <c r="W415" t="b">
         <v>0</v>
       </c>
       <c r="X415" t="b">
         <v>0</v>
       </c>
       <c r="Y415" t="b">
         <v>0</v>
       </c>
       <c r="Z415" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA415" t="b">
         <v>0</v>
       </c>
       <c r="AB415" t="b">
         <v>0</v>
       </c>
       <c r="AC415" t="b">
         <v>0</v>
       </c>
       <c r="AD415" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH415" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="n">
         <v>100855108</v>
       </c>
       <c r="B416" t="n">
         <v>79798</v>
       </c>
       <c r="C416" t="inlineStr"/>
       <c r="D416" t="inlineStr">
         <is>
           <t>10.1016/0304-3894(91)80024-i</t>
         </is>
       </c>
       <c r="E416" t="inlineStr">
         <is>
           <t>Yeh HC and Kastenberg WE 1991</t>
         </is>
       </c>
       <c r="F416" t="inlineStr">
         <is>
           <t xml:space="preserve">Yeh HC, Kastenberg WE. Health risk assessment of biodegradable volatile organic chemicals: a case study of PCE, TCE, DCE and VC. Journal of Hazardous Materials 27:111-126. </t>
         </is>
@@ -46122,65 +41130,53 @@
       <c r="U416" t="b">
         <v>0</v>
       </c>
       <c r="V416" t="b">
         <v>0</v>
       </c>
       <c r="W416" t="b">
         <v>0</v>
       </c>
       <c r="X416" t="b">
         <v>0</v>
       </c>
       <c r="Y416" t="b">
         <v>0</v>
       </c>
       <c r="Z416" t="b">
         <v>0</v>
       </c>
       <c r="AA416" t="b">
         <v>0</v>
       </c>
       <c r="AB416" t="b">
         <v>0</v>
       </c>
       <c r="AC416" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD416" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH416" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="n">
         <v>100855109</v>
       </c>
       <c r="B417" t="n">
         <v>84433</v>
       </c>
       <c r="C417" t="inlineStr"/>
       <c r="D417" t="inlineStr">
         <is>
           <t>10.1177/074823379701300210</t>
         </is>
       </c>
       <c r="E417" t="inlineStr">
         <is>
           <t>Smith SA et al. 1997</t>
         </is>
       </c>
       <c r="F417" t="inlineStr">
         <is>
           <t xml:space="preserve">Smith SA, Mecham CC, Schimmoller BJ, Wheeler MH. Using measured contaminant concentrations versus modeling for CERCLA-related air pathway risk assessments. Toxicology and Industrial Health 13:231-245. </t>
         </is>
@@ -46225,74 +41221,62 @@
       <c r="R417" t="b">
         <v>0</v>
       </c>
       <c r="S417" t="b">
         <v>0</v>
       </c>
       <c r="T417" t="b">
         <v>0</v>
       </c>
       <c r="U417" t="b">
         <v>0</v>
       </c>
       <c r="V417" t="b">
         <v>0</v>
       </c>
       <c r="W417" t="b">
         <v>0</v>
       </c>
       <c r="X417" t="b">
         <v>0</v>
       </c>
       <c r="Y417" t="b">
         <v>0</v>
       </c>
       <c r="Z417" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA417" t="b">
         <v>0</v>
       </c>
       <c r="AB417" t="b">
         <v>0</v>
       </c>
       <c r="AC417" t="b">
         <v>0</v>
       </c>
       <c r="AD417" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH417" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="n">
         <v>100855110</v>
       </c>
       <c r="B418" t="n">
         <v>90475</v>
       </c>
       <c r="C418" t="inlineStr"/>
       <c r="D418" t="inlineStr"/>
       <c r="E418" t="inlineStr">
         <is>
           <t>NTP 1993</t>
         </is>
       </c>
       <c r="F418" t="inlineStr">
         <is>
           <t xml:space="preserve">NTP. NTP technical report on toxicity studies of a chemical mixture of 25 groundwater contaminants administered in drinking water to F344/N rats and B6C3F1 mice. (1-I12). (NIH Publication 93-3384). Research Triangle Park, NC: U.S. Department of Health and Human Services, National Institutes of Health, National Toxicology Program. </t>
         </is>
       </c>
       <c r="G418" t="inlineStr">
         <is>
           <t>NTP technical report on toxicity studies of a chemical mixture of 25 groundwater contaminants administered in drinking water to F344/N rats and B6C3F1 mice</t>
@@ -46352,62 +41336,50 @@
       </c>
       <c r="W418" t="b">
         <v>0</v>
       </c>
       <c r="X418" t="b">
         <v>0</v>
       </c>
       <c r="Y418" t="b">
         <v>0</v>
       </c>
       <c r="Z418" t="b">
         <v>0</v>
       </c>
       <c r="AA418" t="b">
         <v>0</v>
       </c>
       <c r="AB418" t="b">
         <v>0</v>
       </c>
       <c r="AC418" t="b">
         <v>0</v>
       </c>
       <c r="AD418" t="b">
         <v>0</v>
       </c>
-      <c r="AE418" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="419">
       <c r="A419" t="n">
         <v>100855111</v>
       </c>
       <c r="B419" t="n">
         <v>95570</v>
       </c>
       <c r="C419" t="inlineStr"/>
       <c r="D419" t="inlineStr">
         <is>
           <t>10.1021/es00177a001</t>
         </is>
       </c>
       <c r="E419" t="inlineStr">
         <is>
           <t>Shah JJ and Singh HB 1988</t>
         </is>
       </c>
       <c r="F419" t="inlineStr">
         <is>
           <t xml:space="preserve">Shah JJ, Singh HB. Distribution of volatile organic chemicals in outdoor and indoor air: a national VOCs data base. Environmental Science and Technology 22:1381-1388. </t>
         </is>
       </c>
       <c r="G419" t="inlineStr">
@@ -46456,72 +41428,60 @@
       <c r="R419" t="b">
         <v>0</v>
       </c>
       <c r="S419" t="b">
         <v>0</v>
       </c>
       <c r="T419" t="b">
         <v>0</v>
       </c>
       <c r="U419" t="b">
         <v>0</v>
       </c>
       <c r="V419" t="b">
         <v>0</v>
       </c>
       <c r="W419" t="b">
         <v>0</v>
       </c>
       <c r="X419" t="b">
         <v>0</v>
       </c>
       <c r="Y419" t="b">
         <v>0</v>
       </c>
       <c r="Z419" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA419" t="b">
         <v>0</v>
       </c>
       <c r="AB419" t="b">
         <v>0</v>
       </c>
       <c r="AC419" t="b">
         <v>0</v>
       </c>
       <c r="AD419" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH419" t="b">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:AH419"/>
+  <autoFilter ref="A1:AD419"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>