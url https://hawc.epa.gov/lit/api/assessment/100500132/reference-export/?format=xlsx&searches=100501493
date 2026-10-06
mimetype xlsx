--- v0 (2026-06-03)
+++ v1 (2026-10-06)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="data" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'data'!$A$1:$AH$40</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'data'!$A$1:$AD$40</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd h:mm:ss"/>
     <numFmt numFmtId="165" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
     <font>
       <color rgb="00FFFFFF"/>
     </font>
@@ -436,93 +436,89 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AH40"/>
+  <dimension ref="A1:AD40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="10" customWidth="1" min="6" max="6"/>
     <col width="10" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="10" customWidth="1" min="9" max="9"/>
     <col width="10" customWidth="1" min="10" max="10"/>
     <col width="10" customWidth="1" min="11" max="11"/>
     <col width="10" customWidth="1" min="12" max="12"/>
     <col width="10" customWidth="1" min="13" max="13"/>
     <col width="10" customWidth="1" min="14" max="14"/>
     <col width="10" customWidth="1" min="15" max="15"/>
     <col width="10" customWidth="1" min="16" max="16"/>
     <col width="10" customWidth="1" min="17" max="17"/>
     <col width="10" customWidth="1" min="18" max="18"/>
     <col width="10" customWidth="1" min="19" max="19"/>
     <col width="10" customWidth="1" min="20" max="20"/>
     <col width="10" customWidth="1" min="21" max="21"/>
     <col width="10" customWidth="1" min="22" max="22"/>
     <col width="10" customWidth="1" min="23" max="23"/>
     <col width="10" customWidth="1" min="24" max="24"/>
     <col width="10" customWidth="1" min="25" max="25"/>
     <col width="10" customWidth="1" min="26" max="26"/>
     <col width="10" customWidth="1" min="27" max="27"/>
     <col width="10" customWidth="1" min="28" max="28"/>
     <col width="10" customWidth="1" min="29" max="29"/>
     <col width="10" customWidth="1" min="30" max="30"/>
-    <col width="10" customWidth="1" min="31" max="31"/>
-[...2 lines deleted...]
-    <col width="10" customWidth="1" min="34" max="34"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>HAWC ID</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>HERO ID</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>PubMed ID</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>DOI</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -609,89 +605,69 @@
           <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Peer-Reviewed Literature Search|Environmental Release</t>
         </is>
       </c>
       <c r="V1" s="1" t="inlineStr">
         <is>
           <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Gray Literature Search</t>
         </is>
       </c>
       <c r="W1" s="1" t="inlineStr">
         <is>
           <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Gray Literature Search|General Engineering Assessment</t>
         </is>
       </c>
       <c r="X1" s="1" t="inlineStr">
         <is>
           <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Gray Literature Search|Occupational Exposure</t>
         </is>
       </c>
       <c r="Y1" s="1" t="inlineStr">
         <is>
           <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Gray Literature Search|Environmental Release</t>
         </is>
       </c>
       <c r="Z1" s="1" t="inlineStr">
         <is>
-          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Data Sources Pursuant to TSCA</t>
+          <t>Meets RESO Criteria at TIAB Screening|Does Not Meet RESO Criteria at FT Screening</t>
         </is>
       </c>
       <c r="AA1" s="1" t="inlineStr">
         <is>
-          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Data Sources Pursuant to TSCA|General Engineering Assessment</t>
+          <t>Meets RESO Criteria at TIAB Screening|Supplemental at FT Screening</t>
         </is>
       </c>
       <c r="AB1" s="1" t="inlineStr">
         <is>
-          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Data Sources Pursuant to TSCA|Occupational Exposure</t>
+          <t>Meets RESO Criteria at TIAB Screening|PDF Unavailable</t>
         </is>
       </c>
       <c r="AC1" s="1" t="inlineStr">
         <is>
-          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Data Sources Pursuant to TSCA|Environmental Release</t>
+          <t>Does Not Meet RESO Criteria at TIAB Screening</t>
         </is>
       </c>
       <c r="AD1" s="1" t="inlineStr">
-        <is>
-[...18 lines deleted...]
-      <c r="AH1" s="1" t="inlineStr">
         <is>
           <t>Supplemental at TIAB Screening</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>100871958</v>
       </c>
       <c r="B2" t="n">
         <v>1056993</v>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>10.2486/indhealth.ms1244</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Nagasawa Y et al. 2011</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
@@ -756,62 +732,50 @@
       </c>
       <c r="W2" t="b">
         <v>0</v>
       </c>
       <c r="X2" t="b">
         <v>0</v>
       </c>
       <c r="Y2" t="b">
         <v>0</v>
       </c>
       <c r="Z2" t="b">
         <v>0</v>
       </c>
       <c r="AA2" t="b">
         <v>0</v>
       </c>
       <c r="AB2" t="b">
         <v>0</v>
       </c>
       <c r="AC2" t="b">
         <v>0</v>
       </c>
       <c r="AD2" t="b">
         <v>0</v>
       </c>
-      <c r="AE2" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>100871959</v>
       </c>
       <c r="B3" t="n">
         <v>1441931</v>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>Dow Chemical 1988</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t xml:space="preserve">Dow Chemical. Mortality among Dow Chemical employees of a Texas operations per-tet manufacturing plant with cover letter dated 050389. (TSCATS/311616). Midland, MI: Dow Chemical Company. </t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>Mortality among Dow Chemical employees of a Texas operations per-tet manufacturing plant with cover letter dated 050389</t>
         </is>
       </c>
@@ -826,98 +790,86 @@
         </is>
       </c>
       <c r="J3" t="n">
         <v>1988</v>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>(TSCATS/311616). Midland, MI: Dow Chemical Company.</t>
         </is>
       </c>
       <c r="L3" t="inlineStr"/>
       <c r="M3" t="inlineStr"/>
       <c r="N3" s="2" t="n">
         <v>43993.61786433735</v>
       </c>
       <c r="O3" s="2" t="n">
         <v>43993.61786433759</v>
       </c>
       <c r="P3" t="b">
         <v>1</v>
       </c>
       <c r="Q3" t="b">
         <v>1</v>
       </c>
       <c r="R3" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S3" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T3" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U3" t="b">
         <v>0</v>
       </c>
       <c r="V3" t="b">
         <v>0</v>
       </c>
       <c r="W3" t="b">
         <v>0</v>
       </c>
       <c r="X3" t="b">
         <v>0</v>
       </c>
       <c r="Y3" t="b">
         <v>0</v>
       </c>
       <c r="Z3" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AA3" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AB3" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC3" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AD3" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH3" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>100871960</v>
       </c>
       <c r="B4" t="n">
         <v>1481050</v>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
           <t>[No authors listed] 1985</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t xml:space="preserve"> HYDROGEOLOGIC INVESTIGATION AND IMPLEMENTATION OF REMEDIAL MEASURES AT BENDIX INDUSTRIAL TOOLS GREEN FIELD, MASSACHUSETTS WITH COVER LETTERS. (TSCATS/030782). ERM-NORTHEAST. </t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>HYDROGEOLOGIC INVESTIGATION AND IMPLEMENTATION OF REMEDIAL MEASURES AT BENDIX INDUSTRIAL TOOLS GREEN FIELD, MASSACHUSETTS WITH COVER LETTERS</t>
@@ -950,74 +902,62 @@
       <c r="R4" t="b">
         <v>0</v>
       </c>
       <c r="S4" t="b">
         <v>0</v>
       </c>
       <c r="T4" t="b">
         <v>0</v>
       </c>
       <c r="U4" t="b">
         <v>0</v>
       </c>
       <c r="V4" t="b">
         <v>0</v>
       </c>
       <c r="W4" t="b">
         <v>0</v>
       </c>
       <c r="X4" t="b">
         <v>0</v>
       </c>
       <c r="Y4" t="b">
         <v>0</v>
       </c>
       <c r="Z4" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA4" t="b">
         <v>0</v>
       </c>
       <c r="AB4" t="b">
         <v>0</v>
       </c>
       <c r="AC4" t="b">
         <v>0</v>
       </c>
       <c r="AD4" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH4" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>100871961</v>
       </c>
       <c r="B5" t="n">
         <v>1481094</v>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
           <t>U.S. EPA 1989</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t xml:space="preserve">U.S. EPA. Evaluation of chemical air emissions from the Bristol plant production facilities Rohm and Haas Delaware Valley, Inc (final report) with attachments and cover letter dated 08/10/89. (EPA/OTS Doc #86-890001520). TABERSHAW OCCUPATIONAL MED. </t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>Evaluation of chemical air emissions from the Bristol plant production facilities Rohm and Haas Delaware Valley, Inc (final report) with attachments and cover letter dated 08/10/89</t>
@@ -1034,98 +974,86 @@
         </is>
       </c>
       <c r="J5" t="n">
         <v>1989</v>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>(EPA/OTS Doc #86-890001520). TABERSHAW OCCUPATIONAL MED.</t>
         </is>
       </c>
       <c r="L5" t="inlineStr"/>
       <c r="M5" t="inlineStr"/>
       <c r="N5" s="2" t="n">
         <v>43993.61786443106</v>
       </c>
       <c r="O5" s="2" t="n">
         <v>43993.61786443126</v>
       </c>
       <c r="P5" t="b">
         <v>1</v>
       </c>
       <c r="Q5" t="b">
         <v>1</v>
       </c>
       <c r="R5" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S5" t="b">
         <v>0</v>
       </c>
       <c r="T5" t="b">
         <v>0</v>
       </c>
       <c r="U5" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V5" t="b">
         <v>0</v>
       </c>
       <c r="W5" t="b">
         <v>0</v>
       </c>
       <c r="X5" t="b">
         <v>0</v>
       </c>
       <c r="Y5" t="b">
         <v>0</v>
       </c>
       <c r="Z5" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AA5" t="b">
         <v>0</v>
       </c>
       <c r="AB5" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC5" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AD5" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH5" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>100871962</v>
       </c>
       <c r="B6" t="n">
         <v>1481714</v>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
           <t>[No authors listed] 2000</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t xml:space="preserve"> PRELIMINARY RESULTS SUMMARY: INDOOR AIR MONITORING PHASE II  and  DATA FOR WAREHOUSE AND NAVY YARD  and  EVALUATION OF SELECTED HEATING, VENTILATION  and  AIR CONDITIONING SYSTEM. (TSCATS/401054). JAMES L. GRANT  and  ASSOC. </t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>PRELIMINARY RESULTS SUMMARY: INDOOR AIR MONITORING PHASE II  and  DATA FOR WAREHOUSE AND NAVY YARD  and  EVALUATION OF SELECTED HEATING, VENTILATION  and  AIR CONDITIONING SYSTEM</t>
@@ -1146,86 +1074,74 @@
       <c r="N6" s="2" t="n">
         <v>43993.61786447808</v>
       </c>
       <c r="O6" s="2" t="n">
         <v>43993.61786447826</v>
       </c>
       <c r="P6" t="b">
         <v>1</v>
       </c>
       <c r="Q6" t="b">
         <v>1</v>
       </c>
       <c r="R6" t="b">
         <v>0</v>
       </c>
       <c r="S6" t="b">
         <v>0</v>
       </c>
       <c r="T6" t="b">
         <v>0</v>
       </c>
       <c r="U6" t="b">
         <v>0</v>
       </c>
       <c r="V6" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W6" t="b">
         <v>0</v>
       </c>
       <c r="X6" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Y6" t="b">
         <v>0</v>
       </c>
       <c r="Z6" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AA6" t="b">
         <v>0</v>
       </c>
       <c r="AB6" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC6" t="b">
         <v>0</v>
       </c>
       <c r="AD6" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH6" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>100871963</v>
       </c>
       <c r="B7" t="n">
         <v>1718788</v>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
           <t>Kleijn R, Van Der VOET, E, and Udo DE HAES, HA 1994</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t xml:space="preserve">Kleijn R, Van Der VOET, E, Udo DE HAES, HA. Controlling substance flows: The case of chlorine. Environmental Management 18:523-542. </t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>Controlling substance flows: The case of chlorine</t>
@@ -1284,62 +1200,50 @@
       </c>
       <c r="W7" t="b">
         <v>0</v>
       </c>
       <c r="X7" t="b">
         <v>0</v>
       </c>
       <c r="Y7" t="b">
         <v>0</v>
       </c>
       <c r="Z7" t="b">
         <v>0</v>
       </c>
       <c r="AA7" t="b">
         <v>0</v>
       </c>
       <c r="AB7" t="b">
         <v>0</v>
       </c>
       <c r="AC7" t="b">
         <v>0</v>
       </c>
       <c r="AD7" t="b">
         <v>0</v>
       </c>
-      <c r="AE7" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>100871964</v>
       </c>
       <c r="B8" t="n">
         <v>1744193</v>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
           <t>Ahrenholz SH 1985</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t xml:space="preserve">Ahrenholz SH. Health Hazard Evaluation Report No. HETA-84-194-1549, American Federation Of Grain Millers, Local 118, Superior, Wisconsin. (84-194). (NIOSH/00150628). </t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>Health Hazard Evaluation Report No. HETA-84-194-1549, American Federation Of Grain Millers, Local 118, Superior, Wisconsin</t>
         </is>
       </c>
@@ -1382,74 +1286,62 @@
       <c r="R8" t="b">
         <v>0</v>
       </c>
       <c r="S8" t="b">
         <v>0</v>
       </c>
       <c r="T8" t="b">
         <v>0</v>
       </c>
       <c r="U8" t="b">
         <v>0</v>
       </c>
       <c r="V8" t="b">
         <v>0</v>
       </c>
       <c r="W8" t="b">
         <v>0</v>
       </c>
       <c r="X8" t="b">
         <v>0</v>
       </c>
       <c r="Y8" t="b">
         <v>0</v>
       </c>
       <c r="Z8" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA8" t="b">
         <v>0</v>
       </c>
       <c r="AB8" t="b">
         <v>0</v>
       </c>
       <c r="AC8" t="b">
         <v>0</v>
       </c>
       <c r="AD8" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH8" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>100871965</v>
       </c>
       <c r="B9" t="n">
         <v>1744206</v>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
           <t>10.1016/s0958-1669(97)80007-9</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Semprini L 1997</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t xml:space="preserve">Semprini L. Strategies for the aerobic co-metabolism of chlorinated solvents. Current Opinion in Biotechnology 8:296-308. </t>
         </is>
@@ -1498,74 +1390,62 @@
       <c r="R9" t="b">
         <v>0</v>
       </c>
       <c r="S9" t="b">
         <v>0</v>
       </c>
       <c r="T9" t="b">
         <v>0</v>
       </c>
       <c r="U9" t="b">
         <v>0</v>
       </c>
       <c r="V9" t="b">
         <v>0</v>
       </c>
       <c r="W9" t="b">
         <v>0</v>
       </c>
       <c r="X9" t="b">
         <v>0</v>
       </c>
       <c r="Y9" t="b">
         <v>0</v>
       </c>
       <c r="Z9" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA9" t="b">
         <v>0</v>
       </c>
       <c r="AB9" t="b">
         <v>0</v>
       </c>
       <c r="AC9" t="b">
         <v>0</v>
       </c>
       <c r="AD9" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH9" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>100871966</v>
       </c>
       <c r="B10" t="n">
         <v>1973147</v>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
           <t>[No authors listed] 1989</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t xml:space="preserve"> ACTIVATED SLUDGE TREATMENT OF RECOVERED GROUNDWATER CONTAINING ETHYLENE DICHLORIDE WITH COVER SHEET AND LETTER DATED 101889. (TSCATS/404758). </t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>ACTIVATED SLUDGE TREATMENT OF RECOVERED GROUNDWATER CONTAINING ETHYLENE DICHLORIDE WITH COVER SHEET AND LETTER DATED 101889</t>
@@ -1598,74 +1478,62 @@
       <c r="R10" t="b">
         <v>0</v>
       </c>
       <c r="S10" t="b">
         <v>0</v>
       </c>
       <c r="T10" t="b">
         <v>0</v>
       </c>
       <c r="U10" t="b">
         <v>0</v>
       </c>
       <c r="V10" t="b">
         <v>0</v>
       </c>
       <c r="W10" t="b">
         <v>0</v>
       </c>
       <c r="X10" t="b">
         <v>0</v>
       </c>
       <c r="Y10" t="b">
         <v>0</v>
       </c>
       <c r="Z10" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA10" t="b">
         <v>0</v>
       </c>
       <c r="AB10" t="b">
         <v>0</v>
       </c>
       <c r="AC10" t="b">
         <v>0</v>
       </c>
       <c r="AD10" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH10" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>100871967</v>
       </c>
       <c r="B11" t="n">
         <v>2228550</v>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr">
         <is>
           <t>10.1109/beiac.2013.6560142</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Kamarrudin N et al. 2013</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t xml:space="preserve">Kamarrudin N, Zulkafli NH, Sikirman A, Mahayuddin NM, Sigau BA, Hamid K, Akhbar S. Concentration and toxicological study on sanitary landfill gases at drilling point closed cell. In 2013 IEEE Business Engineering and Industrial Applications Colloquium (BEIAC) (pp. 333-338). Piscataway, NJ: IEEE. </t>
         </is>
@@ -1728,62 +1596,50 @@
       </c>
       <c r="W11" t="b">
         <v>0</v>
       </c>
       <c r="X11" t="b">
         <v>0</v>
       </c>
       <c r="Y11" t="b">
         <v>0</v>
       </c>
       <c r="Z11" t="b">
         <v>0</v>
       </c>
       <c r="AA11" t="b">
         <v>0</v>
       </c>
       <c r="AB11" t="b">
         <v>0</v>
       </c>
       <c r="AC11" t="b">
         <v>0</v>
       </c>
       <c r="AD11" t="b">
         <v>0</v>
       </c>
-      <c r="AE11" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>100871968</v>
       </c>
       <c r="B12" t="n">
         <v>2373425</v>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
           <t>10.1016/j.atmosenv.2013.12.026</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Qiu K et al. 2014</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t xml:space="preserve">Qiu K, Yang L, Lin J, Wang P, Yang Yi, Ye D, Wang L. Historical industrial emissions of non-methane volatile organic compounds in China for the period of 1980-2010. Atmospheric Environment 86:102-112. </t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
@@ -1844,62 +1700,50 @@
       </c>
       <c r="W12" t="b">
         <v>0</v>
       </c>
       <c r="X12" t="b">
         <v>0</v>
       </c>
       <c r="Y12" t="b">
         <v>0</v>
       </c>
       <c r="Z12" t="b">
         <v>0</v>
       </c>
       <c r="AA12" t="b">
         <v>0</v>
       </c>
       <c r="AB12" t="b">
         <v>0</v>
       </c>
       <c r="AC12" t="b">
         <v>0</v>
       </c>
       <c r="AD12" t="b">
         <v>0</v>
       </c>
-      <c r="AE12" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>100871969</v>
       </c>
       <c r="B13" t="n">
         <v>2889887</v>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr">
         <is>
           <t>Zhao D, Little JC, and Hodgson AT 2002</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t xml:space="preserve">Zhao D, Little JC, Hodgson AT. Modeling the reversible, diffusive sink effect in response to transient contaminant sources. Indoor Air 12:184-190. </t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>Modeling the reversible, diffusive sink effect in response to transient contaminant sources</t>
         </is>
       </c>
@@ -1956,62 +1800,50 @@
       </c>
       <c r="W13" t="b">
         <v>0</v>
       </c>
       <c r="X13" t="b">
         <v>0</v>
       </c>
       <c r="Y13" t="b">
         <v>0</v>
       </c>
       <c r="Z13" t="b">
         <v>0</v>
       </c>
       <c r="AA13" t="b">
         <v>0</v>
       </c>
       <c r="AB13" t="b">
         <v>0</v>
       </c>
       <c r="AC13" t="b">
         <v>0</v>
       </c>
       <c r="AD13" t="b">
         <v>0</v>
       </c>
-      <c r="AE13" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>100871970</v>
       </c>
       <c r="B14" t="n">
         <v>3230538</v>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr">
         <is>
           <t>10.1002/jps.24334</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Frasch HF and Bunge AL 2015</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t xml:space="preserve">Frasch HF, Bunge AL. The transient dermal exposure II: post-exposure absorption and evaporation of volatile compounds. Journal of Pharmaceutical Sciences 104:1499-1507. </t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
@@ -2072,62 +1904,50 @@
       </c>
       <c r="W14" t="b">
         <v>0</v>
       </c>
       <c r="X14" t="b">
         <v>0</v>
       </c>
       <c r="Y14" t="b">
         <v>0</v>
       </c>
       <c r="Z14" t="b">
         <v>0</v>
       </c>
       <c r="AA14" t="b">
         <v>0</v>
       </c>
       <c r="AB14" t="b">
         <v>0</v>
       </c>
       <c r="AC14" t="b">
         <v>0</v>
       </c>
       <c r="AD14" t="b">
         <v>0</v>
       </c>
-      <c r="AE14" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>100871971</v>
       </c>
       <c r="B15" t="n">
         <v>3572863</v>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr">
         <is>
           <t>10.1016/j.watres.2004.04.036</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Atasoy E, Döğeroğlu T, and Kara S 2004</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t xml:space="preserve">Atasoy E, Döğeroğlu T, Kara S. The estimation of NMVOC emissions from an urban-scale wastewater treatment plant. Water Research 38:3265-3274. </t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
@@ -2188,62 +2008,50 @@
       </c>
       <c r="W15" t="b">
         <v>0</v>
       </c>
       <c r="X15" t="b">
         <v>0</v>
       </c>
       <c r="Y15" t="b">
         <v>0</v>
       </c>
       <c r="Z15" t="b">
         <v>0</v>
       </c>
       <c r="AA15" t="b">
         <v>0</v>
       </c>
       <c r="AB15" t="b">
         <v>0</v>
       </c>
       <c r="AC15" t="b">
         <v>0</v>
       </c>
       <c r="AD15" t="b">
         <v>0</v>
       </c>
-      <c r="AE15" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>100871972</v>
       </c>
       <c r="B16" t="n">
         <v>3827298</v>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr">
         <is>
           <t>OECD 2009</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t xml:space="preserve">OECD. Emission scenario documents on coating industry (paints, lacquers and varnishes). (JT03267833). Paris, France: Organisation for Economic Co-operation and Development. </t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>Emission scenario documents on coating industry (paints, lacquers and varnishes)</t>
         </is>
       </c>
@@ -2273,83 +2081,71 @@
       <c r="O16" s="2" t="n">
         <v>43993.61786502688</v>
       </c>
       <c r="P16" t="b">
         <v>1</v>
       </c>
       <c r="Q16" t="b">
         <v>1</v>
       </c>
       <c r="R16" t="b">
         <v>0</v>
       </c>
       <c r="S16" t="b">
         <v>0</v>
       </c>
       <c r="T16" t="b">
         <v>0</v>
       </c>
       <c r="U16" t="b">
         <v>0</v>
       </c>
       <c r="V16" t="b">
         <v>1</v>
       </c>
       <c r="W16" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="X16" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Y16" t="b">
         <v>1</v>
       </c>
       <c r="Z16" t="b">
         <v>0</v>
       </c>
       <c r="AA16" t="b">
         <v>0</v>
       </c>
       <c r="AB16" t="b">
         <v>0</v>
       </c>
       <c r="AC16" t="b">
         <v>0</v>
       </c>
       <c r="AD16" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH16" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>100871973</v>
       </c>
       <c r="B17" t="n">
         <v>3827299</v>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr">
         <is>
           <t>OECD 2009</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t xml:space="preserve">OECD. Emission scenario document on adhesive formulation. (JT03263583). Paris, France: Organisation for Economic Co-operation and Development. </t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>Emission scenario document on adhesive formulation</t>
@@ -2404,62 +2200,50 @@
       </c>
       <c r="W17" t="b">
         <v>1</v>
       </c>
       <c r="X17" t="b">
         <v>0</v>
       </c>
       <c r="Y17" t="b">
         <v>1</v>
       </c>
       <c r="Z17" t="b">
         <v>0</v>
       </c>
       <c r="AA17" t="b">
         <v>0</v>
       </c>
       <c r="AB17" t="b">
         <v>0</v>
       </c>
       <c r="AC17" t="b">
         <v>0</v>
       </c>
       <c r="AD17" t="b">
         <v>0</v>
       </c>
-      <c r="AE17" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>100871974</v>
       </c>
       <c r="B18" t="n">
         <v>3840005</v>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr">
         <is>
           <t>10.1787/9789264221161-en</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>OECD 2010</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t xml:space="preserve">OECD. Emission Scenario Document on Photoresist Use in Semiconductor Manufacturing. In Series on Emission Scenario Documents No. 9. Paris: OECD Environmental Health and Safety Publications. </t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
@@ -2516,62 +2300,50 @@
       </c>
       <c r="W18" t="b">
         <v>0</v>
       </c>
       <c r="X18" t="b">
         <v>0</v>
       </c>
       <c r="Y18" t="b">
         <v>0</v>
       </c>
       <c r="Z18" t="b">
         <v>0</v>
       </c>
       <c r="AA18" t="b">
         <v>0</v>
       </c>
       <c r="AB18" t="b">
         <v>0</v>
       </c>
       <c r="AC18" t="b">
         <v>0</v>
       </c>
       <c r="AD18" t="b">
         <v>0</v>
       </c>
-      <c r="AE18" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>100871975</v>
       </c>
       <c r="B19" t="n">
         <v>4213874</v>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr">
         <is>
           <t>OBG 1987</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t xml:space="preserve">OBG. Receptors - Part 4. (OTS0517091.  86-870002002.  TSCATS/309756). PPG Industries. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Receptors - Part 4</t>
         </is>
       </c>
@@ -2610,74 +2382,62 @@
       <c r="R19" t="b">
         <v>0</v>
       </c>
       <c r="S19" t="b">
         <v>0</v>
       </c>
       <c r="T19" t="b">
         <v>0</v>
       </c>
       <c r="U19" t="b">
         <v>0</v>
       </c>
       <c r="V19" t="b">
         <v>0</v>
       </c>
       <c r="W19" t="b">
         <v>0</v>
       </c>
       <c r="X19" t="b">
         <v>0</v>
       </c>
       <c r="Y19" t="b">
         <v>0</v>
       </c>
       <c r="Z19" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA19" t="b">
         <v>0</v>
       </c>
       <c r="AB19" t="b">
         <v>0</v>
       </c>
       <c r="AC19" t="b">
         <v>0</v>
       </c>
       <c r="AD19" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH19" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>100871976</v>
       </c>
       <c r="B20" t="n">
         <v>4213892</v>
       </c>
       <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr"/>
       <c r="E20" t="inlineStr">
         <is>
           <t>ERM 1988</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t xml:space="preserve">ERM. Endangerment assessment, off-site conditions on 1,1,1-trichloroethane, 1,1-dichloroethane, 1,2-dichloroethane, toluene, xylenes and 1,3-dichloropropane w-cover letter dated 022489. (86-890000134). TEXAS A  and  M UNIV. </t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Endangerment assessment, off-site conditions on 1,1,1-trichloroethane, 1,1-dichloroethane, 1,2-dichloroethane, toluene, xylenes and 1,3-dichloropropane w-cover letter dated 022489</t>
@@ -2718,74 +2478,62 @@
       <c r="R20" t="b">
         <v>0</v>
       </c>
       <c r="S20" t="b">
         <v>0</v>
       </c>
       <c r="T20" t="b">
         <v>0</v>
       </c>
       <c r="U20" t="b">
         <v>0</v>
       </c>
       <c r="V20" t="b">
         <v>0</v>
       </c>
       <c r="W20" t="b">
         <v>0</v>
       </c>
       <c r="X20" t="b">
         <v>0</v>
       </c>
       <c r="Y20" t="b">
         <v>0</v>
       </c>
       <c r="Z20" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA20" t="b">
         <v>0</v>
       </c>
       <c r="AB20" t="b">
         <v>0</v>
       </c>
       <c r="AC20" t="b">
         <v>0</v>
       </c>
       <c r="AD20" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH20" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>100871977</v>
       </c>
       <c r="B21" t="n">
         <v>4214362</v>
       </c>
       <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr"/>
       <c r="E21" t="inlineStr">
         <is>
           <t>[No authors listed] 1992</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t xml:space="preserve"> Letter from dow chem co submitting several studies with trichloroethylene and other chemicals in humans with attachments (sanitized). (#86-920001022S). (OTS: OTS0538087; 8EHQ Num: NA; DCN: 86-920001022S; TSCATS RefID: 424089; CIS: NA). Dow Chem Co. </t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Letter from dow chem co submitting several studies with trichloroethylene and other chemicals in humans with attachments (sanitized)</t>
@@ -2794,98 +2542,86 @@
       <c r="H21" t="inlineStr"/>
       <c r="I21" t="inlineStr"/>
       <c r="J21" t="n">
         <v>1992</v>
       </c>
       <c r="K21" t="inlineStr">
         <is>
           <t>(#86-920001022S). (OTS: OTS0538087; 8EHQ Num: NA; DCN: 86-920001022S; TSCATS RefID: 424089; CIS: NA). Dow Chem Co.</t>
         </is>
       </c>
       <c r="L21" t="inlineStr"/>
       <c r="M21" t="inlineStr"/>
       <c r="N21" s="2" t="n">
         <v>43993.61786526517</v>
       </c>
       <c r="O21" s="2" t="n">
         <v>43993.61786526533</v>
       </c>
       <c r="P21" t="b">
         <v>1</v>
       </c>
       <c r="Q21" t="b">
         <v>1</v>
       </c>
       <c r="R21" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S21" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T21" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U21" t="b">
         <v>0</v>
       </c>
       <c r="V21" t="b">
         <v>0</v>
       </c>
       <c r="W21" t="b">
         <v>0</v>
       </c>
       <c r="X21" t="b">
         <v>0</v>
       </c>
       <c r="Y21" t="b">
         <v>0</v>
       </c>
       <c r="Z21" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AA21" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AB21" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC21" t="b">
         <v>0</v>
       </c>
       <c r="AD21" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH21" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>100871978</v>
       </c>
       <c r="B22" t="n">
         <v>4731490</v>
       </c>
       <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr">
         <is>
           <t>U.S. EPA 2008</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t xml:space="preserve">U.S. EPA. 1,2-Dichloroethene (CAS reg. no. 540-59-0), cis-1,2-dichloroethene (CAS reg. no. 156-59-2), trans-1,2-dichloroethene (CAS reg. no. 156-60-5): Acute exposure guideline levels (AEGLs), final. Washington, DC: National Advisory Committee for Acute Exposure Guideline Levels.  U.S. Environmental Protection Agency. </t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>1,2-Dichloroethene (CAS reg. no. 540-59-0), cis-1,2-dichloroethene (CAS reg. no. 156-59-2), trans-1,2-dichloroethene (CAS reg. no. 156-60-5): Acute exposure guideline levels (AEGLs), final</t>
@@ -2940,62 +2676,50 @@
       </c>
       <c r="W22" t="b">
         <v>0</v>
       </c>
       <c r="X22" t="b">
         <v>0</v>
       </c>
       <c r="Y22" t="b">
         <v>0</v>
       </c>
       <c r="Z22" t="b">
         <v>0</v>
       </c>
       <c r="AA22" t="b">
         <v>0</v>
       </c>
       <c r="AB22" t="b">
         <v>0</v>
       </c>
       <c r="AC22" t="b">
         <v>0</v>
       </c>
       <c r="AD22" t="b">
         <v>0</v>
       </c>
-      <c r="AE22" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>100871979</v>
       </c>
       <c r="B23" t="n">
         <v>5079083</v>
       </c>
       <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr">
         <is>
           <t>OECD 2010</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t xml:space="preserve">OECD. Emission scenario document on chemicals used in the electronics industry. In Series on Emission Scenario Documents No. 25. Paris: OECD Environmental Health and Safety Publications. </t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Emission scenario document on chemicals used in the electronics industry</t>
         </is>
       </c>
@@ -3025,83 +2749,71 @@
       <c r="O23" s="2" t="n">
         <v>43993.61786535798</v>
       </c>
       <c r="P23" t="b">
         <v>1</v>
       </c>
       <c r="Q23" t="b">
         <v>1</v>
       </c>
       <c r="R23" t="b">
         <v>0</v>
       </c>
       <c r="S23" t="b">
         <v>0</v>
       </c>
       <c r="T23" t="b">
         <v>0</v>
       </c>
       <c r="U23" t="b">
         <v>0</v>
       </c>
       <c r="V23" t="b">
         <v>1</v>
       </c>
       <c r="W23" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="X23" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Y23" t="b">
         <v>1</v>
       </c>
       <c r="Z23" t="b">
         <v>0</v>
       </c>
       <c r="AA23" t="b">
         <v>0</v>
       </c>
       <c r="AB23" t="b">
         <v>0</v>
       </c>
       <c r="AC23" t="b">
         <v>0</v>
       </c>
       <c r="AD23" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH23" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>100871980</v>
       </c>
       <c r="B24" t="n">
         <v>5155642</v>
       </c>
       <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr"/>
       <c r="E24" t="inlineStr">
         <is>
           <t>OEHHA 2006</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t xml:space="preserve">OEHHA. Public health goals for chemicals in drinking water: Cis- and trans-1,2-dichloroethylene. California: California Environmental Protection Agency, Office of Environmental Health Hazard Assessment, Pesticide and Environmental Toxicology Branch. </t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>Public health goals for chemicals in drinking water: Cis- and trans-1,2-dichloroethylene</t>
@@ -3156,62 +2868,50 @@
       </c>
       <c r="W24" t="b">
         <v>0</v>
       </c>
       <c r="X24" t="b">
         <v>0</v>
       </c>
       <c r="Y24" t="b">
         <v>0</v>
       </c>
       <c r="Z24" t="b">
         <v>0</v>
       </c>
       <c r="AA24" t="b">
         <v>0</v>
       </c>
       <c r="AB24" t="b">
         <v>0</v>
       </c>
       <c r="AC24" t="b">
         <v>0</v>
       </c>
       <c r="AD24" t="b">
         <v>0</v>
       </c>
-      <c r="AE24" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>100871981</v>
       </c>
       <c r="B25" t="n">
         <v>5159898</v>
       </c>
       <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr"/>
       <c r="E25" t="inlineStr">
         <is>
           <t>RIVM 2001</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t xml:space="preserve">RIVM. Re-evaluation of human-toxicological maximum permissible risk levels. (297). (711701025). Bilthoven, Netherlands: National Institute for Public Health and the Environment (RIVM). </t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Re-evaluation of human-toxicological maximum permissible risk levels</t>
         </is>
       </c>
@@ -3268,62 +2968,50 @@
       </c>
       <c r="W25" t="b">
         <v>0</v>
       </c>
       <c r="X25" t="b">
         <v>0</v>
       </c>
       <c r="Y25" t="b">
         <v>0</v>
       </c>
       <c r="Z25" t="b">
         <v>0</v>
       </c>
       <c r="AA25" t="b">
         <v>0</v>
       </c>
       <c r="AB25" t="b">
         <v>0</v>
       </c>
       <c r="AC25" t="b">
         <v>0</v>
       </c>
       <c r="AD25" t="b">
         <v>0</v>
       </c>
-      <c r="AE25" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>100871982</v>
       </c>
       <c r="B26" t="n">
         <v>5159900</v>
       </c>
       <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr"/>
       <c r="E26" t="inlineStr">
         <is>
           <t>RIVM 2007</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t xml:space="preserve">RIVM. Ecotoxicologically based environmental risk limits for several volatile aliphatic hydrocarbons. (217). (601782002/2007). Bilthoven, Netherlands: National Institute for Public Health and the Environment (RIVM). </t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>Ecotoxicologically based environmental risk limits for several volatile aliphatic hydrocarbons</t>
         </is>
       </c>
@@ -3332,104 +3020,92 @@
           <t>RIVM</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>RIVM</t>
         </is>
       </c>
       <c r="J26" t="n">
         <v>2007</v>
       </c>
       <c r="K26" t="inlineStr">
         <is>
           <t>(217). (601782002/2007). Bilthoven, Netherlands: National Institute for Public Health and the Environment (RIVM).</t>
         </is>
       </c>
       <c r="L26" t="inlineStr"/>
       <c r="M26" t="inlineStr"/>
       <c r="N26" s="2" t="n">
         <v>43993.61786549102</v>
       </c>
       <c r="O26" s="2" t="n">
         <v>43993.61786549119</v>
       </c>
       <c r="P26" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q26" t="b">
         <v>0</v>
       </c>
       <c r="R26" t="b">
         <v>0</v>
       </c>
       <c r="S26" t="b">
         <v>0</v>
       </c>
       <c r="T26" t="b">
         <v>0</v>
       </c>
       <c r="U26" t="b">
         <v>0</v>
       </c>
       <c r="V26" t="b">
         <v>0</v>
       </c>
       <c r="W26" t="b">
         <v>0</v>
       </c>
       <c r="X26" t="b">
         <v>0</v>
       </c>
       <c r="Y26" t="b">
         <v>0</v>
       </c>
       <c r="Z26" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA26" t="b">
         <v>0</v>
       </c>
       <c r="AB26" t="b">
         <v>0</v>
       </c>
       <c r="AC26" t="b">
         <v>0</v>
       </c>
       <c r="AD26" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH26" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>100871983</v>
       </c>
       <c r="B27" t="n">
         <v>5466433</v>
       </c>
       <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr"/>
       <c r="E27" t="inlineStr">
         <is>
           <t>Nunez C, Mcminn B, and Vitas J 1996</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t xml:space="preserve">Nunez C, Mcminn B, Vitas J. Barriers to the use of radiation-curable adhesives in the coated and laminated substrate manufacturing industry.  </t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>Barriers to the use of radiation-curable adhesives in the coated and laminated substrate manufacturing industry</t>
@@ -3482,62 +3158,50 @@
       <c r="V27" t="b">
         <v>0</v>
       </c>
       <c r="W27" t="b">
         <v>0</v>
       </c>
       <c r="X27" t="b">
         <v>0</v>
       </c>
       <c r="Y27" t="b">
         <v>0</v>
       </c>
       <c r="Z27" t="b">
         <v>0</v>
       </c>
       <c r="AA27" t="b">
         <v>0</v>
       </c>
       <c r="AB27" t="b">
         <v>0</v>
       </c>
       <c r="AC27" t="b">
         <v>0</v>
       </c>
       <c r="AD27" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH27" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>100871984</v>
       </c>
       <c r="B28" t="n">
         <v>5665679</v>
       </c>
       <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr"/>
       <c r="E28" t="inlineStr">
         <is>
           <t>[No authors listed] 1982</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t xml:space="preserve"> HEXACHLOROBUTADIENE/BATON ROUGE PLANT  WITH ATTACHMENT  and  COVER LETTER.  </t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>HEXACHLOROBUTADIENE/BATON ROUGE PLANT  WITH ATTACHMENT  and  COVER LETTER</t>
@@ -3566,74 +3230,62 @@
       <c r="R28" t="b">
         <v>0</v>
       </c>
       <c r="S28" t="b">
         <v>0</v>
       </c>
       <c r="T28" t="b">
         <v>0</v>
       </c>
       <c r="U28" t="b">
         <v>0</v>
       </c>
       <c r="V28" t="b">
         <v>0</v>
       </c>
       <c r="W28" t="b">
         <v>0</v>
       </c>
       <c r="X28" t="b">
         <v>0</v>
       </c>
       <c r="Y28" t="b">
         <v>0</v>
       </c>
       <c r="Z28" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA28" t="b">
         <v>0</v>
       </c>
       <c r="AB28" t="b">
         <v>0</v>
       </c>
       <c r="AC28" t="b">
         <v>0</v>
       </c>
       <c r="AD28" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH28" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>100871985</v>
       </c>
       <c r="B29" t="n">
         <v>5704793</v>
       </c>
       <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr"/>
       <c r="E29" t="inlineStr">
         <is>
           <t>BMI 2013</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t xml:space="preserve">BMI. Hungary Petrochemicals Report - Q3 2013. (1-69). London: Fitch Solutions Group Limited. </t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>Hungary Petrochemicals Report - Q3 2013</t>
@@ -3692,62 +3344,50 @@
       </c>
       <c r="W29" t="b">
         <v>0</v>
       </c>
       <c r="X29" t="b">
         <v>0</v>
       </c>
       <c r="Y29" t="b">
         <v>0</v>
       </c>
       <c r="Z29" t="b">
         <v>0</v>
       </c>
       <c r="AA29" t="b">
         <v>0</v>
       </c>
       <c r="AB29" t="b">
         <v>0</v>
       </c>
       <c r="AC29" t="b">
         <v>0</v>
       </c>
       <c r="AD29" t="b">
         <v>0</v>
       </c>
-      <c r="AE29" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>100871986</v>
       </c>
       <c r="B30" t="n">
         <v>608305</v>
       </c>
       <c r="C30" t="inlineStr"/>
       <c r="D30" t="inlineStr">
         <is>
           <t>10.3155/1047-3289.57.6.698</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Hsu YC et al. 2007</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t xml:space="preserve">Hsu YC, Chen SK, Tsai JH, Chiang HL. Determination of volatile organic profiles and photochemical potentials from chemical manufacture process vents. Journal of the Air and Waste Management Association 57:698-704. </t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
@@ -3773,95 +3413,83 @@
           <t>Journal of the Air and Waste Management Association 57:698-704.</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>The main objective of this study was to monitor the volatile organic compounds (VOCs) in the stack gas released from organic chemical industrial plants to determine emission factors. Samples from 52 stacks, with or without air pollution control devices (APCDs), from seven industrial processes were taken and VOCs measured using U.S. Environmental Protection Agency (EPA) Method 18. These 7 processes, including 26 plants, were the manufacturers of acrylonitrile-butadiene-styrene (ABS), polyvinyl chloride (PVC), polystyrene (PS), acrylic resin (ACR), vinyl chloride (VC), para-terephthalic acid (PTA), and synthetic fiber (SYF). The results clearly indicate significant variations of emission factors among the various industrial processes, particularly emission factors for those without APCDs. As expected, those with APCDs yield much less emission factors. Regardless of those with or without APCDs, the order of manufacturing processes with regard to VOC emission factors is SYF &gt; ABS &gt; PS &gt;ACR &gt; PTA &gt; PVC &gt; VC. The emission factors for some processes also differ from those in EPA-42 data file. The VOC profiles further indicate that some VOCs are not listed in the U.S. VOC/Particulate Matter Speciation Data System (SPECIATE). The potential O-3 formation is determined from the total amount of VOC emitted for each of seven processes. The resultant 03 yield varied from 0.22 (ACR) to 2.33 g O-3 g(-1) VOC (PTA). The significance of this O-3 yield is discussed.</t>
         </is>
       </c>
       <c r="M30" t="inlineStr"/>
       <c r="N30" s="2" t="n">
         <v>43993.61786569122</v>
       </c>
       <c r="O30" s="2" t="n">
         <v>43993.61786569143</v>
       </c>
       <c r="P30" t="b">
         <v>1</v>
       </c>
       <c r="Q30" t="b">
         <v>1</v>
       </c>
       <c r="R30" t="b">
         <v>1</v>
       </c>
       <c r="S30" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T30" t="b">
         <v>0</v>
       </c>
       <c r="U30" t="b">
         <v>1</v>
       </c>
       <c r="V30" t="b">
         <v>0</v>
       </c>
       <c r="W30" t="b">
         <v>0</v>
       </c>
       <c r="X30" t="b">
         <v>0</v>
       </c>
       <c r="Y30" t="b">
         <v>0</v>
       </c>
       <c r="Z30" t="b">
         <v>0</v>
       </c>
       <c r="AA30" t="b">
         <v>0</v>
       </c>
       <c r="AB30" t="b">
         <v>0</v>
       </c>
       <c r="AC30" t="b">
         <v>0</v>
       </c>
       <c r="AD30" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH30" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>100871987</v>
       </c>
       <c r="B31" t="n">
         <v>6134670</v>
       </c>
       <c r="C31" t="inlineStr"/>
       <c r="D31" t="inlineStr">
         <is>
           <t>10.1016/j.ijheh.2019.04.014</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>Bello A et al. 2019</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t xml:space="preserve">Bello A, Xue Y, Gore R, Woskie S, Bello D. Assessment and control of exposures to polymeric methylene diphenyl diisocyanate (pMDI) in spray polyurethane foam applicators. International Journal of Hygiene and Environmental Health 222:804-815. </t>
         </is>
@@ -3889,95 +3517,83 @@
           <t>International Journal of Hygiene and Environmental Health 222:804-815.</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t>In this work we characterize personal inhalation and dermal exposures to diphenyl methane diisocyanate (MDI) and other species in polymeric MDI (pMDI) formulations during spray polyurethane foam (SPF) insulation at 14 sites in New England. We further assess the adequacy of current workplace practices and exposure controls via comparative urinary biomonitoring of the corresponding methylene diphenyl diamine (MDA) pre- and post-shift. MDI and pMDI are potent dermal and respiratory sensitizers and asthmagens, strong irritants of the skin, eyes, and the respiratory tract, and may cause skin burns. This study is the first comprehensive report to-date on the work practices, inhalation and dermal exposures to isocyanates and effectiveness of existing controls during SPF applications. Breathing zone exposures to 4,4' MDI (n = 31; 24 sprayers, 7 helpers) ranged from 0.9 to 123.0 μg/m3 and had a geometric mean (GM) of 13.8 μg/m3 and geometric standard deviation (GSD) of 4.8. Stationary near field area samples (n = 15) were higher than personal exposures: GM, 40.9 (GSD, 3.9) μg/m3, range 1.4-240.8 μg/m3. Sixteen percent of personal air samples and 35% of area samples exceeded the National Institute for Occupational Health and Safety's (NIOSH) full shift recommended exposure limit (REL) of 50 μg/m3, assuming zero exposure for the unsampled time. 4,4' MDI load on the glove dosimeters had a GM of 11.4 (GSD 2.9) μg/glove pair/min, suggesting high potential for dermal exposures. Urinary MDA had a GM of 0.7 (GSD, 3.0) μmol MDA/mol creatinine (range, nd-14.5 μmol MDA/mol creatinine). Twenty-five % of urine samples exceeded the Health and Safety Executive (HSE) biological monitoring guidance value (BMGV) of 1 μmol MDA/mol creatinine. We further report on field observations regarding current exposure controls, discuss implications of these findings and opportunities for improving work practices to prevent isocyanate exposures during SPF insulation.</t>
         </is>
       </c>
       <c r="M31" t="inlineStr"/>
       <c r="N31" s="2" t="n">
         <v>43993.61786577055</v>
       </c>
       <c r="O31" s="2" t="n">
         <v>43993.61786577073</v>
       </c>
       <c r="P31" t="b">
         <v>1</v>
       </c>
       <c r="Q31" t="b">
         <v>1</v>
       </c>
       <c r="R31" t="b">
         <v>1</v>
       </c>
       <c r="S31" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T31" t="b">
         <v>1</v>
       </c>
       <c r="U31" t="b">
         <v>0</v>
       </c>
       <c r="V31" t="b">
         <v>0</v>
       </c>
       <c r="W31" t="b">
         <v>0</v>
       </c>
       <c r="X31" t="b">
         <v>0</v>
       </c>
       <c r="Y31" t="b">
         <v>0</v>
       </c>
       <c r="Z31" t="b">
         <v>0</v>
       </c>
       <c r="AA31" t="b">
         <v>0</v>
       </c>
       <c r="AB31" t="b">
         <v>0</v>
       </c>
       <c r="AC31" t="b">
         <v>0</v>
       </c>
       <c r="AD31" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH31" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>100871988</v>
       </c>
       <c r="B32" t="n">
         <v>6306753</v>
       </c>
       <c r="C32" t="inlineStr"/>
       <c r="D32" t="inlineStr"/>
       <c r="E32" t="inlineStr">
         <is>
           <t>OECD 2011</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t xml:space="preserve">OECD. Emission scenario document on the chemical industry. (JT03307750). </t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>Emission scenario document on the chemical industry</t>
@@ -4032,62 +3648,50 @@
       </c>
       <c r="W32" t="b">
         <v>1</v>
       </c>
       <c r="X32" t="b">
         <v>1</v>
       </c>
       <c r="Y32" t="b">
         <v>1</v>
       </c>
       <c r="Z32" t="b">
         <v>0</v>
       </c>
       <c r="AA32" t="b">
         <v>0</v>
       </c>
       <c r="AB32" t="b">
         <v>0</v>
       </c>
       <c r="AC32" t="b">
         <v>0</v>
       </c>
       <c r="AD32" t="b">
         <v>0</v>
       </c>
-      <c r="AE32" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>100871989</v>
       </c>
       <c r="B33" t="n">
         <v>6307465</v>
       </c>
       <c r="C33" t="inlineStr"/>
       <c r="D33" t="inlineStr"/>
       <c r="E33" t="inlineStr">
         <is>
           <t>Bechtel Env 1988</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t xml:space="preserve">Bechtel Env. Final site investigation report for the Rohm and Haas Redwood City Facility. In Biological risk assessment for the Redwood City facility and final site investigation report for the ROHM and HAAS Redwood City facility with attachments and cover letter dated 092588. (OTS0516579.  86-880000364. TSCATS/401124). Rohm and Haas Company. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>Final site investigation report for the Rohm and Haas Redwood City Facility</t>
         </is>
       </c>
@@ -4126,74 +3730,62 @@
       <c r="R33" t="b">
         <v>0</v>
       </c>
       <c r="S33" t="b">
         <v>0</v>
       </c>
       <c r="T33" t="b">
         <v>0</v>
       </c>
       <c r="U33" t="b">
         <v>0</v>
       </c>
       <c r="V33" t="b">
         <v>0</v>
       </c>
       <c r="W33" t="b">
         <v>0</v>
       </c>
       <c r="X33" t="b">
         <v>0</v>
       </c>
       <c r="Y33" t="b">
         <v>0</v>
       </c>
       <c r="Z33" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA33" t="b">
         <v>0</v>
       </c>
       <c r="AB33" t="b">
         <v>0</v>
       </c>
       <c r="AC33" t="b">
         <v>0</v>
       </c>
       <c r="AD33" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH33" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>100871990</v>
       </c>
       <c r="B34" t="n">
         <v>6321852</v>
       </c>
       <c r="C34" t="inlineStr"/>
       <c r="D34" t="inlineStr"/>
       <c r="E34" t="inlineStr">
         <is>
           <t>Dow Chemical 1992</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t xml:space="preserve">Dow Chemical. Occupational health summary report trichloroethylene contractors. In Letter from Dow Chem Co submitting several studies with trichloroethylene and other chemicals in humans with attachments (sanitized). (D0005365.  OTS0538087.  86-92001022S.  TSCATS/424089). Dow Chemical Company. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>Occupational health summary report trichloroethylene contractors</t>
@@ -4246,62 +3838,50 @@
       <c r="V34" t="b">
         <v>0</v>
       </c>
       <c r="W34" t="b">
         <v>0</v>
       </c>
       <c r="X34" t="b">
         <v>0</v>
       </c>
       <c r="Y34" t="b">
         <v>0</v>
       </c>
       <c r="Z34" t="b">
         <v>0</v>
       </c>
       <c r="AA34" t="b">
         <v>0</v>
       </c>
       <c r="AB34" t="b">
         <v>0</v>
       </c>
       <c r="AC34" t="b">
         <v>0</v>
       </c>
       <c r="AD34" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH34" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>100871991</v>
       </c>
       <c r="B35" t="n">
         <v>6414932</v>
       </c>
       <c r="C35" t="inlineStr"/>
       <c r="D35" t="inlineStr"/>
       <c r="E35" t="inlineStr">
         <is>
           <t>OECD 2015</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t xml:space="preserve">OECD. Emission scenario document (ESD) on industrial use of industrial cleaners.  </t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>Emission scenario document (ESD) on industrial use of industrial cleaners</t>
@@ -4352,62 +3932,50 @@
       </c>
       <c r="W35" t="b">
         <v>1</v>
       </c>
       <c r="X35" t="b">
         <v>1</v>
       </c>
       <c r="Y35" t="b">
         <v>1</v>
       </c>
       <c r="Z35" t="b">
         <v>0</v>
       </c>
       <c r="AA35" t="b">
         <v>0</v>
       </c>
       <c r="AB35" t="b">
         <v>0</v>
       </c>
       <c r="AC35" t="b">
         <v>0</v>
       </c>
       <c r="AD35" t="b">
         <v>0</v>
       </c>
-      <c r="AE35" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>100871992</v>
       </c>
       <c r="B36" t="n">
         <v>64393</v>
       </c>
       <c r="C36" t="inlineStr"/>
       <c r="D36" t="inlineStr"/>
       <c r="E36" t="inlineStr">
         <is>
           <t>Ecology and Environment 1988</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t xml:space="preserve">Ecology and Environment. Biological risk assessment for the Redwood City facility. In Biological risk assessment for the Redwood City facility and final site investigation report for the ROHM and HAAS Redwood City facility with attachments and cover letter dated 092588. (OTS0516579. 86-880000364. TSCATS/401124). Bechtel Environmental, Inc., Rohm and Haas. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>Biological risk assessment for the Redwood City facility</t>
         </is>
       </c>
@@ -4446,74 +4014,62 @@
       <c r="R36" t="b">
         <v>0</v>
       </c>
       <c r="S36" t="b">
         <v>0</v>
       </c>
       <c r="T36" t="b">
         <v>0</v>
       </c>
       <c r="U36" t="b">
         <v>0</v>
       </c>
       <c r="V36" t="b">
         <v>0</v>
       </c>
       <c r="W36" t="b">
         <v>0</v>
       </c>
       <c r="X36" t="b">
         <v>0</v>
       </c>
       <c r="Y36" t="b">
         <v>0</v>
       </c>
       <c r="Z36" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA36" t="b">
         <v>0</v>
       </c>
       <c r="AB36" t="b">
         <v>0</v>
       </c>
       <c r="AC36" t="b">
         <v>0</v>
       </c>
       <c r="AD36" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH36" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>100871993</v>
       </c>
       <c r="B37" t="n">
         <v>6558517</v>
       </c>
       <c r="C37" t="inlineStr"/>
       <c r="D37" t="inlineStr"/>
       <c r="E37" t="inlineStr">
         <is>
           <t>OECD 2010</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t xml:space="preserve">OECD. Emission scenario document on the formulation of radiation curable coatings, inks and adhesives.  </t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>Emission scenario document on the formulation of radiation curable coatings, inks and adhesives</t>
@@ -4564,62 +4120,50 @@
       </c>
       <c r="W37" t="b">
         <v>0</v>
       </c>
       <c r="X37" t="b">
         <v>0</v>
       </c>
       <c r="Y37" t="b">
         <v>0</v>
       </c>
       <c r="Z37" t="b">
         <v>0</v>
       </c>
       <c r="AA37" t="b">
         <v>0</v>
       </c>
       <c r="AB37" t="b">
         <v>0</v>
       </c>
       <c r="AC37" t="b">
         <v>0</v>
       </c>
       <c r="AD37" t="b">
         <v>0</v>
       </c>
-      <c r="AE37" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>100871994</v>
       </c>
       <c r="B38" t="n">
         <v>658779</v>
       </c>
       <c r="C38" t="inlineStr"/>
       <c r="D38" t="inlineStr"/>
       <c r="E38" t="inlineStr">
         <is>
           <t>Pyle SM and Gurka DF 1994</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t xml:space="preserve">Pyle SM, Gurka DF. Volatile Organic Analysis by Direct Aqueous Injection. Talanta 41:1845-1852. </t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>Volatile Organic Analysis by Direct Aqueous Injection</t>
         </is>
       </c>
@@ -4662,74 +4206,62 @@
       <c r="R38" t="b">
         <v>0</v>
       </c>
       <c r="S38" t="b">
         <v>0</v>
       </c>
       <c r="T38" t="b">
         <v>0</v>
       </c>
       <c r="U38" t="b">
         <v>0</v>
       </c>
       <c r="V38" t="b">
         <v>0</v>
       </c>
       <c r="W38" t="b">
         <v>0</v>
       </c>
       <c r="X38" t="b">
         <v>0</v>
       </c>
       <c r="Y38" t="b">
         <v>0</v>
       </c>
       <c r="Z38" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA38" t="b">
         <v>0</v>
       </c>
       <c r="AB38" t="b">
         <v>0</v>
       </c>
       <c r="AC38" t="b">
         <v>0</v>
       </c>
       <c r="AD38" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH38" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>100871995</v>
       </c>
       <c r="B39" t="n">
         <v>735303</v>
       </c>
       <c r="C39" t="inlineStr"/>
       <c r="D39" t="inlineStr">
         <is>
           <t>10.1111/j.1745-6592.2008.01215.x</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>Dawson HE and Mcalary T 2009</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t xml:space="preserve">Dawson HE, Mcalary T. A compilation of statistics for VOCs from post-1990 indoor air concentration studies in North American residences unaffected by subsurface vapor intrusion. Ground Water Monitoring and Remediation 29:60-69. </t>
         </is>
@@ -4778,74 +4310,62 @@
       <c r="R39" t="b">
         <v>0</v>
       </c>
       <c r="S39" t="b">
         <v>0</v>
       </c>
       <c r="T39" t="b">
         <v>0</v>
       </c>
       <c r="U39" t="b">
         <v>0</v>
       </c>
       <c r="V39" t="b">
         <v>0</v>
       </c>
       <c r="W39" t="b">
         <v>0</v>
       </c>
       <c r="X39" t="b">
         <v>0</v>
       </c>
       <c r="Y39" t="b">
         <v>0</v>
       </c>
       <c r="Z39" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA39" t="b">
         <v>0</v>
       </c>
       <c r="AB39" t="b">
         <v>0</v>
       </c>
       <c r="AC39" t="b">
         <v>0</v>
       </c>
       <c r="AD39" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH39" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>100871996</v>
       </c>
       <c r="B40" t="n">
         <v>75323</v>
       </c>
       <c r="C40" t="inlineStr"/>
       <c r="D40" t="inlineStr"/>
       <c r="E40" t="inlineStr">
         <is>
           <t>Mcbirney RS 1954</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t xml:space="preserve">Mcbirney RS. Trichloroethylene and dichloroethylene poisoning. Archives of Environmental and Occupational Health 10:130-133. </t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>Trichloroethylene and dichloroethylene poisoning</t>
@@ -4900,58 +4420,46 @@
       </c>
       <c r="W40" t="b">
         <v>0</v>
       </c>
       <c r="X40" t="b">
         <v>0</v>
       </c>
       <c r="Y40" t="b">
         <v>0</v>
       </c>
       <c r="Z40" t="b">
         <v>0</v>
       </c>
       <c r="AA40" t="b">
         <v>0</v>
       </c>
       <c r="AB40" t="b">
         <v>0</v>
       </c>
       <c r="AC40" t="b">
         <v>0</v>
       </c>
       <c r="AD40" t="b">
         <v>0</v>
       </c>
-      <c r="AE40" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:AH40"/>
+  <autoFilter ref="A1:AD40"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>