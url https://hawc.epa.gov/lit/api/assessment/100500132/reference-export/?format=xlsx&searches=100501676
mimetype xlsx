--- v0 (2026-05-31)
+++ v1 (2026-10-04)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="data" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'data'!$A$1:$AH$16</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'data'!$A$1:$AD$16</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd h:mm:ss"/>
     <numFmt numFmtId="165" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
     <font>
       <color rgb="00FFFFFF"/>
     </font>
@@ -436,93 +436,89 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AH16"/>
+  <dimension ref="A1:AD16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="10" customWidth="1" min="6" max="6"/>
     <col width="10" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="10" customWidth="1" min="9" max="9"/>
     <col width="10" customWidth="1" min="10" max="10"/>
     <col width="10" customWidth="1" min="11" max="11"/>
     <col width="10" customWidth="1" min="12" max="12"/>
     <col width="10" customWidth="1" min="13" max="13"/>
     <col width="10" customWidth="1" min="14" max="14"/>
     <col width="10" customWidth="1" min="15" max="15"/>
     <col width="10" customWidth="1" min="16" max="16"/>
     <col width="10" customWidth="1" min="17" max="17"/>
     <col width="10" customWidth="1" min="18" max="18"/>
     <col width="10" customWidth="1" min="19" max="19"/>
     <col width="10" customWidth="1" min="20" max="20"/>
     <col width="10" customWidth="1" min="21" max="21"/>
     <col width="10" customWidth="1" min="22" max="22"/>
     <col width="10" customWidth="1" min="23" max="23"/>
     <col width="10" customWidth="1" min="24" max="24"/>
     <col width="10" customWidth="1" min="25" max="25"/>
     <col width="10" customWidth="1" min="26" max="26"/>
     <col width="10" customWidth="1" min="27" max="27"/>
     <col width="10" customWidth="1" min="28" max="28"/>
     <col width="10" customWidth="1" min="29" max="29"/>
     <col width="10" customWidth="1" min="30" max="30"/>
-    <col width="10" customWidth="1" min="31" max="31"/>
-[...2 lines deleted...]
-    <col width="10" customWidth="1" min="34" max="34"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>HAWC ID</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>HERO ID</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>PubMed ID</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>DOI</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -609,89 +605,69 @@
           <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Peer-Reviewed Literature Search|Environmental Release</t>
         </is>
       </c>
       <c r="V1" s="1" t="inlineStr">
         <is>
           <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Gray Literature Search</t>
         </is>
       </c>
       <c r="W1" s="1" t="inlineStr">
         <is>
           <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Gray Literature Search|General Engineering Assessment</t>
         </is>
       </c>
       <c r="X1" s="1" t="inlineStr">
         <is>
           <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Gray Literature Search|Occupational Exposure</t>
         </is>
       </c>
       <c r="Y1" s="1" t="inlineStr">
         <is>
           <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Gray Literature Search|Environmental Release</t>
         </is>
       </c>
       <c r="Z1" s="1" t="inlineStr">
         <is>
-          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Data Sources Pursuant to TSCA</t>
+          <t>Meets RESO Criteria at TIAB Screening|Does Not Meet RESO Criteria at FT Screening</t>
         </is>
       </c>
       <c r="AA1" s="1" t="inlineStr">
         <is>
-          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Data Sources Pursuant to TSCA|General Engineering Assessment</t>
+          <t>Meets RESO Criteria at TIAB Screening|Supplemental at FT Screening</t>
         </is>
       </c>
       <c r="AB1" s="1" t="inlineStr">
         <is>
-          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Data Sources Pursuant to TSCA|Occupational Exposure</t>
+          <t>Meets RESO Criteria at TIAB Screening|PDF Unavailable</t>
         </is>
       </c>
       <c r="AC1" s="1" t="inlineStr">
         <is>
-          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Data Sources Pursuant to TSCA|Environmental Release</t>
+          <t>Does Not Meet RESO Criteria at TIAB Screening</t>
         </is>
       </c>
       <c r="AD1" s="1" t="inlineStr">
-        <is>
-[...18 lines deleted...]
-      <c r="AH1" s="1" t="inlineStr">
         <is>
           <t>Supplemental at TIAB Screening</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>101003880</v>
       </c>
       <c r="B2" t="n">
         <v>1010026</v>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
           <t>Blanchard RD and Hardy JK 1985</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t xml:space="preserve">Blanchard RD, Hardy JK. USE OF A PERMEATION SAMPLER IN THE COLLECTION OF 23 VOLATILE ORGANIC PRIORITY POLLUTANTS. Analytical Chemistry 57:2349-2351. </t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
@@ -738,74 +714,62 @@
       <c r="R2" t="b">
         <v>0</v>
       </c>
       <c r="S2" t="b">
         <v>0</v>
       </c>
       <c r="T2" t="b">
         <v>0</v>
       </c>
       <c r="U2" t="b">
         <v>0</v>
       </c>
       <c r="V2" t="b">
         <v>0</v>
       </c>
       <c r="W2" t="b">
         <v>0</v>
       </c>
       <c r="X2" t="b">
         <v>0</v>
       </c>
       <c r="Y2" t="b">
         <v>0</v>
       </c>
       <c r="Z2" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA2" t="b">
         <v>0</v>
       </c>
       <c r="AB2" t="b">
         <v>0</v>
       </c>
       <c r="AC2" t="b">
         <v>0</v>
       </c>
       <c r="AD2" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH2" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>101003881</v>
       </c>
       <c r="B3" t="n">
         <v>3808976</v>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>OECD 2011</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t xml:space="preserve">OECD. Emission scenario document on coating application via spray-painting in the automotive refinishing industry. (ENV/JM/MONO(2004)22/REV1). Paris, France: Organization for Economic Co-operation and Development. </t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>Emission scenario document on coating application via spray-painting in the automotive refinishing industry</t>
@@ -840,80 +804,68 @@
       <c r="P3" t="b">
         <v>1</v>
       </c>
       <c r="Q3" t="b">
         <v>1</v>
       </c>
       <c r="R3" t="b">
         <v>0</v>
       </c>
       <c r="S3" t="b">
         <v>0</v>
       </c>
       <c r="T3" t="b">
         <v>0</v>
       </c>
       <c r="U3" t="b">
         <v>0</v>
       </c>
       <c r="V3" t="b">
         <v>1</v>
       </c>
       <c r="W3" t="b">
         <v>1</v>
       </c>
       <c r="X3" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Y3" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z3" t="b">
         <v>0</v>
       </c>
       <c r="AA3" t="b">
         <v>0</v>
       </c>
       <c r="AB3" t="b">
         <v>0</v>
       </c>
       <c r="AC3" t="b">
         <v>0</v>
       </c>
       <c r="AD3" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH3" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>101003882</v>
       </c>
       <c r="B4" t="n">
         <v>3809069</v>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
           <t>NIOSH 2014</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t xml:space="preserve">NIOSH. In-depth survey report: Spray polyurethane foam chemical exposures during spray application, All About Kids, Crestwood, KY.  </t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>In-depth survey report: Spray polyurethane foam chemical exposures during spray application, All About Kids, Crestwood, KY</t>
@@ -964,62 +916,50 @@
       </c>
       <c r="W4" t="b">
         <v>0</v>
       </c>
       <c r="X4" t="b">
         <v>1</v>
       </c>
       <c r="Y4" t="b">
         <v>0</v>
       </c>
       <c r="Z4" t="b">
         <v>0</v>
       </c>
       <c r="AA4" t="b">
         <v>0</v>
       </c>
       <c r="AB4" t="b">
         <v>0</v>
       </c>
       <c r="AC4" t="b">
         <v>0</v>
       </c>
       <c r="AD4" t="b">
         <v>0</v>
       </c>
-      <c r="AE4" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>101003883</v>
       </c>
       <c r="B5" t="n">
         <v>5489562</v>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
           <t>Zaman R 1992</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t xml:space="preserve">Zaman R. Solving Air Emissions Problems from Metal Cleaning Operations.  </t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>Solving Air Emissions Problems from Metal Cleaning Operations</t>
         </is>
       </c>
@@ -1072,62 +1012,50 @@
       </c>
       <c r="W5" t="b">
         <v>0</v>
       </c>
       <c r="X5" t="b">
         <v>0</v>
       </c>
       <c r="Y5" t="b">
         <v>0</v>
       </c>
       <c r="Z5" t="b">
         <v>0</v>
       </c>
       <c r="AA5" t="b">
         <v>0</v>
       </c>
       <c r="AB5" t="b">
         <v>0</v>
       </c>
       <c r="AC5" t="b">
         <v>0</v>
       </c>
       <c r="AD5" t="b">
         <v>0</v>
       </c>
-      <c r="AE5" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>101003884</v>
       </c>
       <c r="B6" t="n">
         <v>5708674</v>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
           <t>[No authors listed] 1979</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t xml:space="preserve"> Canadian Petroleum Guide to Canadian Petrochemical Plants.  </t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>Canadian Petroleum Guide to Canadian Petrochemical Plants</t>
         </is>
       </c>
@@ -1172,62 +1100,50 @@
       </c>
       <c r="W6" t="b">
         <v>0</v>
       </c>
       <c r="X6" t="b">
         <v>0</v>
       </c>
       <c r="Y6" t="b">
         <v>0</v>
       </c>
       <c r="Z6" t="b">
         <v>0</v>
       </c>
       <c r="AA6" t="b">
         <v>0</v>
       </c>
       <c r="AB6" t="b">
         <v>0</v>
       </c>
       <c r="AC6" t="b">
         <v>0</v>
       </c>
       <c r="AD6" t="b">
         <v>0</v>
       </c>
-      <c r="AE6" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>101003885</v>
       </c>
       <c r="B7" t="n">
         <v>61012</v>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
           <t>Cohr KH 1986</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t xml:space="preserve">Cohr KH. Uptake and distribution of common industrial solvents. In Riihimäki, V; Ulfvarson, U (Eds.), Safety and Health aspects of organic solvents: Proceedings of the International Course on Safety and Health Aspects of Organic Solvents (pp. 45-60). New York, New York, USA: Alan R. Liss. </t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>Uptake and distribution of common industrial solvents</t>
         </is>
       </c>
@@ -1278,62 +1194,50 @@
       <c r="V7" t="b">
         <v>0</v>
       </c>
       <c r="W7" t="b">
         <v>0</v>
       </c>
       <c r="X7" t="b">
         <v>0</v>
       </c>
       <c r="Y7" t="b">
         <v>0</v>
       </c>
       <c r="Z7" t="b">
         <v>0</v>
       </c>
       <c r="AA7" t="b">
         <v>0</v>
       </c>
       <c r="AB7" t="b">
         <v>0</v>
       </c>
       <c r="AC7" t="b">
         <v>0</v>
       </c>
       <c r="AD7" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH7" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>101003886</v>
       </c>
       <c r="B8" t="n">
         <v>6387322</v>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
           <t>OECD 2012</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t xml:space="preserve">OECD. Emission scenario document on chemicals used in oil well production.  </t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>Emission scenario document on chemicals used in oil well production</t>
@@ -1384,62 +1288,50 @@
       </c>
       <c r="W8" t="b">
         <v>0</v>
       </c>
       <c r="X8" t="b">
         <v>0</v>
       </c>
       <c r="Y8" t="b">
         <v>0</v>
       </c>
       <c r="Z8" t="b">
         <v>0</v>
       </c>
       <c r="AA8" t="b">
         <v>0</v>
       </c>
       <c r="AB8" t="b">
         <v>0</v>
       </c>
       <c r="AC8" t="b">
         <v>0</v>
       </c>
       <c r="AD8" t="b">
         <v>0</v>
       </c>
-      <c r="AE8" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>101003887</v>
       </c>
       <c r="B9" t="n">
         <v>6393282</v>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
           <t>OECD 2009</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t xml:space="preserve">OECD. Emission scenario document on transport and storage of chemicals.  </t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>Emission scenario document on transport and storage of chemicals</t>
         </is>
       </c>
@@ -1488,62 +1380,50 @@
       </c>
       <c r="W9" t="b">
         <v>1</v>
       </c>
       <c r="X9" t="b">
         <v>0</v>
       </c>
       <c r="Y9" t="b">
         <v>1</v>
       </c>
       <c r="Z9" t="b">
         <v>0</v>
       </c>
       <c r="AA9" t="b">
         <v>0</v>
       </c>
       <c r="AB9" t="b">
         <v>0</v>
       </c>
       <c r="AC9" t="b">
         <v>0</v>
       </c>
       <c r="AD9" t="b">
         <v>0</v>
       </c>
-      <c r="AE9" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>101003888</v>
       </c>
       <c r="B10" t="n">
         <v>644859</v>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr">
         <is>
           <t>10.1016/s0273-1223(98)00589-7</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Djebbar Y and Narbaitz RM 1998</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t xml:space="preserve">Djebbar Y, Narbaitz RM. Improved Onda correlations for mass transfer in packed towers. Water Science and Technology 38:295-302. </t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
@@ -1590,74 +1470,62 @@
       <c r="R10" t="b">
         <v>0</v>
       </c>
       <c r="S10" t="b">
         <v>0</v>
       </c>
       <c r="T10" t="b">
         <v>0</v>
       </c>
       <c r="U10" t="b">
         <v>0</v>
       </c>
       <c r="V10" t="b">
         <v>0</v>
       </c>
       <c r="W10" t="b">
         <v>0</v>
       </c>
       <c r="X10" t="b">
         <v>0</v>
       </c>
       <c r="Y10" t="b">
         <v>0</v>
       </c>
       <c r="Z10" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA10" t="b">
         <v>0</v>
       </c>
       <c r="AB10" t="b">
         <v>0</v>
       </c>
       <c r="AC10" t="b">
         <v>0</v>
       </c>
       <c r="AD10" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH10" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>101003889</v>
       </c>
       <c r="B11" t="n">
         <v>6558533</v>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
           <t>OECD 2004</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t xml:space="preserve">OECD. Emission scenario document on textile finishing industry.  </t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>Emission scenario document on textile finishing industry</t>
@@ -1708,62 +1576,50 @@
       </c>
       <c r="W11" t="b">
         <v>0</v>
       </c>
       <c r="X11" t="b">
         <v>0</v>
       </c>
       <c r="Y11" t="b">
         <v>0</v>
       </c>
       <c r="Z11" t="b">
         <v>0</v>
       </c>
       <c r="AA11" t="b">
         <v>0</v>
       </c>
       <c r="AB11" t="b">
         <v>0</v>
       </c>
       <c r="AC11" t="b">
         <v>0</v>
       </c>
       <c r="AD11" t="b">
         <v>0</v>
       </c>
-      <c r="AE11" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>101003890</v>
       </c>
       <c r="B12" t="n">
         <v>6558581</v>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
           <t>OECD 2009</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t xml:space="preserve">OECD. Emission scenario documents on pulp, paper and board industry.  </t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>Emission scenario documents on pulp, paper and board industry</t>
         </is>
       </c>
@@ -1812,62 +1668,50 @@
       </c>
       <c r="W12" t="b">
         <v>0</v>
       </c>
       <c r="X12" t="b">
         <v>0</v>
       </c>
       <c r="Y12" t="b">
         <v>0</v>
       </c>
       <c r="Z12" t="b">
         <v>0</v>
       </c>
       <c r="AA12" t="b">
         <v>0</v>
       </c>
       <c r="AB12" t="b">
         <v>0</v>
       </c>
       <c r="AC12" t="b">
         <v>0</v>
       </c>
       <c r="AD12" t="b">
         <v>0</v>
       </c>
-      <c r="AE12" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>101003891</v>
       </c>
       <c r="B13" t="n">
         <v>6558582</v>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr">
         <is>
           <t>OECD 2004</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t xml:space="preserve">OECD. Emission scenario document on water treatment chemicals.  </t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>Emission scenario document on water treatment chemicals</t>
         </is>
       </c>
@@ -1916,62 +1760,50 @@
       </c>
       <c r="W13" t="b">
         <v>0</v>
       </c>
       <c r="X13" t="b">
         <v>0</v>
       </c>
       <c r="Y13" t="b">
         <v>0</v>
       </c>
       <c r="Z13" t="b">
         <v>0</v>
       </c>
       <c r="AA13" t="b">
         <v>0</v>
       </c>
       <c r="AB13" t="b">
         <v>0</v>
       </c>
       <c r="AC13" t="b">
         <v>0</v>
       </c>
       <c r="AD13" t="b">
         <v>0</v>
       </c>
-      <c r="AE13" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>101003892</v>
       </c>
       <c r="B14" t="n">
         <v>660588</v>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
           <t>Tsiliyannis CA 1999</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t xml:space="preserve">Tsiliyannis CA. Report: Comparison of environmental impacts from solid waste treatment and disposal facilities. Waste Management &amp; Research 17:231-241. </t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>Report: Comparison of environmental impacts from solid waste treatment and disposal facilities</t>
         </is>
       </c>
@@ -2028,62 +1860,50 @@
       </c>
       <c r="W14" t="b">
         <v>0</v>
       </c>
       <c r="X14" t="b">
         <v>0</v>
       </c>
       <c r="Y14" t="b">
         <v>0</v>
       </c>
       <c r="Z14" t="b">
         <v>0</v>
       </c>
       <c r="AA14" t="b">
         <v>0</v>
       </c>
       <c r="AB14" t="b">
         <v>0</v>
       </c>
       <c r="AC14" t="b">
         <v>0</v>
       </c>
       <c r="AD14" t="b">
         <v>0</v>
       </c>
-      <c r="AE14" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>101003893</v>
       </c>
       <c r="B15" t="n">
         <v>660814</v>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr">
         <is>
           <t>Gryder-Boutet DE and Kennish JM 1988</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t xml:space="preserve">Gryder-Boutet DE, Kennish JM. Using Headspace Sampling with Capillary Column Gc-Ms to Analyze Trace Volatile Organics in Water and Wastewater. 80:52-55. </t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>Using Headspace Sampling with Capillary Column Gc-Ms to Analyze Trace Volatile Organics in Water and Wastewater</t>
         </is>
       </c>
@@ -2126,74 +1946,62 @@
       <c r="R15" t="b">
         <v>0</v>
       </c>
       <c r="S15" t="b">
         <v>0</v>
       </c>
       <c r="T15" t="b">
         <v>0</v>
       </c>
       <c r="U15" t="b">
         <v>0</v>
       </c>
       <c r="V15" t="b">
         <v>0</v>
       </c>
       <c r="W15" t="b">
         <v>0</v>
       </c>
       <c r="X15" t="b">
         <v>0</v>
       </c>
       <c r="Y15" t="b">
         <v>0</v>
       </c>
       <c r="Z15" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA15" t="b">
         <v>0</v>
       </c>
       <c r="AB15" t="b">
         <v>0</v>
       </c>
       <c r="AC15" t="b">
         <v>0</v>
       </c>
       <c r="AD15" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH15" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>101003894</v>
       </c>
       <c r="B16" t="n">
         <v>664450</v>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr">
         <is>
           <t>Tomkins BA and Caton JE 1990</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t xml:space="preserve">Tomkins BA, Caton JE. Preparation of radioactive mixed waste samples for measurement of RCRA organic compounds. In Friedman D (Ed.), Waste Testing and Quality Assurance: Second Volume (pp. 351-364). Philadelphia, PA: American Society for Testing and Materials. </t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>Preparation of radioactive mixed waste samples for measurement of RCRA organic compounds</t>
@@ -2234,72 +2042,60 @@
       <c r="R16" t="b">
         <v>0</v>
       </c>
       <c r="S16" t="b">
         <v>0</v>
       </c>
       <c r="T16" t="b">
         <v>0</v>
       </c>
       <c r="U16" t="b">
         <v>0</v>
       </c>
       <c r="V16" t="b">
         <v>0</v>
       </c>
       <c r="W16" t="b">
         <v>0</v>
       </c>
       <c r="X16" t="b">
         <v>0</v>
       </c>
       <c r="Y16" t="b">
         <v>0</v>
       </c>
       <c r="Z16" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA16" t="b">
         <v>0</v>
       </c>
       <c r="AB16" t="b">
         <v>0</v>
       </c>
       <c r="AC16" t="b">
         <v>0</v>
       </c>
       <c r="AD16" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH16" t="b">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:AH16"/>
+  <autoFilter ref="A1:AD16"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>