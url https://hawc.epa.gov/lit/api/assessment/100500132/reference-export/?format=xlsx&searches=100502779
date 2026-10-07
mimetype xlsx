--- v0 (2026-06-01)
+++ v1 (2026-10-07)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="data" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'data'!$A$1:$AH$69</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'data'!$A$1:$AD$69</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd h:mm:ss"/>
     <numFmt numFmtId="165" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
     <font>
       <color rgb="00FFFFFF"/>
     </font>
@@ -436,93 +436,89 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AH69"/>
+  <dimension ref="A1:AD69"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="10" customWidth="1" min="6" max="6"/>
     <col width="10" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="10" customWidth="1" min="9" max="9"/>
     <col width="10" customWidth="1" min="10" max="10"/>
     <col width="10" customWidth="1" min="11" max="11"/>
     <col width="10" customWidth="1" min="12" max="12"/>
     <col width="10" customWidth="1" min="13" max="13"/>
     <col width="10" customWidth="1" min="14" max="14"/>
     <col width="10" customWidth="1" min="15" max="15"/>
     <col width="10" customWidth="1" min="16" max="16"/>
     <col width="10" customWidth="1" min="17" max="17"/>
     <col width="10" customWidth="1" min="18" max="18"/>
     <col width="10" customWidth="1" min="19" max="19"/>
     <col width="10" customWidth="1" min="20" max="20"/>
     <col width="10" customWidth="1" min="21" max="21"/>
     <col width="10" customWidth="1" min="22" max="22"/>
     <col width="10" customWidth="1" min="23" max="23"/>
     <col width="10" customWidth="1" min="24" max="24"/>
     <col width="10" customWidth="1" min="25" max="25"/>
     <col width="10" customWidth="1" min="26" max="26"/>
     <col width="10" customWidth="1" min="27" max="27"/>
     <col width="10" customWidth="1" min="28" max="28"/>
     <col width="10" customWidth="1" min="29" max="29"/>
     <col width="10" customWidth="1" min="30" max="30"/>
-    <col width="10" customWidth="1" min="31" max="31"/>
-[...2 lines deleted...]
-    <col width="10" customWidth="1" min="34" max="34"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>HAWC ID</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>HERO ID</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>PubMed ID</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>DOI</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -609,89 +605,69 @@
           <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Peer-Reviewed Literature Search|Environmental Release</t>
         </is>
       </c>
       <c r="V1" s="1" t="inlineStr">
         <is>
           <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Gray Literature Search</t>
         </is>
       </c>
       <c r="W1" s="1" t="inlineStr">
         <is>
           <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Gray Literature Search|General Engineering Assessment</t>
         </is>
       </c>
       <c r="X1" s="1" t="inlineStr">
         <is>
           <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Gray Literature Search|Occupational Exposure</t>
         </is>
       </c>
       <c r="Y1" s="1" t="inlineStr">
         <is>
           <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Gray Literature Search|Environmental Release</t>
         </is>
       </c>
       <c r="Z1" s="1" t="inlineStr">
         <is>
-          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Data Sources Pursuant to TSCA</t>
+          <t>Meets RESO Criteria at TIAB Screening|Does Not Meet RESO Criteria at FT Screening</t>
         </is>
       </c>
       <c r="AA1" s="1" t="inlineStr">
         <is>
-          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Data Sources Pursuant to TSCA|General Engineering Assessment</t>
+          <t>Meets RESO Criteria at TIAB Screening|Supplemental at FT Screening</t>
         </is>
       </c>
       <c r="AB1" s="1" t="inlineStr">
         <is>
-          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Data Sources Pursuant to TSCA|Occupational Exposure</t>
+          <t>Meets RESO Criteria at TIAB Screening|PDF Unavailable</t>
         </is>
       </c>
       <c r="AC1" s="1" t="inlineStr">
         <is>
-          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Data Sources Pursuant to TSCA|Environmental Release</t>
+          <t>Does Not Meet RESO Criteria at TIAB Screening</t>
         </is>
       </c>
       <c r="AD1" s="1" t="inlineStr">
-        <is>
-[...18 lines deleted...]
-      <c r="AH1" s="1" t="inlineStr">
         <is>
           <t>Supplemental at TIAB Screening</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>101370857</v>
       </c>
       <c r="B2" t="n">
         <v>10180886</v>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
           <t>U.S. EPA 2015</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t xml:space="preserve">U.S. EPA. Flame retardants used in flexible polyurethane foam: An alternatives assessment update (Sections 1-6).  </t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
@@ -744,62 +720,50 @@
       </c>
       <c r="W2" t="b">
         <v>1</v>
       </c>
       <c r="X2" t="b">
         <v>1</v>
       </c>
       <c r="Y2" t="b">
         <v>0</v>
       </c>
       <c r="Z2" t="b">
         <v>0</v>
       </c>
       <c r="AA2" t="b">
         <v>0</v>
       </c>
       <c r="AB2" t="b">
         <v>0</v>
       </c>
       <c r="AC2" t="b">
         <v>0</v>
       </c>
       <c r="AD2" t="b">
         <v>0</v>
       </c>
-      <c r="AE2" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>101370858</v>
       </c>
       <c r="B3" t="n">
         <v>10186803</v>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
           <t>10.1002/0471263850.mis116</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Misra A, Hogan JD, and Chorush R 2002</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t xml:space="preserve">Misra A, Hogan JD, Chorush R. Trans-1,2-Dichloroethylene; Trans-LC. In Misra, A; Hogan, JD; Chorush, R (Eds.), Handbook of chemicals and gases for the semiconductor industry. Hoboken, NJ: John Wiley &amp; Sons. </t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
@@ -856,62 +820,50 @@
       </c>
       <c r="W3" t="b">
         <v>0</v>
       </c>
       <c r="X3" t="b">
         <v>1</v>
       </c>
       <c r="Y3" t="b">
         <v>1</v>
       </c>
       <c r="Z3" t="b">
         <v>0</v>
       </c>
       <c r="AA3" t="b">
         <v>0</v>
       </c>
       <c r="AB3" t="b">
         <v>0</v>
       </c>
       <c r="AC3" t="b">
         <v>0</v>
       </c>
       <c r="AD3" t="b">
         <v>0</v>
       </c>
-      <c r="AE3" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>101370859</v>
       </c>
       <c r="B4" t="n">
         <v>10186804</v>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
           <t>10.1002/0471478768.ch3</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Bae DS, Andersen ME, and Clewell HJ III 2005</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t xml:space="preserve">Bae DS, Andersen ME, Clewell HJ III. Halogenated alkenes. In Reddy, MB; Yang, RSH;Clewell, HJ; Andersen, ME (Eds.), Physiologically based pharmacokinetic modeling: Science and applications (pp. 55-78). Hoboken, NJ: John Wiley &amp; Sons. </t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
@@ -958,74 +910,62 @@
       <c r="R4" t="b">
         <v>0</v>
       </c>
       <c r="S4" t="b">
         <v>0</v>
       </c>
       <c r="T4" t="b">
         <v>0</v>
       </c>
       <c r="U4" t="b">
         <v>0</v>
       </c>
       <c r="V4" t="b">
         <v>0</v>
       </c>
       <c r="W4" t="b">
         <v>0</v>
       </c>
       <c r="X4" t="b">
         <v>0</v>
       </c>
       <c r="Y4" t="b">
         <v>0</v>
       </c>
       <c r="Z4" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA4" t="b">
         <v>0</v>
       </c>
       <c r="AB4" t="b">
         <v>0</v>
       </c>
       <c r="AC4" t="b">
         <v>0</v>
       </c>
       <c r="AD4" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH4" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>101370860</v>
       </c>
       <c r="B5" t="n">
         <v>10186808</v>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
           <t>10.1002/0471701343.sdp08239.pub2</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Lewis RJ Sr 2012</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t xml:space="preserve">Lewis RJ Sr. 1,2-Dichloroethylene 540-59-0. In Sax's dangerous properties of industrial materials. Hoboken, NJ: John Wiley and Sons. </t>
         </is>
@@ -1070,74 +1010,62 @@
       <c r="R5" t="b">
         <v>0</v>
       </c>
       <c r="S5" t="b">
         <v>0</v>
       </c>
       <c r="T5" t="b">
         <v>0</v>
       </c>
       <c r="U5" t="b">
         <v>0</v>
       </c>
       <c r="V5" t="b">
         <v>0</v>
       </c>
       <c r="W5" t="b">
         <v>0</v>
       </c>
       <c r="X5" t="b">
         <v>0</v>
       </c>
       <c r="Y5" t="b">
         <v>0</v>
       </c>
       <c r="Z5" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA5" t="b">
         <v>0</v>
       </c>
       <c r="AB5" t="b">
         <v>0</v>
       </c>
       <c r="AC5" t="b">
         <v>0</v>
       </c>
       <c r="AD5" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH5" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>101370861</v>
       </c>
       <c r="B6" t="n">
         <v>1022995</v>
       </c>
       <c r="C6" t="n">
         <v>12209189</v>
       </c>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
           <t>NTP 1993</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t xml:space="preserve">NTP. NTP technical report on toxicity studies of a chemical mixture of 25 groundwater contaminants administered in drinking water to F344/N rats and B6C3F1 mice. (NIH Publication 93-3384). Research Triangle Park, NC: National Toxicology Program. </t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
@@ -1191,74 +1119,62 @@
       <c r="R6" t="b">
         <v>0</v>
       </c>
       <c r="S6" t="b">
         <v>0</v>
       </c>
       <c r="T6" t="b">
         <v>0</v>
       </c>
       <c r="U6" t="b">
         <v>0</v>
       </c>
       <c r="V6" t="b">
         <v>0</v>
       </c>
       <c r="W6" t="b">
         <v>0</v>
       </c>
       <c r="X6" t="b">
         <v>0</v>
       </c>
       <c r="Y6" t="b">
         <v>0</v>
       </c>
       <c r="Z6" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA6" t="b">
         <v>0</v>
       </c>
       <c r="AB6" t="b">
         <v>0</v>
       </c>
       <c r="AC6" t="b">
         <v>0</v>
       </c>
       <c r="AD6" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH6" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>101370862</v>
       </c>
       <c r="B7" t="n">
         <v>10293388</v>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
           <t>U.S. EPA 2002</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t xml:space="preserve">U.S. EPA. Flexographic ink options: A cleaner technologies substitutes assessment. Volume 1. (EPA 744-R-02-001A). Cincinnati, OH: U.S. Environmental Protection Agency, National Service Center for environmental Publications. [EPA Report]. </t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>Flexographic ink options: A cleaner technologies substitutes assessment. Volume 1</t>
@@ -1313,62 +1229,50 @@
       </c>
       <c r="W7" t="b">
         <v>1</v>
       </c>
       <c r="X7" t="b">
         <v>1</v>
       </c>
       <c r="Y7" t="b">
         <v>1</v>
       </c>
       <c r="Z7" t="b">
         <v>0</v>
       </c>
       <c r="AA7" t="b">
         <v>0</v>
       </c>
       <c r="AB7" t="b">
         <v>0</v>
       </c>
       <c r="AC7" t="b">
         <v>0</v>
       </c>
       <c r="AD7" t="b">
         <v>0</v>
       </c>
-      <c r="AE7" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>101370863</v>
       </c>
       <c r="B8" t="n">
         <v>10385015</v>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
           <t>Earthjustice 2020</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t xml:space="preserve">Earthjustice. Exhibit 1 to comments of rubbertown emergency action et al., re: TSCA risk evaluations for high-priority substances and substances undergoing manufacturer-requested risk evaluations. Available online at https://www.regulations.gov/comment/EPA-HQ-OPPT-2018-0438-0066. [Public Comment]. </t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>Exhibit 1 to comments of rubbertown emergency action et al., re: TSCA risk evaluations for high-priority substances and substances undergoing manufacturer-requested risk evaluations</t>
         </is>
       </c>
@@ -1398,83 +1302,71 @@
       <c r="O8" s="2" t="n">
         <v>45127.64778013599</v>
       </c>
       <c r="P8" t="b">
         <v>1</v>
       </c>
       <c r="Q8" t="b">
         <v>1</v>
       </c>
       <c r="R8" t="b">
         <v>0</v>
       </c>
       <c r="S8" t="b">
         <v>0</v>
       </c>
       <c r="T8" t="b">
         <v>0</v>
       </c>
       <c r="U8" t="b">
         <v>0</v>
       </c>
       <c r="V8" t="b">
         <v>1</v>
       </c>
       <c r="W8" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="X8" t="b">
         <v>0</v>
       </c>
       <c r="Y8" t="b">
         <v>1</v>
       </c>
       <c r="Z8" t="b">
         <v>0</v>
       </c>
       <c r="AA8" t="b">
         <v>0</v>
       </c>
       <c r="AB8" t="b">
         <v>0</v>
       </c>
       <c r="AC8" t="b">
         <v>0</v>
       </c>
       <c r="AD8" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH8" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>101370864</v>
       </c>
       <c r="B9" t="n">
         <v>10442901</v>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
           <t>CEPE 2020</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t xml:space="preserve">CEPE. SpERC Fact Sheet: Industrial application of coatings by spraying.  </t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>SpERC Fact Sheet: Industrial application of coatings by spraying</t>
@@ -1502,83 +1394,71 @@
       <c r="O9" s="2" t="n">
         <v>45127.64778047707</v>
       </c>
       <c r="P9" t="b">
         <v>1</v>
       </c>
       <c r="Q9" t="b">
         <v>1</v>
       </c>
       <c r="R9" t="b">
         <v>0</v>
       </c>
       <c r="S9" t="b">
         <v>0</v>
       </c>
       <c r="T9" t="b">
         <v>0</v>
       </c>
       <c r="U9" t="b">
         <v>0</v>
       </c>
       <c r="V9" t="b">
         <v>1</v>
       </c>
       <c r="W9" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="X9" t="b">
         <v>0</v>
       </c>
       <c r="Y9" t="b">
         <v>1</v>
       </c>
       <c r="Z9" t="b">
         <v>0</v>
       </c>
       <c r="AA9" t="b">
         <v>0</v>
       </c>
       <c r="AB9" t="b">
         <v>0</v>
       </c>
       <c r="AC9" t="b">
         <v>0</v>
       </c>
       <c r="AD9" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH9" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>101370865</v>
       </c>
       <c r="B10" t="n">
         <v>10442902</v>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
           <t>CEPE 2020</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t xml:space="preserve">CEPE. SpERC Fact Sheet: Professional application of coatings and inks by spraying.  </t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>SpERC Fact Sheet: Professional application of coatings and inks by spraying</t>
@@ -1606,83 +1486,71 @@
       <c r="O10" s="2" t="n">
         <v>45127.64778082978</v>
       </c>
       <c r="P10" t="b">
         <v>1</v>
       </c>
       <c r="Q10" t="b">
         <v>1</v>
       </c>
       <c r="R10" t="b">
         <v>0</v>
       </c>
       <c r="S10" t="b">
         <v>0</v>
       </c>
       <c r="T10" t="b">
         <v>0</v>
       </c>
       <c r="U10" t="b">
         <v>0</v>
       </c>
       <c r="V10" t="b">
         <v>1</v>
       </c>
       <c r="W10" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="X10" t="b">
         <v>0</v>
       </c>
       <c r="Y10" t="b">
         <v>1</v>
       </c>
       <c r="Z10" t="b">
         <v>0</v>
       </c>
       <c r="AA10" t="b">
         <v>0</v>
       </c>
       <c r="AB10" t="b">
         <v>0</v>
       </c>
       <c r="AC10" t="b">
         <v>0</v>
       </c>
       <c r="AD10" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH10" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>101370866</v>
       </c>
       <c r="B11" t="n">
         <v>10480466</v>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
           <t>U.S. EPA 2022</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t xml:space="preserve">U.S. EPA. Use of laboratory chemicals - Generic scenario for estimating occupational exposures and environmental releases (Revised draft generic scenario).  </t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>Use of laboratory chemicals - Generic scenario for estimating occupational exposures and environmental releases (Revised draft generic scenario)</t>
@@ -1690,523 +1558,463 @@
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>U.S. EPA</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>U.S. EPA</t>
         </is>
       </c>
       <c r="J11" t="n">
         <v>2022</v>
       </c>
       <c r="K11" t="inlineStr"/>
       <c r="L11" t="inlineStr">
         <is>
           <t>The U.S. Environmental Protection Agency (EPA) has developed this draft Generic Scenario (GS) to provide information on the sources, use patterns, and potential release and exposure pathways of chemicals during the use of laboratory chemicals. The New Chemicals Division (NCD) and Existing Chemicals Risk Assessment Division (ECRAD) of EPA’s Office of Pollution Prevention and Toxics (OPPT) are responsible for preparing occupational exposure and environmental release assessments of chemicals for a variety of EPA’s Toxic Substances Control Act (TSCA) Chemical Review Programs, including Premanufacture Notice (PMN) reviews and existing chemicals risk evaluations. The document presents standard approaches for estimating environmental releases and occupational exposures during the use of chemicals in a laboratory setting.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr"/>
       <c r="N11" s="2" t="n">
         <v>45127.64778116628</v>
       </c>
       <c r="O11" s="2" t="n">
-        <v>45127.64778116654</v>
+        <v>46197.55971496242</v>
       </c>
       <c r="P11" t="b">
         <v>1</v>
       </c>
       <c r="Q11" t="b">
         <v>1</v>
       </c>
       <c r="R11" t="b">
         <v>0</v>
       </c>
       <c r="S11" t="b">
         <v>0</v>
       </c>
       <c r="T11" t="b">
         <v>0</v>
       </c>
       <c r="U11" t="b">
         <v>0</v>
       </c>
       <c r="V11" t="b">
         <v>1</v>
       </c>
       <c r="W11" t="b">
         <v>1</v>
       </c>
       <c r="X11" t="b">
         <v>1</v>
       </c>
       <c r="Y11" t="b">
         <v>1</v>
       </c>
       <c r="Z11" t="b">
         <v>0</v>
       </c>
       <c r="AA11" t="b">
         <v>0</v>
       </c>
       <c r="AB11" t="b">
         <v>0</v>
       </c>
       <c r="AC11" t="b">
         <v>0</v>
       </c>
       <c r="AD11" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH11" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>101370867</v>
       </c>
       <c r="B12" t="n">
         <v>10610700</v>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
           <t>3M 2005</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t xml:space="preserve">3M. [Redacted] Air concentrations produced by Novec™ Contact Cleaner and Novec™ Electronic Degreaser.  </t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>[Redacted] Air concentrations produced by Novec™ Contact Cleaner and Novec™ Electronic Degreaser</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>3M</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>3M</t>
         </is>
       </c>
       <c r="J12" t="n">
         <v>2005</v>
       </c>
       <c r="K12" t="inlineStr"/>
       <c r="L12" t="inlineStr"/>
       <c r="M12" t="inlineStr"/>
       <c r="N12" s="2" t="n">
         <v>45127.64778149952</v>
       </c>
       <c r="O12" s="2" t="n">
-        <v>45127.64778149977</v>
+        <v>46197.56040476621</v>
       </c>
       <c r="P12" t="b">
         <v>1</v>
       </c>
       <c r="Q12" t="b">
         <v>1</v>
       </c>
       <c r="R12" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S12" t="b">
         <v>0</v>
       </c>
       <c r="T12" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U12" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V12" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W12" t="b">
         <v>0</v>
       </c>
       <c r="X12" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Y12" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z12" t="b">
         <v>0</v>
       </c>
       <c r="AA12" t="b">
         <v>0</v>
       </c>
       <c r="AB12" t="b">
         <v>0</v>
       </c>
       <c r="AC12" t="b">
         <v>0</v>
       </c>
       <c r="AD12" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH12" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>101370868</v>
       </c>
       <c r="B13" t="n">
         <v>10610701</v>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr">
         <is>
           <t>3M 2012</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t xml:space="preserve">3M. [Redacted] Air monitoring for the Novec fluids in Building 236 B173.  </t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>[Redacted] Air monitoring for the Novec fluids in Building 236 B173</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>3M</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>3M</t>
         </is>
       </c>
       <c r="J13" t="n">
         <v>2012</v>
       </c>
       <c r="K13" t="inlineStr"/>
       <c r="L13" t="inlineStr"/>
       <c r="M13" t="inlineStr"/>
       <c r="N13" s="2" t="n">
         <v>45127.64778183252</v>
       </c>
       <c r="O13" s="2" t="n">
-        <v>45127.64778183277</v>
+        <v>46197.56072605676</v>
       </c>
       <c r="P13" t="b">
         <v>1</v>
       </c>
       <c r="Q13" t="b">
         <v>1</v>
       </c>
       <c r="R13" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S13" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T13" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U13" t="b">
         <v>0</v>
       </c>
       <c r="V13" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W13" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="X13" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Y13" t="b">
         <v>0</v>
       </c>
       <c r="Z13" t="b">
         <v>0</v>
       </c>
       <c r="AA13" t="b">
         <v>0</v>
       </c>
       <c r="AB13" t="b">
         <v>0</v>
       </c>
       <c r="AC13" t="b">
         <v>0</v>
       </c>
       <c r="AD13" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH13" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>101370869</v>
       </c>
       <c r="B14" t="n">
         <v>10610702</v>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
           <t>Best Glove 2021</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t xml:space="preserve">Best Glove. [Redacted] Glove permeation data provided by Best Glove Corporation.  </t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>[Redacted] Glove permeation data provided by Best Glove Corporation</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>Best Glove</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>Best Glove</t>
         </is>
       </c>
       <c r="J14" t="n">
         <v>2021</v>
       </c>
       <c r="K14" t="inlineStr"/>
       <c r="L14" t="inlineStr"/>
       <c r="M14" t="inlineStr"/>
       <c r="N14" s="2" t="n">
         <v>45127.64778216714</v>
       </c>
       <c r="O14" s="2" t="n">
-        <v>45127.64778216741</v>
+        <v>46197.56106631351</v>
       </c>
       <c r="P14" t="b">
         <v>1</v>
       </c>
       <c r="Q14" t="b">
         <v>1</v>
       </c>
       <c r="R14" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S14" t="b">
         <v>0</v>
       </c>
       <c r="T14" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U14" t="b">
         <v>0</v>
       </c>
       <c r="V14" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W14" t="b">
         <v>0</v>
       </c>
       <c r="X14" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Y14" t="b">
         <v>0</v>
       </c>
       <c r="Z14" t="b">
         <v>0</v>
       </c>
       <c r="AA14" t="b">
         <v>0</v>
       </c>
       <c r="AB14" t="b">
         <v>0</v>
       </c>
       <c r="AC14" t="b">
         <v>0</v>
       </c>
       <c r="AD14" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH14" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>101370870</v>
       </c>
       <c r="B15" t="n">
         <v>10610703</v>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr">
         <is>
           <t>3M 2010</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t xml:space="preserve">3M. [Redacted] Vapor degreaser exposure measurements using a Miran Sapphire air monitoring tool.  </t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>[Redacted] Vapor degreaser exposure measurements using a Miran Sapphire air monitoring tool</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>3M</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>3M</t>
         </is>
       </c>
       <c r="J15" t="n">
         <v>2010</v>
       </c>
       <c r="K15" t="inlineStr"/>
       <c r="L15" t="inlineStr"/>
       <c r="M15" t="inlineStr"/>
       <c r="N15" s="2" t="n">
         <v>45127.64778250602</v>
       </c>
       <c r="O15" s="2" t="n">
-        <v>45127.6477825063</v>
+        <v>46197.56137873871</v>
       </c>
       <c r="P15" t="b">
         <v>1</v>
       </c>
       <c r="Q15" t="b">
         <v>1</v>
       </c>
       <c r="R15" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S15" t="b">
         <v>0</v>
       </c>
       <c r="T15" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U15" t="b">
         <v>0</v>
       </c>
       <c r="V15" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W15" t="b">
         <v>0</v>
       </c>
       <c r="X15" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Y15" t="b">
         <v>0</v>
       </c>
       <c r="Z15" t="b">
         <v>0</v>
       </c>
       <c r="AA15" t="b">
         <v>0</v>
       </c>
       <c r="AB15" t="b">
         <v>0</v>
       </c>
       <c r="AC15" t="b">
         <v>0</v>
       </c>
       <c r="AD15" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH15" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>101370871</v>
       </c>
       <c r="B16" t="n">
         <v>11181053</v>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr">
         <is>
           <t>U.S. EPA 2022</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t xml:space="preserve">U.S. EPA. DMR Data for TCEP, formaldehyde, trans-1,2-dichloroethylene, 1,1-dichloroethane, and 1,2-dichloroethane.  </t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>DMR Data for TCEP, formaldehyde, trans-1,2-dichloroethylene, 1,1-dichloroethane, and 1,2-dichloroethane</t>
@@ -2266,62 +2074,50 @@
       </c>
       <c r="W16" t="b">
         <v>1</v>
       </c>
       <c r="X16" t="b">
         <v>0</v>
       </c>
       <c r="Y16" t="b">
         <v>1</v>
       </c>
       <c r="Z16" t="b">
         <v>0</v>
       </c>
       <c r="AA16" t="b">
         <v>0</v>
       </c>
       <c r="AB16" t="b">
         <v>0</v>
       </c>
       <c r="AC16" t="b">
         <v>0</v>
       </c>
       <c r="AD16" t="b">
         <v>0</v>
       </c>
-      <c r="AE16" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>101370872</v>
       </c>
       <c r="B17" t="n">
         <v>11182965</v>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr">
         <is>
           <t>VI 2020</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t xml:space="preserve">VI. Comment submitted by Vinyl Institute regarding EDC impurities. [Public Comment]. </t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>Comment submitted by Vinyl Institute regarding EDC impurities</t>
         </is>
       </c>
@@ -2378,62 +2174,50 @@
       </c>
       <c r="W17" t="b">
         <v>1</v>
       </c>
       <c r="X17" t="b">
         <v>1</v>
       </c>
       <c r="Y17" t="b">
         <v>1</v>
       </c>
       <c r="Z17" t="b">
         <v>0</v>
       </c>
       <c r="AA17" t="b">
         <v>0</v>
       </c>
       <c r="AB17" t="b">
         <v>0</v>
       </c>
       <c r="AC17" t="b">
         <v>0</v>
       </c>
       <c r="AD17" t="b">
         <v>0</v>
       </c>
-      <c r="AE17" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>101370873</v>
       </c>
       <c r="B18" t="n">
         <v>11182966</v>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr">
         <is>
           <t>U.S. EPA 2022</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t xml:space="preserve">U.S. EPA. Chemical repackaging - Generic scenario for estimating occupational exposures and environmental releases (revised draft). Washington, DC: U.S. Environmental Protection Agency. [EPA Report]. </t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Chemical repackaging - Generic scenario for estimating occupational exposures and environmental releases (revised draft)</t>
         </is>
       </c>
@@ -2490,62 +2274,50 @@
       </c>
       <c r="W18" t="b">
         <v>1</v>
       </c>
       <c r="X18" t="b">
         <v>1</v>
       </c>
       <c r="Y18" t="b">
         <v>1</v>
       </c>
       <c r="Z18" t="b">
         <v>0</v>
       </c>
       <c r="AA18" t="b">
         <v>0</v>
       </c>
       <c r="AB18" t="b">
         <v>0</v>
       </c>
       <c r="AC18" t="b">
         <v>0</v>
       </c>
       <c r="AD18" t="b">
         <v>0</v>
       </c>
-      <c r="AE18" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>101370874</v>
       </c>
       <c r="B19" t="n">
         <v>1267867</v>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr">
         <is>
           <t>Burgess WA 1991</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t xml:space="preserve">Burgess WA. POTENTIAL EXPOSURES IN THE MANUFACTURING INDUSTRY THEIR RECOGNITION AND CONTROL. (NEW YORK). (BIOSIS/92/07482). </t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>POTENTIAL EXPOSURES IN THE MANUFACTURING INDUSTRY THEIR RECOGNITION AND CONTROL</t>
         </is>
       </c>
@@ -2602,62 +2374,50 @@
       </c>
       <c r="W19" t="b">
         <v>0</v>
       </c>
       <c r="X19" t="b">
         <v>0</v>
       </c>
       <c r="Y19" t="b">
         <v>0</v>
       </c>
       <c r="Z19" t="b">
         <v>0</v>
       </c>
       <c r="AA19" t="b">
         <v>0</v>
       </c>
       <c r="AB19" t="b">
         <v>0</v>
       </c>
       <c r="AC19" t="b">
         <v>0</v>
       </c>
       <c r="AD19" t="b">
         <v>0</v>
       </c>
-      <c r="AE19" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>101370875</v>
       </c>
       <c r="B20" t="n">
         <v>1332988</v>
       </c>
       <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr"/>
       <c r="E20" t="inlineStr">
         <is>
           <t>Union Carbide 2000</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t xml:space="preserve">Union Carbide. Feasibility study on six chemicals with attachments and cover letter dated 081588. (86880000342). Danbury, CT: Union Carbide Corporation. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Feasibility study on six chemicals with attachments and cover letter dated 081588</t>
         </is>
       </c>
@@ -2710,62 +2470,50 @@
       </c>
       <c r="W20" t="b">
         <v>0</v>
       </c>
       <c r="X20" t="b">
         <v>0</v>
       </c>
       <c r="Y20" t="b">
         <v>0</v>
       </c>
       <c r="Z20" t="b">
         <v>0</v>
       </c>
       <c r="AA20" t="b">
         <v>0</v>
       </c>
       <c r="AB20" t="b">
         <v>0</v>
       </c>
       <c r="AC20" t="b">
         <v>0</v>
       </c>
       <c r="AD20" t="b">
         <v>0</v>
       </c>
-      <c r="AE20" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>101370876</v>
       </c>
       <c r="B21" t="n">
         <v>1441902</v>
       </c>
       <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr"/>
       <c r="E21" t="inlineStr">
         <is>
           <t>Arthur D. Little Inc 1983</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t xml:space="preserve">Arthur D. Little Inc. SUMMARY OF THE CHLORINATED HYDROCARBON SAMPLING PROGRAM. (TSCATS/016981). </t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>SUMMARY OF THE CHLORINATED HYDROCARBON SAMPLING PROGRAM</t>
         </is>
       </c>
@@ -2792,86 +2540,74 @@
       <c r="N21" s="2" t="n">
         <v>45127.64778453747</v>
       </c>
       <c r="O21" s="2" t="n">
         <v>45127.64778453774</v>
       </c>
       <c r="P21" t="b">
         <v>1</v>
       </c>
       <c r="Q21" t="b">
         <v>1</v>
       </c>
       <c r="R21" t="b">
         <v>0</v>
       </c>
       <c r="S21" t="b">
         <v>0</v>
       </c>
       <c r="T21" t="b">
         <v>0</v>
       </c>
       <c r="U21" t="b">
         <v>0</v>
       </c>
       <c r="V21" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W21" t="b">
         <v>0</v>
       </c>
       <c r="X21" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Y21" t="b">
         <v>0</v>
       </c>
       <c r="Z21" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AA21" t="b">
         <v>0</v>
       </c>
       <c r="AB21" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC21" t="b">
         <v>0</v>
       </c>
       <c r="AD21" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH21" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>101370877</v>
       </c>
       <c r="B22" t="n">
         <v>1441911</v>
       </c>
       <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr">
         <is>
           <t>Shell Oil 1982</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t xml:space="preserve">Shell Oil. TERTIARY WATER TREATMENT  I. A PRELIMINARY ASSESSMENT OF ACTIVE CARBON SORPTION. (TSCATS/017785). SHELL DEVELOPMENT CO. </t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>TERTIARY WATER TREATMENT  I. A PRELIMINARY ASSESSMENT OF ACTIVE CARBON SORPTION</t>
@@ -2900,86 +2636,74 @@
       <c r="N22" s="2" t="n">
         <v>45127.64778487882</v>
       </c>
       <c r="O22" s="2" t="n">
         <v>45127.64778487912</v>
       </c>
       <c r="P22" t="b">
         <v>1</v>
       </c>
       <c r="Q22" t="b">
         <v>1</v>
       </c>
       <c r="R22" t="b">
         <v>0</v>
       </c>
       <c r="S22" t="b">
         <v>0</v>
       </c>
       <c r="T22" t="b">
         <v>0</v>
       </c>
       <c r="U22" t="b">
         <v>0</v>
       </c>
       <c r="V22" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W22" t="b">
         <v>0</v>
       </c>
       <c r="X22" t="b">
         <v>0</v>
       </c>
       <c r="Y22" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z22" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AA22" t="b">
         <v>0</v>
       </c>
       <c r="AB22" t="b">
         <v>0</v>
       </c>
       <c r="AC22" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AD22" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH22" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>101370878</v>
       </c>
       <c r="B23" t="n">
         <v>1740607</v>
       </c>
       <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr">
         <is>
           <t>U.S. EPA 2010</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t xml:space="preserve">U.S. EPA. Toxicological review of cis-1,2-dichloroethylene and trans-1,2-dichloroethylene (CAS nos. cis: 156-592-2: trans- 156-60-5: mixture: 540-59-0). In support of summary information on the Integrated Risk Information System (IRIS). (174). (NTIS/10880107). Health and Safety Executive. </t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Toxicological review of cis-1,2-dichloroethylene and trans-1,2-dichloroethylene (CAS nos. cis: 156-592-2: trans- 156-60-5: mixture: 540-59-0). In support of summary information on the Integrated Risk Information System (IRIS)</t>
@@ -3038,62 +2762,50 @@
       </c>
       <c r="W23" t="b">
         <v>1</v>
       </c>
       <c r="X23" t="b">
         <v>1</v>
       </c>
       <c r="Y23" t="b">
         <v>1</v>
       </c>
       <c r="Z23" t="b">
         <v>0</v>
       </c>
       <c r="AA23" t="b">
         <v>0</v>
       </c>
       <c r="AB23" t="b">
         <v>0</v>
       </c>
       <c r="AC23" t="b">
         <v>0</v>
       </c>
       <c r="AD23" t="b">
         <v>0</v>
       </c>
-      <c r="AE23" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>101370879</v>
       </c>
       <c r="B24" t="n">
         <v>1742839</v>
       </c>
       <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr">
         <is>
           <t>10.1016/0378-1097(88)90442-9</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Henson JM et al. 1988</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t xml:space="preserve">Henson JM, Yates MV, Cochran JW, Shackleford DL. Microbial removal of halogenated methanes ethanes and ethylenes in an aerobic soil exposed to methane. FEMS Microbiology Ecology 54:193-201. </t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
@@ -3140,74 +2852,62 @@
       <c r="R24" t="b">
         <v>0</v>
       </c>
       <c r="S24" t="b">
         <v>0</v>
       </c>
       <c r="T24" t="b">
         <v>0</v>
       </c>
       <c r="U24" t="b">
         <v>0</v>
       </c>
       <c r="V24" t="b">
         <v>0</v>
       </c>
       <c r="W24" t="b">
         <v>0</v>
       </c>
       <c r="X24" t="b">
         <v>0</v>
       </c>
       <c r="Y24" t="b">
         <v>0</v>
       </c>
       <c r="Z24" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA24" t="b">
         <v>0</v>
       </c>
       <c r="AB24" t="b">
         <v>0</v>
       </c>
       <c r="AC24" t="b">
         <v>0</v>
       </c>
       <c r="AD24" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH24" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>101370880</v>
       </c>
       <c r="B25" t="n">
         <v>1744165</v>
       </c>
       <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr"/>
       <c r="E25" t="inlineStr">
         <is>
           <t>Ahrenholz SH 1984</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t xml:space="preserve">Ahrenholz SH. Health Hazard Evaluation Report No. HETA-83-375-1521, Federal Grain Inspection Service, USDA, Portland, Oregon. (83-375). (NIOSH/00144922). </t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Health Hazard Evaluation Report No. HETA-83-375-1521, Federal Grain Inspection Service, USDA, Portland, Oregon</t>
@@ -3252,74 +2952,62 @@
       <c r="R25" t="b">
         <v>0</v>
       </c>
       <c r="S25" t="b">
         <v>0</v>
       </c>
       <c r="T25" t="b">
         <v>0</v>
       </c>
       <c r="U25" t="b">
         <v>0</v>
       </c>
       <c r="V25" t="b">
         <v>0</v>
       </c>
       <c r="W25" t="b">
         <v>0</v>
       </c>
       <c r="X25" t="b">
         <v>0</v>
       </c>
       <c r="Y25" t="b">
         <v>0</v>
       </c>
       <c r="Z25" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA25" t="b">
         <v>0</v>
       </c>
       <c r="AB25" t="b">
         <v>0</v>
       </c>
       <c r="AC25" t="b">
         <v>0</v>
       </c>
       <c r="AD25" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH25" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>101370881</v>
       </c>
       <c r="B26" t="n">
         <v>2303795</v>
       </c>
       <c r="C26" t="n">
         <v>6149629</v>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>10.1002/tcm.1770040406</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Bronzetti G et al. 1984</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
@@ -3370,74 +3058,62 @@
       <c r="R26" t="b">
         <v>0</v>
       </c>
       <c r="S26" t="b">
         <v>0</v>
       </c>
       <c r="T26" t="b">
         <v>0</v>
       </c>
       <c r="U26" t="b">
         <v>0</v>
       </c>
       <c r="V26" t="b">
         <v>0</v>
       </c>
       <c r="W26" t="b">
         <v>0</v>
       </c>
       <c r="X26" t="b">
         <v>0</v>
       </c>
       <c r="Y26" t="b">
         <v>0</v>
       </c>
       <c r="Z26" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA26" t="b">
         <v>0</v>
       </c>
       <c r="AB26" t="b">
         <v>0</v>
       </c>
       <c r="AC26" t="b">
         <v>0</v>
       </c>
       <c r="AD26" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH26" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>101370882</v>
       </c>
       <c r="B27" t="n">
         <v>2310779</v>
       </c>
       <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr"/>
       <c r="E27" t="inlineStr">
         <is>
           <t>DuPont 1988</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t xml:space="preserve">DuPont. Skin irritation test in rabbits of trans-1,2-dichloroethylene with cover letter dated 05/10/94 (sanitized). (86940000764S). Submitted under TSCA section 8D. </t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>Skin irritation test in rabbits of trans-1,2-dichloroethylene with cover letter dated 05/10/94 (sanitized)</t>
@@ -3478,74 +3154,62 @@
       <c r="R27" t="b">
         <v>0</v>
       </c>
       <c r="S27" t="b">
         <v>0</v>
       </c>
       <c r="T27" t="b">
         <v>0</v>
       </c>
       <c r="U27" t="b">
         <v>0</v>
       </c>
       <c r="V27" t="b">
         <v>0</v>
       </c>
       <c r="W27" t="b">
         <v>0</v>
       </c>
       <c r="X27" t="b">
         <v>0</v>
       </c>
       <c r="Y27" t="b">
         <v>0</v>
       </c>
       <c r="Z27" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA27" t="b">
         <v>0</v>
       </c>
       <c r="AB27" t="b">
         <v>0</v>
       </c>
       <c r="AC27" t="b">
         <v>0</v>
       </c>
       <c r="AD27" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH27" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>101370883</v>
       </c>
       <c r="B28" t="n">
         <v>29196</v>
       </c>
       <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr"/>
       <c r="E28" t="inlineStr">
         <is>
           <t>Westrick JJ, Mello JW, and Thomas RF 1984</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t xml:space="preserve">Westrick JJ, Mello JW, Thomas RF. The groundwater supply survey. Journal of the American Water Works Association 76:52-59. </t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>The groundwater supply survey</t>
@@ -3590,74 +3254,62 @@
       <c r="R28" t="b">
         <v>0</v>
       </c>
       <c r="S28" t="b">
         <v>0</v>
       </c>
       <c r="T28" t="b">
         <v>0</v>
       </c>
       <c r="U28" t="b">
         <v>0</v>
       </c>
       <c r="V28" t="b">
         <v>0</v>
       </c>
       <c r="W28" t="b">
         <v>0</v>
       </c>
       <c r="X28" t="b">
         <v>0</v>
       </c>
       <c r="Y28" t="b">
         <v>0</v>
       </c>
       <c r="Z28" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA28" t="b">
         <v>0</v>
       </c>
       <c r="AB28" t="b">
         <v>0</v>
       </c>
       <c r="AC28" t="b">
         <v>0</v>
       </c>
       <c r="AD28" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH28" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>101370884</v>
       </c>
       <c r="B29" t="n">
         <v>3222353</v>
       </c>
       <c r="C29" t="n">
         <v>24568266</v>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>10.1080/15459624.2014.895373</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>Ng MG, van Tongeren M, and Semple S 2014</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
@@ -3722,62 +3374,50 @@
       </c>
       <c r="W29" t="b">
         <v>0</v>
       </c>
       <c r="X29" t="b">
         <v>0</v>
       </c>
       <c r="Y29" t="b">
         <v>0</v>
       </c>
       <c r="Z29" t="b">
         <v>0</v>
       </c>
       <c r="AA29" t="b">
         <v>0</v>
       </c>
       <c r="AB29" t="b">
         <v>0</v>
       </c>
       <c r="AC29" t="b">
         <v>0</v>
       </c>
       <c r="AD29" t="b">
         <v>0</v>
       </c>
-      <c r="AE29" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>101370885</v>
       </c>
       <c r="B30" t="n">
         <v>3827300</v>
       </c>
       <c r="C30" t="inlineStr"/>
       <c r="D30" t="inlineStr"/>
       <c r="E30" t="inlineStr">
         <is>
           <t>OECD 2013</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t xml:space="preserve">OECD. Emission scenario document on the industrial use of adhesives for substrate bonding. Paris, France: Organisation for Economic Co-operation and Development. </t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>Emission scenario document on the industrial use of adhesives for substrate bonding</t>
         </is>
       </c>
@@ -3810,80 +3450,68 @@
       <c r="P30" t="b">
         <v>1</v>
       </c>
       <c r="Q30" t="b">
         <v>1</v>
       </c>
       <c r="R30" t="b">
         <v>0</v>
       </c>
       <c r="S30" t="b">
         <v>0</v>
       </c>
       <c r="T30" t="b">
         <v>0</v>
       </c>
       <c r="U30" t="b">
         <v>0</v>
       </c>
       <c r="V30" t="b">
         <v>1</v>
       </c>
       <c r="W30" t="b">
         <v>1</v>
       </c>
       <c r="X30" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Y30" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z30" t="b">
         <v>0</v>
       </c>
       <c r="AA30" t="b">
         <v>0</v>
       </c>
       <c r="AB30" t="b">
         <v>0</v>
       </c>
       <c r="AC30" t="b">
         <v>0</v>
       </c>
       <c r="AD30" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH30" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>101370886</v>
       </c>
       <c r="B31" t="n">
         <v>3827414</v>
       </c>
       <c r="C31" t="inlineStr"/>
       <c r="D31" t="inlineStr">
         <is>
           <t>10.1002/0471238961.1520080519140504.a01.pub2</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>Snedecor G, Hickman JC, and Mertens JA 2004</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t xml:space="preserve">Snedecor G, Hickman JC, Mertens JA. Chloroethylenes. In Kirk-Othmer Encyclopedia of Chemical Technology. Hoboken, NJ: John Wiley &amp; Sons. </t>
         </is>
@@ -3946,62 +3574,50 @@
       </c>
       <c r="W31" t="b">
         <v>1</v>
       </c>
       <c r="X31" t="b">
         <v>1</v>
       </c>
       <c r="Y31" t="b">
         <v>0</v>
       </c>
       <c r="Z31" t="b">
         <v>0</v>
       </c>
       <c r="AA31" t="b">
         <v>0</v>
       </c>
       <c r="AB31" t="b">
         <v>0</v>
       </c>
       <c r="AC31" t="b">
         <v>0</v>
       </c>
       <c r="AD31" t="b">
         <v>0</v>
       </c>
-      <c r="AE31" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>101370887</v>
       </c>
       <c r="B32" t="n">
         <v>3840003</v>
       </c>
       <c r="C32" t="inlineStr"/>
       <c r="D32" t="inlineStr"/>
       <c r="E32" t="inlineStr">
         <is>
           <t>OECD 2010</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t xml:space="preserve">OECD. Emission scenario document on formulation of radiation curable coatings, inks and adhesives. In Series on Emission Scenario Documents No. 21. Paris, France: OECD Environmental Health and Safety Publications. </t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>Emission scenario document on formulation of radiation curable coatings, inks and adhesives</t>
         </is>
       </c>
@@ -4052,62 +3668,50 @@
       <c r="V32" t="b">
         <v>1</v>
       </c>
       <c r="W32" t="b">
         <v>1</v>
       </c>
       <c r="X32" t="b">
         <v>1</v>
       </c>
       <c r="Y32" t="b">
         <v>1</v>
       </c>
       <c r="Z32" t="b">
         <v>0</v>
       </c>
       <c r="AA32" t="b">
         <v>0</v>
       </c>
       <c r="AB32" t="b">
         <v>0</v>
       </c>
       <c r="AC32" t="b">
         <v>0</v>
       </c>
       <c r="AD32" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH32" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>101370888</v>
       </c>
       <c r="B33" t="n">
         <v>4293766</v>
       </c>
       <c r="C33" t="inlineStr"/>
       <c r="D33" t="inlineStr">
         <is>
           <t>10.1002/14356007.o06_o01.pub2</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>Dreher EL et al. 2014</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t xml:space="preserve">Dreher EL, Beutel KK, Myers JD, Lübbe T, Krieger S, Pottenger LH. Chloroethanes and chloroethylenes. In Elvers, B (Ed.), Ullmann's Encyclopedia of Industrial Chemistry (6th, pp. 1-81). Hoboken, NJ: Wiley‐VCH Verlag GmbH &amp; Co.. </t>
         </is>
@@ -4182,62 +3786,50 @@
       </c>
       <c r="W33" t="b">
         <v>1</v>
       </c>
       <c r="X33" t="b">
         <v>0</v>
       </c>
       <c r="Y33" t="b">
         <v>1</v>
       </c>
       <c r="Z33" t="b">
         <v>0</v>
       </c>
       <c r="AA33" t="b">
         <v>0</v>
       </c>
       <c r="AB33" t="b">
         <v>0</v>
       </c>
       <c r="AC33" t="b">
         <v>0</v>
       </c>
       <c r="AD33" t="b">
         <v>0</v>
       </c>
-      <c r="AE33" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>101370889</v>
       </c>
       <c r="B34" t="n">
         <v>4332198</v>
       </c>
       <c r="C34" t="inlineStr"/>
       <c r="D34" t="inlineStr">
         <is>
           <t>10.1002/0471435139.tox064.pub2</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>Belpoggi F, Chiozzotto D, and Lauriola M 2012</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t xml:space="preserve">Belpoggi F, Chiozzotto D, Lauriola M. Unsaturated halogenated hydrocarbons. In Bingham, E; Cohrssen, B (Eds.), Patty's toxicology: Volume 3 (6th, pp. 129-229). Hoboken, NJ: John Wiley &amp; Sons. </t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
@@ -4298,62 +3890,50 @@
       </c>
       <c r="W34" t="b">
         <v>1</v>
       </c>
       <c r="X34" t="b">
         <v>0</v>
       </c>
       <c r="Y34" t="b">
         <v>1</v>
       </c>
       <c r="Z34" t="b">
         <v>0</v>
       </c>
       <c r="AA34" t="b">
         <v>0</v>
       </c>
       <c r="AB34" t="b">
         <v>0</v>
       </c>
       <c r="AC34" t="b">
         <v>0</v>
       </c>
       <c r="AD34" t="b">
         <v>0</v>
       </c>
-      <c r="AE34" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>101370890</v>
       </c>
       <c r="B35" t="n">
         <v>46492</v>
       </c>
       <c r="C35" t="inlineStr"/>
       <c r="D35" t="inlineStr"/>
       <c r="E35" t="inlineStr">
         <is>
           <t>U.S. EPA 1995</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t xml:space="preserve">U.S. EPA. AP-42: Compilation of air pollutant emission factors. Volume I: Stationary point and area sources, fifth edition. (450AP425ED). Research Triangle Park, NC: U.S. Environmental Protection Agency. [EPA Report]. </t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>AP-42: Compilation of air pollutant emission factors. Volume I: Stationary point and area sources, fifth edition</t>
         </is>
       </c>
@@ -4410,62 +3990,50 @@
       </c>
       <c r="W35" t="b">
         <v>1</v>
       </c>
       <c r="X35" t="b">
         <v>0</v>
       </c>
       <c r="Y35" t="b">
         <v>1</v>
       </c>
       <c r="Z35" t="b">
         <v>0</v>
       </c>
       <c r="AA35" t="b">
         <v>0</v>
       </c>
       <c r="AB35" t="b">
         <v>0</v>
       </c>
       <c r="AC35" t="b">
         <v>0</v>
       </c>
       <c r="AD35" t="b">
         <v>0</v>
       </c>
-      <c r="AE35" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>101370891</v>
       </c>
       <c r="B36" t="n">
         <v>5079084</v>
       </c>
       <c r="C36" t="inlineStr"/>
       <c r="D36" t="inlineStr"/>
       <c r="E36" t="inlineStr">
         <is>
           <t>OECD 2009</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t xml:space="preserve">OECD. Emission scenario document on plastic additives. In Series on Emission Scenario Documents No. 3. (JT03267870). Paris, France: OECD Environmental Health and Safety Publications. </t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>Emission scenario document on plastic additives</t>
         </is>
       </c>
@@ -4504,74 +4072,62 @@
       <c r="R36" t="b">
         <v>0</v>
       </c>
       <c r="S36" t="b">
         <v>0</v>
       </c>
       <c r="T36" t="b">
         <v>0</v>
       </c>
       <c r="U36" t="b">
         <v>0</v>
       </c>
       <c r="V36" t="b">
         <v>0</v>
       </c>
       <c r="W36" t="b">
         <v>0</v>
       </c>
       <c r="X36" t="b">
         <v>0</v>
       </c>
       <c r="Y36" t="b">
         <v>0</v>
       </c>
       <c r="Z36" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA36" t="b">
         <v>0</v>
       </c>
       <c r="AB36" t="b">
         <v>0</v>
       </c>
       <c r="AC36" t="b">
         <v>0</v>
       </c>
       <c r="AD36" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH36" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>101370892</v>
       </c>
       <c r="B37" t="n">
         <v>5097880</v>
       </c>
       <c r="C37" t="inlineStr"/>
       <c r="D37" t="inlineStr"/>
       <c r="E37" t="inlineStr">
         <is>
           <t>U.S. EPA 1993</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t xml:space="preserve">U.S. EPA. Generic Scenario: Application of Agricultural Pesticides.  </t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>Generic Scenario: Application of Agricultural Pesticides</t>
@@ -4608,74 +4164,62 @@
       <c r="R37" t="b">
         <v>0</v>
       </c>
       <c r="S37" t="b">
         <v>0</v>
       </c>
       <c r="T37" t="b">
         <v>0</v>
       </c>
       <c r="U37" t="b">
         <v>0</v>
       </c>
       <c r="V37" t="b">
         <v>0</v>
       </c>
       <c r="W37" t="b">
         <v>0</v>
       </c>
       <c r="X37" t="b">
         <v>0</v>
       </c>
       <c r="Y37" t="b">
         <v>0</v>
       </c>
       <c r="Z37" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA37" t="b">
         <v>0</v>
       </c>
       <c r="AB37" t="b">
         <v>0</v>
       </c>
       <c r="AC37" t="b">
         <v>0</v>
       </c>
       <c r="AD37" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH37" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>101370893</v>
       </c>
       <c r="B38" t="n">
         <v>5255836</v>
       </c>
       <c r="C38" t="inlineStr"/>
       <c r="D38" t="inlineStr"/>
       <c r="E38" t="inlineStr">
         <is>
           <t>Love OT Jr et al. 1983</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t xml:space="preserve">Love OT Jr, Miltner RJ, Eilers RG, Fronk-Leist CA. Treatment of volatile organic compounds in drinking water.  </t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>Treatment of volatile organic compounds in drinking water</t>
@@ -4730,62 +4274,50 @@
       </c>
       <c r="W38" t="b">
         <v>0</v>
       </c>
       <c r="X38" t="b">
         <v>0</v>
       </c>
       <c r="Y38" t="b">
         <v>0</v>
       </c>
       <c r="Z38" t="b">
         <v>0</v>
       </c>
       <c r="AA38" t="b">
         <v>0</v>
       </c>
       <c r="AB38" t="b">
         <v>0</v>
       </c>
       <c r="AC38" t="b">
         <v>0</v>
       </c>
       <c r="AD38" t="b">
         <v>0</v>
       </c>
-      <c r="AE38" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>101370894</v>
       </c>
       <c r="B39" t="n">
         <v>5348036</v>
       </c>
       <c r="C39" t="inlineStr"/>
       <c r="D39" t="inlineStr">
         <is>
           <t>10.1002/0471238961.0409030813051820.a01</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>Mertens JA 2000</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t xml:space="preserve">Mertens JA. Dichloroethylene. In Ley, C (Ed.), Kirk-Othmer encyclopedia of chemical technology. New York, NY: John Wiley &amp; Sons, Inc.. </t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
@@ -4847,62 +4379,50 @@
       </c>
       <c r="W39" t="b">
         <v>1</v>
       </c>
       <c r="X39" t="b">
         <v>0</v>
       </c>
       <c r="Y39" t="b">
         <v>0</v>
       </c>
       <c r="Z39" t="b">
         <v>0</v>
       </c>
       <c r="AA39" t="b">
         <v>0</v>
       </c>
       <c r="AB39" t="b">
         <v>0</v>
       </c>
       <c r="AC39" t="b">
         <v>0</v>
       </c>
       <c r="AD39" t="b">
         <v>0</v>
       </c>
-      <c r="AE39" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>101370895</v>
       </c>
       <c r="B40" t="n">
         <v>5427406</v>
       </c>
       <c r="C40" t="inlineStr"/>
       <c r="D40" t="inlineStr"/>
       <c r="E40" t="inlineStr">
         <is>
           <t>U.S. EPA IRIS 2009</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t xml:space="preserve">U.S. EPA IRIS. Toxicological Review of cis-1,2-Dichloroethylene and trans-1,2-Dichloroethylene (CAS Nos. cis: 156-592-2: trans- 156-60-5: mixture: 540-59-0). In Support of Summary Information on the Integrated Risk Information System (IRIS). iris. </t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>Toxicological Review of cis-1,2-Dichloroethylene and trans-1,2-Dichloroethylene (CAS Nos. cis: 156-592-2: trans- 156-60-5: mixture: 540-59-0). In Support of Summary Information on the Integrated Risk Information System (IRIS)</t>
         </is>
       </c>
@@ -4945,74 +4465,62 @@
       <c r="R40" t="b">
         <v>0</v>
       </c>
       <c r="S40" t="b">
         <v>0</v>
       </c>
       <c r="T40" t="b">
         <v>0</v>
       </c>
       <c r="U40" t="b">
         <v>0</v>
       </c>
       <c r="V40" t="b">
         <v>0</v>
       </c>
       <c r="W40" t="b">
         <v>0</v>
       </c>
       <c r="X40" t="b">
         <v>0</v>
       </c>
       <c r="Y40" t="b">
         <v>0</v>
       </c>
       <c r="Z40" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA40" t="b">
         <v>0</v>
       </c>
       <c r="AB40" t="b">
         <v>0</v>
       </c>
       <c r="AC40" t="b">
         <v>0</v>
       </c>
       <c r="AD40" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH40" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>101370896</v>
       </c>
       <c r="B41" t="n">
         <v>5433876</v>
       </c>
       <c r="C41" t="inlineStr"/>
       <c r="D41" t="inlineStr">
         <is>
           <t>10.1002/adsc.200505302</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>Barluenga J et al. 2006</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t xml:space="preserve">Barluenga J, Moriel P, Aznar F, Valdés C. A very simple synthesis of chloroalkenes and chlorodienes by selective Suzuki couplings of 1,1-and 1,2-dichloroethylene. Advanced Synthesis &amp; Catalysis 348:347-353. </t>
         </is>
@@ -5061,74 +4569,62 @@
       <c r="R41" t="b">
         <v>0</v>
       </c>
       <c r="S41" t="b">
         <v>0</v>
       </c>
       <c r="T41" t="b">
         <v>0</v>
       </c>
       <c r="U41" t="b">
         <v>0</v>
       </c>
       <c r="V41" t="b">
         <v>0</v>
       </c>
       <c r="W41" t="b">
         <v>0</v>
       </c>
       <c r="X41" t="b">
         <v>0</v>
       </c>
       <c r="Y41" t="b">
         <v>0</v>
       </c>
       <c r="Z41" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA41" t="b">
         <v>0</v>
       </c>
       <c r="AB41" t="b">
         <v>0</v>
       </c>
       <c r="AC41" t="b">
         <v>0</v>
       </c>
       <c r="AD41" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH41" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>101370897</v>
       </c>
       <c r="B42" t="n">
         <v>5438706</v>
       </c>
       <c r="C42" t="inlineStr"/>
       <c r="D42" t="inlineStr"/>
       <c r="E42" t="inlineStr">
         <is>
           <t>Hutter JC et al. 1994</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t xml:space="preserve">Hutter JC, Vandergrift GF, Nunez L, Redfield DH. Removal of VOCs from groundwater using membrane-assisted solvent extraction.  </t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>Removal of VOCs from groundwater using membrane-assisted solvent extraction</t>
@@ -5169,74 +4665,62 @@
       <c r="R42" t="b">
         <v>0</v>
       </c>
       <c r="S42" t="b">
         <v>0</v>
       </c>
       <c r="T42" t="b">
         <v>0</v>
       </c>
       <c r="U42" t="b">
         <v>0</v>
       </c>
       <c r="V42" t="b">
         <v>0</v>
       </c>
       <c r="W42" t="b">
         <v>0</v>
       </c>
       <c r="X42" t="b">
         <v>0</v>
       </c>
       <c r="Y42" t="b">
         <v>0</v>
       </c>
       <c r="Z42" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA42" t="b">
         <v>0</v>
       </c>
       <c r="AB42" t="b">
         <v>0</v>
       </c>
       <c r="AC42" t="b">
         <v>0</v>
       </c>
       <c r="AD42" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH42" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>101370898</v>
       </c>
       <c r="B43" t="n">
         <v>5475844</v>
       </c>
       <c r="C43" t="inlineStr"/>
       <c r="D43" t="inlineStr"/>
       <c r="E43" t="inlineStr">
         <is>
           <t>Boegel JV 1989</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t xml:space="preserve">Boegel JV. Air Stripping and Steam Stripping.  </t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>Air Stripping and Steam Stripping</t>
@@ -5291,62 +4775,50 @@
       </c>
       <c r="W43" t="b">
         <v>0</v>
       </c>
       <c r="X43" t="b">
         <v>0</v>
       </c>
       <c r="Y43" t="b">
         <v>0</v>
       </c>
       <c r="Z43" t="b">
         <v>0</v>
       </c>
       <c r="AA43" t="b">
         <v>0</v>
       </c>
       <c r="AB43" t="b">
         <v>0</v>
       </c>
       <c r="AC43" t="b">
         <v>0</v>
       </c>
       <c r="AD43" t="b">
         <v>0</v>
       </c>
-      <c r="AE43" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>101370899</v>
       </c>
       <c r="B44" t="n">
         <v>625735</v>
       </c>
       <c r="C44" t="inlineStr"/>
       <c r="D44" t="inlineStr"/>
       <c r="E44" t="inlineStr">
         <is>
           <t>Chou CHSJ, Holler J, and de Rosa CT 1998</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t xml:space="preserve">Chou CHSJ, Holler J, de Rosa CT. Minimal risk levels (MRLs) for hazardous substances. Journal of Clean Technology, Environmental Toxicology, and Occupational Medicine 7:1-24. </t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>Minimal risk levels (MRLs) for hazardous substances</t>
         </is>
       </c>
@@ -5389,74 +4861,62 @@
       <c r="R44" t="b">
         <v>0</v>
       </c>
       <c r="S44" t="b">
         <v>0</v>
       </c>
       <c r="T44" t="b">
         <v>0</v>
       </c>
       <c r="U44" t="b">
         <v>0</v>
       </c>
       <c r="V44" t="b">
         <v>0</v>
       </c>
       <c r="W44" t="b">
         <v>0</v>
       </c>
       <c r="X44" t="b">
         <v>0</v>
       </c>
       <c r="Y44" t="b">
         <v>0</v>
       </c>
       <c r="Z44" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA44" t="b">
         <v>0</v>
       </c>
       <c r="AB44" t="b">
         <v>0</v>
       </c>
       <c r="AC44" t="b">
         <v>0</v>
       </c>
       <c r="AD44" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH44" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>101370900</v>
       </c>
       <c r="B45" t="n">
         <v>6301240</v>
       </c>
       <c r="C45" t="inlineStr"/>
       <c r="D45" t="inlineStr">
         <is>
           <t>10.1002/0471238961.2209142503152306.a01.pub2</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>Cowfer JA and Gorensek MB 2006</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t xml:space="preserve">Cowfer JA, Gorensek MB. Vinyl chloride. In Kirk-Othmer Encyclopedia of Chemical Technology (5th). Hoboken, NJ: John Wiley &amp; Sons. </t>
         </is>
@@ -5505,74 +4965,62 @@
       <c r="R45" t="b">
         <v>0</v>
       </c>
       <c r="S45" t="b">
         <v>0</v>
       </c>
       <c r="T45" t="b">
         <v>0</v>
       </c>
       <c r="U45" t="b">
         <v>0</v>
       </c>
       <c r="V45" t="b">
         <v>0</v>
       </c>
       <c r="W45" t="b">
         <v>0</v>
       </c>
       <c r="X45" t="b">
         <v>0</v>
       </c>
       <c r="Y45" t="b">
         <v>0</v>
       </c>
       <c r="Z45" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA45" t="b">
         <v>0</v>
       </c>
       <c r="AB45" t="b">
         <v>0</v>
       </c>
       <c r="AC45" t="b">
         <v>0</v>
       </c>
       <c r="AD45" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH45" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>101370901</v>
       </c>
       <c r="B46" t="n">
         <v>6304163</v>
       </c>
       <c r="C46" t="inlineStr"/>
       <c r="D46" t="inlineStr"/>
       <c r="E46" t="inlineStr">
         <is>
           <t>Bardole J and White D 2000</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t xml:space="preserve">Bardole J, White D. Paint and finish removers. In Kirk‐Othmer Encyclopedia of Chemical Technology. New York, NY: John Wiley &amp; Sons. </t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>Paint and finish removers</t>
@@ -5631,62 +5079,50 @@
       </c>
       <c r="W46" t="b">
         <v>1</v>
       </c>
       <c r="X46" t="b">
         <v>0</v>
       </c>
       <c r="Y46" t="b">
         <v>1</v>
       </c>
       <c r="Z46" t="b">
         <v>0</v>
       </c>
       <c r="AA46" t="b">
         <v>0</v>
       </c>
       <c r="AB46" t="b">
         <v>0</v>
       </c>
       <c r="AC46" t="b">
         <v>0</v>
       </c>
       <c r="AD46" t="b">
         <v>0</v>
       </c>
-      <c r="AE46" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>101370902</v>
       </c>
       <c r="B47" t="n">
         <v>6306751</v>
       </c>
       <c r="C47" t="inlineStr"/>
       <c r="D47" t="inlineStr"/>
       <c r="E47" t="inlineStr">
         <is>
           <t>OECD 2019</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t xml:space="preserve">OECD. Complementing document to the emission scenario document on plastic additives: Plastic additives during the use of end products. (38). </t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>Complementing document to the emission scenario document on plastic additives: Plastic additives during the use of end products</t>
         </is>
       </c>
@@ -5725,74 +5161,62 @@
       <c r="R47" t="b">
         <v>0</v>
       </c>
       <c r="S47" t="b">
         <v>0</v>
       </c>
       <c r="T47" t="b">
         <v>0</v>
       </c>
       <c r="U47" t="b">
         <v>0</v>
       </c>
       <c r="V47" t="b">
         <v>0</v>
       </c>
       <c r="W47" t="b">
         <v>0</v>
       </c>
       <c r="X47" t="b">
         <v>0</v>
       </c>
       <c r="Y47" t="b">
         <v>0</v>
       </c>
       <c r="Z47" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA47" t="b">
         <v>0</v>
       </c>
       <c r="AB47" t="b">
         <v>0</v>
       </c>
       <c r="AC47" t="b">
         <v>0</v>
       </c>
       <c r="AD47" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH47" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>101370903</v>
       </c>
       <c r="B48" t="n">
         <v>6311218</v>
       </c>
       <c r="C48" t="inlineStr"/>
       <c r="D48" t="inlineStr"/>
       <c r="E48" t="inlineStr">
         <is>
           <t>U.S. EPA 2004</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t xml:space="preserve">U.S. EPA. Additives in plastics processing (compounding) – Generic scenario for estimating occupational exposures and environmental release – Draft. Washington, DC: U.S. Environmental Protection Agency. </t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>Additives in plastics processing (compounding) – Generic scenario for estimating occupational exposures and environmental release – Draft</t>
@@ -5847,62 +5271,50 @@
       </c>
       <c r="W48" t="b">
         <v>1</v>
       </c>
       <c r="X48" t="b">
         <v>1</v>
       </c>
       <c r="Y48" t="b">
         <v>1</v>
       </c>
       <c r="Z48" t="b">
         <v>0</v>
       </c>
       <c r="AA48" t="b">
         <v>0</v>
       </c>
       <c r="AB48" t="b">
         <v>0</v>
       </c>
       <c r="AC48" t="b">
         <v>0</v>
       </c>
       <c r="AD48" t="b">
         <v>0</v>
       </c>
-      <c r="AE48" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>101370904</v>
       </c>
       <c r="B49" t="n">
         <v>6311565</v>
       </c>
       <c r="C49" t="inlineStr"/>
       <c r="D49" t="inlineStr"/>
       <c r="E49" t="inlineStr">
         <is>
           <t>Hargis &amp; Montgomery Inc. 1984</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t xml:space="preserve">Hargis &amp; Montgomery Inc. Phase I Investigation of Groundwater Quality and Hydrogeological Conditions Summa Corporation Facility Culver City, California. In Letter submitting two enclosed studies of the groundwater and hydrogeology of the Summa Corporation facility in Culver City, California with attachments. (OTS0535134.  86-920000806.  TSCATS/422059a). Maguire Thomas Partners. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>Phase I Investigation of Groundwater Quality and Hydrogeological Conditions Summa Corporation Facility Culver City, California</t>
         </is>
       </c>
@@ -5941,74 +5353,62 @@
       <c r="R49" t="b">
         <v>0</v>
       </c>
       <c r="S49" t="b">
         <v>0</v>
       </c>
       <c r="T49" t="b">
         <v>0</v>
       </c>
       <c r="U49" t="b">
         <v>0</v>
       </c>
       <c r="V49" t="b">
         <v>0</v>
       </c>
       <c r="W49" t="b">
         <v>0</v>
       </c>
       <c r="X49" t="b">
         <v>0</v>
       </c>
       <c r="Y49" t="b">
         <v>0</v>
       </c>
       <c r="Z49" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA49" t="b">
         <v>0</v>
       </c>
       <c r="AB49" t="b">
         <v>0</v>
       </c>
       <c r="AC49" t="b">
         <v>0</v>
       </c>
       <c r="AD49" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH49" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>101370905</v>
       </c>
       <c r="B50" t="n">
         <v>6311590</v>
       </c>
       <c r="C50" t="inlineStr"/>
       <c r="D50" t="inlineStr"/>
       <c r="E50" t="inlineStr">
         <is>
           <t>Ecology and Environment 1992</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t xml:space="preserve">Ecology and Environment. Site investigation and evaluation of remedial measures report Howard Hughes properties plant site, Los Angeles, California. In Letter submitting two enclosed site investigation studies of the Hughes Helicopter facility in Culver City, California with attachments. (OTS0535135.  86-920000807.  TSCATS/422060b). Maguire Thomas Partners. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>Site investigation and evaluation of remedial measures report Howard Hughes properties plant site, Los Angeles, California</t>
@@ -6037,86 +5437,74 @@
       <c r="N50" s="2" t="n">
         <v>45127.64779603385</v>
       </c>
       <c r="O50" s="2" t="n">
         <v>45127.64779603417</v>
       </c>
       <c r="P50" t="b">
         <v>1</v>
       </c>
       <c r="Q50" t="b">
         <v>1</v>
       </c>
       <c r="R50" t="b">
         <v>0</v>
       </c>
       <c r="S50" t="b">
         <v>0</v>
       </c>
       <c r="T50" t="b">
         <v>0</v>
       </c>
       <c r="U50" t="b">
         <v>0</v>
       </c>
       <c r="V50" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W50" t="b">
         <v>0</v>
       </c>
       <c r="X50" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Y50" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z50" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AA50" t="b">
         <v>0</v>
       </c>
       <c r="AB50" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC50" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AD50" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH50" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>101370906</v>
       </c>
       <c r="B51" t="n">
         <v>6385708</v>
       </c>
       <c r="C51" t="inlineStr"/>
       <c r="D51" t="inlineStr"/>
       <c r="E51" t="inlineStr">
         <is>
           <t>U.S. EPA 2003</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t xml:space="preserve">U.S. EPA. Transportation equipment cleaning - Generic scenario for estimating occupational exposures and environmental releases (draft). Washington, DC: U.S. Environmental Protection Agency. </t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>Transportation equipment cleaning - Generic scenario for estimating occupational exposures and environmental releases (draft)</t>
@@ -6171,62 +5559,50 @@
       </c>
       <c r="W51" t="b">
         <v>1</v>
       </c>
       <c r="X51" t="b">
         <v>1</v>
       </c>
       <c r="Y51" t="b">
         <v>1</v>
       </c>
       <c r="Z51" t="b">
         <v>0</v>
       </c>
       <c r="AA51" t="b">
         <v>0</v>
       </c>
       <c r="AB51" t="b">
         <v>0</v>
       </c>
       <c r="AC51" t="b">
         <v>0</v>
       </c>
       <c r="AD51" t="b">
         <v>0</v>
       </c>
-      <c r="AE51" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="52">
       <c r="A52" t="n">
         <v>101370907</v>
       </c>
       <c r="B52" t="n">
         <v>6385711</v>
       </c>
       <c r="C52" t="inlineStr"/>
       <c r="D52" t="inlineStr"/>
       <c r="E52" t="inlineStr">
         <is>
           <t>U.S. EPA 2014</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t xml:space="preserve">U.S. EPA. Use of additives in the thermoplastic converting industry - generic scenario for estimating occupational exposures and environmental releases. Washington, DC: U.S. Environmental Protection Agency. </t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>Use of additives in the thermoplastic converting industry - generic scenario for estimating occupational exposures and environmental releases</t>
         </is>
       </c>
@@ -6277,62 +5653,50 @@
       <c r="V52" t="b">
         <v>1</v>
       </c>
       <c r="W52" t="b">
         <v>1</v>
       </c>
       <c r="X52" t="b">
         <v>1</v>
       </c>
       <c r="Y52" t="b">
         <v>1</v>
       </c>
       <c r="Z52" t="b">
         <v>0</v>
       </c>
       <c r="AA52" t="b">
         <v>0</v>
       </c>
       <c r="AB52" t="b">
         <v>0</v>
       </c>
       <c r="AC52" t="b">
         <v>0</v>
       </c>
       <c r="AD52" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH52" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="n">
         <v>101370908</v>
       </c>
       <c r="B53" t="n">
         <v>6385719</v>
       </c>
       <c r="C53" t="inlineStr"/>
       <c r="D53" t="inlineStr"/>
       <c r="E53" t="inlineStr">
         <is>
           <t>U.S. EPA 2004</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t xml:space="preserve">U.S. EPA. Spray coatings in the furniture industry - generic scenario for estimating occupational exposures and environmental releases: Draft.  </t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>Spray coatings in the furniture industry - generic scenario for estimating occupational exposures and environmental releases: Draft</t>
@@ -6383,62 +5747,50 @@
       </c>
       <c r="W53" t="b">
         <v>1</v>
       </c>
       <c r="X53" t="b">
         <v>1</v>
       </c>
       <c r="Y53" t="b">
         <v>1</v>
       </c>
       <c r="Z53" t="b">
         <v>0</v>
       </c>
       <c r="AA53" t="b">
         <v>0</v>
       </c>
       <c r="AB53" t="b">
         <v>0</v>
       </c>
       <c r="AC53" t="b">
         <v>0</v>
       </c>
       <c r="AD53" t="b">
         <v>0</v>
       </c>
-      <c r="AE53" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="54">
       <c r="A54" t="n">
         <v>101370909</v>
       </c>
       <c r="B54" t="n">
         <v>6385748</v>
       </c>
       <c r="C54" t="inlineStr"/>
       <c r="D54" t="inlineStr"/>
       <c r="E54" t="inlineStr">
         <is>
           <t>U.S. EPA 2014</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t xml:space="preserve">U.S. EPA. Use of additive in plastic compounding - generic scenario for estimating occupational exposures and environmental releases: Draft.  </t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>Use of additive in plastic compounding - generic scenario for estimating occupational exposures and environmental releases: Draft</t>
         </is>
       </c>
@@ -6467,80 +5819,68 @@
       <c r="P54" t="b">
         <v>1</v>
       </c>
       <c r="Q54" t="b">
         <v>1</v>
       </c>
       <c r="R54" t="b">
         <v>0</v>
       </c>
       <c r="S54" t="b">
         <v>0</v>
       </c>
       <c r="T54" t="b">
         <v>0</v>
       </c>
       <c r="U54" t="b">
         <v>0</v>
       </c>
       <c r="V54" t="b">
         <v>1</v>
       </c>
       <c r="W54" t="b">
         <v>1</v>
       </c>
       <c r="X54" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Y54" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z54" t="b">
         <v>0</v>
       </c>
       <c r="AA54" t="b">
         <v>0</v>
       </c>
       <c r="AB54" t="b">
         <v>0</v>
       </c>
       <c r="AC54" t="b">
         <v>0</v>
       </c>
       <c r="AD54" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH54" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="n">
         <v>101370910</v>
       </c>
       <c r="B55" t="n">
         <v>6549571</v>
       </c>
       <c r="C55" t="inlineStr"/>
       <c r="D55" t="inlineStr"/>
       <c r="E55" t="inlineStr">
         <is>
           <t>U.S. EPA 2004</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t xml:space="preserve">U.S. EPA. Additives in Plastics Processing (Converting into Finished Products) -Generic Scenario for Estimating Occupational Exposures and Environmental Releases. Draft. Washington, DC: U.S. Environmental Protection Agency. </t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>Additives in Plastics Processing (Converting into Finished Products) -Generic Scenario for Estimating Occupational Exposures and Environmental Releases. Draft</t>
@@ -6595,62 +5935,50 @@
       </c>
       <c r="W55" t="b">
         <v>1</v>
       </c>
       <c r="X55" t="b">
         <v>1</v>
       </c>
       <c r="Y55" t="b">
         <v>1</v>
       </c>
       <c r="Z55" t="b">
         <v>0</v>
       </c>
       <c r="AA55" t="b">
         <v>0</v>
       </c>
       <c r="AB55" t="b">
         <v>0</v>
       </c>
       <c r="AC55" t="b">
         <v>0</v>
       </c>
       <c r="AD55" t="b">
         <v>0</v>
       </c>
-      <c r="AE55" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="56">
       <c r="A56" t="n">
         <v>101370911</v>
       </c>
       <c r="B56" t="n">
         <v>6575185</v>
       </c>
       <c r="C56" t="inlineStr"/>
       <c r="D56" t="inlineStr"/>
       <c r="E56" t="inlineStr">
         <is>
           <t>Malcolm Pirnie Inc 1991</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t xml:space="preserve">Malcolm Pirnie Inc. Remedial Investigation Report Buffalo Color Area "D" Engineering Report. In Letter from Allied-Signal Inc to USEPA submitting enclosed health and safety study concerning volatile organics such as toluene and xylenes with attachments. (OTS0529450.  86-910000818.  TSCATS/415552). Allied-Signal, Inc.  Buffalo Color Corporation. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>Remedial Investigation Report Buffalo Color Area "D" Engineering Report</t>
         </is>
       </c>
@@ -6689,74 +6017,62 @@
       <c r="R56" t="b">
         <v>0</v>
       </c>
       <c r="S56" t="b">
         <v>0</v>
       </c>
       <c r="T56" t="b">
         <v>0</v>
       </c>
       <c r="U56" t="b">
         <v>0</v>
       </c>
       <c r="V56" t="b">
         <v>0</v>
       </c>
       <c r="W56" t="b">
         <v>0</v>
       </c>
       <c r="X56" t="b">
         <v>0</v>
       </c>
       <c r="Y56" t="b">
         <v>0</v>
       </c>
       <c r="Z56" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA56" t="b">
         <v>0</v>
       </c>
       <c r="AB56" t="b">
         <v>0</v>
       </c>
       <c r="AC56" t="b">
         <v>0</v>
       </c>
       <c r="AD56" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH56" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="n">
         <v>101370912</v>
       </c>
       <c r="B57" t="n">
         <v>6575929</v>
       </c>
       <c r="C57" t="inlineStr"/>
       <c r="D57" t="inlineStr"/>
       <c r="E57" t="inlineStr">
         <is>
           <t>McLaren Environmental Engineering 1992</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t xml:space="preserve">McLaren Environmental Engineering. Final report on cone penetrometer test, hydropunch survey, and installation of re-injection wells at Playa Vista site. In Letter submitting two enclosed site investigation studies of the Hughes Helicopter facility in Culver City, California with attachments. (OTS0535135.  86920000807.  TSCATS/422060). Maguire Thomas Partners. </t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>Final report on cone penetrometer test, hydropunch survey, and installation of re-injection wells at Playa Vista site</t>
@@ -6797,74 +6113,62 @@
       <c r="R57" t="b">
         <v>0</v>
       </c>
       <c r="S57" t="b">
         <v>0</v>
       </c>
       <c r="T57" t="b">
         <v>0</v>
       </c>
       <c r="U57" t="b">
         <v>0</v>
       </c>
       <c r="V57" t="b">
         <v>0</v>
       </c>
       <c r="W57" t="b">
         <v>0</v>
       </c>
       <c r="X57" t="b">
         <v>0</v>
       </c>
       <c r="Y57" t="b">
         <v>0</v>
       </c>
       <c r="Z57" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA57" t="b">
         <v>0</v>
       </c>
       <c r="AB57" t="b">
         <v>0</v>
       </c>
       <c r="AC57" t="b">
         <v>0</v>
       </c>
       <c r="AD57" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH57" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="n">
         <v>101370913</v>
       </c>
       <c r="B58" t="n">
         <v>664488</v>
       </c>
       <c r="C58" t="inlineStr"/>
       <c r="D58" t="inlineStr"/>
       <c r="E58" t="inlineStr">
         <is>
           <t>CDC 2009</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t xml:space="preserve">CDC. Fourth national report on human exposure to environmental chemicals. Atlanta, GA: Centers for Disease Control and Prevention. </t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>Fourth national report on human exposure to environmental chemicals</t>
@@ -6923,62 +6227,50 @@
       </c>
       <c r="W58" t="b">
         <v>1</v>
       </c>
       <c r="X58" t="b">
         <v>1</v>
       </c>
       <c r="Y58" t="b">
         <v>1</v>
       </c>
       <c r="Z58" t="b">
         <v>0</v>
       </c>
       <c r="AA58" t="b">
         <v>0</v>
       </c>
       <c r="AB58" t="b">
         <v>0</v>
       </c>
       <c r="AC58" t="b">
         <v>0</v>
       </c>
       <c r="AD58" t="b">
         <v>0</v>
       </c>
-      <c r="AE58" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="59">
       <c r="A59" t="n">
         <v>101370914</v>
       </c>
       <c r="B59" t="n">
         <v>723873</v>
       </c>
       <c r="C59" t="inlineStr"/>
       <c r="D59" t="inlineStr"/>
       <c r="E59" t="inlineStr">
         <is>
           <t>ATSDR 1996</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t xml:space="preserve">ATSDR. Toxicological profile for 1,2-dichloroethene. Atlanta, GA: U.S. Department of Health and Human Services, Public Health Service, Agency for Toxic Substances and Disease Registry. [ATSDR Tox Profile]. </t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>Toxicological profile for 1,2-dichloroethene</t>
         </is>
       </c>
@@ -7035,62 +6327,50 @@
       </c>
       <c r="W59" t="b">
         <v>1</v>
       </c>
       <c r="X59" t="b">
         <v>1</v>
       </c>
       <c r="Y59" t="b">
         <v>1</v>
       </c>
       <c r="Z59" t="b">
         <v>0</v>
       </c>
       <c r="AA59" t="b">
         <v>0</v>
       </c>
       <c r="AB59" t="b">
         <v>0</v>
       </c>
       <c r="AC59" t="b">
         <v>0</v>
       </c>
       <c r="AD59" t="b">
         <v>0</v>
       </c>
-      <c r="AE59" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="60">
       <c r="A60" t="n">
         <v>101370915</v>
       </c>
       <c r="B60" t="n">
         <v>7303021</v>
       </c>
       <c r="C60" t="inlineStr"/>
       <c r="D60" t="inlineStr"/>
       <c r="E60" t="inlineStr">
         <is>
           <t>COWI AS 2018</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t xml:space="preserve">COWI AS. Screening programme 2017: Suspected PBT compounds. Trondheim, Norway: The Norwegian Environment Agency. </t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>Screening programme 2017: Suspected PBT compounds</t>
         </is>
       </c>
@@ -7147,62 +6427,50 @@
       </c>
       <c r="W60" t="b">
         <v>0</v>
       </c>
       <c r="X60" t="b">
         <v>1</v>
       </c>
       <c r="Y60" t="b">
         <v>1</v>
       </c>
       <c r="Z60" t="b">
         <v>0</v>
       </c>
       <c r="AA60" t="b">
         <v>0</v>
       </c>
       <c r="AB60" t="b">
         <v>0</v>
       </c>
       <c r="AC60" t="b">
         <v>0</v>
       </c>
       <c r="AD60" t="b">
         <v>0</v>
       </c>
-      <c r="AE60" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="61">
       <c r="A61" t="n">
         <v>101370916</v>
       </c>
       <c r="B61" t="n">
         <v>7310513</v>
       </c>
       <c r="C61" t="inlineStr"/>
       <c r="D61" t="inlineStr"/>
       <c r="E61" t="inlineStr">
         <is>
           <t>U.S. EPA 1995</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t xml:space="preserve">U.S. EPA. Chapter 6: Organic chemical process industry. Compilation of air pollutant emission factors. Volume I: Stationary point and area sources, fifth edition, AP-42. (450AP425ED). Research Triangle Park, NC: U.S. Environmental Protection Agency. </t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>Chapter 6: Organic chemical process industry. Compilation of air pollutant emission factors. Volume I: Stationary point and area sources, fifth edition, AP-42</t>
         </is>
       </c>
@@ -7255,62 +6523,50 @@
       </c>
       <c r="W61" t="b">
         <v>1</v>
       </c>
       <c r="X61" t="b">
         <v>0</v>
       </c>
       <c r="Y61" t="b">
         <v>1</v>
       </c>
       <c r="Z61" t="b">
         <v>0</v>
       </c>
       <c r="AA61" t="b">
         <v>0</v>
       </c>
       <c r="AB61" t="b">
         <v>0</v>
       </c>
       <c r="AC61" t="b">
         <v>0</v>
       </c>
       <c r="AD61" t="b">
         <v>0</v>
       </c>
-      <c r="AE61" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="62">
       <c r="A62" t="n">
         <v>101370917</v>
       </c>
       <c r="B62" t="n">
         <v>7315820</v>
       </c>
       <c r="C62" t="inlineStr"/>
       <c r="D62" t="inlineStr"/>
       <c r="E62" t="inlineStr">
         <is>
           <t>U.S. EPA 1995</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t xml:space="preserve">U.S. EPA. Chapter 4.2: Introduction to surface coating. Compilation of air pollutant emission factors. Volume I: Stationary point and area sources, fifth edition, AP-42. Washington, DC: U.S. Environmental Protection Agency. [EPA Report]. </t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>Chapter 4.2: Introduction to surface coating. Compilation of air pollutant emission factors. Volume I: Stationary point and area sources, fifth edition, AP-42</t>
         </is>
       </c>
@@ -7363,62 +6619,50 @@
       </c>
       <c r="W62" t="b">
         <v>1</v>
       </c>
       <c r="X62" t="b">
         <v>0</v>
       </c>
       <c r="Y62" t="b">
         <v>1</v>
       </c>
       <c r="Z62" t="b">
         <v>0</v>
       </c>
       <c r="AA62" t="b">
         <v>0</v>
       </c>
       <c r="AB62" t="b">
         <v>0</v>
       </c>
       <c r="AC62" t="b">
         <v>0</v>
       </c>
       <c r="AD62" t="b">
         <v>0</v>
       </c>
-      <c r="AE62" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="63">
       <c r="A63" t="n">
         <v>101370918</v>
       </c>
       <c r="B63" t="n">
         <v>7348917</v>
       </c>
       <c r="C63" t="inlineStr"/>
       <c r="D63" t="inlineStr"/>
       <c r="E63" t="inlineStr">
         <is>
           <t>OECD 2011</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t xml:space="preserve">OECD. Resource compendium of PRTR release estimation techniques, part 4: Summary of techniques for releases from products, version 1.0. (ENV/JM/MONO(2011)7/PART1; JT03299513). Paris, France: Organisation for Economic Co-operation and Development. </t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>Resource compendium of PRTR release estimation techniques, part 4: Summary of techniques for releases from products, version 1.0</t>
         </is>
       </c>
@@ -7471,62 +6715,50 @@
       </c>
       <c r="W63" t="b">
         <v>0</v>
       </c>
       <c r="X63" t="b">
         <v>0</v>
       </c>
       <c r="Y63" t="b">
         <v>1</v>
       </c>
       <c r="Z63" t="b">
         <v>0</v>
       </c>
       <c r="AA63" t="b">
         <v>0</v>
       </c>
       <c r="AB63" t="b">
         <v>0</v>
       </c>
       <c r="AC63" t="b">
         <v>0</v>
       </c>
       <c r="AD63" t="b">
         <v>0</v>
       </c>
-      <c r="AE63" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="64">
       <c r="A64" t="n">
         <v>101370919</v>
       </c>
       <c r="B64" t="n">
         <v>7349020</v>
       </c>
       <c r="C64" t="inlineStr"/>
       <c r="D64" t="inlineStr"/>
       <c r="E64" t="inlineStr">
         <is>
           <t>ERG 1998</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t xml:space="preserve">ERG. Air emissions inventories, volume 2: Point sources: Chapter 11: Preferred and alternative methods for estimating air emissions from plastic products manufacturing. U.. </t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>Air emissions inventories, volume 2: Point sources: Chapter 11: Preferred and alternative methods for estimating air emissions from plastic products manufacturing</t>
         </is>
       </c>
@@ -7577,62 +6809,50 @@
       <c r="V64" t="b">
         <v>1</v>
       </c>
       <c r="W64" t="b">
         <v>1</v>
       </c>
       <c r="X64" t="b">
         <v>0</v>
       </c>
       <c r="Y64" t="b">
         <v>1</v>
       </c>
       <c r="Z64" t="b">
         <v>0</v>
       </c>
       <c r="AA64" t="b">
         <v>0</v>
       </c>
       <c r="AB64" t="b">
         <v>0</v>
       </c>
       <c r="AC64" t="b">
         <v>0</v>
       </c>
       <c r="AD64" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH64" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="n">
         <v>101370920</v>
       </c>
       <c r="B65" t="n">
         <v>7681902</v>
       </c>
       <c r="C65" t="inlineStr"/>
       <c r="D65" t="inlineStr"/>
       <c r="E65" t="inlineStr">
         <is>
           <t>NLM 2020</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t xml:space="preserve">NLM. Hazardous agents: trans-1,2-dichloroethylene.  </t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>Hazardous agents: trans-1,2-dichloroethylene</t>
@@ -7669,74 +6889,62 @@
       <c r="R65" t="b">
         <v>0</v>
       </c>
       <c r="S65" t="b">
         <v>0</v>
       </c>
       <c r="T65" t="b">
         <v>0</v>
       </c>
       <c r="U65" t="b">
         <v>0</v>
       </c>
       <c r="V65" t="b">
         <v>0</v>
       </c>
       <c r="W65" t="b">
         <v>0</v>
       </c>
       <c r="X65" t="b">
         <v>0</v>
       </c>
       <c r="Y65" t="b">
         <v>0</v>
       </c>
       <c r="Z65" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA65" t="b">
         <v>0</v>
       </c>
       <c r="AB65" t="b">
         <v>0</v>
       </c>
       <c r="AC65" t="b">
         <v>0</v>
       </c>
       <c r="AD65" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH65" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="n">
         <v>101370921</v>
       </c>
       <c r="B66" t="n">
         <v>8674805</v>
       </c>
       <c r="C66" t="inlineStr"/>
       <c r="D66" t="inlineStr"/>
       <c r="E66" t="inlineStr">
         <is>
           <t>U.S. EPA 2021</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t xml:space="preserve">U.S. EPA. Application of spray polyurethane foam insulation - Generic scenario for estimating occupational exposures and environmental releases - Final.  </t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
           <t>Application of spray polyurethane foam insulation - Generic scenario for estimating occupational exposures and environmental releases - Final</t>
@@ -7785,62 +6993,50 @@
       <c r="V66" t="b">
         <v>1</v>
       </c>
       <c r="W66" t="b">
         <v>0</v>
       </c>
       <c r="X66" t="b">
         <v>1</v>
       </c>
       <c r="Y66" t="b">
         <v>1</v>
       </c>
       <c r="Z66" t="b">
         <v>0</v>
       </c>
       <c r="AA66" t="b">
         <v>0</v>
       </c>
       <c r="AB66" t="b">
         <v>0</v>
       </c>
       <c r="AC66" t="b">
         <v>0</v>
       </c>
       <c r="AD66" t="b">
-        <v>0</v>
-[...10 lines deleted...]
-      <c r="AH66" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="n">
         <v>101370922</v>
       </c>
       <c r="B67" t="n">
         <v>9493515</v>
       </c>
       <c r="C67" t="inlineStr"/>
       <c r="D67" t="inlineStr"/>
       <c r="E67" t="inlineStr">
         <is>
           <t>U.S. EPA</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t xml:space="preserve">U.S. EPA. AP-42: Chapter 9 - Food and Agricultural Industries.  </t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>AP-42: Chapter 9 - Food and Agricultural Industries</t>
@@ -7875,74 +7071,62 @@
       <c r="R67" t="b">
         <v>0</v>
       </c>
       <c r="S67" t="b">
         <v>0</v>
       </c>
       <c r="T67" t="b">
         <v>0</v>
       </c>
       <c r="U67" t="b">
         <v>0</v>
       </c>
       <c r="V67" t="b">
         <v>0</v>
       </c>
       <c r="W67" t="b">
         <v>0</v>
       </c>
       <c r="X67" t="b">
         <v>0</v>
       </c>
       <c r="Y67" t="b">
         <v>0</v>
       </c>
       <c r="Z67" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA67" t="b">
         <v>0</v>
       </c>
       <c r="AB67" t="b">
         <v>0</v>
       </c>
       <c r="AC67" t="b">
         <v>0</v>
       </c>
       <c r="AD67" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH67" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="n">
         <v>101370923</v>
       </c>
       <c r="B68" t="n">
         <v>9642071</v>
       </c>
       <c r="C68" t="inlineStr"/>
       <c r="D68" t="inlineStr"/>
       <c r="E68" t="inlineStr">
         <is>
           <t>NCBI 2020</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t xml:space="preserve">NCBI. PubChem Annotation Record for   Trans-1,2-Dichloroethylene.  </t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t>PubChem Annotation Record for   Trans-1,2-Dichloroethylene</t>
@@ -7993,62 +7177,50 @@
       </c>
       <c r="W68" t="b">
         <v>1</v>
       </c>
       <c r="X68" t="b">
         <v>1</v>
       </c>
       <c r="Y68" t="b">
         <v>1</v>
       </c>
       <c r="Z68" t="b">
         <v>0</v>
       </c>
       <c r="AA68" t="b">
         <v>0</v>
       </c>
       <c r="AB68" t="b">
         <v>0</v>
       </c>
       <c r="AC68" t="b">
         <v>0</v>
       </c>
       <c r="AD68" t="b">
         <v>0</v>
       </c>
-      <c r="AE68" t="b">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="69">
       <c r="A69" t="n">
         <v>101370924</v>
       </c>
       <c r="B69" t="n">
         <v>9642084</v>
       </c>
       <c r="C69" t="inlineStr"/>
       <c r="D69" t="inlineStr"/>
       <c r="E69" t="inlineStr">
         <is>
           <t>OECD 1995</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t xml:space="preserve">OECD. Detailed review paper on biodegradability testing. (OCDE/GD(95)43). Paris, France: Organisation for Economic Co-operation and Development. </t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t>Detailed review paper on biodegradability testing</t>
         </is>
       </c>
@@ -8087,72 +7259,60 @@
       <c r="R69" t="b">
         <v>0</v>
       </c>
       <c r="S69" t="b">
         <v>0</v>
       </c>
       <c r="T69" t="b">
         <v>0</v>
       </c>
       <c r="U69" t="b">
         <v>0</v>
       </c>
       <c r="V69" t="b">
         <v>0</v>
       </c>
       <c r="W69" t="b">
         <v>0</v>
       </c>
       <c r="X69" t="b">
         <v>0</v>
       </c>
       <c r="Y69" t="b">
         <v>0</v>
       </c>
       <c r="Z69" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA69" t="b">
         <v>0</v>
       </c>
       <c r="AB69" t="b">
         <v>0</v>
       </c>
       <c r="AC69" t="b">
         <v>0</v>
       </c>
       <c r="AD69" t="b">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="AH69" t="b">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:AH69"/>
+  <autoFilter ref="A1:AD69"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>