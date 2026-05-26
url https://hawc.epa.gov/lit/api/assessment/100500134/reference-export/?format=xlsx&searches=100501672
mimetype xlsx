--- v0 (2025-11-04)
+++ v1 (2026-05-26)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="data" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'data'!$A$1:$W$22</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'data'!$A$1:$AD$22</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd h:mm:ss"/>
     <numFmt numFmtId="165" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
     <font>
       <color rgb="00FFFFFF"/>
     </font>
@@ -436,82 +436,89 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W22"/>
+  <dimension ref="A1:AD22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="10" customWidth="1" min="6" max="6"/>
     <col width="10" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="10" customWidth="1" min="9" max="9"/>
     <col width="10" customWidth="1" min="10" max="10"/>
     <col width="10" customWidth="1" min="11" max="11"/>
     <col width="10" customWidth="1" min="12" max="12"/>
     <col width="10" customWidth="1" min="13" max="13"/>
     <col width="10" customWidth="1" min="14" max="14"/>
     <col width="10" customWidth="1" min="15" max="15"/>
     <col width="10" customWidth="1" min="16" max="16"/>
     <col width="10" customWidth="1" min="17" max="17"/>
     <col width="10" customWidth="1" min="18" max="18"/>
     <col width="10" customWidth="1" min="19" max="19"/>
     <col width="10" customWidth="1" min="20" max="20"/>
     <col width="10" customWidth="1" min="21" max="21"/>
     <col width="10" customWidth="1" min="22" max="22"/>
     <col width="10" customWidth="1" min="23" max="23"/>
+    <col width="10" customWidth="1" min="24" max="24"/>
+    <col width="10" customWidth="1" min="25" max="25"/>
+    <col width="10" customWidth="1" min="26" max="26"/>
+    <col width="10" customWidth="1" min="27" max="27"/>
+    <col width="10" customWidth="1" min="28" max="28"/>
+    <col width="10" customWidth="1" min="29" max="29"/>
+    <col width="10" customWidth="1" min="30" max="30"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>HAWC ID</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>HERO ID</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>PubMed ID</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>DOI</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -548,86 +555,121 @@
           <t>Journal</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Abstract</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Full text URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Created</t>
         </is>
       </c>
       <c r="O1" s="1" t="inlineStr">
         <is>
           <t>Last updated</t>
         </is>
       </c>
       <c r="P1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review</t>
+          <t>Meets RESO Criteria at TIAB Screening</t>
         </is>
       </c>
       <c r="Q1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Included during Full-text Review</t>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening</t>
         </is>
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Included during Full-text Review|General Engineering Assessment</t>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Peer-Reviewed Literature Search</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Included during Full-text Review|Occupational Exposure</t>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Peer-Reviewed Literature Search|General Engineering Assessment</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Included during Full-text Review|Environmental Release</t>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Peer-Reviewed Literature Search|Occupational Exposure</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Excluded during Full-text Review</t>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Peer-Reviewed Literature Search|Environmental Release</t>
         </is>
       </c>
       <c r="V1" s="1" t="inlineStr">
         <is>
-          <t>Excluded</t>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Gray Literature Search</t>
         </is>
       </c>
       <c r="W1" s="1" t="inlineStr">
         <is>
-          <t>Supplemental</t>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Gray Literature Search|General Engineering Assessment</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Gray Literature Search|Occupational Exposure</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Meets RESO Criteria at TIAB Screening|Meets RESO Criteria at FT Screening|Gray Literature Search|Environmental Release</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Meets RESO Criteria at TIAB Screening|Does Not Meet RESO Criteria at FT Screening</t>
+        </is>
+      </c>
+      <c r="AA1" s="1" t="inlineStr">
+        <is>
+          <t>Meets RESO Criteria at TIAB Screening|Supplemental at FT Screening</t>
+        </is>
+      </c>
+      <c r="AB1" s="1" t="inlineStr">
+        <is>
+          <t>Meets RESO Criteria at TIAB Screening|PDF Unavailable</t>
+        </is>
+      </c>
+      <c r="AC1" s="1" t="inlineStr">
+        <is>
+          <t>Does Not Meet RESO Criteria at TIAB Screening</t>
+        </is>
+      </c>
+      <c r="AD1" s="1" t="inlineStr">
+        <is>
+          <t>Supplemental at TIAB Screening</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>101003808</v>
       </c>
       <c r="B2" t="n">
         <v>1315823</v>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>10.1021/ac00283a040</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Ligocki MP and Pankow JF 1985</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t xml:space="preserve">Ligocki MP, Pankow JF. Assessment of adsorption-solvent extraction with polyurethane foam and adsorption-thermal desorption with tenax gas chromatography for the collection and analysis of ambient organic vapors. Analytical Chemistry 57:1138-1144. </t>
         </is>
@@ -661,56 +703,77 @@
         </is>
       </c>
       <c r="M2" t="inlineStr"/>
       <c r="N2" s="2" t="n">
         <v>44050.84026328833</v>
       </c>
       <c r="O2" s="2" t="n">
         <v>44050.84026328866</v>
       </c>
       <c r="P2" t="b">
         <v>1</v>
       </c>
       <c r="Q2" t="b">
         <v>0</v>
       </c>
       <c r="R2" t="b">
         <v>0</v>
       </c>
       <c r="S2" t="b">
         <v>0</v>
       </c>
       <c r="T2" t="b">
         <v>0</v>
       </c>
       <c r="U2" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V2" t="b">
         <v>0</v>
       </c>
       <c r="W2" t="b">
+        <v>0</v>
+      </c>
+      <c r="X2" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y2" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z2" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD2" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>101003809</v>
       </c>
       <c r="B3" t="n">
         <v>1316113</v>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>Palm O, Dahlberg A-G, and Holmstrom H 1989</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t xml:space="preserve">Palm O, Dahlberg A-G, Holmstrom H. Sludge quality from municipal wastewater treatment plants in Sweden: Past and future trends. Vatten 45:30-35. </t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>Sludge quality from municipal wastewater treatment plants in Sweden: Past and future trends</t>
@@ -736,198 +799,261 @@
       </c>
       <c r="L3" t="inlineStr"/>
       <c r="M3" t="inlineStr"/>
       <c r="N3" s="2" t="n">
         <v>44050.84026335298</v>
       </c>
       <c r="O3" s="2" t="n">
         <v>44050.84026335324</v>
       </c>
       <c r="P3" t="b">
         <v>1</v>
       </c>
       <c r="Q3" t="b">
         <v>0</v>
       </c>
       <c r="R3" t="b">
         <v>0</v>
       </c>
       <c r="S3" t="b">
         <v>0</v>
       </c>
       <c r="T3" t="b">
         <v>0</v>
       </c>
       <c r="U3" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V3" t="b">
         <v>0</v>
       </c>
       <c r="W3" t="b">
+        <v>0</v>
+      </c>
+      <c r="X3" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y3" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z3" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD3" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>101003810</v>
       </c>
       <c r="B4" t="n">
         <v>1481749</v>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
           <t>Radian Corp 1991</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t xml:space="preserve">Radian Corp. LETTER FROM CHEVRON CORPORATION TO USEPA SUBMITTING ENCLOSED SUBMISSION OF FOUR CHEVRON USA OIL PRODUCTION FACILITY RISK ASSESSMENT FACILITIES IN CALIFORNIA WITH ATTACHMENTS.  </t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>LETTER FROM CHEVRON CORPORATION TO USEPA SUBMITTING ENCLOSED SUBMISSION OF FOUR CHEVRON USA OIL PRODUCTION FACILITY RISK ASSESSMENT FACILITIES IN CALIFORNIA WITH ATTACHMENTS</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>Radian Corp</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>Radian Corp</t>
         </is>
       </c>
       <c r="J4" t="n">
         <v>1991</v>
       </c>
       <c r="K4" t="inlineStr"/>
       <c r="L4" t="inlineStr"/>
       <c r="M4" t="inlineStr"/>
       <c r="N4" s="2" t="n">
         <v>44050.84026340451</v>
       </c>
       <c r="O4" s="2" t="n">
-        <v>44050.84026340475</v>
+        <v>46121.8309681959</v>
       </c>
       <c r="P4" t="b">
         <v>1</v>
       </c>
       <c r="Q4" t="b">
         <v>1</v>
       </c>
       <c r="R4" t="b">
         <v>0</v>
       </c>
       <c r="S4" t="b">
         <v>0</v>
       </c>
       <c r="T4" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U4" t="b">
         <v>0</v>
       </c>
       <c r="V4" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W4" t="b">
+        <v>0</v>
+      </c>
+      <c r="X4" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y4" t="b">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD4" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>101003811</v>
       </c>
       <c r="B5" t="n">
         <v>1481756</v>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
           <t>ENSR 1991</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t xml:space="preserve">ENSR. AB 2588 HEALTH RISK ASSESSMENT FOR KERN RIVER AND RACETRACK OIL FIELDS, BAKERSFIELD, CALIFORNIA WITH ATTACHMENTS AND COVER LETTER DATED 090591.  </t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>AB 2588 HEALTH RISK ASSESSMENT FOR KERN RIVER AND RACETRACK OIL FIELDS, BAKERSFIELD, CALIFORNIA WITH ATTACHMENTS AND COVER LETTER DATED 090591</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>ENSR</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>ENSR</t>
         </is>
       </c>
       <c r="J5" t="n">
         <v>1991</v>
       </c>
       <c r="K5" t="inlineStr"/>
       <c r="L5" t="inlineStr"/>
       <c r="M5" t="inlineStr"/>
       <c r="N5" s="2" t="n">
         <v>44050.84026345751</v>
       </c>
       <c r="O5" s="2" t="n">
-        <v>44050.84026345773</v>
+        <v>46121.83110910374</v>
       </c>
       <c r="P5" t="b">
         <v>1</v>
       </c>
       <c r="Q5" t="b">
         <v>1</v>
       </c>
       <c r="R5" t="b">
         <v>0</v>
       </c>
       <c r="S5" t="b">
         <v>0</v>
       </c>
       <c r="T5" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U5" t="b">
         <v>0</v>
       </c>
       <c r="V5" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W5" t="b">
+        <v>0</v>
+      </c>
+      <c r="X5" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y5" t="b">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD5" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>101003812</v>
       </c>
       <c r="B6" t="n">
         <v>1949176</v>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
           <t>Arashidani K et al. 2005</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t xml:space="preserve">Arashidani K, Nivukoski U, Inoue W, Otani H, Kunugita N, Kim H, Katoh T, Uchiyama I. Investigation of air pollution in restaurants and of employees' personal exposure level. 2718-2722. </t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>Investigation of air pollution in restaurants and of employees' personal exposure level</t>
@@ -942,71 +1068,92 @@
         <is>
           <t>Arashidani K et al.</t>
         </is>
       </c>
       <c r="J6" t="n">
         <v>2005</v>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>2718-2722.</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>We investigated the condition of air pollution in restaurants and of the personal exposure level of employees at the typical Japanese Yakitori-ya restaurant, (the chicken barbecue restaurant in Japan). The measured chemicals were volatile organic compounds (VOCs), aldehydes and NO(2). The chemicals were collected by a personal passive sampler. Twenty two kinds of VOCs including benzene were detected. Eight kinds of VOCs showed a higher concentration more than 5ppb. The VOCs and formaldehyde (HCHO) concentrations during cooking period were higher than that at ordinary period, and much higher than that of outdoor. The averages of personal exposure level of HCHO during working periods were in the range from about 30 to 60 ppb. NO(2) concentration during working period was clearly higher compared with non-working period. Therefore, it is clear that NO(2) is generated when a cookware is used.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr"/>
       <c r="N6" s="2" t="n">
         <v>44050.84026350741</v>
       </c>
       <c r="O6" s="2" t="n">
         <v>44050.84026350772</v>
       </c>
       <c r="P6" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q6" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R6" t="b">
         <v>0</v>
       </c>
       <c r="S6" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T6" t="b">
         <v>0</v>
       </c>
       <c r="U6" t="b">
         <v>0</v>
       </c>
       <c r="V6" t="b">
         <v>0</v>
       </c>
       <c r="W6" t="b">
+        <v>0</v>
+      </c>
+      <c r="X6" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y6" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD6" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>101003813</v>
       </c>
       <c r="B7" t="n">
         <v>27010</v>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
           <t>IARC 1982</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t xml:space="preserve">IARC. IARC monographs on the evaluation of the carcinogenic risk of chemicals to humans: Some industrial chemicals and dyestuffs. (1-398). (RISKLINE/1984090068). Lyon, France: International Agency for Research on Cancer. </t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>IARC monographs on the evaluation of the carcinogenic risk of chemicals to humans: Some industrial chemicals and dyestuffs</t>
@@ -1018,145 +1165,187 @@
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>IARC</t>
         </is>
       </c>
       <c r="J7" t="n">
         <v>1982</v>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>(1-398). (RISKLINE/1984090068). Lyon, France: International Agency for Research on Cancer.</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>Monographs on the carcinogenicity of the following substances: benzyl chloride, benzal chloride, benzotrichloride, benzoyl chloride, benzene, benzidine, p-benzoquinone dioxime, butyl benzyl phthalate, 4,4'-diaminodiphenyl ether, dichlorobenzenes, 3,3'-dichlorobenzidine, bis(2-ethylhexyl) adipate, bis(2-ethylhexyl) phthalate, Direct Black 38, Direct Blue 6, Direct Brown 95, 2-nitropropane, formaldehyde. For each substance included, sections cover: chemical and physical data; production, use, occurrence, analysis; biological data relevant to carcinogenic risk (animal studies, effects on humans, mutagenicity); summary of data and evaluations; references. Monographs have been updated with new material for some of the substances including benzidine and the benzidine-based dyes.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr"/>
       <c r="N7" s="2" t="n">
         <v>44050.84026359041</v>
       </c>
       <c r="O7" s="2" t="n">
-        <v>44050.84026359064</v>
+        <v>46121.83141179693</v>
       </c>
       <c r="P7" t="b">
         <v>1</v>
       </c>
       <c r="Q7" t="b">
         <v>1</v>
       </c>
       <c r="R7" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S7" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T7" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U7" t="b">
         <v>0</v>
       </c>
       <c r="V7" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W7" t="b">
+        <v>1</v>
+      </c>
+      <c r="X7" t="b">
+        <v>1</v>
+      </c>
+      <c r="Y7" t="b">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD7" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>101003814</v>
       </c>
       <c r="B8" t="n">
         <v>3809069</v>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
           <t>NIOSH 2014</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t xml:space="preserve">NIOSH. In-depth survey report: Spray polyurethane foam chemical exposures during spray application, All About Kids, Crestwood, KY.  </t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>In-depth survey report: Spray polyurethane foam chemical exposures during spray application, All About Kids, Crestwood, KY</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>NIOSH</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>NIOSH</t>
         </is>
       </c>
       <c r="J8" t="n">
         <v>2014</v>
       </c>
       <c r="K8" t="inlineStr"/>
       <c r="L8" t="inlineStr"/>
       <c r="M8" t="inlineStr"/>
       <c r="N8" s="2" t="n">
         <v>44050.84026363779</v>
       </c>
       <c r="O8" s="2" t="n">
         <v>44050.84026363802</v>
       </c>
       <c r="P8" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q8" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R8" t="b">
         <v>0</v>
       </c>
       <c r="S8" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T8" t="b">
         <v>0</v>
       </c>
       <c r="U8" t="b">
         <v>0</v>
       </c>
       <c r="V8" t="b">
         <v>0</v>
       </c>
       <c r="W8" t="b">
+        <v>0</v>
+      </c>
+      <c r="X8" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y8" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD8" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>101003815</v>
       </c>
       <c r="B9" t="n">
         <v>4154002</v>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
           <t>10.1080/10934528209375072</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Bozzelli JW and Kebbekus BB 1982</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t xml:space="preserve">Bozzelli JW, Kebbekus BB. A study of some aromatic and halocarbon vapors in the ambient atmosphere of New Jersey. Journal of Environmental Science and Health, Part A: Environmental Science and Engineering &amp; Toxic and Hazardous Substance Control 17:693-711. </t>
         </is>
@@ -1190,56 +1379,77 @@
         </is>
       </c>
       <c r="M9" t="inlineStr"/>
       <c r="N9" s="2" t="n">
         <v>44050.84026368694</v>
       </c>
       <c r="O9" s="2" t="n">
         <v>44050.84026368718</v>
       </c>
       <c r="P9" t="b">
         <v>1</v>
       </c>
       <c r="Q9" t="b">
         <v>0</v>
       </c>
       <c r="R9" t="b">
         <v>0</v>
       </c>
       <c r="S9" t="b">
         <v>0</v>
       </c>
       <c r="T9" t="b">
         <v>0</v>
       </c>
       <c r="U9" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V9" t="b">
         <v>0</v>
       </c>
       <c r="W9" t="b">
+        <v>0</v>
+      </c>
+      <c r="X9" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y9" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z9" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD9" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>101003816</v>
       </c>
       <c r="B10" t="n">
         <v>4214403</v>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
           <t>ENSR 1999</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t xml:space="preserve">ENSR. Letter fr boeing co to usepa submitting five parts of an ongoing study re environmental contamination &amp; remediation at rancho cordova site, w/attchmnts. (OTS0574208.  86010000012.). Boeing Company. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>Letter fr boeing co to usepa submitting five parts of an ongoing study re environmental contamination &amp; remediation at rancho cordova site, w/attchmnts</t>
@@ -1265,56 +1475,77 @@
       </c>
       <c r="L10" t="inlineStr"/>
       <c r="M10" t="inlineStr"/>
       <c r="N10" s="2" t="n">
         <v>44050.84026374298</v>
       </c>
       <c r="O10" s="2" t="n">
         <v>44050.8402637433</v>
       </c>
       <c r="P10" t="b">
         <v>1</v>
       </c>
       <c r="Q10" t="b">
         <v>0</v>
       </c>
       <c r="R10" t="b">
         <v>0</v>
       </c>
       <c r="S10" t="b">
         <v>0</v>
       </c>
       <c r="T10" t="b">
         <v>0</v>
       </c>
       <c r="U10" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V10" t="b">
         <v>0</v>
       </c>
       <c r="W10" t="b">
+        <v>0</v>
+      </c>
+      <c r="X10" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y10" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z10" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD10" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>101003817</v>
       </c>
       <c r="B11" t="n">
         <v>5489562</v>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
           <t>Zaman R 1992</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t xml:space="preserve">Zaman R. Solving Air Emissions Problems from Metal Cleaning Operations.  </t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>Solving Air Emissions Problems from Metal Cleaning Operations</t>
@@ -1334,62 +1565,83 @@
         <v>1992</v>
       </c>
       <c r="K11" t="inlineStr"/>
       <c r="L11" t="inlineStr">
         <is>
           <t>The cleaning of metal parts after manufacture involves use of a degreasing solvent. Parts are immersed into the liquid solvent or its vapor. Emissions of solvents into the air during this process, usually by diffusion, pollute the air. Spills during operation and solvent changes pose environmental hazards. Elimination or reduction of the environmental hazards associated with metal cleaning is desirable and can be accomplished through system design, solvent selection and solvent recycling. The system should be designed with the smallest-possible opening for part entry and exit, generally no larger than double the diameter of the part. Maintenance of an adequately deep vapor blanket over the tank is desirable. Temperatures should be monitored carefully to prevent condensation of vapor on the parts. Trichloroethylene is the most commonly used solvent. Historically, 1,1,1-trichloroethane, perchloroethylene, methylene chloride, and CFCs have also been used. Recycling of solvents can reduce metal cleaning air emissions.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr"/>
       <c r="N11" s="2" t="n">
         <v>44050.84026379729</v>
       </c>
       <c r="O11" s="2" t="n">
         <v>44050.84026379758</v>
       </c>
       <c r="P11" t="b">
         <v>1</v>
       </c>
       <c r="Q11" t="b">
         <v>1</v>
       </c>
       <c r="R11" t="b">
         <v>1</v>
       </c>
       <c r="S11" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T11" t="b">
         <v>0</v>
       </c>
       <c r="U11" t="b">
         <v>0</v>
       </c>
       <c r="V11" t="b">
         <v>0</v>
       </c>
       <c r="W11" t="b">
+        <v>0</v>
+      </c>
+      <c r="X11" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y11" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD11" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>101003818</v>
       </c>
       <c r="B12" t="n">
         <v>5550004</v>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
           <t>10.1016/j.envpol.2017.10.009</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Wang D et al. 2018</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t xml:space="preserve">Wang D, Yu H, Shao X, Yu H, Nie L. Direct and potential risk assessment of exposure to volatile organic compounds for primary receptor associated with solvent consumption. Environmental Pollution 233:501-509. </t>
         </is>
@@ -1414,65 +1666,86 @@
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t>Environmental Pollution 233:501-509.</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>Rapid development of industrial production has stimulated the growth of consumption of raw and auxiliary materials including organic paints, among which volatile organic compounds (VOCs) are proved harmful to the population who inhale the polluted air based on epidemiologic studies. Therefore, new types of environment-friendly paints were developed to replace solvent-based paints (SBPs). Nevertheless, new types of paints containing VOCs failed to replace SBPs entirely due to certain disadvantages. Hence, five kinds of paints were employed in simulation experiments to assess the health risk of primary receptor including three kinds of water-based paints (WBPs) and two kinds of SBPs. Conclusions showed that mean TVOC concentration in breathing zone of primary receptor ranged from 9.5 to 13.6 mg/m3 and 3.4 × 103 to 1.4 × 104 mg/m3 for WBPs and SBPs, respectively. Assessments of non-cancer risk concluded that nearly one third quantified compounds exceeded corresponding thresholds for WBPs, and the maximum risk value was 101.33; for SBPs, the maximum risk value reached 50760.20, and twenty-two compounds exceeded the reference limits. The calculation of cancer risk values showed that seventeen compounds were higher than acceptable limit amongst which 1,2-dibromoethane had maximum values of 1.27 × 10-2 to 3.24 × 10-2 for WBPs; for SBPs, all quantified compounds exceeded the acceptable limit, and 82.61% VOCs were distributed in a scope larger than 1 × 10-3. Additionally, a removal efficiency of 60% was considered for primary receptor with personal protective equipment, and subsequent results confirmed its inability of lowering the risk resulted from hazardous VOCs. The calculated potential health risk could be applied to estimate the total health risk for both primary and secondary receptor based on consumed materials. The finding suggested that WBPs could improve VOCs exposure condition and reduce the direct and potential health risk significantly for primary receptor, although they might dissatisfy acceptable limit.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr"/>
       <c r="N12" s="2" t="n">
         <v>44050.84026386889</v>
       </c>
       <c r="O12" s="2" t="n">
         <v>44050.84026386916</v>
       </c>
       <c r="P12" t="b">
         <v>1</v>
       </c>
       <c r="Q12" t="b">
         <v>1</v>
       </c>
       <c r="R12" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S12" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T12" t="b">
         <v>1</v>
       </c>
       <c r="U12" t="b">
         <v>0</v>
       </c>
       <c r="V12" t="b">
         <v>0</v>
       </c>
       <c r="W12" t="b">
+        <v>0</v>
+      </c>
+      <c r="X12" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y12" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD12" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>101003819</v>
       </c>
       <c r="B13" t="n">
         <v>6021395</v>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr">
         <is>
           <t>Kozdron-Zabiegala B, Namiesnik J, and Zygmunt B 1994</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t xml:space="preserve">Kozdron-Zabiegala B, Namiesnik J, Zygmunt B. Some Aspects of Indoor Air Pollution and Analysis.  </t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>Some Aspects of Indoor Air Pollution and Analysis</t>
@@ -1489,491 +1762,638 @@
         </is>
       </c>
       <c r="J13" t="n">
         <v>1994</v>
       </c>
       <c r="K13" t="inlineStr"/>
       <c r="L13" t="inlineStr">
         <is>
           <t>The issue of indoor air pollution is examined in terms of sources, pollutants, emission rates, analysis, and correction. Sources include building and renovation materials and furnishings, tobacco smoke, and combustion. The major health effect is sick building syndrome; common symptoms and ventilation needs to prevent them are discussed. Methods for monitoring and analyzing chemical indoor air pollutants, including nitrate, formaldehyde, VOCs, and other substances, are reviewed. Passive samplers (dosimeters) are the main method currently used; their advantages, limitations, and operation are described.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr"/>
       <c r="N13" s="2" t="n">
         <v>44050.84026392108</v>
       </c>
       <c r="O13" s="2" t="n">
         <v>44050.84026392135</v>
       </c>
       <c r="P13" t="b">
         <v>1</v>
       </c>
       <c r="Q13" t="b">
         <v>1</v>
       </c>
       <c r="R13" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S13" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T13" t="b">
         <v>1</v>
       </c>
       <c r="U13" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V13" t="b">
         <v>0</v>
       </c>
       <c r="W13" t="b">
+        <v>0</v>
+      </c>
+      <c r="X13" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y13" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD13" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>101003820</v>
       </c>
       <c r="B14" t="n">
         <v>6387322</v>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
           <t>OECD 2012</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t xml:space="preserve">OECD. Emission scenario document on chemicals used in oil well production.  </t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>Emission scenario document on chemicals used in oil well production</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>OECD</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>OECD</t>
         </is>
       </c>
       <c r="J14" t="n">
         <v>2012</v>
       </c>
       <c r="K14" t="inlineStr"/>
       <c r="L14" t="inlineStr"/>
       <c r="M14" t="inlineStr"/>
       <c r="N14" s="2" t="n">
         <v>44050.84026397155</v>
       </c>
       <c r="O14" s="2" t="n">
         <v>44050.84026397183</v>
       </c>
       <c r="P14" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q14" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R14" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S14" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T14" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U14" t="b">
         <v>0</v>
       </c>
       <c r="V14" t="b">
         <v>0</v>
       </c>
       <c r="W14" t="b">
+        <v>0</v>
+      </c>
+      <c r="X14" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y14" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z14" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA14" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB14" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC14" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD14" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>101003821</v>
       </c>
       <c r="B15" t="n">
         <v>6393282</v>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr">
         <is>
           <t>OECD 2009</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t xml:space="preserve">OECD. Emission scenario document on transport and storage of chemicals.  </t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>Emission scenario document on transport and storage of chemicals</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>OECD</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>OECD</t>
         </is>
       </c>
       <c r="J15" t="n">
         <v>2009</v>
       </c>
       <c r="K15" t="inlineStr"/>
       <c r="L15" t="inlineStr"/>
       <c r="M15" t="inlineStr"/>
       <c r="N15" s="2" t="n">
         <v>44050.84026424015</v>
       </c>
       <c r="O15" s="2" t="n">
-        <v>44050.84026424046</v>
+        <v>46121.82805383942</v>
       </c>
       <c r="P15" t="b">
         <v>1</v>
       </c>
       <c r="Q15" t="b">
         <v>1</v>
       </c>
       <c r="R15" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S15" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T15" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U15" t="b">
         <v>0</v>
       </c>
       <c r="V15" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W15" t="b">
+        <v>1</v>
+      </c>
+      <c r="X15" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y15" t="b">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA15" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB15" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC15" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD15" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>101003822</v>
       </c>
       <c r="B16" t="n">
         <v>6414932</v>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr">
         <is>
           <t>OECD 2015</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t xml:space="preserve">OECD. Emission scenario document (ESD) on industrial use of industrial cleaners.  </t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>Emission scenario document (ESD) on industrial use of industrial cleaners</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>OECD</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>OECD</t>
         </is>
       </c>
       <c r="J16" t="n">
         <v>2015</v>
       </c>
       <c r="K16" t="inlineStr"/>
       <c r="L16" t="inlineStr"/>
       <c r="M16" t="inlineStr"/>
       <c r="N16" s="2" t="n">
         <v>44050.84026447515</v>
       </c>
       <c r="O16" s="2" t="n">
         <v>44050.84026447546</v>
       </c>
       <c r="P16" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q16" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R16" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S16" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T16" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U16" t="b">
         <v>0</v>
       </c>
       <c r="V16" t="b">
         <v>0</v>
       </c>
       <c r="W16" t="b">
+        <v>0</v>
+      </c>
+      <c r="X16" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y16" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z16" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA16" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB16" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC16" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD16" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>101003823</v>
       </c>
       <c r="B17" t="n">
         <v>6558533</v>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr">
         <is>
           <t>OECD 2004</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t xml:space="preserve">OECD. Emission scenario document on textile finishing industry.  </t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>Emission scenario document on textile finishing industry</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>OECD</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>OECD</t>
         </is>
       </c>
       <c r="J17" t="n">
         <v>2004</v>
       </c>
       <c r="K17" t="inlineStr"/>
       <c r="L17" t="inlineStr"/>
       <c r="M17" t="inlineStr"/>
       <c r="N17" s="2" t="n">
         <v>44050.84026453194</v>
       </c>
       <c r="O17" s="2" t="n">
         <v>44050.84026453253</v>
       </c>
       <c r="P17" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q17" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R17" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S17" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T17" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U17" t="b">
         <v>0</v>
       </c>
       <c r="V17" t="b">
         <v>0</v>
       </c>
       <c r="W17" t="b">
+        <v>0</v>
+      </c>
+      <c r="X17" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y17" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z17" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA17" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB17" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC17" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD17" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>101003824</v>
       </c>
       <c r="B18" t="n">
         <v>6558581</v>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr">
         <is>
           <t>OECD 2009</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t xml:space="preserve">OECD. Emission scenario documents on pulp, paper and board industry.  </t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Emission scenario documents on pulp, paper and board industry</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>OECD</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>OECD</t>
         </is>
       </c>
       <c r="J18" t="n">
         <v>2009</v>
       </c>
       <c r="K18" t="inlineStr"/>
       <c r="L18" t="inlineStr"/>
       <c r="M18" t="inlineStr"/>
       <c r="N18" s="2" t="n">
         <v>44050.84026459521</v>
       </c>
       <c r="O18" s="2" t="n">
         <v>44050.84026459552</v>
       </c>
       <c r="P18" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q18" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R18" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S18" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T18" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U18" t="b">
         <v>0</v>
       </c>
       <c r="V18" t="b">
         <v>0</v>
       </c>
       <c r="W18" t="b">
+        <v>0</v>
+      </c>
+      <c r="X18" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y18" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z18" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA18" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB18" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC18" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD18" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>101003825</v>
       </c>
       <c r="B19" t="n">
         <v>6558582</v>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr">
         <is>
           <t>OECD 2004</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t xml:space="preserve">OECD. Emission scenario document on water treatment chemicals.  </t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Emission scenario document on water treatment chemicals</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>OECD</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>OECD</t>
         </is>
       </c>
       <c r="J19" t="n">
         <v>2004</v>
       </c>
       <c r="K19" t="inlineStr"/>
       <c r="L19" t="inlineStr"/>
       <c r="M19" t="inlineStr"/>
       <c r="N19" s="2" t="n">
         <v>44050.84026464566</v>
       </c>
       <c r="O19" s="2" t="n">
         <v>44050.84026464594</v>
       </c>
       <c r="P19" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q19" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R19" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S19" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T19" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U19" t="b">
         <v>0</v>
       </c>
       <c r="V19" t="b">
         <v>0</v>
       </c>
       <c r="W19" t="b">
+        <v>0</v>
+      </c>
+      <c r="X19" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y19" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z19" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA19" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB19" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC19" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD19" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>101003826</v>
       </c>
       <c r="B20" t="n">
         <v>658008</v>
       </c>
       <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr"/>
       <c r="E20" t="inlineStr">
         <is>
           <t>Lopez-Avila V et al. 1989</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t xml:space="preserve">Lopez-Avila V, Milanes J, Dodhiwala NS, Beckert WF. Cleanup of environmental sample extracts using Florisil solid-phase extraction cartridges. Journal of Chromatographic Science 27:209-220. </t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Cleanup of environmental sample extracts using Florisil solid-phase extraction cartridges</t>
@@ -2003,56 +2423,77 @@
         </is>
       </c>
       <c r="M20" t="inlineStr"/>
       <c r="N20" s="2" t="n">
         <v>44050.84026472417</v>
       </c>
       <c r="O20" s="2" t="n">
         <v>44050.84026472447</v>
       </c>
       <c r="P20" t="b">
         <v>1</v>
       </c>
       <c r="Q20" t="b">
         <v>0</v>
       </c>
       <c r="R20" t="b">
         <v>0</v>
       </c>
       <c r="S20" t="b">
         <v>0</v>
       </c>
       <c r="T20" t="b">
         <v>0</v>
       </c>
       <c r="U20" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V20" t="b">
         <v>0</v>
       </c>
       <c r="W20" t="b">
+        <v>0</v>
+      </c>
+      <c r="X20" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y20" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z20" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA20" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB20" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC20" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD20" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>101003827</v>
       </c>
       <c r="B21" t="n">
         <v>658887</v>
       </c>
       <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr"/>
       <c r="E21" t="inlineStr">
         <is>
           <t>Yamashita S et al. 1992</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t xml:space="preserve">Yamashita S, Ozawa R, Yamaguchi K, Hanai Y, Katou T, Wylie PL. Analysis of volatile organic compounds in air by gas chromatography with thermal desorption cold-trap injection and atomic emission and mass selective detection. 15:549-551. </t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Analysis of volatile organic compounds in air by gas chromatography with thermal desorption cold-trap injection and atomic emission and mass selective detection</t>
@@ -2082,56 +2523,77 @@
         </is>
       </c>
       <c r="M21" t="inlineStr"/>
       <c r="N21" s="2" t="n">
         <v>44050.84026477968</v>
       </c>
       <c r="O21" s="2" t="n">
         <v>44050.84026477997</v>
       </c>
       <c r="P21" t="b">
         <v>1</v>
       </c>
       <c r="Q21" t="b">
         <v>0</v>
       </c>
       <c r="R21" t="b">
         <v>0</v>
       </c>
       <c r="S21" t="b">
         <v>0</v>
       </c>
       <c r="T21" t="b">
         <v>0</v>
       </c>
       <c r="U21" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V21" t="b">
         <v>0</v>
       </c>
       <c r="W21" t="b">
+        <v>0</v>
+      </c>
+      <c r="X21" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y21" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z21" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA21" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB21" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC21" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD21" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>101003828</v>
       </c>
       <c r="B22" t="n">
         <v>660247</v>
       </c>
       <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr">
         <is>
           <t>Long GW and Meek ME 1995</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t xml:space="preserve">Long GW, Meek ME. Assessment of Environmental Substances under the Canadian Environmental Protection Act. Science &amp; Technology Libraries 15:43-49. </t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Assessment of Environmental Substances under the Canadian Environmental Protection Act</t>
@@ -2161,54 +2623,75 @@
         </is>
       </c>
       <c r="M22" t="inlineStr"/>
       <c r="N22" s="2" t="n">
         <v>44050.84026483125</v>
       </c>
       <c r="O22" s="2" t="n">
         <v>44050.84026483153</v>
       </c>
       <c r="P22" t="b">
         <v>1</v>
       </c>
       <c r="Q22" t="b">
         <v>0</v>
       </c>
       <c r="R22" t="b">
         <v>0</v>
       </c>
       <c r="S22" t="b">
         <v>0</v>
       </c>
       <c r="T22" t="b">
         <v>0</v>
       </c>
       <c r="U22" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V22" t="b">
         <v>0</v>
       </c>
       <c r="W22" t="b">
+        <v>0</v>
+      </c>
+      <c r="X22" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y22" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z22" t="b">
+        <v>1</v>
+      </c>
+      <c r="AA22" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB22" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC22" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD22" t="b">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:W22"/>
+  <autoFilter ref="A1:AD22"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>