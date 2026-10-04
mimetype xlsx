--- v0 (2025-11-09)
+++ v1 (2026-10-04)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="data" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'data'!$A$1:$AC$13</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'data'!$A$1:$BA$13</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd h:mm:ss"/>
     <numFmt numFmtId="165" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
     <font>
       <color rgb="00FFFFFF"/>
     </font>
@@ -436,88 +436,112 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC13"/>
+  <dimension ref="A1:BA13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="10" customWidth="1" min="6" max="6"/>
     <col width="10" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="10" customWidth="1" min="9" max="9"/>
     <col width="10" customWidth="1" min="10" max="10"/>
     <col width="10" customWidth="1" min="11" max="11"/>
     <col width="10" customWidth="1" min="12" max="12"/>
     <col width="10" customWidth="1" min="13" max="13"/>
     <col width="10" customWidth="1" min="14" max="14"/>
     <col width="10" customWidth="1" min="15" max="15"/>
     <col width="10" customWidth="1" min="16" max="16"/>
     <col width="10" customWidth="1" min="17" max="17"/>
     <col width="10" customWidth="1" min="18" max="18"/>
     <col width="10" customWidth="1" min="19" max="19"/>
     <col width="10" customWidth="1" min="20" max="20"/>
     <col width="10" customWidth="1" min="21" max="21"/>
     <col width="10" customWidth="1" min="22" max="22"/>
     <col width="10" customWidth="1" min="23" max="23"/>
     <col width="10" customWidth="1" min="24" max="24"/>
     <col width="10" customWidth="1" min="25" max="25"/>
     <col width="10" customWidth="1" min="26" max="26"/>
     <col width="10" customWidth="1" min="27" max="27"/>
     <col width="10" customWidth="1" min="28" max="28"/>
     <col width="10" customWidth="1" min="29" max="29"/>
+    <col width="10" customWidth="1" min="30" max="30"/>
+    <col width="10" customWidth="1" min="31" max="31"/>
+    <col width="10" customWidth="1" min="32" max="32"/>
+    <col width="10" customWidth="1" min="33" max="33"/>
+    <col width="10" customWidth="1" min="34" max="34"/>
+    <col width="10" customWidth="1" min="35" max="35"/>
+    <col width="10" customWidth="1" min="36" max="36"/>
+    <col width="10" customWidth="1" min="37" max="37"/>
+    <col width="10" customWidth="1" min="38" max="38"/>
+    <col width="10" customWidth="1" min="39" max="39"/>
+    <col width="10" customWidth="1" min="40" max="40"/>
+    <col width="10" customWidth="1" min="41" max="41"/>
+    <col width="10" customWidth="1" min="42" max="42"/>
+    <col width="10" customWidth="1" min="43" max="43"/>
+    <col width="10" customWidth="1" min="44" max="44"/>
+    <col width="10" customWidth="1" min="45" max="45"/>
+    <col width="10" customWidth="1" min="46" max="46"/>
+    <col width="10" customWidth="1" min="47" max="47"/>
+    <col width="10" customWidth="1" min="48" max="48"/>
+    <col width="10" customWidth="1" min="49" max="49"/>
+    <col width="10" customWidth="1" min="50" max="50"/>
+    <col width="10" customWidth="1" min="51" max="51"/>
+    <col width="10" customWidth="1" min="52" max="52"/>
+    <col width="10" customWidth="1" min="53" max="53"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>HAWC ID</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>HERO ID</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>PubMed ID</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>DOI</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -554,116 +578,236 @@
           <t>Journal</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Abstract</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Full text URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Created</t>
         </is>
       </c>
       <c r="O1" s="1" t="inlineStr">
         <is>
           <t>Last updated</t>
         </is>
       </c>
       <c r="P1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review</t>
+          <t>Meets PESO Criteria at TIAB Screening</t>
         </is>
       </c>
       <c r="Q1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Included for Data Extraction and Evaluation</t>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening</t>
         </is>
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Included for Data Extraction and Evaluation|Bioconcentration</t>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Peer-Reviewed Literature Search</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Included for Data Extraction and Evaluation|Biodegradation</t>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Peer-Reviewed Literature Search|Atmospheric Cycling/Transport</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Included for Data Extraction and Evaluation|Hydrolysis</t>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Peer-Reviewed Literature Search|Atmospheric Deposition</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Included for Data Extraction and Evaluation|Photolysis</t>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Peer-Reviewed Literature Search|BCF</t>
         </is>
       </c>
       <c r="V1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Included for Data Extraction and Evaluation|Sorption</t>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Peer-Reviewed Literature Search|Bioconcentration</t>
         </is>
       </c>
       <c r="W1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Included for Data Extraction and Evaluation|Volatilization</t>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Peer-Reviewed Literature Search|Biodegradation</t>
         </is>
       </c>
       <c r="X1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Included for Data Extraction and Evaluation|Wastewater Treatment</t>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Peer-Reviewed Literature Search|Coagulation / Mobility</t>
         </is>
       </c>
       <c r="Y1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Included for Data Extraction and Evaluation|Other</t>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Peer-Reviewed Literature Search|Hydrolysis</t>
         </is>
       </c>
       <c r="Z1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Excluded at Full-text</t>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Peer-Reviewed Literature Search|Photolysis</t>
         </is>
       </c>
       <c r="AA1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Supplemental Material - Full-text</t>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Peer-Reviewed Literature Search|Sorption</t>
         </is>
       </c>
       <c r="AB1" s="1" t="inlineStr">
         <is>
-          <t>Excluded</t>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Peer-Reviewed Literature Search|Subsurface Transport</t>
         </is>
       </c>
       <c r="AC1" s="1" t="inlineStr">
         <is>
-          <t>Supplemental</t>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Peer-Reviewed Literature Search|Volatilization</t>
+        </is>
+      </c>
+      <c r="AD1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Peer-Reviewed Literature Search|Wastewater Treatment</t>
+        </is>
+      </c>
+      <c r="AE1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Peer-Reviewed Literature Search|Other</t>
+        </is>
+      </c>
+      <c r="AF1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Peer-Reviewed Literature Search|Reductive Dehalogenation</t>
+        </is>
+      </c>
+      <c r="AG1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Peer-Reviewed Literature Search|Vapor Intrusion</t>
+        </is>
+      </c>
+      <c r="AH1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Peer-Reviewed Literature Search|Degradation Productions/Transformations</t>
+        </is>
+      </c>
+      <c r="AI1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Gray Literature Search</t>
+        </is>
+      </c>
+      <c r="AJ1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Gray Literature Search|Atmospheric Cycling/Transport</t>
+        </is>
+      </c>
+      <c r="AK1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Gray Literature Search|Atmospheric Deposition</t>
+        </is>
+      </c>
+      <c r="AL1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Gray Literature Search|BCF</t>
+        </is>
+      </c>
+      <c r="AM1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Gray Literature Search|Bioconcentration</t>
+        </is>
+      </c>
+      <c r="AN1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Gray Literature Search|Biodegradation</t>
+        </is>
+      </c>
+      <c r="AO1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Gray Literature Search|Coagulation / Mobility</t>
+        </is>
+      </c>
+      <c r="AP1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Gray Literature Search|Hydrolysis</t>
+        </is>
+      </c>
+      <c r="AQ1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Gray Literature Search|Photolysis</t>
+        </is>
+      </c>
+      <c r="AR1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Gray Literature Search|Sorption</t>
+        </is>
+      </c>
+      <c r="AS1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Gray Literature Search|Subsurface Transport</t>
+        </is>
+      </c>
+      <c r="AT1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Gray Literature Search|Volatilization</t>
+        </is>
+      </c>
+      <c r="AU1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Gray Literature Search|Wastewater Treatment</t>
+        </is>
+      </c>
+      <c r="AV1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Gray Literature Search|Other</t>
+        </is>
+      </c>
+      <c r="AW1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|Does Not Meet PESO Criteria at FT Screening</t>
+        </is>
+      </c>
+      <c r="AX1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|Supplemental at FT Screening</t>
+        </is>
+      </c>
+      <c r="AY1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|PDF Unavailable</t>
+        </is>
+      </c>
+      <c r="AZ1" s="1" t="inlineStr">
+        <is>
+          <t>Does Not Meet PESO Criteria at TIAB Screening</t>
+        </is>
+      </c>
+      <c r="BA1" s="1" t="inlineStr">
+        <is>
+          <t>Supplemental at TIAB Screening</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>100868808</v>
       </c>
       <c r="B2" t="n">
         <v>2152195</v>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>10.2166/wst.2010.987</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Olofsson U, Lundstedt S, and Haglund P 2010</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t xml:space="preserve">Olofsson U, Lundstedt S, Haglund P. Behavior and fate of anthropogenic substances at a Swedish sewage treatment plant. Water, Science and Technology 62:2880-2888. </t>
         </is>
@@ -688,83 +832,155 @@
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>Water, Science and Technology 62:2880-2888.</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>The behavior and fate of anthropogenic substances during sewage treatment were investigated at a sewage treatment plant (STP) in Sweden which uses mechanical, chemical, and biological methods for sewage treatment and anaerobic digestion of sludge. Influent and effluent water, and sludge from two specific treatment sites were sampled. Mass balances were calculated from measured concentrations of various substances and estimates of the mass flows (water, solids) throughout the process. The results show that the metals (As, Cd, Cr, Hg, Pb) and the majority of PCBs, PCDD/Fs, and PBDEs enter and leave the STP bound to particles. Triclosan and di-(2-ethylhexyl)phthalate adsorb to sludge to a high degree, while the metals (Co, Cu, Ni, Zn) and organophosphate esters seem to pass through the STP unaffected by the process. Generally, the STP was better in removing lipophilic than water soluble compounds. Most of the substances end up in anaerobically digested sludge in almost the same concentrations as in primary sludge. A fugacity based STP model was evaluated for its ability to predict the behavior and fate of the substances and was found feasible for lipophilic compounds. It did however produce poor predictions for water soluble compounds such as organophosphate esters (overestimated) and antibacterial agents (underestimated).</t>
         </is>
       </c>
       <c r="M2" t="inlineStr"/>
       <c r="N2" s="2" t="n">
         <v>43986.77827821036</v>
       </c>
       <c r="O2" s="2" t="n">
         <v>43986.77827821067</v>
       </c>
       <c r="P2" t="b">
         <v>1</v>
       </c>
       <c r="Q2" t="b">
         <v>1</v>
       </c>
       <c r="R2" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S2" t="b">
         <v>0</v>
       </c>
       <c r="T2" t="b">
         <v>0</v>
       </c>
       <c r="U2" t="b">
         <v>0</v>
       </c>
       <c r="V2" t="b">
         <v>0</v>
       </c>
       <c r="W2" t="b">
         <v>0</v>
       </c>
       <c r="X2" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Y2" t="b">
         <v>0</v>
       </c>
       <c r="Z2" t="b">
         <v>0</v>
       </c>
       <c r="AA2" t="b">
         <v>0</v>
       </c>
       <c r="AB2" t="b">
         <v>0</v>
       </c>
       <c r="AC2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD2" t="b">
+        <v>1</v>
+      </c>
+      <c r="AE2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ2" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA2" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>100868809</v>
       </c>
       <c r="B3" t="n">
         <v>3013239</v>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
           <t>10.1016/j.chemosphere.2015.02.015</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Lai S et al. 2015</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t xml:space="preserve">Lai S, Xie Z, Song T, Tang J, Zhang Y, Mi W, Peng J, Zhao Y, Zou S, Ebinghaus R. Occurrence and dry deposition of organophosphate esters in atmospheric particles over the northern South China Sea. Chemosphere 127:195-200. </t>
         </is>
@@ -789,83 +1005,155 @@
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>Chemosphere 127:195-200.</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>Nine organophosphate esters (OPEs) in airborne particles were measured during a cruise campaign over the northern South China Sea (SCS) from September to October 2013. The concentration of the total OPEs (∑OPEs) was 47.1-160.9 pg m(-3), which are lower than previous measurements in marine atmosphere environments. Higher OPE concentrations were observed in terrestrially influenced samples, suggesting that OPE concentrations were significantly influenced by air mass transport. Chlorinated OPEs were the dominant OPEs, accounting for 65.8-83.7% of the ∑OPEs. Tris-(2-chloroethyl) phosphate (TCEP) was the predominant OPE compound in the samples (45.0±12.1%), followed by tris-(1-chloro-2-propyl) phosphates (TCPPs) (28.8±8.9%). Dry particle-bound deposition fluxes ranged from 8.2 to 27.8 ng m(-2) d(-1) for the ∑OPEs. Moreover, the dry deposition input of the ∑OPEs was estimated to be 4.98 ton y(-1) in 2013 in a vast area of northern SCS. About half of the input was found to relate to air masses originating from China.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr"/>
       <c r="N3" s="2" t="n">
         <v>43986.7782803174</v>
       </c>
       <c r="O3" s="2" t="n">
         <v>43986.77828031769</v>
       </c>
       <c r="P3" t="b">
         <v>1</v>
       </c>
       <c r="Q3" t="b">
         <v>1</v>
       </c>
       <c r="R3" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S3" t="b">
         <v>0</v>
       </c>
       <c r="T3" t="b">
         <v>0</v>
       </c>
       <c r="U3" t="b">
         <v>0</v>
       </c>
       <c r="V3" t="b">
         <v>0</v>
       </c>
       <c r="W3" t="b">
         <v>0</v>
       </c>
       <c r="X3" t="b">
         <v>0</v>
       </c>
       <c r="Y3" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z3" t="b">
         <v>0</v>
       </c>
       <c r="AA3" t="b">
         <v>0</v>
       </c>
       <c r="AB3" t="b">
         <v>0</v>
       </c>
       <c r="AC3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE3" t="b">
+        <v>1</v>
+      </c>
+      <c r="AF3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ3" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA3" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>100868810</v>
       </c>
       <c r="B4" t="n">
         <v>3373199</v>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
           <t>10.1016/j.scitotenv.2015.11.112</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Liang K and Liu J 2016</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t xml:space="preserve">Liang K, Liu J. Understanding the distribution, degradation and fate of organophosphate esters in an advanced municipal sewage treatment plant based on mass flow and mass balance analysis. Science of the Total Environment 544:262-270. </t>
         </is>
@@ -890,83 +1178,155 @@
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>Science of the Total Environment 544:262-270.</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>Although organophosphate esters (OPEs) in the ambient environment are from sewage treatment plants due to the discharge of effluent and application of sludge, the distribution, degradation and fate of OPEs in advanced municipal sewage treatment plants remain unclear. This work focused on the use of mass flow and mass balance analysis to understand the behaviors and fate of 14 OPEs in an advanced municipal sewage treatment plant. OPEs were detected in all sewage water and sludge samples with total OPEs (SOPEs) concentrations of 1399 +/- 263 ng/L in raw sewage aqueous phase, 833 +/- 175 ng/L in tertiary effluent aqueous phase, and 315 +/- 89 ng/g dry weight in dewatered sludge. The dissolved concentrations of SOPEs significantly decreased during biological treatment, whereas negligible decrease was observed in mechanical and physical-chemical treatments. For individual OPE, the chlorinated tris(2-chloroethyl) phosphate (TCEP) and tris(2-chloroisopropyl) phosphate (TCPP) did not decrease but increased during both biological treatment and physical-chemical treatment. Mass flow analysis indicated the total removal efficiency of SOPEs in aqueous phase was 40.5%, and the polarity-specific removal efficiencies for individual OPE were positively related to their solid-water partition coefficients (K-d). Furthermore, mass balance results showed that 53.1% and 6.3% of the initial OPE mass flow were eventually transferred to the effluents and dewatered sludge, respectively, while the remaining 39.9% and 0.7% were lost due to biodegradation and physical-chemical treatment, respectively. It was indicated that the activated sludge treatment system with anaerobic/anoxic/aerobic bioreactors was a major factor in the removal of OPEs from the raw sewage, while transfer to dewatered sludge governed by hydrophobic interactions was limited during the sewage treatment. Meanwhile, the degradation difference of OPEs in activated sludge treatment was more related with their molecular structure over their hydrophobicity. (C) 2015 Elsevier B.V. All rights reserved.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr"/>
       <c r="N4" s="2" t="n">
         <v>43986.77828063422</v>
       </c>
       <c r="O4" s="2" t="n">
         <v>43986.7782806347</v>
       </c>
       <c r="P4" t="b">
         <v>1</v>
       </c>
       <c r="Q4" t="b">
         <v>1</v>
       </c>
       <c r="R4" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S4" t="b">
         <v>0</v>
       </c>
       <c r="T4" t="b">
         <v>0</v>
       </c>
       <c r="U4" t="b">
         <v>0</v>
       </c>
       <c r="V4" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W4" t="b">
         <v>0</v>
       </c>
       <c r="X4" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Y4" t="b">
         <v>0</v>
       </c>
       <c r="Z4" t="b">
         <v>0</v>
       </c>
       <c r="AA4" t="b">
         <v>0</v>
       </c>
       <c r="AB4" t="b">
         <v>0</v>
       </c>
       <c r="AC4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD4" t="b">
+        <v>1</v>
+      </c>
+      <c r="AE4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ4" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA4" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>100868811</v>
       </c>
       <c r="B5" t="n">
         <v>3445164</v>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
           <t>10.1016/j.envres.2015.10.008</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Cristale J et al. 2016</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t xml:space="preserve">Cristale J, Ramos DD, Dantas RF, Machulek Junior A, Lacorte S, Sans C, Esplugas S. Can activated sludge treatments and advanced oxidation processes remove organophosphorus flame retardants?. Environmental Research 144:11-18. </t>
         </is>
@@ -991,83 +1351,155 @@
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>Environmental Research 144:11-18.</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>This study aims to determine the occurrence of 10 OPFRs (including chlorinated, nonchlorinated alkyl and aryl compounds) in influent, effluent wastewaters and partitioning into sludge of 5 wastewater treatment plants (WWTP) in Catalonia (Spain). All target OPFRs were detected in the WWTPs influents, and the total concentration ranged from 3.67 µg L(-1) to 150 µg L(-1). During activated sludge treatment, most OPFRs were accumulated in the sludge at concentrations from 35.3 to 9980 ng g(-1) dw. Chlorinated compounds tris(2-chloroethyl) phosphate (TCEP), tris(2-chloroisopropyl) phosphate (TCIPP) and tris(2,3-dichloropropyl) phosphate (TDCPP) were not removed by the conventional activated sludge treatment and they were released by the effluents at approximately the same inlet concentration. On the contrary, aryl compounds tris(methylphenyl) phosphate (TMPP) and 2-ethylhexyl diphenyl phosphate (EHDP) together with alkyl tris(2-ethylhexyl) phosphate (TEHP) were not detected in any of the effluents. Advanced oxidation processes (UV/H2O2 and O3) were applied to investigate the degradability of recalcitrant OPFRs in WWTP effluents. Those detected in the effluent sample (TCEP, TCIPP, TDCPP, tributyl phosphate (TNBP), tri-iso-butyl phosphate (TIBP) and tris(2-butoxyethyl) phosphate (TBOEP)) had very low direct UV-C photolysis rates. TBOEP, TNBP and TIBP were degraded by UV/H2O2 and O3. Chlorinated compounds TCEP, TDCPP and TCIPP were the most recalcitrant OPFR to the advanced oxidation processes applied. The study provides information on the partitioning and degradability pathways of OPFR within conventional activated sludge WWTPs.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr"/>
       <c r="N5" s="2" t="n">
         <v>43986.77828079607</v>
       </c>
       <c r="O5" s="2" t="n">
         <v>43986.77828079635</v>
       </c>
       <c r="P5" t="b">
         <v>1</v>
       </c>
       <c r="Q5" t="b">
         <v>1</v>
       </c>
       <c r="R5" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S5" t="b">
         <v>0</v>
       </c>
       <c r="T5" t="b">
         <v>0</v>
       </c>
       <c r="U5" t="b">
         <v>0</v>
       </c>
       <c r="V5" t="b">
         <v>0</v>
       </c>
       <c r="W5" t="b">
         <v>0</v>
       </c>
       <c r="X5" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Y5" t="b">
         <v>0</v>
       </c>
       <c r="Z5" t="b">
         <v>0</v>
       </c>
       <c r="AA5" t="b">
         <v>0</v>
       </c>
       <c r="AB5" t="b">
         <v>0</v>
       </c>
       <c r="AC5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD5" t="b">
+        <v>1</v>
+      </c>
+      <c r="AE5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ5" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA5" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>100868812</v>
       </c>
       <c r="B6" t="n">
         <v>3862723</v>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
           <t>10.1021/acs.est.7b01289</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Li J et al. 2017</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t xml:space="preserve">Li J, Xie Z, Mi W, Lai S, Tian C, Emeis KC, Ebinghaus R. Organophosphate esters in air, snow, and seawater in the North Atlantic and the arctic. Environmental Science and Technology 51:6887-6896. </t>
         </is>
@@ -1092,83 +1524,155 @@
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>Environmental Science and Technology 51:6887-6896.</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>The concentrations of eight organophosphate esters (OPEs) have been investigated in air, snow and seawater samples collected during the cruise of ARK-XXVIII/2 from sixth June to third July 2014 across the North Atlantic and the Arctic. The sum of gaseous and particle concentrations (ΣOPE) ranged from 35 to 343 pg/m(3). The three chlorinated OPEs accounted for 88 ± 5% of the ΣOPE. The most abundant OPE was tris(2-chloroethyl) phosphate (TCEP), with concentrations ranging from 30 to 227 pg/m(3), followed by three major OPEs, such as tris(1-chloro-2-propyl) phosphate (TCPP, 0.8 to 82 pg/m(3)), tri-n-butyl phosphate (TnBP, 2 to 19 pg/m(3)), and tri-iso-butyl phosphate (TiBP, 0.3 to 14 pg/m(3)). The ΣOPE concentrations in snow and seawater ranged from 4356 to 10561 pg/L and from 348 to 8396 pg/L, respectively. The atmospheric particle-bound dry depositions of TCEP ranged from 2 to 12 ng/m(2)/day. The air-seawater gas exchange fluxes were dominated by net volatilization from seawater to air for TCEP (mean, 146 ± 239 ng/m(2)/day), TCPP (mean, 1670 ± 3031 ng/m(2)/day), TiBP (mean, 537 ± 581 ng/m(2)/day) and TnBP (mean, 230 ± 254 ng/m(2)/day). This study highlighted that OPEs are subject to long-range transport via both air and seawater from the European continent and seas to the North Atlantic and the Arctic.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr"/>
       <c r="N6" s="2" t="n">
         <v>43986.77828106365</v>
       </c>
       <c r="O6" s="2" t="n">
         <v>43986.77828106393</v>
       </c>
       <c r="P6" t="b">
         <v>1</v>
       </c>
       <c r="Q6" t="b">
         <v>1</v>
       </c>
       <c r="R6" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S6" t="b">
         <v>0</v>
       </c>
       <c r="T6" t="b">
         <v>0</v>
       </c>
       <c r="U6" t="b">
         <v>0</v>
       </c>
       <c r="V6" t="b">
         <v>0</v>
       </c>
       <c r="W6" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="X6" t="b">
         <v>0</v>
       </c>
       <c r="Y6" t="b">
         <v>0</v>
       </c>
       <c r="Z6" t="b">
         <v>0</v>
       </c>
       <c r="AA6" t="b">
         <v>0</v>
       </c>
       <c r="AB6" t="b">
         <v>0</v>
       </c>
       <c r="AC6" t="b">
+        <v>1</v>
+      </c>
+      <c r="AD6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ6" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA6" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>100868813</v>
       </c>
       <c r="B7" t="n">
         <v>4143122</v>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
           <t>10.1016/j.scitotenv.2016.09.135</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Blum KM et al. 2017</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t xml:space="preserve">Blum KM, Andersson PL, Renman G, Ahrens L, Gros M, Wiberg K, Haglund P. Non-target screening and prioritization of potentially persistent, bioaccumulating and toxic domestic wastewater contaminants and their removal in on-site and large-scale sewage treatment plants. Science of the Total Environment 575:265-275. </t>
         </is>
@@ -1193,83 +1697,155 @@
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>Science of the Total Environment 575:265-275.</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>On-site sewage treatment facilities (OSSFs), which are used to reduce nutrient emissions in rural areas, were screened for anthropogenic compounds with two-dimensional gas chromatography-mass spectrometry (GC×GC-MS). The detected compounds were prioritized based on their persistence, bioaccumulation, ecotoxicity, removal efficiency, and concentrations. This comprehensive prioritization strategy, which was used for the first time on OSSF samples, ranked galaxolide, α-tocopheryl acetate, octocrylene, 2,4,7,9-tetramethyl-5-decyn-4,7-diol, several chlorinated organophosphorus flame retardants and linear alkyl benzenes as the most relevant compounds being emitted from OSSFs. Twenty-six target analytes were then selected for further removal efficiency analysis, including compounds from the priority list along with substances from the same chemical classes, and a few reference compounds. We found significantly better removal of two polar contaminants 2,4,7,9-tetramethyl-5-decyn-4,7-diol (p=0.0003) and tris(2-butoxyethyl) phosphate (p=0.005) in soil beds, a common type of OSSF in Sweden, compared with conventional sewage treatment plants. We also report median removal efficiencies in OSSFs for compounds not studied in this context before, viz. α-tocopheryl acetate (96%), benzophenone (83%), 2-(methylthio)benzothiazole (64%), 2,4,7,9-tetramethyl-5-decyn-4,7-diol (33%), and a range of organophosphorus flame retardants (19% to 98%). The environmental load of the top prioritized compounds in soil bed effluents were in the thousands of nanogram per liter range, viz. 2,4,7,9-tetramethyl-5-decyn-4,7-diol (3000ngL(-1)), galaxolide (1400ngL(-1)), octocrylene (1200ngL(-1)), and α-tocopheryl acetate (660ngL(-1)).</t>
         </is>
       </c>
       <c r="M7" t="inlineStr"/>
       <c r="N7" s="2" t="n">
         <v>43986.77828118887</v>
       </c>
       <c r="O7" s="2" t="n">
         <v>43986.77828118917</v>
       </c>
       <c r="P7" t="b">
         <v>1</v>
       </c>
       <c r="Q7" t="b">
         <v>1</v>
       </c>
       <c r="R7" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S7" t="b">
         <v>0</v>
       </c>
       <c r="T7" t="b">
         <v>0</v>
       </c>
       <c r="U7" t="b">
         <v>0</v>
       </c>
       <c r="V7" t="b">
         <v>0</v>
       </c>
       <c r="W7" t="b">
         <v>0</v>
       </c>
       <c r="X7" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Y7" t="b">
         <v>0</v>
       </c>
       <c r="Z7" t="b">
         <v>0</v>
       </c>
       <c r="AA7" t="b">
         <v>0</v>
       </c>
       <c r="AB7" t="b">
         <v>0</v>
       </c>
       <c r="AC7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD7" t="b">
+        <v>1</v>
+      </c>
+      <c r="AE7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ7" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA7" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>100868814</v>
       </c>
       <c r="B8" t="n">
         <v>4829919</v>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
           <t>10.1016/j.scitotenv.2017.09.006</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Blum KM et al. 2018</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t xml:space="preserve">Blum KM, Andersson PL, Ahrens L, Wiberg K, Haglund P. Persistence, mobility and bioavailability of emerging organic contaminants discharged from sewage treatment plants. Science of the Total Environment 612:1532-1542. </t>
         </is>
@@ -1321,56 +1897,128 @@
       <c r="S8" t="b">
         <v>0</v>
       </c>
       <c r="T8" t="b">
         <v>0</v>
       </c>
       <c r="U8" t="b">
         <v>0</v>
       </c>
       <c r="V8" t="b">
         <v>1</v>
       </c>
       <c r="W8" t="b">
         <v>0</v>
       </c>
       <c r="X8" t="b">
         <v>0</v>
       </c>
       <c r="Y8" t="b">
         <v>0</v>
       </c>
       <c r="Z8" t="b">
         <v>0</v>
       </c>
       <c r="AA8" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AB8" t="b">
         <v>0</v>
       </c>
       <c r="AC8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ8" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA8" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>100868815</v>
       </c>
       <c r="B9" t="n">
         <v>5017319</v>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
           <t>10.1016/j.watres.2018.11.045</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Biel-Maeso M, Corada-Fernández C, and Lara-Martín PA 2018</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t xml:space="preserve">Biel-Maeso M, Corada-Fernández C, Lara-Martín PA. Removal of personal care products (PCPs) in wastewater and sludge treatment and their occurrence in receiving soils. Water Research 150:129-139. </t>
         </is>
@@ -1395,83 +2043,155 @@
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>Water Research 150:129-139.</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>Clean water is one of the main resources for key activities such as agriculture, power generation, and public and industrial supplies. However, once wastewater generated by these activities is released into the environment, it may represent a potential risk to ecosystems and even human health depending on the presence of certain types and levels of contaminants. This study is focused on personal care products (PCPs), a class of contaminants of emerging concern (CECs) which includes commonly used cosmetic and personal hygiene products (e.g., fragrances, UV filters, antimicrobials, surfactants, among others), and their comparison with legacy contaminants such as polycyclic aromatic hydrocarbons (PAHs) and polychlorinated biphenyls (PCBs). We have monitored the concentrations of up to 66 target compounds in influent and effluent wastewater, sludge, and compost samples from a wastewater treatment plant (WWTP) at Jerez de la Frontera (SW Spain) over a 1-year period. Almost half of the target compounds (44%) were frequently detected in influent wastewater samples, with prevalence of synthetic fragrances and higher abundance of UV filters during warmer periods. Due to their relatively poor removal efficiencies (&lt;70%), 30 target compounds were always detected in the final effluent. The highest levels here were observed for an UV filter (octocrylene) and three synthetic fragrances (traseolide, OTNE, and galaxolide), showing maximum concentrations of 4-7 μg L-1 and 12-95 μg g-1 in the dissolved and particulate fractions, respectively. Concentrations of these compounds increased in sludge, being up to 365 μg g-1 for some fragrances and showing negligible decrease after anaerobic digestion. Windrow composting of this sludge, however, resulted in an efficient removal (up to 100%) for most analytes. On the other hand, levels between &lt;1 and 651 ng g-1 were measured in soils columns (0-150 cm) at the WWTP gardens irrigated with effluent wastewater. The occurrence of PCPs in these soils seemed to be heavily influenced by temperature, as maximum concentrations were measured in colder months, indicating a higher rate of microbial activity degradation and/or volatilization during warmer months.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr"/>
       <c r="N9" s="2" t="n">
         <v>43986.77828137119</v>
       </c>
       <c r="O9" s="2" t="n">
         <v>43986.77828137144</v>
       </c>
       <c r="P9" t="b">
         <v>1</v>
       </c>
       <c r="Q9" t="b">
         <v>1</v>
       </c>
       <c r="R9" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S9" t="b">
         <v>0</v>
       </c>
       <c r="T9" t="b">
         <v>0</v>
       </c>
       <c r="U9" t="b">
         <v>0</v>
       </c>
       <c r="V9" t="b">
         <v>0</v>
       </c>
       <c r="W9" t="b">
         <v>0</v>
       </c>
       <c r="X9" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Y9" t="b">
         <v>0</v>
       </c>
       <c r="Z9" t="b">
         <v>0</v>
       </c>
       <c r="AA9" t="b">
         <v>0</v>
       </c>
       <c r="AB9" t="b">
         <v>0</v>
       </c>
       <c r="AC9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD9" t="b">
+        <v>1</v>
+      </c>
+      <c r="AE9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ9" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA9" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>100868816</v>
       </c>
       <c r="B10" t="n">
         <v>5164729</v>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
           <t>Mayer FL, Woodward DF, and Adams WJ 1993</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t xml:space="preserve">Mayer FL, Woodward DF, Adams WJ. Chronic Toxicity of Pydraul 50E to Lake Trout.  </t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>Chronic Toxicity of Pydraul 50E to Lake Trout</t>
@@ -1500,71 +2220,143 @@
       <c r="N10" s="2" t="n">
         <v>43986.77828142065</v>
       </c>
       <c r="O10" s="2" t="n">
         <v>43986.77828142089</v>
       </c>
       <c r="P10" t="b">
         <v>1</v>
       </c>
       <c r="Q10" t="b">
         <v>1</v>
       </c>
       <c r="R10" t="b">
         <v>1</v>
       </c>
       <c r="S10" t="b">
         <v>0</v>
       </c>
       <c r="T10" t="b">
         <v>0</v>
       </c>
       <c r="U10" t="b">
         <v>0</v>
       </c>
       <c r="V10" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W10" t="b">
         <v>0</v>
       </c>
       <c r="X10" t="b">
         <v>0</v>
       </c>
       <c r="Y10" t="b">
         <v>0</v>
       </c>
       <c r="Z10" t="b">
         <v>0</v>
       </c>
       <c r="AA10" t="b">
         <v>0</v>
       </c>
       <c r="AB10" t="b">
         <v>0</v>
       </c>
       <c r="AC10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ10" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA10" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>100868817</v>
       </c>
       <c r="B11" t="n">
         <v>5469212</v>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr">
         <is>
           <t>10.1016/j.jhazmat.2018.07.082</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Wang X et al. 2018</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t xml:space="preserve">Wang X, Zhu L, Zhong W, Yang L. Partition and source identification of organophosphate esters in the water and sediment of Taihu Lake, China. Journal of Hazardous Materials 360:43-50. </t>
         </is>
@@ -1589,83 +2381,155 @@
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>Journal of Hazardous Materials 360:43-50.</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>Taihu Lake is the third largest freshwater lake in China, and has been heavily polluted by surrounding industrial activities. This study aimed to investigate the sources of organophosphate esters (OPEs) in Taihu Lake, and their partitioning behaviors between sediment and water. The total concentrations of the eleven target OPEs (∑OPEs) in the water and sediment of Taihu Lake were 166-1530 ng/L and 2.82-47.5 ng/g dw, respectively. The ∑OPEs in both water and sediment generally decreased from northwest to southeast. Extremely high level of ∑OPEs (1410-15,300 ng/L) was found in the flow-in rivers passing through the OPE manufacturing regions in Yixing. In both water and sediment, tris(2-chloroisopropyl) phosphate and tris(chloroethyl) phosphate were the predominant OPEs. The sediment-water partitioning coefficients, log Koc, of OPEs were calculated based on paired sediment and water samples, and they displayed strong correlation with their log Kow (octanol-water), suggesting that their partition was dominated by hydrophobic interaction. Principle component analysis indicated that OPE manufacturing in Yixing was an important point source of OPEs, especially of TCIPP in Taihu Lake. Many OPE-related industries, such as electronic, textile, machine and plastic industries around Taihu Lake also made contributions to OPEs in the Lake.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr"/>
       <c r="N11" s="2" t="n">
         <v>43986.7782816531</v>
       </c>
       <c r="O11" s="2" t="n">
         <v>43986.7782816534</v>
       </c>
       <c r="P11" t="b">
         <v>1</v>
       </c>
       <c r="Q11" t="b">
         <v>1</v>
       </c>
       <c r="R11" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S11" t="b">
         <v>0</v>
       </c>
       <c r="T11" t="b">
         <v>0</v>
       </c>
       <c r="U11" t="b">
         <v>0</v>
       </c>
       <c r="V11" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W11" t="b">
         <v>0</v>
       </c>
       <c r="X11" t="b">
         <v>0</v>
       </c>
       <c r="Y11" t="b">
         <v>0</v>
       </c>
       <c r="Z11" t="b">
         <v>0</v>
       </c>
       <c r="AA11" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AB11" t="b">
         <v>0</v>
       </c>
       <c r="AC11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ11" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA11" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>100868818</v>
       </c>
       <c r="B12" t="n">
         <v>5469216</v>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
           <t>10.1038/s41598-018-36635-2</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Vila-Costa M et al. 2019</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t xml:space="preserve">Vila-Costa M, Sebastián M, Pizarro M, Cerro-Gálvez E, Lundin D, Gasol JM, Dachs J. Microbial consumption of organophosphate esters in seawater under phosphorus limited conditions. Scientific Reports 9:233. </t>
         </is>
@@ -1690,83 +2554,155 @@
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t>Scientific Reports 9:233.</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>The anthropogenic perturbation of the phosphorus (P) marine biogeochemical cycle due to synthetic organophosphorus compounds remains unexplored. The objective of this work was to investigate the microbial degradation of organophosphate triesters (OPEs), widely used as plasticizers and flame retardants, in seawater and their effects on the physiology and composition of microbial communities. Experiments were performed in July 2014 using surface seawater from the Blanes Bay Microbial Observatory (NW Mediterranean) to which OPEs were added at environmentally relevant concentrations. The concentrations of OPEs in the dissolved-phase generally decreased after 24 hours of incubation at in situ conditions. The fitted first order reaction constants were significantly different than zero for the trihaloalkyl phosphate, tris(2-chloroethyl) phosphate and trialyl phosphate tricresyl phosphate. In general, OPEs triggered an increase of the percentage of actively respiring bacteria, total bacterial activity, and the number of low-nucleic acid bacteria, and a decrease in the percentage of membrane-compromised bacteria. Members of some bacterial groups, in particular Flavobacteria, increased their specific activity, indicating that seawater contains bacteria with the potential to degrade OPEs. In aged seawater that was presumably depleted of labile dissolved organic carbon and inorganic P, alkaline phosphatase activities significantly decreased when OPEs were added, indicating a relief on P stress, consistent with the role of OPEs as potential P sources.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr"/>
       <c r="N12" s="2" t="n">
         <v>43986.77828172548</v>
       </c>
       <c r="O12" s="2" t="n">
         <v>43986.77828172573</v>
       </c>
       <c r="P12" t="b">
         <v>1</v>
       </c>
       <c r="Q12" t="b">
         <v>1</v>
       </c>
       <c r="R12" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S12" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T12" t="b">
         <v>0</v>
       </c>
       <c r="U12" t="b">
         <v>0</v>
       </c>
       <c r="V12" t="b">
         <v>0</v>
       </c>
       <c r="W12" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="X12" t="b">
         <v>0</v>
       </c>
       <c r="Y12" t="b">
         <v>0</v>
       </c>
       <c r="Z12" t="b">
         <v>0</v>
       </c>
       <c r="AA12" t="b">
         <v>0</v>
       </c>
       <c r="AB12" t="b">
         <v>0</v>
       </c>
       <c r="AC12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ12" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA12" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>100868819</v>
       </c>
       <c r="B13" t="n">
         <v>5469238</v>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr">
         <is>
           <t>10.1016/j.scitotenv.2018.04.320</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Xing L et al. 2018</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t xml:space="preserve">Xing L, Zhang Q, Sun X, Zhu H, Zhang S, Xu H. Occurrence, distribution and risk assessment of organophosphate esters in surface water and sediment from a shallow freshwater Lake, China. Science of the Total Environment 636:632-640. </t>
         </is>
@@ -1788,84 +2724,156 @@
       </c>
       <c r="J13" t="n">
         <v>2018</v>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>Science of the Total Environment 636:632-640.</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>Organophosphate esters (OPEs) are ubiquitous in the environment and pose a potential threat to ecosystem and human health. This study investigated the concentrations, distributions and risk of 12 OPEs in surface water and sediment from Luoma Lake, Fangting River and Yi River. Solid-phase extraction (SPE) method were used to extract OPEs from water samples, ultrasonic process and SPE method were used to extract OPEs from sediment samples, and the extracts were finally analyzed using the HPLC-MS/MS. The results revealed that the median and maximum concentrations of ΣOPEs were 73.9 and 1066 ng/L in surface water, and were 28.7 and 35.9 ng/g in sediment, respectively. Tris(2-chloroethyl) phosphate (TCEP) and trimethyl phosphate (TMP) were the most abundant OPEs in the surface water with median concentrations of 24.3 and 16.4 ng/L in Luoma Lake, respectively. Triethyl phosphate (TEP) was the most abundant OPE in the sediment with a median concentrations of 28.9 ng/g. However, tricresyl phosphate (TCrP) and ethylhexyl diphenyl phosphate (EHDPP) predominantly contributed to the ecological risk with respective median risk quotients 0.07 and 0.01 for surface water in Luoma Lake. TEP and TCrP were the most significant contributors to the ecological risk with respective median risk quotients of 6.4 × 10-4 and 5.6 × 10-4 for sediment. It was also found that inflowing Fangting River could be the major pollution source to Luoma Lake. The no-cancer and carcinogenic risks of OPEs were lower than the theoretical threshold of risk. The study found that the ecological and human health risks due to the exposure to OPEs were currently acceptable. In other words, the Luoma Lake was relatively safer to use as a drinking water source in urban areas in the context of OPEs pollution.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr"/>
       <c r="N13" s="2" t="n">
         <v>43986.77828201927</v>
       </c>
       <c r="O13" s="2" t="n">
         <v>43986.77828201957</v>
       </c>
       <c r="P13" t="b">
         <v>1</v>
       </c>
       <c r="Q13" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R13" t="b">
         <v>0</v>
       </c>
       <c r="S13" t="b">
         <v>0</v>
       </c>
       <c r="T13" t="b">
         <v>0</v>
       </c>
       <c r="U13" t="b">
         <v>0</v>
       </c>
       <c r="V13" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W13" t="b">
         <v>0</v>
       </c>
       <c r="X13" t="b">
         <v>0</v>
       </c>
       <c r="Y13" t="b">
         <v>0</v>
       </c>
       <c r="Z13" t="b">
         <v>0</v>
       </c>
       <c r="AA13" t="b">
         <v>0</v>
       </c>
       <c r="AB13" t="b">
         <v>0</v>
       </c>
       <c r="AC13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW13" t="b">
+        <v>1</v>
+      </c>
+      <c r="AX13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ13" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA13" t="b">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:AC13"/>
+  <autoFilter ref="A1:BA13"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>