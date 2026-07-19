--- v0 (2026-04-18)
+++ v1 (2026-07-19)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="data" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'data'!$A$1:$AC$94</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'data'!$A$1:$BD$94</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd h:mm:ss"/>
     <numFmt numFmtId="165" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
     <font>
       <color rgb="00FFFFFF"/>
     </font>
@@ -436,88 +436,115 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC94"/>
+  <dimension ref="A1:BD94"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="10" customWidth="1" min="6" max="6"/>
     <col width="10" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="10" customWidth="1" min="9" max="9"/>
     <col width="10" customWidth="1" min="10" max="10"/>
     <col width="10" customWidth="1" min="11" max="11"/>
     <col width="10" customWidth="1" min="12" max="12"/>
     <col width="10" customWidth="1" min="13" max="13"/>
     <col width="10" customWidth="1" min="14" max="14"/>
     <col width="10" customWidth="1" min="15" max="15"/>
     <col width="10" customWidth="1" min="16" max="16"/>
     <col width="10" customWidth="1" min="17" max="17"/>
     <col width="10" customWidth="1" min="18" max="18"/>
     <col width="10" customWidth="1" min="19" max="19"/>
     <col width="10" customWidth="1" min="20" max="20"/>
     <col width="10" customWidth="1" min="21" max="21"/>
     <col width="10" customWidth="1" min="22" max="22"/>
     <col width="10" customWidth="1" min="23" max="23"/>
     <col width="10" customWidth="1" min="24" max="24"/>
     <col width="10" customWidth="1" min="25" max="25"/>
     <col width="10" customWidth="1" min="26" max="26"/>
     <col width="10" customWidth="1" min="27" max="27"/>
     <col width="10" customWidth="1" min="28" max="28"/>
     <col width="10" customWidth="1" min="29" max="29"/>
+    <col width="10" customWidth="1" min="30" max="30"/>
+    <col width="10" customWidth="1" min="31" max="31"/>
+    <col width="10" customWidth="1" min="32" max="32"/>
+    <col width="10" customWidth="1" min="33" max="33"/>
+    <col width="10" customWidth="1" min="34" max="34"/>
+    <col width="10" customWidth="1" min="35" max="35"/>
+    <col width="10" customWidth="1" min="36" max="36"/>
+    <col width="10" customWidth="1" min="37" max="37"/>
+    <col width="10" customWidth="1" min="38" max="38"/>
+    <col width="10" customWidth="1" min="39" max="39"/>
+    <col width="10" customWidth="1" min="40" max="40"/>
+    <col width="10" customWidth="1" min="41" max="41"/>
+    <col width="10" customWidth="1" min="42" max="42"/>
+    <col width="10" customWidth="1" min="43" max="43"/>
+    <col width="10" customWidth="1" min="44" max="44"/>
+    <col width="10" customWidth="1" min="45" max="45"/>
+    <col width="10" customWidth="1" min="46" max="46"/>
+    <col width="10" customWidth="1" min="47" max="47"/>
+    <col width="10" customWidth="1" min="48" max="48"/>
+    <col width="10" customWidth="1" min="49" max="49"/>
+    <col width="10" customWidth="1" min="50" max="50"/>
+    <col width="10" customWidth="1" min="51" max="51"/>
+    <col width="10" customWidth="1" min="52" max="52"/>
+    <col width="10" customWidth="1" min="53" max="53"/>
+    <col width="10" customWidth="1" min="54" max="54"/>
+    <col width="10" customWidth="1" min="55" max="55"/>
+    <col width="10" customWidth="1" min="56" max="56"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>HAWC ID</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>HERO ID</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>PubMed ID</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>DOI</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -554,116 +581,251 @@
           <t>Journal</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Abstract</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Full text URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Created</t>
         </is>
       </c>
       <c r="O1" s="1" t="inlineStr">
         <is>
           <t>Last updated</t>
         </is>
       </c>
       <c r="P1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review</t>
+          <t>Meets PESO Criteria at TIAB Screening</t>
         </is>
       </c>
       <c r="Q1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Included for Data Extraction and Evaluation</t>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening</t>
         </is>
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Included for Data Extraction and Evaluation|Bioconcentration</t>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Peer-Reviewed Literature Search</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Included for Data Extraction and Evaluation|Biodegradation</t>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Peer-Reviewed Literature Search|Atmospheric Cycling/Transport</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Included for Data Extraction and Evaluation|Hydrolysis</t>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Peer-Reviewed Literature Search|Atmospheric Deposition</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Included for Data Extraction and Evaluation|Photolysis</t>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Peer-Reviewed Literature Search|BCF</t>
         </is>
       </c>
       <c r="V1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Included for Data Extraction and Evaluation|Sorption</t>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Peer-Reviewed Literature Search|Bioconcentration</t>
         </is>
       </c>
       <c r="W1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Included for Data Extraction and Evaluation|Volatilization</t>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Peer-Reviewed Literature Search|Biodegradation</t>
         </is>
       </c>
       <c r="X1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Included for Data Extraction and Evaluation|Wastewater Treatment</t>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Peer-Reviewed Literature Search|Coagulation / Mobility</t>
         </is>
       </c>
       <c r="Y1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Included for Data Extraction and Evaluation|Other</t>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Peer-Reviewed Literature Search|Hydrolysis</t>
         </is>
       </c>
       <c r="Z1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Excluded at Full-text</t>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Peer-Reviewed Literature Search|Photolysis</t>
         </is>
       </c>
       <c r="AA1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Supplemental Material - Full-text</t>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Peer-Reviewed Literature Search|Sorption</t>
         </is>
       </c>
       <c r="AB1" s="1" t="inlineStr">
         <is>
-          <t>Excluded</t>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Peer-Reviewed Literature Search|Subsurface Transport</t>
         </is>
       </c>
       <c r="AC1" s="1" t="inlineStr">
         <is>
-          <t>Supplemental</t>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Peer-Reviewed Literature Search|Volatilization</t>
+        </is>
+      </c>
+      <c r="AD1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Peer-Reviewed Literature Search|Wastewater Treatment</t>
+        </is>
+      </c>
+      <c r="AE1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Peer-Reviewed Literature Search|Other</t>
+        </is>
+      </c>
+      <c r="AF1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Peer-Reviewed Literature Search|Reductive Dehalogenation</t>
+        </is>
+      </c>
+      <c r="AG1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Peer-Reviewed Literature Search|Vapor Intrusion</t>
+        </is>
+      </c>
+      <c r="AH1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Peer-Reviewed Literature Search|Degradation Productions/Transformations</t>
+        </is>
+      </c>
+      <c r="AI1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Peer-Reviewed Literature Search|Incineration</t>
+        </is>
+      </c>
+      <c r="AJ1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Gray Literature Search</t>
+        </is>
+      </c>
+      <c r="AK1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Gray Literature Search|Atmospheric Cycling/Transport</t>
+        </is>
+      </c>
+      <c r="AL1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Gray Literature Search|Atmospheric Deposition</t>
+        </is>
+      </c>
+      <c r="AM1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Gray Literature Search|BCF</t>
+        </is>
+      </c>
+      <c r="AN1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Gray Literature Search|Bioconcentration</t>
+        </is>
+      </c>
+      <c r="AO1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Gray Literature Search|Biodegradation</t>
+        </is>
+      </c>
+      <c r="AP1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Gray Literature Search|Coagulation / Mobility</t>
+        </is>
+      </c>
+      <c r="AQ1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Gray Literature Search|Hydrolysis</t>
+        </is>
+      </c>
+      <c r="AR1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Gray Literature Search|Photolysis</t>
+        </is>
+      </c>
+      <c r="AS1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Gray Literature Search|Sorption</t>
+        </is>
+      </c>
+      <c r="AT1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Gray Literature Search|Subsurface Transport</t>
+        </is>
+      </c>
+      <c r="AU1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Gray Literature Search|Volatilization</t>
+        </is>
+      </c>
+      <c r="AV1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Gray Literature Search|Wastewater Treatment</t>
+        </is>
+      </c>
+      <c r="AW1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Gray Literature Search|Other</t>
+        </is>
+      </c>
+      <c r="AX1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Gray Literature Search|Reductive Dehalogenation</t>
+        </is>
+      </c>
+      <c r="AY1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Gray Literature Search|Degradation Products / Transformations</t>
+        </is>
+      </c>
+      <c r="AZ1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|Does Not Meet PESO Criteria at FT Screening</t>
+        </is>
+      </c>
+      <c r="BA1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|Supplemental at FT Screening</t>
+        </is>
+      </c>
+      <c r="BB1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|PDF Unavailable</t>
+        </is>
+      </c>
+      <c r="BC1" s="1" t="inlineStr">
+        <is>
+          <t>Does Not Meet PESO Criteria at TIAB Screening</t>
+        </is>
+      </c>
+      <c r="BD1" s="1" t="inlineStr">
+        <is>
+          <t>Supplemental at TIAB Screening</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>100584465</v>
       </c>
       <c r="B2" t="n">
         <v>2310458</v>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>10.1021/es802508x</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Costanza J et al. 2009</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t xml:space="preserve">Costanza J, Fletcher KE, Löffler FE, Pennell KD. Fate of TCE in heated Fort Lewis soil. Environmental Science and Technology 43:909-914. </t>
         </is>
@@ -718,53 +880,134 @@
       <c r="T2" t="b">
         <v>0</v>
       </c>
       <c r="U2" t="b">
         <v>0</v>
       </c>
       <c r="V2" t="b">
         <v>0</v>
       </c>
       <c r="W2" t="b">
         <v>0</v>
       </c>
       <c r="X2" t="b">
         <v>0</v>
       </c>
       <c r="Y2" t="b">
         <v>0</v>
       </c>
       <c r="Z2" t="b">
         <v>0</v>
       </c>
       <c r="AA2" t="b">
         <v>0</v>
       </c>
       <c r="AB2" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ2" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA2" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB2" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC2" t="b">
+        <v>0</v>
+      </c>
+      <c r="BD2" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>100584466</v>
       </c>
       <c r="B3" t="n">
         <v>1188211</v>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>Minnich MM, Schumacher BA, and Zimmerman JH 1997</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t xml:space="preserve">Minnich MM, Schumacher BA, Zimmerman JH. Comparison of soil VOCs measured by soil gas, heated headspace, and methanol extraction techniques. Journal of Soil Contamination 6:187-203. </t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>Comparison of soil VOCs measured by soil gas, heated headspace, and methanol extraction techniques</t>
@@ -815,53 +1058,134 @@
       <c r="T3" t="b">
         <v>0</v>
       </c>
       <c r="U3" t="b">
         <v>0</v>
       </c>
       <c r="V3" t="b">
         <v>0</v>
       </c>
       <c r="W3" t="b">
         <v>0</v>
       </c>
       <c r="X3" t="b">
         <v>0</v>
       </c>
       <c r="Y3" t="b">
         <v>0</v>
       </c>
       <c r="Z3" t="b">
         <v>0</v>
       </c>
       <c r="AA3" t="b">
         <v>0</v>
       </c>
       <c r="AB3" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY3" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ3" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA3" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB3" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC3" t="b">
+        <v>0</v>
+      </c>
+      <c r="BD3" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>100584467</v>
       </c>
       <c r="B4" t="n">
         <v>2802093</v>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
           <t>Milde G, Nerger M, and Mergler R 1988</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t xml:space="preserve">Milde G, Nerger M, Mergler R. BIOLOGICAL DEGRADATION OF VOLATILE CHLORINATED HYDROCARBONS IN GROUNDWATER. (67-74). (BIOSIS/89/05291). </t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>BIOLOGICAL DEGRADATION OF VOLATILE CHLORINATED HYDROCARBONS IN GROUNDWATER</t>
@@ -912,53 +1236,134 @@
       <c r="T4" t="b">
         <v>0</v>
       </c>
       <c r="U4" t="b">
         <v>0</v>
       </c>
       <c r="V4" t="b">
         <v>0</v>
       </c>
       <c r="W4" t="b">
         <v>0</v>
       </c>
       <c r="X4" t="b">
         <v>0</v>
       </c>
       <c r="Y4" t="b">
         <v>0</v>
       </c>
       <c r="Z4" t="b">
         <v>0</v>
       </c>
       <c r="AA4" t="b">
         <v>0</v>
       </c>
       <c r="AB4" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY4" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ4" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA4" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB4" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC4" t="b">
+        <v>0</v>
+      </c>
+      <c r="BD4" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>100584468</v>
       </c>
       <c r="B5" t="n">
         <v>5095951</v>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
           <t>Ince NH 1998</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t xml:space="preserve">Ince NH. Light-enhanced chemical oxidation for tertiary treatment of municipal landfill leachate.  </t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>Light-enhanced chemical oxidation for tertiary treatment of municipal landfill leachate</t>
@@ -1005,53 +1410,134 @@
       <c r="T5" t="b">
         <v>0</v>
       </c>
       <c r="U5" t="b">
         <v>0</v>
       </c>
       <c r="V5" t="b">
         <v>0</v>
       </c>
       <c r="W5" t="b">
         <v>0</v>
       </c>
       <c r="X5" t="b">
         <v>0</v>
       </c>
       <c r="Y5" t="b">
         <v>0</v>
       </c>
       <c r="Z5" t="b">
         <v>0</v>
       </c>
       <c r="AA5" t="b">
         <v>0</v>
       </c>
       <c r="AB5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY5" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ5" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA5" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB5" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC5" t="b">
         <v>1</v>
       </c>
-      <c r="AC5" t="b">
+      <c r="BD5" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>100584469</v>
       </c>
       <c r="B6" t="n">
         <v>5095433</v>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
           <t>Ardito CP, Duval TA, and Reaber DW 1996</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t xml:space="preserve">Ardito CP, Duval TA, Reaber DW. CHARACTERIZING A VOC SITE THROUGH ON-SITE ANALYSIS OF SOIL GAS.  </t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>CHARACTERIZING A VOC SITE THROUGH ON-SITE ANALYSIS OF SOIL GAS</t>
@@ -1098,53 +1584,134 @@
       <c r="T6" t="b">
         <v>0</v>
       </c>
       <c r="U6" t="b">
         <v>0</v>
       </c>
       <c r="V6" t="b">
         <v>0</v>
       </c>
       <c r="W6" t="b">
         <v>0</v>
       </c>
       <c r="X6" t="b">
         <v>0</v>
       </c>
       <c r="Y6" t="b">
         <v>0</v>
       </c>
       <c r="Z6" t="b">
         <v>0</v>
       </c>
       <c r="AA6" t="b">
         <v>0</v>
       </c>
       <c r="AB6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY6" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ6" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA6" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB6" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC6" t="b">
         <v>1</v>
       </c>
-      <c r="AC6" t="b">
+      <c r="BD6" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>100584470</v>
       </c>
       <c r="B7" t="n">
         <v>5095440</v>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
           <t>Kim JY et al. 1996</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t xml:space="preserve">Kim JY, Park JK, Edil TB, Jhung JK. SORPTION CAPACITY OF GROUND TIRES FOR VAPOR-PHASE VOLATILE ORGANIC COMPOUNDS.  </t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>SORPTION CAPACITY OF GROUND TIRES FOR VAPOR-PHASE VOLATILE ORGANIC COMPOUNDS</t>
@@ -1191,53 +1758,134 @@
       <c r="T7" t="b">
         <v>0</v>
       </c>
       <c r="U7" t="b">
         <v>0</v>
       </c>
       <c r="V7" t="b">
         <v>0</v>
       </c>
       <c r="W7" t="b">
         <v>0</v>
       </c>
       <c r="X7" t="b">
         <v>0</v>
       </c>
       <c r="Y7" t="b">
         <v>0</v>
       </c>
       <c r="Z7" t="b">
         <v>0</v>
       </c>
       <c r="AA7" t="b">
         <v>0</v>
       </c>
       <c r="AB7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ7" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA7" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB7" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC7" t="b">
         <v>1</v>
       </c>
-      <c r="AC7" t="b">
+      <c r="BD7" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>100584471</v>
       </c>
       <c r="B8" t="n">
         <v>1065024</v>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
           <t>10.1002/ieam.1306</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Anderson RH, Anderson JK, and Bower PA</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t xml:space="preserve">Anderson RH, Anderson JK, Bower PA. Co-occurrence of 1,4-dioxane with trichloroethylene in chlorinated solvent groundwater plumes at US Air Force installations: Fact or fiction. Integrated Environmental Assessment and Management. </t>
         </is>
@@ -1290,53 +1938,134 @@
       <c r="T8" t="b">
         <v>0</v>
       </c>
       <c r="U8" t="b">
         <v>0</v>
       </c>
       <c r="V8" t="b">
         <v>0</v>
       </c>
       <c r="W8" t="b">
         <v>0</v>
       </c>
       <c r="X8" t="b">
         <v>0</v>
       </c>
       <c r="Y8" t="b">
         <v>0</v>
       </c>
       <c r="Z8" t="b">
         <v>0</v>
       </c>
       <c r="AA8" t="b">
         <v>0</v>
       </c>
       <c r="AB8" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY8" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ8" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA8" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB8" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC8" t="b">
+        <v>0</v>
+      </c>
+      <c r="BD8" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>100584472</v>
       </c>
       <c r="B9" t="n">
         <v>5464609</v>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
           <t>10.1016/j.scitotenv.2018.09.148</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Farooq U et al. 2019</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t xml:space="preserve">Farooq U, Danish M, Lyu S, Brusseau ML, Gu M, Zaman WQ, Qiu Z, Sui Q. The impact of surface properties and dominant ions on the effectiveness of G-nZVI heterogeneous catalyst for environmental remediation. Science of the Total Environment 651:1182-1188. </t>
         </is>
@@ -1391,53 +2120,134 @@
       <c r="T9" t="b">
         <v>0</v>
       </c>
       <c r="U9" t="b">
         <v>0</v>
       </c>
       <c r="V9" t="b">
         <v>0</v>
       </c>
       <c r="W9" t="b">
         <v>0</v>
       </c>
       <c r="X9" t="b">
         <v>0</v>
       </c>
       <c r="Y9" t="b">
         <v>0</v>
       </c>
       <c r="Z9" t="b">
         <v>0</v>
       </c>
       <c r="AA9" t="b">
         <v>0</v>
       </c>
       <c r="AB9" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY9" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ9" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA9" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB9" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC9" t="b">
+        <v>0</v>
+      </c>
+      <c r="BD9" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>100584473</v>
       </c>
       <c r="B10" t="n">
         <v>5472693</v>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
           <t>Rosell M et al. 2019</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t xml:space="preserve">Rosell M, Palau J, Mortan SH, Caminal G, Soler A, Shouakar-Stash O, Marco-Urrea E. Dual carbon - chlorine isotope fractionation during dichloroelimination of 1,1,2-trichloroethane by an enrichment culture containing Dehalogenimonas sp.  </t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>Dual carbon - chlorine isotope fractionation during dichloroelimination of 1,1,2-trichloroethane by an enrichment culture containing Dehalogenimonas sp</t>
@@ -1484,53 +2294,134 @@
       <c r="T10" t="b">
         <v>0</v>
       </c>
       <c r="U10" t="b">
         <v>0</v>
       </c>
       <c r="V10" t="b">
         <v>0</v>
       </c>
       <c r="W10" t="b">
         <v>0</v>
       </c>
       <c r="X10" t="b">
         <v>0</v>
       </c>
       <c r="Y10" t="b">
         <v>0</v>
       </c>
       <c r="Z10" t="b">
         <v>0</v>
       </c>
       <c r="AA10" t="b">
         <v>0</v>
       </c>
       <c r="AB10" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY10" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ10" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA10" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB10" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC10" t="b">
+        <v>0</v>
+      </c>
+      <c r="BD10" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>100584474</v>
       </c>
       <c r="B11" t="n">
         <v>5464592</v>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr">
         <is>
           <t>10.1016/j.eti.2017.12.004</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Man Y et al. 2018</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t xml:space="preserve">Man Y, Chow K, Cheng Z, Kang Y, Wong MH. Profiles and removal efficiency of organochlorine pesticides with emphasis on DDTs and HCHs by two different sewage treatment works. 9:220-231. </t>
         </is>
@@ -1585,53 +2476,134 @@
       <c r="T11" t="b">
         <v>0</v>
       </c>
       <c r="U11" t="b">
         <v>0</v>
       </c>
       <c r="V11" t="b">
         <v>0</v>
       </c>
       <c r="W11" t="b">
         <v>0</v>
       </c>
       <c r="X11" t="b">
         <v>0</v>
       </c>
       <c r="Y11" t="b">
         <v>0</v>
       </c>
       <c r="Z11" t="b">
         <v>0</v>
       </c>
       <c r="AA11" t="b">
         <v>0</v>
       </c>
       <c r="AB11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ11" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA11" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB11" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC11" t="b">
         <v>1</v>
       </c>
-      <c r="AC11" t="b">
+      <c r="BD11" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>100584475</v>
       </c>
       <c r="B12" t="n">
         <v>3850314</v>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
           <t>10.1021/acs.est.6b05330</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Newton S et al. 2017</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t xml:space="preserve">Newton S, Mcmahen R, Stoeckel JA, Chislock M, Lindstrom A, Strynar M. Novel Polyfluorinated Compounds Identified Using High Resolution Mass Spectrometry Downstream of Manufacturing Facilities near Decatur, Alabama. Environmental Science and Technology 51:1544-1552. </t>
         </is>
@@ -1686,53 +2658,134 @@
       <c r="T12" t="b">
         <v>0</v>
       </c>
       <c r="U12" t="b">
         <v>0</v>
       </c>
       <c r="V12" t="b">
         <v>0</v>
       </c>
       <c r="W12" t="b">
         <v>0</v>
       </c>
       <c r="X12" t="b">
         <v>0</v>
       </c>
       <c r="Y12" t="b">
         <v>0</v>
       </c>
       <c r="Z12" t="b">
         <v>0</v>
       </c>
       <c r="AA12" t="b">
         <v>0</v>
       </c>
       <c r="AB12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ12" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA12" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB12" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC12" t="b">
         <v>1</v>
       </c>
-      <c r="AC12" t="b">
+      <c r="BD12" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>100584476</v>
       </c>
       <c r="B13" t="n">
         <v>5464614</v>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr">
         <is>
           <t>10.1073/pnas.1616020114</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Turner AJ et al. 2017</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t xml:space="preserve">Turner AJ, Frankenberg C, Wennberg PO, Jacob DJ. Ambiguity in the causes for decadal trends in atmospheric methane and hydroxyl. Proceedings of the National Academy of Sciences 114:5367-5372. </t>
         </is>
@@ -1787,53 +2840,134 @@
       <c r="T13" t="b">
         <v>0</v>
       </c>
       <c r="U13" t="b">
         <v>0</v>
       </c>
       <c r="V13" t="b">
         <v>0</v>
       </c>
       <c r="W13" t="b">
         <v>0</v>
       </c>
       <c r="X13" t="b">
         <v>0</v>
       </c>
       <c r="Y13" t="b">
         <v>0</v>
       </c>
       <c r="Z13" t="b">
         <v>0</v>
       </c>
       <c r="AA13" t="b">
         <v>0</v>
       </c>
       <c r="AB13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ13" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA13" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB13" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC13" t="b">
         <v>1</v>
       </c>
-      <c r="AC13" t="b">
+      <c r="BD13" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>100584477</v>
       </c>
       <c r="B14" t="n">
         <v>3227998</v>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr">
         <is>
           <t>10.1016/j.watres.2015.11.063</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Gong Y, Tang J, and Zhao D 2016</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t xml:space="preserve">Gong Y, Tang J, Zhao D. Application of iron sulfide particles for groundwater and soil remediation: A review. Water Research 89:309-320. [Review]. </t>
         </is>
@@ -1888,53 +3022,134 @@
       <c r="T14" t="b">
         <v>0</v>
       </c>
       <c r="U14" t="b">
         <v>0</v>
       </c>
       <c r="V14" t="b">
         <v>0</v>
       </c>
       <c r="W14" t="b">
         <v>0</v>
       </c>
       <c r="X14" t="b">
         <v>0</v>
       </c>
       <c r="Y14" t="b">
         <v>0</v>
       </c>
       <c r="Z14" t="b">
         <v>0</v>
       </c>
       <c r="AA14" t="b">
         <v>0</v>
       </c>
       <c r="AB14" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC14" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD14" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE14" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF14" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG14" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH14" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI14" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ14" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK14" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL14" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM14" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN14" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO14" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP14" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ14" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR14" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS14" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT14" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU14" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV14" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW14" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX14" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY14" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ14" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA14" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB14" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC14" t="b">
+        <v>0</v>
+      </c>
+      <c r="BD14" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>100584478</v>
       </c>
       <c r="B15" t="n">
         <v>3350748</v>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr">
         <is>
           <t>10.3233/mgc-150192</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Zin M 2016</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t xml:space="preserve">Zin M. Degradation of dichlorodiphenyl trichloroethane (DDT) by using nanoparticles of iron and iron/copper. Main Group Chemistry 15:131-138. </t>
         </is>
@@ -1989,53 +3204,134 @@
       <c r="T15" t="b">
         <v>0</v>
       </c>
       <c r="U15" t="b">
         <v>0</v>
       </c>
       <c r="V15" t="b">
         <v>0</v>
       </c>
       <c r="W15" t="b">
         <v>0</v>
       </c>
       <c r="X15" t="b">
         <v>0</v>
       </c>
       <c r="Y15" t="b">
         <v>0</v>
       </c>
       <c r="Z15" t="b">
         <v>0</v>
       </c>
       <c r="AA15" t="b">
         <v>0</v>
       </c>
       <c r="AB15" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC15" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD15" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE15" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF15" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG15" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH15" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI15" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ15" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK15" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL15" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM15" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN15" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO15" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP15" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ15" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR15" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS15" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT15" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU15" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV15" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW15" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX15" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY15" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ15" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA15" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB15" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC15" t="b">
+        <v>0</v>
+      </c>
+      <c r="BD15" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>100584479</v>
       </c>
       <c r="B16" t="n">
         <v>3350938</v>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr">
         <is>
           <t>10.1080/03601234.2016.1159455</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Vargas-González HH et al. 2016</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t xml:space="preserve">Vargas-González HH, Méndez-Rodríguez LC, García-Hernández J, Mendoza-Salgado RA, Zenteno-Savín T, Arreola-Lizárraga JA. Persistent organic pollutants (POPs) in populations of the clam Chione californiensis in coastal lagoons of the Gulf of California. Journal of Environmental Science and Health, Part B: Pesticides, Food Contaminants, and Agricultural Wastes 51:435-445. </t>
         </is>
@@ -2090,53 +3386,134 @@
       <c r="T16" t="b">
         <v>0</v>
       </c>
       <c r="U16" t="b">
         <v>0</v>
       </c>
       <c r="V16" t="b">
         <v>0</v>
       </c>
       <c r="W16" t="b">
         <v>0</v>
       </c>
       <c r="X16" t="b">
         <v>0</v>
       </c>
       <c r="Y16" t="b">
         <v>0</v>
       </c>
       <c r="Z16" t="b">
         <v>0</v>
       </c>
       <c r="AA16" t="b">
         <v>0</v>
       </c>
       <c r="AB16" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC16" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD16" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE16" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF16" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG16" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH16" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI16" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ16" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK16" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL16" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM16" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN16" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO16" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP16" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ16" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR16" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS16" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT16" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU16" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV16" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW16" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX16" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY16" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ16" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA16" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB16" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC16" t="b">
+        <v>0</v>
+      </c>
+      <c r="BD16" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>100584480</v>
       </c>
       <c r="B17" t="n">
         <v>5472324</v>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr">
         <is>
           <t>Frascari D et al. 2016</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t xml:space="preserve">Frascari D, Bacca AEM, Zama F, Bertin L, Fava F, Pinelli D. Olive mill wastewater valorisation through phenolic compounds adsorption in a continuous flow column.  </t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>Olive mill wastewater valorisation through phenolic compounds adsorption in a continuous flow column</t>
@@ -2183,53 +3560,134 @@
       <c r="T17" t="b">
         <v>0</v>
       </c>
       <c r="U17" t="b">
         <v>0</v>
       </c>
       <c r="V17" t="b">
         <v>0</v>
       </c>
       <c r="W17" t="b">
         <v>0</v>
       </c>
       <c r="X17" t="b">
         <v>0</v>
       </c>
       <c r="Y17" t="b">
         <v>0</v>
       </c>
       <c r="Z17" t="b">
         <v>0</v>
       </c>
       <c r="AA17" t="b">
         <v>0</v>
       </c>
       <c r="AB17" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC17" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD17" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE17" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF17" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG17" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH17" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI17" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ17" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK17" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL17" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM17" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN17" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO17" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP17" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ17" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR17" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS17" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT17" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU17" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV17" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW17" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX17" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY17" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ17" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA17" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB17" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC17" t="b">
         <v>1</v>
       </c>
-      <c r="AC17" t="b">
+      <c r="BD17" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>100584481</v>
       </c>
       <c r="B18" t="n">
         <v>2834724</v>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr">
         <is>
           <t>10.1016/j.jenvman.2015.01.004</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Kim S, Park T, and Lee W 2015</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t xml:space="preserve">Kim S, Park T, Lee W. Enhanced reductive dechlorination of tetrachloroethene by nano-sized mackinawite with cyanocobalamin in a highly alkaline condition. Journal of Environmental Management 151:378-385. </t>
         </is>
@@ -2284,53 +3742,134 @@
       <c r="T18" t="b">
         <v>0</v>
       </c>
       <c r="U18" t="b">
         <v>0</v>
       </c>
       <c r="V18" t="b">
         <v>0</v>
       </c>
       <c r="W18" t="b">
         <v>0</v>
       </c>
       <c r="X18" t="b">
         <v>0</v>
       </c>
       <c r="Y18" t="b">
         <v>0</v>
       </c>
       <c r="Z18" t="b">
         <v>0</v>
       </c>
       <c r="AA18" t="b">
         <v>0</v>
       </c>
       <c r="AB18" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC18" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD18" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE18" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF18" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG18" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH18" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI18" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ18" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK18" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL18" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM18" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN18" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO18" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP18" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ18" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR18" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS18" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT18" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU18" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV18" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW18" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX18" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY18" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ18" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA18" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB18" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC18" t="b">
         <v>1</v>
       </c>
-      <c r="AC18" t="b">
+      <c r="BD18" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>100584482</v>
       </c>
       <c r="B19" t="n">
         <v>3006755</v>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr">
         <is>
           <t>10.1080/03601234.2015.975605</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Islas-Garcia A et al. 2015</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t xml:space="preserve">Islas-Garcia A, Vega-Loyo L, Aguilar-Lopez R, Xoconostle-Cazares B, Rodriguez-Vazquez R. Evaluation of hydrocarbons and organochlorine pesticides and their tolerant microorganisms from an agricultural soil to define its bioremediation feasibility. Journal of Environmental Science and Health, Part B: Pesticides, Food Contaminants, and Agricultural Wastes 50:99-108. </t>
         </is>
@@ -2385,53 +3924,134 @@
       <c r="T19" t="b">
         <v>0</v>
       </c>
       <c r="U19" t="b">
         <v>0</v>
       </c>
       <c r="V19" t="b">
         <v>0</v>
       </c>
       <c r="W19" t="b">
         <v>0</v>
       </c>
       <c r="X19" t="b">
         <v>0</v>
       </c>
       <c r="Y19" t="b">
         <v>0</v>
       </c>
       <c r="Z19" t="b">
         <v>0</v>
       </c>
       <c r="AA19" t="b">
         <v>0</v>
       </c>
       <c r="AB19" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC19" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD19" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE19" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF19" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG19" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH19" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI19" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ19" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK19" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL19" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM19" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN19" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO19" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP19" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ19" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR19" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS19" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT19" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU19" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV19" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW19" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX19" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY19" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ19" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA19" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB19" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC19" t="b">
+        <v>0</v>
+      </c>
+      <c r="BD19" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>100584483</v>
       </c>
       <c r="B20" t="n">
         <v>5464576</v>
       </c>
       <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr">
         <is>
           <t>10.1007/s10532-015-9738-1</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Lorah MM, Walker C, and Graves D 2015</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t xml:space="preserve">Lorah MM, Walker C, Graves D. Performance of an anaerobic, static bed, fixed film bioreactor for chlorinated solvent treatment.  </t>
         </is>
@@ -2482,53 +4102,134 @@
       <c r="T20" t="b">
         <v>0</v>
       </c>
       <c r="U20" t="b">
         <v>0</v>
       </c>
       <c r="V20" t="b">
         <v>0</v>
       </c>
       <c r="W20" t="b">
         <v>0</v>
       </c>
       <c r="X20" t="b">
         <v>0</v>
       </c>
       <c r="Y20" t="b">
         <v>0</v>
       </c>
       <c r="Z20" t="b">
         <v>0</v>
       </c>
       <c r="AA20" t="b">
         <v>0</v>
       </c>
       <c r="AB20" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC20" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD20" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE20" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF20" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG20" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH20" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI20" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ20" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK20" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL20" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM20" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN20" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO20" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP20" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ20" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR20" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS20" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT20" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU20" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV20" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW20" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX20" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY20" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ20" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA20" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB20" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC20" t="b">
+        <v>0</v>
+      </c>
+      <c r="BD20" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>100584484</v>
       </c>
       <c r="B21" t="n">
         <v>2539549</v>
       </c>
       <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr">
         <is>
           <t>10.1007/s11356-014-2834-7</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Valhondo C et al. 2014</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t xml:space="preserve">Valhondo C, Carrera J, Ayora C, Barbieri M, Nödler K, Licha T, Huerta M. Behavior of nine selected emerging trace organic contaminants in an artificial recharge system supplemented with a reactive barrier. Environmental Science and Pollution Research 21:11832-11843. </t>
         </is>
@@ -2583,53 +4284,134 @@
       <c r="T21" t="b">
         <v>0</v>
       </c>
       <c r="U21" t="b">
         <v>0</v>
       </c>
       <c r="V21" t="b">
         <v>0</v>
       </c>
       <c r="W21" t="b">
         <v>0</v>
       </c>
       <c r="X21" t="b">
         <v>0</v>
       </c>
       <c r="Y21" t="b">
         <v>0</v>
       </c>
       <c r="Z21" t="b">
         <v>0</v>
       </c>
       <c r="AA21" t="b">
         <v>0</v>
       </c>
       <c r="AB21" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC21" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD21" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE21" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF21" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG21" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH21" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI21" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ21" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK21" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL21" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM21" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN21" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO21" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP21" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ21" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR21" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS21" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT21" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU21" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV21" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW21" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX21" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY21" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ21" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA21" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB21" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC21" t="b">
         <v>1</v>
       </c>
-      <c r="AC21" t="b">
+      <c r="BD21" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>100584485</v>
       </c>
       <c r="B22" t="n">
         <v>1450171</v>
       </c>
       <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr">
         <is>
           <t>10.1007/s10661-012-2601-5</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Wang Y et al. 2013</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t xml:space="preserve">Wang Y, Wu WJ, He W, Qin N, He QS, Xu FL. Residues and ecological risks of organochlorine pesticides in Lake Small Baiyangdian, North China. Environmental Monitoring and Assessment 185:917-929. </t>
         </is>
@@ -2684,53 +4466,134 @@
       <c r="T22" t="b">
         <v>0</v>
       </c>
       <c r="U22" t="b">
         <v>0</v>
       </c>
       <c r="V22" t="b">
         <v>0</v>
       </c>
       <c r="W22" t="b">
         <v>0</v>
       </c>
       <c r="X22" t="b">
         <v>0</v>
       </c>
       <c r="Y22" t="b">
         <v>0</v>
       </c>
       <c r="Z22" t="b">
         <v>0</v>
       </c>
       <c r="AA22" t="b">
         <v>0</v>
       </c>
       <c r="AB22" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC22" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD22" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE22" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF22" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG22" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH22" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI22" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ22" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK22" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL22" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM22" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN22" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO22" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP22" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ22" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR22" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS22" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT22" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU22" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV22" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW22" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX22" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY22" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ22" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA22" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB22" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC22" t="b">
         <v>1</v>
       </c>
-      <c r="AC22" t="b">
+      <c r="BD22" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>100584486</v>
       </c>
       <c r="B23" t="n">
         <v>2007298</v>
       </c>
       <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr">
         <is>
           <t>10.1111/j.1745-6584.2012.00957.x</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Yu J et al. 2013</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t xml:space="preserve">Yu J, Liu W, Zeng A, Guan B, Xu X. Effect of SO on 1,1,1-Trichloroethane Degradation by Fe0 in Aqueous Solution. Ground Water 51:286-292. </t>
         </is>
@@ -2785,53 +4648,134 @@
       <c r="T23" t="b">
         <v>0</v>
       </c>
       <c r="U23" t="b">
         <v>0</v>
       </c>
       <c r="V23" t="b">
         <v>0</v>
       </c>
       <c r="W23" t="b">
         <v>0</v>
       </c>
       <c r="X23" t="b">
         <v>0</v>
       </c>
       <c r="Y23" t="b">
         <v>0</v>
       </c>
       <c r="Z23" t="b">
         <v>0</v>
       </c>
       <c r="AA23" t="b">
         <v>0</v>
       </c>
       <c r="AB23" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC23" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD23" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE23" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF23" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG23" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH23" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI23" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ23" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK23" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL23" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM23" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN23" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO23" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP23" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ23" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR23" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS23" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT23" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU23" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV23" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW23" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX23" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY23" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ23" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA23" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB23" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC23" t="b">
+        <v>0</v>
+      </c>
+      <c r="BD23" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>100584487</v>
       </c>
       <c r="B24" t="n">
         <v>2154614</v>
       </c>
       <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr">
         <is>
           <t>10.1016/j.trac.2012.05.011</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Bogdal C et al. 2013</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t xml:space="preserve">Bogdal C, Abad E, Abalos M, van Bavel B, Hagberg J, Scheringer M, Fiedler H. Worldwide distribution of persistent organic pollutants in air, including results of air monitoring by passive air sampling in five continents. Trends in Analytical Chemistry 46:150-161. </t>
         </is>
@@ -2888,53 +4832,134 @@
       <c r="T24" t="b">
         <v>0</v>
       </c>
       <c r="U24" t="b">
         <v>0</v>
       </c>
       <c r="V24" t="b">
         <v>0</v>
       </c>
       <c r="W24" t="b">
         <v>0</v>
       </c>
       <c r="X24" t="b">
         <v>0</v>
       </c>
       <c r="Y24" t="b">
         <v>0</v>
       </c>
       <c r="Z24" t="b">
         <v>0</v>
       </c>
       <c r="AA24" t="b">
         <v>0</v>
       </c>
       <c r="AB24" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC24" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD24" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE24" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF24" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG24" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH24" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI24" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ24" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK24" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL24" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM24" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN24" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO24" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP24" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ24" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR24" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS24" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT24" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU24" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV24" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW24" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX24" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY24" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ24" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA24" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB24" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC24" t="b">
+        <v>0</v>
+      </c>
+      <c r="BD24" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>100584488</v>
       </c>
       <c r="B25" t="n">
         <v>3571922</v>
       </c>
       <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr">
         <is>
           <t>10.1016/j.jhazmat.2013.05.011</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>Marchesi M et al. 2013</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t xml:space="preserve">Marchesi M, Thomson NR, Aravena R, Sra KS, Otero N, Soler A. Carbon isotope fractionation of 1,1,1-trichloroethane during base-catalyzed persulfate treatment. Journal of Hazardous Materials 260:61-66. </t>
         </is>
@@ -2989,53 +5014,134 @@
       <c r="T25" t="b">
         <v>0</v>
       </c>
       <c r="U25" t="b">
         <v>0</v>
       </c>
       <c r="V25" t="b">
         <v>0</v>
       </c>
       <c r="W25" t="b">
         <v>0</v>
       </c>
       <c r="X25" t="b">
         <v>0</v>
       </c>
       <c r="Y25" t="b">
         <v>0</v>
       </c>
       <c r="Z25" t="b">
         <v>0</v>
       </c>
       <c r="AA25" t="b">
         <v>0</v>
       </c>
       <c r="AB25" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC25" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD25" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE25" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF25" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG25" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH25" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI25" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ25" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK25" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL25" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM25" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN25" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO25" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP25" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ25" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR25" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS25" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT25" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU25" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV25" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW25" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX25" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY25" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ25" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA25" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB25" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC25" t="b">
         <v>1</v>
       </c>
-      <c r="AC25" t="b">
+      <c r="BD25" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>100584489</v>
       </c>
       <c r="B26" t="n">
         <v>2187474</v>
       </c>
       <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr">
         <is>
           <t>10.1016/s1001-0742(11)60800-0</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Wang H, Tian Hua, and Hao Z 2012</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t xml:space="preserve">Wang H, Tian Hua, Hao Z. Study of DDT and its derivatives DDD, DDE adsorption and degradation over Fe-SBA-15 at low temperature. Journal of Environmental Sciences 24:536-540. </t>
         </is>
@@ -3090,53 +5196,134 @@
       <c r="T26" t="b">
         <v>0</v>
       </c>
       <c r="U26" t="b">
         <v>0</v>
       </c>
       <c r="V26" t="b">
         <v>0</v>
       </c>
       <c r="W26" t="b">
         <v>0</v>
       </c>
       <c r="X26" t="b">
         <v>0</v>
       </c>
       <c r="Y26" t="b">
         <v>0</v>
       </c>
       <c r="Z26" t="b">
         <v>0</v>
       </c>
       <c r="AA26" t="b">
         <v>0</v>
       </c>
       <c r="AB26" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC26" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD26" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE26" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF26" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG26" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH26" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI26" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ26" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK26" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL26" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM26" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN26" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO26" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP26" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ26" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR26" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS26" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT26" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU26" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV26" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW26" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX26" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY26" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ26" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA26" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB26" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC26" t="b">
+        <v>0</v>
+      </c>
+      <c r="BD26" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>100584490</v>
       </c>
       <c r="B27" t="n">
         <v>5472405</v>
       </c>
       <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr"/>
       <c r="E27" t="inlineStr">
         <is>
           <t>Brahms JC and Dailey WP 1990</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t xml:space="preserve">Brahms JC, Dailey WP. Flash vacuum pyrolysis of 2-diazo-8-oxabicyclo[3.2.1]Oct-6-en-3-ones. A new method for the preparation of propadienones.  </t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>Flash vacuum pyrolysis of 2-diazo-8-oxabicyclo[3.2.1]Oct-6-en-3-ones. A new method for the preparation of propadienones</t>
@@ -3183,53 +5370,134 @@
       <c r="T27" t="b">
         <v>0</v>
       </c>
       <c r="U27" t="b">
         <v>0</v>
       </c>
       <c r="V27" t="b">
         <v>0</v>
       </c>
       <c r="W27" t="b">
         <v>0</v>
       </c>
       <c r="X27" t="b">
         <v>0</v>
       </c>
       <c r="Y27" t="b">
         <v>0</v>
       </c>
       <c r="Z27" t="b">
         <v>0</v>
       </c>
       <c r="AA27" t="b">
         <v>0</v>
       </c>
       <c r="AB27" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC27" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD27" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE27" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF27" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG27" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH27" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI27" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ27" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK27" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL27" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM27" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN27" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO27" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP27" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ27" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR27" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS27" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT27" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU27" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV27" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW27" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX27" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY27" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ27" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA27" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB27" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC27" t="b">
+        <v>0</v>
+      </c>
+      <c r="BD27" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>100584491</v>
       </c>
       <c r="B28" t="n">
         <v>5472283</v>
       </c>
       <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr"/>
       <c r="E28" t="inlineStr">
         <is>
           <t>Luo HL et al. 2012</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t xml:space="preserve">Luo HL, Hsiao DH, Lin DF, Lin CK. Cohesive Soil Stabilized Using Sewage Sludge Ash/Cement and Nano Aluminum Oxide.  </t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>Cohesive Soil Stabilized Using Sewage Sludge Ash/Cement and Nano Aluminum Oxide</t>
@@ -3276,53 +5544,134 @@
       <c r="T28" t="b">
         <v>0</v>
       </c>
       <c r="U28" t="b">
         <v>0</v>
       </c>
       <c r="V28" t="b">
         <v>0</v>
       </c>
       <c r="W28" t="b">
         <v>0</v>
       </c>
       <c r="X28" t="b">
         <v>0</v>
       </c>
       <c r="Y28" t="b">
         <v>0</v>
       </c>
       <c r="Z28" t="b">
         <v>0</v>
       </c>
       <c r="AA28" t="b">
         <v>0</v>
       </c>
       <c r="AB28" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC28" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD28" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE28" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF28" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG28" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH28" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI28" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ28" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK28" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL28" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM28" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN28" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO28" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP28" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ28" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR28" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS28" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT28" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU28" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV28" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW28" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX28" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY28" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ28" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA28" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB28" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC28" t="b">
         <v>1</v>
       </c>
-      <c r="AC28" t="b">
+      <c r="BD28" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>100584492</v>
       </c>
       <c r="B29" t="n">
         <v>2097648</v>
       </c>
       <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr">
         <is>
           <t>10.5194/acp-11-12813-2011</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>Patra PK et al. 2011</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t xml:space="preserve">Patra PK, Houweling S, Krol M, Bousquet P, Belikov D, Bergmann D, Bian H, Cameron-Smith P, Chipperfield MP, Corbin K, Fortems-Cheiney A, Fraser A, Gloor E, Hess P, Ito A, Kawa  SR, Law RM, Loh Z, Maksyutov S, Meng L, Palmer PI, Prinn RG, Rigby M, Saito R, Wilson C. TransCom model simulations of CH4 and related species: linking transport, surface flux and chemical loss with CH4 variability in the troposphere and lower stratosphere. Atmospheric Chemistry and Physics 11:12813-12837. </t>
         </is>
@@ -3377,53 +5726,134 @@
       <c r="T29" t="b">
         <v>0</v>
       </c>
       <c r="U29" t="b">
         <v>0</v>
       </c>
       <c r="V29" t="b">
         <v>0</v>
       </c>
       <c r="W29" t="b">
         <v>0</v>
       </c>
       <c r="X29" t="b">
         <v>0</v>
       </c>
       <c r="Y29" t="b">
         <v>0</v>
       </c>
       <c r="Z29" t="b">
         <v>0</v>
       </c>
       <c r="AA29" t="b">
         <v>0</v>
       </c>
       <c r="AB29" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC29" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD29" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE29" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF29" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG29" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH29" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI29" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ29" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK29" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL29" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM29" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN29" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO29" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP29" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ29" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR29" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS29" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT29" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU29" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV29" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW29" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX29" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY29" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ29" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA29" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB29" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC29" t="b">
+        <v>0</v>
+      </c>
+      <c r="BD29" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>100584493</v>
       </c>
       <c r="B30" t="n">
         <v>2531743</v>
       </c>
       <c r="C30" t="inlineStr"/>
       <c r="D30" t="inlineStr">
         <is>
           <t>10.5194/amt-4-2073-2011</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Bahlmann E et al. 2011</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t xml:space="preserve">Bahlmann E, Weinberg I, Seifert R, Tubbesing C, Michaelis W. A high volume sampling system for isotope determination of volatile halocarbons and hydrocarbons. Atmospheric Measurement Techniques 4:2073-2086. </t>
         </is>
@@ -3479,53 +5909,134 @@
       <c r="T30" t="b">
         <v>0</v>
       </c>
       <c r="U30" t="b">
         <v>0</v>
       </c>
       <c r="V30" t="b">
         <v>0</v>
       </c>
       <c r="W30" t="b">
         <v>0</v>
       </c>
       <c r="X30" t="b">
         <v>0</v>
       </c>
       <c r="Y30" t="b">
         <v>0</v>
       </c>
       <c r="Z30" t="b">
         <v>0</v>
       </c>
       <c r="AA30" t="b">
         <v>0</v>
       </c>
       <c r="AB30" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC30" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD30" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE30" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF30" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG30" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH30" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI30" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ30" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK30" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL30" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM30" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN30" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO30" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP30" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ30" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR30" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS30" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT30" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU30" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV30" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW30" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX30" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY30" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ30" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA30" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB30" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC30" t="b">
         <v>1</v>
       </c>
-      <c r="AC30" t="b">
+      <c r="BD30" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>100584494</v>
       </c>
       <c r="B31" t="n">
         <v>974960</v>
       </c>
       <c r="C31" t="inlineStr"/>
       <c r="D31" t="inlineStr">
         <is>
           <t>10.5194/acp-9-5261-2009</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>Hess P and Mahowald N 2009</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t xml:space="preserve">Hess P, Mahowald N. Interannual variability in hindcasts of atmospheric chemistry: the role of meteorology. Atmospheric Chemistry and Physics 9:5261-5280. </t>
         </is>
@@ -3580,53 +6091,134 @@
       <c r="T31" t="b">
         <v>0</v>
       </c>
       <c r="U31" t="b">
         <v>0</v>
       </c>
       <c r="V31" t="b">
         <v>0</v>
       </c>
       <c r="W31" t="b">
         <v>0</v>
       </c>
       <c r="X31" t="b">
         <v>0</v>
       </c>
       <c r="Y31" t="b">
         <v>0</v>
       </c>
       <c r="Z31" t="b">
         <v>0</v>
       </c>
       <c r="AA31" t="b">
         <v>0</v>
       </c>
       <c r="AB31" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC31" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD31" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE31" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF31" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG31" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH31" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI31" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ31" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK31" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL31" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM31" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN31" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO31" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP31" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ31" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR31" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS31" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT31" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU31" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV31" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW31" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX31" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY31" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ31" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA31" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB31" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC31" t="b">
         <v>1</v>
       </c>
-      <c r="AC31" t="b">
+      <c r="BD31" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>100584495</v>
       </c>
       <c r="B32" t="n">
         <v>2580495</v>
       </c>
       <c r="C32" t="inlineStr"/>
       <c r="D32" t="inlineStr"/>
       <c r="E32" t="inlineStr">
         <is>
           <t>Sinha S et al. 2009</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t xml:space="preserve">Sinha S, Tapia Orozco NG, Acosta Ramirez DS, Rodriguez-Vazquez R. Effect of surfactant on TiO(2)/UV mediated heterogeneous photocatalytic degradation of DDT in contaminated water.  </t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>Effect of surfactant on TiO(2)/UV mediated heterogeneous photocatalytic degradation of DDT in contaminated water</t>
@@ -3673,53 +6265,134 @@
       <c r="T32" t="b">
         <v>0</v>
       </c>
       <c r="U32" t="b">
         <v>0</v>
       </c>
       <c r="V32" t="b">
         <v>0</v>
       </c>
       <c r="W32" t="b">
         <v>0</v>
       </c>
       <c r="X32" t="b">
         <v>0</v>
       </c>
       <c r="Y32" t="b">
         <v>0</v>
       </c>
       <c r="Z32" t="b">
         <v>0</v>
       </c>
       <c r="AA32" t="b">
         <v>0</v>
       </c>
       <c r="AB32" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC32" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD32" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE32" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF32" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG32" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH32" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI32" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ32" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK32" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL32" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM32" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN32" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO32" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP32" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ32" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR32" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS32" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT32" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU32" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV32" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW32" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX32" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY32" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ32" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA32" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB32" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC32" t="b">
         <v>1</v>
       </c>
-      <c r="AC32" t="b">
+      <c r="BD32" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>100584496</v>
       </c>
       <c r="B33" t="n">
         <v>622886</v>
       </c>
       <c r="C33" t="inlineStr"/>
       <c r="D33" t="inlineStr">
         <is>
           <t>10.1039/b700022g</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>Wilson SR, Solomon KR, and Tang X 2007</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t xml:space="preserve">Wilson SR, Solomon KR, Tang X. Changes in tropospheric composition and air quality due to stratospheric ozone depletion and climate change. Photochemical and Photobiological Sciences 6:301-310. </t>
         </is>
@@ -3774,53 +6447,134 @@
       <c r="T33" t="b">
         <v>0</v>
       </c>
       <c r="U33" t="b">
         <v>0</v>
       </c>
       <c r="V33" t="b">
         <v>0</v>
       </c>
       <c r="W33" t="b">
         <v>0</v>
       </c>
       <c r="X33" t="b">
         <v>0</v>
       </c>
       <c r="Y33" t="b">
         <v>0</v>
       </c>
       <c r="Z33" t="b">
         <v>0</v>
       </c>
       <c r="AA33" t="b">
         <v>0</v>
       </c>
       <c r="AB33" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC33" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD33" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE33" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF33" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG33" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH33" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI33" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ33" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK33" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL33" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM33" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN33" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO33" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP33" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ33" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR33" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS33" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT33" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU33" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV33" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW33" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX33" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY33" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ33" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA33" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB33" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC33" t="b">
+        <v>0</v>
+      </c>
+      <c r="BD33" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>100584497</v>
       </c>
       <c r="B34" t="n">
         <v>1941745</v>
       </c>
       <c r="C34" t="inlineStr"/>
       <c r="D34" t="inlineStr">
         <is>
           <t>10.1002/bit.21212</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>Chung J and Rittmann BE 2007</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t xml:space="preserve">Chung J, Rittmann BE. Bio-reductive dechlorination of 1,1,1-trichloroethane and chloroform using a hydrogen-based membrane biofilm reactor. Biotechnology and Bioengineering 97:52-60. </t>
         </is>
@@ -3875,53 +6629,134 @@
       <c r="T34" t="b">
         <v>0</v>
       </c>
       <c r="U34" t="b">
         <v>0</v>
       </c>
       <c r="V34" t="b">
         <v>0</v>
       </c>
       <c r="W34" t="b">
         <v>0</v>
       </c>
       <c r="X34" t="b">
         <v>0</v>
       </c>
       <c r="Y34" t="b">
         <v>0</v>
       </c>
       <c r="Z34" t="b">
         <v>0</v>
       </c>
       <c r="AA34" t="b">
         <v>0</v>
       </c>
       <c r="AB34" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC34" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD34" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE34" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF34" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG34" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH34" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI34" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ34" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK34" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL34" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM34" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN34" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO34" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP34" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ34" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR34" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS34" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT34" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU34" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV34" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW34" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX34" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY34" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ34" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA34" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB34" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC34" t="b">
+        <v>0</v>
+      </c>
+      <c r="BD34" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>100584498</v>
       </c>
       <c r="B35" t="n">
         <v>1228848</v>
       </c>
       <c r="C35" t="inlineStr"/>
       <c r="D35" t="inlineStr"/>
       <c r="E35" t="inlineStr">
         <is>
           <t>Findlay M, Fogel S, and Dombrowsk C 2006</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t xml:space="preserve">Findlay M, Fogel S, Dombrowsk C. Biodegrade Chlorinated Compounds: Right at home. Pollution Engineering 38:22-23. </t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>Biodegrade Chlorinated Compounds: Right at home</t>
@@ -3972,53 +6807,134 @@
       <c r="T35" t="b">
         <v>0</v>
       </c>
       <c r="U35" t="b">
         <v>0</v>
       </c>
       <c r="V35" t="b">
         <v>0</v>
       </c>
       <c r="W35" t="b">
         <v>0</v>
       </c>
       <c r="X35" t="b">
         <v>0</v>
       </c>
       <c r="Y35" t="b">
         <v>0</v>
       </c>
       <c r="Z35" t="b">
         <v>0</v>
       </c>
       <c r="AA35" t="b">
         <v>0</v>
       </c>
       <c r="AB35" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC35" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD35" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE35" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF35" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG35" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH35" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI35" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ35" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK35" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL35" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM35" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN35" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO35" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP35" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ35" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR35" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS35" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT35" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU35" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV35" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW35" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX35" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY35" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ35" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA35" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB35" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC35" t="b">
+        <v>0</v>
+      </c>
+      <c r="BD35" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>100584499</v>
       </c>
       <c r="B36" t="n">
         <v>1229049</v>
       </c>
       <c r="C36" t="inlineStr"/>
       <c r="D36" t="inlineStr">
         <is>
           <t>10.5194/acp-6-2273-2006</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>Folberth GA et al. 2006</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t xml:space="preserve">Folberth GA, Hauglustaine DA, Lathiere J, Brocheton F. Interactive chemistry in the Laboratoire de Meteorologie Dynamique general circulation model: model description and impact analysis of biogenic hydrocarbons on tropospheric chemistry. Atmospheric Chemistry and Physics 6:2273-2319. </t>
         </is>
@@ -4073,53 +6989,134 @@
       <c r="T36" t="b">
         <v>0</v>
       </c>
       <c r="U36" t="b">
         <v>0</v>
       </c>
       <c r="V36" t="b">
         <v>0</v>
       </c>
       <c r="W36" t="b">
         <v>0</v>
       </c>
       <c r="X36" t="b">
         <v>0</v>
       </c>
       <c r="Y36" t="b">
         <v>0</v>
       </c>
       <c r="Z36" t="b">
         <v>0</v>
       </c>
       <c r="AA36" t="b">
         <v>0</v>
       </c>
       <c r="AB36" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC36" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD36" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE36" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF36" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG36" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH36" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI36" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ36" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK36" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL36" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM36" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN36" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO36" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP36" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ36" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR36" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS36" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT36" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU36" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV36" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW36" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX36" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY36" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ36" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA36" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB36" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC36" t="b">
+        <v>0</v>
+      </c>
+      <c r="BD36" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>100584500</v>
       </c>
       <c r="B37" t="n">
         <v>1941841</v>
       </c>
       <c r="C37" t="inlineStr"/>
       <c r="D37" t="inlineStr">
         <is>
           <t>10.1016/j.chemosphere.2006.04.019</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>Wang J et al. 2006</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t xml:space="preserve">Wang J, Li R, Guo Y, Qin P, Sun S. Removal of methyl chloroform in a coastal salt marsh of eastern China. Chemosphere 65:1371-1380. </t>
         </is>
@@ -4174,53 +7171,134 @@
       <c r="T37" t="b">
         <v>0</v>
       </c>
       <c r="U37" t="b">
         <v>0</v>
       </c>
       <c r="V37" t="b">
         <v>0</v>
       </c>
       <c r="W37" t="b">
         <v>0</v>
       </c>
       <c r="X37" t="b">
         <v>0</v>
       </c>
       <c r="Y37" t="b">
         <v>0</v>
       </c>
       <c r="Z37" t="b">
         <v>0</v>
       </c>
       <c r="AA37" t="b">
         <v>0</v>
       </c>
       <c r="AB37" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC37" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD37" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE37" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF37" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG37" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH37" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI37" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ37" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK37" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL37" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM37" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN37" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO37" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP37" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ37" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR37" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS37" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT37" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU37" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV37" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW37" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX37" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY37" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ37" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA37" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB37" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC37" t="b">
         <v>1</v>
       </c>
-      <c r="AC37" t="b">
+      <c r="BD37" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>100584501</v>
       </c>
       <c r="B38" t="n">
         <v>2056396</v>
       </c>
       <c r="C38" t="inlineStr"/>
       <c r="D38" t="inlineStr">
         <is>
           <t>10.1074/jbc.m513837200</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>Majumdar S, Ramachandran S, and Cerione RA 2006</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t xml:space="preserve">Majumdar S, Ramachandran S, Cerione RA. New insights into the role of conserved, essential residues in the GTP binding/GTP hydrolytic cycle of large G proteins. Journal of Biological Chemistry 281:9219-9226. </t>
         </is>
@@ -4275,53 +7353,134 @@
       <c r="T38" t="b">
         <v>0</v>
       </c>
       <c r="U38" t="b">
         <v>0</v>
       </c>
       <c r="V38" t="b">
         <v>0</v>
       </c>
       <c r="W38" t="b">
         <v>0</v>
       </c>
       <c r="X38" t="b">
         <v>0</v>
       </c>
       <c r="Y38" t="b">
         <v>0</v>
       </c>
       <c r="Z38" t="b">
         <v>0</v>
       </c>
       <c r="AA38" t="b">
         <v>0</v>
       </c>
       <c r="AB38" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC38" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD38" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE38" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF38" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG38" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH38" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI38" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ38" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK38" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL38" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM38" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN38" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO38" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP38" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ38" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR38" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS38" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT38" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU38" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV38" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW38" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX38" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY38" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ38" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA38" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB38" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC38" t="b">
+        <v>0</v>
+      </c>
+      <c r="BD38" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>100584502</v>
       </c>
       <c r="B39" t="n">
         <v>1049038</v>
       </c>
       <c r="C39" t="inlineStr"/>
       <c r="D39" t="inlineStr">
         <is>
           <t>10.1124/dmd.105.004648</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>Sacco JC and James MO 2005</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t xml:space="preserve">Sacco JC, James MO. Sulfonation of environmental chemicals and their metabolites in the polar bear (Ursus maritimus). Drug Metabolism and Disposition 33:1341-1348. </t>
         </is>
@@ -4376,53 +7535,134 @@
       <c r="T39" t="b">
         <v>0</v>
       </c>
       <c r="U39" t="b">
         <v>0</v>
       </c>
       <c r="V39" t="b">
         <v>0</v>
       </c>
       <c r="W39" t="b">
         <v>0</v>
       </c>
       <c r="X39" t="b">
         <v>0</v>
       </c>
       <c r="Y39" t="b">
         <v>0</v>
       </c>
       <c r="Z39" t="b">
         <v>0</v>
       </c>
       <c r="AA39" t="b">
         <v>0</v>
       </c>
       <c r="AB39" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC39" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD39" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE39" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF39" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG39" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH39" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI39" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ39" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK39" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL39" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM39" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN39" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO39" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP39" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ39" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR39" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS39" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT39" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU39" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV39" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW39" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX39" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY39" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ39" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA39" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB39" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC39" t="b">
+        <v>0</v>
+      </c>
+      <c r="BD39" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>100584503</v>
       </c>
       <c r="B40" t="n">
         <v>1941990</v>
       </c>
       <c r="C40" t="inlineStr"/>
       <c r="D40" t="inlineStr">
         <is>
           <t>10.1016/j.chemosphere.2005.02.032</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>Huang KC et al. 2005</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t xml:space="preserve">Huang KC, Zhao Z, Hoag GE, Dahmani A, Block PA. Degradation of volatile organic compounds with thermally activated persulfate oxidation. Chemosphere 61:551-560. </t>
         </is>
@@ -4477,53 +7717,134 @@
       <c r="T40" t="b">
         <v>0</v>
       </c>
       <c r="U40" t="b">
         <v>0</v>
       </c>
       <c r="V40" t="b">
         <v>0</v>
       </c>
       <c r="W40" t="b">
         <v>0</v>
       </c>
       <c r="X40" t="b">
         <v>0</v>
       </c>
       <c r="Y40" t="b">
         <v>0</v>
       </c>
       <c r="Z40" t="b">
         <v>0</v>
       </c>
       <c r="AA40" t="b">
         <v>0</v>
       </c>
       <c r="AB40" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC40" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD40" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE40" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF40" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG40" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH40" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI40" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ40" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK40" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL40" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM40" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN40" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO40" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP40" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ40" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR40" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS40" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT40" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU40" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV40" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW40" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX40" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY40" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ40" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA40" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB40" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC40" t="b">
+        <v>0</v>
+      </c>
+      <c r="BD40" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>100584504</v>
       </c>
       <c r="B41" t="n">
         <v>57770</v>
       </c>
       <c r="C41" t="inlineStr"/>
       <c r="D41" t="inlineStr">
         <is>
           <t>10.1029/2002jd002853</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>Horowitz LW et al. 2003</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t xml:space="preserve">Horowitz LW, Walters S, Mauzerall DL, Emmons LK, Rasch PJ, Granier C, Tie X, Lamarque, J-F, Schultz MG, Tyndall GS, Orlando JJ, Brasseur GP. A global simulation of tropospheric ozone and related tracers: Description and evaluation of MOZART, version 2. Journal of Geophysical Research 108:D24. </t>
         </is>
@@ -4578,53 +7899,134 @@
       <c r="T41" t="b">
         <v>0</v>
       </c>
       <c r="U41" t="b">
         <v>0</v>
       </c>
       <c r="V41" t="b">
         <v>0</v>
       </c>
       <c r="W41" t="b">
         <v>0</v>
       </c>
       <c r="X41" t="b">
         <v>0</v>
       </c>
       <c r="Y41" t="b">
         <v>0</v>
       </c>
       <c r="Z41" t="b">
         <v>0</v>
       </c>
       <c r="AA41" t="b">
         <v>0</v>
       </c>
       <c r="AB41" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC41" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD41" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE41" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF41" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG41" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH41" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI41" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ41" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK41" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL41" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM41" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN41" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO41" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP41" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ41" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR41" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS41" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT41" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU41" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV41" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW41" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX41" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY41" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ41" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA41" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB41" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC41" t="b">
         <v>1</v>
       </c>
-      <c r="AC41" t="b">
+      <c r="BD41" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>100584505</v>
       </c>
       <c r="B42" t="n">
         <v>115106</v>
       </c>
       <c r="C42" t="inlineStr"/>
       <c r="D42" t="inlineStr">
         <is>
           <t>10.1016/s352-2310(03)00148-1</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>Rivett AC et al. 2003</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t xml:space="preserve">Rivett AC, Martin D, Nickless G, Simmonds PG, O'Doherty, SJ, Gray DJ, Shallcross DE. In situ gas chromatographic measurements of halocarbons in an urban environment. Atmospheric Environment 37:2221-2235. </t>
         </is>
@@ -4679,53 +8081,134 @@
       <c r="T42" t="b">
         <v>0</v>
       </c>
       <c r="U42" t="b">
         <v>0</v>
       </c>
       <c r="V42" t="b">
         <v>0</v>
       </c>
       <c r="W42" t="b">
         <v>0</v>
       </c>
       <c r="X42" t="b">
         <v>0</v>
       </c>
       <c r="Y42" t="b">
         <v>0</v>
       </c>
       <c r="Z42" t="b">
         <v>0</v>
       </c>
       <c r="AA42" t="b">
         <v>0</v>
       </c>
       <c r="AB42" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC42" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD42" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE42" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF42" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG42" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH42" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI42" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ42" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK42" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL42" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM42" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN42" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO42" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP42" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ42" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR42" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS42" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT42" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU42" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV42" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW42" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX42" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY42" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ42" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA42" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB42" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC42" t="b">
+        <v>0</v>
+      </c>
+      <c r="BD42" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>100584506</v>
       </c>
       <c r="B43" t="n">
         <v>3580179</v>
       </c>
       <c r="C43" t="inlineStr"/>
       <c r="D43" t="inlineStr">
         <is>
           <t>10.1089/109287503768335913</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>Zenker MJ, Borden RC, and Barlaz MA 2003</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t xml:space="preserve">Zenker MJ, Borden RC, Barlaz MA. Occurrence and treatment of 1,4-dioxane in aqueous environments. Environmental Engineering Science 20:423-432. </t>
         </is>
@@ -4780,53 +8263,134 @@
       <c r="T43" t="b">
         <v>0</v>
       </c>
       <c r="U43" t="b">
         <v>0</v>
       </c>
       <c r="V43" t="b">
         <v>0</v>
       </c>
       <c r="W43" t="b">
         <v>0</v>
       </c>
       <c r="X43" t="b">
         <v>0</v>
       </c>
       <c r="Y43" t="b">
         <v>0</v>
       </c>
       <c r="Z43" t="b">
         <v>0</v>
       </c>
       <c r="AA43" t="b">
         <v>0</v>
       </c>
       <c r="AB43" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC43" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD43" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE43" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF43" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG43" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH43" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI43" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ43" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK43" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL43" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM43" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN43" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO43" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP43" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ43" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR43" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS43" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT43" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU43" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV43" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW43" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX43" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY43" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ43" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA43" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB43" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC43" t="b">
         <v>1</v>
       </c>
-      <c r="AC43" t="b">
+      <c r="BD43" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>100584507</v>
       </c>
       <c r="B44" t="n">
         <v>5472334</v>
       </c>
       <c r="C44" t="inlineStr"/>
       <c r="D44" t="inlineStr"/>
       <c r="E44" t="inlineStr">
         <is>
           <t>Jinwal UK et al. 2003</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t xml:space="preserve">Jinwal UK, Roy U, Chowdhury AR, Bhaduri AP, Roy PK. Purification and characterization of an alkaline lipase from a newly isolated Pseudomonas mendocina PK-12CS and chemoselective hydrolysis of fatty acid ester††CDRI Communication No. 6212.  </t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>Purification and characterization of an alkaline lipase from a newly isolated Pseudomonas mendocina PK-12CS and chemoselective hydrolysis of fatty acid ester††CDRI Communication No. 6212</t>
@@ -4873,53 +8437,134 @@
       <c r="T44" t="b">
         <v>0</v>
       </c>
       <c r="U44" t="b">
         <v>0</v>
       </c>
       <c r="V44" t="b">
         <v>0</v>
       </c>
       <c r="W44" t="b">
         <v>0</v>
       </c>
       <c r="X44" t="b">
         <v>0</v>
       </c>
       <c r="Y44" t="b">
         <v>0</v>
       </c>
       <c r="Z44" t="b">
         <v>0</v>
       </c>
       <c r="AA44" t="b">
         <v>0</v>
       </c>
       <c r="AB44" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC44" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD44" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE44" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF44" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG44" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH44" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI44" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ44" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK44" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL44" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM44" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN44" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO44" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP44" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ44" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR44" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS44" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT44" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU44" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV44" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW44" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX44" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY44" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ44" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA44" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB44" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC44" t="b">
+        <v>0</v>
+      </c>
+      <c r="BD44" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>100584508</v>
       </c>
       <c r="B45" t="n">
         <v>5472518</v>
       </c>
       <c r="C45" t="inlineStr"/>
       <c r="D45" t="inlineStr"/>
       <c r="E45" t="inlineStr">
         <is>
           <t>Lijun H, Bullister JL, and Wisegarver DP 2003</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t xml:space="preserve">Lijun H, Bullister JL, Wisegarver DP. Study of dissolved chlorofluorocarbons in Lake Washington.  </t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>Study of dissolved chlorofluorocarbons in Lake Washington</t>
@@ -4966,53 +8611,134 @@
       <c r="T45" t="b">
         <v>0</v>
       </c>
       <c r="U45" t="b">
         <v>0</v>
       </c>
       <c r="V45" t="b">
         <v>0</v>
       </c>
       <c r="W45" t="b">
         <v>0</v>
       </c>
       <c r="X45" t="b">
         <v>0</v>
       </c>
       <c r="Y45" t="b">
         <v>0</v>
       </c>
       <c r="Z45" t="b">
         <v>0</v>
       </c>
       <c r="AA45" t="b">
         <v>0</v>
       </c>
       <c r="AB45" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC45" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD45" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE45" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF45" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG45" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH45" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI45" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ45" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK45" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL45" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM45" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN45" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO45" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP45" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ45" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR45" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS45" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT45" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU45" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV45" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW45" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX45" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY45" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ45" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA45" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB45" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC45" t="b">
+        <v>0</v>
+      </c>
+      <c r="BD45" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>100584509</v>
       </c>
       <c r="B46" t="n">
         <v>5488653</v>
       </c>
       <c r="C46" t="inlineStr"/>
       <c r="D46" t="inlineStr"/>
       <c r="E46" t="inlineStr">
         <is>
           <t>Suthersan S and Payne F 2003</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t xml:space="preserve">Suthersan S, Payne F. Realities of enhanced reductive dechlorination.  </t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>Realities of enhanced reductive dechlorination</t>
@@ -5059,53 +8785,134 @@
       <c r="T46" t="b">
         <v>0</v>
       </c>
       <c r="U46" t="b">
         <v>0</v>
       </c>
       <c r="V46" t="b">
         <v>0</v>
       </c>
       <c r="W46" t="b">
         <v>0</v>
       </c>
       <c r="X46" t="b">
         <v>0</v>
       </c>
       <c r="Y46" t="b">
         <v>0</v>
       </c>
       <c r="Z46" t="b">
         <v>0</v>
       </c>
       <c r="AA46" t="b">
         <v>0</v>
       </c>
       <c r="AB46" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC46" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD46" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE46" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF46" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG46" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH46" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI46" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ46" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK46" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL46" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM46" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN46" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO46" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP46" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ46" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR46" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS46" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT46" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU46" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV46" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW46" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX46" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY46" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ46" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA46" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB46" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC46" t="b">
+        <v>0</v>
+      </c>
+      <c r="BD46" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>100584510</v>
       </c>
       <c r="B47" t="n">
         <v>5472808</v>
       </c>
       <c r="C47" t="inlineStr"/>
       <c r="D47" t="inlineStr"/>
       <c r="E47" t="inlineStr">
         <is>
           <t>Ginstet P, Audic JM, and Block JC 2001</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t xml:space="preserve">Ginstet P, Audic JM, Block JC. Chlorinated solvents cometabolism by an enriched nitrifying bacterial consortium.  </t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>Chlorinated solvents cometabolism by an enriched nitrifying bacterial consortium</t>
@@ -5152,53 +8959,134 @@
       <c r="T47" t="b">
         <v>0</v>
       </c>
       <c r="U47" t="b">
         <v>0</v>
       </c>
       <c r="V47" t="b">
         <v>0</v>
       </c>
       <c r="W47" t="b">
         <v>0</v>
       </c>
       <c r="X47" t="b">
         <v>0</v>
       </c>
       <c r="Y47" t="b">
         <v>0</v>
       </c>
       <c r="Z47" t="b">
         <v>0</v>
       </c>
       <c r="AA47" t="b">
         <v>0</v>
       </c>
       <c r="AB47" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC47" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD47" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE47" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF47" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG47" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH47" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI47" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ47" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK47" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL47" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM47" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN47" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO47" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP47" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ47" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR47" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS47" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT47" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU47" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV47" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW47" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX47" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY47" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ47" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA47" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB47" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC47" t="b">
+        <v>0</v>
+      </c>
+      <c r="BD47" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>100584511</v>
       </c>
       <c r="B48" t="n">
         <v>819440</v>
       </c>
       <c r="C48" t="inlineStr"/>
       <c r="D48" t="inlineStr">
         <is>
           <t>10.1093/toxsci/54.1.42</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>Poet TS et al. 2000</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t xml:space="preserve">Poet TS, Thrall KD, Corley RA, Hui X, Edwards JA, Weitz KK, Maibach HI, Wester RC. Utility of real time breath analysis and physiologically based pharmacokinetic modeling to determine the percutaneous absorption of methyl chloroform in rats and humans. Toxicological Sciences 54:42-51. </t>
         </is>
@@ -5253,53 +9141,134 @@
       <c r="T48" t="b">
         <v>0</v>
       </c>
       <c r="U48" t="b">
         <v>0</v>
       </c>
       <c r="V48" t="b">
         <v>0</v>
       </c>
       <c r="W48" t="b">
         <v>0</v>
       </c>
       <c r="X48" t="b">
         <v>0</v>
       </c>
       <c r="Y48" t="b">
         <v>0</v>
       </c>
       <c r="Z48" t="b">
         <v>0</v>
       </c>
       <c r="AA48" t="b">
         <v>0</v>
       </c>
       <c r="AB48" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC48" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD48" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE48" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF48" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG48" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH48" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI48" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ48" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK48" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL48" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM48" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN48" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO48" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP48" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ48" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR48" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS48" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT48" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU48" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV48" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW48" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX48" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY48" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ48" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA48" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB48" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC48" t="b">
+        <v>0</v>
+      </c>
+      <c r="BD48" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>100584512</v>
       </c>
       <c r="B49" t="n">
         <v>5472516</v>
       </c>
       <c r="C49" t="inlineStr"/>
       <c r="D49" t="inlineStr"/>
       <c r="E49" t="inlineStr">
         <is>
           <t>Miller ME 1999</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t xml:space="preserve">Miller ME. Biotic and Abiotic Natural Attenuation of Trichlorethane and Benzene.  </t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>Biotic and Abiotic Natural Attenuation of Trichlorethane and Benzene</t>
@@ -5346,53 +9315,134 @@
       <c r="T49" t="b">
         <v>0</v>
       </c>
       <c r="U49" t="b">
         <v>0</v>
       </c>
       <c r="V49" t="b">
         <v>0</v>
       </c>
       <c r="W49" t="b">
         <v>0</v>
       </c>
       <c r="X49" t="b">
         <v>0</v>
       </c>
       <c r="Y49" t="b">
         <v>0</v>
       </c>
       <c r="Z49" t="b">
         <v>0</v>
       </c>
       <c r="AA49" t="b">
         <v>0</v>
       </c>
       <c r="AB49" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC49" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD49" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE49" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF49" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG49" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH49" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI49" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ49" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK49" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL49" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM49" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN49" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO49" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP49" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ49" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR49" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS49" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT49" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU49" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV49" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW49" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX49" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY49" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ49" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA49" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB49" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC49" t="b">
+        <v>0</v>
+      </c>
+      <c r="BD49" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>100584513</v>
       </c>
       <c r="B50" t="n">
         <v>5095852</v>
       </c>
       <c r="C50" t="inlineStr"/>
       <c r="D50" t="inlineStr"/>
       <c r="E50" t="inlineStr">
         <is>
           <t>Kun Z et al. 1998</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t xml:space="preserve">Kun Z, Hui C, Guanghe L, Zhaochang L. In situ remediation of petroleum compounds in groundwater aquifer with chlorine dioxide.  </t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>In situ remediation of petroleum compounds in groundwater aquifer with chlorine dioxide</t>
@@ -5439,53 +9489,134 @@
       <c r="T50" t="b">
         <v>0</v>
       </c>
       <c r="U50" t="b">
         <v>0</v>
       </c>
       <c r="V50" t="b">
         <v>0</v>
       </c>
       <c r="W50" t="b">
         <v>0</v>
       </c>
       <c r="X50" t="b">
         <v>0</v>
       </c>
       <c r="Y50" t="b">
         <v>0</v>
       </c>
       <c r="Z50" t="b">
         <v>0</v>
       </c>
       <c r="AA50" t="b">
         <v>0</v>
       </c>
       <c r="AB50" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC50" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD50" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE50" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF50" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG50" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH50" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI50" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ50" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK50" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL50" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM50" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN50" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO50" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP50" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ50" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR50" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS50" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT50" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU50" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV50" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW50" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX50" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY50" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ50" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA50" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB50" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC50" t="b">
         <v>1</v>
       </c>
-      <c r="AC50" t="b">
+      <c r="BD50" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>100584514</v>
       </c>
       <c r="B51" t="n">
         <v>1630576</v>
       </c>
       <c r="C51" t="inlineStr"/>
       <c r="D51" t="inlineStr">
         <is>
           <t>10.1007/s002679900056</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>Finkbeiner, Hoffmann, and Kreisel 1997</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t xml:space="preserve">Finkbeiner, Hoffmann, Kreisel. Environmental auditing: The functional unit in the life cycle inventory analysis of degreasing processes in the metal-processing industry. Environmental Management 21:635-642. </t>
         </is>
@@ -5540,53 +9671,134 @@
       <c r="T51" t="b">
         <v>0</v>
       </c>
       <c r="U51" t="b">
         <v>0</v>
       </c>
       <c r="V51" t="b">
         <v>0</v>
       </c>
       <c r="W51" t="b">
         <v>0</v>
       </c>
       <c r="X51" t="b">
         <v>0</v>
       </c>
       <c r="Y51" t="b">
         <v>0</v>
       </c>
       <c r="Z51" t="b">
         <v>0</v>
       </c>
       <c r="AA51" t="b">
         <v>0</v>
       </c>
       <c r="AB51" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC51" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD51" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE51" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF51" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG51" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH51" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI51" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ51" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK51" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL51" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM51" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN51" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO51" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP51" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ51" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR51" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS51" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT51" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU51" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV51" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW51" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX51" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY51" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ51" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA51" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB51" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC51" t="b">
         <v>1</v>
       </c>
-      <c r="AC51" t="b">
+      <c r="BD51" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="n">
         <v>100584515</v>
       </c>
       <c r="B52" t="n">
         <v>2531340</v>
       </c>
       <c r="C52" t="inlineStr"/>
       <c r="D52" t="inlineStr"/>
       <c r="E52" t="inlineStr">
         <is>
           <t>ENSR 1997</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t xml:space="preserve">ENSR. INACTIVE RANCHO CORDOVA TEST SITE (IRCTS), RANCHO CORDOVA, CA - TECHNICAL MEMORANDUM 1996 ADMINISTRATION AREA SOIL VAPOR AND HYDROPUNCH INVESTIGATION, W/CVR LTR DATED 12/10/1997.  </t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>INACTIVE RANCHO CORDOVA TEST SITE (IRCTS), RANCHO CORDOVA, CA - TECHNICAL MEMORANDUM 1996 ADMINISTRATION AREA SOIL VAPOR AND HYDROPUNCH INVESTIGATION, W/CVR LTR DATED 12/10/1997</t>
@@ -5629,53 +9841,134 @@
       <c r="T52" t="b">
         <v>0</v>
       </c>
       <c r="U52" t="b">
         <v>0</v>
       </c>
       <c r="V52" t="b">
         <v>0</v>
       </c>
       <c r="W52" t="b">
         <v>0</v>
       </c>
       <c r="X52" t="b">
         <v>0</v>
       </c>
       <c r="Y52" t="b">
         <v>0</v>
       </c>
       <c r="Z52" t="b">
         <v>0</v>
       </c>
       <c r="AA52" t="b">
         <v>0</v>
       </c>
       <c r="AB52" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC52" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD52" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE52" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF52" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG52" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH52" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI52" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ52" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK52" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL52" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM52" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN52" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO52" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP52" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ52" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR52" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS52" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT52" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU52" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV52" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW52" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX52" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY52" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ52" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA52" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB52" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC52" t="b">
         <v>1</v>
       </c>
-      <c r="AC52" t="b">
+      <c r="BD52" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="n">
         <v>100584516</v>
       </c>
       <c r="B53" t="n">
         <v>5095604</v>
       </c>
       <c r="C53" t="inlineStr"/>
       <c r="D53" t="inlineStr">
         <is>
           <t>10.1016/s0045-6535(97)00028-3</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>James KJ and Stack MA 1997</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t xml:space="preserve">James KJ, Stack MA. The impact of leachate collection on air quality in landfills. Chemosphere 34:1713-1721. </t>
         </is>
@@ -5730,53 +10023,134 @@
       <c r="T53" t="b">
         <v>0</v>
       </c>
       <c r="U53" t="b">
         <v>0</v>
       </c>
       <c r="V53" t="b">
         <v>0</v>
       </c>
       <c r="W53" t="b">
         <v>0</v>
       </c>
       <c r="X53" t="b">
         <v>0</v>
       </c>
       <c r="Y53" t="b">
         <v>0</v>
       </c>
       <c r="Z53" t="b">
         <v>0</v>
       </c>
       <c r="AA53" t="b">
         <v>0</v>
       </c>
       <c r="AB53" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC53" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD53" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE53" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF53" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG53" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH53" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI53" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ53" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK53" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL53" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM53" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN53" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO53" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP53" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ53" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR53" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS53" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT53" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU53" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV53" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW53" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX53" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY53" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ53" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA53" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB53" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC53" t="b">
+        <v>0</v>
+      </c>
+      <c r="BD53" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="n">
         <v>100584517</v>
       </c>
       <c r="B54" t="n">
         <v>5095528</v>
       </c>
       <c r="C54" t="inlineStr"/>
       <c r="D54" t="inlineStr"/>
       <c r="E54" t="inlineStr">
         <is>
           <t>James KJ and Stack MA 1996</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t xml:space="preserve">James KJ, Stack MA. The determination of volatile organic compounds in soils using solid phase microextraction with gas chromatography-mass spectrometry.  </t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>The determination of volatile organic compounds in soils using solid phase microextraction with gas chromatography-mass spectrometry</t>
@@ -5823,53 +10197,134 @@
       <c r="T54" t="b">
         <v>0</v>
       </c>
       <c r="U54" t="b">
         <v>0</v>
       </c>
       <c r="V54" t="b">
         <v>0</v>
       </c>
       <c r="W54" t="b">
         <v>0</v>
       </c>
       <c r="X54" t="b">
         <v>0</v>
       </c>
       <c r="Y54" t="b">
         <v>0</v>
       </c>
       <c r="Z54" t="b">
         <v>0</v>
       </c>
       <c r="AA54" t="b">
         <v>0</v>
       </c>
       <c r="AB54" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC54" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD54" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE54" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF54" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG54" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH54" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI54" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ54" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK54" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL54" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM54" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN54" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO54" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP54" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ54" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR54" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS54" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT54" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU54" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV54" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW54" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX54" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY54" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ54" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA54" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB54" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC54" t="b">
+        <v>0</v>
+      </c>
+      <c r="BD54" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="n">
         <v>100584518</v>
       </c>
       <c r="B55" t="n">
         <v>5464578</v>
       </c>
       <c r="C55" t="inlineStr"/>
       <c r="D55" t="inlineStr">
         <is>
           <t>10.1016/0301-0104(95)00412-2</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>Manchester JI et al. 1996</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t xml:space="preserve">Manchester JI, Paulsen MD, Rein R, Ornstein RL. 1,1,1-Trichloroethane-bound cytochrome P450cam dynamics. Does active site water make a difference?. Chemical Physics 204:223-231. </t>
         </is>
@@ -5924,53 +10379,134 @@
       <c r="T55" t="b">
         <v>0</v>
       </c>
       <c r="U55" t="b">
         <v>0</v>
       </c>
       <c r="V55" t="b">
         <v>0</v>
       </c>
       <c r="W55" t="b">
         <v>0</v>
       </c>
       <c r="X55" t="b">
         <v>0</v>
       </c>
       <c r="Y55" t="b">
         <v>0</v>
       </c>
       <c r="Z55" t="b">
         <v>0</v>
       </c>
       <c r="AA55" t="b">
         <v>0</v>
       </c>
       <c r="AB55" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC55" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD55" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE55" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF55" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG55" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH55" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI55" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ55" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK55" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL55" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM55" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN55" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO55" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP55" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ55" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR55" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS55" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT55" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU55" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV55" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW55" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX55" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY55" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ55" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA55" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB55" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC55" t="b">
+        <v>0</v>
+      </c>
+      <c r="BD55" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="n">
         <v>100584519</v>
       </c>
       <c r="B56" t="n">
         <v>5464618</v>
       </c>
       <c r="C56" t="inlineStr"/>
       <c r="D56" t="inlineStr">
         <is>
           <t>10.1016/0304-3894(95)00086-0</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>Faucher F, Carrier G, and Panisset JC 1996</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t xml:space="preserve">Faucher F, Carrier G, Panisset JC. Health risk assessment study for a general population in case of fire of high quantities of 1,1,1-trichloroethane in urban zone. Journal of Hazardous Materials 45:141-147. </t>
         </is>
@@ -6025,53 +10561,134 @@
       <c r="T56" t="b">
         <v>0</v>
       </c>
       <c r="U56" t="b">
         <v>0</v>
       </c>
       <c r="V56" t="b">
         <v>0</v>
       </c>
       <c r="W56" t="b">
         <v>0</v>
       </c>
       <c r="X56" t="b">
         <v>0</v>
       </c>
       <c r="Y56" t="b">
         <v>0</v>
       </c>
       <c r="Z56" t="b">
         <v>0</v>
       </c>
       <c r="AA56" t="b">
         <v>0</v>
       </c>
       <c r="AB56" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC56" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD56" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE56" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF56" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG56" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH56" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI56" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ56" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK56" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL56" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM56" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN56" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO56" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP56" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ56" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR56" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS56" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT56" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU56" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV56" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW56" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX56" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY56" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ56" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA56" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB56" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC56" t="b">
+        <v>0</v>
+      </c>
+      <c r="BD56" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="n">
         <v>100584520</v>
       </c>
       <c r="B57" t="n">
         <v>5472687</v>
       </c>
       <c r="C57" t="inlineStr"/>
       <c r="D57" t="inlineStr"/>
       <c r="E57" t="inlineStr">
         <is>
           <t>Regan AH et al. 1996</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t xml:space="preserve">Regan AH, Roybal WT, Ortega R, Palomares M, Rees DE. In situ RF/microwave remediation of soil experiment overview.  </t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>In situ RF/microwave remediation of soil experiment overview</t>
@@ -6118,53 +10735,134 @@
       <c r="T57" t="b">
         <v>0</v>
       </c>
       <c r="U57" t="b">
         <v>0</v>
       </c>
       <c r="V57" t="b">
         <v>0</v>
       </c>
       <c r="W57" t="b">
         <v>0</v>
       </c>
       <c r="X57" t="b">
         <v>0</v>
       </c>
       <c r="Y57" t="b">
         <v>0</v>
       </c>
       <c r="Z57" t="b">
         <v>0</v>
       </c>
       <c r="AA57" t="b">
         <v>0</v>
       </c>
       <c r="AB57" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC57" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD57" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE57" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF57" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG57" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH57" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI57" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ57" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK57" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL57" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM57" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN57" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO57" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP57" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ57" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR57" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS57" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT57" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU57" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV57" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW57" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX57" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY57" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ57" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA57" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB57" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC57" t="b">
+        <v>0</v>
+      </c>
+      <c r="BD57" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="n">
         <v>100584521</v>
       </c>
       <c r="B58" t="n">
         <v>5464577</v>
       </c>
       <c r="C58" t="inlineStr"/>
       <c r="D58" t="inlineStr"/>
       <c r="E58" t="inlineStr">
         <is>
           <t>Loraine GA and Glaze WH 1995</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t xml:space="preserve">Loraine GA, Glaze WH. MODELING OF PHOTOLYSIS AND HYDROXYL RADICAL REACTIONS OF 1,1,1-TRICHLOROETHANE USING MULTIWAVELENGTH UV SOURCES. Abstracts of Papers of the American Chemical Society 210:228-ENVR. </t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>MODELING OF PHOTOLYSIS AND HYDROXYL RADICAL REACTIONS OF 1,1,1-TRICHLOROETHANE USING MULTIWAVELENGTH UV SOURCES</t>
@@ -6215,53 +10913,134 @@
       <c r="T58" t="b">
         <v>0</v>
       </c>
       <c r="U58" t="b">
         <v>0</v>
       </c>
       <c r="V58" t="b">
         <v>0</v>
       </c>
       <c r="W58" t="b">
         <v>0</v>
       </c>
       <c r="X58" t="b">
         <v>0</v>
       </c>
       <c r="Y58" t="b">
         <v>0</v>
       </c>
       <c r="Z58" t="b">
         <v>0</v>
       </c>
       <c r="AA58" t="b">
         <v>0</v>
       </c>
       <c r="AB58" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC58" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD58" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE58" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF58" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG58" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH58" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI58" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ58" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK58" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL58" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM58" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN58" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO58" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP58" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ58" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR58" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS58" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT58" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU58" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV58" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW58" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX58" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY58" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ58" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA58" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB58" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC58" t="b">
         <v>1</v>
       </c>
-      <c r="AC58" t="b">
+      <c r="BD58" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="n">
         <v>100584522</v>
       </c>
       <c r="B59" t="n">
         <v>5472530</v>
       </c>
       <c r="C59" t="inlineStr"/>
       <c r="D59" t="inlineStr"/>
       <c r="E59" t="inlineStr">
         <is>
           <t>Mayer GJ et al. 1994</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t xml:space="preserve">Mayer GJ, Cheng IS, Pau P, Mohamed F. Emissions of air toxics from wastewater treatment plants.  </t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>Emissions of air toxics from wastewater treatment plants</t>
@@ -6308,53 +11087,134 @@
       <c r="T59" t="b">
         <v>0</v>
       </c>
       <c r="U59" t="b">
         <v>0</v>
       </c>
       <c r="V59" t="b">
         <v>0</v>
       </c>
       <c r="W59" t="b">
         <v>0</v>
       </c>
       <c r="X59" t="b">
         <v>0</v>
       </c>
       <c r="Y59" t="b">
         <v>0</v>
       </c>
       <c r="Z59" t="b">
         <v>0</v>
       </c>
       <c r="AA59" t="b">
         <v>0</v>
       </c>
       <c r="AB59" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC59" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD59" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE59" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF59" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG59" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH59" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI59" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ59" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK59" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL59" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM59" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN59" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO59" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP59" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ59" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR59" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS59" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT59" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU59" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV59" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW59" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX59" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY59" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ59" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA59" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB59" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC59" t="b">
+        <v>0</v>
+      </c>
+      <c r="BD59" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="n">
         <v>100584523</v>
       </c>
       <c r="B60" t="n">
         <v>5480500</v>
       </c>
       <c r="C60" t="inlineStr"/>
       <c r="D60" t="inlineStr"/>
       <c r="E60" t="inlineStr">
         <is>
           <t>Tischler ME 1994</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t xml:space="preserve">Tischler ME. Effect of the antiglucocorticoid RU38486 on protein metabolism in unweighted soleus muscle.  </t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>Effect of the antiglucocorticoid RU38486 on protein metabolism in unweighted soleus muscle</t>
@@ -6401,53 +11261,134 @@
       <c r="T60" t="b">
         <v>0</v>
       </c>
       <c r="U60" t="b">
         <v>0</v>
       </c>
       <c r="V60" t="b">
         <v>0</v>
       </c>
       <c r="W60" t="b">
         <v>0</v>
       </c>
       <c r="X60" t="b">
         <v>0</v>
       </c>
       <c r="Y60" t="b">
         <v>0</v>
       </c>
       <c r="Z60" t="b">
         <v>0</v>
       </c>
       <c r="AA60" t="b">
         <v>0</v>
       </c>
       <c r="AB60" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC60" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD60" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE60" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF60" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG60" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH60" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI60" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ60" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK60" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL60" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM60" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN60" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO60" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP60" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ60" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR60" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS60" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT60" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU60" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV60" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW60" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX60" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY60" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ60" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA60" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB60" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC60" t="b">
+        <v>0</v>
+      </c>
+      <c r="BD60" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="n">
         <v>100584524</v>
       </c>
       <c r="B61" t="n">
         <v>5472514</v>
       </c>
       <c r="C61" t="inlineStr"/>
       <c r="D61" t="inlineStr"/>
       <c r="E61" t="inlineStr">
         <is>
           <t>Labella JW 1993</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t xml:space="preserve">Labella JW. Waste Begone!.  </t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>Waste Begone!</t>
@@ -6494,53 +11435,134 @@
       <c r="T61" t="b">
         <v>0</v>
       </c>
       <c r="U61" t="b">
         <v>0</v>
       </c>
       <c r="V61" t="b">
         <v>0</v>
       </c>
       <c r="W61" t="b">
         <v>0</v>
       </c>
       <c r="X61" t="b">
         <v>0</v>
       </c>
       <c r="Y61" t="b">
         <v>0</v>
       </c>
       <c r="Z61" t="b">
         <v>0</v>
       </c>
       <c r="AA61" t="b">
         <v>0</v>
       </c>
       <c r="AB61" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC61" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD61" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE61" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF61" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG61" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH61" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI61" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ61" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK61" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL61" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM61" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN61" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO61" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP61" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ61" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR61" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS61" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT61" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU61" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV61" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW61" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX61" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY61" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ61" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA61" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB61" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC61" t="b">
+        <v>0</v>
+      </c>
+      <c r="BD61" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="n">
         <v>100584525</v>
       </c>
       <c r="B62" t="n">
         <v>65701</v>
       </c>
       <c r="C62" t="inlineStr"/>
       <c r="D62" t="inlineStr">
         <is>
           <t>10.1007/bf02307263</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>Filser JG 1992</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t xml:space="preserve">Filser JG. The closed chamber technique - uptake, endogenous production, excretion, steady-state kinetics and rates of metabolism of gases and vapors. Archives of Toxicology 66:1-10. [Review]. </t>
         </is>
@@ -6595,53 +11617,134 @@
       <c r="T62" t="b">
         <v>0</v>
       </c>
       <c r="U62" t="b">
         <v>0</v>
       </c>
       <c r="V62" t="b">
         <v>0</v>
       </c>
       <c r="W62" t="b">
         <v>0</v>
       </c>
       <c r="X62" t="b">
         <v>0</v>
       </c>
       <c r="Y62" t="b">
         <v>0</v>
       </c>
       <c r="Z62" t="b">
         <v>0</v>
       </c>
       <c r="AA62" t="b">
         <v>0</v>
       </c>
       <c r="AB62" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC62" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD62" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE62" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF62" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG62" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH62" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI62" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ62" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK62" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL62" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM62" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN62" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO62" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP62" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ62" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR62" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS62" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT62" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU62" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV62" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW62" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX62" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY62" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ62" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA62" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB62" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC62" t="b">
+        <v>0</v>
+      </c>
+      <c r="BD62" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="n">
         <v>100584526</v>
       </c>
       <c r="B63" t="n">
         <v>1982490</v>
       </c>
       <c r="C63" t="inlineStr"/>
       <c r="D63" t="inlineStr">
         <is>
           <t>10.1002/aic.690380704</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>Kovenklioglu S et al. 1992</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t xml:space="preserve">Kovenklioglu S, Cao ZH, Shah D, Farrauto RJ, Balko EN. DIRECT CATALYTIC HYDRODECHLORINATION OF TOXIC ORGANICS IN WASTE-WATER. AIChE Journal 38:1003-1012. </t>
         </is>
@@ -6710,53 +11813,134 @@
       <c r="T63" t="b">
         <v>0</v>
       </c>
       <c r="U63" t="b">
         <v>0</v>
       </c>
       <c r="V63" t="b">
         <v>0</v>
       </c>
       <c r="W63" t="b">
         <v>0</v>
       </c>
       <c r="X63" t="b">
         <v>0</v>
       </c>
       <c r="Y63" t="b">
         <v>0</v>
       </c>
       <c r="Z63" t="b">
         <v>0</v>
       </c>
       <c r="AA63" t="b">
         <v>0</v>
       </c>
       <c r="AB63" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC63" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD63" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE63" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF63" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG63" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH63" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI63" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ63" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK63" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL63" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM63" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN63" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO63" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP63" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ63" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR63" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS63" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT63" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU63" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV63" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW63" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX63" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY63" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ63" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA63" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB63" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC63" t="b">
+        <v>0</v>
+      </c>
+      <c r="BD63" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="n">
         <v>100584527</v>
       </c>
       <c r="B64" t="n">
         <v>3571969</v>
       </c>
       <c r="C64" t="inlineStr"/>
       <c r="D64" t="inlineStr"/>
       <c r="E64" t="inlineStr">
         <is>
           <t>Yagi O, Uchiyama H, and Iwasaki K 1992</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t xml:space="preserve">Yagi O, Uchiyama H, Iwasaki K. BIODEGRADATION RATE OF CHLOROETHYLENE IN SOIL ENVIRONMENT. Water, Science and Technology 25:419-424. </t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>BIODEGRADATION RATE OF CHLOROETHYLENE IN SOIL ENVIRONMENT</t>
@@ -6807,53 +11991,134 @@
       <c r="T64" t="b">
         <v>0</v>
       </c>
       <c r="U64" t="b">
         <v>0</v>
       </c>
       <c r="V64" t="b">
         <v>0</v>
       </c>
       <c r="W64" t="b">
         <v>0</v>
       </c>
       <c r="X64" t="b">
         <v>0</v>
       </c>
       <c r="Y64" t="b">
         <v>0</v>
       </c>
       <c r="Z64" t="b">
         <v>0</v>
       </c>
       <c r="AA64" t="b">
         <v>0</v>
       </c>
       <c r="AB64" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC64" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD64" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE64" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF64" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG64" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH64" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI64" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ64" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK64" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL64" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM64" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN64" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO64" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP64" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ64" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR64" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS64" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT64" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU64" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV64" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW64" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX64" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY64" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ64" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA64" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB64" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC64" t="b">
         <v>1</v>
       </c>
-      <c r="AC64" t="b">
+      <c r="BD64" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="n">
         <v>100584528</v>
       </c>
       <c r="B65" t="n">
         <v>5472533</v>
       </c>
       <c r="C65" t="inlineStr"/>
       <c r="D65" t="inlineStr"/>
       <c r="E65" t="inlineStr">
         <is>
           <t>Lichtin NN, Dong J, and Vijayakumar KM 1992</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t xml:space="preserve">Lichtin NN, Dong J, Vijayakumar KM. Photopromoted TiO sub(2)-catalyzed oxidative decomposition of organic pollutants in water and in the vapor phase.  </t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>Photopromoted TiO sub(2)-catalyzed oxidative decomposition of organic pollutants in water and in the vapor phase</t>
@@ -6900,53 +12165,134 @@
       <c r="T65" t="b">
         <v>0</v>
       </c>
       <c r="U65" t="b">
         <v>0</v>
       </c>
       <c r="V65" t="b">
         <v>0</v>
       </c>
       <c r="W65" t="b">
         <v>0</v>
       </c>
       <c r="X65" t="b">
         <v>0</v>
       </c>
       <c r="Y65" t="b">
         <v>0</v>
       </c>
       <c r="Z65" t="b">
         <v>0</v>
       </c>
       <c r="AA65" t="b">
         <v>0</v>
       </c>
       <c r="AB65" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC65" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD65" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE65" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF65" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG65" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH65" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI65" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ65" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK65" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL65" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM65" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN65" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO65" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP65" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ65" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR65" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS65" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT65" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU65" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV65" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW65" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX65" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY65" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ65" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA65" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB65" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC65" t="b">
+        <v>0</v>
+      </c>
+      <c r="BD65" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="n">
         <v>100584529</v>
       </c>
       <c r="B66" t="n">
         <v>5488828</v>
       </c>
       <c r="C66" t="inlineStr"/>
       <c r="D66" t="inlineStr"/>
       <c r="E66" t="inlineStr">
         <is>
           <t>Koshland CP et al. 1992</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t xml:space="preserve">Koshland CP, Lucas D, Higgins BS, Sawyer RF. Detection of chlorinated hydrocarbons in combustion using in situ FTIR spectroscopy. Symposium (International) on Combustion 24:1597-1604. </t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
           <t>Detection of chlorinated hydrocarbons in combustion using in situ FTIR spectroscopy</t>
@@ -6997,53 +12343,134 @@
       <c r="T66" t="b">
         <v>0</v>
       </c>
       <c r="U66" t="b">
         <v>0</v>
       </c>
       <c r="V66" t="b">
         <v>0</v>
       </c>
       <c r="W66" t="b">
         <v>0</v>
       </c>
       <c r="X66" t="b">
         <v>0</v>
       </c>
       <c r="Y66" t="b">
         <v>0</v>
       </c>
       <c r="Z66" t="b">
         <v>0</v>
       </c>
       <c r="AA66" t="b">
         <v>0</v>
       </c>
       <c r="AB66" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC66" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD66" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE66" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF66" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG66" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH66" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI66" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ66" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK66" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL66" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM66" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN66" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO66" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP66" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ66" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR66" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS66" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT66" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU66" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV66" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW66" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX66" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY66" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ66" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA66" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB66" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC66" t="b">
+        <v>0</v>
+      </c>
+      <c r="BD66" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="n">
         <v>100584530</v>
       </c>
       <c r="B67" t="n">
         <v>16560</v>
       </c>
       <c r="C67" t="inlineStr"/>
       <c r="D67" t="inlineStr"/>
       <c r="E67" t="inlineStr">
         <is>
           <t>Frank H 1991</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t xml:space="preserve">Frank H. Airborne chlorocarbons, photooxidants, and forest decline. Ambio 20:13-18. </t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>Airborne chlorocarbons, photooxidants, and forest decline</t>
@@ -7094,53 +12521,134 @@
       <c r="T67" t="b">
         <v>0</v>
       </c>
       <c r="U67" t="b">
         <v>0</v>
       </c>
       <c r="V67" t="b">
         <v>0</v>
       </c>
       <c r="W67" t="b">
         <v>0</v>
       </c>
       <c r="X67" t="b">
         <v>0</v>
       </c>
       <c r="Y67" t="b">
         <v>0</v>
       </c>
       <c r="Z67" t="b">
         <v>0</v>
       </c>
       <c r="AA67" t="b">
         <v>0</v>
       </c>
       <c r="AB67" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC67" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD67" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE67" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF67" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG67" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH67" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI67" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ67" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK67" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL67" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM67" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN67" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO67" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP67" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ67" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR67" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS67" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT67" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU67" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV67" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW67" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX67" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY67" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ67" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA67" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB67" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC67" t="b">
+        <v>0</v>
+      </c>
+      <c r="BD67" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="n">
         <v>100584531</v>
       </c>
       <c r="B68" t="n">
         <v>4932015</v>
       </c>
       <c r="C68" t="inlineStr"/>
       <c r="D68" t="inlineStr"/>
       <c r="E68" t="inlineStr">
         <is>
           <t>Phillips LJ and Birchard GF 1991</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t xml:space="preserve">Phillips LJ, Birchard GF. Use of STORET data to evaluate variations in environmental contamination by census division.  </t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t>Use of STORET data to evaluate variations in environmental contamination by census division</t>
@@ -7187,53 +12695,134 @@
       <c r="T68" t="b">
         <v>0</v>
       </c>
       <c r="U68" t="b">
         <v>0</v>
       </c>
       <c r="V68" t="b">
         <v>0</v>
       </c>
       <c r="W68" t="b">
         <v>0</v>
       </c>
       <c r="X68" t="b">
         <v>0</v>
       </c>
       <c r="Y68" t="b">
         <v>0</v>
       </c>
       <c r="Z68" t="b">
         <v>0</v>
       </c>
       <c r="AA68" t="b">
         <v>0</v>
       </c>
       <c r="AB68" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC68" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD68" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE68" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF68" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG68" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH68" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI68" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ68" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK68" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL68" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM68" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN68" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO68" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP68" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ68" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR68" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS68" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT68" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU68" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV68" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW68" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX68" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY68" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ68" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA68" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB68" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC68" t="b">
+        <v>0</v>
+      </c>
+      <c r="BD68" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="n">
         <v>100584532</v>
       </c>
       <c r="B69" t="n">
         <v>5480929</v>
       </c>
       <c r="C69" t="inlineStr"/>
       <c r="D69" t="inlineStr"/>
       <c r="E69" t="inlineStr">
         <is>
           <t>Eastwood PR et al. 1991</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t xml:space="preserve">Eastwood PR, Lerner DN, Bishop PK, Burston WM. Identifying land contaminated by chlorinated hydrocarbon solvents.  </t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t>Identifying land contaminated by chlorinated hydrocarbon solvents</t>
@@ -7280,53 +12869,134 @@
       <c r="T69" t="b">
         <v>0</v>
       </c>
       <c r="U69" t="b">
         <v>0</v>
       </c>
       <c r="V69" t="b">
         <v>0</v>
       </c>
       <c r="W69" t="b">
         <v>0</v>
       </c>
       <c r="X69" t="b">
         <v>0</v>
       </c>
       <c r="Y69" t="b">
         <v>0</v>
       </c>
       <c r="Z69" t="b">
         <v>0</v>
       </c>
       <c r="AA69" t="b">
         <v>0</v>
       </c>
       <c r="AB69" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC69" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD69" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE69" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF69" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG69" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH69" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI69" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ69" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK69" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL69" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM69" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN69" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO69" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP69" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ69" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR69" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS69" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT69" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU69" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV69" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW69" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX69" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY69" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ69" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA69" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB69" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC69" t="b">
+        <v>0</v>
+      </c>
+      <c r="BD69" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="n">
         <v>100584533</v>
       </c>
       <c r="B70" t="n">
         <v>5145036</v>
       </c>
       <c r="C70" t="inlineStr"/>
       <c r="D70" t="inlineStr"/>
       <c r="E70" t="inlineStr">
         <is>
           <t>Goldstein RS, Hewitt WR, and Hook JB 1990</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t xml:space="preserve">Goldstein RS, Hewitt WR, Hook JB. TOXIC INTERACTIONS.  </t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
           <t>TOXIC INTERACTIONS</t>
@@ -7373,53 +13043,134 @@
       <c r="T70" t="b">
         <v>0</v>
       </c>
       <c r="U70" t="b">
         <v>0</v>
       </c>
       <c r="V70" t="b">
         <v>0</v>
       </c>
       <c r="W70" t="b">
         <v>0</v>
       </c>
       <c r="X70" t="b">
         <v>0</v>
       </c>
       <c r="Y70" t="b">
         <v>0</v>
       </c>
       <c r="Z70" t="b">
         <v>0</v>
       </c>
       <c r="AA70" t="b">
         <v>0</v>
       </c>
       <c r="AB70" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC70" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD70" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE70" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF70" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG70" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH70" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI70" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ70" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK70" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL70" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM70" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN70" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO70" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP70" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ70" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR70" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS70" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT70" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU70" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV70" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW70" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX70" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY70" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ70" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA70" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB70" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC70" t="b">
+        <v>0</v>
+      </c>
+      <c r="BD70" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="n">
         <v>100584534</v>
       </c>
       <c r="B71" t="n">
         <v>2801773</v>
       </c>
       <c r="C71" t="inlineStr"/>
       <c r="D71" t="inlineStr"/>
       <c r="E71" t="inlineStr">
         <is>
           <t>Mccarty PL and Roberts PV 1987</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t xml:space="preserve">Mccarty PL, Roberts PV. IN-SITU BIOTRANSFORMATION OF CHLORINATED SOLVENTS IN GROUNDWATER. (47.). (BIOSIS/87/33697). </t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>IN-SITU BIOTRANSFORMATION OF CHLORINATED SOLVENTS IN GROUNDWATER</t>
@@ -7470,53 +13221,134 @@
       <c r="T71" t="b">
         <v>0</v>
       </c>
       <c r="U71" t="b">
         <v>0</v>
       </c>
       <c r="V71" t="b">
         <v>0</v>
       </c>
       <c r="W71" t="b">
         <v>0</v>
       </c>
       <c r="X71" t="b">
         <v>0</v>
       </c>
       <c r="Y71" t="b">
         <v>0</v>
       </c>
       <c r="Z71" t="b">
         <v>0</v>
       </c>
       <c r="AA71" t="b">
         <v>0</v>
       </c>
       <c r="AB71" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC71" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD71" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE71" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF71" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG71" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH71" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI71" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ71" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK71" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL71" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM71" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN71" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO71" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP71" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ71" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR71" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS71" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT71" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU71" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV71" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW71" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX71" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY71" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ71" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA71" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB71" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC71" t="b">
         <v>1</v>
       </c>
-      <c r="AC71" t="b">
+      <c r="BD71" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="n">
         <v>100584535</v>
       </c>
       <c r="B72" t="n">
         <v>5480776</v>
       </c>
       <c r="C72" t="inlineStr"/>
       <c r="D72" t="inlineStr"/>
       <c r="E72" t="inlineStr">
         <is>
           <t>Rothermel J and Faillard H 1990</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t xml:space="preserve">Rothermel J, Faillard H. Phase-transfer-catalyzed synthesis of aryl α-ketosides of N-acetylneuraminic acid. A 2-methylfluoran-6-yl glycoside of N-acetylneuraminic acid, 2-methyl-6-(5-acetamido-3,5-dideoxy-α-d-glycero-d-galacto-nonulopyranosyl-onic acid)xanthene-9-spiro-1′-isobenzofuran-3′-one, a new substrate for neuraminidase assay.  </t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t>Phase-transfer-catalyzed synthesis of aryl α-ketosides of N-acetylneuraminic acid. A 2-methylfluoran-6-yl glycoside of N-acetylneuraminic acid, 2-methyl-6-(5-acetamido-3,5-dideoxy-α-d-glycero-d-galacto-nonulopyranosyl-onic acid)xanthene-9-spiro-1′-isobenzofuran-3′-one, a new substrate for neuraminidase assay</t>
@@ -7563,53 +13395,134 @@
       <c r="T72" t="b">
         <v>0</v>
       </c>
       <c r="U72" t="b">
         <v>0</v>
       </c>
       <c r="V72" t="b">
         <v>0</v>
       </c>
       <c r="W72" t="b">
         <v>0</v>
       </c>
       <c r="X72" t="b">
         <v>0</v>
       </c>
       <c r="Y72" t="b">
         <v>0</v>
       </c>
       <c r="Z72" t="b">
         <v>0</v>
       </c>
       <c r="AA72" t="b">
         <v>0</v>
       </c>
       <c r="AB72" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC72" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD72" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE72" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF72" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG72" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH72" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI72" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ72" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK72" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL72" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM72" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN72" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO72" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP72" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ72" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR72" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS72" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT72" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU72" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV72" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW72" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX72" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY72" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ72" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA72" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB72" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC72" t="b">
+        <v>0</v>
+      </c>
+      <c r="BD72" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="n">
         <v>100584536</v>
       </c>
       <c r="B73" t="n">
         <v>2097380</v>
       </c>
       <c r="C73" t="inlineStr"/>
       <c r="D73" t="inlineStr"/>
       <c r="E73" t="inlineStr">
         <is>
           <t>Altshuller AP 1989</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t xml:space="preserve">Altshuller AP. AMBIENT AIR HYDROXYL RADICAL CONCENTRATIONS - MEASUREMENTS AND MODEL PREDICTIONS. 39:704-708. </t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
           <t>AMBIENT AIR HYDROXYL RADICAL CONCENTRATIONS - MEASUREMENTS AND MODEL PREDICTIONS</t>
@@ -7660,53 +13573,134 @@
       <c r="T73" t="b">
         <v>0</v>
       </c>
       <c r="U73" t="b">
         <v>0</v>
       </c>
       <c r="V73" t="b">
         <v>0</v>
       </c>
       <c r="W73" t="b">
         <v>0</v>
       </c>
       <c r="X73" t="b">
         <v>0</v>
       </c>
       <c r="Y73" t="b">
         <v>0</v>
       </c>
       <c r="Z73" t="b">
         <v>0</v>
       </c>
       <c r="AA73" t="b">
         <v>0</v>
       </c>
       <c r="AB73" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC73" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD73" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE73" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF73" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG73" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH73" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI73" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ73" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK73" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL73" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM73" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN73" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO73" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP73" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ73" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR73" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS73" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT73" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU73" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV73" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW73" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX73" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY73" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ73" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA73" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB73" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC73" t="b">
         <v>1</v>
       </c>
-      <c r="AC73" t="b">
+      <c r="BD73" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="n">
         <v>100584537</v>
       </c>
       <c r="B74" t="n">
         <v>5488692</v>
       </c>
       <c r="C74" t="inlineStr"/>
       <c r="D74" t="inlineStr"/>
       <c r="E74" t="inlineStr">
         <is>
           <t>Berlow JR and Jones L 1989</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t xml:space="preserve">Berlow JR, Jones L. Final Best Demonstrated Available Technology (BDAT) Background Document for Wastes from the Production of 1,1 ,1-Trichloroethane: K028, K029, K095, K096.  </t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t>Final Best Demonstrated Available Technology (BDAT) Background Document for Wastes from the Production of 1,1 ,1-Trichloroethane: K028, K029, K095, K096</t>
@@ -7753,53 +13747,134 @@
       <c r="T74" t="b">
         <v>0</v>
       </c>
       <c r="U74" t="b">
         <v>0</v>
       </c>
       <c r="V74" t="b">
         <v>0</v>
       </c>
       <c r="W74" t="b">
         <v>0</v>
       </c>
       <c r="X74" t="b">
         <v>0</v>
       </c>
       <c r="Y74" t="b">
         <v>0</v>
       </c>
       <c r="Z74" t="b">
         <v>0</v>
       </c>
       <c r="AA74" t="b">
         <v>0</v>
       </c>
       <c r="AB74" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC74" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD74" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE74" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF74" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG74" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH74" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI74" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ74" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK74" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL74" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM74" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN74" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO74" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP74" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ74" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR74" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS74" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT74" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU74" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV74" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW74" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX74" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY74" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ74" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA74" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB74" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC74" t="b">
+        <v>0</v>
+      </c>
+      <c r="BD74" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="n">
         <v>100584538</v>
       </c>
       <c r="B75" t="n">
         <v>2801997</v>
       </c>
       <c r="C75" t="inlineStr"/>
       <c r="D75" t="inlineStr"/>
       <c r="E75" t="inlineStr">
         <is>
           <t>De Zeew E 1988</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t xml:space="preserve">De Zeew E. IN-SITU REMEDIAL ACTION TECHNIQUES FOR TREATMENT OF CONTAMINATED SOIL AND GROUNDWATER BY MEANS OF GROUNDWATER EXTRACTION AND INFILTRATION TECHNIQUES.  </t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
           <t>IN-SITU REMEDIAL ACTION TECHNIQUES FOR TREATMENT OF CONTAMINATED SOIL AND GROUNDWATER BY MEANS OF GROUNDWATER EXTRACTION AND INFILTRATION TECHNIQUES</t>
@@ -7846,53 +13921,134 @@
       <c r="T75" t="b">
         <v>0</v>
       </c>
       <c r="U75" t="b">
         <v>0</v>
       </c>
       <c r="V75" t="b">
         <v>0</v>
       </c>
       <c r="W75" t="b">
         <v>0</v>
       </c>
       <c r="X75" t="b">
         <v>0</v>
       </c>
       <c r="Y75" t="b">
         <v>0</v>
       </c>
       <c r="Z75" t="b">
         <v>0</v>
       </c>
       <c r="AA75" t="b">
         <v>0</v>
       </c>
       <c r="AB75" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC75" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD75" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE75" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF75" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG75" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH75" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI75" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ75" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK75" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL75" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM75" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN75" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO75" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP75" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ75" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR75" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS75" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT75" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU75" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV75" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW75" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX75" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY75" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ75" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA75" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB75" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC75" t="b">
         <v>1</v>
       </c>
-      <c r="AC75" t="b">
+      <c r="BD75" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="n">
         <v>100584539</v>
       </c>
       <c r="B76" t="n">
         <v>2801999</v>
       </c>
       <c r="C76" t="inlineStr"/>
       <c r="D76" t="inlineStr"/>
       <c r="E76" t="inlineStr">
         <is>
           <t>Schalla R et al. 1988</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t xml:space="preserve">Schalla R, Myers DA, Simmons MA, Thomas JM, Toste AP. THE SENSITIVITY OF FOUR MONITORING WELL SAMPLING SYSTEMS TO LOW CONCENTRATIONS OF THREE VOLATILE ORGANICS. (90-96). (BIOSIS/88/32624). </t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
           <t>THE SENSITIVITY OF FOUR MONITORING WELL SAMPLING SYSTEMS TO LOW CONCENTRATIONS OF THREE VOLATILE ORGANICS</t>
@@ -7943,53 +14099,134 @@
       <c r="T76" t="b">
         <v>0</v>
       </c>
       <c r="U76" t="b">
         <v>0</v>
       </c>
       <c r="V76" t="b">
         <v>0</v>
       </c>
       <c r="W76" t="b">
         <v>0</v>
       </c>
       <c r="X76" t="b">
         <v>0</v>
       </c>
       <c r="Y76" t="b">
         <v>0</v>
       </c>
       <c r="Z76" t="b">
         <v>0</v>
       </c>
       <c r="AA76" t="b">
         <v>0</v>
       </c>
       <c r="AB76" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC76" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD76" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE76" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF76" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG76" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH76" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI76" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ76" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK76" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL76" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM76" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN76" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO76" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP76" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ76" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR76" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS76" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT76" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU76" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV76" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW76" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX76" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY76" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ76" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA76" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB76" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC76" t="b">
         <v>1</v>
       </c>
-      <c r="AC76" t="b">
+      <c r="BD76" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="n">
         <v>100584540</v>
       </c>
       <c r="B77" t="n">
         <v>2802001</v>
       </c>
       <c r="C77" t="inlineStr"/>
       <c r="D77" t="inlineStr"/>
       <c r="E77" t="inlineStr">
         <is>
           <t>Van Oosterom WP et al. 1988</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t xml:space="preserve">Van Oosterom WP, Urlings LGCM, Huybregts MACM, Van Der Eyk, D. Sampling and conservation of volatile organic micropollutants in groundwater. (DORDRECHT). (BIOSIS/88/35643). </t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
           <t>Sampling and conservation of volatile organic micropollutants in groundwater</t>
@@ -8036,53 +14273,134 @@
       <c r="T77" t="b">
         <v>0</v>
       </c>
       <c r="U77" t="b">
         <v>0</v>
       </c>
       <c r="V77" t="b">
         <v>0</v>
       </c>
       <c r="W77" t="b">
         <v>0</v>
       </c>
       <c r="X77" t="b">
         <v>0</v>
       </c>
       <c r="Y77" t="b">
         <v>0</v>
       </c>
       <c r="Z77" t="b">
         <v>0</v>
       </c>
       <c r="AA77" t="b">
         <v>0</v>
       </c>
       <c r="AB77" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC77" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD77" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE77" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF77" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG77" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH77" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI77" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ77" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK77" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL77" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM77" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN77" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO77" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP77" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ77" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR77" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS77" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT77" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU77" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV77" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW77" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX77" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY77" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ77" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA77" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB77" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC77" t="b">
         <v>1</v>
       </c>
-      <c r="AC77" t="b">
+      <c r="BD77" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="n">
         <v>100584541</v>
       </c>
       <c r="B78" t="n">
         <v>2802019</v>
       </c>
       <c r="C78" t="inlineStr"/>
       <c r="D78" t="inlineStr">
         <is>
           <t>10.1016/0048-9697(88)90133-7</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>Urano K et al. 1988</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t xml:space="preserve">Urano K, Kawamoto K, Abe Y, Otake M. Chlorinated organic compounds in urban air in japan. Science of the Total Environment 74:121-132. </t>
         </is>
@@ -8137,53 +14455,134 @@
       <c r="T78" t="b">
         <v>0</v>
       </c>
       <c r="U78" t="b">
         <v>0</v>
       </c>
       <c r="V78" t="b">
         <v>0</v>
       </c>
       <c r="W78" t="b">
         <v>0</v>
       </c>
       <c r="X78" t="b">
         <v>0</v>
       </c>
       <c r="Y78" t="b">
         <v>0</v>
       </c>
       <c r="Z78" t="b">
         <v>0</v>
       </c>
       <c r="AA78" t="b">
         <v>0</v>
       </c>
       <c r="AB78" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC78" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD78" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE78" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF78" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG78" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH78" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI78" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ78" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK78" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL78" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM78" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN78" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO78" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP78" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ78" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR78" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS78" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT78" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU78" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV78" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW78" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX78" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY78" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ78" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA78" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB78" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC78" t="b">
+        <v>0</v>
+      </c>
+      <c r="BD78" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="n">
         <v>100584542</v>
       </c>
       <c r="B79" t="n">
         <v>2802046</v>
       </c>
       <c r="C79" t="inlineStr"/>
       <c r="D79" t="inlineStr"/>
       <c r="E79" t="inlineStr">
         <is>
           <t>Weidner J and Wehner J 1988</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t xml:space="preserve">Weidner J, Wehner J. Elimination of anthropogenic substances from groundwater following the example of the groundwater decontamination on the airport of Hamburg-Fuhlsbuettel West Germany. (DORDRECHT). (BIOSIS/88/35791). </t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
           <t>Elimination of anthropogenic substances from groundwater following the example of the groundwater decontamination on the airport of Hamburg-Fuhlsbuettel West Germany</t>
@@ -8230,53 +14629,134 @@
       <c r="T79" t="b">
         <v>0</v>
       </c>
       <c r="U79" t="b">
         <v>0</v>
       </c>
       <c r="V79" t="b">
         <v>0</v>
       </c>
       <c r="W79" t="b">
         <v>0</v>
       </c>
       <c r="X79" t="b">
         <v>0</v>
       </c>
       <c r="Y79" t="b">
         <v>0</v>
       </c>
       <c r="Z79" t="b">
         <v>0</v>
       </c>
       <c r="AA79" t="b">
         <v>0</v>
       </c>
       <c r="AB79" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC79" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD79" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE79" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF79" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG79" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH79" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI79" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ79" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK79" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL79" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM79" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN79" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO79" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP79" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ79" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR79" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS79" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT79" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU79" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV79" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW79" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX79" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY79" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ79" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA79" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB79" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC79" t="b">
         <v>1</v>
       </c>
-      <c r="AC79" t="b">
+      <c r="BD79" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="n">
         <v>100584543</v>
       </c>
       <c r="B80" t="n">
         <v>2802049</v>
       </c>
       <c r="C80" t="inlineStr"/>
       <c r="D80" t="inlineStr"/>
       <c r="E80" t="inlineStr">
         <is>
           <t>Mebius JE and De Zeeuw E 1988</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t xml:space="preserve">Mebius JE, De Zeeuw E. Clean up of groundwater contaminated with immiscible fluids two case studies. (DORDRECHT). (BIOSIS/88/35794). </t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
           <t>Clean up of groundwater contaminated with immiscible fluids two case studies</t>
@@ -8323,53 +14803,134 @@
       <c r="T80" t="b">
         <v>0</v>
       </c>
       <c r="U80" t="b">
         <v>0</v>
       </c>
       <c r="V80" t="b">
         <v>0</v>
       </c>
       <c r="W80" t="b">
         <v>0</v>
       </c>
       <c r="X80" t="b">
         <v>0</v>
       </c>
       <c r="Y80" t="b">
         <v>0</v>
       </c>
       <c r="Z80" t="b">
         <v>0</v>
       </c>
       <c r="AA80" t="b">
         <v>0</v>
       </c>
       <c r="AB80" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC80" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD80" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE80" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF80" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG80" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH80" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI80" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ80" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK80" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL80" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM80" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN80" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO80" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP80" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ80" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR80" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS80" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT80" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU80" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV80" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW80" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX80" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY80" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ80" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA80" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB80" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC80" t="b">
+        <v>0</v>
+      </c>
+      <c r="BD80" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="n">
         <v>100584544</v>
       </c>
       <c r="B81" t="n">
         <v>2802180</v>
       </c>
       <c r="C81" t="inlineStr"/>
       <c r="D81" t="inlineStr"/>
       <c r="E81" t="inlineStr">
         <is>
           <t>Hossain MA and Corapcioglu MY 1988</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t xml:space="preserve">Hossain MA, Corapcioglu MY. MODIFYING THE USGS SOLUTE TRANSPORT COMPUTER MODEL TO PREDICT HIGH-DENSITY HYDROCARBON MIGRATION. Ground Water 26:717-723. </t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
           <t>MODIFYING THE USGS SOLUTE TRANSPORT COMPUTER MODEL TO PREDICT HIGH-DENSITY HYDROCARBON MIGRATION</t>
@@ -8420,53 +14981,134 @@
       <c r="T81" t="b">
         <v>0</v>
       </c>
       <c r="U81" t="b">
         <v>0</v>
       </c>
       <c r="V81" t="b">
         <v>0</v>
       </c>
       <c r="W81" t="b">
         <v>0</v>
       </c>
       <c r="X81" t="b">
         <v>0</v>
       </c>
       <c r="Y81" t="b">
         <v>0</v>
       </c>
       <c r="Z81" t="b">
         <v>0</v>
       </c>
       <c r="AA81" t="b">
         <v>0</v>
       </c>
       <c r="AB81" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC81" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD81" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE81" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF81" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG81" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH81" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI81" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ81" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK81" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL81" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM81" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN81" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO81" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP81" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ81" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR81" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS81" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT81" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU81" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV81" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW81" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX81" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY81" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ81" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA81" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB81" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC81" t="b">
         <v>1</v>
       </c>
-      <c r="AC81" t="b">
+      <c r="BD81" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="n">
         <v>100584545</v>
       </c>
       <c r="B82" t="n">
         <v>5464617</v>
       </c>
       <c r="C82" t="inlineStr"/>
       <c r="D82" t="inlineStr">
         <is>
           <t>10.1002/jhrc.1240110816</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>Mehran MF et al. 1988</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t xml:space="preserve">Mehran MF, Golkar N, Mehran M, Cooper WJ. ABIOTIC TRANSFORMATION OF HALOGENATED ORGANIC-COMPOUNDS .3. GAS-CHROMATOGRAPHIC DETERMINATION OF ACETIC-ACID (IN THE HYDROLYSIS OF 1,1,1-TRICHLOROETHANE) BY DIRECT AQUEOUS INJECTION. Journal of High Resolution Chromatography and Chromatography Communications 11:610-612. </t>
         </is>
@@ -8521,53 +15163,134 @@
       <c r="T82" t="b">
         <v>0</v>
       </c>
       <c r="U82" t="b">
         <v>0</v>
       </c>
       <c r="V82" t="b">
         <v>0</v>
       </c>
       <c r="W82" t="b">
         <v>0</v>
       </c>
       <c r="X82" t="b">
         <v>0</v>
       </c>
       <c r="Y82" t="b">
         <v>0</v>
       </c>
       <c r="Z82" t="b">
         <v>0</v>
       </c>
       <c r="AA82" t="b">
         <v>0</v>
       </c>
       <c r="AB82" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC82" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD82" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE82" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF82" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG82" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH82" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI82" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ82" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK82" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL82" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM82" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN82" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO82" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP82" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ82" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR82" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS82" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT82" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU82" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV82" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW82" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX82" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY82" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ82" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA82" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB82" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC82" t="b">
+        <v>0</v>
+      </c>
+      <c r="BD82" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="n">
         <v>100584546</v>
       </c>
       <c r="B83" t="n">
         <v>5538300</v>
       </c>
       <c r="C83" t="inlineStr"/>
       <c r="D83" t="inlineStr">
         <is>
           <t>10.1016/0043-1354(88)90135-2</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>Paillard H, Brunet R, and Dore M 1988</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t xml:space="preserve">Paillard H, Brunet R, Dore M. [Optimal conditions for applying an ozone-hydrogen peroxide oxidizing system]. Water Research 22:91-103. </t>
         </is>
@@ -8627,53 +15350,134 @@
       <c r="T83" t="b">
         <v>0</v>
       </c>
       <c r="U83" t="b">
         <v>0</v>
       </c>
       <c r="V83" t="b">
         <v>0</v>
       </c>
       <c r="W83" t="b">
         <v>0</v>
       </c>
       <c r="X83" t="b">
         <v>0</v>
       </c>
       <c r="Y83" t="b">
         <v>0</v>
       </c>
       <c r="Z83" t="b">
         <v>0</v>
       </c>
       <c r="AA83" t="b">
         <v>0</v>
       </c>
       <c r="AB83" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC83" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD83" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE83" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF83" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG83" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH83" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI83" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ83" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK83" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL83" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM83" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN83" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO83" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP83" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ83" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR83" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS83" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT83" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU83" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV83" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW83" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX83" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY83" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ83" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA83" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB83" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC83" t="b">
+        <v>0</v>
+      </c>
+      <c r="BD83" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="n">
         <v>100584547</v>
       </c>
       <c r="B84" t="n">
         <v>2801793</v>
       </c>
       <c r="C84" t="inlineStr"/>
       <c r="D84" t="inlineStr"/>
       <c r="E84" t="inlineStr">
         <is>
           <t>Uhler AD and Diachenko GW 1987</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t xml:space="preserve">Uhler AD, Diachenko GW. VOLATILE HALOCARBON COMPOUNDS IN PROCESS WATER AND PROCESSED FOODS. Bulletin of Environmental Contamination and Toxicology 39:601-607. </t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
           <t>VOLATILE HALOCARBON COMPOUNDS IN PROCESS WATER AND PROCESSED FOODS</t>
@@ -8724,53 +15528,134 @@
       <c r="T84" t="b">
         <v>0</v>
       </c>
       <c r="U84" t="b">
         <v>0</v>
       </c>
       <c r="V84" t="b">
         <v>0</v>
       </c>
       <c r="W84" t="b">
         <v>0</v>
       </c>
       <c r="X84" t="b">
         <v>0</v>
       </c>
       <c r="Y84" t="b">
         <v>0</v>
       </c>
       <c r="Z84" t="b">
         <v>0</v>
       </c>
       <c r="AA84" t="b">
         <v>0</v>
       </c>
       <c r="AB84" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC84" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD84" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE84" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF84" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG84" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH84" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI84" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ84" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK84" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL84" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM84" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN84" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO84" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP84" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ84" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR84" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS84" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT84" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU84" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV84" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW84" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX84" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY84" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ84" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA84" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB84" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC84" t="b">
+        <v>0</v>
+      </c>
+      <c r="BD84" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="n">
         <v>100584548</v>
       </c>
       <c r="B85" t="n">
         <v>5472458</v>
       </c>
       <c r="C85" t="inlineStr"/>
       <c r="D85" t="inlineStr"/>
       <c r="E85" t="inlineStr">
         <is>
           <t>Kaiser KLE and Comba ME 1986</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t xml:space="preserve">Kaiser KLE, Comba ME. Tracking River Plumes with Volatile Halocarbon Contaminants: The St. Clair River-Lake St. Clair Example.  </t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
           <t>Tracking River Plumes with Volatile Halocarbon Contaminants: The St. Clair River-Lake St. Clair Example</t>
@@ -8817,53 +15702,134 @@
       <c r="T85" t="b">
         <v>0</v>
       </c>
       <c r="U85" t="b">
         <v>0</v>
       </c>
       <c r="V85" t="b">
         <v>0</v>
       </c>
       <c r="W85" t="b">
         <v>0</v>
       </c>
       <c r="X85" t="b">
         <v>0</v>
       </c>
       <c r="Y85" t="b">
         <v>0</v>
       </c>
       <c r="Z85" t="b">
         <v>0</v>
       </c>
       <c r="AA85" t="b">
         <v>0</v>
       </c>
       <c r="AB85" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC85" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD85" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE85" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF85" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG85" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH85" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI85" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ85" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK85" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL85" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM85" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN85" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO85" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP85" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ85" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR85" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS85" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT85" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU85" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV85" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW85" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX85" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY85" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ85" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA85" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB85" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC85" t="b">
+        <v>0</v>
+      </c>
+      <c r="BD85" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="n">
         <v>100584549</v>
       </c>
       <c r="B86" t="n">
         <v>5529849</v>
       </c>
       <c r="C86" t="inlineStr"/>
       <c r="D86" t="inlineStr"/>
       <c r="E86" t="inlineStr">
         <is>
           <t>Kinzelbach WKH 1985</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t xml:space="preserve">Kinzelbach WKH. Modelling of the Transport of Chlorinated Hydrocarbon Solvents in Groundwater: A Case Study.  </t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
           <t>Modelling of the Transport of Chlorinated Hydrocarbon Solvents in Groundwater: A Case Study</t>
@@ -8910,53 +15876,134 @@
       <c r="T86" t="b">
         <v>0</v>
       </c>
       <c r="U86" t="b">
         <v>0</v>
       </c>
       <c r="V86" t="b">
         <v>0</v>
       </c>
       <c r="W86" t="b">
         <v>0</v>
       </c>
       <c r="X86" t="b">
         <v>0</v>
       </c>
       <c r="Y86" t="b">
         <v>0</v>
       </c>
       <c r="Z86" t="b">
         <v>0</v>
       </c>
       <c r="AA86" t="b">
         <v>0</v>
       </c>
       <c r="AB86" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC86" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD86" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE86" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF86" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG86" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH86" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI86" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ86" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK86" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL86" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM86" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN86" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO86" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP86" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ86" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR86" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS86" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT86" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU86" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV86" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW86" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX86" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY86" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ86" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA86" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB86" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC86" t="b">
         <v>1</v>
       </c>
-      <c r="AC86" t="b">
+      <c r="BD86" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="n">
         <v>100584550</v>
       </c>
       <c r="B87" t="n">
         <v>5472374</v>
       </c>
       <c r="C87" t="inlineStr"/>
       <c r="D87" t="inlineStr"/>
       <c r="E87" t="inlineStr">
         <is>
           <t>Fennelly PF, Mccabe M, and Hall J 1984</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t xml:space="preserve">Fennelly PF, Mccabe M, Hall J. Environmental characterization of waste oil combustion in small boilers.  </t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
           <t>Environmental characterization of waste oil combustion in small boilers</t>
@@ -9003,53 +16050,134 @@
       <c r="T87" t="b">
         <v>0</v>
       </c>
       <c r="U87" t="b">
         <v>0</v>
       </c>
       <c r="V87" t="b">
         <v>0</v>
       </c>
       <c r="W87" t="b">
         <v>0</v>
       </c>
       <c r="X87" t="b">
         <v>0</v>
       </c>
       <c r="Y87" t="b">
         <v>0</v>
       </c>
       <c r="Z87" t="b">
         <v>0</v>
       </c>
       <c r="AA87" t="b">
         <v>0</v>
       </c>
       <c r="AB87" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC87" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD87" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE87" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF87" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG87" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH87" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI87" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ87" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK87" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL87" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM87" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN87" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO87" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP87" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ87" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR87" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS87" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT87" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU87" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV87" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW87" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX87" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY87" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ87" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA87" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB87" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC87" t="b">
+        <v>0</v>
+      </c>
+      <c r="BD87" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="n">
         <v>100584551</v>
       </c>
       <c r="B88" t="n">
         <v>5472414</v>
       </c>
       <c r="C88" t="inlineStr"/>
       <c r="D88" t="inlineStr"/>
       <c r="E88" t="inlineStr">
         <is>
           <t>Navon SE and Fung BK 1984</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t xml:space="preserve">Navon SE, Fung BK. Characterization of transducin from bovine retinal rod outer segments. Mechanism and effects of cholera toxin-catalyzed ADP-ribosylation.  </t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
           <t>Characterization of transducin from bovine retinal rod outer segments. Mechanism and effects of cholera toxin-catalyzed ADP-ribosylation</t>
@@ -9096,53 +16224,134 @@
       <c r="T88" t="b">
         <v>0</v>
       </c>
       <c r="U88" t="b">
         <v>0</v>
       </c>
       <c r="V88" t="b">
         <v>0</v>
       </c>
       <c r="W88" t="b">
         <v>0</v>
       </c>
       <c r="X88" t="b">
         <v>0</v>
       </c>
       <c r="Y88" t="b">
         <v>0</v>
       </c>
       <c r="Z88" t="b">
         <v>0</v>
       </c>
       <c r="AA88" t="b">
         <v>0</v>
       </c>
       <c r="AB88" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC88" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD88" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE88" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF88" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG88" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH88" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI88" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ88" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK88" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL88" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM88" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN88" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO88" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP88" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ88" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR88" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS88" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT88" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU88" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV88" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW88" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX88" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY88" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ88" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA88" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB88" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC88" t="b">
+        <v>0</v>
+      </c>
+      <c r="BD88" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="n">
         <v>100584552</v>
       </c>
       <c r="B89" t="n">
         <v>5480992</v>
       </c>
       <c r="C89" t="inlineStr"/>
       <c r="D89" t="inlineStr"/>
       <c r="E89" t="inlineStr">
         <is>
           <t>Prinn RG et al. 1983</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t xml:space="preserve">Prinn RG, Rasmussen RA, Simmonds PG, Alyea FN, Cunnold DM, Lane BC, Cardelino CA, Crawford AJ. Atmospheric lifetime experiment. 5. Results for CH sub(3)CCl sub(3) based on three years of data.  </t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
           <t>Atmospheric lifetime experiment. 5. Results for CH sub(3)CCl sub(3) based on three years of data</t>
@@ -9189,53 +16398,134 @@
       <c r="T89" t="b">
         <v>0</v>
       </c>
       <c r="U89" t="b">
         <v>0</v>
       </c>
       <c r="V89" t="b">
         <v>0</v>
       </c>
       <c r="W89" t="b">
         <v>0</v>
       </c>
       <c r="X89" t="b">
         <v>0</v>
       </c>
       <c r="Y89" t="b">
         <v>0</v>
       </c>
       <c r="Z89" t="b">
         <v>0</v>
       </c>
       <c r="AA89" t="b">
         <v>0</v>
       </c>
       <c r="AB89" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC89" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD89" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE89" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF89" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG89" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH89" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI89" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ89" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK89" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL89" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM89" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN89" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO89" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP89" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ89" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR89" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS89" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT89" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU89" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV89" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW89" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX89" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY89" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ89" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA89" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB89" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC89" t="b">
+        <v>0</v>
+      </c>
+      <c r="BD89" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="n">
         <v>100584553</v>
       </c>
       <c r="B90" t="n">
         <v>65696</v>
       </c>
       <c r="C90" t="inlineStr"/>
       <c r="D90" t="inlineStr">
         <is>
           <t>10.1126/science.203.4383.899</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>Singh HB et al. 1979</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t xml:space="preserve">Singh HB, Salas LJ, Shigeishi H, Scribner E. Atmospheric halocarbons, hydrocarbons, and sulfur hexafluoride: global distributions, sources, and sinks. Science 203:899-903. </t>
         </is>
@@ -9290,53 +16580,134 @@
       <c r="T90" t="b">
         <v>0</v>
       </c>
       <c r="U90" t="b">
         <v>0</v>
       </c>
       <c r="V90" t="b">
         <v>0</v>
       </c>
       <c r="W90" t="b">
         <v>0</v>
       </c>
       <c r="X90" t="b">
         <v>0</v>
       </c>
       <c r="Y90" t="b">
         <v>0</v>
       </c>
       <c r="Z90" t="b">
         <v>0</v>
       </c>
       <c r="AA90" t="b">
         <v>0</v>
       </c>
       <c r="AB90" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC90" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD90" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE90" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF90" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG90" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH90" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI90" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ90" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK90" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL90" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM90" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN90" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO90" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP90" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ90" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR90" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS90" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT90" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU90" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV90" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW90" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX90" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY90" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ90" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA90" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB90" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC90" t="b">
+        <v>0</v>
+      </c>
+      <c r="BD90" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="n">
         <v>100584554</v>
       </c>
       <c r="B91" t="n">
         <v>5472550</v>
       </c>
       <c r="C91" t="inlineStr"/>
       <c r="D91" t="inlineStr"/>
       <c r="E91" t="inlineStr">
         <is>
           <t>Husain D and Norris PE 1978</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t xml:space="preserve">Husain D, Norris PE. Collisional behaviour of electronically excited silicon atoms, Si(3p2(D1D2)), by atomic absorption spectroscopy.  </t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
           <t>Collisional behaviour of electronically excited silicon atoms, Si(3p2(D1D2)), by atomic absorption spectroscopy</t>
@@ -9383,53 +16754,134 @@
       <c r="T91" t="b">
         <v>0</v>
       </c>
       <c r="U91" t="b">
         <v>0</v>
       </c>
       <c r="V91" t="b">
         <v>0</v>
       </c>
       <c r="W91" t="b">
         <v>0</v>
       </c>
       <c r="X91" t="b">
         <v>0</v>
       </c>
       <c r="Y91" t="b">
         <v>0</v>
       </c>
       <c r="Z91" t="b">
         <v>0</v>
       </c>
       <c r="AA91" t="b">
         <v>0</v>
       </c>
       <c r="AB91" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC91" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD91" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE91" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF91" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG91" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH91" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI91" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ91" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK91" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL91" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM91" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN91" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO91" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP91" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ91" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR91" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS91" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT91" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU91" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV91" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW91" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX91" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY91" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ91" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA91" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB91" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC91" t="b">
         <v>1</v>
       </c>
-      <c r="AC91" t="b">
+      <c r="BD91" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="n">
         <v>100584555</v>
       </c>
       <c r="B92" t="n">
         <v>5488679</v>
       </c>
       <c r="C92" t="inlineStr"/>
       <c r="D92" t="inlineStr"/>
       <c r="E92" t="inlineStr">
         <is>
           <t>Benson EN and Hunter JV 1976</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t xml:space="preserve">Benson EN, Hunter JV. Comparative Effects of Halogenated Hydrocarbon Solvents on Waste Disposal Processes.  </t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
           <t>Comparative Effects of Halogenated Hydrocarbon Solvents on Waste Disposal Processes</t>
@@ -9476,53 +16928,134 @@
       <c r="T92" t="b">
         <v>0</v>
       </c>
       <c r="U92" t="b">
         <v>0</v>
       </c>
       <c r="V92" t="b">
         <v>0</v>
       </c>
       <c r="W92" t="b">
         <v>0</v>
       </c>
       <c r="X92" t="b">
         <v>0</v>
       </c>
       <c r="Y92" t="b">
         <v>0</v>
       </c>
       <c r="Z92" t="b">
         <v>0</v>
       </c>
       <c r="AA92" t="b">
         <v>0</v>
       </c>
       <c r="AB92" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC92" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD92" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE92" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF92" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG92" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH92" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI92" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ92" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK92" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL92" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM92" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN92" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO92" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP92" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ92" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR92" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS92" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT92" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU92" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV92" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW92" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX92" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY92" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ92" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA92" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB92" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC92" t="b">
         <v>1</v>
       </c>
-      <c r="AC92" t="b">
+      <c r="BD92" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="n">
         <v>100584556</v>
       </c>
       <c r="B93" t="n">
         <v>5472400</v>
       </c>
       <c r="C93" t="inlineStr"/>
       <c r="D93" t="inlineStr"/>
       <c r="E93" t="inlineStr">
         <is>
           <t>Dvorchik BH and Thomas H M 1972</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t xml:space="preserve">Dvorchik BH, Thomas HM. The fate of p,p'-DDT [2,2-bis(p-chlorophenyl)-1,1,1-trichloroethane] in the dogfish, Squalus acanthias. Comparative Biochemistry and Physiology - Part A: Physiology 42:205-211. </t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
           <t>The fate of p,p'-DDT [2,2-bis(p-chlorophenyl)-1,1,1-trichloroethane] in the dogfish, Squalus acanthias</t>
@@ -9569,53 +17102,134 @@
       <c r="T93" t="b">
         <v>0</v>
       </c>
       <c r="U93" t="b">
         <v>0</v>
       </c>
       <c r="V93" t="b">
         <v>0</v>
       </c>
       <c r="W93" t="b">
         <v>0</v>
       </c>
       <c r="X93" t="b">
         <v>0</v>
       </c>
       <c r="Y93" t="b">
         <v>0</v>
       </c>
       <c r="Z93" t="b">
         <v>0</v>
       </c>
       <c r="AA93" t="b">
         <v>0</v>
       </c>
       <c r="AB93" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC93" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD93" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE93" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF93" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG93" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH93" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI93" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ93" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK93" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL93" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM93" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN93" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO93" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP93" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ93" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR93" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS93" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT93" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU93" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV93" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW93" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX93" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY93" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ93" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA93" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB93" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC93" t="b">
+        <v>0</v>
+      </c>
+      <c r="BD93" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="n">
         <v>100584557</v>
       </c>
       <c r="B94" t="n">
         <v>5464597</v>
       </c>
       <c r="C94" t="inlineStr"/>
       <c r="D94" t="inlineStr"/>
       <c r="E94" t="inlineStr">
         <is>
           <t>Dvorchik BH and Maren TH 1971</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t xml:space="preserve">Dvorchik BH, Maren TH. FATE OF C-14-2,2-BIS-PARA CHLOROPHENYL-1,1,1-TRICHLOROETHANE(P',P'-DDT) IN SQUALUS ACANTHIAS.  </t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
           <t>FATE OF C-14-2,2-BIS-PARA CHLOROPHENYL-1,1,1-TRICHLOROETHANE(P',P'-DDT) IN SQUALUS ACANTHIAS</t>
@@ -9658,51 +17272,132 @@
       <c r="T94" t="b">
         <v>0</v>
       </c>
       <c r="U94" t="b">
         <v>0</v>
       </c>
       <c r="V94" t="b">
         <v>0</v>
       </c>
       <c r="W94" t="b">
         <v>0</v>
       </c>
       <c r="X94" t="b">
         <v>0</v>
       </c>
       <c r="Y94" t="b">
         <v>0</v>
       </c>
       <c r="Z94" t="b">
         <v>0</v>
       </c>
       <c r="AA94" t="b">
         <v>0</v>
       </c>
       <c r="AB94" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC94" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD94" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE94" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF94" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG94" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH94" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI94" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ94" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK94" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL94" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM94" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN94" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO94" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP94" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ94" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR94" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS94" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT94" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU94" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV94" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW94" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX94" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY94" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ94" t="b">
+        <v>0</v>
+      </c>
+      <c r="BA94" t="b">
+        <v>0</v>
+      </c>
+      <c r="BB94" t="b">
+        <v>0</v>
+      </c>
+      <c r="BC94" t="b">
         <v>1</v>
       </c>
-      <c r="AC94" t="b">
+      <c r="BD94" t="b">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:AC94"/>
+  <autoFilter ref="A1:BD94"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>