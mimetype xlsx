--- v0 (2025-11-05)
+++ v1 (2026-04-18)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="data" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'data'!$A$1:$AC$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'data'!$A$1:$AX$2</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd h:mm:ss"/>
     <numFmt numFmtId="165" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
     <font>
       <color rgb="00FFFFFF"/>
     </font>
@@ -436,88 +436,109 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AC2"/>
+  <dimension ref="A1:AX2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="10" customWidth="1" min="6" max="6"/>
     <col width="10" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="10" customWidth="1" min="9" max="9"/>
     <col width="10" customWidth="1" min="10" max="10"/>
     <col width="10" customWidth="1" min="11" max="11"/>
     <col width="10" customWidth="1" min="12" max="12"/>
     <col width="10" customWidth="1" min="13" max="13"/>
     <col width="10" customWidth="1" min="14" max="14"/>
     <col width="10" customWidth="1" min="15" max="15"/>
     <col width="10" customWidth="1" min="16" max="16"/>
     <col width="10" customWidth="1" min="17" max="17"/>
     <col width="10" customWidth="1" min="18" max="18"/>
     <col width="10" customWidth="1" min="19" max="19"/>
     <col width="10" customWidth="1" min="20" max="20"/>
     <col width="10" customWidth="1" min="21" max="21"/>
     <col width="10" customWidth="1" min="22" max="22"/>
     <col width="10" customWidth="1" min="23" max="23"/>
     <col width="10" customWidth="1" min="24" max="24"/>
     <col width="10" customWidth="1" min="25" max="25"/>
     <col width="10" customWidth="1" min="26" max="26"/>
     <col width="10" customWidth="1" min="27" max="27"/>
     <col width="10" customWidth="1" min="28" max="28"/>
     <col width="10" customWidth="1" min="29" max="29"/>
+    <col width="10" customWidth="1" min="30" max="30"/>
+    <col width="10" customWidth="1" min="31" max="31"/>
+    <col width="10" customWidth="1" min="32" max="32"/>
+    <col width="10" customWidth="1" min="33" max="33"/>
+    <col width="10" customWidth="1" min="34" max="34"/>
+    <col width="10" customWidth="1" min="35" max="35"/>
+    <col width="10" customWidth="1" min="36" max="36"/>
+    <col width="10" customWidth="1" min="37" max="37"/>
+    <col width="10" customWidth="1" min="38" max="38"/>
+    <col width="10" customWidth="1" min="39" max="39"/>
+    <col width="10" customWidth="1" min="40" max="40"/>
+    <col width="10" customWidth="1" min="41" max="41"/>
+    <col width="10" customWidth="1" min="42" max="42"/>
+    <col width="10" customWidth="1" min="43" max="43"/>
+    <col width="10" customWidth="1" min="44" max="44"/>
+    <col width="10" customWidth="1" min="45" max="45"/>
+    <col width="10" customWidth="1" min="46" max="46"/>
+    <col width="10" customWidth="1" min="47" max="47"/>
+    <col width="10" customWidth="1" min="48" max="48"/>
+    <col width="10" customWidth="1" min="49" max="49"/>
+    <col width="10" customWidth="1" min="50" max="50"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>HAWC ID</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>HERO ID</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>PubMed ID</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>DOI</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -554,116 +575,221 @@
           <t>Journal</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Abstract</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Full text URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Created</t>
         </is>
       </c>
       <c r="O1" s="1" t="inlineStr">
         <is>
           <t>Last updated</t>
         </is>
       </c>
       <c r="P1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review</t>
+          <t>Meets PESO Criteria at TIAB Screening</t>
         </is>
       </c>
       <c r="Q1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Included for Data Extraction and Evaluation</t>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening</t>
         </is>
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Included for Data Extraction and Evaluation|Bioconcentration</t>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Peer-Reviewed Literature Search</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Included for Data Extraction and Evaluation|Biodegradation</t>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Peer-Reviewed Literature Search|Atmospheric Cycling/Transport</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Included for Data Extraction and Evaluation|Hydrolysis</t>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Peer-Reviewed Literature Search|Atmospheric Deposition</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Included for Data Extraction and Evaluation|Photolysis</t>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Peer-Reviewed Literature Search|BCF</t>
         </is>
       </c>
       <c r="V1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Included for Data Extraction and Evaluation|Sorption</t>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Peer-Reviewed Literature Search|Bioconcentration</t>
         </is>
       </c>
       <c r="W1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Included for Data Extraction and Evaluation|Volatilization</t>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Peer-Reviewed Literature Search|Biodegradation</t>
         </is>
       </c>
       <c r="X1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Included for Data Extraction and Evaluation|Wastewater Treatment</t>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Peer-Reviewed Literature Search|Coagulation / Mobility</t>
         </is>
       </c>
       <c r="Y1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Included for Data Extraction and Evaluation|Other</t>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Peer-Reviewed Literature Search|Hydrolysis</t>
         </is>
       </c>
       <c r="Z1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Excluded at Full-text</t>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Peer-Reviewed Literature Search|Photolysis</t>
         </is>
       </c>
       <c r="AA1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved for Full-text Review|Supplemental Material - Full-text</t>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Peer-Reviewed Literature Search|Sorption</t>
         </is>
       </c>
       <c r="AB1" s="1" t="inlineStr">
         <is>
-          <t>Excluded</t>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Peer-Reviewed Literature Search|Subsurface Transport</t>
         </is>
       </c>
       <c r="AC1" s="1" t="inlineStr">
         <is>
-          <t>Supplemental</t>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Peer-Reviewed Literature Search|Volatilization</t>
+        </is>
+      </c>
+      <c r="AD1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Peer-Reviewed Literature Search|Wastewater Treatment</t>
+        </is>
+      </c>
+      <c r="AE1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Peer-Reviewed Literature Search|Other</t>
+        </is>
+      </c>
+      <c r="AF1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Gray Literature Search</t>
+        </is>
+      </c>
+      <c r="AG1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Gray Literature Search|Atmospheric Cycling/Transport</t>
+        </is>
+      </c>
+      <c r="AH1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Gray Literature Search|Atmospheric Deposition</t>
+        </is>
+      </c>
+      <c r="AI1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Gray Literature Search|BCF</t>
+        </is>
+      </c>
+      <c r="AJ1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Gray Literature Search|Bioconcentration</t>
+        </is>
+      </c>
+      <c r="AK1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Gray Literature Search|Biodegradation</t>
+        </is>
+      </c>
+      <c r="AL1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Gray Literature Search|Coagulation / Mobility</t>
+        </is>
+      </c>
+      <c r="AM1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Gray Literature Search|Hydrolysis</t>
+        </is>
+      </c>
+      <c r="AN1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Gray Literature Search|Photolysis</t>
+        </is>
+      </c>
+      <c r="AO1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Gray Literature Search|Sorption</t>
+        </is>
+      </c>
+      <c r="AP1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Gray Literature Search|Subsurface Transport</t>
+        </is>
+      </c>
+      <c r="AQ1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Gray Literature Search|Volatilization</t>
+        </is>
+      </c>
+      <c r="AR1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Gray Literature Search|Wastewater Treatment</t>
+        </is>
+      </c>
+      <c r="AS1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Gray Literature Search|Other</t>
+        </is>
+      </c>
+      <c r="AT1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|Does Not Meet PESO Criteria at FT Screening</t>
+        </is>
+      </c>
+      <c r="AU1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|Supplemental at FT Screening</t>
+        </is>
+      </c>
+      <c r="AV1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|PDF Unavailable</t>
+        </is>
+      </c>
+      <c r="AW1" s="1" t="inlineStr">
+        <is>
+          <t>Does Not Meet PESO Criteria at TIAB Screening</t>
+        </is>
+      </c>
+      <c r="AX1" s="1" t="inlineStr">
+        <is>
+          <t>Supplemental at TIAB Screening</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>100869332</v>
       </c>
       <c r="B2" t="n">
         <v>3240965</v>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>10.1016/j.atmosenv.2006.11.036</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Cicenaite A et al. 2007</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t xml:space="preserve">Cicenaite A, Huckins JN, Alvarez DA, Cranor WL, Gale RW, Kauneliene V, Bergqvist P. Feasibility of a simple laboratory approach for determining temperature influence on SPMD-air partition coefficients of selected compounds. Atmospheric Environment 41:2844-2850. </t>
         </is>
@@ -712,57 +838,120 @@
       <c r="R2" t="b">
         <v>0</v>
       </c>
       <c r="S2" t="b">
         <v>0</v>
       </c>
       <c r="T2" t="b">
         <v>0</v>
       </c>
       <c r="U2" t="b">
         <v>0</v>
       </c>
       <c r="V2" t="b">
         <v>0</v>
       </c>
       <c r="W2" t="b">
         <v>0</v>
       </c>
       <c r="X2" t="b">
         <v>0</v>
       </c>
       <c r="Y2" t="b">
         <v>0</v>
       </c>
       <c r="Z2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AJ2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AK2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AL2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AM2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AN2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AO2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AP2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AQ2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AR2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AS2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AT2" t="b">
         <v>1</v>
       </c>
-      <c r="AA2" t="b">
-[...5 lines deleted...]
-      <c r="AC2" t="b">
+      <c r="AU2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AW2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AX2" t="b">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:AC2"/>
+  <autoFilter ref="A1:AX2"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>