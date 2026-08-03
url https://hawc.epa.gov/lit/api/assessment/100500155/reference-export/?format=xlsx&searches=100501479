--- v1 (2026-04-18)
+++ v2 (2026-08-03)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="data" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'data'!$A$1:$AX$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'data'!$A$1:$AZ$2</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd h:mm:ss"/>
     <numFmt numFmtId="165" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
     <font>
       <color rgb="00FFFFFF"/>
     </font>
@@ -436,51 +436,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AX2"/>
+  <dimension ref="A1:AZ2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="10" customWidth="1" min="6" max="6"/>
     <col width="10" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="10" customWidth="1" min="9" max="9"/>
     <col width="10" customWidth="1" min="10" max="10"/>
     <col width="10" customWidth="1" min="11" max="11"/>
     <col width="10" customWidth="1" min="12" max="12"/>
     <col width="10" customWidth="1" min="13" max="13"/>
     <col width="10" customWidth="1" min="14" max="14"/>
     <col width="10" customWidth="1" min="15" max="15"/>
     <col width="10" customWidth="1" min="16" max="16"/>
     <col width="10" customWidth="1" min="17" max="17"/>
@@ -495,50 +495,52 @@
     <col width="10" customWidth="1" min="26" max="26"/>
     <col width="10" customWidth="1" min="27" max="27"/>
     <col width="10" customWidth="1" min="28" max="28"/>
     <col width="10" customWidth="1" min="29" max="29"/>
     <col width="10" customWidth="1" min="30" max="30"/>
     <col width="10" customWidth="1" min="31" max="31"/>
     <col width="10" customWidth="1" min="32" max="32"/>
     <col width="10" customWidth="1" min="33" max="33"/>
     <col width="10" customWidth="1" min="34" max="34"/>
     <col width="10" customWidth="1" min="35" max="35"/>
     <col width="10" customWidth="1" min="36" max="36"/>
     <col width="10" customWidth="1" min="37" max="37"/>
     <col width="10" customWidth="1" min="38" max="38"/>
     <col width="10" customWidth="1" min="39" max="39"/>
     <col width="10" customWidth="1" min="40" max="40"/>
     <col width="10" customWidth="1" min="41" max="41"/>
     <col width="10" customWidth="1" min="42" max="42"/>
     <col width="10" customWidth="1" min="43" max="43"/>
     <col width="10" customWidth="1" min="44" max="44"/>
     <col width="10" customWidth="1" min="45" max="45"/>
     <col width="10" customWidth="1" min="46" max="46"/>
     <col width="10" customWidth="1" min="47" max="47"/>
     <col width="10" customWidth="1" min="48" max="48"/>
     <col width="10" customWidth="1" min="49" max="49"/>
     <col width="10" customWidth="1" min="50" max="50"/>
+    <col width="10" customWidth="1" min="51" max="51"/>
+    <col width="10" customWidth="1" min="52" max="52"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>HAWC ID</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>HERO ID</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>PubMed ID</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>DOI</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -655,139 +657,149 @@
           <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Peer-Reviewed Literature Search|Sorption</t>
         </is>
       </c>
       <c r="AB1" s="1" t="inlineStr">
         <is>
           <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Peer-Reviewed Literature Search|Subsurface Transport</t>
         </is>
       </c>
       <c r="AC1" s="1" t="inlineStr">
         <is>
           <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Peer-Reviewed Literature Search|Volatilization</t>
         </is>
       </c>
       <c r="AD1" s="1" t="inlineStr">
         <is>
           <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Peer-Reviewed Literature Search|Wastewater Treatment</t>
         </is>
       </c>
       <c r="AE1" s="1" t="inlineStr">
         <is>
           <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Peer-Reviewed Literature Search|Other</t>
         </is>
       </c>
       <c r="AF1" s="1" t="inlineStr">
         <is>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Peer-Reviewed Literature Search|Incineration</t>
+        </is>
+      </c>
+      <c r="AG1" s="1" t="inlineStr">
+        <is>
           <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Gray Literature Search</t>
         </is>
       </c>
-      <c r="AG1" s="1" t="inlineStr">
+      <c r="AH1" s="1" t="inlineStr">
         <is>
           <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Gray Literature Search|Atmospheric Cycling/Transport</t>
         </is>
       </c>
-      <c r="AH1" s="1" t="inlineStr">
+      <c r="AI1" s="1" t="inlineStr">
         <is>
           <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Gray Literature Search|Atmospheric Deposition</t>
         </is>
       </c>
-      <c r="AI1" s="1" t="inlineStr">
+      <c r="AJ1" s="1" t="inlineStr">
         <is>
           <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Gray Literature Search|BCF</t>
         </is>
       </c>
-      <c r="AJ1" s="1" t="inlineStr">
+      <c r="AK1" s="1" t="inlineStr">
         <is>
           <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Gray Literature Search|Bioconcentration</t>
         </is>
       </c>
-      <c r="AK1" s="1" t="inlineStr">
+      <c r="AL1" s="1" t="inlineStr">
         <is>
           <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Gray Literature Search|Biodegradation</t>
         </is>
       </c>
-      <c r="AL1" s="1" t="inlineStr">
+      <c r="AM1" s="1" t="inlineStr">
         <is>
           <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Gray Literature Search|Coagulation / Mobility</t>
         </is>
       </c>
-      <c r="AM1" s="1" t="inlineStr">
+      <c r="AN1" s="1" t="inlineStr">
         <is>
           <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Gray Literature Search|Hydrolysis</t>
         </is>
       </c>
-      <c r="AN1" s="1" t="inlineStr">
+      <c r="AO1" s="1" t="inlineStr">
         <is>
           <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Gray Literature Search|Photolysis</t>
         </is>
       </c>
-      <c r="AO1" s="1" t="inlineStr">
+      <c r="AP1" s="1" t="inlineStr">
         <is>
           <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Gray Literature Search|Sorption</t>
         </is>
       </c>
-      <c r="AP1" s="1" t="inlineStr">
+      <c r="AQ1" s="1" t="inlineStr">
         <is>
           <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Gray Literature Search|Subsurface Transport</t>
         </is>
       </c>
-      <c r="AQ1" s="1" t="inlineStr">
+      <c r="AR1" s="1" t="inlineStr">
         <is>
           <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Gray Literature Search|Volatilization</t>
         </is>
       </c>
-      <c r="AR1" s="1" t="inlineStr">
+      <c r="AS1" s="1" t="inlineStr">
         <is>
           <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Gray Literature Search|Wastewater Treatment</t>
         </is>
       </c>
-      <c r="AS1" s="1" t="inlineStr">
+      <c r="AT1" s="1" t="inlineStr">
         <is>
           <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Gray Literature Search|Other</t>
         </is>
       </c>
-      <c r="AT1" s="1" t="inlineStr">
+      <c r="AU1" s="1" t="inlineStr">
+        <is>
+          <t>Meets PESO Criteria at TIAB Screening|Meets PESO Criteria at FT Screening|Gray Literature Search|Incineration</t>
+        </is>
+      </c>
+      <c r="AV1" s="1" t="inlineStr">
         <is>
           <t>Meets PESO Criteria at TIAB Screening|Does Not Meet PESO Criteria at FT Screening</t>
         </is>
       </c>
-      <c r="AU1" s="1" t="inlineStr">
+      <c r="AW1" s="1" t="inlineStr">
         <is>
           <t>Meets PESO Criteria at TIAB Screening|Supplemental at FT Screening</t>
         </is>
       </c>
-      <c r="AV1" s="1" t="inlineStr">
+      <c r="AX1" s="1" t="inlineStr">
         <is>
           <t>Meets PESO Criteria at TIAB Screening|PDF Unavailable</t>
         </is>
       </c>
-      <c r="AW1" s="1" t="inlineStr">
+      <c r="AY1" s="1" t="inlineStr">
         <is>
           <t>Does Not Meet PESO Criteria at TIAB Screening</t>
         </is>
       </c>
-      <c r="AX1" s="1" t="inlineStr">
+      <c r="AZ1" s="1" t="inlineStr">
         <is>
           <t>Supplemental at TIAB Screening</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>100869332</v>
       </c>
       <c r="B2" t="n">
         <v>3240965</v>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>10.1016/j.atmosenv.2006.11.036</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Cicenaite A et al. 2007</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
@@ -898,60 +910,66 @@
       <c r="AL2" t="b">
         <v>0</v>
       </c>
       <c r="AM2" t="b">
         <v>0</v>
       </c>
       <c r="AN2" t="b">
         <v>0</v>
       </c>
       <c r="AO2" t="b">
         <v>0</v>
       </c>
       <c r="AP2" t="b">
         <v>0</v>
       </c>
       <c r="AQ2" t="b">
         <v>0</v>
       </c>
       <c r="AR2" t="b">
         <v>0</v>
       </c>
       <c r="AS2" t="b">
         <v>0</v>
       </c>
       <c r="AT2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AU2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AV2" t="b">
         <v>1</v>
       </c>
-      <c r="AU2" t="b">
-[...4 lines deleted...]
-      </c>
       <c r="AW2" t="b">
         <v>0</v>
       </c>
       <c r="AX2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AY2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AZ2" t="b">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:AX2"/>
+  <autoFilter ref="A1:AZ2"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>