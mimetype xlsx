--- v0 (2025-11-09)
+++ v1 (2026-10-05)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="data" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'data'!$A$1:$BM$12</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'data'!$A$1:$AL$12</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd h:mm:ss"/>
     <numFmt numFmtId="165" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
     <font>
       <color rgb="00FFFFFF"/>
     </font>
@@ -436,124 +436,97 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BM12"/>
+  <dimension ref="A1:AL12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="10" customWidth="1" min="6" max="6"/>
     <col width="10" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="10" customWidth="1" min="9" max="9"/>
     <col width="10" customWidth="1" min="10" max="10"/>
     <col width="10" customWidth="1" min="11" max="11"/>
     <col width="10" customWidth="1" min="12" max="12"/>
     <col width="10" customWidth="1" min="13" max="13"/>
     <col width="10" customWidth="1" min="14" max="14"/>
     <col width="10" customWidth="1" min="15" max="15"/>
     <col width="10" customWidth="1" min="16" max="16"/>
     <col width="10" customWidth="1" min="17" max="17"/>
     <col width="10" customWidth="1" min="18" max="18"/>
     <col width="10" customWidth="1" min="19" max="19"/>
     <col width="10" customWidth="1" min="20" max="20"/>
     <col width="10" customWidth="1" min="21" max="21"/>
     <col width="10" customWidth="1" min="22" max="22"/>
     <col width="10" customWidth="1" min="23" max="23"/>
     <col width="10" customWidth="1" min="24" max="24"/>
     <col width="10" customWidth="1" min="25" max="25"/>
     <col width="10" customWidth="1" min="26" max="26"/>
     <col width="10" customWidth="1" min="27" max="27"/>
     <col width="10" customWidth="1" min="28" max="28"/>
     <col width="10" customWidth="1" min="29" max="29"/>
     <col width="10" customWidth="1" min="30" max="30"/>
     <col width="10" customWidth="1" min="31" max="31"/>
     <col width="10" customWidth="1" min="32" max="32"/>
     <col width="10" customWidth="1" min="33" max="33"/>
     <col width="10" customWidth="1" min="34" max="34"/>
     <col width="10" customWidth="1" min="35" max="35"/>
     <col width="10" customWidth="1" min="36" max="36"/>
     <col width="10" customWidth="1" min="37" max="37"/>
     <col width="10" customWidth="1" min="38" max="38"/>
-    <col width="10" customWidth="1" min="39" max="39"/>
-[...25 lines deleted...]
-    <col width="10" customWidth="1" min="65" max="65"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>HAWC ID</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>HERO ID</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>PubMed ID</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>DOI</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -590,296 +563,161 @@
           <t>Journal</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Abstract</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Full text URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Created</t>
         </is>
       </c>
       <c r="O1" s="1" t="inlineStr">
         <is>
           <t>Last updated</t>
         </is>
       </c>
       <c r="P1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text</t>
+          <t>Meets PECO Criteria at TIAB Screening</t>
         </is>
       </c>
       <c r="Q1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening</t>
         </is>
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Indoor Air</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Monitoring Study</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Ambient Air</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Modeling Study</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Soil</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Completed Assessment</t>
         </is>
       </c>
       <c r="V1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Sediment</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Experimental Study</t>
         </is>
       </c>
       <c r="W1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Biosolids/Sludge</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Database</t>
         </is>
       </c>
       <c r="X1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Surface Water</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Survey</t>
         </is>
       </c>
       <c r="Y1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Ground Water</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Epidemiological Study</t>
         </is>
       </c>
       <c r="Z1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Drinking Water</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search</t>
         </is>
       </c>
       <c r="AA1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Aquatic Species</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Monitoring Study</t>
         </is>
       </c>
       <c r="AB1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Terrestrial Species</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Modeling Study</t>
         </is>
       </c>
       <c r="AC1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Epidemiological/Human bBomonitoring Study</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Completed Assessment</t>
         </is>
       </c>
       <c r="AD1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Consumer Uses and/or Products</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Experimental Study</t>
         </is>
       </c>
       <c r="AE1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Dietary</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Database</t>
         </is>
       </c>
       <c r="AF1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Monitoring Study</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Survey</t>
         </is>
       </c>
       <c r="AG1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Modeling Study</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Epidemiological Study</t>
         </is>
       </c>
       <c r="AH1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Completed Assessment</t>
+          <t>Meets PECO Criteria at TIAB Screening|Does Not Meet PECO Criteria at FT Screening</t>
         </is>
       </c>
       <c r="AI1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Experimental Study</t>
+          <t>Meets PECO Criteria at TIAB Screening|Supplemental at FT Screening</t>
         </is>
       </c>
       <c r="AJ1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Epidemiological Study</t>
+          <t>Meets PECO Criteria at TIAB Screening|PDF Unavailable</t>
         </is>
       </c>
       <c r="AK1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Database</t>
+          <t>Does Not Meet PECO Criteria at TIAB Screening</t>
         </is>
       </c>
       <c r="AL1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Survey</t>
-[...134 lines deleted...]
-          <t>Supplemental - TIAB|Foreign Language</t>
+          <t>Supplemental at TIAB Screening</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>101002929</v>
       </c>
       <c r="B2" t="n">
         <v>2519043</v>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>10.1016/j.scitotenv.2014.04.011</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Takeuchi S et al. 2014</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t xml:space="preserve">Takeuchi S, Kojima H, Saito I, Jin K, Kobayashi S, Tanaka-Kagawa T, Jinno H. Detection of 34 plasticizers and 25 flame retardants in indoor air from houses in Sapporo, Japan. Science of the Total Environment 491-492:28-33. </t>
         </is>
@@ -907,188 +745,107 @@
           <t>Science of the Total Environment 491-492:28-33.</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>Various plasticizers and flame retardants are contained in building materials and furniture produced for indoor environments. However, some of these material inclusions have been reported to cause endocrine-disrupting and mucosa-irritating effects. Because of the local climate, buildings in Sapporo are better insulated against cold weather than those in many other areas in Japan. In this study, we measured 59 compounds, including plasticizers (phthalates, adipates, and others) and flame retardants (organo-phosphates and brominated compounds), from indoor air samples from six houses in Sapporo. These compounds were measured separately in the gas phase and the particle phase using a two-stage cartridge equipped with a quartz fiber filter (1 μm mesh) and C18 solid-phase extraction disk for sampling and analyzed by GC/MS and LC/MS/MS (for the detection of brominated flame retardants). Among the 59 compounds measured in this study, 34 compounds were detected from the indoor air of the six houses. The highest concentration among the 34 compounds found in a newly built house was 2,2,4-trimethyl-1,3-pentanediol monoisobutyrate (TXIB) at 20.8 μg/m(3). Di(2-ethyl-1-hexyl)terephthalate (DEHT), which has been used in recent years as an alternative to di(2-ethyl-1-hexyl)phthalate (DEHP), was found in all six houses, although at low concentrations ranging from 0.005 to 0.027 μg/m(3). To our knowledge, this is the first report of DEHT in indoor air in Japan. Among the compounds detected in this study, those with lower molecular weights tended to be captured in the C18 solid-phase extraction disk rather than in the quartz fiber filter. These results suggest that compounds with higher volatility exist preferentially in the gas phase, whereas compounds with lower volatility exist preferentially in the particulate phase in indoor air.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr"/>
       <c r="N2" s="2" t="n">
         <v>44041.87376624471</v>
       </c>
       <c r="O2" s="2" t="n">
         <v>44041.87376624504</v>
       </c>
       <c r="P2" t="b">
         <v>1</v>
       </c>
       <c r="Q2" t="b">
         <v>1</v>
       </c>
       <c r="R2" t="b">
         <v>1</v>
       </c>
       <c r="S2" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T2" t="b">
         <v>0</v>
       </c>
       <c r="U2" t="b">
         <v>0</v>
       </c>
       <c r="V2" t="b">
         <v>0</v>
       </c>
       <c r="W2" t="b">
         <v>0</v>
       </c>
       <c r="X2" t="b">
         <v>0</v>
       </c>
       <c r="Y2" t="b">
         <v>0</v>
       </c>
       <c r="Z2" t="b">
         <v>0</v>
       </c>
       <c r="AA2" t="b">
         <v>0</v>
       </c>
       <c r="AB2" t="b">
         <v>0</v>
       </c>
       <c r="AC2" t="b">
         <v>0</v>
       </c>
       <c r="AD2" t="b">
         <v>0</v>
       </c>
       <c r="AE2" t="b">
         <v>0</v>
       </c>
       <c r="AF2" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG2" t="b">
         <v>0</v>
       </c>
       <c r="AH2" t="b">
         <v>0</v>
       </c>
       <c r="AI2" t="b">
         <v>0</v>
       </c>
       <c r="AJ2" t="b">
         <v>0</v>
       </c>
       <c r="AK2" t="b">
         <v>0</v>
       </c>
       <c r="AL2" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM2" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>101002930</v>
       </c>
       <c r="B3" t="n">
         <v>3359674</v>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
           <t>10.1016/j.chroma.2016.04.028</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Fontal M, van Drooge BL, and Grimalt JO 2016</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t xml:space="preserve">Fontal M, van Drooge BL, Grimalt JO. A rapid method for the analysis of methyl dihydrojasmonate and galaxolide in indoor and outdoor air particulate matter. Journal of Chromatography A 1447:135-140. </t>
         </is>
@@ -1107,197 +864,116 @@
         <is>
           <t>Fontal M, van Drooge BL, and Grimalt JO</t>
         </is>
       </c>
       <c r="J3" t="n">
         <v>2016</v>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>Journal of Chromatography A 1447:135-140.</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>A method for the analysis of methyl dihydrojasmonate (MHDJ) in air particulate matter (PM1 and PM2.5) is described for the first time. This fragrance is determined together galaxolide (HHCB). Airborne particles were collected by filtration of air volumes between 100 and 1000m(3). Recovery efficiencies of filter extraction with Soxhlet and pressurized liquids were evaluated. The method included reaction with BSTFA:TMCS for generation of trimethylsilyloxy derivatives which prevented deleterious effects in the gas capillary column by interaction of hydroxyl groups from air constituents other than these fragrances. This step avoided the use of additional clean up methods such as liquid column chromatography affording direct quantification by GC-EI-MS. The proposed method had enough sensitivity for quantification of these fragrances in indoor and outdoor environmental samples using small aliquots of the PM extracts, e.g. 2.5%, and therefore saving sample material for eventual determination of other compounds. The detection limits were 0.03ng and 0.01ng for MHDJ and HHCB, respectively. Both MHDJ and HHCB were predominantly found in the smallest PM fraction analyzed (&amp;lt;0.5μm). The outdoor concentrations were highest in busy urban streets. However, indoor levels in school classrooms and subway stations were one order of magnitude higher than those observed outdoor. This difference was consistent with the use of these compounds as additives in cleaning and personal care products and the small dispersion of these fragrances in indoor environments. Information on the occurrence of this and other fragrances is needed to increase the understanding on the influence of anthropogenic activities in the formation of organic aerosols and source apportionment.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr"/>
       <c r="N3" s="2" t="n">
         <v>44041.87376633448</v>
       </c>
       <c r="O3" s="2" t="n">
         <v>44041.87376633472</v>
       </c>
       <c r="P3" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q3" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R3" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S3" t="b">
         <v>0</v>
       </c>
       <c r="T3" t="b">
         <v>0</v>
       </c>
       <c r="U3" t="b">
         <v>0</v>
       </c>
       <c r="V3" t="b">
         <v>0</v>
       </c>
       <c r="W3" t="b">
         <v>0</v>
       </c>
       <c r="X3" t="b">
         <v>0</v>
       </c>
       <c r="Y3" t="b">
         <v>0</v>
       </c>
       <c r="Z3" t="b">
         <v>0</v>
       </c>
       <c r="AA3" t="b">
         <v>0</v>
       </c>
       <c r="AB3" t="b">
         <v>0</v>
       </c>
       <c r="AC3" t="b">
         <v>0</v>
       </c>
       <c r="AD3" t="b">
         <v>0</v>
       </c>
       <c r="AE3" t="b">
         <v>0</v>
       </c>
       <c r="AF3" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG3" t="b">
         <v>0</v>
       </c>
       <c r="AH3" t="b">
         <v>0</v>
       </c>
       <c r="AI3" t="b">
         <v>0</v>
       </c>
       <c r="AJ3" t="b">
         <v>0</v>
       </c>
       <c r="AK3" t="b">
         <v>0</v>
       </c>
       <c r="AL3" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM3" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>101002931</v>
       </c>
       <c r="B4" t="n">
         <v>4253347</v>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
           <t>10.1016/j.watres.2013.10.070</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Padhye LP et al. 2014</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t xml:space="preserve">Padhye LP, Yao H, Kung'u, FT, Huang CH. Year-long evaluation on the occurrence and fate of pharmaceuticals, personal care products, and endocrine disrupting chemicals in an urban drinking water treatment plant. Water Research 51:266-276. </t>
         </is>
@@ -1316,197 +992,116 @@
         <is>
           <t>Padhye LP et al.</t>
         </is>
       </c>
       <c r="J4" t="n">
         <v>2014</v>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>Water Research 51:266-276.</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>The occurrence and removal of thirty representative pharmaceutical and personal care products (PPCPs) and endocrine disrupting chemicals (EDCs) in an urban drinking water treatment plant (DWTP) were investigated for a period of one year to evaluate current system's treatment efficacy and assess occurrence of PPCPs and EDCs in finished drinking water. Results showed that the average total PPCPs and EDCs concentration in the surface water source was around 360 ng/L (median concentration = 340 ng/L) with 57% coefficient of variation (CV). The median concentrations of most of the individual PPCPs and EDCs in the surface water were below 15 ng/L except for N,N-diethyltoluamide (DEET) and nonylphenol, which were at 122 and 83 ng/L, respectively. The compounds DEET, nonylphenol, ibuprofen, triclosan, atrazine, tris(2-chloroethyl)-phosphate (TCEP), bisphenol-A, and caffeine (in the order of decreasing median concentration) were among twenty compounds detected at least once in the surface water, while all of the above detected compounds, except two, were also detected in the finished drinking water. The average total PPCPs and EDCs concentration in the finished drinking water was around 98 ng/L (median concentration = 96 ng/L) with 66% CV. The median concentrations of most detected PPCPs and EDCs in drinking water were below 5 ng/L except for DEET and nonylphenol, which were at 12 and 20 ng/L, respectively. There was a strong correlation (r = 0.97) between PPCPs and EDCs' concentrations in the source water and in the drinking water over the one-year study period when data points from two sampling events with unusual removals were excluded. Individual water treatment unit processes showed greater temporal variations of PPCPs and EDCs removal efficiencies than the overall treatment processes. The removal efficiencies also varied greatly among different PPCPs and EDCs. The average removal for total PPCPs and EDCs was 76 ± 18% at the DWTP, with ozonation showing the highest removal efficiency. Based on the similar occurrence and removal trends observed as that of total PPCPs and EDCs in this study, DEET and nonylphenol can be considered as potential indicator compounds for predicting the occurrence and removal of total PPCPs and EDCs in surface water. No strong correlations could be found between total PPCPs and EDCs removal and the removal of suspended solids, turbidity, or organic carbon.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr"/>
       <c r="N4" s="2" t="n">
         <v>44041.87376641038</v>
       </c>
       <c r="O4" s="2" t="n">
         <v>44041.87376641062</v>
       </c>
       <c r="P4" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q4" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R4" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S4" t="b">
         <v>0</v>
       </c>
       <c r="T4" t="b">
         <v>0</v>
       </c>
       <c r="U4" t="b">
         <v>0</v>
       </c>
       <c r="V4" t="b">
         <v>0</v>
       </c>
       <c r="W4" t="b">
         <v>0</v>
       </c>
       <c r="X4" t="b">
         <v>0</v>
       </c>
       <c r="Y4" t="b">
         <v>0</v>
       </c>
       <c r="Z4" t="b">
         <v>0</v>
       </c>
       <c r="AA4" t="b">
         <v>0</v>
       </c>
       <c r="AB4" t="b">
         <v>0</v>
       </c>
       <c r="AC4" t="b">
         <v>0</v>
       </c>
       <c r="AD4" t="b">
         <v>0</v>
       </c>
       <c r="AE4" t="b">
         <v>0</v>
       </c>
       <c r="AF4" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG4" t="b">
         <v>0</v>
       </c>
       <c r="AH4" t="b">
         <v>0</v>
       </c>
       <c r="AI4" t="b">
         <v>0</v>
       </c>
       <c r="AJ4" t="b">
         <v>0</v>
       </c>
       <c r="AK4" t="b">
         <v>0</v>
       </c>
       <c r="AL4" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM4" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>101002932</v>
       </c>
       <c r="B5" t="n">
         <v>4728893</v>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
           <t>10.1016/j.envres.2018.05.008</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Martínez MA et al. 2018</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t xml:space="preserve">Martínez MA, Rovira J, Prasad Sharma R, Nadal M, Schuhmacher M, Kumar V. Comparing dietary and non-dietary source contribution of BPA and DEHP to prenatal exposure: A Catalonia (Spain) case study. Environmental Research 166:25-34. </t>
         </is>
@@ -1525,197 +1120,116 @@
         <is>
           <t>Martínez MA et al.</t>
         </is>
       </c>
       <c r="J5" t="n">
         <v>2018</v>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>Environmental Research 166:25-34.</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>Bisphenol A (BPA) and Di-(2-ethylhexyl) phthalate (DEHP) are two wide spread chemicals classified as endocrine disruptors (ED). The present study aims to estimate the non-dietary (dermal, non-dietary ingestion and inhalation) exposure to BPA and DEHP for a pregnant women cohort. In addition, to assess the prenatal exposure for the fetus, a physiologically based pharmacokinetic (PBPK) model was used. It was adapted for pregnancy in order to assess the internal dosimetry levels of EDs (BPA and DEHP) in the fetus. Estimates of exposure to BPA and DEHP from all pathways along with their relative importance were provided in order to establish which proportion of the total exposure came from diet and which came from non-dietary exposures. In this study, the different oral dosing scenarios (dietary and non-dietary) were considered keeping inhalation as a continuous exposure case. Total non-dietary mean values were 0.002 µg/kgbw/day (0.000; 0.004 µg/kgbw/day for 5th and 95th percentile, respectively) for BPA and 0.597 µg/kgbw/day (0.116 µg/kgbw/day and 1.506 µg/kgbw/day for 5th and 95th percentile, respectively) for DEHP. Indoor environments and especially dust ingestion were the main non-dietary contributors to the total exposure of BPA and DEHP with 60% and 81%. However, as expected, diet showed the higher contribution to total exposure with &gt; 99.9% for BPA and 63% for DEHP. Although diet was considered the primary source of exposure to BPA and phthalates, it must be taken into account that with non-dietary sources the first-pass metabolism is lacking, so these may be of equal or even higher toxicological relevance than dietary sources. The present study is in the framework of "Health and environmental-wide associations based on large population surveys" (HEALS) project (FP7-603946).</t>
         </is>
       </c>
       <c r="M5" t="inlineStr"/>
       <c r="N5" s="2" t="n">
         <v>44041.87376669418</v>
       </c>
       <c r="O5" s="2" t="n">
         <v>44041.8737666945</v>
       </c>
       <c r="P5" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q5" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R5" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S5" t="b">
         <v>0</v>
       </c>
       <c r="T5" t="b">
         <v>0</v>
       </c>
       <c r="U5" t="b">
         <v>0</v>
       </c>
       <c r="V5" t="b">
         <v>0</v>
       </c>
       <c r="W5" t="b">
         <v>0</v>
       </c>
       <c r="X5" t="b">
         <v>0</v>
       </c>
       <c r="Y5" t="b">
         <v>0</v>
       </c>
       <c r="Z5" t="b">
         <v>0</v>
       </c>
       <c r="AA5" t="b">
         <v>0</v>
       </c>
       <c r="AB5" t="b">
         <v>0</v>
       </c>
       <c r="AC5" t="b">
         <v>0</v>
       </c>
       <c r="AD5" t="b">
         <v>0</v>
       </c>
       <c r="AE5" t="b">
         <v>0</v>
       </c>
       <c r="AF5" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG5" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH5" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI5" t="b">
         <v>0</v>
       </c>
       <c r="AJ5" t="b">
         <v>0</v>
       </c>
       <c r="AK5" t="b">
         <v>0</v>
       </c>
       <c r="AL5" t="b">
-        <v>1</v>
-[...79 lines deleted...]
-      <c r="BM5" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>101002933</v>
       </c>
       <c r="B6" t="n">
         <v>5155521</v>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
           <t>Toxicology Excellence for Risk Assessment (TERA) 2016</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t xml:space="preserve">Toxicology Excellence for Risk Assessment (TERA). Flame retardant exposure assessment. Cincinnati, OH: Toxicology Excellence for Risk Assessment Center at the University of Cincinnati. </t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>Flame retardant exposure assessment</t>
@@ -1756,167 +1270,86 @@
       <c r="R6" t="b">
         <v>0</v>
       </c>
       <c r="S6" t="b">
         <v>0</v>
       </c>
       <c r="T6" t="b">
         <v>0</v>
       </c>
       <c r="U6" t="b">
         <v>0</v>
       </c>
       <c r="V6" t="b">
         <v>0</v>
       </c>
       <c r="W6" t="b">
         <v>0</v>
       </c>
       <c r="X6" t="b">
         <v>0</v>
       </c>
       <c r="Y6" t="b">
         <v>0</v>
       </c>
       <c r="Z6" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA6" t="b">
         <v>0</v>
       </c>
       <c r="AB6" t="b">
         <v>0</v>
       </c>
       <c r="AC6" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD6" t="b">
         <v>0</v>
       </c>
       <c r="AE6" t="b">
         <v>0</v>
       </c>
       <c r="AF6" t="b">
         <v>0</v>
       </c>
       <c r="AG6" t="b">
         <v>0</v>
       </c>
       <c r="AH6" t="b">
         <v>0</v>
       </c>
       <c r="AI6" t="b">
         <v>0</v>
       </c>
       <c r="AJ6" t="b">
         <v>0</v>
       </c>
       <c r="AK6" t="b">
         <v>0</v>
       </c>
       <c r="AL6" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM6" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>101002934</v>
       </c>
       <c r="B7" t="n">
         <v>5160132</v>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
           <t>National Toxicology Program (NTP) 2014</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t xml:space="preserve">National Toxicology Program (NTP). NTP technical report on the toxicology studies of tetrabromobisphenol A (CAS no. 79-94-7) in F344/NTac rats and B6c3f1/N mice and toxicology and carcinogenesis studies of tetrabromobisphenol A in Wistar Han [Crl:WI(Han)] rats and B6C3F1/N mice (gavage studies). (blication No. 14-5929). Research Triangle Park, NC: U.S. Department of Health and Human Services, National Institutes of Health, National Toxicology Program. </t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>NTP technical report on the toxicology studies of tetrabromobisphenol A (CAS no. 79-94-7) in F344/NTac rats and B6c3f1/N mice and toxicology and carcinogenesis studies of tetrabromobisphenol A in Wistar Han [Crl:WI(Han)] rats and B6C3F1/N mice (gavage studies)</t>
@@ -1924,200 +1357,119 @@
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>National Toxicology Program (NTP)</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>National Toxicology Program (NTP)</t>
         </is>
       </c>
       <c r="J7" t="n">
         <v>2014</v>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>(blication No. 14-5929). Research Triangle Park, NC: U.S. Department of Health and Human Services, National Institutes of Health, National Toxicology Program.</t>
         </is>
       </c>
       <c r="L7" t="inlineStr"/>
       <c r="M7" t="inlineStr"/>
       <c r="N7" s="2" t="n">
         <v>44041.87376691843</v>
       </c>
       <c r="O7" s="2" t="n">
-        <v>44041.87376691864</v>
+        <v>46162.74017854313</v>
       </c>
       <c r="P7" t="b">
         <v>1</v>
       </c>
       <c r="Q7" t="b">
+        <v>0</v>
+      </c>
+      <c r="R7" t="b">
+        <v>0</v>
+      </c>
+      <c r="S7" t="b">
+        <v>0</v>
+      </c>
+      <c r="T7" t="b">
+        <v>0</v>
+      </c>
+      <c r="U7" t="b">
+        <v>0</v>
+      </c>
+      <c r="V7" t="b">
+        <v>0</v>
+      </c>
+      <c r="W7" t="b">
+        <v>0</v>
+      </c>
+      <c r="X7" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y7" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG7" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH7" t="b">
         <v>1</v>
       </c>
-      <c r="R7" t="b">
-[...49 lines deleted...]
-      </c>
       <c r="AI7" t="b">
         <v>0</v>
       </c>
       <c r="AJ7" t="b">
         <v>0</v>
       </c>
       <c r="AK7" t="b">
         <v>0</v>
       </c>
       <c r="AL7" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM7" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>101002935</v>
       </c>
       <c r="B8" t="n">
         <v>5163902</v>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
           <t>10.1021/es071425p</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Owens CV Jr et al. 2007</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t xml:space="preserve">Owens CV Jr, Lambright C, Bobseine K, Ryan B, Gray LE Jr, Gullett BK, Wilson VS. Identification of estrogenic compounds emitted from the combustion of computer printed circuit boards in electronic waste. Environmental Science and Technology 41:8506-8511. </t>
         </is>
@@ -2136,197 +1488,116 @@
         <is>
           <t>Owens CV Jr et al.</t>
         </is>
       </c>
       <c r="J8" t="n">
         <v>2007</v>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>Environmental Science and Technology 41:8506-8511.</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>Rapid changes in technology have brought about a surge in demand for electronic equipment. Many of these products contain brominated flame-retardants (BFRs) as additives to decrease the rate of combustion, raising concerns about their toxicological risk. In our study, emissions from the combustion of computer-printed circuit boards were evaluated in the T47D-KBluc estrogen-responsive cell line at a series of concentrations. There was significant activity from the emission extract when compared to the positive control, 0.1 nM estradiol. After HPLC fractionation, GC/MS identified ten chemicals which included bisphenol A; the brominated derivates mono-, di-, and tribisphenol, triphenyl phosphate, triphenyl phosphine oxide, 4'-bromo-[1,1'-biphenyl]-4-ol,3,5-dibromo-4-hydroxybiphenyl,3,5-dibromo-2-hydroxybiphenyl, and the oxygenated polyaromatic hydrocarbon benzanthrone. Commercially available samples of these ten compounds were tested. The compound 4'-bromo-[1,1'-biphenyl]-4-ol resulted in dose-dependent significant increases for luciferase activity at concentrations ranging from 0.1 to 10 microM in the T47D-KBluc assay. The chemical also demonstrated an affinity for binding to the estrogen receptor (ER) with an IC50 of 2 x 10(-7) M. To determine the uterotrophic activity, three doses (50, 100, and 200 mg/kg/day) of 4'-bromo-[1,1'-biphenyl]-4-ol were administered to adult ovariectomized Long-Evans rats for 3 days. Treatment of the animals with 200 mg/ kg/day showed an increase in uterine weight Hence one new chemical, released by burning of electrical wastes, was identified which displays estrogenic activity both in vitro and in vivo. However, it was about 1000-fold less potent than ethynyl estradiol.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr"/>
       <c r="N8" s="2" t="n">
         <v>44041.87376696897</v>
       </c>
       <c r="O8" s="2" t="n">
         <v>44041.87376696917</v>
       </c>
       <c r="P8" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q8" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R8" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S8" t="b">
         <v>0</v>
       </c>
       <c r="T8" t="b">
         <v>0</v>
       </c>
       <c r="U8" t="b">
         <v>0</v>
       </c>
       <c r="V8" t="b">
         <v>0</v>
       </c>
       <c r="W8" t="b">
         <v>0</v>
       </c>
       <c r="X8" t="b">
         <v>0</v>
       </c>
       <c r="Y8" t="b">
         <v>0</v>
       </c>
       <c r="Z8" t="b">
         <v>0</v>
       </c>
       <c r="AA8" t="b">
         <v>0</v>
       </c>
       <c r="AB8" t="b">
         <v>0</v>
       </c>
       <c r="AC8" t="b">
         <v>0</v>
       </c>
       <c r="AD8" t="b">
         <v>0</v>
       </c>
       <c r="AE8" t="b">
         <v>0</v>
       </c>
       <c r="AF8" t="b">
         <v>0</v>
       </c>
       <c r="AG8" t="b">
         <v>0</v>
       </c>
       <c r="AH8" t="b">
         <v>0</v>
       </c>
       <c r="AI8" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AJ8" t="b">
         <v>0</v>
       </c>
       <c r="AK8" t="b">
         <v>0</v>
       </c>
       <c r="AL8" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM8" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>101002936</v>
       </c>
       <c r="B9" t="n">
         <v>5185370</v>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
           <t>CDC 2019</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t xml:space="preserve">CDC. Fourth National Report on Human Exposure to Environmental Chemicals, Updated Tables, January 2019, Volume 2. Atlanta, GA: U.S. Department of Health and Human Services. </t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>Fourth National Report on Human Exposure to Environmental Chemicals, Updated Tables, January 2019, Volume 2</t>
@@ -2337,54 +1608,54 @@
           <t>CDC</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>CDC</t>
         </is>
       </c>
       <c r="J9" t="n">
         <v>2019</v>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>Atlanta, GA: U.S. Department of Health and Human Services.</t>
         </is>
       </c>
       <c r="L9" t="inlineStr"/>
       <c r="M9" t="inlineStr"/>
       <c r="N9" s="2" t="n">
         <v>44041.87376702339</v>
       </c>
       <c r="O9" s="2" t="n">
         <v>44041.87376702364</v>
       </c>
       <c r="P9" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q9" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R9" t="b">
         <v>0</v>
       </c>
       <c r="S9" t="b">
         <v>0</v>
       </c>
       <c r="T9" t="b">
         <v>0</v>
       </c>
       <c r="U9" t="b">
         <v>0</v>
       </c>
       <c r="V9" t="b">
         <v>0</v>
       </c>
       <c r="W9" t="b">
         <v>0</v>
       </c>
       <c r="X9" t="b">
         <v>0</v>
       </c>
       <c r="Y9" t="b">
         <v>0</v>
       </c>
@@ -2403,131 +1674,50 @@
       <c r="AD9" t="b">
         <v>0</v>
       </c>
       <c r="AE9" t="b">
         <v>0</v>
       </c>
       <c r="AF9" t="b">
         <v>0</v>
       </c>
       <c r="AG9" t="b">
         <v>0</v>
       </c>
       <c r="AH9" t="b">
         <v>0</v>
       </c>
       <c r="AI9" t="b">
         <v>0</v>
       </c>
       <c r="AJ9" t="b">
         <v>0</v>
       </c>
       <c r="AK9" t="b">
         <v>0</v>
       </c>
       <c r="AL9" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM9" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>101002937</v>
       </c>
       <c r="B10" t="n">
         <v>6409421</v>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
           <t>U.S. EPA 2019</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t xml:space="preserve">U.S. EPA. Storage and retrieval (STORET) data warehouse and water quality exchange (WQX) [database]: CASRNs 85-68-7, 106-99-0, 84-74-2, 75-34-3, 78-87-5, 117-81-7, 106-93-4, 107-06-2, 50-00-0, 1222-05-5, 95-50-1, 85-44-9, 106-46-7, 79-94-7, 79-00-5, 115-96-8, 156-60-5, and 115-86-6. Washington, DC: U.S. Environmental Protection Agency. [Database]. </t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>Storage and retrieval (STORET) data warehouse and water quality exchange (WQX) [database]: CASRNs 85-68-7, 106-99-0, 84-74-2, 75-34-3, 78-87-5, 117-81-7, 106-93-4, 107-06-2, 50-00-0, 1222-05-5, 95-50-1, 85-44-9, 106-46-7, 79-94-7, 79-00-5, 115-96-8, 156-60-5, and 115-86-6</t>
@@ -2542,54 +1732,54 @@
         <is>
           <t>U.S. EPA</t>
         </is>
       </c>
       <c r="J10" t="n">
         <v>2019</v>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>Washington, DC: U.S. Environmental Protection Agency. [Database]</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>Includes data for the following chemicals: BBP, 1,3-Butadiene, DBP, 1,1-Dichloroethane, 1,2-Dichloropropane, DEHP, Ethylene dibromide, 1,2-Dichloroethane, Formaldehyde, HHCB, o-Dichlorobenzene, Phthalic anhydride, p-Dichlorobenzene, TBBPA, 1,1,2-Trichloroethane, TCEP, trans-1,2- Dichloroethylene, and TPP.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr"/>
       <c r="N10" s="2" t="n">
         <v>44041.8737670706</v>
       </c>
       <c r="O10" s="2" t="n">
         <v>44041.8737670708</v>
       </c>
       <c r="P10" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q10" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R10" t="b">
         <v>0</v>
       </c>
       <c r="S10" t="b">
         <v>0</v>
       </c>
       <c r="T10" t="b">
         <v>0</v>
       </c>
       <c r="U10" t="b">
         <v>0</v>
       </c>
       <c r="V10" t="b">
         <v>0</v>
       </c>
       <c r="W10" t="b">
         <v>0</v>
       </c>
       <c r="X10" t="b">
         <v>0</v>
       </c>
       <c r="Y10" t="b">
         <v>0</v>
       </c>
@@ -2608,131 +1798,50 @@
       <c r="AD10" t="b">
         <v>0</v>
       </c>
       <c r="AE10" t="b">
         <v>0</v>
       </c>
       <c r="AF10" t="b">
         <v>0</v>
       </c>
       <c r="AG10" t="b">
         <v>0</v>
       </c>
       <c r="AH10" t="b">
         <v>0</v>
       </c>
       <c r="AI10" t="b">
         <v>0</v>
       </c>
       <c r="AJ10" t="b">
         <v>0</v>
       </c>
       <c r="AK10" t="b">
         <v>0</v>
       </c>
       <c r="AL10" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM10" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>101002938</v>
       </c>
       <c r="B11" t="n">
         <v>679990</v>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
           <t>Iguchi T, Sumi M, and Tanabe S 2002</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t xml:space="preserve">Iguchi T, Sumi M, Tanabe S. Endocrine disruptor issues in Japan. Congenital Anomalies 42:106-119. [Review]. </t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>Endocrine disruptor issues in Japan</t>
@@ -2750,194 +1859,113 @@
       </c>
       <c r="J11" t="n">
         <v>2002</v>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>Congenital Anomalies 42:106-119. [Review]</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>Monitoring of environmental chemicals in Japan has revealed that several endocrine active chemicals are in river water, sediments, and wildlife as well as in the human umbilical cord. In 2001, risk assessments of tributyltin and nonylphenol have been conducted by the Ministry of the Environment, Japan. Risk assessments of di(2-ethylhexyl)phthalate and di-isononyl phthalate have also been performed by the Ministry of Health, Labour and Welfare using a toxicological point of view in 2001. In this review, an overview of recent progress in endocrine disruptor research in Japan will be provided.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr"/>
       <c r="N11" s="2" t="n">
         <v>44041.87376721622</v>
       </c>
       <c r="O11" s="2" t="n">
         <v>44041.87376721644</v>
       </c>
       <c r="P11" t="b">
         <v>1</v>
       </c>
       <c r="Q11" t="b">
+        <v>0</v>
+      </c>
+      <c r="R11" t="b">
+        <v>0</v>
+      </c>
+      <c r="S11" t="b">
+        <v>0</v>
+      </c>
+      <c r="T11" t="b">
+        <v>0</v>
+      </c>
+      <c r="U11" t="b">
+        <v>0</v>
+      </c>
+      <c r="V11" t="b">
+        <v>0</v>
+      </c>
+      <c r="W11" t="b">
+        <v>0</v>
+      </c>
+      <c r="X11" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y11" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI11" t="b">
         <v>1</v>
       </c>
-      <c r="R11" t="b">
-[...52 lines deleted...]
-      </c>
       <c r="AJ11" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AK11" t="b">
         <v>0</v>
       </c>
       <c r="AL11" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM11" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>101002939</v>
       </c>
       <c r="B12" t="n">
         <v>789769</v>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
           <t>10.1016/s0048-9697(01)00852-x</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Rahman F et al. 2001</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t xml:space="preserve">Rahman F, Langford KH, Scrimshaw MD, Lester JN. Polybrominated diphenyl ether (PBDE) flame retardants. Science of the Total Environment 275:1-17. [Review]. </t>
         </is>
@@ -2959,192 +1987,111 @@
       </c>
       <c r="J12" t="n">
         <v>2001</v>
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t>Science of the Total Environment 275:1-17. [Review]</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>Polybrominated diphenyl ether, PBDE, flame retardants are now a world-wide pollution problem reaching even remote areas. They have been found to bioaccumulate and there are concerns over the health effects of exposure to PBDEs, they also have potential endocrine disrupting properties. They are lipophilic compounds so are easily removed from the aqueous environment and are predicted to sorb onto sediments and particulate matter or to fatty tissue, aiding their distribution throughout the environment. PBDEs are structurally similar to PCBs and DDT and, therefore, their chemical properties, persistence and distribution in the environment follow similar patterns. Concentrations of PBDEs found in environmental samples are now higher than those of PCBs. Evidence to date demonstrates that PBDEs are a growing problem in the environment and concern over their fate and effects is warranted. The manufacture of reactive and additive flame retardants is briefly discussed and their fate and behaviour in the environment is assessed. PBDE toxicology is reviewed and methods of analysis are evaluated.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr"/>
       <c r="N12" s="2" t="n">
         <v>44041.87376728925</v>
       </c>
       <c r="O12" s="2" t="n">
         <v>44041.87376728964</v>
       </c>
       <c r="P12" t="b">
         <v>1</v>
       </c>
       <c r="Q12" t="b">
+        <v>0</v>
+      </c>
+      <c r="R12" t="b">
+        <v>0</v>
+      </c>
+      <c r="S12" t="b">
+        <v>0</v>
+      </c>
+      <c r="T12" t="b">
+        <v>0</v>
+      </c>
+      <c r="U12" t="b">
+        <v>0</v>
+      </c>
+      <c r="V12" t="b">
+        <v>0</v>
+      </c>
+      <c r="W12" t="b">
+        <v>0</v>
+      </c>
+      <c r="X12" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y12" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH12" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI12" t="b">
         <v>1</v>
       </c>
-      <c r="R12" t="b">
-[...52 lines deleted...]
-      </c>
       <c r="AJ12" t="b">
         <v>0</v>
       </c>
       <c r="AK12" t="b">
         <v>0</v>
       </c>
       <c r="AL12" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM12" t="b">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:BM12"/>
+  <autoFilter ref="A1:AL12"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>