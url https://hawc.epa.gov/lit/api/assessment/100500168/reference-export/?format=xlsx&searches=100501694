--- v0 (2025-11-09)
+++ v1 (2026-06-05)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="data" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'data'!$A$1:$BM$27</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'data'!$A$1:$AL$27</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd h:mm:ss"/>
     <numFmt numFmtId="165" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
     <font>
       <color rgb="00FFFFFF"/>
     </font>
@@ -436,124 +436,97 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BM27"/>
+  <dimension ref="A1:AL27"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="10" customWidth="1" min="6" max="6"/>
     <col width="10" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="10" customWidth="1" min="9" max="9"/>
     <col width="10" customWidth="1" min="10" max="10"/>
     <col width="10" customWidth="1" min="11" max="11"/>
     <col width="10" customWidth="1" min="12" max="12"/>
     <col width="10" customWidth="1" min="13" max="13"/>
     <col width="10" customWidth="1" min="14" max="14"/>
     <col width="10" customWidth="1" min="15" max="15"/>
     <col width="10" customWidth="1" min="16" max="16"/>
     <col width="10" customWidth="1" min="17" max="17"/>
     <col width="10" customWidth="1" min="18" max="18"/>
     <col width="10" customWidth="1" min="19" max="19"/>
     <col width="10" customWidth="1" min="20" max="20"/>
     <col width="10" customWidth="1" min="21" max="21"/>
     <col width="10" customWidth="1" min="22" max="22"/>
     <col width="10" customWidth="1" min="23" max="23"/>
     <col width="10" customWidth="1" min="24" max="24"/>
     <col width="10" customWidth="1" min="25" max="25"/>
     <col width="10" customWidth="1" min="26" max="26"/>
     <col width="10" customWidth="1" min="27" max="27"/>
     <col width="10" customWidth="1" min="28" max="28"/>
     <col width="10" customWidth="1" min="29" max="29"/>
     <col width="10" customWidth="1" min="30" max="30"/>
     <col width="10" customWidth="1" min="31" max="31"/>
     <col width="10" customWidth="1" min="32" max="32"/>
     <col width="10" customWidth="1" min="33" max="33"/>
     <col width="10" customWidth="1" min="34" max="34"/>
     <col width="10" customWidth="1" min="35" max="35"/>
     <col width="10" customWidth="1" min="36" max="36"/>
     <col width="10" customWidth="1" min="37" max="37"/>
     <col width="10" customWidth="1" min="38" max="38"/>
-    <col width="10" customWidth="1" min="39" max="39"/>
-[...25 lines deleted...]
-    <col width="10" customWidth="1" min="65" max="65"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>HAWC ID</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>HERO ID</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>PubMed ID</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>DOI</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -590,296 +563,161 @@
           <t>Journal</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Abstract</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Full text URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Created</t>
         </is>
       </c>
       <c r="O1" s="1" t="inlineStr">
         <is>
           <t>Last updated</t>
         </is>
       </c>
       <c r="P1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text</t>
+          <t>Meets PECO Criteria at TIAB Screening</t>
         </is>
       </c>
       <c r="Q1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening</t>
         </is>
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Indoor Air</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Monitoring Study</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Ambient Air</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Modeling Study</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Soil</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Completed Assessment</t>
         </is>
       </c>
       <c r="V1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Sediment</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Experimental Study</t>
         </is>
       </c>
       <c r="W1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Biosolids/Sludge</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Database</t>
         </is>
       </c>
       <c r="X1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Surface Water</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Survey</t>
         </is>
       </c>
       <c r="Y1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Ground Water</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Epidemiological Study</t>
         </is>
       </c>
       <c r="Z1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Drinking Water</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search</t>
         </is>
       </c>
       <c r="AA1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Aquatic Species</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Monitoring Study</t>
         </is>
       </c>
       <c r="AB1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Terrestrial Species</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Modeling Study</t>
         </is>
       </c>
       <c r="AC1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Epidemiological/Human bBomonitoring Study</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Completed Assessment</t>
         </is>
       </c>
       <c r="AD1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Consumer Uses and/or Products</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Experimental Study</t>
         </is>
       </c>
       <c r="AE1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Dietary</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Database</t>
         </is>
       </c>
       <c r="AF1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Monitoring Study</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Survey</t>
         </is>
       </c>
       <c r="AG1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Modeling Study</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Epidemiological Study</t>
         </is>
       </c>
       <c r="AH1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Completed Assessment</t>
+          <t>Meets PECO Criteria at TIAB Screening|Does Not Meet PECO Criteria at FT Screening</t>
         </is>
       </c>
       <c r="AI1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Experimental Study</t>
+          <t>Meets PECO Criteria at TIAB Screening|Supplemental at FT Screening</t>
         </is>
       </c>
       <c r="AJ1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Epidemiological Study</t>
+          <t>Meets PECO Criteria at TIAB Screening|PDF Unavailable</t>
         </is>
       </c>
       <c r="AK1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Database</t>
+          <t>Does Not Meet PECO Criteria at TIAB Screening</t>
         </is>
       </c>
       <c r="AL1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Survey</t>
-[...134 lines deleted...]
-          <t>Supplemental - TIAB|Foreign Language</t>
+          <t>Supplemental at TIAB Screening</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>101004268</v>
       </c>
       <c r="B2" t="n">
         <v>1333759</v>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>10.1289/ehp.1205740</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Aylward LL et al. 2013</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t xml:space="preserve">Aylward LL, Kirman CR, Schoeny R, Portier CJ, Hays SM. Evaluation of Biomonitoring Data from the CDC National Exposure Report in a Risk Assessment Context: Perspectives across Chemicals. Environmental Health Perspectives 121:287-294. </t>
         </is>
@@ -901,194 +739,113 @@
       </c>
       <c r="J2" t="n">
         <v>2013</v>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>Environmental Health Perspectives 121:287-294.</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>BACKGROUND: Biomonitoring data reported in the National Report on Human Exposure to Environmental Chemicals (National Exposure Report; NER) provide information on the presence and concentrations of more than 400 chemicals in human blood and urine. Biomonitoring Equivalents (BEs) and other risk assessment-based values now allow interpretation of these biomonitoring data in a public health risk context. OBJECTIVES: Compare the measured biomarker concentrations in the NER with BEs and similar risk assessment values to provide an across-chemical risk assessment perspective on the measured levels for approximately 130 analytes in the NER. METHODS: Available risk assessment-based biomarker screening values, including BEs and Human Biomonitoring-I (HBM-I) values from the German Human Biomonitoring Commission, were identified. Geometric mean and 95(th) percentile population biomarker concentrations from the NER were compared to the available screening values to generate chemical-specific hazard quotients (HQ) or cancer risk estimates. CONCLUSIONS: Most analytes in the NER show HQ values below 1; however, some (including acrylamide, dioxin-like chemicals, benzene, xylene, several metals, di-2(ethylhexyl)phthalate, and some legacy organochlorine pesticides) approach or exceed HQ values of 1 or cancer risks greater than 1x 10(-4) at the geometric mean or 95(th) percentile, suggesting exposure levels may exceed published human health benchmarks. This analysis provides for the first time a means for examining population biomonitoring data for multiple environmental chemicals in the context of the risk assessments for those chemicals. The results of these comparisons can be used to focus more detailed chemical-specific examination of the data and inform priorities for chemical risk management and research.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr"/>
       <c r="N2" s="2" t="n">
         <v>44054.54328092909</v>
       </c>
       <c r="O2" s="2" t="n">
         <v>44054.54328092944</v>
       </c>
       <c r="P2" t="b">
         <v>1</v>
       </c>
       <c r="Q2" t="b">
+        <v>0</v>
+      </c>
+      <c r="R2" t="b">
+        <v>0</v>
+      </c>
+      <c r="S2" t="b">
+        <v>0</v>
+      </c>
+      <c r="T2" t="b">
+        <v>0</v>
+      </c>
+      <c r="U2" t="b">
+        <v>0</v>
+      </c>
+      <c r="V2" t="b">
+        <v>0</v>
+      </c>
+      <c r="W2" t="b">
+        <v>0</v>
+      </c>
+      <c r="X2" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y2" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH2" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI2" t="b">
         <v>1</v>
       </c>
-      <c r="R2" t="b">
-[...52 lines deleted...]
-      </c>
       <c r="AJ2" t="b">
         <v>0</v>
       </c>
       <c r="AK2" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AL2" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM2" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>101004269</v>
       </c>
       <c r="B3" t="n">
         <v>1588874</v>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
           <t>10.1016/j.ijheh.2013.02.006</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Frederiksen H et al. 2013</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t xml:space="preserve">Frederiksen H, Nielsen JK, Mørck TA, Hansen PW, Jensen JF, Nielsen O, Andersson AM, Knudsen LE. Urinary excretion of phthalate metabolites, phenols and parabens in rural and urban Danish mother-child pairs. International Journal of Hygiene and Environmental Health 216:772-783. </t>
         </is>
@@ -1107,197 +864,116 @@
         <is>
           <t>Frederiksen H et al.</t>
         </is>
       </c>
       <c r="J3" t="n">
         <v>2013</v>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>International Journal of Hygiene and Environmental Health 216:772-783.</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>Some phthalates, parabens and phenols have shown adverse endocrine disrupting effects in animal studies and are also suspected to be involved in human reproductive problems. However, knowledge about exposure sources and biomonitoring data in different subsets of populations are still scarce. Thus, in this study first morning urine samples were collected from 6 to 11 years Danish children and their mothers. The content of seven parabens, nine phenols and metabolites of eight different phthalates were analysed by LC-MS/MS. Two parabens, six phenols and metabolites from six phthalate diesters were measurable in more than 50%, 75% and 90% of the participants, respectively. Thus the children and their mothers were generally exposed simultaneously to a range of phthalates, phenols and parabens. In general, the levels were low but for several of the compounds extreme creatinine adjusted concentrations 100-500-fold higher than the median level were seen in some participants. Children were significantly higher exposed to bisphenol A (BPA) and some of the phthalates (DiBP, DnBP, BBzP, DEHP and DiNP) than their mothers, whereas mothers were higher exposed to compounds related to cosmetics and personal care products such as parabens (MeP, EtP and n-PrP), benzophenone-3, triclosan and diethyl phthalate. However, a very high correlation between mothers and their children was observed for all chemicals. A high individual exposure to one chemical was often associated with a high exposure to other of the chemicals and the possibility of combination effects of multiple simultaneous exposures cannot be excluded.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr"/>
       <c r="N3" s="2" t="n">
         <v>44054.54328109902</v>
       </c>
       <c r="O3" s="2" t="n">
         <v>44054.54328109932</v>
       </c>
       <c r="P3" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q3" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R3" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S3" t="b">
         <v>0</v>
       </c>
       <c r="T3" t="b">
         <v>0</v>
       </c>
       <c r="U3" t="b">
         <v>0</v>
       </c>
       <c r="V3" t="b">
         <v>0</v>
       </c>
       <c r="W3" t="b">
         <v>0</v>
       </c>
       <c r="X3" t="b">
         <v>0</v>
       </c>
       <c r="Y3" t="b">
         <v>0</v>
       </c>
       <c r="Z3" t="b">
         <v>0</v>
       </c>
       <c r="AA3" t="b">
         <v>0</v>
       </c>
       <c r="AB3" t="b">
         <v>0</v>
       </c>
       <c r="AC3" t="b">
         <v>0</v>
       </c>
       <c r="AD3" t="b">
         <v>0</v>
       </c>
       <c r="AE3" t="b">
         <v>0</v>
       </c>
       <c r="AF3" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG3" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH3" t="b">
         <v>0</v>
       </c>
       <c r="AI3" t="b">
         <v>0</v>
       </c>
       <c r="AJ3" t="b">
         <v>0</v>
       </c>
       <c r="AK3" t="b">
         <v>0</v>
       </c>
       <c r="AL3" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM3" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>101004270</v>
       </c>
       <c r="B4" t="n">
         <v>2345941</v>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
           <t>10.1016/j.envint.2014.02.010</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Arbuckle TE et al. 2014</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t xml:space="preserve">Arbuckle TE, Davis K, Marro L, Fisher M, Legrand M, Leblanc A, Gaudreau E, Foster WG, Choeurng V, Fraser WD, MIREC Study Group. Phthalate and bisphenol A exposure among pregnant women in Canada--results from the MIREC study. Environment International 68:55-65. </t>
         </is>
@@ -1316,197 +992,116 @@
         <is>
           <t>Arbuckle TE et al.</t>
         </is>
       </c>
       <c r="J4" t="n">
         <v>2014</v>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>Environment International 68:55-65.</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>Bisphenol A (BPA) and phthalates are endocrine disruptors possibly linked to adverse reproductive and neurodevelopmental outcomes. These chemicals have commonly been measured in urine in population surveys; however, such data are limited for large populations of pregnant women, especially for the critical first trimester of pregnancy. The aim of the study was to measure BPA and phthalate metabolites in first trimester urine samples collected in a large national-scale pregnancy cohort study and to identify major predictors of exposure. Approximately 2000 women were recruited in the first trimester of pregnancy from ten sites across Canada. A questionnaire was administered to obtain demographic and socio-economic data on participants and a spot urine sample was collected and analyzed for total BPA (GC-MS/MS) and 11 phthalate metabolites (LC-MS/MS). The geometric mean (GM) maternal urinary concentration of total BPA, uncorrected for specific gravity, was 0.80 (95% CI 0.76-0.85) μg/L. Almost 88% of the women had detectable urinary concentrations of BPA. An analysis of urinary concentrations of BPA by maternal characteristics with specific gravity as a covariate in the linear model showed that the geometric mean concentrations: (1) decreased with increasing maternal age, (2) were higher in current smokers or women who quit during pregnancy compared to never smokers, and (3) tended to be higher in women who provided a fasting urine sample and who were born in Canada, and had lower incomes and education. Several of the phthalate metabolites analyzed were not prevalent in this population (MCHP, MMP, MiNP, MOP), with percentages detectable at less than 15%. The phthalate metabolites with the highest measured concentrations were MEP (GM: 32.02 μg/L) and MnBP (GM: 11.59 μg/L). MBzP urinary concentrations decreased with maternal age but did not differ by time of urine collection; whereas the DEHP metabolites tended to be higher in older women and when the urine was collected later in the day. This study provides the first biomonitoring results for the largest population of pregnant women sampled in the first trimester of pregnancy. The results indicate that exposure among this population of pregnant women to these chemicals is comparable to or even lower than that observed in a Canadian national population-based survey.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr"/>
       <c r="N4" s="2" t="n">
         <v>44054.5432812268</v>
       </c>
       <c r="O4" s="2" t="n">
         <v>44054.5432812271</v>
       </c>
       <c r="P4" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q4" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R4" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S4" t="b">
         <v>0</v>
       </c>
       <c r="T4" t="b">
         <v>0</v>
       </c>
       <c r="U4" t="b">
         <v>0</v>
       </c>
       <c r="V4" t="b">
         <v>0</v>
       </c>
       <c r="W4" t="b">
         <v>0</v>
       </c>
       <c r="X4" t="b">
         <v>0</v>
       </c>
       <c r="Y4" t="b">
         <v>0</v>
       </c>
       <c r="Z4" t="b">
         <v>0</v>
       </c>
       <c r="AA4" t="b">
         <v>0</v>
       </c>
       <c r="AB4" t="b">
         <v>0</v>
       </c>
       <c r="AC4" t="b">
         <v>0</v>
       </c>
       <c r="AD4" t="b">
         <v>0</v>
       </c>
       <c r="AE4" t="b">
         <v>0</v>
       </c>
       <c r="AF4" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG4" t="b">
         <v>0</v>
       </c>
       <c r="AH4" t="b">
         <v>0</v>
       </c>
       <c r="AI4" t="b">
         <v>0</v>
       </c>
       <c r="AJ4" t="b">
         <v>0</v>
       </c>
       <c r="AK4" t="b">
         <v>0</v>
       </c>
       <c r="AL4" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM4" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>101004271</v>
       </c>
       <c r="B5" t="n">
         <v>2345954</v>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
           <t>10.1016/j.envres.2014.04.040</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Mervish N et al. 2014</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t xml:space="preserve">Mervish N, Mcgovern KJ, Teitelbaum SL, Pinney SM, Windham GC, Biro FM, Kushi LH, Silva MJ, Ye X, Calafat AM, Wolff MS, BCERP. Dietary predictors of urinary environmental biomarkers in young girls, BCERP, 2004-7. Environmental Research 133C:12-19. </t>
         </is>
@@ -1525,197 +1120,116 @@
         <is>
           <t>Mervish N et al.</t>
         </is>
       </c>
       <c r="J5" t="n">
         <v>2014</v>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>Environmental Research 133C:12-19.</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>BACKGROUND: Exposures of children to phthalates, parabens, and bisphenol-A (BPA) are of concern because of their hormonal potential. These agents are found in a wide range of foods and packaging. We investigated whether intake of certain foods predict exposures to these chemicals in young girls.METHODS: Among 1101 girls (6-8 years at enrollment) from the Breast Cancer and Environment Research Program (BCERP) study, we measured urinary exposure biomarkers for phthalates, parabens, and BPA and assessed dietary intake using 24-h recall 2-4 times. We examined the average daily servings of major and minor food groups categorized as 0 to &amp;lt;0.5, 0.5 to &amp;lt;1 and ≥1 servings per day. Items included dairy, eggs, fats, fish, fruit, single grains, meat, non-poultry meats, pasta, poultry and vegetables. Covariate-adjusted least squares geometric means and 95% confidence intervals of creatinine-corrected phthalate and phenol metabolite concentrations in urine were calculated in relation to food intake.RESULTS: Grains, flour and dry mixes and total fish consumption were positively associated with BPA and the sum of four di-2-ethylhexylphthalate (DEHP) urinary metabolite concentrations. Non-fresh vegetables and poultry were both positively associated with BPA and paraben urinary concentrations. Fats, oils and poultry consumption were positively associated with BPA. Whole-fat dairy consumption was associated with ΣDEHP.CONCLUSIONS: Some foods may contribute to child exposures to certain chemicals, and this may constitute modifiable means to reduce these environmental exposures.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr"/>
       <c r="N5" s="2" t="n">
         <v>44054.54328140437</v>
       </c>
       <c r="O5" s="2" t="n">
         <v>44054.54328140467</v>
       </c>
       <c r="P5" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q5" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R5" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S5" t="b">
         <v>0</v>
       </c>
       <c r="T5" t="b">
         <v>0</v>
       </c>
       <c r="U5" t="b">
         <v>0</v>
       </c>
       <c r="V5" t="b">
         <v>0</v>
       </c>
       <c r="W5" t="b">
         <v>0</v>
       </c>
       <c r="X5" t="b">
         <v>0</v>
       </c>
       <c r="Y5" t="b">
         <v>0</v>
       </c>
       <c r="Z5" t="b">
         <v>0</v>
       </c>
       <c r="AA5" t="b">
         <v>0</v>
       </c>
       <c r="AB5" t="b">
         <v>0</v>
       </c>
       <c r="AC5" t="b">
         <v>0</v>
       </c>
       <c r="AD5" t="b">
         <v>0</v>
       </c>
       <c r="AE5" t="b">
         <v>0</v>
       </c>
       <c r="AF5" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG5" t="b">
         <v>0</v>
       </c>
       <c r="AH5" t="b">
         <v>0</v>
       </c>
       <c r="AI5" t="b">
         <v>0</v>
       </c>
       <c r="AJ5" t="b">
         <v>0</v>
       </c>
       <c r="AK5" t="b">
         <v>0</v>
       </c>
       <c r="AL5" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM5" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>101004272</v>
       </c>
       <c r="B6" t="n">
         <v>2816865</v>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
           <t>10.1016/j.envres.2014.11.011</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Bae J et al. 2015</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t xml:space="preserve">Bae J, Kim S, Kannan K, Buck Louis GM. Couples' urinary bisphenol A and phthalate metabolite concentrations and the secondary sex ratio. Environmental Research 137C:450-457. </t>
         </is>
@@ -1734,197 +1248,116 @@
         <is>
           <t>Bae J et al.</t>
         </is>
       </c>
       <c r="J6" t="n">
         <v>2015</v>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>Environmental Research 137C:450-457.</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>With limited research focusing on non-persistent chemicals as exogenous factors affecting human sex selection, this study aimed to evaluate the association of urinary bisphenol A (BPA) and phthalate metabolite concentrations with the secondary sex ratio (SSR), defined as the ratio of male to female live births. The current analysis is limited to singleton live births (n=220, 43.9%) from the Longitudinal Investigation of Fertility and the Environment (LIFE) Study, in which couples discontinuing contraception with the intention of becoming pregnant were enrolled and followed while trying for pregnancy and through delivery for those achieving pregnancy. Using modified Poisson regression models accounting for potential confounders, we estimated the relative risks (RRs) of a male birth per standard deviation change in the log-transformed maternal, paternal, and couple urinary BPA and 14 phthalate metabolite concentrations (ng/mL) measured upon enrollment. When maternal and paternal chemical concentrations were modeled jointly, paternal BPA (RR, 0.77; 95% confidence interval [CI], 0.62-0.95) and mono-isobutyl phthalate (RR, 0.82; 95% CI, 0.67-1.00) were significantly associated with a female excess. Contrarily, maternal BPA (RR, 1.16; 95% CI, 1.03-1.31), mono-isobutyl phthalate (RR, 1.28; 95% CI, 1.06-1.54), mono-benzyl phthalate (RR, 1.31; 95% CI, 1.08-1.58), and mono-n-butyl phthalate (RR, 1.24; 95% CI, 1.01-1.51) were significantly associated with a male excess. These findings underscore varying patterns for the SSR in relation to parental exposures. Given the absence of previous investigation, these partner-specific associations of non-persistent chemicals with the SSR need future corroboration.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr"/>
       <c r="N6" s="2" t="n">
         <v>44054.54328160677</v>
       </c>
       <c r="O6" s="2" t="n">
         <v>44054.54328160705</v>
       </c>
       <c r="P6" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q6" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R6" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S6" t="b">
         <v>0</v>
       </c>
       <c r="T6" t="b">
         <v>0</v>
       </c>
       <c r="U6" t="b">
         <v>0</v>
       </c>
       <c r="V6" t="b">
         <v>0</v>
       </c>
       <c r="W6" t="b">
         <v>0</v>
       </c>
       <c r="X6" t="b">
         <v>0</v>
       </c>
       <c r="Y6" t="b">
         <v>0</v>
       </c>
       <c r="Z6" t="b">
         <v>0</v>
       </c>
       <c r="AA6" t="b">
         <v>0</v>
       </c>
       <c r="AB6" t="b">
         <v>0</v>
       </c>
       <c r="AC6" t="b">
         <v>0</v>
       </c>
       <c r="AD6" t="b">
         <v>0</v>
       </c>
       <c r="AE6" t="b">
         <v>0</v>
       </c>
       <c r="AF6" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG6" t="b">
         <v>0</v>
       </c>
       <c r="AH6" t="b">
         <v>0</v>
       </c>
       <c r="AI6" t="b">
         <v>0</v>
       </c>
       <c r="AJ6" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AK6" t="b">
         <v>0</v>
       </c>
       <c r="AL6" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM6" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>101004273</v>
       </c>
       <c r="B7" t="n">
         <v>2889887</v>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
           <t>Zhao D, Little JC, and Hodgson AT 2002</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t xml:space="preserve">Zhao D, Little JC, Hodgson AT. Modeling the reversible, diffusive sink effect in response to transient contaminant sources. Indoor Air 12:184-190. </t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>Modeling the reversible, diffusive sink effect in response to transient contaminant sources</t>
@@ -1939,197 +1372,116 @@
         <is>
           <t>Zhao D, Little JC, and Hodgson AT</t>
         </is>
       </c>
       <c r="J7" t="n">
         <v>2002</v>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>Indoor Air 12:184-190.</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>A physically based diffusion model is used to evaluate the sink effect of diffusion-controlled indoor materials and to predict the transient contaminant concentration in indoor air in response to several time-varying contaminant sources. For simplicity, it is assumed the predominant indoor material is a homogeneous slab, initially free of contaminant, and the air within the room is well mixed. The model enables transient volatile organic compound (VOC) concentrations to be predicted based on the material/air partition coefficient (K) and the material-phase diffusion coefficient (D) of the sink. Model predictions are made for three scenarios, each mimicking a realistic situation in a building. Styrene, phenol, and naphthalene are used as representative VOCs. A styrene butadiene rubber (SBR) backed carpet, vinyl flooring (VF), and a polyurethane foam (PUF) carpet cushion are considered as typical indoor sinks. In scenarios involving a sinusoidal VOC input and a double exponential decaying input, the model predicts the sink has a modest impact for SBR/styrene, but the effect increases for VF/phenol and PUF/naphthalene. In contrast, for an episodic chemical spill, SBR is predicted to reduce the peak styrene concentration considerably. A parametric study reveals for systems involving a large equilibrium constant (K), the kinetic constant (D) will govern the shape of the resulting gasphase concentration profile. On the other hand, for systems with a relaxed mass transfer resistance, K will dominate the profile.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr"/>
       <c r="N7" s="2" t="n">
         <v>44054.5432817</v>
       </c>
       <c r="O7" s="2" t="n">
         <v>44054.54328170024</v>
       </c>
       <c r="P7" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q7" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R7" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S7" t="b">
         <v>0</v>
       </c>
       <c r="T7" t="b">
         <v>0</v>
       </c>
       <c r="U7" t="b">
         <v>0</v>
       </c>
       <c r="V7" t="b">
         <v>0</v>
       </c>
       <c r="W7" t="b">
         <v>0</v>
       </c>
       <c r="X7" t="b">
         <v>0</v>
       </c>
       <c r="Y7" t="b">
         <v>0</v>
       </c>
       <c r="Z7" t="b">
         <v>0</v>
       </c>
       <c r="AA7" t="b">
         <v>0</v>
       </c>
       <c r="AB7" t="b">
         <v>0</v>
       </c>
       <c r="AC7" t="b">
         <v>0</v>
       </c>
       <c r="AD7" t="b">
         <v>0</v>
       </c>
       <c r="AE7" t="b">
         <v>0</v>
       </c>
       <c r="AF7" t="b">
         <v>0</v>
       </c>
       <c r="AG7" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH7" t="b">
         <v>0</v>
       </c>
       <c r="AI7" t="b">
         <v>0</v>
       </c>
       <c r="AJ7" t="b">
         <v>0</v>
       </c>
       <c r="AK7" t="b">
         <v>0</v>
       </c>
       <c r="AL7" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM7" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>101004274</v>
       </c>
       <c r="B8" t="n">
         <v>3045464</v>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
           <t>10.3390/ijerph121012426</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Rocca CL et al. 2015</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t xml:space="preserve">Rocca CL, Tait S, Guerranti C, Busani L, Ciardo F, Bergamasco B, Perra G, Mancini FR, Marci R, Bordi G, Caserta D, Focardi S, Moscarini M, Mantovani A. Exposure to endocrine disruptors and nuclear receptors gene expression in infertile and fertile men from Italian areas with different environmental features. International Journal of Environmental Research and Public Health 12:12426-12445. </t>
         </is>
@@ -2148,197 +1500,116 @@
         <is>
           <t>Rocca CL et al.</t>
         </is>
       </c>
       <c r="J8" t="n">
         <v>2015</v>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>International Journal of Environmental Research and Public Health 12:12426-12445.</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>Internal levels of selected endocrine disruptors (EDs) (i.e., perfluorooctane sulfonate (PFOS), perfluorooctanoic acid (PFOA), di-2-ethylhexyl-phthalate (DEHP), mono-(2-ethylhexyl)-phthalate (MEHP), and bisphenol A (BPA)) were analyzed in blood/serum of infertile and fertile men from metropolitan, urban and rural Italian areas. PFOS and PFOA levels were also evaluated in seminal plasma. In peripheral blood mononuclear cells (PBMCs) of same subjects, gene expression levels of a panel of nuclear receptors (NRs), namely estrogen receptor α (ERα) estrogen receptor β (ERβ), androgen receptor (AR), aryl hydrocarbon receptor (AhR), peroxisome proliferator-activated receptor γ (PPARγ) and pregnane X receptor (PXR) were also assessed. Infertile men from the metropolitan area had significantly higher levels of BPA and gene expression of all NRs, except PPARγ, compared to subjects from other areas. Subjects from urban areas had significantly higher levels of MEHP, whereas subjects from rural area had higher levels of PFOA in both blood and seminal plasma. Interestingly, ERα, ERβ, AR, PXR and AhR expression is directly correlated with BPA and inversely correlated with PFOA serum levels. Our study indicates the relevance of the living environment when investigating the exposure to specific EDs. Moreover, the NRs panel in PBMCs demonstrated to be a potential biomarker of effect to assess the EDs impact on reproductive health.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr"/>
       <c r="N8" s="2" t="n">
         <v>44054.54328181298</v>
       </c>
       <c r="O8" s="2" t="n">
         <v>44054.5432818132</v>
       </c>
       <c r="P8" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q8" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R8" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S8" t="b">
         <v>0</v>
       </c>
       <c r="T8" t="b">
         <v>0</v>
       </c>
       <c r="U8" t="b">
         <v>0</v>
       </c>
       <c r="V8" t="b">
         <v>0</v>
       </c>
       <c r="W8" t="b">
         <v>0</v>
       </c>
       <c r="X8" t="b">
         <v>0</v>
       </c>
       <c r="Y8" t="b">
         <v>0</v>
       </c>
       <c r="Z8" t="b">
         <v>0</v>
       </c>
       <c r="AA8" t="b">
         <v>0</v>
       </c>
       <c r="AB8" t="b">
         <v>0</v>
       </c>
       <c r="AC8" t="b">
         <v>0</v>
       </c>
       <c r="AD8" t="b">
         <v>0</v>
       </c>
       <c r="AE8" t="b">
         <v>0</v>
       </c>
       <c r="AF8" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG8" t="b">
         <v>0</v>
       </c>
       <c r="AH8" t="b">
         <v>0</v>
       </c>
       <c r="AI8" t="b">
         <v>0</v>
       </c>
       <c r="AJ8" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AK8" t="b">
         <v>0</v>
       </c>
       <c r="AL8" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM8" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>101004275</v>
       </c>
       <c r="B9" t="n">
         <v>3045532</v>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
           <t>10.1016/j.envint.2015.04.008</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Huygh J et al. 2015</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t xml:space="preserve">Huygh J, Clotman K, Malarvannan G, Covaci A, Schepens T, Verbrugghe W, Dirinck E, Van Gaal L, Jorens PG. Considerable exposure to the endocrine disrupting chemicals phthalates and bisphenol-A in intensive care unit (ICU) patients. Environment International 81:64-72. </t>
         </is>
@@ -2357,197 +1628,116 @@
         <is>
           <t>Huygh J et al.</t>
         </is>
       </c>
       <c r="J9" t="n">
         <v>2015</v>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>Environment International 81:64-72.</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>Critical care medicine has largely benefited from plastic-containing medical devices. However, bisphenol-A (BPA) and phthalates present in the plastics can leach from such devices. We hypothesized that intensive care unit (ICU) patients are exposed to BPA and phthalates through (plastic) medical devices. Serum (n = 118) and urine (n= 102) samples of adult ICU patients (n = 35) were analyzed for total BPA and phthalate metabolites (PMs). Our results showed that adult ICU patients are continuously exposed to phthalates, such as di(2-ethylhexyl)phthalate (DEHP), as well as to BPA, albeit to a lesser extent. This exposure resulted in detectable high serum and urinary levels in almost every patient and at every studied time point. Moreover, these levels were significantly higher than in controls or compared to referenced literature. The chronology of exposure was demonstrated: pre-operative urinary and serum levels of the DEHP metabolites were often below the detection limit. Plastic-containing medical devices were the main source of DEHP exposure: post-operative patients on hemofiltration, extracorporeal membrane oxygenation or both showed serum levels 100-or 1000-fold higher than the levels in the general population reported in the literature. The serum and some of the urinary levels of the DEHP metabolites are the highest ever reported in humans; some at biologically highly relevant concentrations of ≥ 10-50 μM. Despite the continuously tightening regulations, BPA and DEHP appear to be still present in (some) medical devices. Because patient safety is a concern in the ICU, further research into the (possibly toxic and clinical) effects of these chemicals released from medical devices is imperiously necessary.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr"/>
       <c r="N9" s="2" t="n">
         <v>44054.54328188254</v>
       </c>
       <c r="O9" s="2" t="n">
         <v>44054.54328188277</v>
       </c>
       <c r="P9" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q9" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R9" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S9" t="b">
         <v>0</v>
       </c>
       <c r="T9" t="b">
         <v>0</v>
       </c>
       <c r="U9" t="b">
         <v>0</v>
       </c>
       <c r="V9" t="b">
         <v>0</v>
       </c>
       <c r="W9" t="b">
         <v>0</v>
       </c>
       <c r="X9" t="b">
         <v>0</v>
       </c>
       <c r="Y9" t="b">
         <v>0</v>
       </c>
       <c r="Z9" t="b">
         <v>0</v>
       </c>
       <c r="AA9" t="b">
         <v>0</v>
       </c>
       <c r="AB9" t="b">
         <v>0</v>
       </c>
       <c r="AC9" t="b">
         <v>0</v>
       </c>
       <c r="AD9" t="b">
         <v>0</v>
       </c>
       <c r="AE9" t="b">
         <v>0</v>
       </c>
       <c r="AF9" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG9" t="b">
         <v>0</v>
       </c>
       <c r="AH9" t="b">
         <v>0</v>
       </c>
       <c r="AI9" t="b">
         <v>0</v>
       </c>
       <c r="AJ9" t="b">
         <v>0</v>
       </c>
       <c r="AK9" t="b">
         <v>0</v>
       </c>
       <c r="AL9" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM9" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>101004276</v>
       </c>
       <c r="B10" t="n">
         <v>3230500</v>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr">
         <is>
           <t>10.1016/j.envint.2016.03.019</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Buckley JP et al. 2016</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t xml:space="preserve">Buckley JP, Herring A, Wolff MS, Calafat AM, Engel SM. Prenatal exposure to environmental phenols and childhood fat mass in the Mount Sinai Children's Environmental Health Study. Environment International 91:350-356. </t>
         </is>
@@ -2575,188 +1765,107 @@
           <t>Environment International 91:350-356.</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>Early life exposure to endocrine disrupting chemicals may alter adipogenesis and energy balance leading to changes in obesity risk. Several studies have evaluated the association of prenatal bisphenol A exposure with childhood body size but only one study of male infants has examined other environmental phenols. Therefore, we assessed associations between prenatal exposure to environmental phenols and fat mass in a prospective birth cohort. We quantified four phenol biomarkers in third trimester maternal spot urine samples in a cohort of women enrolled in New York City between 1998 and 2002 and evaluated fat mass in their children using a Tanita scale between ages 4 and 9years (173 children with 351 total observations). We estimated associations of standard deviation differences in natural log creatinine-standardized phenol biomarker concentrations with percent fat mass using linear mixed effects regression models. We did not observe associations of bisphenol A or triclosan with childhood percent fat mass. In unadjusted models, maternal urinary concentrations of 2,5-dichlorophenol were associated with greater percent fat mass and benzophenone-3 was associated with lower percent fat mass among children. After adjustment, phenol biomarkers were not associated with percent fat mass. However, the association between benzophenone-3 and percent fat mass was modified by child's sex: benzophenone-3 concentrations were inversely associated with percent fat mass in girls (beta=-1.51, 95% CI=-3.06, 0.01) but not boys (beta=-0.20, 95% CI=-1.69, 1.26). Although we did not observe strong evidence that prenatal environmental phenols exposures influence the development of childhood adiposity, the potential antiadipogenic effect of benzophenone-3 in girls may warrant further investigation.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr"/>
       <c r="N10" s="2" t="n">
         <v>44054.54328195979</v>
       </c>
       <c r="O10" s="2" t="n">
         <v>44054.54328195997</v>
       </c>
       <c r="P10" t="b">
         <v>1</v>
       </c>
       <c r="Q10" t="b">
         <v>1</v>
       </c>
       <c r="R10" t="b">
         <v>1</v>
       </c>
       <c r="S10" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T10" t="b">
         <v>0</v>
       </c>
       <c r="U10" t="b">
         <v>0</v>
       </c>
       <c r="V10" t="b">
         <v>0</v>
       </c>
       <c r="W10" t="b">
         <v>0</v>
       </c>
       <c r="X10" t="b">
         <v>0</v>
       </c>
       <c r="Y10" t="b">
         <v>0</v>
       </c>
       <c r="Z10" t="b">
         <v>0</v>
       </c>
       <c r="AA10" t="b">
         <v>0</v>
       </c>
       <c r="AB10" t="b">
         <v>0</v>
       </c>
       <c r="AC10" t="b">
         <v>0</v>
       </c>
       <c r="AD10" t="b">
         <v>0</v>
       </c>
       <c r="AE10" t="b">
         <v>0</v>
       </c>
       <c r="AF10" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG10" t="b">
         <v>0</v>
       </c>
       <c r="AH10" t="b">
         <v>0</v>
       </c>
       <c r="AI10" t="b">
         <v>0</v>
       </c>
       <c r="AJ10" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AK10" t="b">
         <v>0</v>
       </c>
       <c r="AL10" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM10" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>101004277</v>
       </c>
       <c r="B11" t="n">
         <v>3859043</v>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr">
         <is>
           <t>10.1016/j.envres.2017.03.038</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Yang TC et al. 2017</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t xml:space="preserve">Yang TC, Peterson KE, Meeker JD, Sánchez BN, Zhang Z, Cantoral A, Solano M, Tellez-Rojo MM. Bisphenol A and phthalates in utero and in childhood: association with child BMI z-score and adiposity. Environmental Research 156:326-333. </t>
         </is>
@@ -2775,197 +1884,116 @@
         <is>
           <t>Yang TC et al.</t>
         </is>
       </c>
       <c r="J11" t="n">
         <v>2017</v>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>Environmental Research 156:326-333.</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>OBJECTIVE: To assess the relationship between in utero and concurrent child urinary exposures to bisphenol A (BPA) and phthalates with BMI z-score, waist circumference, and sum of triceps and subscapular skinfold thickness in Mexican children.METHODS: Among participants (N=249) from the Early Life Exposure in Mexico to ENvironmental Toxicants study, we evaluated associations between maternal third trimester and concurrent urinary BPA and individual and summed phthalates metabolites (∑Di(2-ethylhexyl phthalate), ∑high molecular weight, ∑low molecular weight) with measures of weight status and adiposity in children aged 8-14 years. Linear regressions with specific-gravity corrected and natural log-transformed urinary concentrations were estimated, adjusting for covariates. Effect modification by sex was explored.RESULTS: Prenatal urinary exposure to monobenzyl phthalate (MBzP) was inversely associated with child's BMI z-score (β=-0.21, 95%CI: -0.41, -0.02) and child urinary exposure to mono(2-ethylhexyl)phthalate (MEHP) was inversely associated with waist circumference (β=-1.85, 95%CI: -3.36, -0.35) and sum of skinfold thicknesses (β=-2.08, 95%CI: -3.80, -0.37) after adjusting for confounders. In the childhood exposure period, sex modified the relationships with BPA, MEHP, MBzP, monoethyl phthalate (MEP), mono(2-ethyl-5-hydroxyhexyl) phthalate (MEHHP), mono(2-ethyl-5-oxohexyl) phthalate (MEOHP), and mono(2-ethyl-5-carboxypentyl) phthalate (MECPP). In girls, increased BPA exposure was positively associated with sum of skinfold thickness (β=3.47, 95%CI: 0.05, 6.40) while increased MEHP was inversely associated with sum of skinfold thicknesses in boys (β=-2.95, 95%CI: -5.08, -0.82); these results remained in sensitivity analyses after excluding children who had initiated pubertal development (Tanner stage &amp;gt;1 for pubic hair). We did not observe relationships between summed phthalates metabolites at any exposure period with outcome measures.CONCLUSION: Our results identified associations between urinary BPA and phthalates metabolites with measures of weight status and adiposity that differed by timing of exposure, sex, and pubertal status. Additional studies are needed to explore how associations may differ between those who are pre- and post-pubertal.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr"/>
       <c r="N11" s="2" t="n">
         <v>44054.54328203277</v>
       </c>
       <c r="O11" s="2" t="n">
         <v>44054.54328203297</v>
       </c>
       <c r="P11" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q11" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R11" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S11" t="b">
         <v>0</v>
       </c>
       <c r="T11" t="b">
         <v>0</v>
       </c>
       <c r="U11" t="b">
         <v>0</v>
       </c>
       <c r="V11" t="b">
         <v>0</v>
       </c>
       <c r="W11" t="b">
         <v>0</v>
       </c>
       <c r="X11" t="b">
         <v>0</v>
       </c>
       <c r="Y11" t="b">
         <v>0</v>
       </c>
       <c r="Z11" t="b">
         <v>0</v>
       </c>
       <c r="AA11" t="b">
         <v>0</v>
       </c>
       <c r="AB11" t="b">
         <v>0</v>
       </c>
       <c r="AC11" t="b">
         <v>0</v>
       </c>
       <c r="AD11" t="b">
         <v>0</v>
       </c>
       <c r="AE11" t="b">
         <v>0</v>
       </c>
       <c r="AF11" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG11" t="b">
         <v>0</v>
       </c>
       <c r="AH11" t="b">
         <v>0</v>
       </c>
       <c r="AI11" t="b">
         <v>0</v>
       </c>
       <c r="AJ11" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AK11" t="b">
         <v>0</v>
       </c>
       <c r="AL11" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM11" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>101004278</v>
       </c>
       <c r="B12" t="n">
         <v>3862171</v>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
           <t>10.1016/j.chemosphere.2017.05.167</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Zheng X et al. 2017</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t xml:space="preserve">Zheng X, Qiao L, Covaci A, Sun R, Guo H, Zheng J, Luo X, Xie Q, Mai B. Brominated and phosphate flame retardants (FRs) in indoor dust from different microenvironments: Implications for human exposure via dust ingestion and dermal contact. Chemosphere 184:185-191. </t>
         </is>
@@ -2984,197 +2012,116 @@
         <is>
           <t>Zheng X et al.</t>
         </is>
       </c>
       <c r="J12" t="n">
         <v>2017</v>
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t>Chemosphere 184:185-191.</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>Indoor dust has been widely used to monitor flame retardants (FRs) in indoor environment, but most studies only focused on floor dust. In the present study, FRs were examined in indoor dust from different locations. Dust from air conditioner (AC) filters, beddings, floor, and windows in bedrooms, and dust from AC filters, printer table surface, computer table surface, floor, and windows in offices were collected, respectively. Polybrominated diphenyl ether congener 209 (BDE 209) and decabromodiphenyl ethane (DBDPE) were the most abundant brominated flame retardants (BFRs), and tris(chloroisopropyl) phosphate (TCIPP), tris(1,3-dichloroisopropyl) phosphate (TDCIPP), and triphenyl phosphate (TPHP) were the most abundant phosphate flame retardants (PFRs). In bedrooms, the AC filter dust had the highest median levels of BDE 209 (536 ng/g) and DBDPE (2720 ng/g), while bed dust had the highest median levels of ΣPFRs (2750 ng/g) among dust samples. In offices, printer table dust had higher median levels of BDE 209 (1330 ng/g), DBDPE (8470 ng/g), and ΣPFRs (11,000 ng/g) than those in other dust samples. The high dust ingestion values of BDE 209, DBDPE, and individual PFR were 0.28, 1.20, and &amp;lt;0.01-0.32 ng/kg bw/day and 7.37, 31.2, and &amp;lt;0.01-4.54 ng/kg bw/day for BDE 209, DBDPE, and individual PFR for adults and toddlers, respectively. The high dermal exposure values of individual PFR during sleeping were &amp;lt;0.01-0.23 and &amp;lt;0.01-0.36 ng/kg bw/day for adults and toddlers, respectively. More human exposure pathways other than dust ingestion should be considered, such as the dermal contact with beddings and furniture.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr"/>
       <c r="N12" s="2" t="n">
         <v>44054.54328215509</v>
       </c>
       <c r="O12" s="2" t="n">
         <v>44054.5432821553</v>
       </c>
       <c r="P12" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q12" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R12" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S12" t="b">
         <v>0</v>
       </c>
       <c r="T12" t="b">
         <v>0</v>
       </c>
       <c r="U12" t="b">
         <v>0</v>
       </c>
       <c r="V12" t="b">
         <v>0</v>
       </c>
       <c r="W12" t="b">
         <v>0</v>
       </c>
       <c r="X12" t="b">
         <v>0</v>
       </c>
       <c r="Y12" t="b">
         <v>0</v>
       </c>
       <c r="Z12" t="b">
         <v>0</v>
       </c>
       <c r="AA12" t="b">
         <v>0</v>
       </c>
       <c r="AB12" t="b">
         <v>0</v>
       </c>
       <c r="AC12" t="b">
         <v>0</v>
       </c>
       <c r="AD12" t="b">
         <v>0</v>
       </c>
       <c r="AE12" t="b">
         <v>0</v>
       </c>
       <c r="AF12" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG12" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH12" t="b">
         <v>0</v>
       </c>
       <c r="AI12" t="b">
         <v>0</v>
       </c>
       <c r="AJ12" t="b">
         <v>0</v>
       </c>
       <c r="AK12" t="b">
         <v>0</v>
       </c>
       <c r="AL12" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM12" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>101004279</v>
       </c>
       <c r="B13" t="n">
         <v>4169091</v>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr">
         <is>
           <t>10.1016/j.envint.2017.06.009</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Ginsberg GL and Belleggia G 2017</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t xml:space="preserve">Ginsberg GL, Belleggia G. Use of Monte Carlo analysis in a risk-based prioritization of toxic constituents in house dust. Environment International 109:101-113. [Review]. </t>
         </is>
@@ -3196,194 +2143,113 @@
       </c>
       <c r="J13" t="n">
         <v>2017</v>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>Environment International 109:101-113. [Review]</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>Many chemicals have been detected in house dust with exposures to the general public and particularly young children of potential health concern. House dust is also an indicator of chemicals present in consumer products and the built environment that may constitute a health risk. The current analysis compiles a database of recent house dust concentrations from the United States and Canada, focusing upon semi-volatile constituents. Seven constituents from the phthalate and flame retardant categories were selected for risk-based screening and prioritization: diethylhexyl phthalate (DEHP), butyl benzyl phthalate (BBzP), diisononyl phthalate (DINP), a pentabrominated diphenyl ether congener (BDE-99), hexabromocyclododecane (HBCDD), tris(1,3-dichloro-2-propyl) phosphate (TDCIPP) and tris(2-chloroethyl) phosphate (TCEP). Monte Carlo analysis was used to represent the variability in house dust concentration as well as the uncertainty in the toxicology database in the estimation of children's exposure and risk. Constituents were prioritized based upon the percentage of the distribution of risk results for cancer and non-cancer endpoints that exceeded a hazard quotient (HQ) of 1. The greatest percent HQ exceedances were for DEHP (cancer and non-cancer), BDE-99 (non-cancer) and TDCIPP (cancer). Current uses and the potential for reducing levels of these constituents in house dust are discussed. Exposure and risk for other phthalates and flame retardants in house dust may increase if they are used to substitute for these prioritized constituents. Therefore, alternative assessment and green chemistry solutions are important elements in decreasing children's exposure to chemicals of concern in the indoor environment.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr"/>
       <c r="N13" s="2" t="n">
         <v>44054.54328222555</v>
       </c>
       <c r="O13" s="2" t="n">
         <v>44054.54328222576</v>
       </c>
       <c r="P13" t="b">
         <v>1</v>
       </c>
       <c r="Q13" t="b">
+        <v>0</v>
+      </c>
+      <c r="R13" t="b">
+        <v>0</v>
+      </c>
+      <c r="S13" t="b">
+        <v>0</v>
+      </c>
+      <c r="T13" t="b">
+        <v>0</v>
+      </c>
+      <c r="U13" t="b">
+        <v>0</v>
+      </c>
+      <c r="V13" t="b">
+        <v>0</v>
+      </c>
+      <c r="W13" t="b">
+        <v>0</v>
+      </c>
+      <c r="X13" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y13" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI13" t="b">
         <v>1</v>
       </c>
-      <c r="R13" t="b">
-[...52 lines deleted...]
-      </c>
       <c r="AJ13" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AK13" t="b">
         <v>0</v>
       </c>
       <c r="AL13" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM13" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>101004280</v>
       </c>
       <c r="B14" t="n">
         <v>4175610</v>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr">
         <is>
           <t>10.1016/j.scitotenv.2017.05.249</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Miyake Y et al. 2017</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t xml:space="preserve">Miyake Y, Tokumura M, Nakayama H, Wang Q, Amagai T, Ogo S, Kume K, Kobayashi T, Takasu S, Ogawa K, Kannan K. Simultaneous determination of brominated and phosphate flame retardants in flame-retarded polyester curtains by a novel extraction method. Science of the Total Environment 601-602:1333-1339. </t>
         </is>
@@ -3420,179 +2286,98 @@
       <c r="N14" s="2" t="n">
         <v>44054.54328229551</v>
       </c>
       <c r="O14" s="2" t="n">
         <v>44054.54328229571</v>
       </c>
       <c r="P14" t="b">
         <v>1</v>
       </c>
       <c r="Q14" t="b">
         <v>1</v>
       </c>
       <c r="R14" t="b">
         <v>1</v>
       </c>
       <c r="S14" t="b">
         <v>0</v>
       </c>
       <c r="T14" t="b">
         <v>0</v>
       </c>
       <c r="U14" t="b">
         <v>0</v>
       </c>
       <c r="V14" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W14" t="b">
         <v>0</v>
       </c>
       <c r="X14" t="b">
         <v>0</v>
       </c>
       <c r="Y14" t="b">
         <v>0</v>
       </c>
       <c r="Z14" t="b">
         <v>0</v>
       </c>
       <c r="AA14" t="b">
         <v>0</v>
       </c>
       <c r="AB14" t="b">
         <v>0</v>
       </c>
       <c r="AC14" t="b">
         <v>0</v>
       </c>
       <c r="AD14" t="b">
         <v>0</v>
       </c>
       <c r="AE14" t="b">
         <v>0</v>
       </c>
       <c r="AF14" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG14" t="b">
         <v>0</v>
       </c>
       <c r="AH14" t="b">
         <v>0</v>
       </c>
       <c r="AI14" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AJ14" t="b">
         <v>0</v>
       </c>
       <c r="AK14" t="b">
         <v>0</v>
       </c>
       <c r="AL14" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM14" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>101004281</v>
       </c>
       <c r="B15" t="n">
         <v>4292136</v>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr">
         <is>
           <t>10.1021/acs.est.8b00184</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Larsson K et al. 2018</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t xml:space="preserve">Larsson K, de Wit CA, Sellström U, Sahlström L, Lindh CH, Berglund M. Brominated Flame Retardants and Organophosphate Esters in Preschool Dust and Children's Hand Wipes. Environmental Science and Technology. </t>
         </is>
@@ -3608,200 +2393,119 @@
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>Larsson K et al.</t>
         </is>
       </c>
       <c r="J15" t="n">
         <v>2018</v>
       </c>
       <c r="K15" t="inlineStr">
         <is>
           <t>Environmental Science and Technology.</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>Children spend a considerable part of their day in preschool, where they may be exposed to hazardous chemicals in indoor dust. In this study, brominated flame retardants (BFRs) and organophosphate esters (OPEs) were analyzed in preschool dust ( n = 100) and children's hand wipe samples ( n = 100), and diphenyl phosphate (DPHP) was analyzed in urine ( n = 113). Here we assessed children's exposure via dust, identified predictors for chemicals in dust, and studied correlations between different exposure measures. The most abundant BFRs in dust were decabromodiphenyl ether (BDE-209) and decabromodiphenyl ethane (DBDPE) found at median levels of 270 and 110 ng/g dust, respectively. Tris(2-butoxyethyl) phosphate (TBOEP) was the most abundant OPE, found at a median level of 79 000 ng/g dust. For all OPEs and some BFRs, there were significant correlations between the levels in dust and hand wipes. In addition, triphenyl phosphate (TPHP) in preschool dust was significantly correlated with the corresponding metabolite DPHP in children's urine. The levels of pentaBDEs in dust were higher in older preschools compared with newer, whereas levels of DBDPE were higher in newer preschools. Children's estimated intakes of individual BFRs and OPEs via preschool dust were below available health-based reference values. However, there are uncertainties about the potential health effects of some emerging BFRs and OPEs.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr"/>
       <c r="N15" s="2" t="n">
         <v>44054.54328236262</v>
       </c>
       <c r="O15" s="2" t="n">
-        <v>44054.54328236282</v>
+        <v>46161.8822546606</v>
       </c>
       <c r="P15" t="b">
         <v>1</v>
       </c>
       <c r="Q15" t="b">
         <v>1</v>
       </c>
       <c r="R15" t="b">
         <v>1</v>
       </c>
       <c r="S15" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T15" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U15" t="b">
         <v>0</v>
       </c>
       <c r="V15" t="b">
         <v>0</v>
       </c>
       <c r="W15" t="b">
         <v>0</v>
       </c>
       <c r="X15" t="b">
         <v>0</v>
       </c>
       <c r="Y15" t="b">
         <v>0</v>
       </c>
       <c r="Z15" t="b">
         <v>0</v>
       </c>
       <c r="AA15" t="b">
         <v>0</v>
       </c>
       <c r="AB15" t="b">
         <v>0</v>
       </c>
       <c r="AC15" t="b">
         <v>0</v>
       </c>
       <c r="AD15" t="b">
         <v>0</v>
       </c>
       <c r="AE15" t="b">
         <v>0</v>
       </c>
       <c r="AF15" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG15" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH15" t="b">
         <v>0</v>
       </c>
       <c r="AI15" t="b">
         <v>0</v>
       </c>
       <c r="AJ15" t="b">
         <v>0</v>
       </c>
       <c r="AK15" t="b">
         <v>0</v>
       </c>
       <c r="AL15" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM15" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>101004282</v>
       </c>
       <c r="B16" t="n">
         <v>4728447</v>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr">
         <is>
           <t>10.1016/j.envint.2018.04.022</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Machtinger R et al. 2018</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t xml:space="preserve">Machtinger R, Berman T, Adir M, Mansur A, Baccarelli AA, Racowsky C, Calafat AM, Hauser R, Nahum R. Urinary concentrations of phthalate metabolites, bisphenols and personal care product chemical biomarkers in pregnant women in Israel. Environment International 116:319-325. </t>
         </is>
@@ -3820,197 +2524,116 @@
         <is>
           <t>Machtinger R et al.</t>
         </is>
       </c>
       <c r="J16" t="n">
         <v>2018</v>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t>Environment International 116:319-325.</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>Mounting evidence suggests possible adverse effects of intrauterine exposure to certain phenols and phthalates, two classes of endocrine disruptor chemicals, on the developing fetus, with consequences into later life. These findings have contributed to the replacement of some chemicals, such as di‑2‑ethylhexyl phthalate (DEHP) and bisphenol A (BPA), in consumer products. For the current study we quantified urinary concentrations of biomarkers of exposure among 50 pregnant women in Israel to several phthalates, bisphenols and personal care product chemicals, as well as DEHP and BPA alternatives. We detected 14 of the 31 biomarkers in more than 90% of the women. We detected biomarkers of 1,2‑cyclohexane dicarboxylic acid, diisononyl ester (DINCH), bisphenol S, and bisphenol F not as frequently (27-56%). This study is the first to evaluate exposure to triclosan, bisphenols, parabens, and phthalates and BPA alternatives among Israeli pregnant women.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr"/>
       <c r="N16" s="2" t="n">
         <v>44054.54328252064</v>
       </c>
       <c r="O16" s="2" t="n">
         <v>44054.54328252087</v>
       </c>
       <c r="P16" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q16" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R16" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S16" t="b">
         <v>0</v>
       </c>
       <c r="T16" t="b">
         <v>0</v>
       </c>
       <c r="U16" t="b">
         <v>0</v>
       </c>
       <c r="V16" t="b">
         <v>0</v>
       </c>
       <c r="W16" t="b">
         <v>0</v>
       </c>
       <c r="X16" t="b">
         <v>0</v>
       </c>
       <c r="Y16" t="b">
         <v>0</v>
       </c>
       <c r="Z16" t="b">
         <v>0</v>
       </c>
       <c r="AA16" t="b">
         <v>0</v>
       </c>
       <c r="AB16" t="b">
         <v>0</v>
       </c>
       <c r="AC16" t="b">
         <v>0</v>
       </c>
       <c r="AD16" t="b">
         <v>0</v>
       </c>
       <c r="AE16" t="b">
         <v>0</v>
       </c>
       <c r="AF16" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG16" t="b">
         <v>0</v>
       </c>
       <c r="AH16" t="b">
         <v>0</v>
       </c>
       <c r="AI16" t="b">
         <v>0</v>
       </c>
       <c r="AJ16" t="b">
         <v>0</v>
       </c>
       <c r="AK16" t="b">
         <v>0</v>
       </c>
       <c r="AL16" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM16" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>101004283</v>
       </c>
       <c r="B17" t="n">
         <v>4829246</v>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr">
         <is>
           <t>10.1016/j.envres.2018.08.006</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Malits J et al. 2018</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t xml:space="preserve">Malits J, Attina TM, Karthikraj R, Kannan K, Naidu M, Furth S, Warady BA, Vento S, Trachtman H, Trasande L. Renal Function and exposure to Bisphenol A and phthalates in children with Chronic Kidney Disease. Environmental Research 167:575-582. </t>
         </is>
@@ -4029,197 +2652,116 @@
         <is>
           <t>Malits J et al.</t>
         </is>
       </c>
       <c r="J17" t="n">
         <v>2018</v>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t>Environmental Research 167:575-582.</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>RATIONALE AND OBJECTIVE: Exposure to Bisphenol A (BPA) and phthalates is ubiquitous among adults and children in the United States. Among children and adolescents, those with chronic kidney disease (CKD) are potentially at greater risk of adverse effects from BPA and phthalate exposure. The objective of this study was to evaluate BPA and phthalate exposure among children with CKD and evaluate associations with three measures of kidney function.STUDY DESIGN: Cross sectional study.SETTING, PARTICIPANTS, AND MEASUREMENTS: The CKD population was represented by the Chronic Kidney Disease in Children (CKiD) Study, a multicenter, prospective cohort study of children with impaired kidney function in the US. The main outcome was assessment of the relationship between chemical exposures and clinical laboratory findings at enrollment into CKiD. Data collected at baseline from participants 1 to 17 years old (N = 538) were analyzed. Urinary BPA and phthalate levels were evaluated at this time point. Data from the National Health and Nutrition Examination Survey (NHANES), a nationally representative pediatric population, were used for comparison to the CKiD cohort.RESULTS: Urinary BPA and phthalate levels in the CKiD population were consistently lower than levels detected in healthy children. Additionally, BPA was not significantly associated with blood pressure, proteinuria, or estimated glomerular filtration rate (eGFR). Within the CKiD population, for select individual and combined phthalates, there was an inverse relationship with the urinary protein:creatinine ratio (LMW phthalates, - 9.53% change; 95% CI: - 14.21, - 4.21; p = 0.001), and in most cases, a positive relationship with eGFR (LMW phthalates, a 3.46 unit increase in eGFR, 95% CI: 1.85, 5.07; p &lt; 0.001).LIMITATIONS: Lack of longitudinal data, limited assessment of diet and nutritional status.CONCLUSION: In the study cohort, children with CKD did not have increased exposure to BPA and phthalates. Longitudinal studies with repeated measures are likely to be more informative about the possible health effects of prolonged exposure to BPA and phthalates in pediatric patients with CKD.</t>
         </is>
       </c>
       <c r="M17" t="inlineStr"/>
       <c r="N17" s="2" t="n">
         <v>44054.54328259126</v>
       </c>
       <c r="O17" s="2" t="n">
         <v>44054.54328259155</v>
       </c>
       <c r="P17" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q17" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R17" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S17" t="b">
         <v>0</v>
       </c>
       <c r="T17" t="b">
         <v>0</v>
       </c>
       <c r="U17" t="b">
         <v>0</v>
       </c>
       <c r="V17" t="b">
         <v>0</v>
       </c>
       <c r="W17" t="b">
         <v>0</v>
       </c>
       <c r="X17" t="b">
         <v>0</v>
       </c>
       <c r="Y17" t="b">
         <v>0</v>
       </c>
       <c r="Z17" t="b">
         <v>0</v>
       </c>
       <c r="AA17" t="b">
         <v>0</v>
       </c>
       <c r="AB17" t="b">
         <v>0</v>
       </c>
       <c r="AC17" t="b">
         <v>0</v>
       </c>
       <c r="AD17" t="b">
         <v>0</v>
       </c>
       <c r="AE17" t="b">
         <v>0</v>
       </c>
       <c r="AF17" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG17" t="b">
         <v>0</v>
       </c>
       <c r="AH17" t="b">
         <v>0</v>
       </c>
       <c r="AI17" t="b">
         <v>0</v>
       </c>
       <c r="AJ17" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AK17" t="b">
         <v>0</v>
       </c>
       <c r="AL17" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM17" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>101004284</v>
       </c>
       <c r="B18" t="n">
         <v>5043550</v>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr">
         <is>
           <t>10.4491/eer.2018.005</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Kweon DJun, Kim MK, and Zoh KDuk 2018</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t xml:space="preserve">Kweon DJun, Kim MK, Zoh KDuk. Distribution of brominated flame retardants and phthalate esters in house dust in Korea.  </t>
         </is>
@@ -4239,188 +2781,107 @@
           <t>Kweon DJun, Kim MK, and Zoh KDuk</t>
         </is>
       </c>
       <c r="J18" t="n">
         <v>2018</v>
       </c>
       <c r="K18" t="inlineStr"/>
       <c r="L18" t="inlineStr"/>
       <c r="M18" t="inlineStr"/>
       <c r="N18" s="2" t="n">
         <v>44054.54328263964</v>
       </c>
       <c r="O18" s="2" t="n">
         <v>44054.54328263986</v>
       </c>
       <c r="P18" t="b">
         <v>1</v>
       </c>
       <c r="Q18" t="b">
         <v>1</v>
       </c>
       <c r="R18" t="b">
         <v>1</v>
       </c>
       <c r="S18" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T18" t="b">
         <v>0</v>
       </c>
       <c r="U18" t="b">
         <v>0</v>
       </c>
       <c r="V18" t="b">
         <v>0</v>
       </c>
       <c r="W18" t="b">
         <v>0</v>
       </c>
       <c r="X18" t="b">
         <v>0</v>
       </c>
       <c r="Y18" t="b">
         <v>0</v>
       </c>
       <c r="Z18" t="b">
         <v>0</v>
       </c>
       <c r="AA18" t="b">
         <v>0</v>
       </c>
       <c r="AB18" t="b">
         <v>0</v>
       </c>
       <c r="AC18" t="b">
         <v>0</v>
       </c>
       <c r="AD18" t="b">
         <v>0</v>
       </c>
       <c r="AE18" t="b">
         <v>0</v>
       </c>
       <c r="AF18" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG18" t="b">
         <v>0</v>
       </c>
       <c r="AH18" t="b">
         <v>0</v>
       </c>
       <c r="AI18" t="b">
         <v>0</v>
       </c>
       <c r="AJ18" t="b">
         <v>0</v>
       </c>
       <c r="AK18" t="b">
         <v>0</v>
       </c>
       <c r="AL18" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM18" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>101004285</v>
       </c>
       <c r="B19" t="n">
         <v>5164137</v>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr">
         <is>
           <t>10.1016/j.ntt.2018.10.002</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Alzualde A et al. 2018</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t xml:space="preserve">Alzualde A, Behl M, Sipes NS, Hsieh JH, Alday A, Tice RR, Paules RS, Muriana A, Quevedo C. Toxicity profiling of flame retardants in zebrafish embryos using a battery of assays for developmental toxicity, neurotoxicity, cardiotoxicity and hepatotoxicity toward human relevance. Neurotoxicology and Teratology 70:40-50. </t>
         </is>
@@ -4442,194 +2903,113 @@
       </c>
       <c r="J19" t="n">
         <v>2018</v>
       </c>
       <c r="K19" t="inlineStr">
         <is>
           <t>Neurotoxicology and Teratology 70:40-50.</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>Following the voluntary phase-out of brominated flame retardants (BFRs) due to their environmental persistence and toxicity, the organophosphorus flame retardants (OPFRs) are emerging replacements. However, there is limited information on the potential human health effects of the OPFRs. Zebrafish embryos are a viable vertebrate model organism with many advantages for high throughput testing toward human hazard assessment. We utilized zebrafish embryos to assess developmental toxicity, neurotoxicity, cardiotoxicity and hepatotoxicity, of eight replacement OPFRs: (triphenyl phosphate [TPHP], isopropylated phenyl phosphate [IPP], 2-ethylhexyl diphenyl phosphate [EHDP], tert-butylated phenyl diphenyl phosphate [BPDP], trimethyl phenyl phosphate [TMPP], isodecyl diphenyl phosphate [IDDP], tris(1,3-dichloroisopropyl) phosphate [TDCIPP], and tris(2-chloroethyl) phosphate [TCEP]) and two BFRs (3,3',5,5'- tetrabromobisphenol A [TBBPA] and 2,2'4,4'-brominated diphenyl ether [BDE-47]). To determine potential effects on teratogenicity, embryos were exposed to flame retardants (FRs) at 4 h post fertilization (hpf) to 4 days post fertilization (dpf) and morphological alterations and corresponding survival were evaluated at 2 and 4 dpf. Internal concentrations were measured in larvae used in this assay by liquid chromatography-mass spectrometry. Locomotor activity was assessed in larvae treated for 48 h (from 3 dpf to 5 dpf), followed by hepatotoxicity evaluation. Finally, alterations in heart rate and rhythmicity were assessed to determine cardiotoxicity in 48 hpf embryos exposed to compounds for 3 h. Results suggest that several OPFRs (BPDP, EHDP; IPP, TMPP; TPHP and TDCIPP) produced adverse effects in multiple target organs at concentrations comparable to the two BFRs. As these OPFRs have the capacity to disrupt an integrated vertebrate model, they potentially have the capacity to affect mammalian biology. Then, we compared the lowest effective levels (LEL) in zebrafish with estimated or measured human plasma concentrations using biomonitoring data (human plasma, breast milk, handwipe samples and house dust) and a high throughput toxicokinetic (HTTK) model. Results indicate that for some compounds, the nominal LELs were within the range of human exposures, while internal LELs in zebrafish are above internal exposures in humans. These findings demonstrate the value of the zebrafish model as a relevant screening tool and support the need for further hazard characterization of the OPFRs.</t>
         </is>
       </c>
       <c r="M19" t="inlineStr"/>
       <c r="N19" s="2" t="n">
         <v>44054.54328274773</v>
       </c>
       <c r="O19" s="2" t="n">
         <v>44054.54328274803</v>
       </c>
       <c r="P19" t="b">
         <v>1</v>
       </c>
       <c r="Q19" t="b">
+        <v>0</v>
+      </c>
+      <c r="R19" t="b">
+        <v>0</v>
+      </c>
+      <c r="S19" t="b">
+        <v>0</v>
+      </c>
+      <c r="T19" t="b">
+        <v>0</v>
+      </c>
+      <c r="U19" t="b">
+        <v>0</v>
+      </c>
+      <c r="V19" t="b">
+        <v>0</v>
+      </c>
+      <c r="W19" t="b">
+        <v>0</v>
+      </c>
+      <c r="X19" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y19" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z19" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA19" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB19" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC19" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD19" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE19" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF19" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG19" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH19" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI19" t="b">
         <v>1</v>
       </c>
-      <c r="R19" t="b">
-[...52 lines deleted...]
-      </c>
       <c r="AJ19" t="b">
         <v>0</v>
       </c>
       <c r="AK19" t="b">
         <v>0</v>
       </c>
       <c r="AL19" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM19" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>101004286</v>
       </c>
       <c r="B20" t="n">
         <v>5412073</v>
       </c>
       <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr">
         <is>
           <t>10.1016/j.envint.2019.104921</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Giovanoulis G et al. 2019</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t xml:space="preserve">Giovanoulis G, Nguyen MA, Arwidsson M, Langer S, Vestergren R, Lagerqvist A. Reduction of hazardous chemicals in Swedish preschool dust through article substitution actions. Environment International 130:104921. </t>
         </is>
@@ -4645,200 +3025,119 @@
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>Giovanoulis G et al.</t>
         </is>
       </c>
       <c r="J20" t="n">
         <v>2019</v>
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t>Environment International 130:104921.</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>Consumer goods and building materials present in the preschool environment can be important sources of hazardous chemicals, such as plasticizers, bisphenols, organophosphorus and brominated flame retardants, poly- and perfluoroalkyl substances, which may pose a health risk to children. Even though exposure occurs via many different pathways, such as food intake, inhalation, dermal exposure, mouthing of toys etc., dust has been identified as a valuable indicator for indoor exposure. In the present study, we evaluate the efficiency of product substitution actions taken in 20 Swedish preschools from the Stockholm area to reduce the presence of hazardous substances in indoor environments. Dust samples were collected from elevated surfaces in rooms where children have their everyday activities, and the concentrations found were compared to the levels from a previous study conducted in 2015 at the same preschools. It was possible to lower levels of hazardous substances in dust, but their continued presence in the everyday environment of children was confirmed since bisphenol A, restricted phthalates and organophosphate esters were still detectable in all preschools. Also, an increase in the levels of some of the substitutes for the nowadays restricted substances was noted; some of the alternative plasticizers to phthalates, such as DEHA and DEHT, were found with increased concentrations. DINP was the dominant plasticizer in preschool dust with a median concentration of 389 μg/g, while its level was significantly (p = 0.012) higher at 716 μg/g in preschools with polyvinyl chloride (PVC) flooring. PBDEs were now less frequently detected in dust and their levels decreased 20% to 30%. This was one of the few times that PFAS were analyzed in preschool dust, where 6:2 diPAP was found to be most abundant with a median concentration of 1140 ng/g, followed by 6:2 PAP 151 ng/g, 8:2 diPAP 36 ng/g, N-Et-FOSAA 18 ng/g, PFOS 12 ng/g, PFOA 7.7 ng/g and PFNA 1.1 ng/g. In addition, fluorotelomer alcohols were detected in 65-90% of the samples. Children's exposure via dust ingestion was evaluated using intermediate and high daily intake rates of the targeted chemicals and established health limit values. In each case, the hazard quotients (HQs) were &lt; 1, and the risk for children to have adverse health effects from the hazardous chemicals analyzed in this study via dust ingestion was even lower after the product substitution actions were taken in preschools.</t>
         </is>
       </c>
       <c r="M20" t="inlineStr"/>
       <c r="N20" s="2" t="n">
         <v>44054.54328289208</v>
       </c>
       <c r="O20" s="2" t="n">
-        <v>44054.54328289243</v>
+        <v>46161.88221813054</v>
       </c>
       <c r="P20" t="b">
         <v>1</v>
       </c>
       <c r="Q20" t="b">
         <v>1</v>
       </c>
       <c r="R20" t="b">
         <v>1</v>
       </c>
       <c r="S20" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T20" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U20" t="b">
         <v>0</v>
       </c>
       <c r="V20" t="b">
         <v>0</v>
       </c>
       <c r="W20" t="b">
         <v>0</v>
       </c>
       <c r="X20" t="b">
         <v>0</v>
       </c>
       <c r="Y20" t="b">
         <v>0</v>
       </c>
       <c r="Z20" t="b">
         <v>0</v>
       </c>
       <c r="AA20" t="b">
         <v>0</v>
       </c>
       <c r="AB20" t="b">
         <v>0</v>
       </c>
       <c r="AC20" t="b">
         <v>0</v>
       </c>
       <c r="AD20" t="b">
         <v>0</v>
       </c>
       <c r="AE20" t="b">
         <v>0</v>
       </c>
       <c r="AF20" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG20" t="b">
         <v>0</v>
       </c>
       <c r="AH20" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI20" t="b">
         <v>0</v>
       </c>
       <c r="AJ20" t="b">
         <v>0</v>
       </c>
       <c r="AK20" t="b">
         <v>0</v>
       </c>
       <c r="AL20" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM20" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>101004287</v>
       </c>
       <c r="B21" t="n">
         <v>551773</v>
       </c>
       <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr">
         <is>
           <t>10.1016/j.ijheh.2009.08.002</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Becker K et al. 2009</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t xml:space="preserve">Becker K, Guen T, Seiwert M, Conrad A, Pick-Fub H, Muller J, Wittassek M, Schulz C, Kolossa-Gehring M. Geres IV: Phthalate metabolites and bisphenol a in urine of German children. International Journal of Hygiene and Environmental Health 212:685-692. </t>
         </is>
@@ -4857,197 +3156,116 @@
         <is>
           <t>Becker K et al.</t>
         </is>
       </c>
       <c r="J21" t="n">
         <v>2009</v>
       </c>
       <c r="K21" t="inlineStr">
         <is>
           <t>International Journal of Hygiene and Environmental Health 212:685-692.</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>Urine samples from GerES IV were analysed for concentrations of the metabolites of DEHP (MEHP, 5OH-MEHP, 5oxo-MEHP, 5cx-MEPP, and 2cx-MMHP), DnBP and DiBP (MnBP and MiBP), BBzP (MBzP), DiNP (7OH-MMeOP, 7oxo-MMeOP and 7cx-MMeHP), and bisphenol A (BPA) to assess the exposure of German children on a representative basis. 600 morning urine samples had been randomly chosen from stored 1800 GerES IV samples originating from 3 to 14 year old children living in Germany. All metabolites could be detected in nearly all urine samples (N=599). Descriptive data analysis leads to mean concentrations of 5-OH-MEHP and 5-oxo-MEHP of 48 [mu]g/l and 37 [mu]g/l, respectively. The mean concentration of 7OH-MMeOP was 11 [mu]g/l. MnBP, MiNP, MBzP showed mean levels of 96 [mu]g/l, 94 [mu]g/l, and 18 [mu]g/l, respectively. The concentrations of the phthalate metabolites decreased with increasing age. Compared to German adults all children showed three to five fold higher urine concentrations than adults analysed in the same decade. For some children the levels of the sum of 5OH-MEHP and 5oxo-MEHP in urine were higher than the German human biomonitoring value (HBM I) of 500 [mu]g/l, which indicates that adverse health effects cannot be excluded for these subjects with sufficient certainty. The mean concentration of BPA in urine was 2.7 [mu]g/l. A rough calculation of the daily intakes on the basis of the measured concentrations in urine resulted in daily intakes two orders of magnitude lower than the current EFSA reference dose of 50 [mu]g/kg bw/d.</t>
         </is>
       </c>
       <c r="M21" t="inlineStr"/>
       <c r="N21" s="2" t="n">
         <v>44054.54328304355</v>
       </c>
       <c r="O21" s="2" t="n">
         <v>44054.54328304381</v>
       </c>
       <c r="P21" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q21" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R21" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S21" t="b">
         <v>0</v>
       </c>
       <c r="T21" t="b">
         <v>0</v>
       </c>
       <c r="U21" t="b">
         <v>0</v>
       </c>
       <c r="V21" t="b">
         <v>0</v>
       </c>
       <c r="W21" t="b">
         <v>0</v>
       </c>
       <c r="X21" t="b">
         <v>0</v>
       </c>
       <c r="Y21" t="b">
         <v>0</v>
       </c>
       <c r="Z21" t="b">
         <v>0</v>
       </c>
       <c r="AA21" t="b">
         <v>0</v>
       </c>
       <c r="AB21" t="b">
         <v>0</v>
       </c>
       <c r="AC21" t="b">
         <v>0</v>
       </c>
       <c r="AD21" t="b">
         <v>0</v>
       </c>
       <c r="AE21" t="b">
         <v>0</v>
       </c>
       <c r="AF21" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG21" t="b">
         <v>0</v>
       </c>
       <c r="AH21" t="b">
         <v>0</v>
       </c>
       <c r="AI21" t="b">
         <v>0</v>
       </c>
       <c r="AJ21" t="b">
         <v>0</v>
       </c>
       <c r="AK21" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AL21" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM21" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>101004288</v>
       </c>
       <c r="B22" t="n">
         <v>5558250</v>
       </c>
       <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr">
         <is>
           <t>10.1289/ehp.1510803</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Zota AR, Phillips CA, and Mitro SD 2016</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t xml:space="preserve">Zota AR, Phillips CA, Mitro SD. Recent fast food consumption and bisphenol a and phthalates exposures among the U.S. population in NHANES, 2003-2010. Environmental Health Perspectives 124:1521-1528. </t>
         </is>
@@ -5066,197 +3284,116 @@
         <is>
           <t>Zota AR, Phillips CA, and Mitro SD</t>
         </is>
       </c>
       <c r="J22" t="n">
         <v>2016</v>
       </c>
       <c r="K22" t="inlineStr">
         <is>
           <t>Environmental Health Perspectives 124:1521-1528.</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>BACKGROUND: Phthalates and bisphenol A (BPA) are widely used industrial chemicals that may adversely impact human health. Human exposure is ubiquitous and can occur through diet, including consumption of processed or packaged food.OBJECTIVE: To examine associations between recent fast food intake and BPA and urinary metabolites of di(2-ethylhexyl) phthalate (ΣDEHPm) and diisononyl phthalate (DiNPm) among the US population.METHODS: We combined data on 8877 participants from the National Health and Nutrition Examination Survey (NHANES 2003-2010). Using 24-hour dietary recall data, we quantified: 1) fast food intake (percent of total energy intake (TEI) from fast food); 2) fast food-derived fat intake (percent of TEI from fat in fast food); and 3) fast food intake by food group (dairy, eggs, grains, meat, and other). We examined associations between dietary exposures and urinary chemical concentrations using multivariate linear regression.RESULTS: We observed evidence of a positive, dose-response relationship between fast food intake and exposure to phthalates (p-trend&lt;0.0001) but not BPA; participants with high consumption (≥34.9% TEI from fast food) had 23.8% (95% CI: 11.9%, 36.9%) and 39.0% (95% CI: 21.9%, 58.5%) higher levels of ΣDEHPm and DiNPm, respectively, than non-consumers. Fast food-derived fat intake was also positively associated with ΣDEHPm and DiNPm (p-trend &lt;0.0001). After adjusting for other food groups, ΣDEHPm was associated with grain and other intake, and DiNPm was associated with meat and grain intake.CONCLUSION: Fast food may be a source of exposure to DEHP and DiNP. These results, if confirmed, could inform individual and regulatory exposure reduction strategies.</t>
         </is>
       </c>
       <c r="M22" t="inlineStr"/>
       <c r="N22" s="2" t="n">
         <v>44054.54328311418</v>
       </c>
       <c r="O22" s="2" t="n">
         <v>44054.54328311441</v>
       </c>
       <c r="P22" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q22" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R22" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S22" t="b">
         <v>0</v>
       </c>
       <c r="T22" t="b">
         <v>0</v>
       </c>
       <c r="U22" t="b">
         <v>0</v>
       </c>
       <c r="V22" t="b">
         <v>0</v>
       </c>
       <c r="W22" t="b">
         <v>0</v>
       </c>
       <c r="X22" t="b">
         <v>0</v>
       </c>
       <c r="Y22" t="b">
         <v>0</v>
       </c>
       <c r="Z22" t="b">
         <v>0</v>
       </c>
       <c r="AA22" t="b">
         <v>0</v>
       </c>
       <c r="AB22" t="b">
         <v>0</v>
       </c>
       <c r="AC22" t="b">
         <v>0</v>
       </c>
       <c r="AD22" t="b">
         <v>0</v>
       </c>
       <c r="AE22" t="b">
         <v>0</v>
       </c>
       <c r="AF22" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG22" t="b">
         <v>0</v>
       </c>
       <c r="AH22" t="b">
         <v>0</v>
       </c>
       <c r="AI22" t="b">
         <v>0</v>
       </c>
       <c r="AJ22" t="b">
         <v>0</v>
       </c>
       <c r="AK22" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AL22" t="b">
-        <v>1</v>
-[...79 lines deleted...]
-      <c r="BM22" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>101004289</v>
       </c>
       <c r="B23" t="n">
         <v>5646633</v>
       </c>
       <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr">
         <is>
           <t>10.1016/j.envint.2018.10.052</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>MíNguez-AlarcóN, L et al. 2018</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t xml:space="preserve">MíNguez-AlarcóN, L, Gaskins AJ, Nassan FL, Petrozza J, Chavarro JE, Williams PL, Dadd R, Hauser R, Yu-Han C. Secular trends in semen parameters among men attending a fertility center between 2000 and 2017: Identifying potential predictors. Environment International 121:1297-1303. </t>
         </is>
@@ -5275,197 +3412,116 @@
         <is>
           <t>MíNguez-AlarcóN, L et al.</t>
         </is>
       </c>
       <c r="J23" t="n">
         <v>2018</v>
       </c>
       <c r="K23" t="inlineStr">
         <is>
           <t>Environment International 121:1297-1303.</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>Multiple meta-analyses have shown sperm count declines in Western countries spanning eight decades. Secular trends in other parameters remain unclear, as are potential predictors of these trends.To analyze secular trends in semen quality and to evaluate whether factors previously found to be related to semen quality were responsible for these patterns.This is a prospective study including 936 men of couples seeking infertility treatment who provided 1618 semen samples at a single center (2000–2017). Self-reported demographic, nutritional and reproductive characteristics were collected using standardized questionnaires. Urinary concentrations of bisphenol A, parabens and phthalates were quantified by isotope-dilution tandem mass spectrometry. Semen samples were analyzed for volume, sperm concentration, count, motility and morphology following WHO guidelines. We estimated the differences in semen parameters over time by fitting generalized linear mixed models with random intercepts to account for repeated samples while adjusting for abstinence time. We also adjusted for demographic, nutritional and environmental factors to investigate these as potential predictors of time trends.Sperm concentration and count declined by 2.62% per year (95% CI −3.84, −1.38) and 3.12% per year (95% CI: −4.42, −1.80), corresponding to an overall decline of 37% and 42%, respectively, between 2000 and 2017. Decreasing trends were also observed for total motility (per year: −0.44 percentage units, 95% CI −0.71, −0.17) and morphologically normal sperm (per year: −0.069 percentage units, 95% CI −0.116, −0.023). These decreases reflected relative percentage declines of 15% and 16% over the 17 year study period, respectively. When reproductive factors were included in the model, the downward trends in sperm concentration and sperm count were attenuated by 29% and 26%, respectively, while the trends in motility and morphology were attenuated by 54% and 53%, respectively. Also, the downward trends in both sperm concentration and sperm morphology over time were attenuated by 19% when including the DEHP and non-DEHP metabolites, respectively.Sperm concentration, total count, motility and morphology significantly declined between 2000 and 2017 among subfertile men. These negative trends were attenuated when considering simultaneous changes in reproductive characteristics and urinary phthalates during the course of the study.</t>
         </is>
       </c>
       <c r="M23" t="inlineStr"/>
       <c r="N23" s="2" t="n">
         <v>44054.54328318236</v>
       </c>
       <c r="O23" s="2" t="n">
         <v>44054.54328318258</v>
       </c>
       <c r="P23" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q23" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R23" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S23" t="b">
         <v>0</v>
       </c>
       <c r="T23" t="b">
         <v>0</v>
       </c>
       <c r="U23" t="b">
         <v>0</v>
       </c>
       <c r="V23" t="b">
         <v>0</v>
       </c>
       <c r="W23" t="b">
         <v>0</v>
       </c>
       <c r="X23" t="b">
         <v>0</v>
       </c>
       <c r="Y23" t="b">
         <v>0</v>
       </c>
       <c r="Z23" t="b">
         <v>0</v>
       </c>
       <c r="AA23" t="b">
         <v>0</v>
       </c>
       <c r="AB23" t="b">
         <v>0</v>
       </c>
       <c r="AC23" t="b">
         <v>0</v>
       </c>
       <c r="AD23" t="b">
         <v>0</v>
       </c>
       <c r="AE23" t="b">
         <v>0</v>
       </c>
       <c r="AF23" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG23" t="b">
         <v>0</v>
       </c>
       <c r="AH23" t="b">
         <v>0</v>
       </c>
       <c r="AI23" t="b">
         <v>0</v>
       </c>
       <c r="AJ23" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AK23" t="b">
         <v>0</v>
       </c>
       <c r="AL23" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM23" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>101004290</v>
       </c>
       <c r="B24" t="n">
         <v>5700861</v>
       </c>
       <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr"/>
       <c r="E24" t="inlineStr">
         <is>
           <t>Hanari N et al. 2017</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanari N, Otake T, Itoh N, Wada A, Ohata M. Pre-Feasibility Study on Environmental Pollution of Dechlorane Plus in Resins by Accelerated Weathering Tests.  </t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>Pre-Feasibility Study on Environmental Pollution of Dechlorane Plus in Resins by Accelerated Weathering Tests</t>
@@ -5473,51 +3529,51 @@
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>Hanari N, Otake T, Itoh N, Wada A, Ohata M</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>Hanari N et al.</t>
         </is>
       </c>
       <c r="J24" t="n">
         <v>2017</v>
       </c>
       <c r="K24" t="inlineStr"/>
       <c r="L24" t="inlineStr">
         <is>
           <t>Several types of chemicals are added to resins for enhancement of their physicochemical properties. Among added chemicals, halogenated flame retardants (FRs) including tetrabromobisphenol A (TBBPA) were major additives. Recently, Dechlorane Plus (DP), that was used in commercial applications, has been paid attention as not only FRs but also environmental pollutants, though few information of DP are available. Consequently, we prepared resin samples [acrylonitrilebutadiene-styrene (ABS) and polycarbonate (PC) resins] containing DP at 500 mg/kg as plastic disks, and evaluated the change in concentration of DP on the disks exposed by accelerated weathering tests which were performed in accordance with the JIS K7350-2. As a result of the weathering tests assumed to be similar to the sunlight exposure of approximately half a year, the concentration of DP in ABS resin decreased approximately 10 % despite the fact that the concentration of DP in PC resin did not change. On the other hand, the concentration of TBBPA added to the disks as a reference changed and decreased approximately 30 to 40 % in both resins. For element analyses, there were no significant differences in chlorine concentration based on DP and bromine concentration based on TBBPA between original and weathered resins. Therefore, it seemed that DP, TBBPA, and occurred degradation products did stay in the disks in spite of performing the weathering tests. From the results in this study, a possibility of release to the environment on DP and TBBPA in resins may be not considerable, while it is necessary to perform additional studies in order to evaluate the possibilities of elution to the hydrosphere of fine particles of the resin and of release to the atmospheric environment by incineration processes.</t>
         </is>
       </c>
       <c r="M24" t="inlineStr"/>
       <c r="N24" s="2" t="n">
         <v>44054.54328322835</v>
       </c>
       <c r="O24" s="2" t="n">
-        <v>44054.54328322855</v>
+        <v>46162.73821196447</v>
       </c>
       <c r="P24" t="b">
         <v>1</v>
       </c>
       <c r="Q24" t="b">
         <v>0</v>
       </c>
       <c r="R24" t="b">
         <v>0</v>
       </c>
       <c r="S24" t="b">
         <v>0</v>
       </c>
       <c r="T24" t="b">
         <v>0</v>
       </c>
       <c r="U24" t="b">
         <v>0</v>
       </c>
       <c r="V24" t="b">
         <v>0</v>
       </c>
       <c r="W24" t="b">
         <v>0</v>
       </c>
@@ -5533,140 +3589,59 @@
       <c r="AA24" t="b">
         <v>0</v>
       </c>
       <c r="AB24" t="b">
         <v>0</v>
       </c>
       <c r="AC24" t="b">
         <v>0</v>
       </c>
       <c r="AD24" t="b">
         <v>0</v>
       </c>
       <c r="AE24" t="b">
         <v>0</v>
       </c>
       <c r="AF24" t="b">
         <v>0</v>
       </c>
       <c r="AG24" t="b">
         <v>0</v>
       </c>
       <c r="AH24" t="b">
         <v>0</v>
       </c>
       <c r="AI24" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ24" t="b">
         <v>0</v>
       </c>
       <c r="AK24" t="b">
         <v>0</v>
       </c>
       <c r="AL24" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM24" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>101004291</v>
       </c>
       <c r="B25" t="n">
         <v>673466</v>
       </c>
       <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr">
         <is>
           <t>10.1016/j.toxlet.2008.11.001</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>Hong YC et al. 2009</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t xml:space="preserve">Hong YC, Park EY, Park MS, Ko JA, Oh SY, Kim H, Lee KH, Leem JH, Ha EH. Community level exposure to chemicals and oxidative stress in adult population. Toxicology Letters 184:139-144. </t>
         </is>
@@ -5685,197 +3660,116 @@
         <is>
           <t>Hong YC et al.</t>
         </is>
       </c>
       <c r="J25" t="n">
         <v>2009</v>
       </c>
       <c r="K25" t="inlineStr">
         <is>
           <t>Toxicology Letters 184:139-144.</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t>Little information is available on the role of environmental chemical exposure in oxidative stress. This study was designed to investigate whether exposure to environmental chemicals, such as polycyclic aromatic hydrocarbons, volatile organic compounds, bisphenol A or phthalates, induces oxidative stress in urban adult populations. A total of 960 adults dwelling in urban areas were evaluated between April and December 2005. To assess environmental chemical exposure, we measured urinary levels of 1-hydroxypyrene, 2-naphthol, hippuric acid, methyl hippuric acid, mono-(2-ethyl-5-hydroxyhexyl) phthalate, mono-(2-ethyl-5-oxohexyl) phthalate, and mono-butyl phthalate and bisphenol A. Urinary malondialdehyde and 8-hydroxydeoxyguanosine were also measured to evaluate oxidative stress. Significant dose-responsive relationship was found between urinary concentrations of the chemical exposure biomarkers and oxidative stress levels in simple regression analyses (P&lt;0.05). Regression coefficients of these exposure biomarkers except bisphenol A remained significantly in the multiple regression models after controlling for age, sex, weight, smoking, and exercise for at least one of the two oxidative stress biomarkers (P&lt;0.05). The oxidative stress biomarkers significantly affected the indicators of insulin resistance, particularly glucose level. This study indicates that environmental chemical exposure is associated with oxidative stress in urban adult populations and suggests that exposure to certain environmental chemicals might contribute to insulin resistance.</t>
         </is>
       </c>
       <c r="M25" t="inlineStr"/>
       <c r="N25" s="2" t="n">
         <v>44054.54328336113</v>
       </c>
       <c r="O25" s="2" t="n">
         <v>44054.54328336135</v>
       </c>
       <c r="P25" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q25" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R25" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S25" t="b">
         <v>0</v>
       </c>
       <c r="T25" t="b">
         <v>0</v>
       </c>
       <c r="U25" t="b">
         <v>0</v>
       </c>
       <c r="V25" t="b">
         <v>0</v>
       </c>
       <c r="W25" t="b">
         <v>0</v>
       </c>
       <c r="X25" t="b">
         <v>0</v>
       </c>
       <c r="Y25" t="b">
         <v>0</v>
       </c>
       <c r="Z25" t="b">
         <v>0</v>
       </c>
       <c r="AA25" t="b">
         <v>0</v>
       </c>
       <c r="AB25" t="b">
         <v>0</v>
       </c>
       <c r="AC25" t="b">
         <v>0</v>
       </c>
       <c r="AD25" t="b">
         <v>0</v>
       </c>
       <c r="AE25" t="b">
         <v>0</v>
       </c>
       <c r="AF25" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG25" t="b">
         <v>0</v>
       </c>
       <c r="AH25" t="b">
         <v>0</v>
       </c>
       <c r="AI25" t="b">
         <v>0</v>
       </c>
       <c r="AJ25" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AK25" t="b">
         <v>0</v>
       </c>
       <c r="AL25" t="b">
-        <v>1</v>
-[...79 lines deleted...]
-      <c r="BM25" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>101004292</v>
       </c>
       <c r="B26" t="n">
         <v>673534</v>
       </c>
       <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr">
         <is>
           <t>10.1016/j.ijheh.2009.03.004</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Ye X et al. 2009</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t xml:space="preserve">Ye X, Pierik FH, Angerer J, Meltzer HM, Jaddoe VW, Tiemeier H, Hoppin JA, Longnecker MP. Levels of metabolites of organophosphate pesticides, phthalates, and bisphenol A in pooled urine specimens from pregnant women participating in the Norwegian Mother and Child Cohort Study (MoBa). International Journal of Hygiene and Environmental Health 212:481-491. </t>
         </is>
@@ -5894,197 +3788,116 @@
         <is>
           <t>Ye X et al.</t>
         </is>
       </c>
       <c r="J26" t="n">
         <v>2009</v>
       </c>
       <c r="K26" t="inlineStr">
         <is>
           <t>International Journal of Hygiene and Environmental Health 212:481-491.</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t>Concerns about reproductive and developmental health risks of exposure to organophosphate (OP) pesticides, phthalates, and bisphenol A (BPA) among the general population are increasing. Six dialkyl phosphate (DAP) metabolites, 3,5,6-trichloro-2-pyridinol (TCPy), BPA, and fourteen phthalate metabolites were measured in 10 pooled urine samples representing 110 pregnant women who participated in the Norwegian Mother and Child Birth Cohort (MoBa) study in 2004. Daily intakes were estimated from urinary data and compared with reference doses (RfDs) and daily tolerable intakes (TDIs). The MoBa women had a higher mean BPA concentration (4.50 microg/L) than the pregnant women in the Generation R Study (Generation R) in the Netherlands and the National Health and Nutrition Examination Survey (NHANES) in the United States. The mean concentration of total DAP metabolites (24.20 microg/L) in MoBa women was higher than that in NHANES women but lower than that in Generation R women. The diethyl phthalate metabolite mono-ethyl phthalate (MEP) was the dominant phthalate metabolite in all three studies, with the mean concentrations of greater than 300 microg/L. The MoBa and Generation R women had higher mean concentrations of mono-n-butyl phthalate (MnBP) and mono-isobutyl phthalate (MiBP) than the NHANES women. The estimated average daily intakes of BPA, chlorpyrifos/chlorpyrifos-methyl and phthalates in MoBa (and the other two studies) were below the RfDs and TDIs. The higher levels of metabolites in the MoBa participants may have been from intake via pesticide residues in food (organophosphates), consumption of canned food, especially fish/seafood (BPA), and use of personal care products (selected phthalates).</t>
         </is>
       </c>
       <c r="M26" t="inlineStr"/>
       <c r="N26" s="2" t="n">
         <v>44054.54328347871</v>
       </c>
       <c r="O26" s="2" t="n">
         <v>44054.54328347908</v>
       </c>
       <c r="P26" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q26" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R26" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S26" t="b">
         <v>0</v>
       </c>
       <c r="T26" t="b">
         <v>0</v>
       </c>
       <c r="U26" t="b">
         <v>0</v>
       </c>
       <c r="V26" t="b">
         <v>0</v>
       </c>
       <c r="W26" t="b">
         <v>0</v>
       </c>
       <c r="X26" t="b">
         <v>0</v>
       </c>
       <c r="Y26" t="b">
         <v>0</v>
       </c>
       <c r="Z26" t="b">
         <v>0</v>
       </c>
       <c r="AA26" t="b">
         <v>0</v>
       </c>
       <c r="AB26" t="b">
         <v>0</v>
       </c>
       <c r="AC26" t="b">
         <v>0</v>
       </c>
       <c r="AD26" t="b">
         <v>0</v>
       </c>
       <c r="AE26" t="b">
         <v>0</v>
       </c>
       <c r="AF26" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG26" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH26" t="b">
         <v>0</v>
       </c>
       <c r="AI26" t="b">
         <v>0</v>
       </c>
       <c r="AJ26" t="b">
         <v>0</v>
       </c>
       <c r="AK26" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AL26" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM26" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>101004293</v>
       </c>
       <c r="B27" t="n">
         <v>673535</v>
       </c>
       <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr">
         <is>
           <t>10.1016/j.envres.2008.07.014</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Ye X et al. 2008</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t xml:space="preserve">Ye X, Pierik FH, Hauser R, Duty S, Angerer J, Park MM, Burdorf A, Hofman A, Jaddoe VW, Mackenbach JP, Steegers EA, Tiemeier H, Longnecker MP. Urinary metabolite concentrations of organophosphorous pesticides, bisphenol A, and phthalates among pregnant women in Rotterdam, the Netherlands: The Generation R study. Environmental Research 108:260-267. </t>
         </is>
@@ -6103,195 +3916,114 @@
         <is>
           <t>Ye X et al.</t>
         </is>
       </c>
       <c r="J27" t="n">
         <v>2008</v>
       </c>
       <c r="K27" t="inlineStr">
         <is>
           <t>Environmental Research 108:260-267.</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>Concern about potential health impacts of low-level exposures to organophosphorus (OP) pesticides, bisphenol A (BPA), and phthalates among the general population is increasing. We measured levels of six dialkyl phosphate (DAP) metabolites of OP pesticides, a chlorpyrifos-specific metabolite (3,5,6-trichloro-2-pyridinol, TCPy), BPA, and 14 phthalate metabolites in urine samples of 100 pregnant women from the Generation R study, the Netherlands. The unadjusted and creatinine-adjusted concentrations were reported, and compared to National Health and Nutrition Examination Survey and other studies. In general, these metabolites were detectable in the urine of the women from the Generation R study and compared with other groups, they had relatively high-level exposures to OP pesticides and several phthalates but similar exposure to BPA. The median concentrations of total dimethyl (DM) metabolites was 264.0 n mol/g creatinine (Cr) and of total DAP was 316.0 n mol/g Cr. The median concentration of mono-ethyl phthalate (MEP) was 222.0 microg/g Cr; the median concentrations of mono-isobutyl phthalate (MiBP) and mono-n-butyl phthalate (MnBP) were above 50 microg/g Cr. The median concentrations of the three secondary metabolites of di-2-ethylhexyl phthalate (DEHP) were greater than 20 microg/g Cr. The data indicate that the Generation R study population provides a wide distribution of selected environmental exposures. Reasons for the relatively high levels and possible health effects need investigation.</t>
         </is>
       </c>
       <c r="M27" t="inlineStr"/>
       <c r="N27" s="2" t="n">
         <v>44054.54328366649</v>
       </c>
       <c r="O27" s="2" t="n">
         <v>44054.5432836667</v>
       </c>
       <c r="P27" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q27" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R27" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S27" t="b">
         <v>0</v>
       </c>
       <c r="T27" t="b">
         <v>0</v>
       </c>
       <c r="U27" t="b">
         <v>0</v>
       </c>
       <c r="V27" t="b">
         <v>0</v>
       </c>
       <c r="W27" t="b">
         <v>0</v>
       </c>
       <c r="X27" t="b">
         <v>0</v>
       </c>
       <c r="Y27" t="b">
         <v>0</v>
       </c>
       <c r="Z27" t="b">
         <v>0</v>
       </c>
       <c r="AA27" t="b">
         <v>0</v>
       </c>
       <c r="AB27" t="b">
         <v>0</v>
       </c>
       <c r="AC27" t="b">
         <v>0</v>
       </c>
       <c r="AD27" t="b">
         <v>0</v>
       </c>
       <c r="AE27" t="b">
         <v>0</v>
       </c>
       <c r="AF27" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG27" t="b">
         <v>0</v>
       </c>
       <c r="AH27" t="b">
         <v>0</v>
       </c>
       <c r="AI27" t="b">
         <v>0</v>
       </c>
       <c r="AJ27" t="b">
         <v>0</v>
       </c>
       <c r="AK27" t="b">
         <v>0</v>
       </c>
       <c r="AL27" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM27" t="b">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:BM27"/>
+  <autoFilter ref="A1:AL27"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>