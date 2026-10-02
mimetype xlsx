--- v0 (2026-05-31)
+++ v1 (2026-10-02)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="data" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'data'!$A$1:$BM$41</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'data'!$A$1:$AL$41</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd h:mm:ss"/>
     <numFmt numFmtId="165" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
     <font>
       <color rgb="00FFFFFF"/>
     </font>
@@ -436,124 +436,97 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BM41"/>
+  <dimension ref="A1:AL41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="10" customWidth="1" min="6" max="6"/>
     <col width="10" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="10" customWidth="1" min="9" max="9"/>
     <col width="10" customWidth="1" min="10" max="10"/>
     <col width="10" customWidth="1" min="11" max="11"/>
     <col width="10" customWidth="1" min="12" max="12"/>
     <col width="10" customWidth="1" min="13" max="13"/>
     <col width="10" customWidth="1" min="14" max="14"/>
     <col width="10" customWidth="1" min="15" max="15"/>
     <col width="10" customWidth="1" min="16" max="16"/>
     <col width="10" customWidth="1" min="17" max="17"/>
     <col width="10" customWidth="1" min="18" max="18"/>
     <col width="10" customWidth="1" min="19" max="19"/>
     <col width="10" customWidth="1" min="20" max="20"/>
     <col width="10" customWidth="1" min="21" max="21"/>
     <col width="10" customWidth="1" min="22" max="22"/>
     <col width="10" customWidth="1" min="23" max="23"/>
     <col width="10" customWidth="1" min="24" max="24"/>
     <col width="10" customWidth="1" min="25" max="25"/>
     <col width="10" customWidth="1" min="26" max="26"/>
     <col width="10" customWidth="1" min="27" max="27"/>
     <col width="10" customWidth="1" min="28" max="28"/>
     <col width="10" customWidth="1" min="29" max="29"/>
     <col width="10" customWidth="1" min="30" max="30"/>
     <col width="10" customWidth="1" min="31" max="31"/>
     <col width="10" customWidth="1" min="32" max="32"/>
     <col width="10" customWidth="1" min="33" max="33"/>
     <col width="10" customWidth="1" min="34" max="34"/>
     <col width="10" customWidth="1" min="35" max="35"/>
     <col width="10" customWidth="1" min="36" max="36"/>
     <col width="10" customWidth="1" min="37" max="37"/>
     <col width="10" customWidth="1" min="38" max="38"/>
-    <col width="10" customWidth="1" min="39" max="39"/>
-[...25 lines deleted...]
-    <col width="10" customWidth="1" min="65" max="65"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>HAWC ID</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>HERO ID</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>PubMed ID</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>DOI</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -590,296 +563,161 @@
           <t>Journal</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Abstract</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Full text URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Created</t>
         </is>
       </c>
       <c r="O1" s="1" t="inlineStr">
         <is>
           <t>Last updated</t>
         </is>
       </c>
       <c r="P1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text</t>
+          <t>Meets PECO Criteria at TIAB Screening</t>
         </is>
       </c>
       <c r="Q1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening</t>
         </is>
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Unclear</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained From Peer-Reviewed Literature Search</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Monitoring Study</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained From Peer-Reviewed Literature Search|Indoor Air</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Modeling Study</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained From Peer-Reviewed Literature Search|Ambient Air</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Completed Assessment</t>
         </is>
       </c>
       <c r="V1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained From Peer-Reviewed Literature Search|Soil</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Experimental Study</t>
         </is>
       </c>
       <c r="W1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained From Peer-Reviewed Literature Search|Sediment</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Database</t>
         </is>
       </c>
       <c r="X1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained From Peer-Reviewed Literature Search|Biosolids/Sludge</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Survey</t>
         </is>
       </c>
       <c r="Y1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained From Peer-Reviewed Literature Search|Surface Water</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Epidemiological Study</t>
         </is>
       </c>
       <c r="Z1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained From Peer-Reviewed Literature Search|Ground Water</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search</t>
         </is>
       </c>
       <c r="AA1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained From Peer-Reviewed Literature Search|Drinking Water</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Monitoring Study</t>
         </is>
       </c>
       <c r="AB1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained From Peer-Reviewed Literature Search|Aquatic Species</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Modeling Study</t>
         </is>
       </c>
       <c r="AC1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained From Peer-Reviewed Literature Search|Terrestrial Species</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Completed Assessment</t>
         </is>
       </c>
       <c r="AD1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained From Peer-Reviewed Literature Search|Epidemiological/Human Biomonitoring Study</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Experimental Study</t>
         </is>
       </c>
       <c r="AE1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained From Peer-Reviewed Literature Search|Consumer Uses and/or Products</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Database</t>
         </is>
       </c>
       <c r="AF1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained From Peer-Reviewed Literature Search|Dietary</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Survey</t>
         </is>
       </c>
       <c r="AG1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained From Peer-Reviewed Literature Search|Monitoring Study</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Epidemiological Study</t>
         </is>
       </c>
       <c r="AH1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained From Peer-Reviewed Literature Search|Modeling Study</t>
+          <t>Meets PECO Criteria at TIAB Screening|Does Not Meet PECO Criteria at FT Screening</t>
         </is>
       </c>
       <c r="AI1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained From Peer-Reviewed Literature Search|Completed Assessment</t>
+          <t>Meets PECO Criteria at TIAB Screening|Supplemental at FT Screening</t>
         </is>
       </c>
       <c r="AJ1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained From Peer-Reviewed Literature Search|Experimental Study</t>
+          <t>Meets PECO Criteria at TIAB Screening|PDF Unavailable</t>
         </is>
       </c>
       <c r="AK1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained From Peer-Reviewed Literature Search|Epidemiological Study</t>
+          <t>Does Not Meet PECO Criteria at TIAB Screening</t>
         </is>
       </c>
       <c r="AL1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained From Peer-Reviewed Literature Search|Database</t>
-[...134 lines deleted...]
-          <t>Supplemental - TIAB|Foreign Language</t>
+          <t>Supplemental at TIAB Screening</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>101002049</v>
       </c>
       <c r="B2" t="n">
         <v>1249459</v>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>10.1039/c1em10152h</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Bergh C et al. 2011</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t xml:space="preserve">Bergh C, Aberg KM, Svartengren M, Emenius G, Oestman C. Organophosphate and phthalate esters in indoor air: a comparison between multi-storey buildings with high and low prevalence of sick building symptoms. Journal of Environmental Monitoring 13:2001-2009. </t>
         </is>
@@ -904,191 +742,110 @@
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>Journal of Environmental Monitoring 13:2001-2009.</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>An extensive study has been conducted on the prevalence of organophosphorous flame retardants/plasticizers and phthalate ester plasticizers in indoor air. The targeted substances were measured in 45 multi-storey apartment buildings in Stockholm, Sweden. The apartment buildings were classified as high or low risk with regard to the reporting of sick building symptoms (SBS) within the project Healthy Sustainable Houses in Stockholm (3H). Air samples were taken from two to four apartments per building (in total 169 apartments) to facilitate comparison within and between buildings. Association with building characteristics has been examined as well as association with specific sources by combining chemical analysis and exploratory uni- and multivariate data analysis. The study contributes to the overall perspective of levels of organophosphate and phthalate ester in indoor air enabling comparison with other studies. The results indicated little or no difference in the concentrations of the target substances between the two risk classifications of the buildings. The differences between the apartments sampled within (intra) buildings were greater than the differences between (inter) buildings. The concentrations measured in air ranged up to 1200 ng m super(-3) for organophosphate esters and up to 11000 ng m super(-3) for phthalate esters. Results in terms of sources were discerned e.g. PVC flooring is a major source of benzylbutyl phthalate in indoor air.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr"/>
       <c r="N2" s="2" t="n">
         <v>44040.92282083332</v>
       </c>
       <c r="O2" s="2" t="n">
         <v>44040.92282083362</v>
       </c>
       <c r="P2" t="b">
         <v>1</v>
       </c>
       <c r="Q2" t="b">
         <v>1</v>
       </c>
       <c r="R2" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S2" t="b">
         <v>1</v>
       </c>
       <c r="T2" t="b">
         <v>0</v>
       </c>
       <c r="U2" t="b">
         <v>0</v>
       </c>
       <c r="V2" t="b">
         <v>0</v>
       </c>
       <c r="W2" t="b">
         <v>0</v>
       </c>
       <c r="X2" t="b">
         <v>0</v>
       </c>
       <c r="Y2" t="b">
         <v>0</v>
       </c>
       <c r="Z2" t="b">
         <v>0</v>
       </c>
       <c r="AA2" t="b">
         <v>0</v>
       </c>
       <c r="AB2" t="b">
         <v>0</v>
       </c>
       <c r="AC2" t="b">
         <v>0</v>
       </c>
       <c r="AD2" t="b">
         <v>0</v>
       </c>
       <c r="AE2" t="b">
         <v>0</v>
       </c>
       <c r="AF2" t="b">
         <v>0</v>
       </c>
       <c r="AG2" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH2" t="b">
         <v>0</v>
       </c>
       <c r="AI2" t="b">
         <v>0</v>
       </c>
       <c r="AJ2" t="b">
         <v>0</v>
       </c>
       <c r="AK2" t="b">
         <v>0</v>
       </c>
       <c r="AL2" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM2" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>101002050</v>
       </c>
       <c r="B3" t="n">
         <v>1336629</v>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
           <t>10.1016/j.scitotenv.2004.10.028</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Wensing M, Uhde E, and Salthammer T 2005</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t xml:space="preserve">Wensing M, Uhde E, Salthammer T. Plastics additives in the indoor environment - flame retardants and plasticizers. Science of the Total Environment 339:19-40. </t>
         </is>
@@ -1110,194 +867,113 @@
       </c>
       <c r="J3" t="n">
         <v>2005</v>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>Science of the Total Environment 339:19-40.</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>Phthalic acid esters and phosphororganic compounds (POC) are generally known as semivolatile organic compounds (SVOCs) and are frequently utilized as plasticizers and flame retardants in commercial products. In the indoor environment, both compound groups are released from a number of sources under normal living conditions and accumulate in air and dust. Therefore, inhalation of air and ingestion of house dust have to be considered as important pathways for the assessment of exposure in living habitats. Especially in the case of very young children, the oral and dermal uptake from house dust might be of relevance for risk assessment. A critical evaluation of indoor exposure to phthalates and POC requires the determination of the target compounds in indoor air and house dust as well as emission studies. The latter are usually carried out under controlled conditions in emission test chambers or cells. Furthermore, chamber testing enables the determination of condensable compounds by fogging sampling. In the case of automobiles, specific scenarios have been developed to study material emissions on a test stand or to evaluate the exposure of users while the vehicle is driving. In this review, results from several studies are summarized and compared for seven phthalic esters and eight POC. The available data for room air and dust differ widely depending on investigated compound and compartment. Room air studies mostly include only a limited number of measurements, which makes a statistical evaluation difficult. The situation is much better for house dust measurements. However, the composition of house dust is very inhomogeneous and the result is strongly dependent on the particle size distribution used for analysis. Results of emission studies are presented for building products, electronic equipment, and automobiles. Daily rates for inhalation and dust ingestion of phthalic esters and POC were calculated from 95-percentiles or maximum values. A comparison of the data with results from human biomonitoring studies reveals that only a small portion of intake takes place via the air and dust paths.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr"/>
       <c r="N3" s="2" t="n">
         <v>44040.92282102996</v>
       </c>
       <c r="O3" s="2" t="n">
         <v>44040.92282103022</v>
       </c>
       <c r="P3" t="b">
         <v>1</v>
       </c>
       <c r="Q3" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R3" t="b">
         <v>0</v>
       </c>
       <c r="S3" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T3" t="b">
         <v>0</v>
       </c>
       <c r="U3" t="b">
         <v>0</v>
       </c>
       <c r="V3" t="b">
         <v>0</v>
       </c>
       <c r="W3" t="b">
         <v>0</v>
       </c>
       <c r="X3" t="b">
         <v>0</v>
       </c>
       <c r="Y3" t="b">
         <v>0</v>
       </c>
       <c r="Z3" t="b">
         <v>0</v>
       </c>
       <c r="AA3" t="b">
         <v>0</v>
       </c>
       <c r="AB3" t="b">
         <v>0</v>
       </c>
       <c r="AC3" t="b">
         <v>0</v>
       </c>
       <c r="AD3" t="b">
         <v>0</v>
       </c>
       <c r="AE3" t="b">
         <v>0</v>
       </c>
       <c r="AF3" t="b">
         <v>0</v>
       </c>
       <c r="AG3" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH3" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI3" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ3" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AK3" t="b">
         <v>0</v>
       </c>
       <c r="AL3" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM3" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>101002051</v>
       </c>
       <c r="B4" t="n">
         <v>1949033</v>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
           <t>10.1177/1420326x06069395</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Yoshida T et al. 2006</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t xml:space="preserve">Yoshida T, Matsunaga I, Tomioka K, Kumagai S. Interior air pollution in automotive cabins by volatile organic compounds diffusing from interior materials: I. Survey of 101 types of Japanese domestically produced cars for private use. Indoor and Built Environment 15:425-444. </t>
         </is>
@@ -1322,191 +998,110 @@
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>Indoor and Built Environment 15:425-444.</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>The types and concentrations of organic compounds in the interior air of 101 different types of Japanese domestically produced private-use cars were examined. All the vehicles had been registered in the summer season as new cars and were less than 3 years old. The airborne compounds in the cabins were collected for 24h under static condition with the engine stopped and the windows, doors and vents closed. A total of 275 organic compounds, including many aliphatic hydrocarbons and aromatic hydrocarbons, were identified, and 242 of them could be quantitated for each cabin. The sum of the concentrations of 241 compounds excluding formaldehyde was approximately 600 mu g(.)m(-3) as a median, ranging from 136 to 39681,mu g(.)m(-3) for the tested cars. The findings demonstrated that the air in the cabin of these cars was contaminated by high concentrations of a large variety of organic compound diffusing from the interior materials.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr"/>
       <c r="N4" s="2" t="n">
         <v>44040.9228211611</v>
       </c>
       <c r="O4" s="2" t="n">
         <v>44040.92282116135</v>
       </c>
       <c r="P4" t="b">
         <v>1</v>
       </c>
       <c r="Q4" t="b">
         <v>1</v>
       </c>
       <c r="R4" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S4" t="b">
         <v>1</v>
       </c>
       <c r="T4" t="b">
         <v>0</v>
       </c>
       <c r="U4" t="b">
         <v>0</v>
       </c>
       <c r="V4" t="b">
         <v>0</v>
       </c>
       <c r="W4" t="b">
         <v>0</v>
       </c>
       <c r="X4" t="b">
         <v>0</v>
       </c>
       <c r="Y4" t="b">
         <v>0</v>
       </c>
       <c r="Z4" t="b">
         <v>0</v>
       </c>
       <c r="AA4" t="b">
         <v>0</v>
       </c>
       <c r="AB4" t="b">
         <v>0</v>
       </c>
       <c r="AC4" t="b">
         <v>0</v>
       </c>
       <c r="AD4" t="b">
         <v>0</v>
       </c>
       <c r="AE4" t="b">
         <v>0</v>
       </c>
       <c r="AF4" t="b">
         <v>0</v>
       </c>
       <c r="AG4" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH4" t="b">
         <v>0</v>
       </c>
       <c r="AI4" t="b">
         <v>0</v>
       </c>
       <c r="AJ4" t="b">
         <v>0</v>
       </c>
       <c r="AK4" t="b">
         <v>0</v>
       </c>
       <c r="AL4" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM4" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>101002052</v>
       </c>
       <c r="B5" t="n">
         <v>2215665</v>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
           <t>10.1111/ina.12070</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Shin HM et al. 2014</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t xml:space="preserve">Shin HM, Mckone TE, Nishioka MG, Fallin MD, Croen LA, Hertz-Picciotto I, Newschaffer CJ, Bennett DH. Determining source strength of semivolatile organic compounds using measured concentrations in indoor dust. Indoor Air 24:260-271. </t>
         </is>
@@ -1531,191 +1126,110 @@
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>Indoor Air 24:260-271.</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>Consumer products and building materials emit a number of semivolatile organic compounds (SVOCs) in the indoor environment. Because indoor SVOCs accumulate in dust, we explore the use of dust to determine source strength and report here on analysis of dust samples collected in 30 U.S. homes for six phthalates, four personal care product ingredients, and five flame retardants. We then use a fugacity-based indoor mass-balance model to estimate the whole house emission rates of SVOCs that would account for the measured dust concentrations. Di-2-ethylhexyl phthalate (DEHP) and di-iso-nonyl phthalate (DiNP) were the most abundant compounds in these dust samples. On the other hand, the estimated emission rate of diethyl phthalate (DEP) is the largest among phthalates, although its dust concentration is over two orders of magnitude smaller than DEHP and DiNP. The magnitude of the estimated emission rate that corresponds to the measured dust concentration is found to be inversely correlated with the vapor pressure of the compound, indicating that dust concentrations alone cannot be used to determine which compounds have the greatest emission rates. The combined dust-assay modeling approach shows promise for estimating indoor emission rates for SVOCs.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr"/>
       <c r="N5" s="2" t="n">
         <v>44040.92282137111</v>
       </c>
       <c r="O5" s="2" t="n">
         <v>44040.92282137136</v>
       </c>
       <c r="P5" t="b">
         <v>1</v>
       </c>
       <c r="Q5" t="b">
         <v>1</v>
       </c>
       <c r="R5" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S5" t="b">
         <v>1</v>
       </c>
       <c r="T5" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U5" t="b">
         <v>0</v>
       </c>
       <c r="V5" t="b">
         <v>0</v>
       </c>
       <c r="W5" t="b">
         <v>0</v>
       </c>
       <c r="X5" t="b">
         <v>0</v>
       </c>
       <c r="Y5" t="b">
         <v>0</v>
       </c>
       <c r="Z5" t="b">
         <v>0</v>
       </c>
       <c r="AA5" t="b">
         <v>0</v>
       </c>
       <c r="AB5" t="b">
         <v>0</v>
       </c>
       <c r="AC5" t="b">
         <v>0</v>
       </c>
       <c r="AD5" t="b">
         <v>0</v>
       </c>
       <c r="AE5" t="b">
         <v>0</v>
       </c>
       <c r="AF5" t="b">
         <v>0</v>
       </c>
       <c r="AG5" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH5" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI5" t="b">
         <v>0</v>
       </c>
       <c r="AJ5" t="b">
         <v>0</v>
       </c>
       <c r="AK5" t="b">
         <v>0</v>
       </c>
       <c r="AL5" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM5" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>101002053</v>
       </c>
       <c r="B6" t="n">
         <v>2343745</v>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
           <t>10.1016/j.atmosenv.2013.10.003</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Rauert C et al. 2014</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t xml:space="preserve">Rauert C, Lazarov B, Harrad S, Covaci A, Stranger M. A review of chamber experiments for determining specific emission rates and investigating migration pathways of flame retardants. Atmospheric Environment 82:44-55. </t>
         </is>
@@ -1737,194 +1251,113 @@
       </c>
       <c r="J6" t="n">
         <v>2014</v>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>Atmospheric Environment 82:44-55.</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>The widespread use of flame retardants (FRs) in indoor products has led to their ubiquitous distribution within indoor microenvironments with many studies reporting concentrations in indoor air and dust. Little information is available however on emission of these compounds to air, particularly the measurement of specific emission rates (SERs), or the migration pathways leading to dust contamination. Such knowledge gaps hamper efforts to develop understanding of human exposure. This review summarizes published data on SERs of the following FRs released from treated products: polybrominated diphenyl ethers (PBDEs), hexabromocyclododecanes (HBCDs), tetrabromobisphenol-A (TBBPA), novel brominated flame retardants (NBFRs) and organophosphate flame retardants (PFRs), including a brief discussion of the methods used to derive these SERs. Also reviewed are published studies that utilize emission chambers for investigations/measurements of mass transfer of FRs to dust, discussing the chamber configurations and methods used for these experiments. A brief review of studies investigating correlations between concentrations detected in indoor air/dust and possible sources in the microenvironment is included along with efforts to model contamination of indoor environments. Critical analysis of the literature reveals that the major limitations with utilizing chambers to derive SERs for FRs arise due to the physicochemical properties of FRs. In particular, increased partitioning to chamber surfaces, airborne particles and dust, causes loss through "sink" effects and results in long times to reach steady state conditions inside the chamber. The limitations of chamber experiments are discussed as well as their potential for filling gaps in knowledge in this area. (C) 2013 Elsevier Ltd. All rights reserved.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr"/>
       <c r="N6" s="2" t="n">
         <v>44040.92282150413</v>
       </c>
       <c r="O6" s="2" t="n">
         <v>44040.9228215044</v>
       </c>
       <c r="P6" t="b">
         <v>1</v>
       </c>
       <c r="Q6" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R6" t="b">
         <v>0</v>
       </c>
       <c r="S6" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T6" t="b">
         <v>0</v>
       </c>
       <c r="U6" t="b">
         <v>0</v>
       </c>
       <c r="V6" t="b">
         <v>0</v>
       </c>
       <c r="W6" t="b">
         <v>0</v>
       </c>
       <c r="X6" t="b">
         <v>0</v>
       </c>
       <c r="Y6" t="b">
         <v>0</v>
       </c>
       <c r="Z6" t="b">
         <v>0</v>
       </c>
       <c r="AA6" t="b">
         <v>0</v>
       </c>
       <c r="AB6" t="b">
         <v>0</v>
       </c>
       <c r="AC6" t="b">
         <v>0</v>
       </c>
       <c r="AD6" t="b">
         <v>0</v>
       </c>
       <c r="AE6" t="b">
         <v>0</v>
       </c>
       <c r="AF6" t="b">
         <v>0</v>
       </c>
       <c r="AG6" t="b">
         <v>0</v>
       </c>
       <c r="AH6" t="b">
         <v>0</v>
       </c>
       <c r="AI6" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ6" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AK6" t="b">
         <v>0</v>
       </c>
       <c r="AL6" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM6" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>101002054</v>
       </c>
       <c r="B7" t="n">
         <v>2519043</v>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
           <t>10.1016/j.scitotenv.2014.04.011</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Takeuchi S et al. 2014</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t xml:space="preserve">Takeuchi S, Kojima H, Saito I, Jin K, Kobayashi S, Tanaka-Kagawa T, Jinno H. Detection of 34 plasticizers and 25 flame retardants in indoor air from houses in Sapporo, Japan. Science of the Total Environment 491-492:28-33. </t>
         </is>
@@ -1949,191 +1382,110 @@
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>Science of the Total Environment 491-492:28-33.</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>Various plasticizers and flame retardants are contained in building materials and furniture produced for indoor environments. However, some of these material inclusions have been reported to cause endocrine-disrupting and mucosa-irritating effects. Because of the local climate, buildings in Sapporo are better insulated against cold weather than those in many other areas in Japan. In this study, we measured 59 compounds, including plasticizers (phthalates, adipates, and others) and flame retardants (organo-phosphates and brominated compounds), from indoor air samples from six houses in Sapporo. These compounds were measured separately in the gas phase and the particle phase using a two-stage cartridge equipped with a quartz fiber filter (1 μm mesh) and C18 solid-phase extraction disk for sampling and analyzed by GC/MS and LC/MS/MS (for the detection of brominated flame retardants). Among the 59 compounds measured in this study, 34 compounds were detected from the indoor air of the six houses. The highest concentration among the 34 compounds found in a newly built house was 2,2,4-trimethyl-1,3-pentanediol monoisobutyrate (TXIB) at 20.8 μg/m(3). Di(2-ethyl-1-hexyl)terephthalate (DEHT), which has been used in recent years as an alternative to di(2-ethyl-1-hexyl)phthalate (DEHP), was found in all six houses, although at low concentrations ranging from 0.005 to 0.027 μg/m(3). To our knowledge, this is the first report of DEHT in indoor air in Japan. Among the compounds detected in this study, those with lower molecular weights tended to be captured in the C18 solid-phase extraction disk rather than in the quartz fiber filter. These results suggest that compounds with higher volatility exist preferentially in the gas phase, whereas compounds with lower volatility exist preferentially in the particulate phase in indoor air.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr"/>
       <c r="N7" s="2" t="n">
         <v>44040.92282178975</v>
       </c>
       <c r="O7" s="2" t="n">
         <v>44040.92282179005</v>
       </c>
       <c r="P7" t="b">
         <v>1</v>
       </c>
       <c r="Q7" t="b">
         <v>1</v>
       </c>
       <c r="R7" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S7" t="b">
         <v>1</v>
       </c>
       <c r="T7" t="b">
         <v>0</v>
       </c>
       <c r="U7" t="b">
         <v>0</v>
       </c>
       <c r="V7" t="b">
         <v>0</v>
       </c>
       <c r="W7" t="b">
         <v>0</v>
       </c>
       <c r="X7" t="b">
         <v>0</v>
       </c>
       <c r="Y7" t="b">
         <v>0</v>
       </c>
       <c r="Z7" t="b">
         <v>0</v>
       </c>
       <c r="AA7" t="b">
         <v>0</v>
       </c>
       <c r="AB7" t="b">
         <v>0</v>
       </c>
       <c r="AC7" t="b">
         <v>0</v>
       </c>
       <c r="AD7" t="b">
         <v>0</v>
       </c>
       <c r="AE7" t="b">
         <v>0</v>
       </c>
       <c r="AF7" t="b">
         <v>0</v>
       </c>
       <c r="AG7" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH7" t="b">
         <v>0</v>
       </c>
       <c r="AI7" t="b">
         <v>0</v>
       </c>
       <c r="AJ7" t="b">
         <v>0</v>
       </c>
       <c r="AK7" t="b">
         <v>0</v>
       </c>
       <c r="AL7" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM7" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>101002055</v>
       </c>
       <c r="B8" t="n">
         <v>2533847</v>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
           <t>10.1021/es503445c</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Dodson RE et al. 2014</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t xml:space="preserve">Dodson RE, Van den Eede, N, Covaci A, Perovich LJ, Brody JG, Rudel RA. Urinary Biomonitoring of Phosphate Flame Retardants: Levels in California Adults and Recommendations for Future Studies. Environmental Science and Technology 48:13625-13633. </t>
         </is>
@@ -2158,191 +1510,110 @@
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>Environmental Science and Technology 48:13625-13633.</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>Phosphate flame retardants (PFRs) are abundant and found at the highest concentrations relative to other flame retardant chemicals in house dust; however, little is known about the biological levels of PFRs and their relationship with house dust concentrations. These relationships provide insight into major exposure pathways and potential health risks. We analyzed urine samples from 16 California residents in 2011 for 6 chlorinated and nonchlorinated dialkyl or diaryl phosphates (DAPs), the expected major metabolites of the most prominent PFRs, and qualitatively screened for 18 other metabolites predicted from in vitro studies. We detected all 6 DAPs within the range of previously reported levels, although very few comparisons are available. We found weakly positive nonsignificant correlations between urine and dust concentrations and maxima urine corresponding to maxima dust for the pairs bis(1,3-dichloro-2-propyl) phosphate (BDCIPP)-tris(1,3-dichloro-isopropyl) phosphate (TDCIPP) and bis(2-chloroethyl) phosphate (BCEP)-tris(2-chloroethyl) phosphate (TCEP). Metabolite levels of PFRs were correlated for many PFR combinations, suggesting they commonly co-occur. As far as we know, this is the first study to measure these 6 DAP metabolites simultaneously and to detect other PFR metabolites in US urine samples. We recommend biomonitoring studies include these 6 DAPs as well as several additional compounds detected through qualitative screening and previous ADME studies. PFRs represent a class of poorly studied commercial chemicals with widespread exposure and raise concerns for health effects including carcinogenicity and neurotoxicity.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr"/>
       <c r="N8" s="2" t="n">
         <v>44040.92282208694</v>
       </c>
       <c r="O8" s="2" t="n">
         <v>44040.92282208723</v>
       </c>
       <c r="P8" t="b">
         <v>1</v>
       </c>
       <c r="Q8" t="b">
         <v>1</v>
       </c>
       <c r="R8" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S8" t="b">
         <v>1</v>
       </c>
       <c r="T8" t="b">
         <v>0</v>
       </c>
       <c r="U8" t="b">
         <v>0</v>
       </c>
       <c r="V8" t="b">
         <v>0</v>
       </c>
       <c r="W8" t="b">
         <v>0</v>
       </c>
       <c r="X8" t="b">
         <v>0</v>
       </c>
       <c r="Y8" t="b">
         <v>0</v>
       </c>
       <c r="Z8" t="b">
         <v>0</v>
       </c>
       <c r="AA8" t="b">
         <v>0</v>
       </c>
       <c r="AB8" t="b">
         <v>0</v>
       </c>
       <c r="AC8" t="b">
         <v>0</v>
       </c>
       <c r="AD8" t="b">
         <v>0</v>
       </c>
       <c r="AE8" t="b">
         <v>0</v>
       </c>
       <c r="AF8" t="b">
         <v>0</v>
       </c>
       <c r="AG8" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH8" t="b">
         <v>0</v>
       </c>
       <c r="AI8" t="b">
         <v>0</v>
       </c>
       <c r="AJ8" t="b">
         <v>0</v>
       </c>
       <c r="AK8" t="b">
         <v>0</v>
       </c>
       <c r="AL8" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM8" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>101002056</v>
       </c>
       <c r="B9" t="n">
         <v>2536551</v>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
           <t>10.1016/j.envpol.2014.07.009</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Ali N et al. 2014</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t xml:space="preserve">Ali N, Mehdi T, Malik RN, Eqani SA, Kamal A, Dirtu AC, Neels H, Covaci A. Levels and profile of several classes of organic contaminants in matched indoor dust and serum samples from occupational settings of Pakistan. Environmental Pollution 193:269-276. </t>
         </is>
@@ -2367,191 +1638,110 @@
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>Environmental Pollution 193:269-276.</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>Dust ingestion is an important route of human exposure to organic contaminants, especially for flame retardants (FRs) in occupational settings. Several classes of organic contaminants were analyzed in matched dust and serum samples from academics and workers in electronics and clothing stores of Faisalabad, Pakistan. The concentrations of contaminants varied in dust as follow: organophosphate FRs (∑PFRs) &amp;gt; novel brominated FRs (∑NBFRs) &amp;gt; polybrominated diphenyl ethers (∑PBDEs) &amp;gt; organochlorine pesticides (∑OCPs) &amp;gt; polychlorinated biphenyls (∑PCBs), while, in serum, concentration varied: ∑OCPs &amp;gt; bromophenols (∑BPs) &amp;gt; ∑PCBs &amp;gt; ∑HO-PCBs ≈ ∑PBDEs. Two NBFRs, namely 1,2-bis(2,4,6-tribromophenoxy)-ethane (BTBPE) and bis(2-ethylhexyl) tetrabromophthalate (TBPH), were detected in &amp;lt;10% of the serum samples. p,p'-DDE was the major contaminant in serum contributing to ∼75% of the total contaminant burden. Levels of Penta-BDE congeners in serum and dust were significantly correlated (r = 0.64, p &amp;lt; 0.01) for the academics, suggesting dust ingestion as an important determinant for their serum levels.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr"/>
       <c r="N9" s="2" t="n">
         <v>44040.92282219895</v>
       </c>
       <c r="O9" s="2" t="n">
         <v>44040.92282219922</v>
       </c>
       <c r="P9" t="b">
         <v>1</v>
       </c>
       <c r="Q9" t="b">
         <v>1</v>
       </c>
       <c r="R9" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S9" t="b">
         <v>1</v>
       </c>
       <c r="T9" t="b">
         <v>0</v>
       </c>
       <c r="U9" t="b">
         <v>0</v>
       </c>
       <c r="V9" t="b">
         <v>0</v>
       </c>
       <c r="W9" t="b">
         <v>0</v>
       </c>
       <c r="X9" t="b">
         <v>0</v>
       </c>
       <c r="Y9" t="b">
         <v>0</v>
       </c>
       <c r="Z9" t="b">
         <v>0</v>
       </c>
       <c r="AA9" t="b">
         <v>0</v>
       </c>
       <c r="AB9" t="b">
         <v>0</v>
       </c>
       <c r="AC9" t="b">
         <v>0</v>
       </c>
       <c r="AD9" t="b">
         <v>0</v>
       </c>
       <c r="AE9" t="b">
         <v>0</v>
       </c>
       <c r="AF9" t="b">
         <v>0</v>
       </c>
       <c r="AG9" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH9" t="b">
         <v>0</v>
       </c>
       <c r="AI9" t="b">
         <v>0</v>
       </c>
       <c r="AJ9" t="b">
         <v>0</v>
       </c>
       <c r="AK9" t="b">
         <v>0</v>
       </c>
       <c r="AL9" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM9" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>101002057</v>
       </c>
       <c r="B10" t="n">
         <v>2648828</v>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr">
         <is>
           <t>10.1021/es2007462</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Stapleton HM et al. 2011</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t xml:space="preserve">Stapleton HM, Klosterhaus S, Keller A, Ferguson P, van Bergen S, Cooper E, Webster TF, Blum A. Identification of Flame Retardants in Polyurethane Foam Collected from Baby Products. Environmental Science and Technology 45:5323-5331. </t>
         </is>
@@ -2576,191 +1766,110 @@
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>Environmental Science and Technology 45:5323-5331.</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>With the phase-out of PentaBDE in 2004, alternative flame retardants are being used in polyurethane foam to meet flammability standards. However, insufficient information is available on the identity of the flame retardants currently in use. Baby products containing polyurethane foam must meet California state furniture flammability standards, which likely affects the use of flame retardants in baby products throughout the U.S. However, it is unclear which products contain flame retardants and at what concentrations. In this study we surveyed baby products containing polyurethane foam to investigate how often flame retardants were used in these products. Information on when the products were purchased and whether they contained a label indicating that the product meets requirements for a California flammability standard were recorded. When possible, we identified the flame retardants being used and their concentrations in the foam. Foam samples collected from 101 commonly used baby products were analyzed. Eighty samples contained an identifiable flame retardant additive, and all but one of these was either chlorinated or brominated. The most common flame retardant detected was tris(1,3-dichloroisopropyl) phosphate (TDCPP; detection frequency 36%), followed by components typically found in the Firemastersso commercial mixture (detection frequency 17%). Five samples contained PBDE congeners commonly associated with PentaBDE, suggesting products with PentaBDE are still in-use. Two chlorinated organophosphate flame retardants (OPFRs) not previously documented in the environment were also identified, one of which is commercially sold as V6 (detection frequency 15%) and contains tris(2-chloroethyl) phosphate (TCEP) as an impurity. As an addition to this study, we used a portable X-ray fluorescence (XRF) analyzer to estimate the bromine and chlorine content of the foam and investigate whether XRF is a useful method for predicting the presence of halogenated flame retardant additives in these products. A significant correlation was observed for bromine; however, there was no significant relationship observed for chlorine. To the authors knowledge, this is the first study to report on flame retardants in baby products. In addition, we have identified two chlorinated OPFRs not previously documented in the environment or in consumer products. Based on exposure estimates conducted by the Consumer Product Safety Commission (CPSC), we predict that infants may receive greater exposure to TDCPP from these products compared to the average child or adult from upholstered furniture, all of which are higher than acceptable daily intake levels of TDCPP set by the CPSC. Future studies are therefore warranted to specifically measure infants exposure to these flame retardants from intimate contact with these products and to determine if there are any associated health concerns.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr"/>
       <c r="N10" s="2" t="n">
         <v>44040.92282233435</v>
       </c>
       <c r="O10" s="2" t="n">
         <v>44040.92282233461</v>
       </c>
       <c r="P10" t="b">
         <v>1</v>
       </c>
       <c r="Q10" t="b">
         <v>1</v>
       </c>
       <c r="R10" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S10" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T10" t="b">
         <v>0</v>
       </c>
       <c r="U10" t="b">
         <v>0</v>
       </c>
       <c r="V10" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W10" t="b">
         <v>0</v>
       </c>
       <c r="X10" t="b">
         <v>0</v>
       </c>
       <c r="Y10" t="b">
         <v>0</v>
       </c>
       <c r="Z10" t="b">
         <v>0</v>
       </c>
       <c r="AA10" t="b">
         <v>0</v>
       </c>
       <c r="AB10" t="b">
         <v>0</v>
       </c>
       <c r="AC10" t="b">
         <v>0</v>
       </c>
       <c r="AD10" t="b">
         <v>0</v>
       </c>
       <c r="AE10" t="b">
         <v>0</v>
       </c>
       <c r="AF10" t="b">
         <v>0</v>
       </c>
       <c r="AG10" t="b">
         <v>0</v>
       </c>
       <c r="AH10" t="b">
         <v>0</v>
       </c>
       <c r="AI10" t="b">
         <v>0</v>
       </c>
       <c r="AJ10" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AK10" t="b">
         <v>0</v>
       </c>
       <c r="AL10" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM10" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>101002058</v>
       </c>
       <c r="B11" t="n">
         <v>3464314</v>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr">
         <is>
           <t>10.1021/acs.est.6b02277</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Csiszar SA et al. 2016</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t xml:space="preserve">Csiszar SA, Meyer DE, Dionisio KL, Egeghy P, Isaacs KK, Price PS, Scanlon KA, Tan YM, Thomas K, Vallero D, Bare JC. Conceptual Framework To Extend Life Cycle Assessment Using Near-Field Human Exposure Modeling and High-Throughput Tools for Chemicals. Environmental Science and Technology 50:11922-11934. </t>
         </is>
@@ -2779,197 +1888,116 @@
         <is>
           <t>Csiszar SA et al.</t>
         </is>
       </c>
       <c r="J11" t="n">
         <v>2016</v>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>Environmental Science and Technology 50:11922-11934.</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>Life Cycle Assessment (LCA) is a decision-making tool that accounts for multiple impacts across the life cycle of a product or service. This paper presents a conceptual framework to integrate human health impact assessment with risk screening approaches to extend LCA to include near-field chemical sources (e.g., those originating from consumer products and building materials) that have traditionally been excluded from LCA. A new generation of rapid human exposure modeling and high-throughput toxicity testing is transforming chemical risk prioritization and provides an opportunity for integration of screening-level risk assessment (RA) with LCA. The combined LCA and RA approach considers environmental impacts of products alongside risks to human health, which is consistent with regulatory frameworks addressing RA within a sustainability mindset. A case study is presented to juxtapose LCA and risk screening approaches for a chemical used in a consumer product. The case study demonstrates how these new risk screening tools can be used to inform toxicity impact estimates in LCA and highlights needs for future research. The framework provides a basis for developing tools and methods to support decision making on the use of chemicals in products.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr"/>
       <c r="N11" s="2" t="n">
         <v>44040.92282247245</v>
       </c>
       <c r="O11" s="2" t="n">
         <v>44040.9228224727</v>
       </c>
       <c r="P11" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q11" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R11" t="b">
         <v>0</v>
       </c>
       <c r="S11" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T11" t="b">
         <v>0</v>
       </c>
       <c r="U11" t="b">
         <v>0</v>
       </c>
       <c r="V11" t="b">
         <v>0</v>
       </c>
       <c r="W11" t="b">
         <v>0</v>
       </c>
       <c r="X11" t="b">
         <v>0</v>
       </c>
       <c r="Y11" t="b">
         <v>0</v>
       </c>
       <c r="Z11" t="b">
         <v>0</v>
       </c>
       <c r="AA11" t="b">
         <v>0</v>
       </c>
       <c r="AB11" t="b">
         <v>0</v>
       </c>
       <c r="AC11" t="b">
         <v>0</v>
       </c>
       <c r="AD11" t="b">
         <v>0</v>
       </c>
       <c r="AE11" t="b">
         <v>0</v>
       </c>
       <c r="AF11" t="b">
         <v>0</v>
       </c>
       <c r="AG11" t="b">
         <v>0</v>
       </c>
       <c r="AH11" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI11" t="b">
         <v>0</v>
       </c>
       <c r="AJ11" t="b">
         <v>0</v>
       </c>
       <c r="AK11" t="b">
         <v>0</v>
       </c>
       <c r="AL11" t="b">
-        <v>1</v>
-[...79 lines deleted...]
-      <c r="BM11" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>101002059</v>
       </c>
       <c r="B12" t="n">
         <v>3473162</v>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
           <t>10.1021/acs.est.6b03762</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Jonker W et al. 2016</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t xml:space="preserve">Jonker W, Ballesteros-Gómez A, Hamers T, Somsen GW, Lamoree MH, Kool J. Highly selective screening of estrogenic compounds in consumer-electronics plastics by liquid chromatography in parallel combined with nanofractionation-bioactivity detection and mass spectrometry. Environmental Science and Technology 50:12385-12393. </t>
         </is>
@@ -2991,194 +2019,113 @@
       </c>
       <c r="J12" t="n">
         <v>2016</v>
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t>Environmental Science and Technology 50:12385-12393.</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>The chemical safety of consumer products is an issue of emerging concern. Plastics are widely used, e.g. as casings of consumer electronics (TVs, computers, routers, etc.), which are present in houses and offices in continuously increasing numbers. In this study, we investigate the estrogenic activity of components of plastics coming from electronics' casings. A recently developed fractionation platform for effect-directed analysis (EDA) was used. This platform combines reversed-phase liquid chromatography in parallel with bioassay detection via nanofractionation and with online high-resolution time-of-flight mass spectrometry (TOFMS) for the identification of bioactives. Four out of eight of the analyzed plastics samples showed the presence of estrogenic compounds. Based on the MS results these were assigned to bisphenol A (BPA), 2,4-di-tert-butylphenol, and a possible bisphenol A analog. All samples contained flame retardants, but these did not show any estrogenicity. The observed BPA, however, could be an impurity of tetrabromo-BPA (TBBPA) or TBBPA-based flame retardants. Due to the plausible migration of additives from plastics into the environment, plastics from consumer electronics likely constitute a source of estrogenic compound contamination in the indoor environment.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr"/>
       <c r="N12" s="2" t="n">
         <v>44040.92282260708</v>
       </c>
       <c r="O12" s="2" t="n">
         <v>44040.92282260735</v>
       </c>
       <c r="P12" t="b">
         <v>1</v>
       </c>
       <c r="Q12" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R12" t="b">
         <v>0</v>
       </c>
       <c r="S12" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T12" t="b">
         <v>0</v>
       </c>
       <c r="U12" t="b">
         <v>0</v>
       </c>
       <c r="V12" t="b">
         <v>0</v>
       </c>
       <c r="W12" t="b">
         <v>0</v>
       </c>
       <c r="X12" t="b">
         <v>0</v>
       </c>
       <c r="Y12" t="b">
         <v>0</v>
       </c>
       <c r="Z12" t="b">
         <v>0</v>
       </c>
       <c r="AA12" t="b">
         <v>0</v>
       </c>
       <c r="AB12" t="b">
         <v>0</v>
       </c>
       <c r="AC12" t="b">
         <v>0</v>
       </c>
       <c r="AD12" t="b">
         <v>0</v>
       </c>
       <c r="AE12" t="b">
         <v>0</v>
       </c>
       <c r="AF12" t="b">
         <v>0</v>
       </c>
       <c r="AG12" t="b">
         <v>0</v>
       </c>
       <c r="AH12" t="b">
         <v>0</v>
       </c>
       <c r="AI12" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ12" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AK12" t="b">
         <v>0</v>
       </c>
       <c r="AL12" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM12" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>101002060</v>
       </c>
       <c r="B13" t="n">
         <v>3604490</v>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr">
         <is>
           <t>10.1007/s10661-016-5725-1</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Tokumura M et al. 2017</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t xml:space="preserve">Tokumura M, Hatayama R, Tatsu K, Naito T, Takeda T, Raknuzzaman M, -Al-Mamun MH, Masunaga S. Organophosphate flame retardants in the indoor air and dust in cars in Japan. Environmental Monitoring and Assessment 189:48. </t>
         </is>
@@ -3203,191 +2150,110 @@
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>Environmental Monitoring and Assessment 189:48.</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>The concentrations of organophosphate flame retardants (OPFRs) in the indoor air and dust were measured in 25 unoccupied cars in Japan. In the indoor air of the cars, most OPFRs were neither detected nor found at a concentration lower than the method quantification limit. The highest concentration (1500 ng m(-3)) was obtained for tris(1-chloro-2-propyl) phosphate (TCIPP). By contrast, many OPFRs were detected in the dust samples collected from the interior of the cars. TCIPP and tris(2-ethylhexyl) phosphate (TEHP) were present at the highest concentrations at 390 μg g(-1) (in dust from car seats) and 640 μg g(-1) (in dust from car floor mats), respectively. The highest median concentrations (35 μg g(-1) for car seats, 53 μg g(-1) for car floor mats) were obtained for tris(2-butoxyethyl) phosphate (TBOEP). According to the results of our exposure assessment, the typical exposures to OPFRs via inhalation in car cabins ranged from 9.0×10(-4) to 7.8×10(-1) ng kg-bw(-1) day(-1). The typical exposures to OPFRs via dust ingestion ranged from 9.2×10(-4) to 8.8×10(-1) ng kg-bw(-1) day(-1). We compared these results with the ref-erence doses for OPFRs and found that, based on cur-rent information about the toxicities of OPFRs, exposure to OPFRs in car cabins via inhalation and dust ingestion is unlikely to have adverse human health effects.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr"/>
       <c r="N13" s="2" t="n">
         <v>44040.92282288404</v>
       </c>
       <c r="O13" s="2" t="n">
         <v>44040.92282288429</v>
       </c>
       <c r="P13" t="b">
         <v>1</v>
       </c>
       <c r="Q13" t="b">
         <v>1</v>
       </c>
       <c r="R13" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S13" t="b">
         <v>1</v>
       </c>
       <c r="T13" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U13" t="b">
         <v>0</v>
       </c>
       <c r="V13" t="b">
         <v>0</v>
       </c>
       <c r="W13" t="b">
         <v>0</v>
       </c>
       <c r="X13" t="b">
         <v>0</v>
       </c>
       <c r="Y13" t="b">
         <v>0</v>
       </c>
       <c r="Z13" t="b">
         <v>0</v>
       </c>
       <c r="AA13" t="b">
         <v>0</v>
       </c>
       <c r="AB13" t="b">
         <v>0</v>
       </c>
       <c r="AC13" t="b">
         <v>0</v>
       </c>
       <c r="AD13" t="b">
         <v>0</v>
       </c>
       <c r="AE13" t="b">
         <v>0</v>
       </c>
       <c r="AF13" t="b">
         <v>0</v>
       </c>
       <c r="AG13" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH13" t="b">
         <v>0</v>
       </c>
       <c r="AI13" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AJ13" t="b">
         <v>0</v>
       </c>
       <c r="AK13" t="b">
         <v>0</v>
       </c>
       <c r="AL13" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM13" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>101002061</v>
       </c>
       <c r="B14" t="n">
         <v>3974754</v>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr">
         <is>
           <t>10.1016/j.chemosphere.2016.12.126</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Li P et al. 2017</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t xml:space="preserve">Li P, Jin J, Wang Y, Hu J, Xu M, Sun Y, Ma Y. Concentrations of organophosphorus, polybromobenzene, and polybrominated diphenyl ether flame retardants in human serum, and relationships between concentrations and donor ages. Chemosphere 171:654-660. </t>
         </is>
@@ -3412,388 +2278,226 @@
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t>Chemosphere 171:654-660.</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>Organophosphorus flame retardants, polybromobenzenes, and polybrominated diphenyl ethers (PBDEs) were determined in pooled human serum samples collected in an area in which these chemicals are produced in North China. Tri (2-chloroethyl) phosphate (TCEP) was found at a higher concentration than the other chemicals, and the mean TCEP concentration was 480.4 ng/g lipid. This is the first time TCEP has been detected in human serum from China. The PBDE concentration in serum was found to have decreased between 2007 and 2013. BDE-209 remained the dominant PBDE congener, and its mean concentration was 91.3 ng/g lipid in this study. The polybromobenzene concentrations were relatively low, but pentabromobenzene and pentabromotoluene were found in very many of the samples. The highest TCEP, tris(2-butoxyethyl)phosphate, pentabromobenzene, and pentabromotoluene concentrations were found in samples from young people (&amp;lt;30 y old). This suggests that the risks posed by these alternative flame retardants also need more concerns.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr"/>
       <c r="N14" s="2" t="n">
         <v>44040.92282300929</v>
       </c>
       <c r="O14" s="2" t="n">
         <v>44040.92282300954</v>
       </c>
       <c r="P14" t="b">
         <v>1</v>
       </c>
       <c r="Q14" t="b">
         <v>1</v>
       </c>
       <c r="R14" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S14" t="b">
         <v>1</v>
       </c>
       <c r="T14" t="b">
         <v>0</v>
       </c>
       <c r="U14" t="b">
         <v>0</v>
       </c>
       <c r="V14" t="b">
         <v>0</v>
       </c>
       <c r="W14" t="b">
         <v>0</v>
       </c>
       <c r="X14" t="b">
         <v>0</v>
       </c>
       <c r="Y14" t="b">
         <v>0</v>
       </c>
       <c r="Z14" t="b">
         <v>0</v>
       </c>
       <c r="AA14" t="b">
         <v>0</v>
       </c>
       <c r="AB14" t="b">
         <v>0</v>
       </c>
       <c r="AC14" t="b">
         <v>0</v>
       </c>
       <c r="AD14" t="b">
         <v>0</v>
       </c>
       <c r="AE14" t="b">
         <v>0</v>
       </c>
       <c r="AF14" t="b">
         <v>0</v>
       </c>
       <c r="AG14" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH14" t="b">
         <v>0</v>
       </c>
       <c r="AI14" t="b">
         <v>0</v>
       </c>
       <c r="AJ14" t="b">
         <v>0</v>
       </c>
       <c r="AK14" t="b">
         <v>0</v>
       </c>
       <c r="AL14" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM14" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>101002062</v>
       </c>
       <c r="B15" t="n">
         <v>3974792</v>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr">
         <is>
           <t>FDA 2006</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t xml:space="preserve">FDA. U.S. Food and Drug Administration - Total Diet Study market baskets 1991-3 through 2003-4.  </t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>U.S. Food and Drug Administration - Total Diet Study market baskets 1991-3 through 2003-4</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>FDA</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>FDA</t>
         </is>
       </c>
       <c r="J15" t="n">
         <v>2006</v>
       </c>
       <c r="K15" t="inlineStr"/>
       <c r="L15" t="inlineStr"/>
       <c r="M15" t="inlineStr"/>
       <c r="N15" s="2" t="n">
         <v>44040.92282312823</v>
       </c>
       <c r="O15" s="2" t="n">
-        <v>44040.92282312846</v>
+        <v>46231.74260740885</v>
       </c>
       <c r="P15" t="b">
         <v>1</v>
       </c>
       <c r="Q15" t="b">
         <v>1</v>
       </c>
       <c r="R15" t="b">
         <v>0</v>
       </c>
       <c r="S15" t="b">
         <v>0</v>
       </c>
       <c r="T15" t="b">
         <v>0</v>
       </c>
       <c r="U15" t="b">
         <v>0</v>
       </c>
       <c r="V15" t="b">
         <v>0</v>
       </c>
       <c r="W15" t="b">
         <v>0</v>
       </c>
       <c r="X15" t="b">
         <v>0</v>
       </c>
       <c r="Y15" t="b">
         <v>0</v>
       </c>
       <c r="Z15" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA15" t="b">
         <v>0</v>
       </c>
       <c r="AB15" t="b">
         <v>0</v>
       </c>
       <c r="AC15" t="b">
         <v>0</v>
       </c>
       <c r="AD15" t="b">
         <v>0</v>
       </c>
       <c r="AE15" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AF15" t="b">
         <v>0</v>
       </c>
       <c r="AG15" t="b">
         <v>0</v>
       </c>
       <c r="AH15" t="b">
         <v>0</v>
       </c>
       <c r="AI15" t="b">
         <v>0</v>
       </c>
       <c r="AJ15" t="b">
         <v>0</v>
       </c>
       <c r="AK15" t="b">
         <v>0</v>
       </c>
       <c r="AL15" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM15" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>101002063</v>
       </c>
       <c r="B16" t="n">
         <v>4161719</v>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr">
         <is>
           <t>10.1016/j.envint.2017.06.021</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Hoffman K et al. 2017</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t xml:space="preserve">Hoffman K, Lorenzo A, Butt CM, Hammel SC, Henderson BB, Roman SA, Scheri RP, Stapleton HM, Sosa JA. Exposure to flame retardant chemicals and occurrence and severity of papillary thyroid cancer: A case-control study. Environment International 107:235-242. </t>
         </is>
@@ -3818,191 +2522,110 @@
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t>Environment International 107:235-242.</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>BACKGROUND: Thyroid cancer is the fastest increasing cancer in the U.S., and papillary thyroid cancer (PTC) accounts for &amp;gt;80% of incident cases. Increasing exposure to flame retardant chemicals (FRs) has raised concerns about their possible role in this 'epidemic'. The current study was designed to test the hypothesis that higher exposure to FRs is associated with increased odds of PTC.METHODS: PTC patients at the Duke Cancer Institute were approached and invited to participate. Age- and gender-matched controls were recruited from the Duke Health System and surrounding communities. Because suitable biomarkers of long-term exposure do not exist for many common FRs, and levels of FRs in dust are significantly correlated with exposure, relationships between FRs in household dust and PTC were evaluated in addition to available biomarkers. PTC status, measures of aggressiveness (e.g. tumor size) and BRAF V600E mutation were included as outcomes.RESULTS: Higher levels of some FRs, particularly decabromodiphenyl ether (BDE-209) and tris(2-chloroethyl) phosphate in dust, were associated with increased odds of PTC. Participants with dust BDE-209 concentrations above the median level were 2.29 times as likely to have PTC [95% confidence interval: 1.03, 5.08] compared to those with low BDE-209 concentrations. Associations varied based on tumor aggressiveness and mutation status; TCEP was more strongly associated with larger, more aggressive tumors and BDE-209 was associated with smaller, less aggressive tumors.CONCLUSIONS: Taken together, these results suggest exposure to FRs in the home, particularly BDE-209 and TCEP, may be associated with PTC occurrence and severity, and warrant further study.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr"/>
       <c r="N16" s="2" t="n">
         <v>44040.92282335138</v>
       </c>
       <c r="O16" s="2" t="n">
         <v>44040.92282335168</v>
       </c>
       <c r="P16" t="b">
         <v>1</v>
       </c>
       <c r="Q16" t="b">
         <v>1</v>
       </c>
       <c r="R16" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S16" t="b">
         <v>1</v>
       </c>
       <c r="T16" t="b">
         <v>0</v>
       </c>
       <c r="U16" t="b">
         <v>0</v>
       </c>
       <c r="V16" t="b">
         <v>0</v>
       </c>
       <c r="W16" t="b">
         <v>0</v>
       </c>
       <c r="X16" t="b">
         <v>0</v>
       </c>
       <c r="Y16" t="b">
         <v>0</v>
       </c>
       <c r="Z16" t="b">
         <v>0</v>
       </c>
       <c r="AA16" t="b">
         <v>0</v>
       </c>
       <c r="AB16" t="b">
         <v>0</v>
       </c>
       <c r="AC16" t="b">
         <v>0</v>
       </c>
       <c r="AD16" t="b">
         <v>0</v>
       </c>
       <c r="AE16" t="b">
         <v>0</v>
       </c>
       <c r="AF16" t="b">
         <v>0</v>
       </c>
       <c r="AG16" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH16" t="b">
         <v>0</v>
       </c>
       <c r="AI16" t="b">
         <v>0</v>
       </c>
       <c r="AJ16" t="b">
         <v>0</v>
       </c>
       <c r="AK16" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AL16" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM16" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>101002064</v>
       </c>
       <c r="B17" t="n">
         <v>4182528</v>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr">
         <is>
           <t>10.1016/j.envpol.2016.04.038</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Wan W et al. 2016</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t xml:space="preserve">Wan W, Zhang S, Huang H, Wu T. Occurrence and distribution of organophosphorus esters in soils and wheat plants in a plastic waste treatment area in China. Environmental Pollution 214:349-353. </t>
         </is>
@@ -4027,191 +2650,110 @@
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t>Environmental Pollution 214:349-353.</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>This study for the first time reported the occurrence, distribution and concentrations of organophosphate esters (OPEs) in soils caused by plastic waste treatment, as well as their influence on OPE accumulation in wheat (Triticum aestivum L.). Eight OPEs were detected with the total concentrations of 38-1250 ng/g dry weight in the soils from the treatment sites, and tributoxyethyl phosphate and tri(2-chloroethyl) phosphate present as the dominant OPEs. There were similar distribution patterns of OPEs and significant correlations between the total OPE concentrations in the soils from the plastic waste treatment sites with those in the nearby farmlands (P &lt; 0.005), indicating that plastic waste treatment caused the OPE contamination of farmland soils. The uptake and translocation of OPEs by wheat were determined, with OPEs of high hydrophobicity more easily taken up from soils and OPEs with low hydrophobicity more liable to be translocated acropetally.</t>
         </is>
       </c>
       <c r="M17" t="inlineStr"/>
       <c r="N17" s="2" t="n">
         <v>44040.92282346279</v>
       </c>
       <c r="O17" s="2" t="n">
         <v>44040.92282346304</v>
       </c>
       <c r="P17" t="b">
         <v>1</v>
       </c>
       <c r="Q17" t="b">
         <v>1</v>
       </c>
       <c r="R17" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S17" t="b">
         <v>1</v>
       </c>
       <c r="T17" t="b">
         <v>0</v>
       </c>
       <c r="U17" t="b">
         <v>0</v>
       </c>
       <c r="V17" t="b">
         <v>0</v>
       </c>
       <c r="W17" t="b">
         <v>0</v>
       </c>
       <c r="X17" t="b">
         <v>0</v>
       </c>
       <c r="Y17" t="b">
         <v>0</v>
       </c>
       <c r="Z17" t="b">
         <v>0</v>
       </c>
       <c r="AA17" t="b">
         <v>0</v>
       </c>
       <c r="AB17" t="b">
         <v>0</v>
       </c>
       <c r="AC17" t="b">
         <v>0</v>
       </c>
       <c r="AD17" t="b">
         <v>0</v>
       </c>
       <c r="AE17" t="b">
         <v>0</v>
       </c>
       <c r="AF17" t="b">
         <v>0</v>
       </c>
       <c r="AG17" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH17" t="b">
         <v>0</v>
       </c>
       <c r="AI17" t="b">
         <v>0</v>
       </c>
       <c r="AJ17" t="b">
         <v>0</v>
       </c>
       <c r="AK17" t="b">
         <v>0</v>
       </c>
       <c r="AL17" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM17" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>101002065</v>
       </c>
       <c r="B18" t="n">
         <v>4261384</v>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr">
         <is>
           <t>10.1080/15287390701432384</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Djohan D et al. 2007</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t xml:space="preserve">Djohan D, Yu J, Connell D, Christensen E. Health risk assessment of chlorobenzenes in the air of residential houses using probabilistic techniques. Journal of Toxicology and Environmental Health, Part A: Current Issues 70:1594-1603. </t>
         </is>
@@ -4230,197 +2772,116 @@
         <is>
           <t>Djohan D et al.</t>
         </is>
       </c>
       <c r="J18" t="n">
         <v>2007</v>
       </c>
       <c r="K18" t="inlineStr">
         <is>
           <t>Journal of Toxicology and Environmental Health, Part A: Current Issues 70:1594-1603.</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>A human health risk assessment was performed to evaluate the risks due to chlorobenzenes in the air of residential houses. Chlorobenzenes found in the air in the toilets, rooms, and outdoors of three houses in Brisbane, Australia, were sampled by trapping on Tenax TA and analyzed using an automated thermal desorption (ATD)-gas chromatography/mass spectrometry (GC/MS) method. Concentrations of 1,4-dichlorobenzene (1,4-DCB) in the rooms, toilets, and outdoors were used as the exposure concentrations (E), while those in the toilets (microg/m3) were used as the high-exposure concentrations (HE). The exposure concentrations were transformed into exposure doses (EXD(E) and EXD(HE)). Dose-response data from the literature for a range of adverse effects in animals were obtained and exposure doses were expressed as human equivalent dose (HED). The HED values were higher than the EXD(E) and EXD(HE) values for all adverse effects, and a hazard quotient was calculated that indicated a low level of risk with the high-exposure environment. The lifetime average daily doses (LADDs) for a wide range of adverse effects observed in human case studies were estimated and compared to the doses in the high-exposure (HE) situation. Using the Monte Carlo simulation technique the probabilities of risk quotients higher than unity ranged from 0.02 to 0.26. This evaluation indicated that 1,4-DCB posed low risks to general residents; however, for individuals with susceptible characteristics and exposure to elevated 1,4-DCB, the probability of adverse responses was moderate to high.</t>
         </is>
       </c>
       <c r="M18" t="inlineStr"/>
       <c r="N18" s="2" t="n">
         <v>44040.92282359815</v>
       </c>
       <c r="O18" s="2" t="n">
         <v>44040.92282359843</v>
       </c>
       <c r="P18" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q18" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R18" t="b">
         <v>0</v>
       </c>
       <c r="S18" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T18" t="b">
         <v>0</v>
       </c>
       <c r="U18" t="b">
         <v>0</v>
       </c>
       <c r="V18" t="b">
         <v>0</v>
       </c>
       <c r="W18" t="b">
         <v>0</v>
       </c>
       <c r="X18" t="b">
         <v>0</v>
       </c>
       <c r="Y18" t="b">
         <v>0</v>
       </c>
       <c r="Z18" t="b">
         <v>0</v>
       </c>
       <c r="AA18" t="b">
         <v>0</v>
       </c>
       <c r="AB18" t="b">
         <v>0</v>
       </c>
       <c r="AC18" t="b">
         <v>0</v>
       </c>
       <c r="AD18" t="b">
         <v>0</v>
       </c>
       <c r="AE18" t="b">
         <v>0</v>
       </c>
       <c r="AF18" t="b">
         <v>0</v>
       </c>
       <c r="AG18" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH18" t="b">
         <v>0</v>
       </c>
       <c r="AI18" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AJ18" t="b">
         <v>0</v>
       </c>
       <c r="AK18" t="b">
         <v>0</v>
       </c>
       <c r="AL18" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM18" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>101002066</v>
       </c>
       <c r="B19" t="n">
         <v>5039996</v>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr">
         <is>
           <t>10.1016/j.envpol.2019.01.107</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Chen Y et al. 2019</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t xml:space="preserve">Chen Y, Jiang L, Lu S, Kang L, Luo X, Liu G, Cui X, Yu Y. Organophosphate ester and phthalate ester metabolites in urine from primiparas in Shenzhen, China: Implications for health risks. Environmental Pollution 247:944-952. </t>
         </is>
@@ -4445,191 +2906,110 @@
       </c>
       <c r="K19" t="inlineStr">
         <is>
           <t>Environmental Pollution 247:944-952.</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>Organophosphate esters (OPEs) and phthalate esters (PAEs) are extensively used as additives in commercial and household products. However, knowledge on human exposure to OPEs and PAEs remains limited in China. This study aimed to investigate OPE and PAE metabolites in urine samples of primiparas and to evaluate the cumulative risk of OPE and PAE exposure. A total of 8 OPE metabolites and 11 PAE metabolites were measured in urine samples of 84 primiparas from Shenzhen, China. The OPE metabolites were found in at least 72% of the urine samples with bis(2-chloroethyl) phosphate (BCEP) being the dominant analogue. Among the 11 PAE metabolites, mono-n-butyl phthalate (mBP) was the most abundant analogue and had a median concentration (139 μg/L) greater than those reported in urine samples from other countries and regions. A significant, positive correlation was found between Σ8OPEMs (the sum of 8 OPE metabolites) and body mass index (BMI). The urinary concentration of Σ11PAEMs (the sum of 11 PAE metabolites) was positively associated with the time of computer using by the primiparas. The estimated daily intakes (EDI) of tris(2-chlorethyl) phosphate (TCEP, the parent chemical of BCEP) and di-n-butyl phthalate (DnBP, the parent chemical of mBP) were determined to be 0.47 and 9.14 μg/kg bw/day, respectively. The 95th percentile EDI values for TCEP and DnBP both exceeded their corresponding reference doses. Twelve and fifty-five percentage of the primiparas were estimated to have HIRfD (hazard index corresponding to reference doses) and HITDI (hazard index corresponding to tolerable daily intake) values exceeding 1 for OPEs and PAEs, respectively, suggesting a relatively high exposure risk.</t>
         </is>
       </c>
       <c r="M19" t="inlineStr"/>
       <c r="N19" s="2" t="n">
         <v>44040.92282373738</v>
       </c>
       <c r="O19" s="2" t="n">
         <v>44040.92282373766</v>
       </c>
       <c r="P19" t="b">
         <v>1</v>
       </c>
       <c r="Q19" t="b">
         <v>1</v>
       </c>
       <c r="R19" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S19" t="b">
         <v>1</v>
       </c>
       <c r="T19" t="b">
         <v>0</v>
       </c>
       <c r="U19" t="b">
         <v>0</v>
       </c>
       <c r="V19" t="b">
         <v>0</v>
       </c>
       <c r="W19" t="b">
         <v>0</v>
       </c>
       <c r="X19" t="b">
         <v>0</v>
       </c>
       <c r="Y19" t="b">
         <v>0</v>
       </c>
       <c r="Z19" t="b">
         <v>0</v>
       </c>
       <c r="AA19" t="b">
         <v>0</v>
       </c>
       <c r="AB19" t="b">
         <v>0</v>
       </c>
       <c r="AC19" t="b">
         <v>0</v>
       </c>
       <c r="AD19" t="b">
         <v>0</v>
       </c>
       <c r="AE19" t="b">
         <v>0</v>
       </c>
       <c r="AF19" t="b">
         <v>0</v>
       </c>
       <c r="AG19" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH19" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI19" t="b">
         <v>0</v>
       </c>
       <c r="AJ19" t="b">
         <v>0</v>
       </c>
       <c r="AK19" t="b">
         <v>0</v>
       </c>
       <c r="AL19" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM19" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>101002067</v>
       </c>
       <c r="B20" t="n">
         <v>5039997</v>
       </c>
       <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr">
         <is>
           <t>10.1016/j.envres.2018.12.065</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Kim YR et al. 2019</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t xml:space="preserve">Kim YR, Pacella RE, Harden FA, White N, Toms LL. A systematic review: Impact of endocrine disrupting chemicals exposure on fecundity as measured by time to pregnancy. Environmental Research 171:119-133. [Review]. </t>
         </is>
@@ -4651,194 +3031,113 @@
       </c>
       <c r="J20" t="n">
         <v>2019</v>
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t>Environmental Research 171:119-133. [Review]</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>BACKGROUND: Emerging scientific evidence suggests that exposure to environmental pollutants is associated with negative effects on fecundity as measured by time to pregnancy (TTP).OBJECTIVES: To conduct a systematic review of the literature on the association between selected endocrine disrupting chemicals (EDCs), and fecundity as measured by TTP in humans. Compounds included in this review are: brominated flame retardants (BFRs) such as hexabromocyclododecane, tetrabromobiphenol A and polybrominated diphenyl ethers; organophosphates flame retardants (OPFRs); and phthalates.METHODS: Scopus, MEDLINE via Ebscohost and EMBASE databases were searched for articles exploring the relationships between selected EDCs and fecundity as measured by time to pregnancy. We assessed the quality of included studies and evidence for causality was graded using the criteria developed by the World Cancer Research Fund.RESULTS: 14 studies of 191 full-text articles assessed for eligibility were included for qualitative synthesis. Five studies examined BFRs and 10 studies examined phthalates. Among the fourteen, one study assessed both BFRs and phthalates. There were no studies which investigated fecundity as measured by TTP on HBCD, TBBPA, or OPFRs. We recorded plausible fecundity outcomes as measured by TTP related to some of these EDCs. BFRs or phthalates increased TTP. However, results were inconsistent.CONCLUSION: We recorded mostly weak associations between exposure to selected EDCs and fecundity. However, evidence was considered limited to conclude a causal relationship due to inconsistency of results. The health risks posed by these chemicals in exposed populations are only beginning to be recognized and prospective measurement of the environmental effects of the chemicals in large cohort studies are urgently needed to confirm these relationships and inform policies aimed at exposure prevention.</t>
         </is>
       </c>
       <c r="M20" t="inlineStr"/>
       <c r="N20" s="2" t="n">
         <v>44040.92282396963</v>
       </c>
       <c r="O20" s="2" t="n">
         <v>44040.92282396991</v>
       </c>
       <c r="P20" t="b">
         <v>1</v>
       </c>
       <c r="Q20" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R20" t="b">
         <v>0</v>
       </c>
       <c r="S20" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T20" t="b">
         <v>0</v>
       </c>
       <c r="U20" t="b">
         <v>0</v>
       </c>
       <c r="V20" t="b">
         <v>0</v>
       </c>
       <c r="W20" t="b">
         <v>0</v>
       </c>
       <c r="X20" t="b">
         <v>0</v>
       </c>
       <c r="Y20" t="b">
         <v>0</v>
       </c>
       <c r="Z20" t="b">
         <v>0</v>
       </c>
       <c r="AA20" t="b">
         <v>0</v>
       </c>
       <c r="AB20" t="b">
         <v>0</v>
       </c>
       <c r="AC20" t="b">
         <v>0</v>
       </c>
       <c r="AD20" t="b">
         <v>0</v>
       </c>
       <c r="AE20" t="b">
         <v>0</v>
       </c>
       <c r="AF20" t="b">
         <v>0</v>
       </c>
       <c r="AG20" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH20" t="b">
         <v>0</v>
       </c>
       <c r="AI20" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ20" t="b">
         <v>0</v>
       </c>
       <c r="AK20" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AL20" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM20" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>101002068</v>
       </c>
       <c r="B21" t="n">
         <v>5113326</v>
       </c>
       <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr"/>
       <c r="E21" t="inlineStr">
         <is>
           <t>U.S. EPA 2015</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t xml:space="preserve">U.S. EPA. Flame retardants used in flexible polyurethane foam: An alternatives assessment update. Washington, DC: U.S. Environmental Protection Agency, Design for the Environment Program. </t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Flame retardants used in flexible polyurethane foam: An alternatives assessment update</t>
@@ -4852,51 +3151,51 @@
       <c r="I21" t="inlineStr">
         <is>
           <t>U.S. EPA</t>
         </is>
       </c>
       <c r="J21" t="n">
         <v>2015</v>
       </c>
       <c r="K21" t="inlineStr">
         <is>
           <t>Washington, DC: U.S. Environmental Protection Agency, Design for the Environment Program.</t>
         </is>
       </c>
       <c r="L21" t="inlineStr"/>
       <c r="M21" t="inlineStr"/>
       <c r="N21" s="2" t="n">
         <v>44040.92282402442</v>
       </c>
       <c r="O21" s="2" t="n">
         <v>44040.92282402467</v>
       </c>
       <c r="P21" t="b">
         <v>1</v>
       </c>
       <c r="Q21" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R21" t="b">
         <v>0</v>
       </c>
       <c r="S21" t="b">
         <v>0</v>
       </c>
       <c r="T21" t="b">
         <v>0</v>
       </c>
       <c r="U21" t="b">
         <v>0</v>
       </c>
       <c r="V21" t="b">
         <v>0</v>
       </c>
       <c r="W21" t="b">
         <v>0</v>
       </c>
       <c r="X21" t="b">
         <v>0</v>
       </c>
       <c r="Y21" t="b">
         <v>0</v>
       </c>
@@ -4906,140 +3205,59 @@
       <c r="AA21" t="b">
         <v>0</v>
       </c>
       <c r="AB21" t="b">
         <v>0</v>
       </c>
       <c r="AC21" t="b">
         <v>0</v>
       </c>
       <c r="AD21" t="b">
         <v>0</v>
       </c>
       <c r="AE21" t="b">
         <v>0</v>
       </c>
       <c r="AF21" t="b">
         <v>0</v>
       </c>
       <c r="AG21" t="b">
         <v>0</v>
       </c>
       <c r="AH21" t="b">
         <v>0</v>
       </c>
       <c r="AI21" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ21" t="b">
         <v>0</v>
       </c>
       <c r="AK21" t="b">
         <v>0</v>
       </c>
       <c r="AL21" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM21" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>101002069</v>
       </c>
       <c r="B22" t="n">
         <v>5155521</v>
       </c>
       <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr">
         <is>
           <t>Toxicology Excellence for Risk Assessment (TERA) 2016</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t xml:space="preserve">Toxicology Excellence for Risk Assessment (TERA). Flame retardant exposure assessment. Cincinnati, OH: Toxicology Excellence for Risk Assessment Center at the University of Cincinnati. </t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Flame retardant exposure assessment</t>
@@ -5080,167 +3298,86 @@
       <c r="R22" t="b">
         <v>0</v>
       </c>
       <c r="S22" t="b">
         <v>0</v>
       </c>
       <c r="T22" t="b">
         <v>0</v>
       </c>
       <c r="U22" t="b">
         <v>0</v>
       </c>
       <c r="V22" t="b">
         <v>0</v>
       </c>
       <c r="W22" t="b">
         <v>0</v>
       </c>
       <c r="X22" t="b">
         <v>0</v>
       </c>
       <c r="Y22" t="b">
         <v>0</v>
       </c>
       <c r="Z22" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA22" t="b">
         <v>0</v>
       </c>
       <c r="AB22" t="b">
         <v>0</v>
       </c>
       <c r="AC22" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD22" t="b">
         <v>0</v>
       </c>
       <c r="AE22" t="b">
         <v>0</v>
       </c>
       <c r="AF22" t="b">
         <v>0</v>
       </c>
       <c r="AG22" t="b">
         <v>0</v>
       </c>
       <c r="AH22" t="b">
         <v>0</v>
       </c>
       <c r="AI22" t="b">
         <v>0</v>
       </c>
       <c r="AJ22" t="b">
         <v>0</v>
       </c>
       <c r="AK22" t="b">
         <v>0</v>
       </c>
       <c r="AL22" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM22" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>101002070</v>
       </c>
       <c r="B23" t="n">
         <v>5160033</v>
       </c>
       <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr">
         <is>
           <t>OECD 2002</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t xml:space="preserve">OECD. SIDS Initial Assessment Report: Triphenyl phosphate. (151). </t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>SIDS Initial Assessment Report: Triphenyl phosphate</t>
@@ -5254,51 +3391,51 @@
       <c r="I23" t="inlineStr">
         <is>
           <t>OECD</t>
         </is>
       </c>
       <c r="J23" t="n">
         <v>2002</v>
       </c>
       <c r="K23" t="inlineStr">
         <is>
           <t>(151).</t>
         </is>
       </c>
       <c r="L23" t="inlineStr"/>
       <c r="M23" t="inlineStr"/>
       <c r="N23" s="2" t="n">
         <v>44040.92282426693</v>
       </c>
       <c r="O23" s="2" t="n">
         <v>44040.92282426719</v>
       </c>
       <c r="P23" t="b">
         <v>1</v>
       </c>
       <c r="Q23" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R23" t="b">
         <v>0</v>
       </c>
       <c r="S23" t="b">
         <v>0</v>
       </c>
       <c r="T23" t="b">
         <v>0</v>
       </c>
       <c r="U23" t="b">
         <v>0</v>
       </c>
       <c r="V23" t="b">
         <v>0</v>
       </c>
       <c r="W23" t="b">
         <v>0</v>
       </c>
       <c r="X23" t="b">
         <v>0</v>
       </c>
       <c r="Y23" t="b">
         <v>0</v>
       </c>
@@ -5308,140 +3445,59 @@
       <c r="AA23" t="b">
         <v>0</v>
       </c>
       <c r="AB23" t="b">
         <v>0</v>
       </c>
       <c r="AC23" t="b">
         <v>0</v>
       </c>
       <c r="AD23" t="b">
         <v>0</v>
       </c>
       <c r="AE23" t="b">
         <v>0</v>
       </c>
       <c r="AF23" t="b">
         <v>0</v>
       </c>
       <c r="AG23" t="b">
         <v>0</v>
       </c>
       <c r="AH23" t="b">
         <v>0</v>
       </c>
       <c r="AI23" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ23" t="b">
         <v>0</v>
       </c>
       <c r="AK23" t="b">
         <v>0</v>
       </c>
       <c r="AL23" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM23" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>101002071</v>
       </c>
       <c r="B24" t="n">
         <v>5305891</v>
       </c>
       <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr">
         <is>
           <t>10.1016/j.scitotenv.2019.02.280</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Gadelha JR et al. 2019</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t xml:space="preserve">Gadelha JR, Rocha AC, Camacho C, Eljarrat E, Peris A, Aminot Y, Readman JW, Boti V, Nannou C, Kapsi M, Albanis T, Rocha F, Machado A, Bordalo A, Valente LMP, Nunes ML, Marques A, Almeida CMR. Persistent and emerging pollutants assessment on aquaculture oysters (Crassostrea gigas) from NW Portuguese coast (Ria De Aveiro). Science of the Total Environment 666:731-742. </t>
         </is>
@@ -5466,191 +3522,110 @@
       </c>
       <c r="K24" t="inlineStr">
         <is>
           <t>Science of the Total Environment 666:731-742.</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>The study aim was to determine a range of relevant persistent and emerging pollutants in oysters produced in an aquaculture facility located in an important production area, to assure their safety for human consumption. Pollutants, including 16 PAHs, 3 butyltins (BTs), 29 flame retardants (FRs, including organophosphate and halogenated FRs), 35 pesticides (including 9 pyrethroid insecticides) and 13 personal care products (PCPs, including musks and UV filters), were determined in oysters' tissues collected during one year in four seasonal sampling surveys. The seasonal environmental pollution on the production site was evaluated by water and sediment analysis. Furthermore, oysters' nutritional quality was also assessed and related with the consumption of healthy seafood, showing that oysters are a rich source of protein with low fat content and with a high quality index all year around. Results showed that most analysed pollutants were not detected either in oyster tissues or in environmental matrixes (water and sediments). The few pollutants detected in oyster tissues, including both regulated and non-legislated pollutants, such as a few PAHs (fluorene, phenanthrene, anthracene, fluoranthene, pyrene and indenopyrene), FRs (TPPO, TDCPP, DCP, BDE-47, BDE-209 and Dec 602) and PCPs (galaxolide, galaxolidone, homosalate and octocrylene), were present at low levels (in the ng/g dw range) and did not represent a significant health risk to humans. The observed seasonal variations related to human activities (e.g. tourism in summer) highlights the need for environmental protection and sustainable resource exploration for safe seafood production.</t>
         </is>
       </c>
       <c r="M24" t="inlineStr"/>
       <c r="N24" s="2" t="n">
         <v>44040.92282434127</v>
       </c>
       <c r="O24" s="2" t="n">
         <v>44040.92282434148</v>
       </c>
       <c r="P24" t="b">
         <v>1</v>
       </c>
       <c r="Q24" t="b">
         <v>1</v>
       </c>
       <c r="R24" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S24" t="b">
         <v>1</v>
       </c>
       <c r="T24" t="b">
         <v>0</v>
       </c>
       <c r="U24" t="b">
         <v>0</v>
       </c>
       <c r="V24" t="b">
         <v>0</v>
       </c>
       <c r="W24" t="b">
         <v>0</v>
       </c>
       <c r="X24" t="b">
         <v>0</v>
       </c>
       <c r="Y24" t="b">
         <v>0</v>
       </c>
       <c r="Z24" t="b">
         <v>0</v>
       </c>
       <c r="AA24" t="b">
         <v>0</v>
       </c>
       <c r="AB24" t="b">
         <v>0</v>
       </c>
       <c r="AC24" t="b">
         <v>0</v>
       </c>
       <c r="AD24" t="b">
         <v>0</v>
       </c>
       <c r="AE24" t="b">
         <v>0</v>
       </c>
       <c r="AF24" t="b">
         <v>0</v>
       </c>
       <c r="AG24" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH24" t="b">
         <v>0</v>
       </c>
       <c r="AI24" t="b">
         <v>0</v>
       </c>
       <c r="AJ24" t="b">
         <v>0</v>
       </c>
       <c r="AK24" t="b">
         <v>0</v>
       </c>
       <c r="AL24" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM24" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>101002072</v>
       </c>
       <c r="B25" t="n">
         <v>5423396</v>
       </c>
       <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr">
         <is>
           <t>10.1021/acs.est.8b03043</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>He C et al. 2018</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t xml:space="preserve">He C, Wang X, Tang S, Phong Thai, Li Z, Baduel C, Mueller JF. Concentrations of Organophosphate Esters and Their Specific Metabolites in Food in Southeast Queensland, Australia: Is Dietary Exposure an Important Pathway of Organophosphate Esters and Their Metabolites?. Environmental Science and Technology 52:12765-12773. </t>
         </is>
@@ -5675,191 +3650,110 @@
       </c>
       <c r="K25" t="inlineStr">
         <is>
           <t>Environmental Science and Technology 52:12765-12773.</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t>There were several studies that measured organophosphate esters (OPEs) in foods to assess the dietary intake of OPEs but none has measured OPE metabolites (mOPEs) in the same samples. In this study, we measured the concentrations of OPEs and mOPEs in 87 food samples and in five tap water samples collected in Queensland, Australia belonging to eight food groups. Tris(2-chloroisopropyl) phosphate (TCIPP) (detection frequency (DF), 77%) and tributyl phosphate (TBP) (DF, 71%), were the most frequently detected OPEs, while dibutyl phosphate (DBP) (DF, 84%) and diphenyl phosphate (DPhP) (DF, 86%) were the most frequently detected mOPEs. Vegetables had the highest concentrations of both ∑9OPEs and ∑11mOPEs, with the mean concentrations of 2.6 and 17 ng/g wet weight. Compared with dust ingestion and inhalation, dietary intake was the most important exposure pathway for tris(2-chloroethyl) phosphate (TCEP) (4.1 ng/kg bw/day), TCIPP (25 ng/kg bw/day), and TBP (6.7 ng/kg bw/day), accounting for &gt;75% of total intake. Furthermore, we found that the intakes of some mOPEs, that is, bis(1,3-dichloroisopropyl) phosphate (BDCIPP) and DPhP from diet were typically higher than that of their parent OPEs. Such high levels of mOPE intakes could interfere with the utilization of mOPEs as biomarkers for assessing OPE exposure and warrant further investigation.</t>
         </is>
       </c>
       <c r="M25" t="inlineStr"/>
       <c r="N25" s="2" t="n">
         <v>44040.92282455214</v>
       </c>
       <c r="O25" s="2" t="n">
         <v>44040.92282455241</v>
       </c>
       <c r="P25" t="b">
         <v>1</v>
       </c>
       <c r="Q25" t="b">
         <v>1</v>
       </c>
       <c r="R25" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S25" t="b">
         <v>1</v>
       </c>
       <c r="T25" t="b">
         <v>0</v>
       </c>
       <c r="U25" t="b">
         <v>0</v>
       </c>
       <c r="V25" t="b">
         <v>0</v>
       </c>
       <c r="W25" t="b">
         <v>0</v>
       </c>
       <c r="X25" t="b">
         <v>0</v>
       </c>
       <c r="Y25" t="b">
         <v>0</v>
       </c>
       <c r="Z25" t="b">
         <v>0</v>
       </c>
       <c r="AA25" t="b">
         <v>0</v>
       </c>
       <c r="AB25" t="b">
         <v>0</v>
       </c>
       <c r="AC25" t="b">
         <v>0</v>
       </c>
       <c r="AD25" t="b">
         <v>0</v>
       </c>
       <c r="AE25" t="b">
         <v>0</v>
       </c>
       <c r="AF25" t="b">
         <v>0</v>
       </c>
       <c r="AG25" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH25" t="b">
         <v>0</v>
       </c>
       <c r="AI25" t="b">
         <v>0</v>
       </c>
       <c r="AJ25" t="b">
         <v>0</v>
       </c>
       <c r="AK25" t="b">
         <v>0</v>
       </c>
       <c r="AL25" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM25" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>101002073</v>
       </c>
       <c r="B26" t="n">
         <v>5469244</v>
       </c>
       <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr">
         <is>
           <t>10.1016/j.envpol.2018.08.051</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Zhang B et al. 2018</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t xml:space="preserve">Zhang B, Lu S, Huang M, Zhou M, Zhou Z, Zheng H, Jiang Y, Bai X, Zhang T. Urinary metabolites of organophosphate flame retardants in 0-5-year-old children: Potential exposure risk for inpatients and home-stay infants. Environmental Pollution 243:318-325. </t>
         </is>
@@ -5884,191 +3778,110 @@
       </c>
       <c r="K26" t="inlineStr">
         <is>
           <t>Environmental Pollution 243:318-325.</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t>Organophosphate flame retardants (OPFRs) have been commonly observed in indoor dust, food, and drinking water in China, but little is known about their exposure levels or factors leading to exposure in Chinese children. In this study, we measured eight metabolites of OPFRs (mOPFRs) in 227 urine samples collected from 0- to 5-year-old children in China. The high detection rates of mOPFRs (60%-100%) in the collected urine samples demonstrated the widespread exposure of this population to OPFRs. The median concentrations indicated that bis(2-chloroethyl)phosphate (BCEP, 0.85 ng/mL) and diphenyl phosphate (DPHP, 0.27 ng/mL) were the dominant chlorinated mOPFRs and nonchlorinated mOPFRs, respectively. Interestingly, the median urinary levels of bis(1-chloro-2-propyl)phosphate (BCIPP, 6.48 ng/mL) and bis(2-butoxyethyl)phosphate (BBOEP, 0.31 ng/mL) in inpatient infants were one order of magnitude higher (p &lt; 0.01) than those observed in outpatient infants. For home-stay participants, furthermore, infants (0-1 year) had the highest median levels of BCIPP (0.72 ng/mL) and dibutyl phosphate (DBP, 0.14 ng/mL) among the three age groups (i.e., 0-1, &gt;1-3, and &gt;3-5 years), and significantly (p &lt; 0.05) negative age-related relationships were found for both urinary mOPFRs. Two set of data on estimated daily intakes (EDIs) were calculated based on the fraction of OPFR excreted as the corresponding mOPFR (FUE) in human liver microsomes (EDIHLM) and S9 fraction (EDIS9) system, respectively. In general, children have relatively high EDIs of tris(2-chloroethyl)phosphate (TCEP: EDIHLM = 485 ng/kg bw/day, EDIS9 = 261 ng/kg bw/day). Furthermore, 17% or 21% of inpatient infants had EDIs that exceeded the reference dose, whereas this value was reduced to 13% in outpatient infants; and this value decreased with age among all home-stay children (0-5 years). Our results indicated that inpatient and home-stay infants had a higher potential risk of OPFR exposure. To our knowledge, this is the first study to identify the elevated urinary levels of mOPFRs in inpatients.</t>
         </is>
       </c>
       <c r="M26" t="inlineStr"/>
       <c r="N26" s="2" t="n">
         <v>44040.92282474114</v>
       </c>
       <c r="O26" s="2" t="n">
         <v>44040.92282474145</v>
       </c>
       <c r="P26" t="b">
         <v>1</v>
       </c>
       <c r="Q26" t="b">
         <v>1</v>
       </c>
       <c r="R26" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S26" t="b">
         <v>1</v>
       </c>
       <c r="T26" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U26" t="b">
         <v>0</v>
       </c>
       <c r="V26" t="b">
         <v>0</v>
       </c>
       <c r="W26" t="b">
         <v>0</v>
       </c>
       <c r="X26" t="b">
         <v>0</v>
       </c>
       <c r="Y26" t="b">
         <v>0</v>
       </c>
       <c r="Z26" t="b">
         <v>0</v>
       </c>
       <c r="AA26" t="b">
         <v>0</v>
       </c>
       <c r="AB26" t="b">
         <v>0</v>
       </c>
       <c r="AC26" t="b">
         <v>0</v>
       </c>
       <c r="AD26" t="b">
         <v>0</v>
       </c>
       <c r="AE26" t="b">
         <v>0</v>
       </c>
       <c r="AF26" t="b">
         <v>0</v>
       </c>
       <c r="AG26" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH26" t="b">
         <v>0</v>
       </c>
       <c r="AI26" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AJ26" t="b">
         <v>0</v>
       </c>
       <c r="AK26" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AL26" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM26" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>101002074</v>
       </c>
       <c r="B27" t="n">
         <v>5469392</v>
       </c>
       <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr">
         <is>
           <t>10.1016/j.envres.2019.02.045</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Bastiaensen M et al. 2019</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t xml:space="preserve">Bastiaensen M, Ait Bamai Y, Araki A, Van Den Eede, N, Kawai T, Tsuboi T, Kishi R, Covaci A. Biomonitoring of organophosphate flame retardants and plasticizers in children: Associations with house dust and housing characteristics in Japan. Environmental Research 172:543-551. </t>
         </is>
@@ -6093,191 +3906,110 @@
       </c>
       <c r="K27" t="inlineStr">
         <is>
           <t>Environmental Research 172:543-551.</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>Indoor environments contain a wide range of new chemicals such as phosphate flame retardants and plasticizers (PFRs). Despite recent epidemiological evidence suggesting that children might be affected by widespread exposure to PFRs, questions remain about the various exposure pathways to these chemicals. Therefore, the aim of this study was to investigate exposure to PFRs by measuring the concentrations a set of urinary metabolites for schoolchildren from Japan (n = 128) and associating them with house dust concentrations and housing characteristics. Detectable concentrations of both diaryl and dialkyl phosphates (DAPs) and hydroxylated metabolites (HO-PFRs) were found in urine samples of almost all children. 2-Hydroxyethyl bis(2-butoxyethyl) phosphate (BBOEHEP) was the most frequently detected metabolite (98%) followed by 1-hydroxy-2-propyl bis(1-chloro-2-propyl) phosphate (BCIPHIPP, 95%) and tris(chloroethyl) phosphate (TCEP). Next to BBOEHEP, two other metabolites of tris(2-butoxyethyl) phosphate (TBOEP) were also frequently detected. Significant correlations of moderate strength were found between parent compounds detected in high concentrations in house dust (TBOEP, tris(2-chloroisopropyl) phosphate (TCIPP)) and their corresponding metabolites, suggesting that dust is a primary exposure source for these PFRs. Several personal and housing characteristics, such as gender, income, and the use of PVC and ventilation were associated with metabolite concentrations in multivariate linear regression. Overall, this study showed that Japanese schoolchildren are exposed to a wide range of PFRs.</t>
         </is>
       </c>
       <c r="M27" t="inlineStr"/>
       <c r="N27" s="2" t="n">
         <v>44040.92282488782</v>
       </c>
       <c r="O27" s="2" t="n">
         <v>44040.92282488813</v>
       </c>
       <c r="P27" t="b">
         <v>1</v>
       </c>
       <c r="Q27" t="b">
         <v>1</v>
       </c>
       <c r="R27" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S27" t="b">
         <v>1</v>
       </c>
       <c r="T27" t="b">
         <v>0</v>
       </c>
       <c r="U27" t="b">
         <v>0</v>
       </c>
       <c r="V27" t="b">
         <v>0</v>
       </c>
       <c r="W27" t="b">
         <v>0</v>
       </c>
       <c r="X27" t="b">
         <v>0</v>
       </c>
       <c r="Y27" t="b">
         <v>0</v>
       </c>
       <c r="Z27" t="b">
         <v>0</v>
       </c>
       <c r="AA27" t="b">
         <v>0</v>
       </c>
       <c r="AB27" t="b">
         <v>0</v>
       </c>
       <c r="AC27" t="b">
         <v>0</v>
       </c>
       <c r="AD27" t="b">
         <v>0</v>
       </c>
       <c r="AE27" t="b">
         <v>0</v>
       </c>
       <c r="AF27" t="b">
         <v>0</v>
       </c>
       <c r="AG27" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH27" t="b">
         <v>0</v>
       </c>
       <c r="AI27" t="b">
         <v>0</v>
       </c>
       <c r="AJ27" t="b">
         <v>0</v>
       </c>
       <c r="AK27" t="b">
         <v>0</v>
       </c>
       <c r="AL27" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM27" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>101002075</v>
       </c>
       <c r="B28" t="n">
         <v>5469670</v>
       </c>
       <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr">
         <is>
           <t>10.1111/ina.12217</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>Luongo G and Oestman C 2016</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t xml:space="preserve">Luongo G, Oestman C. Organophosphate and phthalate esters in settled dust from apartment buildings in Stockholm. Indoor Air 26:414-425. </t>
         </is>
@@ -6305,188 +4037,107 @@
           <t>Indoor Air 26:414-425.</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
           <t>In this study, the occurrence of nine phthalate diesters (phthalates) and 14 organophosphorus flame retardants (PFRs) was investigated in 62 house dust samples collected from 19 buildings in Stockholm area during the year 2008. Eight phthalates were detected in almost all samples, with median concentrations ranging from 0.47 mu g/g to 449 mu g/g with di(2-ethylhexyl) phthalate being the most abundant compound. Twelve PFRs were detected with median concentrations ranging from 0.19 mu g/g to 11 mu g/g. Within this class of compounds, the most abundant were tris(2-chloroisopropyl) and tris(2-butoxyethyl) phosphate. Both classes of compounds were also measured in the air of the apartments, but no correlation between air and dust concentrations could be found. Based on these measurements, exposure, via house dust ingestion and air inhalation, was calculated for adults and toddlers, and compared to published limit values in order to estimate potential health risks. In an extreme exposure scenario for toddlers, di(2-ethylhexyl) phthalate, tris(2-chloroethyl) phosphate, tris(2-butoxyethyl) phosphate, and tributyl phosphate were close to the reference dose for chronic oral exposure or the tolerable daily intake. Standard Reference Material SRM 2585 was used as a quality control sample, and the levels of diisononyl and diisodecyl phthalates were determined in this material.</t>
         </is>
       </c>
       <c r="M28" t="inlineStr"/>
       <c r="N28" s="2" t="n">
         <v>44040.92282502737</v>
       </c>
       <c r="O28" s="2" t="n">
         <v>44040.92282502763</v>
       </c>
       <c r="P28" t="b">
         <v>1</v>
       </c>
       <c r="Q28" t="b">
         <v>1</v>
       </c>
       <c r="R28" t="b">
         <v>0</v>
       </c>
       <c r="S28" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T28" t="b">
         <v>0</v>
       </c>
       <c r="U28" t="b">
         <v>0</v>
       </c>
       <c r="V28" t="b">
         <v>0</v>
       </c>
       <c r="W28" t="b">
         <v>0</v>
       </c>
       <c r="X28" t="b">
         <v>0</v>
       </c>
       <c r="Y28" t="b">
         <v>0</v>
       </c>
       <c r="Z28" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA28" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AB28" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AC28" t="b">
         <v>0</v>
       </c>
       <c r="AD28" t="b">
         <v>0</v>
       </c>
       <c r="AE28" t="b">
         <v>0</v>
       </c>
       <c r="AF28" t="b">
         <v>0</v>
       </c>
       <c r="AG28" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH28" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI28" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AJ28" t="b">
         <v>0</v>
       </c>
       <c r="AK28" t="b">
         <v>0</v>
       </c>
       <c r="AL28" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM28" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>101002076</v>
       </c>
       <c r="B29" t="n">
         <v>5469861</v>
       </c>
       <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr">
         <is>
           <t>10.3390/ijerph15020201</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>Binnian W et al. 2018</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t xml:space="preserve">Binnian W, Goniewicz ML, Richard JO, Travers MJ, Hyland AJ. Urinary metabolite levels of flame retardants in electronic cigarette users: A study using the data from NHANES 2013-2014. International Journal of Environmental Research and Public Health 15:201. </t>
         </is>
@@ -6505,197 +4156,116 @@
         <is>
           <t>Binnian W et al.</t>
         </is>
       </c>
       <c r="J29" t="n">
         <v>2018</v>
       </c>
       <c r="K29" t="inlineStr">
         <is>
           <t>International Journal of Environmental Research and Public Health 15:201.</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
           <t>Evaluating the safety of e-cigarettes and making informed judgement about developing potential standards require sufficient scientific evidence. Since e-cigarettes are highly engineered products containing plastic, glass and metal parts, and e-liquids are largely different matrices, many toxic compounds which are not typical hazards for the users of combustible tobacco products (e.g., cigarettes), could exist in e-liquids, and consequently, posing potential health risk to e-cigarette users. We combined the measurements of urinary metabolites of organophosphate flame retardants (OPFRs) with questionnaire data collected in the National Health and Nutrition Examination Surveys (NHANES) from 2013 to 2014, and we compared adjusted geometric means (GM) for each biomarker in e-cigarette users with levels in non-users and users of various tobacco products using multiple regression analyses to adjust for potential confounders. We found diphenyl phosphate (DPhP), bis(1,3-dichloro-2-propyl) phosphate (BDCPP), bis(2-chloroethyl) phosphate (BCEP), and dibutyl phosphate (DBUP) were detected in all e-cigarette users. The adjusted GM of BCEP, the metabolite of tris(2-chloroethyl) phosphate (TCEP), was 81% higher than nonusers (p = 0.0124) and significantly higher than those for both cigarette and cigar users (p &lt; 0.05). The findings in this pilot study suggest that certain OPFRs may present in e-cigarettes as contaminants, and consequently, resulting in higher exposure levels in e-cigarette users compared to nonusers. As we only identified 14 e-cigarette users in the survey, the findings in this study need to be confirmed in future study at a larger scale. A better examination of the types and levels of FRs and their potential contamination sources in e-cigarettes is also needed.</t>
         </is>
       </c>
       <c r="M29" t="inlineStr"/>
       <c r="N29" s="2" t="n">
         <v>44040.92282515537</v>
       </c>
       <c r="O29" s="2" t="n">
         <v>44040.92282515563</v>
       </c>
       <c r="P29" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q29" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R29" t="b">
         <v>0</v>
       </c>
       <c r="S29" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T29" t="b">
         <v>0</v>
       </c>
       <c r="U29" t="b">
         <v>0</v>
       </c>
       <c r="V29" t="b">
         <v>0</v>
       </c>
       <c r="W29" t="b">
         <v>0</v>
       </c>
       <c r="X29" t="b">
         <v>0</v>
       </c>
       <c r="Y29" t="b">
         <v>0</v>
       </c>
       <c r="Z29" t="b">
         <v>0</v>
       </c>
       <c r="AA29" t="b">
         <v>0</v>
       </c>
       <c r="AB29" t="b">
         <v>0</v>
       </c>
       <c r="AC29" t="b">
         <v>0</v>
       </c>
       <c r="AD29" t="b">
         <v>0</v>
       </c>
       <c r="AE29" t="b">
         <v>0</v>
       </c>
       <c r="AF29" t="b">
         <v>0</v>
       </c>
       <c r="AG29" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH29" t="b">
         <v>0</v>
       </c>
       <c r="AI29" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AJ29" t="b">
         <v>0</v>
       </c>
       <c r="AK29" t="b">
         <v>0</v>
       </c>
       <c r="AL29" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM29" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>101002077</v>
       </c>
       <c r="B30" t="n">
         <v>5470172</v>
       </c>
       <c r="C30" t="inlineStr"/>
       <c r="D30" t="inlineStr"/>
       <c r="E30" t="inlineStr">
         <is>
           <t>Chen Y et al. 2018</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t xml:space="preserve">Chen Y, Fang J, Ren L, Fan R, Zhang J, Liu G, Zhou L, Chen D, Yu Y, Lu S. Urinary metabolites of organophosphate esters in children in South China: Concentrations, profiles and estimated daily intake.  </t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>Urinary metabolites of organophosphate esters in children in South China: Concentrations, profiles and estimated daily intake</t>
@@ -6712,191 +4282,110 @@
         </is>
       </c>
       <c r="J30" t="n">
         <v>2018</v>
       </c>
       <c r="K30" t="inlineStr"/>
       <c r="L30" t="inlineStr">
         <is>
           <t>Organophosphate esters (OPEs) are widely used in household products as flame retardants or plasticizers and have become ubiquitous pollutants in environmental media. However, little is known about OPE metabolites in humans, especially in children. In this study, eight OPE metabolites were measured in 411 urine samples collected from 6 to 14-year-old children in South China. Bis(2-chloroethyl) phosphate (BCEP), bis(1-chloro-2-propyl) phosphate (BCIPP) and diphenyl phosphate (DPHP) were the dominant OPE metabolites, and their median concentrations were 1.04, 0.15 and 0.28 μg/L, respectively. The levels of urinary OPE metabolites in the present study were much lower than those in participants from other countries, with the exception of BCEP, suggesting widespread exposure to tris(2-chlorethyl) phosphate (TCEP, the parent chemical of BCEP) in South China. No significant difference in the concentrations of any of the OPE metabolites was observed between males and females (p &gt; .05). Significant negative correlations were observed between age and BCEP, BCIPP, bis(1,3-dichloro-2-propyl) phosphate (BDCIPP), di-o-cresyl phosphate (DoCP) and di-p-cresyl phosphate (DpCP) (DCP), or DPHP (p &lt; .05). Pearson correlation coefficients between urinary OPE metabolites indicated multiple sources and OPE exposure pathways in children. The estimated daily intake suggested that children in South China have a relatively high exposure level to TCEP. To the best of our knowledge, this is the first study to report the urinary levels of OPE metabolites in Chinese children.</t>
         </is>
       </c>
       <c r="M30" t="inlineStr"/>
       <c r="N30" s="2" t="n">
         <v>44040.92282520727</v>
       </c>
       <c r="O30" s="2" t="n">
         <v>44040.92282520751</v>
       </c>
       <c r="P30" t="b">
         <v>1</v>
       </c>
       <c r="Q30" t="b">
         <v>1</v>
       </c>
       <c r="R30" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S30" t="b">
         <v>1</v>
       </c>
       <c r="T30" t="b">
         <v>0</v>
       </c>
       <c r="U30" t="b">
         <v>0</v>
       </c>
       <c r="V30" t="b">
         <v>0</v>
       </c>
       <c r="W30" t="b">
         <v>0</v>
       </c>
       <c r="X30" t="b">
         <v>0</v>
       </c>
       <c r="Y30" t="b">
         <v>0</v>
       </c>
       <c r="Z30" t="b">
         <v>0</v>
       </c>
       <c r="AA30" t="b">
         <v>0</v>
       </c>
       <c r="AB30" t="b">
         <v>0</v>
       </c>
       <c r="AC30" t="b">
         <v>0</v>
       </c>
       <c r="AD30" t="b">
         <v>0</v>
       </c>
       <c r="AE30" t="b">
         <v>0</v>
       </c>
       <c r="AF30" t="b">
         <v>0</v>
       </c>
       <c r="AG30" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH30" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI30" t="b">
         <v>0</v>
       </c>
       <c r="AJ30" t="b">
         <v>0</v>
       </c>
       <c r="AK30" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AL30" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM30" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>101002078</v>
       </c>
       <c r="B31" t="n">
         <v>5562397</v>
       </c>
       <c r="C31" t="inlineStr"/>
       <c r="D31" t="inlineStr">
         <is>
           <t>10.1016/j.chemosphere.2019.05.280</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>Bastiaensen M et al. 2019</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t xml:space="preserve">Bastiaensen M, Malarvannan G, Been F, Yin S, Yao Y, Huygh J, Clotman K, Schepens T, Jorens PG, Covaci A. Metabolites of phosphate flame retardants and alternative plasticizers in urine from intensive care patients. Chemosphere 233:590-596. </t>
         </is>
@@ -6921,191 +4410,110 @@
       </c>
       <c r="K31" t="inlineStr">
         <is>
           <t>Chemosphere 233:590-596.</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t>Several regulatory offices called for the phase-out of di (2-ethylhexyl) phthalate (DEHP) in medical devices if safer alternatives are available. In medical devices, the occurrence of alternative plasticizers (APs) is widely variable among types of devices. However, plasticizer use is constantly evolving, as there is no reference to guide manufacturers in the choice and amount to be integrated into their products. As intensive care unit (ICU) patients need numerous indwelling plastic devices during their treatment, we hypothesized that these patients are exposed to APs and phosphate flame retardants and plasticizers (PFRs). Urinary metabolites of APs and PFRs were analyzed in the urine of adult ICU patients (n = 24) over a time period of four days. Our results show that adult ICU patients are exposed to PFRs as well as to APs concentrations were much lower compared to the levels of DEHP metabolites in the same samples. However, significantly higher than in controls (n = 15) this exposure resulted in detectable urinary levels in almost every patient and at every studied time point. Increasing temporal trends were observed for several metabolites from admission until day 3 at ICU. The use of specific medical devices, such as continuous venovenous hemofiltration (CVVH) and extracorporeal membrane oxygenation (ECMO), was associated with an increase in urinary concentrations for several PFR metabolites, despite the lack of information on the presence of these plasticizer chemicals in such medical devices. Further research into the possibly toxic effects of these chemicals released from medical devices is urgently needed.</t>
         </is>
       </c>
       <c r="M31" t="inlineStr"/>
       <c r="N31" s="2" t="n">
         <v>44040.9228253448</v>
       </c>
       <c r="O31" s="2" t="n">
         <v>44040.92282534525</v>
       </c>
       <c r="P31" t="b">
         <v>1</v>
       </c>
       <c r="Q31" t="b">
         <v>1</v>
       </c>
       <c r="R31" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S31" t="b">
         <v>1</v>
       </c>
       <c r="T31" t="b">
         <v>0</v>
       </c>
       <c r="U31" t="b">
         <v>0</v>
       </c>
       <c r="V31" t="b">
         <v>0</v>
       </c>
       <c r="W31" t="b">
         <v>0</v>
       </c>
       <c r="X31" t="b">
         <v>0</v>
       </c>
       <c r="Y31" t="b">
         <v>0</v>
       </c>
       <c r="Z31" t="b">
         <v>0</v>
       </c>
       <c r="AA31" t="b">
         <v>0</v>
       </c>
       <c r="AB31" t="b">
         <v>0</v>
       </c>
       <c r="AC31" t="b">
         <v>0</v>
       </c>
       <c r="AD31" t="b">
         <v>0</v>
       </c>
       <c r="AE31" t="b">
         <v>0</v>
       </c>
       <c r="AF31" t="b">
         <v>0</v>
       </c>
       <c r="AG31" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH31" t="b">
         <v>0</v>
       </c>
       <c r="AI31" t="b">
         <v>0</v>
       </c>
       <c r="AJ31" t="b">
         <v>0</v>
       </c>
       <c r="AK31" t="b">
         <v>0</v>
       </c>
       <c r="AL31" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM31" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>101002079</v>
       </c>
       <c r="B32" t="n">
         <v>5743010</v>
       </c>
       <c r="C32" t="inlineStr"/>
       <c r="D32" t="inlineStr">
         <is>
           <t>10.1021/es051380x</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>Loraine GA and Pettigrov ME 2006</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t xml:space="preserve">Loraine GA, Pettigrov ME. Seasonal Variations in Concentrations of Pharmaceuticals and Personal Care Products in Drinking Water and Reclaimed Wastewater in Southern California. Environmental Science and Technology 40:687-695. </t>
         </is>
@@ -7130,191 +4538,110 @@
       </c>
       <c r="K32" t="inlineStr">
         <is>
           <t>Environmental Science and Technology 40:687-695.</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t>Southern California imports nearly all of its potable water from two sources: the Colorado River and the California State Water Project (Sacramento-San Joaquin River Basin). Sewage treatment plant effluent (STPE) heavily impacts both of these sources. A survey of raw and treated drinking water from four water filtration plants in San Diego County showed the occurrence of several polar organic "Pharmaceuticals and personal care products" (PPCP). These included phthalate esters, sunscreens, clofibrate, clofribric acid, ibuprofen, triclosan, and DEET. Several of these were also found in the finished water, such as di(ethylhexyl) phthalate, benzophenone, ibuprofen, and triclosan. Occurrence and concentrations of these compounds were highly seasonally dependent, and reached maximums when the flow of the San Joaquin River was low and the quantity of imported water was high. The maximum concentrations of the PPCPs measured in the raw water were correlated with low flow conditions in the Sacramento-San Joaquin Delta that feeds the State Water Project. The PPCP concentrations in raw imported water in the summer months approached that of reclaimed nonpotable wastewater.</t>
         </is>
       </c>
       <c r="M32" t="inlineStr"/>
       <c r="N32" s="2" t="n">
         <v>44040.92282548401</v>
       </c>
       <c r="O32" s="2" t="n">
         <v>44040.9228254843</v>
       </c>
       <c r="P32" t="b">
         <v>1</v>
       </c>
       <c r="Q32" t="b">
         <v>1</v>
       </c>
       <c r="R32" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S32" t="b">
         <v>1</v>
       </c>
       <c r="T32" t="b">
         <v>0</v>
       </c>
       <c r="U32" t="b">
         <v>0</v>
       </c>
       <c r="V32" t="b">
         <v>0</v>
       </c>
       <c r="W32" t="b">
         <v>0</v>
       </c>
       <c r="X32" t="b">
         <v>0</v>
       </c>
       <c r="Y32" t="b">
         <v>0</v>
       </c>
       <c r="Z32" t="b">
         <v>0</v>
       </c>
       <c r="AA32" t="b">
         <v>0</v>
       </c>
       <c r="AB32" t="b">
         <v>0</v>
       </c>
       <c r="AC32" t="b">
         <v>0</v>
       </c>
       <c r="AD32" t="b">
         <v>0</v>
       </c>
       <c r="AE32" t="b">
         <v>0</v>
       </c>
       <c r="AF32" t="b">
         <v>0</v>
       </c>
       <c r="AG32" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH32" t="b">
         <v>0</v>
       </c>
       <c r="AI32" t="b">
         <v>0</v>
       </c>
       <c r="AJ32" t="b">
         <v>0</v>
       </c>
       <c r="AK32" t="b">
         <v>0</v>
       </c>
       <c r="AL32" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM32" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>101002080</v>
       </c>
       <c r="B33" t="n">
         <v>5755270</v>
       </c>
       <c r="C33" t="inlineStr"/>
       <c r="D33" t="inlineStr">
         <is>
           <t>10.1016/j.envint.2017.07.007</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>Dodson RE et al. 2017</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t xml:space="preserve">Dodson RE, Udesky JO, Colton MD, Mccauley M, Camann DE, Yau AY, Adamkiewicz G, Rudel RA. Chemical exposures in recently renovated low-income housing: Influence of building materials and occupant activities. Environment International 109:114-127. </t>
         </is>
@@ -7339,191 +4666,110 @@
       </c>
       <c r="K33" t="inlineStr">
         <is>
           <t>Environment International 109:114-127.</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
           <t>Health disparities in low-income communities may be linked to residential exposures to chemicals infiltrating from the outdoors and characteristics of and sources in the home. Indoor sources comprise those introduced by the occupant as well as releases from building materials. To examine the impact of renovation on indoor pollutants levels and to classify chemicals by predominant indoor sources, we collected indoor air and surface wipes from newly renovated "green" low-income housing units in Boston before and after occupancy. We targeted nearly 100 semivolatile organic compounds (SVOCs) and volatile organic compounds (VOCs), including phthalates, flame retardants, fragrance chemicals, pesticides, antimicrobials, petroleum chemicals, chlorinated solvents, and formaldehyde, as well as particulate matter. All homes had indoor air concentrations that exceeded available risk-based screening levels for at least one chemical. We categorized chemicals as primarily influenced by the occupant or as having building-related sources. While building-related chemicals observed in this study may be specific to the particular housing development, occupant-related findings might be generalizable to similar communities. Among 58 detected chemicals, we distinguished 25 as primarily occupant-related, including fragrance chemicals 6-acetyl-1,1,2,4,4,7-hexamethyltetralin (AHTN) and 1,3,4,6,7,8-hexahydro-4,6,6,7,8,8-hexamethylcyclopenta[g]-2-benzopyran (HHCB). The pre- to post-occupancy patterns of the remaining chemicals suggested important contributions from building materials for some, including dibutyl phthalate and xylene, whereas others, such as diethyl phthalate and formaldehyde, appeared to have both building and occupant sources. Chemical classification by source informs multi-level exposure reduction strategies in low-income housing.</t>
         </is>
       </c>
       <c r="M33" t="inlineStr"/>
       <c r="N33" s="2" t="n">
         <v>44040.92282562186</v>
       </c>
       <c r="O33" s="2" t="n">
         <v>44040.92282562213</v>
       </c>
       <c r="P33" t="b">
         <v>1</v>
       </c>
       <c r="Q33" t="b">
         <v>1</v>
       </c>
       <c r="R33" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S33" t="b">
         <v>1</v>
       </c>
       <c r="T33" t="b">
         <v>0</v>
       </c>
       <c r="U33" t="b">
         <v>0</v>
       </c>
       <c r="V33" t="b">
         <v>0</v>
       </c>
       <c r="W33" t="b">
         <v>0</v>
       </c>
       <c r="X33" t="b">
         <v>0</v>
       </c>
       <c r="Y33" t="b">
         <v>0</v>
       </c>
       <c r="Z33" t="b">
         <v>0</v>
       </c>
       <c r="AA33" t="b">
         <v>0</v>
       </c>
       <c r="AB33" t="b">
         <v>0</v>
       </c>
       <c r="AC33" t="b">
         <v>0</v>
       </c>
       <c r="AD33" t="b">
         <v>0</v>
       </c>
       <c r="AE33" t="b">
         <v>0</v>
       </c>
       <c r="AF33" t="b">
         <v>0</v>
       </c>
       <c r="AG33" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH33" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI33" t="b">
         <v>0</v>
       </c>
       <c r="AJ33" t="b">
         <v>0</v>
       </c>
       <c r="AK33" t="b">
         <v>0</v>
       </c>
       <c r="AL33" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM33" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>101002081</v>
       </c>
       <c r="B34" t="n">
         <v>6409421</v>
       </c>
       <c r="C34" t="inlineStr"/>
       <c r="D34" t="inlineStr"/>
       <c r="E34" t="inlineStr">
         <is>
           <t>U.S. EPA 2019</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t xml:space="preserve">U.S. EPA. Storage and retrieval (STORET) data warehouse and water quality exchange (WQX) [database]: CASRNs 85-68-7, 106-99-0, 84-74-2, 75-34-3, 78-87-5, 117-81-7, 106-93-4, 107-06-2, 50-00-0, 1222-05-5, 95-50-1, 85-44-9, 106-46-7, 79-94-7, 79-00-5, 115-96-8, 156-60-5, and 115-86-6. Washington, DC: U.S. Environmental Protection Agency. [Database]. </t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>Storage and retrieval (STORET) data warehouse and water quality exchange (WQX) [database]: CASRNs 85-68-7, 106-99-0, 84-74-2, 75-34-3, 78-87-5, 117-81-7, 106-93-4, 107-06-2, 50-00-0, 1222-05-5, 95-50-1, 85-44-9, 106-46-7, 79-94-7, 79-00-5, 115-96-8, 156-60-5, and 115-86-6</t>
@@ -7538,54 +4784,54 @@
         <is>
           <t>U.S. EPA</t>
         </is>
       </c>
       <c r="J34" t="n">
         <v>2019</v>
       </c>
       <c r="K34" t="inlineStr">
         <is>
           <t>Washington, DC: U.S. Environmental Protection Agency. [Database]</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
           <t>Includes data for the following chemicals: BBP, 1,3-Butadiene, DBP, 1,1-Dichloroethane, 1,2-Dichloropropane, DEHP, Ethylene dibromide, 1,2-Dichloroethane, Formaldehyde, HHCB, o-Dichlorobenzene, Phthalic anhydride, p-Dichlorobenzene, TBBPA, 1,1,2-Trichloroethane, TCEP, trans-1,2- Dichloroethylene, and TPP.</t>
         </is>
       </c>
       <c r="M34" t="inlineStr"/>
       <c r="N34" s="2" t="n">
         <v>44040.92282574296</v>
       </c>
       <c r="O34" s="2" t="n">
         <v>44040.92282574323</v>
       </c>
       <c r="P34" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q34" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R34" t="b">
         <v>0</v>
       </c>
       <c r="S34" t="b">
         <v>0</v>
       </c>
       <c r="T34" t="b">
         <v>0</v>
       </c>
       <c r="U34" t="b">
         <v>0</v>
       </c>
       <c r="V34" t="b">
         <v>0</v>
       </c>
       <c r="W34" t="b">
         <v>0</v>
       </c>
       <c r="X34" t="b">
         <v>0</v>
       </c>
       <c r="Y34" t="b">
         <v>0</v>
       </c>
@@ -7604,131 +4850,50 @@
       <c r="AD34" t="b">
         <v>0</v>
       </c>
       <c r="AE34" t="b">
         <v>0</v>
       </c>
       <c r="AF34" t="b">
         <v>0</v>
       </c>
       <c r="AG34" t="b">
         <v>0</v>
       </c>
       <c r="AH34" t="b">
         <v>0</v>
       </c>
       <c r="AI34" t="b">
         <v>0</v>
       </c>
       <c r="AJ34" t="b">
         <v>0</v>
       </c>
       <c r="AK34" t="b">
         <v>0</v>
       </c>
       <c r="AL34" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM34" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>101002082</v>
       </c>
       <c r="B35" t="n">
         <v>6535959</v>
       </c>
       <c r="C35" t="inlineStr"/>
       <c r="D35" t="inlineStr"/>
       <c r="E35" t="inlineStr">
         <is>
           <t>U.S. EPA 2019</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t xml:space="preserve">U.S. EPA. National Emissions Inventory (NEI) [database]: CASRNs 79-00-5, 75-34-3, 107-06-2, 78-87-5, 84-61-7, 106-99-0, 106-93-4, 50-00-0, 85-44-9, 106-46-7, 85-68-7, 84-74-2, and 115-86-6. Washington, DC: U.S. Environmental Protection Agency. [Database]. </t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>National Emissions Inventory (NEI) [database]: CASRNs 79-00-5, 75-34-3, 107-06-2, 78-87-5, 84-61-7, 106-99-0, 106-93-4, 50-00-0, 85-44-9, 106-46-7, 85-68-7, 84-74-2, and 115-86-6</t>
@@ -7747,54 +4912,54 @@
       <c r="J35" t="n">
         <v>2019</v>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t>Washington, DC: U.S. Environmental Protection Agency. [Database]</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t>Includes data for the following chemicals: 1,1,2-Trichloroethane, 1,1-Dichloroethane, 1,2-Dichloroethane, 1,2-Dichloropropane, Dicyclohexyl phthalate, 1,3-Butadiene, Ethylene dibromide, Formaldehyde, Phthalic anhydride, p-Dichlorobenzene, BBP, DBP, and TPP.
 The set of chemicals found within each zip file are listed below.
 Set 1: 1,1-Dichloroethane, BBP, 1,3-Butadiene, DBP, and 1,2-Dichloropropane
 Set 2: 1,2-Dichloroethane, 1,1,2-Trichloroethane, Dicyclohexyl phthalate, Ethylene dibromide, and Formaldehyde
 Set 3: Phthalic anhydride, p-Dichlorobenzene, and TPP</t>
         </is>
       </c>
       <c r="M35" t="inlineStr"/>
       <c r="N35" s="2" t="n">
         <v>44040.92282579332</v>
       </c>
       <c r="O35" s="2" t="n">
         <v>44040.92282579355</v>
       </c>
       <c r="P35" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q35" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R35" t="b">
         <v>0</v>
       </c>
       <c r="S35" t="b">
         <v>0</v>
       </c>
       <c r="T35" t="b">
         <v>0</v>
       </c>
       <c r="U35" t="b">
         <v>0</v>
       </c>
       <c r="V35" t="b">
         <v>0</v>
       </c>
       <c r="W35" t="b">
         <v>0</v>
       </c>
       <c r="X35" t="b">
         <v>0</v>
       </c>
       <c r="Y35" t="b">
         <v>0</v>
       </c>
@@ -7813,131 +4978,50 @@
       <c r="AD35" t="b">
         <v>0</v>
       </c>
       <c r="AE35" t="b">
         <v>0</v>
       </c>
       <c r="AF35" t="b">
         <v>0</v>
       </c>
       <c r="AG35" t="b">
         <v>0</v>
       </c>
       <c r="AH35" t="b">
         <v>0</v>
       </c>
       <c r="AI35" t="b">
         <v>0</v>
       </c>
       <c r="AJ35" t="b">
         <v>0</v>
       </c>
       <c r="AK35" t="b">
         <v>0</v>
       </c>
       <c r="AL35" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM35" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>101002083</v>
       </c>
       <c r="B36" t="n">
         <v>658850</v>
       </c>
       <c r="C36" t="inlineStr"/>
       <c r="D36" t="inlineStr"/>
       <c r="E36" t="inlineStr">
         <is>
           <t>Phillips LJ and Birchard GF 1991</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t xml:space="preserve">Phillips LJ, Birchard GF. Use of STORET data to evaluate variations in environmental contamination by census division. Chemosphere 22:835-848. </t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>Use of STORET data to evaluate variations in environmental contamination by census division</t>
@@ -7955,194 +5039,113 @@
       </c>
       <c r="J36" t="n">
         <v>1991</v>
       </c>
       <c r="K36" t="inlineStr">
         <is>
           <t>Chemosphere 22:835-848.</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
           <t>BIOSIS COPYRIGHT: BIOL ABS. STORET sediment, fish tissue, and groundwater data for 43 chemical compounds were sorted by U.S. census division and ranked according to the mean concentration of each compound. Statistical analyses indicated variations in the levels of environmental contamination among regions. The West North Central, South Atlantic, and Each South Central regions appear to be more contaminated than other regions of the country.</t>
         </is>
       </c>
       <c r="M36" t="inlineStr"/>
       <c r="N36" s="2" t="n">
         <v>44040.92282590898</v>
       </c>
       <c r="O36" s="2" t="n">
         <v>44040.92282590919</v>
       </c>
       <c r="P36" t="b">
         <v>1</v>
       </c>
       <c r="Q36" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R36" t="b">
         <v>0</v>
       </c>
       <c r="S36" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T36" t="b">
         <v>0</v>
       </c>
       <c r="U36" t="b">
         <v>0</v>
       </c>
       <c r="V36" t="b">
         <v>0</v>
       </c>
       <c r="W36" t="b">
         <v>0</v>
       </c>
       <c r="X36" t="b">
         <v>0</v>
       </c>
       <c r="Y36" t="b">
         <v>0</v>
       </c>
       <c r="Z36" t="b">
         <v>0</v>
       </c>
       <c r="AA36" t="b">
         <v>0</v>
       </c>
       <c r="AB36" t="b">
         <v>0</v>
       </c>
       <c r="AC36" t="b">
         <v>0</v>
       </c>
       <c r="AD36" t="b">
         <v>0</v>
       </c>
       <c r="AE36" t="b">
         <v>0</v>
       </c>
       <c r="AF36" t="b">
         <v>0</v>
       </c>
       <c r="AG36" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH36" t="b">
         <v>0</v>
       </c>
       <c r="AI36" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ36" t="b">
         <v>0</v>
       </c>
       <c r="AK36" t="b">
         <v>0</v>
       </c>
       <c r="AL36" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM36" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>101002084</v>
       </c>
       <c r="B37" t="n">
         <v>659041</v>
       </c>
       <c r="C37" t="inlineStr"/>
       <c r="D37" t="inlineStr"/>
       <c r="E37" t="inlineStr">
         <is>
           <t>FDA 1995</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t xml:space="preserve">FDA. Accumulated pesticide and industrial chemical findings from a ten-year study of ready-to-eat foods. Journal of AOAC International 78:614-630. </t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>Accumulated pesticide and industrial chemical findings from a ten-year study of ready-to-eat foods</t>
@@ -8163,191 +5166,110 @@
       </c>
       <c r="K37" t="inlineStr">
         <is>
           <t>Journal of AOAC International 78:614-630.</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
           <t>This report lists the pesticide and industrial chemicals found in the ready-to-eat foods tested repetitively for 10 years through the U.S. Food and Drug Administrations's Revised Market Basket Study. The study operated from 1982 to 1991. During that time 37 market baskets, each containing 234 food items that represented about 5000 food types in American diets covering all age groups, including infants and children, were collected. Each food item was individually prepared for eating; that is, it was opened, unwrapped, washed, peeled, sliced, formulated by recipe, or cooked. Each item was then composited and analytically screened for about 300 different chemicals, including chlorphenoxy acids, ethylenethiourea, methyl carbamates, organochlorines, organophosphates, organosulfurs, phenylureas, and pyrethroids. Overall, less than 1% of the potential of 2.5 million findings occurred for the 10-year study period. In total, 138 different chemical residues accounted for 17,050 accumulated findings. Most findings were less than 1ug/g, which is considered a low level finding. Each food item averaged about 2 low-level findings per analysis.</t>
         </is>
       </c>
       <c r="M37" t="inlineStr"/>
       <c r="N37" s="2" t="n">
         <v>44040.92282602016</v>
       </c>
       <c r="O37" s="2" t="n">
         <v>44040.92282602037</v>
       </c>
       <c r="P37" t="b">
         <v>1</v>
       </c>
       <c r="Q37" t="b">
         <v>1</v>
       </c>
       <c r="R37" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S37" t="b">
         <v>1</v>
       </c>
       <c r="T37" t="b">
         <v>0</v>
       </c>
       <c r="U37" t="b">
         <v>0</v>
       </c>
       <c r="V37" t="b">
         <v>0</v>
       </c>
       <c r="W37" t="b">
         <v>0</v>
       </c>
       <c r="X37" t="b">
         <v>0</v>
       </c>
       <c r="Y37" t="b">
         <v>0</v>
       </c>
       <c r="Z37" t="b">
         <v>0</v>
       </c>
       <c r="AA37" t="b">
         <v>0</v>
       </c>
       <c r="AB37" t="b">
         <v>0</v>
       </c>
       <c r="AC37" t="b">
         <v>0</v>
       </c>
       <c r="AD37" t="b">
         <v>0</v>
       </c>
       <c r="AE37" t="b">
         <v>0</v>
       </c>
       <c r="AF37" t="b">
         <v>0</v>
       </c>
       <c r="AG37" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH37" t="b">
         <v>0</v>
       </c>
       <c r="AI37" t="b">
         <v>0</v>
       </c>
       <c r="AJ37" t="b">
         <v>0</v>
       </c>
       <c r="AK37" t="b">
         <v>0</v>
       </c>
       <c r="AL37" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM37" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>101002085</v>
       </c>
       <c r="B38" t="n">
         <v>723771</v>
       </c>
       <c r="C38" t="inlineStr"/>
       <c r="D38" t="inlineStr">
         <is>
           <t>10.1093/jaoac/78.6.1353</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>Gunderson EL 1995</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t xml:space="preserve">Gunderson EL. FDA Total Diet Study, July 1986-April 1991, dietary intakes of pesticides, selected elements, and other chemicals. Journal of AOAC International 78:1353-1363. </t>
         </is>
@@ -8363,200 +5285,119 @@
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>Gunderson EL</t>
         </is>
       </c>
       <c r="J38" t="n">
         <v>1995</v>
       </c>
       <c r="K38" t="inlineStr">
         <is>
           <t>Journal of AOAC International 78:1353-1363.</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
           <t>The U.S. Food and Drug Administration conducts the Total Diet Study to determine dietary intakes of selected pesticides, industrial chemicals, and elements (including radionuclides). This paper reports results for the sampling period July 1986 to April 1991. The study involves retail purchase of foods representative of the "total diet" of the U.S. population, preparation for "table-ready" consumption, and individual analyses of 234 items making up the diets of 8 population groups. The diets were based on 2 nationwide food consumption surveys. The data presented represent 21 food collections (also termed "market baskets") in regional metropolitan areas during the 5-year period. Dietary intakes of nearly 120 analytes are presented for 8 population groups, which range from infants to elderly adults. Intakes of selected population groups are compared with representative findings from earlier Total Diet Study sampling periods. As reported previously, average daily intakes are well below acceptable limits.</t>
         </is>
       </c>
       <c r="M38" t="inlineStr"/>
       <c r="N38" s="2" t="n">
         <v>44040.92282616114</v>
       </c>
       <c r="O38" s="2" t="n">
-        <v>44040.92282616135</v>
+        <v>46231.73755704238</v>
       </c>
       <c r="P38" t="b">
         <v>1</v>
       </c>
       <c r="Q38" t="b">
         <v>1</v>
       </c>
       <c r="R38" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S38" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T38" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U38" t="b">
         <v>0</v>
       </c>
       <c r="V38" t="b">
         <v>0</v>
       </c>
       <c r="W38" t="b">
         <v>0</v>
       </c>
       <c r="X38" t="b">
         <v>0</v>
       </c>
       <c r="Y38" t="b">
         <v>0</v>
       </c>
       <c r="Z38" t="b">
         <v>0</v>
       </c>
       <c r="AA38" t="b">
         <v>0</v>
       </c>
       <c r="AB38" t="b">
         <v>0</v>
       </c>
       <c r="AC38" t="b">
         <v>0</v>
       </c>
       <c r="AD38" t="b">
         <v>0</v>
       </c>
       <c r="AE38" t="b">
         <v>0</v>
       </c>
       <c r="AF38" t="b">
         <v>0</v>
       </c>
       <c r="AG38" t="b">
         <v>0</v>
       </c>
       <c r="AH38" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI38" t="b">
         <v>0</v>
       </c>
       <c r="AJ38" t="b">
         <v>0</v>
       </c>
       <c r="AK38" t="b">
         <v>0</v>
       </c>
       <c r="AL38" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM38" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>101002086</v>
       </c>
       <c r="B39" t="n">
         <v>788335</v>
       </c>
       <c r="C39" t="inlineStr"/>
       <c r="D39" t="inlineStr">
         <is>
           <t>10.1111/j.1600-0668.2010.00684.x</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>Bergh C et al. 2011</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t xml:space="preserve">Bergh C, Torgrip R, Emenius G, Ostman C. Organophosphate and phthalate esters in air and settled dust - a multi-location indoor study. Indoor Air 21:67-76. </t>
         </is>
@@ -8581,191 +5422,110 @@
       </c>
       <c r="K39" t="inlineStr">
         <is>
           <t>Indoor Air 21:67-76.</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
           <t>This paper reports the abundance in indoor air and dust of eleven organophosphate esters and six phthalate esters. Both groups of these semi-volatile compounds are widely incorporated as additives into plastic materials used in the indoor environment, thus contributing to indoor exposure to industrial chemicals. Thirty sampling sites representing three different indoor environments (private homes, day care centers, and workplaces) in the Stockholm area, Sweden, were selected to obtain representative concentration profiles in both ambient air and settled dust. Eight of the target organophosphate esters and all six phthalate esters were found in both air and dust samples at all locations. The phthalate esters were more abundant than the organophosphate esters, typically ten times higher total concentrations. Especially interesting were the high levels of tributoxyethyl phosphate in the day care centers, the relatively high levels of chlorinated organophosphate esters in the air of workplaces and the overall high levels of diethylhexyl phthalate in dust. The air concentration profiles of the phosphate esters differed significantly between the three indoor environments, whereas the concentration profiles of the phthalate esters as well as their total concentrations were similar. The correlation between concentrations found in air and in dust was found to be weak. PRACTICAL IMPLICATIONS: Organophosphate esters and phthalate esters are commonly used as additives in numerous building materials and consumer products. The use of these compounds is increasing, and phosphate and phthalate esters are to be regarded as ubiquitous contaminants in the indoor environment. These compounds comprise a number of different compounds that have been associated with biologic effects in animal studies as well as in humans. Thus, it is of concern to increase the knowledge about human exposure of these compounds because of their presence in indoor air. In this paper, thirty indoor environments have been surveyed with respect to seventeen of the most abundant of these compounds.</t>
         </is>
       </c>
       <c r="M39" t="inlineStr"/>
       <c r="N39" s="2" t="n">
         <v>44040.92282623778</v>
       </c>
       <c r="O39" s="2" t="n">
         <v>44040.92282623798</v>
       </c>
       <c r="P39" t="b">
         <v>1</v>
       </c>
       <c r="Q39" t="b">
         <v>1</v>
       </c>
       <c r="R39" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S39" t="b">
         <v>1</v>
       </c>
       <c r="T39" t="b">
         <v>0</v>
       </c>
       <c r="U39" t="b">
         <v>0</v>
       </c>
       <c r="V39" t="b">
         <v>0</v>
       </c>
       <c r="W39" t="b">
         <v>0</v>
       </c>
       <c r="X39" t="b">
         <v>0</v>
       </c>
       <c r="Y39" t="b">
         <v>0</v>
       </c>
       <c r="Z39" t="b">
         <v>0</v>
       </c>
       <c r="AA39" t="b">
         <v>0</v>
       </c>
       <c r="AB39" t="b">
         <v>0</v>
       </c>
       <c r="AC39" t="b">
         <v>0</v>
       </c>
       <c r="AD39" t="b">
         <v>0</v>
       </c>
       <c r="AE39" t="b">
         <v>0</v>
       </c>
       <c r="AF39" t="b">
         <v>0</v>
       </c>
       <c r="AG39" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH39" t="b">
         <v>0</v>
       </c>
       <c r="AI39" t="b">
         <v>0</v>
       </c>
       <c r="AJ39" t="b">
         <v>0</v>
       </c>
       <c r="AK39" t="b">
         <v>0</v>
       </c>
       <c r="AL39" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM39" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>101002087</v>
       </c>
       <c r="B40" t="n">
         <v>789515</v>
       </c>
       <c r="C40" t="inlineStr"/>
       <c r="D40" t="inlineStr">
         <is>
           <t>10.1038/sj.jea.7500352</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>Otake T, Yoshinaga J, and Yanagisawa Y 2004</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t xml:space="preserve">Otake T, Yoshinaga J, Yanagisawa Y. Exposure to phthalate esters from indoor environment. Journal of Exposure Analysis and Environmental Epidemiology 14:524-528. </t>
         </is>
@@ -8781,200 +5541,119 @@
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t>Otake T, Yoshinaga J, and Yanagisawa Y</t>
         </is>
       </c>
       <c r="J40" t="n">
         <v>2004</v>
       </c>
       <c r="K40" t="inlineStr">
         <is>
           <t>Journal of Exposure Analysis and Environmental Epidemiology 14:524-528.</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
           <t>Phthalate esters and phosphate esters in samples of indoor air from 27 houses in the Tokyo Metropolitan area were quantified using gas chromatograph/mass spectrometer and gas chromatograph/flame photometric detector after adsorption on to charcoal and solvent extraction. The median concentrations of diethyl phthalate, dibutyl phthalate (DBP), butylbenzyl phthalate, dicyclohexyl phthalate and diethylhexyl phthalate were 0.10, 0.39, 0.01, 0.07 and 0.11 microg/m(3), respectively. The median concentrations of tributyl phosphate, tris(2-chloroethyl) phosphate, triphenyl phosphate and tris(2-butoxyethyl) phosphate were less than 0.001 microg/m(3). DBP was detected at the highest concentration (6.18 microg/m(3)) in a new residential housing. This research indicated that exposure to phthalate esters through inhalation of air from the indoor environment is as important as dietary intake of phthalate esters, and can contribute to daily intake to a much greater extent than has been assumed hitherto.</t>
         </is>
       </c>
       <c r="M40" t="inlineStr"/>
       <c r="N40" s="2" t="n">
         <v>44040.92282638132</v>
       </c>
       <c r="O40" s="2" t="n">
-        <v>44040.92282638154</v>
+        <v>46231.74876300783</v>
       </c>
       <c r="P40" t="b">
         <v>1</v>
       </c>
       <c r="Q40" t="b">
         <v>1</v>
       </c>
       <c r="R40" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S40" t="b">
         <v>1</v>
       </c>
       <c r="T40" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U40" t="b">
         <v>0</v>
       </c>
       <c r="V40" t="b">
         <v>0</v>
       </c>
       <c r="W40" t="b">
         <v>0</v>
       </c>
       <c r="X40" t="b">
         <v>0</v>
       </c>
       <c r="Y40" t="b">
         <v>0</v>
       </c>
       <c r="Z40" t="b">
         <v>0</v>
       </c>
       <c r="AA40" t="b">
         <v>0</v>
       </c>
       <c r="AB40" t="b">
         <v>0</v>
       </c>
       <c r="AC40" t="b">
         <v>0</v>
       </c>
       <c r="AD40" t="b">
         <v>0</v>
       </c>
       <c r="AE40" t="b">
         <v>0</v>
       </c>
       <c r="AF40" t="b">
         <v>0</v>
       </c>
       <c r="AG40" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH40" t="b">
         <v>0</v>
       </c>
       <c r="AI40" t="b">
         <v>0</v>
       </c>
       <c r="AJ40" t="b">
         <v>0</v>
       </c>
       <c r="AK40" t="b">
         <v>0</v>
       </c>
       <c r="AL40" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM40" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>101002088</v>
       </c>
       <c r="B41" t="n">
         <v>999002</v>
       </c>
       <c r="C41" t="inlineStr"/>
       <c r="D41" t="inlineStr">
         <is>
           <t>10.1021/es9014019</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>Stapleton HM et al. 2009</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t xml:space="preserve">Stapleton HM, Klosterhaus S, Eagle S, Fuh J, Meeker JD, Blum A, Webster TF. Detection of organophosphate flame retardants in furniture foam and U.S. house dust. Environmental Science and Technology 43:7490-7495. </t>
         </is>
@@ -8999,189 +5678,108 @@
       </c>
       <c r="K41" t="inlineStr">
         <is>
           <t>Environmental Science and Technology 43:7490-7495.</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
           <t>Restrictions on the use of polybrominated diphenyl ethers (PBDEs) have resulted in the increased use of alternate flame retardant chemicals to meet flammability standards. However, it has been difficult to determine which chemical formulations are currently being used in high volumes to meet flammability standards since the use of flame retardant formulations in consumer products is not transparent (i.e., not provided to customers). To investigate chemicals being used as replacements for PentaBDE in polyurethane foam, we analyzed foam samples from 26 different pieces of furniture purchased in the United States primarily between 2003 and 2009. Samples included foam from couches, chairs, mattress pads, pillows, and, in one case, foam from a sound-proofing system of a laboratory-grade dust sieve, and were analyzed using gas chromatography mass spectrometry. Fifteen of the foam samples contained the flame retardanttris(1,3-dichloro-2-propyl) phosphate (TDCPP; 1-5% by weight), four samples contained tris(1-chloro-2-propyl) phosphate (TCPP; 0.5 -22% by weight), one sample contained brominated chemicals found in a new flame retardant mixture called Firemaster 550 (4.2% by weight), and one foam sample collected from a futon likely purchased prior to 2004 contained PentaBDE (0.5% by weight). Due to the high frequency of detection of the chlorinated phosphate compounds in furniture foam,we analyzed extracts from 50 house dust samples collected between 2002 and 2007 in the Boston, MA area for TDCPP, TCPP, and another high volume use organophosphate-based flame retardant used in foam, triphenylphosphate (TPP). Detection frequencies for TDCPP and TPP in the dust samples were &amp;gt; 96% and were log normally distributed, similar to observations for PBDEs. TCPP was positively detected in dust in only 24% of the samples, but detection was significantly limited by a coelution problem. The geometric mean concentrations for TCPP, TDCPP, and TPP in house dust were 570, 1890, and 7360 ng/g, respectively, and maximum values detected in dust were 5490, 56,080 and 1,798,000 ng/g, respectively. These data suggest that levels of these organophosphate flame retardants are comparable, or in some cases greater than, levels of PBDEs in house dust. The high prevalence of these chemicals in foam and the high concentrations measured in dust (as high as 1.8 mg/g) warrant further studies to evaluate potential health effects from dust exposure, particularly for children.</t>
         </is>
       </c>
       <c r="M41" t="inlineStr"/>
       <c r="N41" s="2" t="n">
         <v>44040.92282660948</v>
       </c>
       <c r="O41" s="2" t="n">
         <v>44040.92282660971</v>
       </c>
       <c r="P41" t="b">
         <v>1</v>
       </c>
       <c r="Q41" t="b">
         <v>1</v>
       </c>
       <c r="R41" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S41" t="b">
         <v>1</v>
       </c>
       <c r="T41" t="b">
         <v>0</v>
       </c>
       <c r="U41" t="b">
         <v>0</v>
       </c>
       <c r="V41" t="b">
         <v>0</v>
       </c>
       <c r="W41" t="b">
         <v>0</v>
       </c>
       <c r="X41" t="b">
         <v>0</v>
       </c>
       <c r="Y41" t="b">
         <v>0</v>
       </c>
       <c r="Z41" t="b">
         <v>0</v>
       </c>
       <c r="AA41" t="b">
         <v>0</v>
       </c>
       <c r="AB41" t="b">
         <v>0</v>
       </c>
       <c r="AC41" t="b">
         <v>0</v>
       </c>
       <c r="AD41" t="b">
         <v>0</v>
       </c>
       <c r="AE41" t="b">
         <v>0</v>
       </c>
       <c r="AF41" t="b">
         <v>0</v>
       </c>
       <c r="AG41" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH41" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI41" t="b">
         <v>0</v>
       </c>
       <c r="AJ41" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AK41" t="b">
         <v>0</v>
       </c>
       <c r="AL41" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM41" t="b">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:BM41"/>
+  <autoFilter ref="A1:AL41"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>