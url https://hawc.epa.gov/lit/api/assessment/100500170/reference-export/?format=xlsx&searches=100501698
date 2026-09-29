--- v0 (2025-11-08)
+++ v1 (2026-09-29)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="data" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'data'!$A$1:$BM$26</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'data'!$A$1:$AL$26</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd h:mm:ss"/>
     <numFmt numFmtId="165" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
     <font>
       <color rgb="00FFFFFF"/>
     </font>
@@ -436,124 +436,97 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BM26"/>
+  <dimension ref="A1:AL26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="10" customWidth="1" min="6" max="6"/>
     <col width="10" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="10" customWidth="1" min="9" max="9"/>
     <col width="10" customWidth="1" min="10" max="10"/>
     <col width="10" customWidth="1" min="11" max="11"/>
     <col width="10" customWidth="1" min="12" max="12"/>
     <col width="10" customWidth="1" min="13" max="13"/>
     <col width="10" customWidth="1" min="14" max="14"/>
     <col width="10" customWidth="1" min="15" max="15"/>
     <col width="10" customWidth="1" min="16" max="16"/>
     <col width="10" customWidth="1" min="17" max="17"/>
     <col width="10" customWidth="1" min="18" max="18"/>
     <col width="10" customWidth="1" min="19" max="19"/>
     <col width="10" customWidth="1" min="20" max="20"/>
     <col width="10" customWidth="1" min="21" max="21"/>
     <col width="10" customWidth="1" min="22" max="22"/>
     <col width="10" customWidth="1" min="23" max="23"/>
     <col width="10" customWidth="1" min="24" max="24"/>
     <col width="10" customWidth="1" min="25" max="25"/>
     <col width="10" customWidth="1" min="26" max="26"/>
     <col width="10" customWidth="1" min="27" max="27"/>
     <col width="10" customWidth="1" min="28" max="28"/>
     <col width="10" customWidth="1" min="29" max="29"/>
     <col width="10" customWidth="1" min="30" max="30"/>
     <col width="10" customWidth="1" min="31" max="31"/>
     <col width="10" customWidth="1" min="32" max="32"/>
     <col width="10" customWidth="1" min="33" max="33"/>
     <col width="10" customWidth="1" min="34" max="34"/>
     <col width="10" customWidth="1" min="35" max="35"/>
     <col width="10" customWidth="1" min="36" max="36"/>
     <col width="10" customWidth="1" min="37" max="37"/>
     <col width="10" customWidth="1" min="38" max="38"/>
-    <col width="10" customWidth="1" min="39" max="39"/>
-[...25 lines deleted...]
-    <col width="10" customWidth="1" min="65" max="65"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>HAWC ID</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>HERO ID</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>PubMed ID</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>DOI</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -590,296 +563,161 @@
           <t>Journal</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Abstract</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Full text URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Created</t>
         </is>
       </c>
       <c r="O1" s="1" t="inlineStr">
         <is>
           <t>Last updated</t>
         </is>
       </c>
       <c r="P1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text</t>
+          <t>Meets PECO Criteria at TIAB Screening</t>
         </is>
       </c>
       <c r="Q1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening</t>
         </is>
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Unclear</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained From Peer-Reviewed Literature Search</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Monitoring Study</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained From Peer-Reviewed Literature Search|Indoor Air</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Modeling Study</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained From Peer-Reviewed Literature Search|Ambient Air</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Completed Assessment</t>
         </is>
       </c>
       <c r="V1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained From Peer-Reviewed Literature Search|Soil</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Experimental Study</t>
         </is>
       </c>
       <c r="W1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained From Peer-Reviewed Literature Search|Sediment</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Database</t>
         </is>
       </c>
       <c r="X1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained From Peer-Reviewed Literature Search|Biosolids/Sludge</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Survey</t>
         </is>
       </c>
       <c r="Y1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained From Peer-Reviewed Literature Search|Surface Water</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Epidemiological Study</t>
         </is>
       </c>
       <c r="Z1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained From Peer-Reviewed Literature Search|Ground Water</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search</t>
         </is>
       </c>
       <c r="AA1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained From Peer-Reviewed Literature Search|Drinking Water</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Monitoring Study</t>
         </is>
       </c>
       <c r="AB1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained From Peer-Reviewed Literature Search|Aquatic Species</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Modeling Study</t>
         </is>
       </c>
       <c r="AC1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained From Peer-Reviewed Literature Search|Terrestrial Species</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Completed Assessment</t>
         </is>
       </c>
       <c r="AD1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained From Peer-Reviewed Literature Search|Epidemiological/Human Biomonitoring Study</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Experimental Study</t>
         </is>
       </c>
       <c r="AE1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained From Peer-Reviewed Literature Search|Consumer Uses and/or Products</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Database</t>
         </is>
       </c>
       <c r="AF1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained From Peer-Reviewed Literature Search|Dietary</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Survey</t>
         </is>
       </c>
       <c r="AG1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained From Peer-Reviewed Literature Search|Monitoring Study</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Epidemiological Study</t>
         </is>
       </c>
       <c r="AH1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained From Peer-Reviewed Literature Search|Modeling Study</t>
+          <t>Meets PECO Criteria at TIAB Screening|Does Not Meet PECO Criteria at FT Screening</t>
         </is>
       </c>
       <c r="AI1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained From Peer-Reviewed Literature Search|Completed Assessment</t>
+          <t>Meets PECO Criteria at TIAB Screening|Supplemental at FT Screening</t>
         </is>
       </c>
       <c r="AJ1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained From Peer-Reviewed Literature Search|Experimental Study</t>
+          <t>Meets PECO Criteria at TIAB Screening|PDF Unavailable</t>
         </is>
       </c>
       <c r="AK1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained From Peer-Reviewed Literature Search|Epidemiological Study</t>
+          <t>Does Not Meet PECO Criteria at TIAB Screening</t>
         </is>
       </c>
       <c r="AL1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained From Peer-Reviewed Literature Search|Database</t>
-[...134 lines deleted...]
-          <t>Supplemental - TIAB|Foreign Language</t>
+          <t>Supplemental at TIAB Screening</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>101004357</v>
       </c>
       <c r="B2" t="n">
         <v>2938137</v>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>10.1016/j.chemosphere.2015.03.043</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>He C et al. 2015</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t xml:space="preserve">He C, Zheng J, Qiao Lin, Chen S, Yang J, Yuan JG, Yang ZYi, Mai BiX. Occurrence of organophosphorus flame retardants in indoor dust in multiple microenvironments of southern China and implications for human exposure. Chemosphere 133:47-52. </t>
         </is>
@@ -904,191 +742,110 @@
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>Chemosphere 133:47-52.</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>Organophosphorus flame retardants (OPFRs) are important alternatives to brominated flame retardants (BFRs), but information on their contamination of the environment in China is rare. We examined the occurrence of 12 OPFRs in indoor dust in four microenvironments of southern China, including a rural electronic waste (e-waste) recycling area, a rural non-e-waste area, urban homes, and urban college dormitory rooms. The OPFR concentrations (with a median of 25.0 mu g g(-1)) were highest in the e-waste area, and the concentrations in other three areas were lower and comparable (7.48-11.0 mu g g(-1)). The levels of OPFRs in the present study were generally relatively lower than the levels of OPFRs found in Europe, Canada, and Japan because BFRs are still widely used as the major FRs in China. The composition profile of OPFRs in the e-waste area was dominated by tricresyl phosphate (TCP) (accounting for 40.7%, on average), while tris(2-chloroethyl) phosphate (TCEP) was the most abundant OPFR (64.4%) in the urban areas (homes and college dormitories). These two distribution patterns represent two OPFR sources (i.e., emissions from past e-waste and from current household products and building materials). The difference in the OPFR profiles in the rural area relative to the OPFR profiles in the urban and e-waste areas suggests that the occurrence of OPFRs is due mainly to emissions from characteristic household products in rural homes. Although human exposures to all the OPFRs were under the reference doses, the health risk for residents in the e-waste area is a concern, considering the poor sanitary conditions in this area and exposure from other sources. (C) 2015 Elsevier Ltd. All rights reserved.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr"/>
       <c r="N2" s="2" t="n">
         <v>44054.54652690447</v>
       </c>
       <c r="O2" s="2" t="n">
         <v>44054.54652690497</v>
       </c>
       <c r="P2" t="b">
         <v>1</v>
       </c>
       <c r="Q2" t="b">
         <v>1</v>
       </c>
       <c r="R2" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S2" t="b">
         <v>1</v>
       </c>
       <c r="T2" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U2" t="b">
         <v>0</v>
       </c>
       <c r="V2" t="b">
         <v>0</v>
       </c>
       <c r="W2" t="b">
         <v>0</v>
       </c>
       <c r="X2" t="b">
         <v>0</v>
       </c>
       <c r="Y2" t="b">
         <v>0</v>
       </c>
       <c r="Z2" t="b">
         <v>0</v>
       </c>
       <c r="AA2" t="b">
         <v>0</v>
       </c>
       <c r="AB2" t="b">
         <v>0</v>
       </c>
       <c r="AC2" t="b">
         <v>0</v>
       </c>
       <c r="AD2" t="b">
         <v>0</v>
       </c>
       <c r="AE2" t="b">
         <v>0</v>
       </c>
       <c r="AF2" t="b">
         <v>0</v>
       </c>
       <c r="AG2" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH2" t="b">
         <v>0</v>
       </c>
       <c r="AI2" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AJ2" t="b">
         <v>0</v>
       </c>
       <c r="AK2" t="b">
         <v>0</v>
       </c>
       <c r="AL2" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM2" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>101004358</v>
       </c>
       <c r="B3" t="n">
         <v>3015515</v>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
           <t>10.1016/j.buildenv.2015.02.028</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Zhu S et al. 2015</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t xml:space="preserve">Zhu S, Cai Wei, Yoshino H, Yanagi U, Hasegawa K, Kagi N, Chen M. Primary pollutants in schoolchildren's homes in Wuhan, China. Building and Environment 93:41-53. </t>
         </is>
@@ -1113,191 +870,110 @@
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>Building and Environment 93:41-53.</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>In 2013, field campaigns were performed in the naturally ventilated homes of ten schoolchildren living in Wuhan's urban area, with purpose to ascertain the primary indoor pollutants that have been associated with respiratory and allergic health in children. According to the 2-week monitoring, mean temperature and relative humidity were 19.5 degrees C and 60% in autumn and 12.7 degrees C and 55% in winter, respectively; mean level of carbon dioxide (CO2) was 525 ppm in autumn and 748 ppm in winter. Particulate matter (PM) led to the most severe indoor air pollution with 94% of gravimetric concentrations of PM2.5 far beyond 75 mu g/m(3). Indoor/outdoor (I/O) ratio of PM2.5 level varied between 0.72 and 1.04; furthermore, statistical analysis proved that indoor PM level was significantly associated with outdoor level (R-2 &amp;gt;= 0.93, p &amp;lt; 0.001, n = 16). Formaldehyde and acetaldehyde in air samples were always at the levels far below the recommended limits, 100 mu g/m(3) and 48 mu g/m(3), respectively; but total volatile organic compounds (TVOCs) were higher than the national standard of 600 mu g/m(3) in some homes. Furthermore, high levels of di(2-ethylexyl) phthalate (DEHP) and dibutyl phthalate (DBP) were frequently detected in house dust. The results showed that airborne Aspergillus and Penicillium caused some concerns of fungal pollution in autumn. In conclusion, in the homes of the schoolchildren in Wuhan's urban area, airborne PM, and DEHP and DBP in house dust are primary pollutants; sometimes TVOCs also lead to indoor air pollution; in addition, airborne fungal components indicate to be a contributing factor to indoor pollution of concern in warm environment. (C) 2015 Elsevier Ltd. All rights reserved.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr"/>
       <c r="N3" s="2" t="n">
         <v>44054.54652702754</v>
       </c>
       <c r="O3" s="2" t="n">
         <v>44054.54652702776</v>
       </c>
       <c r="P3" t="b">
         <v>1</v>
       </c>
       <c r="Q3" t="b">
         <v>1</v>
       </c>
       <c r="R3" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S3" t="b">
         <v>1</v>
       </c>
       <c r="T3" t="b">
         <v>0</v>
       </c>
       <c r="U3" t="b">
         <v>0</v>
       </c>
       <c r="V3" t="b">
         <v>0</v>
       </c>
       <c r="W3" t="b">
         <v>0</v>
       </c>
       <c r="X3" t="b">
         <v>0</v>
       </c>
       <c r="Y3" t="b">
         <v>0</v>
       </c>
       <c r="Z3" t="b">
         <v>0</v>
       </c>
       <c r="AA3" t="b">
         <v>0</v>
       </c>
       <c r="AB3" t="b">
         <v>0</v>
       </c>
       <c r="AC3" t="b">
         <v>0</v>
       </c>
       <c r="AD3" t="b">
         <v>0</v>
       </c>
       <c r="AE3" t="b">
         <v>0</v>
       </c>
       <c r="AF3" t="b">
         <v>0</v>
       </c>
       <c r="AG3" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH3" t="b">
         <v>0</v>
       </c>
       <c r="AI3" t="b">
         <v>0</v>
       </c>
       <c r="AJ3" t="b">
         <v>0</v>
       </c>
       <c r="AK3" t="b">
         <v>0</v>
       </c>
       <c r="AL3" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM3" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>101004359</v>
       </c>
       <c r="B4" t="n">
         <v>3449324</v>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
           <t>10.1016/j.buildenv.2016.06.022</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Faiz Y et al. 2016</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t xml:space="preserve">Faiz Y, Zhao Wei, Feng J, Sun C, He H, Zhu J. Occurrence of triphenylphosphine oxide and other organophosphorus compounds in indoor air and settled dust of an institute building. Building and Environment 106:196-204. </t>
         </is>
@@ -1322,191 +998,110 @@
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>Building and Environment 106:196-204.</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>Indoor environments contain a wide range of synthetic products that emit a variety of semi-volatile organic compounds (SVOCs). Among these SVOCs, organophosphorus compounds (OPs) are ubiquitous in indoor environments with relatively high concentrations. This study investigated the occurrence of seven OPs including triphenylphosphine oxide (TPPO) in three different types of indoor spaces (offices, conference halls and laboratories) of an institute building. A total of 39 airborne particulate matter (PM10) and ten settled dust samples were analyzed. Among the seven target OPs, tri(2-chloroethyl) phosphate (TCEP), tri(chloropropyl) phosphate (TCPP) and TPPO were the major ones found in these samples. TPPO was for the first time identified in indoor environments with levels up to 94 ng/m(3) in indoor air and 1.1 mu g/g in the indoor settled dust. Positive identity of TPPO in the samples was confirmed by comparisons of the mass spectrum of TPPO peak with that of TPPO standard and same GC retention time of TPPO from samples and from the standard. Compositions of OPs in these samples revealed different sources of OPs present in the indoor spaces. An equilibrium model was used to predict OPs in settled indoor dust from their corresponding levels found in indoor airborne particulate matters. There was a statistically significant correlation between predicted and measured OPs in settled dust in all three types of indoor spaces. The difference between measured and model predicted OP levels in settled dust was in the general range of predictions reported for indoor air SVOCs. (C) 2016 Elsevier Ltd. All rights reserved.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr"/>
       <c r="N4" s="2" t="n">
         <v>44054.54652707565</v>
       </c>
       <c r="O4" s="2" t="n">
         <v>44054.54652707584</v>
       </c>
       <c r="P4" t="b">
         <v>1</v>
       </c>
       <c r="Q4" t="b">
         <v>1</v>
       </c>
       <c r="R4" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S4" t="b">
         <v>1</v>
       </c>
       <c r="T4" t="b">
         <v>0</v>
       </c>
       <c r="U4" t="b">
         <v>0</v>
       </c>
       <c r="V4" t="b">
         <v>0</v>
       </c>
       <c r="W4" t="b">
         <v>0</v>
       </c>
       <c r="X4" t="b">
         <v>0</v>
       </c>
       <c r="Y4" t="b">
         <v>0</v>
       </c>
       <c r="Z4" t="b">
         <v>0</v>
       </c>
       <c r="AA4" t="b">
         <v>0</v>
       </c>
       <c r="AB4" t="b">
         <v>0</v>
       </c>
       <c r="AC4" t="b">
         <v>0</v>
       </c>
       <c r="AD4" t="b">
         <v>0</v>
       </c>
       <c r="AE4" t="b">
         <v>0</v>
       </c>
       <c r="AF4" t="b">
         <v>0</v>
       </c>
       <c r="AG4" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH4" t="b">
         <v>0</v>
       </c>
       <c r="AI4" t="b">
         <v>0</v>
       </c>
       <c r="AJ4" t="b">
         <v>0</v>
       </c>
       <c r="AK4" t="b">
         <v>0</v>
       </c>
       <c r="AL4" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM4" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>101004360</v>
       </c>
       <c r="B5" t="n">
         <v>3841179</v>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
           <t>10.1016/j.buildenv.2016.11.045</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Fan G et al. 2017</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t xml:space="preserve">Fan G, Xie J, Yoshino H, Yanagi U, Hasegawa K, Kagi N, Liu J. Environmental conditions in homes with healthy and unhealthy schoolchildren in Beijing, China. Building and Environment 112:270-284. </t>
         </is>
@@ -1531,191 +1126,110 @@
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>Building and Environment 112:270-284.</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>In 2013, a comprehensive investigation of environmental conditions was carried out in schoolchildren's houses during winter and summer in Beijing, China. The houses were divided into two Groups (Group A: unhealthy children's houses; Group B: healthy children's houses). According to the field measurement, inappropriate thermal environment contributed by indoor low temperatures and RHs in winter and dampness in summer could affect childhood health. The beyond standard (1000 ppm) situations of CO2 concentration revealed poor ventilation in houses of Group A, which could increase the risk of children's asthma and respiratory infections. Indoor carbonyls and VOCs levels in almost all the homes did not exceed the guideline. However, the integrated influence of these compounds should be noted for possible adverse health effects, especially in child's bedroom where children spent more time. Dibutyl phthalate (DBP) and Di (2-ethylhexyl) phthalate (DEHP) were most frequently detected SVOCs in house dust. In summer, the average child's daily intake of phthalates from house dust in homes of Group A was significantly higher (p &amp;lt; 0.01) than that of Group B. Cladosporium spp., Penicillium spp. and Aspergillus spp. accounted for about 90% of indoor airborne fungi. Airborne fungal levels in about 70% of measured rooms exceeded 1000 cfu/m(3) in summer. The high correlation between airborne fungi and PM was found, consequently, children's health could be affected by the combined action of airborne fungi and PM. These results were helpful to evaluate and design healthy housing environment for schoolchildren. (C) 2016 Elsevier Ltd. All rights reserved.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr"/>
       <c r="N5" s="2" t="n">
         <v>44054.5465271222</v>
       </c>
       <c r="O5" s="2" t="n">
         <v>44054.54652712239</v>
       </c>
       <c r="P5" t="b">
         <v>1</v>
       </c>
       <c r="Q5" t="b">
         <v>1</v>
       </c>
       <c r="R5" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S5" t="b">
         <v>1</v>
       </c>
       <c r="T5" t="b">
         <v>0</v>
       </c>
       <c r="U5" t="b">
         <v>0</v>
       </c>
       <c r="V5" t="b">
         <v>0</v>
       </c>
       <c r="W5" t="b">
         <v>0</v>
       </c>
       <c r="X5" t="b">
         <v>0</v>
       </c>
       <c r="Y5" t="b">
         <v>0</v>
       </c>
       <c r="Z5" t="b">
         <v>0</v>
       </c>
       <c r="AA5" t="b">
         <v>0</v>
       </c>
       <c r="AB5" t="b">
         <v>0</v>
       </c>
       <c r="AC5" t="b">
         <v>0</v>
       </c>
       <c r="AD5" t="b">
         <v>0</v>
       </c>
       <c r="AE5" t="b">
         <v>0</v>
       </c>
       <c r="AF5" t="b">
         <v>0</v>
       </c>
       <c r="AG5" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH5" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI5" t="b">
         <v>0</v>
       </c>
       <c r="AJ5" t="b">
         <v>0</v>
       </c>
       <c r="AK5" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AL5" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM5" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>101004361</v>
       </c>
       <c r="B6" t="n">
         <v>3841180</v>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
           <t>10.1016/j.buildenv.2017.03.014</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Hu J et al. 2017</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t xml:space="preserve">Hu J, Li N, Yoshino H, Yanagi U, Hasegawa K, Kagi N, He Y, Wei X. Field study on indoor health risk factors in households with schoolchildren in south-central China. Building and Environment 117:260-273. </t>
         </is>
@@ -1740,191 +1254,110 @@
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>Building and Environment 117:260-273.</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>A field study on indoor thermal environment and pollutants was conducted in 10 households with 10-12 years old children in Changsha, a south-central city in China. The aim is to identify and examine the main indoor pollutants which affect schoolchildren's health. The households were divided into two groups: 1) Group A, households with apparently unhealthy children, 2) Group B, households with healthy children. The findings for autumn and winter indicated that the differences in temperature and relative humidity (RH) between Groups A and B were not significant. The average concentrations of CO2, HCHO and acetaldehyde of Group A were lower than those of Group B. However, the average concentrations of PM2.5 and TVOCs of Group A were higher than those of Group B. In addition, the indoor PM2.5 concentrations in ten households, exceeded the upper limit of the Chinese national standard (75 mu g/m(3)) and the TVOCs concentration in two households exceeded the upper limit (600 mu g/m(3)) in winter. The average concentrations of Di(2-ethylhexyl) Phthalate (DEHP) and Dibutyl Phthalate (DBP) which could harm children's health were significantly higher in the Group A household than those in that of Group B. Cladosporium, Aspergillus and Penicillium in indoor air and house dust which could have lead to children's allergy and respiratory diseases correlated with the seasonal climate variation. It was found that high-level indoor PM2.5, TVOCs, DEHP and DBP in house dust were possibly the main risk factors for children's health, with Cladosporium, Aspergillus and Penicillium possibly providing associated health risks. (C) 2017 Elsevier Ltd. All rights reserved.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr"/>
       <c r="N6" s="2" t="n">
         <v>44054.54652716922</v>
       </c>
       <c r="O6" s="2" t="n">
         <v>44054.54652716941</v>
       </c>
       <c r="P6" t="b">
         <v>1</v>
       </c>
       <c r="Q6" t="b">
         <v>1</v>
       </c>
       <c r="R6" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S6" t="b">
         <v>1</v>
       </c>
       <c r="T6" t="b">
         <v>0</v>
       </c>
       <c r="U6" t="b">
         <v>0</v>
       </c>
       <c r="V6" t="b">
         <v>0</v>
       </c>
       <c r="W6" t="b">
         <v>0</v>
       </c>
       <c r="X6" t="b">
         <v>0</v>
       </c>
       <c r="Y6" t="b">
         <v>0</v>
       </c>
       <c r="Z6" t="b">
         <v>0</v>
       </c>
       <c r="AA6" t="b">
         <v>0</v>
       </c>
       <c r="AB6" t="b">
         <v>0</v>
       </c>
       <c r="AC6" t="b">
         <v>0</v>
       </c>
       <c r="AD6" t="b">
         <v>0</v>
       </c>
       <c r="AE6" t="b">
         <v>0</v>
       </c>
       <c r="AF6" t="b">
         <v>0</v>
       </c>
       <c r="AG6" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH6" t="b">
         <v>0</v>
       </c>
       <c r="AI6" t="b">
         <v>0</v>
       </c>
       <c r="AJ6" t="b">
         <v>0</v>
       </c>
       <c r="AK6" t="b">
         <v>0</v>
       </c>
       <c r="AL6" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM6" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>101004362</v>
       </c>
       <c r="B7" t="n">
         <v>3867508</v>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
           <t>10.1177/1420326x16636184</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Fan G et al. 2017</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t xml:space="preserve">Fan G, Xie J, Liu J, Yoshino H. Investigation of indoor environmental quality in urban dwellings with schoolchildren in Beijing, China.  </t>
         </is>
@@ -1939,197 +1372,116 @@
           <t>Fan G, Xie J, Liu J, Yoshino H</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>Fan G et al.</t>
         </is>
       </c>
       <c r="J7" t="n">
         <v>2017</v>
       </c>
       <c r="K7" t="inlineStr"/>
       <c r="L7" t="inlineStr">
         <is>
           <t>This study attempts to collect more comprehensive data about the indoor environmental quality in urban dwellings with schoolchildren in Beijing, China. For this purpose, indoor air temperature, relative humidity and the levels of indoor chemical and biological pollutants in 14 households were measured in 2013. Results show that, in cold winter, indoor relative humidity was often lower than the comfort limit of 30%, while indoor CO2 concentration was often higher than the acceptable level of 1000 ppm in poorly ventilated homes with high occupant load. Indoor PM2.5 pollution was very severe with the highest level of 523 mu g/m(3) in living room and 345 mu g/m(3) in children's bedroom in winter. Compared with the recommended thresholds, the levels of indoor volatile organic compounds and carbonyl compounds in most homes were low. Cigarette smoke is an important indoor source of PM2.5, formaldehyde, acetaldehyde, acetone and benzene. Also, there are significant correlations between the concentration of total volatile organic compounds and other compounds (acetaldehyde, acetone, benzene and toluene). Furthermore, two phthalates: di (2-ethylhexyl) phthalate and di-n-butyl phthalate were frequently detected in house dust. Penicillium, Cladosporium, and Aspergillus were predominant fungi in indoor air. The fungal pollution levels in different seasons and rooms were also compared.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr"/>
       <c r="N7" s="2" t="n">
         <v>44054.5465272162</v>
       </c>
       <c r="O7" s="2" t="n">
         <v>44054.54652721639</v>
       </c>
       <c r="P7" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q7" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R7" t="b">
         <v>0</v>
       </c>
       <c r="S7" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T7" t="b">
         <v>0</v>
       </c>
       <c r="U7" t="b">
         <v>0</v>
       </c>
       <c r="V7" t="b">
         <v>0</v>
       </c>
       <c r="W7" t="b">
         <v>0</v>
       </c>
       <c r="X7" t="b">
         <v>0</v>
       </c>
       <c r="Y7" t="b">
         <v>0</v>
       </c>
       <c r="Z7" t="b">
         <v>0</v>
       </c>
       <c r="AA7" t="b">
         <v>0</v>
       </c>
       <c r="AB7" t="b">
         <v>0</v>
       </c>
       <c r="AC7" t="b">
         <v>0</v>
       </c>
       <c r="AD7" t="b">
         <v>0</v>
       </c>
       <c r="AE7" t="b">
         <v>0</v>
       </c>
       <c r="AF7" t="b">
         <v>0</v>
       </c>
       <c r="AG7" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH7" t="b">
         <v>0</v>
       </c>
       <c r="AI7" t="b">
         <v>0</v>
       </c>
       <c r="AJ7" t="b">
         <v>0</v>
       </c>
       <c r="AK7" t="b">
         <v>0</v>
       </c>
       <c r="AL7" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM7" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>101004363</v>
       </c>
       <c r="B8" t="n">
         <v>4164912</v>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
           <t>10.1080/10934529.2017.1369813</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Muenhor D et al. 2018</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t xml:space="preserve">Muenhor D, Moon HB, Lee S, Goosey E. Organophosphorus flame retardants (PFRs) and phthalates in floor and road dust from a manual e-waste dismantling facility and adjacent communities in Thailand. Journal of Environmental Science and Health, Part A: Toxic/Hazardous Substances &amp; Environmental Engineering 53:79-90. </t>
         </is>
@@ -2154,191 +1506,110 @@
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>Journal of Environmental Science and Health, Part A: Toxic/Hazardous Substances &amp; Environmental Engineering 53:79-90.</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>This study was undertaken to investigate levels of organophosphorus flame retardants (PFRs) and phthalates in floor and road dust from a manual e-waste dismantling facility and nearby communities in Thailand. Concentrations of Σ10 PFRs and Σ6 phthalates in floor dust from the facility were approximately 36-1,700 and 86,000-790,000 ng g-1, whereas those from the communities were about 13-9,200 and 44,000-2,700,000 ng g-1, respectively. The highest content of Σ10 PFRs (9,200 ng g-1) and Σ6 phthalates (2,700,000 ng g-1) in indoor dust was both detected in the dust sampled from a house with no prevailing winds located 350 m northeast of the facility. Levels of Σ10 PFRs and Σ6 phthalates in road dust from the facility were around 1,100-2,100 and 40,000-670,000 ng g-1, while those from the residences were about 650-2,000 and 27,000-650,000 ng g-1, respectively. Concentrations of Σ10 PFRs (2,100 ng g-1) and Σ6 phthalates (670,000 ng g-1) in road dust were greatest in the dust collected from the facility. For the distributional pattern, TBEP (tris (2-butoxyethyl) phosphate) was the main PFR in residential dust, whereas TPP (triphenyl phosphate) was the major PFR in facility dust. TBEP was also found to be the most prominent PFR in all road dust samples. Furthermore, DEHP (di-2-ethylhexyl phthalate) was the most abundant phthalate congener in both floor and road dust samples. Under realistic high-end scenarios of environmental exposure to DEHP, Thai toddlers (25.29 µg kg-1 bw day-1) in the adjacent communities were exposed above the US EPA's (United States Environmental Protection Agency) reference dose (RfD) for this congener (20 µg kg-1 bw day-1). Our data reveal that the PFR and phthalate-containing products at the residences are a likely substantial source of PFRs and phthalates to the surrounding indoor environment, and humans can be exposed to PFRs and phthalates in their dwellings via the settled floor dust.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr"/>
       <c r="N8" s="2" t="n">
         <v>44054.54652728647</v>
       </c>
       <c r="O8" s="2" t="n">
         <v>44054.54652728683</v>
       </c>
       <c r="P8" t="b">
         <v>1</v>
       </c>
       <c r="Q8" t="b">
         <v>1</v>
       </c>
       <c r="R8" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S8" t="b">
         <v>1</v>
       </c>
       <c r="T8" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U8" t="b">
         <v>0</v>
       </c>
       <c r="V8" t="b">
         <v>0</v>
       </c>
       <c r="W8" t="b">
         <v>0</v>
       </c>
       <c r="X8" t="b">
         <v>0</v>
       </c>
       <c r="Y8" t="b">
         <v>0</v>
       </c>
       <c r="Z8" t="b">
         <v>0</v>
       </c>
       <c r="AA8" t="b">
         <v>0</v>
       </c>
       <c r="AB8" t="b">
         <v>0</v>
       </c>
       <c r="AC8" t="b">
         <v>0</v>
       </c>
       <c r="AD8" t="b">
         <v>0</v>
       </c>
       <c r="AE8" t="b">
         <v>0</v>
       </c>
       <c r="AF8" t="b">
         <v>0</v>
       </c>
       <c r="AG8" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH8" t="b">
         <v>0</v>
       </c>
       <c r="AI8" t="b">
         <v>0</v>
       </c>
       <c r="AJ8" t="b">
         <v>0</v>
       </c>
       <c r="AK8" t="b">
         <v>0</v>
       </c>
       <c r="AL8" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM8" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>101004364</v>
       </c>
       <c r="B9" t="n">
         <v>4168728</v>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
           <t>10.1002/etc.3996</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Zeng X et al. 2017</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t xml:space="preserve">Zeng X, Wu Y, Liu Z, Gao S, Yu Z. Occurrence and distribution of organophosphate ester flame retardants in indoor dust and their potential health exposure risk. Environmental Toxicology and Chemistry 37:345-352. </t>
         </is>
@@ -2363,191 +1634,110 @@
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>Environmental Toxicology and Chemistry 37:345-352.</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>The occurrence and distribution of 10 organophosphate ester (OP) flame retardants/plasticizers were studied in indoor dust collected in 2 districts of Wuhan City. Total concentrations of the 10 OPs (ΣOPs) varied from 86.5 to 6389 ng/g in 26 dust samples in Caidian District and from 300 to 10 186 ng/g in 27 samples in Jiang'an District. In most dust samples tris(2-chloroethyl) phosphate was dominant over the other OPs, with concentrations of 9.14 to 2722 ng/g (mean 388 ng/g) in Caidian District and 57.3 to 3718 ng/g (mean 616 ng/g) in Jiang'an District. The calculated hazard indices, based on estimated exposure dose via dust ingestion to the reference dose, were much lower than 1. The results suggested that the inhabitants in the 2 regions were at low risk of exposure through dust ingestion. Environ Toxicol Chem 2017;9999:1-8. © 2017 SETAC.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr"/>
       <c r="N9" s="2" t="n">
         <v>44054.54652750069</v>
       </c>
       <c r="O9" s="2" t="n">
         <v>44054.54652750091</v>
       </c>
       <c r="P9" t="b">
         <v>1</v>
       </c>
       <c r="Q9" t="b">
         <v>1</v>
       </c>
       <c r="R9" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S9" t="b">
         <v>1</v>
       </c>
       <c r="T9" t="b">
         <v>0</v>
       </c>
       <c r="U9" t="b">
         <v>0</v>
       </c>
       <c r="V9" t="b">
         <v>0</v>
       </c>
       <c r="W9" t="b">
         <v>0</v>
       </c>
       <c r="X9" t="b">
         <v>0</v>
       </c>
       <c r="Y9" t="b">
         <v>0</v>
       </c>
       <c r="Z9" t="b">
         <v>0</v>
       </c>
       <c r="AA9" t="b">
         <v>0</v>
       </c>
       <c r="AB9" t="b">
         <v>0</v>
       </c>
       <c r="AC9" t="b">
         <v>0</v>
       </c>
       <c r="AD9" t="b">
         <v>0</v>
       </c>
       <c r="AE9" t="b">
         <v>0</v>
       </c>
       <c r="AF9" t="b">
         <v>0</v>
       </c>
       <c r="AG9" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH9" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI9" t="b">
         <v>0</v>
       </c>
       <c r="AJ9" t="b">
         <v>0</v>
       </c>
       <c r="AK9" t="b">
         <v>0</v>
       </c>
       <c r="AL9" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM9" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>101004365</v>
       </c>
       <c r="B10" t="n">
         <v>4169091</v>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr">
         <is>
           <t>10.1016/j.envint.2017.06.009</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Ginsberg GL and Belleggia G 2017</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t xml:space="preserve">Ginsberg GL, Belleggia G. Use of Monte Carlo analysis in a risk-based prioritization of toxic constituents in house dust. Environment International 109:101-113. [Review]. </t>
         </is>
@@ -2569,194 +1759,113 @@
       </c>
       <c r="J10" t="n">
         <v>2017</v>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>Environment International 109:101-113. [Review]</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>Many chemicals have been detected in house dust with exposures to the general public and particularly young children of potential health concern. House dust is also an indicator of chemicals present in consumer products and the built environment that may constitute a health risk. The current analysis compiles a database of recent house dust concentrations from the United States and Canada, focusing upon semi-volatile constituents. Seven constituents from the phthalate and flame retardant categories were selected for risk-based screening and prioritization: diethylhexyl phthalate (DEHP), butyl benzyl phthalate (BBzP), diisononyl phthalate (DINP), a pentabrominated diphenyl ether congener (BDE-99), hexabromocyclododecane (HBCDD), tris(1,3-dichloro-2-propyl) phosphate (TDCIPP) and tris(2-chloroethyl) phosphate (TCEP). Monte Carlo analysis was used to represent the variability in house dust concentration as well as the uncertainty in the toxicology database in the estimation of children's exposure and risk. Constituents were prioritized based upon the percentage of the distribution of risk results for cancer and non-cancer endpoints that exceeded a hazard quotient (HQ) of 1. The greatest percent HQ exceedances were for DEHP (cancer and non-cancer), BDE-99 (non-cancer) and TDCIPP (cancer). Current uses and the potential for reducing levels of these constituents in house dust are discussed. Exposure and risk for other phthalates and flame retardants in house dust may increase if they are used to substitute for these prioritized constituents. Therefore, alternative assessment and green chemistry solutions are important elements in decreasing children's exposure to chemicals of concern in the indoor environment.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr"/>
       <c r="N10" s="2" t="n">
         <v>44054.54652757299</v>
       </c>
       <c r="O10" s="2" t="n">
         <v>44054.54652757326</v>
       </c>
       <c r="P10" t="b">
         <v>1</v>
       </c>
       <c r="Q10" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R10" t="b">
         <v>0</v>
       </c>
       <c r="S10" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T10" t="b">
         <v>0</v>
       </c>
       <c r="U10" t="b">
         <v>0</v>
       </c>
       <c r="V10" t="b">
         <v>0</v>
       </c>
       <c r="W10" t="b">
         <v>0</v>
       </c>
       <c r="X10" t="b">
         <v>0</v>
       </c>
       <c r="Y10" t="b">
         <v>0</v>
       </c>
       <c r="Z10" t="b">
         <v>0</v>
       </c>
       <c r="AA10" t="b">
         <v>0</v>
       </c>
       <c r="AB10" t="b">
         <v>0</v>
       </c>
       <c r="AC10" t="b">
         <v>0</v>
       </c>
       <c r="AD10" t="b">
         <v>0</v>
       </c>
       <c r="AE10" t="b">
         <v>0</v>
       </c>
       <c r="AF10" t="b">
         <v>0</v>
       </c>
       <c r="AG10" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH10" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI10" t="b">
         <v>1</v>
       </c>
       <c r="AJ10" t="b">
         <v>0</v>
       </c>
       <c r="AK10" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AL10" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM10" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>101004366</v>
       </c>
       <c r="B11" t="n">
         <v>4178500</v>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr">
         <is>
           <t>10.3130/jaabe.16.661</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Kim Htae and Tanabe SI 2017</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t xml:space="preserve">Kim Htae, Tanabe SI. Measuring Degree of Contamination by Semi-volatile Organic Compounds (SVOC) in Interiors of Korean Homes and Kindergartens.  </t>
         </is>
@@ -2777,191 +1886,110 @@
         </is>
       </c>
       <c r="J11" t="n">
         <v>2017</v>
       </c>
       <c r="K11" t="inlineStr"/>
       <c r="L11" t="inlineStr">
         <is>
           <t>PVC floor material is widely used in Korean homes, and people customarily sit or lie on the floor surface. This could potentially put residents of such homes at high risk of exposure to semi-volatile organic compounds (SVOCs). However, there is a current lack of information regarding the degree of SVOC contamination in Korean homes. Therefore, this study was implemented to measure SVOC concentration in the air and house dust in homes and kindergartens, places where children spend long periods of time. The substances analyzed were 2E1H, D6, DEP, TBP, TCEP, DBP, TPP, DOA, and DEHP. Amounts of 2E1H, D6, DEP, DBP, and DEHP were detected in the air of the homes included in the study, and the average air concentrations of DBP and DEHP were 0.53 mu g/m(3) and 0.28 mu g/m(3), respectively. The average dust DEHP concentrations in the rooms of homes and kindergartens were 2,800 mu g/g and 4,350 mu g/g, respectively, showing that higher values were measured in kindergartens. The measured DEHP concentrations in the dust of both homes and kindergartens where PVC floor materials are used were high.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr"/>
       <c r="N11" s="2" t="n">
         <v>44054.54652762166</v>
       </c>
       <c r="O11" s="2" t="n">
         <v>44054.54652762186</v>
       </c>
       <c r="P11" t="b">
         <v>1</v>
       </c>
       <c r="Q11" t="b">
         <v>1</v>
       </c>
       <c r="R11" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S11" t="b">
         <v>1</v>
       </c>
       <c r="T11" t="b">
         <v>0</v>
       </c>
       <c r="U11" t="b">
         <v>0</v>
       </c>
       <c r="V11" t="b">
         <v>0</v>
       </c>
       <c r="W11" t="b">
         <v>0</v>
       </c>
       <c r="X11" t="b">
         <v>0</v>
       </c>
       <c r="Y11" t="b">
         <v>0</v>
       </c>
       <c r="Z11" t="b">
         <v>0</v>
       </c>
       <c r="AA11" t="b">
         <v>0</v>
       </c>
       <c r="AB11" t="b">
         <v>0</v>
       </c>
       <c r="AC11" t="b">
         <v>0</v>
       </c>
       <c r="AD11" t="b">
         <v>0</v>
       </c>
       <c r="AE11" t="b">
         <v>0</v>
       </c>
       <c r="AF11" t="b">
         <v>0</v>
       </c>
       <c r="AG11" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH11" t="b">
         <v>0</v>
       </c>
       <c r="AI11" t="b">
         <v>0</v>
       </c>
       <c r="AJ11" t="b">
         <v>0</v>
       </c>
       <c r="AK11" t="b">
         <v>0</v>
       </c>
       <c r="AL11" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM11" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>101004367</v>
       </c>
       <c r="B12" t="n">
         <v>4285929</v>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
           <t>10.1016/j.envpol.2017.12.017</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>He C et al. 2018</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t xml:space="preserve">He C, Wang X, Thai P, Baduel C, Gallen C, Banks A, Bainton P, English K, Mueller JF. Organophosphate and brominated flame retardants in Australian indoor environments: Levels, sources, and preliminary assessment of human exposure. Environmental Pollution 235:670-679. </t>
         </is>
@@ -2977,200 +2005,119 @@
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>He C et al.</t>
         </is>
       </c>
       <c r="J12" t="n">
         <v>2018</v>
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t>Environmental Pollution 235:670-679.</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>Concentrations of nine organophosphate flame retardants (OPFRs) and eight polybrominated diphenyl ethers (PBDEs) were measured in samples of indoor dust (n = 85) and air (n = 45) from Australian houses, offices, hotels, and transportation (buses, trains, and aircraft). All target compounds were detected in indoor dust and air samples. Median ∑9OPFRs concentrations were 40 μg/g in dust and 44 ng/m3in indoor air, while median ∑8PBDEs concentrations were 2.1 μg/g and 0.049 ng/m3. Concentrations of FRs were higher in rooms that contained carpet, air conditioners, and various electronic items. Estimated daily intakes in adults are 14000 pg/kg body weight/day and 330 pg/kg body weight/day for ∑9OPFRs and ∑8PBDEs, respectively. Our results suggest that for the volatile FRs such as tris(2-chloroethyl) phosphate (TCEP) and TCIPP, inhalation is expected to be the more important intake pathway compared to dust ingestion and dermal contact.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr"/>
       <c r="N12" s="2" t="n">
         <v>44054.54652776437</v>
       </c>
       <c r="O12" s="2" t="n">
-        <v>44054.54652776456</v>
+        <v>46231.74750347516</v>
       </c>
       <c r="P12" t="b">
         <v>1</v>
       </c>
       <c r="Q12" t="b">
         <v>1</v>
       </c>
       <c r="R12" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S12" t="b">
         <v>1</v>
       </c>
       <c r="T12" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U12" t="b">
         <v>0</v>
       </c>
       <c r="V12" t="b">
         <v>0</v>
       </c>
       <c r="W12" t="b">
         <v>0</v>
       </c>
       <c r="X12" t="b">
         <v>0</v>
       </c>
       <c r="Y12" t="b">
         <v>0</v>
       </c>
       <c r="Z12" t="b">
         <v>0</v>
       </c>
       <c r="AA12" t="b">
         <v>0</v>
       </c>
       <c r="AB12" t="b">
         <v>0</v>
       </c>
       <c r="AC12" t="b">
         <v>0</v>
       </c>
       <c r="AD12" t="b">
         <v>0</v>
       </c>
       <c r="AE12" t="b">
         <v>0</v>
       </c>
       <c r="AF12" t="b">
         <v>0</v>
       </c>
       <c r="AG12" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH12" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI12" t="b">
         <v>0</v>
       </c>
       <c r="AJ12" t="b">
         <v>0</v>
       </c>
       <c r="AK12" t="b">
         <v>0</v>
       </c>
       <c r="AL12" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM12" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>101004368</v>
       </c>
       <c r="B13" t="n">
         <v>4285965</v>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr">
         <is>
           <t>Golja B et al. 2014</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t xml:space="preserve">Golja B, Sumiga B, Boh B, Medved J, Pusic T, Tavcer PF. Application of flame retardant microcapsules to polyester and cotton fabrics. Materiali in Tehnologije 48:105-111. </t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>Application of flame retardant microcapsules to polyester and cotton fabrics</t>
@@ -3185,51 +2132,51 @@
         <is>
           <t>Golja B et al.</t>
         </is>
       </c>
       <c r="J13" t="n">
         <v>2014</v>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>Materiali in Tehnologije 48:105-111.</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>A microencapsulated fire retardant was used with the intention to produce fire retardant textiles. Melamine-formaldehyde polymer-wall microcapsules with a triphenyl phosphate core were applied to both a cotton woven and a polyester nonwoven fabric using impregnation and screen printing. The samples were observed with a scanning electron microscope (SEM). The combustion performance of the textile samples was examined with the limiting oxygen index (LOT) and the vertical burning test. The thermal properties of the microcapsules and fabrics were examined using TGA and DSC analyses. The mass per unit area, rigidity and air permeability of the treated fabrics were tested. The results show that the microcapsules with triphenyl phosphate can be successfully applied to cotton and polyester fabrics using screen printing and impregnation methods, but the fire retardation was successful only at the highest concentration of the microcapsules. At this concentration, the mechanical properties of the starting materials appear to deteriorate.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr"/>
       <c r="N13" s="2" t="n">
         <v>44054.54652792429</v>
       </c>
       <c r="O13" s="2" t="n">
         <v>44054.54652792449</v>
       </c>
       <c r="P13" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q13" t="b">
         <v>0</v>
       </c>
       <c r="R13" t="b">
         <v>0</v>
       </c>
       <c r="S13" t="b">
         <v>0</v>
       </c>
       <c r="T13" t="b">
         <v>0</v>
       </c>
       <c r="U13" t="b">
         <v>0</v>
       </c>
       <c r="V13" t="b">
         <v>0</v>
       </c>
       <c r="W13" t="b">
         <v>0</v>
       </c>
       <c r="X13" t="b">
         <v>0</v>
       </c>
@@ -3251,131 +2198,50 @@
       <c r="AD13" t="b">
         <v>0</v>
       </c>
       <c r="AE13" t="b">
         <v>0</v>
       </c>
       <c r="AF13" t="b">
         <v>0</v>
       </c>
       <c r="AG13" t="b">
         <v>0</v>
       </c>
       <c r="AH13" t="b">
         <v>0</v>
       </c>
       <c r="AI13" t="b">
         <v>0</v>
       </c>
       <c r="AJ13" t="b">
         <v>0</v>
       </c>
       <c r="AK13" t="b">
         <v>0</v>
       </c>
       <c r="AL13" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM13" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>101004369</v>
       </c>
       <c r="B14" t="n">
         <v>4659643</v>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr">
         <is>
           <t>10.1016/j.envpol.2018.03.103</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Okeme JO et al. 2018</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t xml:space="preserve">Okeme JO, Yang C, Abdollahi A, Dhal S, Harris SA, Jantunen LM, Tsirlin D, Diamond ML. Passive air sampling of flame retardants and plasticizers in Canadian homes using PDMS, XAD-coated PDMS and PUF samplers. Environmental Pollution 239:109-117. </t>
         </is>
@@ -3400,191 +2266,110 @@
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t>Environmental Pollution 239:109-117.</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>Passive air samplers (PAS) were evaluated for measuring indoor concentrations of phthalates, novel brominated flame retardants (N-BFRs), polybrominated diphenyl ethers (PBDEs), and organophosphate esters (OPEs). Sampling rates were obtained from a 50-day calibration study for two newly introduced PAS, polydimethylsiloxane (PDMS) or silicone rubber PAS (one with and one without a coating of styrene divinyl benzene co-polymer, XAD) and the commonly used polyurethane foam (PUF) PAS. Average sampling rates normalized to PAS surface area were 1.5 ± 1.1 m3 day-1 dm-2 for both unsheltered PDMS and XAD-PDMS, and 0.90 m3 ± 0.6 day-1dm-2 for partially sheltered PUF. These values were derived based on the compound-specific sampling rates measured here and in the literature for the PAS tested, to reasonably account for site-specific variability of sampling rates. PDMS and PUF were co-deployed for three weeks in 51 homes located in Ottawa and Toronto, Canada. Duplicate PUF and PDMS samplers gave concentrations within 10% of each other. PDMS and PUF-derived air concentrations were not statistically different for gas-phase compounds. PUF had a higher detection of particle-phase compounds such as some OPEs. Phthalate and OPE air concentrations were ∼100 times higher than those of N-BFRs and PBDEs. Concentrations were not systematically related to PM10, temperature or relative humidity. We conclude that both PAS provide replicable estimates of indoor concentrations of these targeted semi-volatile organic compounds (SVOCs) over a three-week deployment period. However, PUF is advantageous for collecting a wider range of compounds including those in the particle phase.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr"/>
       <c r="N14" s="2" t="n">
         <v>44054.54652808221</v>
       </c>
       <c r="O14" s="2" t="n">
         <v>44054.54652808245</v>
       </c>
       <c r="P14" t="b">
         <v>1</v>
       </c>
       <c r="Q14" t="b">
         <v>1</v>
       </c>
       <c r="R14" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S14" t="b">
         <v>1</v>
       </c>
       <c r="T14" t="b">
         <v>0</v>
       </c>
       <c r="U14" t="b">
         <v>0</v>
       </c>
       <c r="V14" t="b">
         <v>0</v>
       </c>
       <c r="W14" t="b">
         <v>0</v>
       </c>
       <c r="X14" t="b">
         <v>0</v>
       </c>
       <c r="Y14" t="b">
         <v>0</v>
       </c>
       <c r="Z14" t="b">
         <v>0</v>
       </c>
       <c r="AA14" t="b">
         <v>0</v>
       </c>
       <c r="AB14" t="b">
         <v>0</v>
       </c>
       <c r="AC14" t="b">
         <v>0</v>
       </c>
       <c r="AD14" t="b">
         <v>0</v>
       </c>
       <c r="AE14" t="b">
         <v>0</v>
       </c>
       <c r="AF14" t="b">
         <v>0</v>
       </c>
       <c r="AG14" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH14" t="b">
         <v>0</v>
       </c>
       <c r="AI14" t="b">
         <v>0</v>
       </c>
       <c r="AJ14" t="b">
         <v>0</v>
       </c>
       <c r="AK14" t="b">
         <v>0</v>
       </c>
       <c r="AL14" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM14" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>101004370</v>
       </c>
       <c r="B15" t="n">
         <v>4728476</v>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr">
         <is>
           <t>10.1016/j.buildenv.2018.03.056</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Kishi R et al. 2018</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t xml:space="preserve">Kishi R, Ketema RM, Bamai YA, Araki A, Kawai T, Tsuboi T, Saito I, Yoshioka E, Saito T. Indoor environmental pollutants and their association with sick house syndrome among adults and children in elementary school. Building and Environment 136:293-301. </t>
         </is>
@@ -3609,191 +2394,110 @@
       </c>
       <c r="K15" t="inlineStr">
         <is>
           <t>Building and Environment 136:293-301.</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>Sick house syndrome (SHS) derived from sick building syndrome (SBS) is used to describe symptoms that inhabitants experience due to indoor environment and personal factors, and children might be more susceptible to the effects of SHS than adults. However, there have been no comprehensive studies on effects of indoor pollutants exposure in relation to SHS. Thus, the aim of this study is to examine the association between indoor pollutants and SHS in children and adults who live in the same dwelling. This is a cross-sectional study on 184 elementary school children and 273 adults/adolescents in Sapporo, Japan. Indoor pollutants were measured in air and dust collected from 128 dwellings. Results showed children (20.6%) have higher prevalence of any symptoms than adults/adolescents (15.1%). Among SHS, mucosal symptoms were the most common in both children and adults/adolescents. Doctor diagnosed allergies, building age, dampness, and ventilation system showed significant association with prevalence of SHS. Formaldehyde, di(isobutyl) phthalate (DiBP), di(2-ethylhexyl) phthalate (DEHP), di(isononyl) phthalate (DiNP), endotoxin, and 13-glucan were detected in all dwellings. Any symptoms and mucosal symptoms were significantly associated with the exposure to 2-ethyl-1-hexanol (2E1H). Floor dust DiNP, multi-surface dust Tris(2-butoxyethyl) phosphate with mucosal symptoms and endotoxin with dermal symptoms were inversely associated in adults/adolescent. Multi-surface dust DiBP also showed inverse association with mucosal symptoms in children. 2E1H emission increased with dampness in the dwellings thus, eliminating dampness in the dwellings may reduce the emissions of 2E1H and the risk of SHS in residents.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr"/>
       <c r="N15" s="2" t="n">
         <v>44054.54652813268</v>
       </c>
       <c r="O15" s="2" t="n">
         <v>44054.54652813289</v>
       </c>
       <c r="P15" t="b">
         <v>1</v>
       </c>
       <c r="Q15" t="b">
         <v>1</v>
       </c>
       <c r="R15" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S15" t="b">
         <v>1</v>
       </c>
       <c r="T15" t="b">
         <v>0</v>
       </c>
       <c r="U15" t="b">
         <v>0</v>
       </c>
       <c r="V15" t="b">
         <v>0</v>
       </c>
       <c r="W15" t="b">
         <v>0</v>
       </c>
       <c r="X15" t="b">
         <v>0</v>
       </c>
       <c r="Y15" t="b">
         <v>0</v>
       </c>
       <c r="Z15" t="b">
         <v>0</v>
       </c>
       <c r="AA15" t="b">
         <v>0</v>
       </c>
       <c r="AB15" t="b">
         <v>0</v>
       </c>
       <c r="AC15" t="b">
         <v>0</v>
       </c>
       <c r="AD15" t="b">
         <v>0</v>
       </c>
       <c r="AE15" t="b">
         <v>0</v>
       </c>
       <c r="AF15" t="b">
         <v>0</v>
       </c>
       <c r="AG15" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH15" t="b">
         <v>0</v>
       </c>
       <c r="AI15" t="b">
         <v>0</v>
       </c>
       <c r="AJ15" t="b">
         <v>0</v>
       </c>
       <c r="AK15" t="b">
         <v>0</v>
       </c>
       <c r="AL15" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM15" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>101004371</v>
       </c>
       <c r="B16" t="n">
         <v>4728480</v>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr">
         <is>
           <t>10.1016/j.envres.2017.12.014</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>He RW et al. 2018</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t xml:space="preserve">He RW, Li YZ, Xiang P, Li C, Cui XY, Ma LQ. Impact of particle size on distribution and human exposure of flame retardants in indoor dust. Environmental Research 162:166-172. </t>
         </is>
@@ -3818,191 +2522,110 @@
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t>Environmental Research 162:166-172.</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>The effect of dust particle size on the distribution and bioaccessibility of flame retardants (FRs) in indoor dust remains unclear. In this study, we analyzed 20 FRs (including 6 organophosphate flame retardants (OPFRs), 8 polybrominated diphenyl ethers (PBDEs), 4 novel brominated flame retardants (NBFRs), and 2 dechlorane plus (DPs)) in composite dust samples from offices, public microenvironments (PME), and cars in Nanjing, China. Each composite sample (one per microenvironment) was separated into 6 size fractions (F1-F6: 200-2000µm, 150-200µm, 100-150µm, 63-100µm, 43-63µm, and &lt;43µm). FRs concentrations were the highest in car dust, being 16 and 6 times higher than those in offices and PME. The distribution of FRs in different size fractions was Kow-dependent and affected by surface area (Log Kow=1-4), total organic carbon (Log Kow=4-9), and FR migration pathways into dust (Log Kow&gt;9). Bioaccessibility of FRs was measured by the physiologically-based extraction test, with OPFR bioaccessibility being 1.8-82% while bioaccessible PBDEs, NBFRs, and DPs were under detection limits due to their high hydrophobicity. The OPFR bioaccessibility in 200-2000µm fraction was significantly higher than that of &lt;43µm fraction, but with no difference among the other four fractions. Risk assessment was performed for the most abundant OPFR-tris(2-chloroethyl) phosphate. The average daily dose (ADD) values were the highest for the &lt;43µm fraction for all three types of dust using total concentrations, but no consistent trend was found among the three types of dust if based on bioaccessible concentrations. Our results indicated that dust size impacted human exposure estimation of FRs due to their variability in distribution and bioaccessibility among different fractions. For future risk assessment, size selection for dust sampling should be standardized and bioaccessibility of FRs should not be overlooked.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr"/>
       <c r="N16" s="2" t="n">
         <v>44054.54652820384</v>
       </c>
       <c r="O16" s="2" t="n">
         <v>44054.54652820403</v>
       </c>
       <c r="P16" t="b">
         <v>1</v>
       </c>
       <c r="Q16" t="b">
         <v>1</v>
       </c>
       <c r="R16" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S16" t="b">
         <v>1</v>
       </c>
       <c r="T16" t="b">
         <v>0</v>
       </c>
       <c r="U16" t="b">
         <v>0</v>
       </c>
       <c r="V16" t="b">
         <v>0</v>
       </c>
       <c r="W16" t="b">
         <v>0</v>
       </c>
       <c r="X16" t="b">
         <v>0</v>
       </c>
       <c r="Y16" t="b">
         <v>0</v>
       </c>
       <c r="Z16" t="b">
         <v>0</v>
       </c>
       <c r="AA16" t="b">
         <v>0</v>
       </c>
       <c r="AB16" t="b">
         <v>0</v>
       </c>
       <c r="AC16" t="b">
         <v>0</v>
       </c>
       <c r="AD16" t="b">
         <v>0</v>
       </c>
       <c r="AE16" t="b">
         <v>0</v>
       </c>
       <c r="AF16" t="b">
         <v>0</v>
       </c>
       <c r="AG16" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH16" t="b">
         <v>0</v>
       </c>
       <c r="AI16" t="b">
         <v>0</v>
       </c>
       <c r="AJ16" t="b">
         <v>0</v>
       </c>
       <c r="AK16" t="b">
         <v>0</v>
       </c>
       <c r="AL16" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM16" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>101004372</v>
       </c>
       <c r="B17" t="n">
         <v>4829235</v>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr">
         <is>
           <t>10.1016/j.envint.2018.08.046</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Ait Bamai Y et al. 2018</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t xml:space="preserve">Ait Bamai Y, Araki A, Nomura T, Kawai T, Tsuboi T, Kobayashi S, Miyashita C, Takeda M, Shimizu H, Kishi R. Association of filaggrin gene mutations and childhood eczema and wheeze with phthalates and phosphorus flame retardants in house dust: The Hokkaido study on Environment and Children's Health. Environment International 121:102-110. </t>
         </is>
@@ -4027,191 +2650,110 @@
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t>Environment International 121:102-110.</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>BACKGROUND AND AIM: Exposure to phthalates and phosphorus flame retardants (PFRs) is considered to be a risk factor for asthma and allergies. However, little is known about the contribution of loss-of-function mutations in the gene encoding filaggrin (FLG) gene, which are considered to be predisposing factors for eczema and asthma, to these associations. We investigated the associations between exposure to phthalates and PFRs in dust and eczema/wheeze among Japanese children, taking into consideration loss-of-function mutations in FLG.METHODS: This study was part of the Hokkaido study on Environment and Children's Health. Seven phthalates and 11 PFRs in household dust were measured by gas chromatography-mass spectrometry. Eczema and wheeze were assessed in children aged 7 years using the International Study of Asthma and Allergies in Childhood questionnaire. Eight FLG mutations previously identified in the Japanese population were extracted from cord blood samples. Children with one or more FLG mutations were considered to be positive for FLG mutations. The study included 296 children who had complete data (birth records, FLG mutations, first trimester and 7 years questionnaires, and phthalate/PFR levels). Odds ratios (ORs) and 95% confidential intervals (CIs) of eczema and wheeze were calculated for log-transformed phthalate/PFR levels by logistic regression. We also performed stratified analyses based on FLG mutations.RESULTS: The prevalence rates of eczema and wheeze were 20.6% and 13.9%, respectively. Among children without any FLG mutations, tris (1, 3-dichloro-2-propyl) phosphate (TDCIPP) increased the OR of wheeze, (OR: 1.22, CI: 1.00-1.48). Significant p values for trends were found between tris (2-butoxyethyl) phosphate (TBOEP) and eczema and di-iso-nonyl phthalate (DiNP) and eczema among children without any FLG mutations, respectively.CONCLUSIONS: Despite our limited sample size and cross-sectional study design, the effects of indoor environmental factors on childhood eczema and wheeze were clearer in children without loss-of-function mutations in FLG than in children with mutations. Children with FLG mutations might already be cared for differently in terms of medication or parental lifestyle. Further studies in larger populations are warranted so that severity of symptoms and combinations of FLG mutations can be investigated.</t>
         </is>
       </c>
       <c r="M17" t="inlineStr"/>
       <c r="N17" s="2" t="n">
         <v>44054.54652827368</v>
       </c>
       <c r="O17" s="2" t="n">
         <v>44054.54652827385</v>
       </c>
       <c r="P17" t="b">
         <v>1</v>
       </c>
       <c r="Q17" t="b">
         <v>1</v>
       </c>
       <c r="R17" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S17" t="b">
         <v>1</v>
       </c>
       <c r="T17" t="b">
         <v>0</v>
       </c>
       <c r="U17" t="b">
         <v>0</v>
       </c>
       <c r="V17" t="b">
         <v>0</v>
       </c>
       <c r="W17" t="b">
         <v>0</v>
       </c>
       <c r="X17" t="b">
         <v>0</v>
       </c>
       <c r="Y17" t="b">
         <v>0</v>
       </c>
       <c r="Z17" t="b">
         <v>0</v>
       </c>
       <c r="AA17" t="b">
         <v>0</v>
       </c>
       <c r="AB17" t="b">
         <v>0</v>
       </c>
       <c r="AC17" t="b">
         <v>0</v>
       </c>
       <c r="AD17" t="b">
         <v>0</v>
       </c>
       <c r="AE17" t="b">
         <v>0</v>
       </c>
       <c r="AF17" t="b">
         <v>0</v>
       </c>
       <c r="AG17" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH17" t="b">
         <v>0</v>
       </c>
       <c r="AI17" t="b">
         <v>0</v>
       </c>
       <c r="AJ17" t="b">
         <v>0</v>
       </c>
       <c r="AK17" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AL17" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM17" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>101004373</v>
       </c>
       <c r="B18" t="n">
         <v>4829253</v>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr">
         <is>
           <t>10.1016/j.envint.2018.08.031</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Fan G et al. 2018</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t xml:space="preserve">Fan G, Xie J, Yoshino H, Zhang H, Li Z, Li N, Liu J, Lv Y, Zhu S, Yanagi U, Hasegawa K, Kagi N, Zhang X, Liu J. Common SVOCs in house dust from urban dwellings with schoolchildren in six typical cities of China and associated non-dietary exposure and health risk assessment. Environment International 120:431-442. </t>
         </is>
@@ -4236,191 +2778,110 @@
       </c>
       <c r="K18" t="inlineStr">
         <is>
           <t>Environment International 120:431-442.</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>This paper presents concentrations of common SVOCs in house dusts from urban dwellings with schoolchildren in six typical Chinese cities in winter and summer. Among the detected SVOCs, DBP and DEHP have a higher detection rate. The levels of these two substances contribute an average proportion of over 90% of the total SVOCs' levels, and show a significant correlation in most cities. Based on measured concentrations, schoolchildren's non-dietary exposures to DBP and DEHP at homes are estimated. Due to a longer time spent in child's bedrooms, children's non-dietary exposures to phthalates in child's bedrooms are greatly higher than that in living rooms. As for DBP non-dietary exposure, the most significant pathway is dermal absorption from air, accounting for &gt;70%, whereas, the most predominant pathway for DEHP non-dietary exposure is dust ingestion, contributing from 61.5% to 91.9%. Based on estimated exposure doses, child-specific reproductive and cancer risk are assessed by comparing the exposure doses with DBP and DEHP benchmarks specified in California's Proposition 65. Owing to the high DBP exposure, nearly all of target schoolchildren appear to have a severe reproductive risk, although only non-dietary exposures at home are considered in this study. The average risk quotient of DBP exposure for child-specific MADL in all cities is 31.27 in winter and 10.35 in summer. Also, some schoolchildren are confronted with potential carcinogenic risk, because DEHP exposure exceeds child-specific NSRLs. The maximum DEHP exposure exceeds the cancer benchmark by over 6 times. These results also indicate that controlling indoor phthalates pollution at home is urgent to ensure the healthy development of children in China.</t>
         </is>
       </c>
       <c r="M18" t="inlineStr"/>
       <c r="N18" s="2" t="n">
         <v>44054.54652842001</v>
       </c>
       <c r="O18" s="2" t="n">
         <v>44054.54652842021</v>
       </c>
       <c r="P18" t="b">
         <v>1</v>
       </c>
       <c r="Q18" t="b">
         <v>1</v>
       </c>
       <c r="R18" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S18" t="b">
         <v>1</v>
       </c>
       <c r="T18" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="U18" t="b">
         <v>0</v>
       </c>
       <c r="V18" t="b">
         <v>0</v>
       </c>
       <c r="W18" t="b">
         <v>0</v>
       </c>
       <c r="X18" t="b">
         <v>0</v>
       </c>
       <c r="Y18" t="b">
         <v>0</v>
       </c>
       <c r="Z18" t="b">
         <v>0</v>
       </c>
       <c r="AA18" t="b">
         <v>0</v>
       </c>
       <c r="AB18" t="b">
         <v>0</v>
       </c>
       <c r="AC18" t="b">
         <v>0</v>
       </c>
       <c r="AD18" t="b">
         <v>0</v>
       </c>
       <c r="AE18" t="b">
         <v>0</v>
       </c>
       <c r="AF18" t="b">
         <v>0</v>
       </c>
       <c r="AG18" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH18" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI18" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AJ18" t="b">
         <v>0</v>
       </c>
       <c r="AK18" t="b">
         <v>0</v>
       </c>
       <c r="AL18" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM18" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>101004374</v>
       </c>
       <c r="B19" t="n">
         <v>5165943</v>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr">
         <is>
           <t>NTP 2018</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t xml:space="preserve">NTP. In vivo repeat dose biological potency study of triphenyl phosphate (CAS no. 115-86-6) in male Sprague Dawley rats (Hsd: Sprague Dawley SD) (gavage studies). Durham, NC: National Toxicology Program. </t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>In vivo repeat dose biological potency study of triphenyl phosphate (CAS no. 115-86-6) in male Sprague Dawley rats (Hsd: Sprague Dawley SD) (gavage studies)</t>
@@ -4435,51 +2896,51 @@
         <is>
           <t>NTP</t>
         </is>
       </c>
       <c r="J19" t="n">
         <v>2018</v>
       </c>
       <c r="K19" t="inlineStr">
         <is>
           <t>Durham, NC: National Toxicology Program.</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>Background: Triphenyl phosphate (TPHP) is an organophosphate flame retardant currently on the market and used as a replacement for phased-out polybrominated diphenyl ethers. Toxicity information on this class of chemicals is inadequate. Herein, we use short-term, in vivo transcriptomic studies to inform potential points of departure for TPHP. Methods: The National Toxicology Program (NTP) conducted a transcriptomic study on TPHP, in male Harlan Sprague Dawley rats. TPHP was dissolved in corn oil. Exposure was once daily for 4 days by oral gavage. TPHP (&gt;99%) was tested at six doses (0, 55, 110, 220, 441, and 881 mg/kg body weight). On Day 5, animals were sacrificed, standard toxicological measures assessed, and the liver taken for gene expression studies using Affymetrix microarrays. Modeling was conducted to identify the benchmark doses (BMDs) associated with the most sensitive apical toxicological endpoints and with transcriptional changes in the liver at a benchmark response of one standard deviation from the mean. Results: The most sensitive apical endpoints for which BMD values could be obtained were serum HDL (high-density lipoprotein) cholesterol levels, absolute liver weights, relative liver weights, and serum cholesterol levels. The benchmark dose lower confidence limit BMDLs (and BMDs) were 39 (79), 48 (136), 71 (103), and 90 (142) mg/kg, respectively. Although serum cholinesterase appeared to be a sensitive endpoint (35-70% decrease) at all doses, beginning with 55 mg/kg (the lowest-observed-effect level), its BMD could not be determined due to poor model fit. Sensitive transcriptional gene set changes by potency included 14 Gene Ontology Biological Processes with BMD median values below the lower limit of extrapolation (&lt;18.3 mg/kg). The most sensitive gene sets for which a reliable estimate of the BMD could be made were cellular polysaccharide biosynthetic process and oligodendrocyte development with median BMD of 19 mg/kg and BMDL medians of 11 mg/kg for both gene sets. The most potently affected single genes ranking in the top 10 for increased fold expression change respective to control were Ces2c and Cyp2b1 with BMDs &lt;18.3 mg/kg (the lower limit of extrapolation, 3x lower than the lowest tested dose) and maximal fold increases of 16.3 and 10.5, respectively. The most potently affected single genes ranking in the top 10 for decreased fold expression change respective to control were Scd and G6pc with BMD of &lt;18.3 mg/kg and BMDL of 16 mg/kg, respectively, and maximal fold decreases of -11.1 and -5.1, respectively. Conclusion: Taken together, the most sensitive BMD gene set medians that could be reported occurred at 19 mg/kg (BMDL 11 mg/kg) and the most sensitive apical endpoint was increased serum HDL cholesterol, with a BMDL of 39 mg/kg. Cholinesterase inhibition was observed, with effects occurring at all doses including the lowest tested dose of 55 mg/kg. Future studies investigating lower doses would be helpful to obtain more accurate estimates of BMD values for the most sensitively affected genes and for cholinesterase inhibition.</t>
         </is>
       </c>
       <c r="M19" t="inlineStr"/>
       <c r="N19" s="2" t="n">
         <v>44054.54652846709</v>
       </c>
       <c r="O19" s="2" t="n">
         <v>44054.54652846748</v>
       </c>
       <c r="P19" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q19" t="b">
         <v>0</v>
       </c>
       <c r="R19" t="b">
         <v>0</v>
       </c>
       <c r="S19" t="b">
         <v>0</v>
       </c>
       <c r="T19" t="b">
         <v>0</v>
       </c>
       <c r="U19" t="b">
         <v>0</v>
       </c>
       <c r="V19" t="b">
         <v>0</v>
       </c>
       <c r="W19" t="b">
         <v>0</v>
       </c>
       <c r="X19" t="b">
         <v>0</v>
       </c>
@@ -4501,131 +2962,50 @@
       <c r="AD19" t="b">
         <v>0</v>
       </c>
       <c r="AE19" t="b">
         <v>0</v>
       </c>
       <c r="AF19" t="b">
         <v>0</v>
       </c>
       <c r="AG19" t="b">
         <v>0</v>
       </c>
       <c r="AH19" t="b">
         <v>0</v>
       </c>
       <c r="AI19" t="b">
         <v>0</v>
       </c>
       <c r="AJ19" t="b">
         <v>0</v>
       </c>
       <c r="AK19" t="b">
         <v>0</v>
       </c>
       <c r="AL19" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM19" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>101004375</v>
       </c>
       <c r="B20" t="n">
         <v>5412073</v>
       </c>
       <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr">
         <is>
           <t>10.1016/j.envint.2019.104921</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Giovanoulis G et al. 2019</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t xml:space="preserve">Giovanoulis G, Nguyen MA, Arwidsson M, Langer S, Vestergren R, Lagerqvist A. Reduction of hazardous chemicals in Swedish preschool dust through article substitution actions. Environment International 130:104921. </t>
         </is>
@@ -4650,191 +3030,110 @@
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t>Environment International 130:104921.</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>Consumer goods and building materials present in the preschool environment can be important sources of hazardous chemicals, such as plasticizers, bisphenols, organophosphorus and brominated flame retardants, poly- and perfluoroalkyl substances, which may pose a health risk to children. Even though exposure occurs via many different pathways, such as food intake, inhalation, dermal exposure, mouthing of toys etc., dust has been identified as a valuable indicator for indoor exposure. In the present study, we evaluate the efficiency of product substitution actions taken in 20 Swedish preschools from the Stockholm area to reduce the presence of hazardous substances in indoor environments. Dust samples were collected from elevated surfaces in rooms where children have their everyday activities, and the concentrations found were compared to the levels from a previous study conducted in 2015 at the same preschools. It was possible to lower levels of hazardous substances in dust, but their continued presence in the everyday environment of children was confirmed since bisphenol A, restricted phthalates and organophosphate esters were still detectable in all preschools. Also, an increase in the levels of some of the substitutes for the nowadays restricted substances was noted; some of the alternative plasticizers to phthalates, such as DEHA and DEHT, were found with increased concentrations. DINP was the dominant plasticizer in preschool dust with a median concentration of 389 μg/g, while its level was significantly (p = 0.012) higher at 716 μg/g in preschools with polyvinyl chloride (PVC) flooring. PBDEs were now less frequently detected in dust and their levels decreased 20% to 30%. This was one of the few times that PFAS were analyzed in preschool dust, where 6:2 diPAP was found to be most abundant with a median concentration of 1140 ng/g, followed by 6:2 PAP 151 ng/g, 8:2 diPAP 36 ng/g, N-Et-FOSAA 18 ng/g, PFOS 12 ng/g, PFOA 7.7 ng/g and PFNA 1.1 ng/g. In addition, fluorotelomer alcohols were detected in 65-90% of the samples. Children's exposure via dust ingestion was evaluated using intermediate and high daily intake rates of the targeted chemicals and established health limit values. In each case, the hazard quotients (HQs) were &lt; 1, and the risk for children to have adverse health effects from the hazardous chemicals analyzed in this study via dust ingestion was even lower after the product substitution actions were taken in preschools.</t>
         </is>
       </c>
       <c r="M20" t="inlineStr"/>
       <c r="N20" s="2" t="n">
         <v>44054.546528607</v>
       </c>
       <c r="O20" s="2" t="n">
         <v>44054.54652860721</v>
       </c>
       <c r="P20" t="b">
         <v>1</v>
       </c>
       <c r="Q20" t="b">
         <v>1</v>
       </c>
       <c r="R20" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S20" t="b">
         <v>1</v>
       </c>
       <c r="T20" t="b">
         <v>0</v>
       </c>
       <c r="U20" t="b">
         <v>0</v>
       </c>
       <c r="V20" t="b">
         <v>0</v>
       </c>
       <c r="W20" t="b">
         <v>0</v>
       </c>
       <c r="X20" t="b">
         <v>0</v>
       </c>
       <c r="Y20" t="b">
         <v>0</v>
       </c>
       <c r="Z20" t="b">
         <v>0</v>
       </c>
       <c r="AA20" t="b">
         <v>0</v>
       </c>
       <c r="AB20" t="b">
         <v>0</v>
       </c>
       <c r="AC20" t="b">
         <v>0</v>
       </c>
       <c r="AD20" t="b">
         <v>0</v>
       </c>
       <c r="AE20" t="b">
         <v>0</v>
       </c>
       <c r="AF20" t="b">
         <v>0</v>
       </c>
       <c r="AG20" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH20" t="b">
         <v>0</v>
       </c>
       <c r="AI20" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AJ20" t="b">
         <v>0</v>
       </c>
       <c r="AK20" t="b">
         <v>0</v>
       </c>
       <c r="AL20" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM20" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>101004376</v>
       </c>
       <c r="B21" t="n">
         <v>5428155</v>
       </c>
       <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr">
         <is>
           <t>10.1002/etc.3390</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Pintado-Herrera MG et al. 2016</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t xml:space="preserve">Pintado-Herrera MG, Lara-Martín PA, González-Mazo E, Allan IJ. Determination of silicone rubber and low-density polyethylene diffusion and polymer/water partition coefficients for emerging contaminants. Environmental Toxicology and Chemistry 35:2162-2172. </t>
         </is>
@@ -4859,191 +3158,110 @@
       </c>
       <c r="K21" t="inlineStr">
         <is>
           <t>Environmental Toxicology and Chemistry 35:2162-2172.</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>There is a growing interest in assessing the concentration and distribution of new nonregulated organic compounds (emerging contaminants) in the environment. The measurement of freely dissolved concentrations using conventional approaches is challenging because of the low concentrations that may be encountered and their temporally variable emissions. Absorption-based passive sampling enables the estimation of freely dissolved concentrations of hydrophobic contaminants of emerging concern in water. In the present study, calibration was undertaken for 2 polymers, low-density polyethylene (LDPE) and silicone rubber for 11 fragrances, 5 endocrine-disrupting compounds, 7 ultraviolet (UV) filters, and 8 organophosphate flame retardant compounds. Batch experiments were performed to estimate contaminant diffusion coefficients in the polymers (Dp ), which in general decreased with increasing molecular weight. The values for fragrances, endocrine-disrupting compounds, and UV filters were in ranges similar to those previously reported for polycyclic aromatic hydrocarbons, but were 1 order of magnitude lower for organophosphate flame retardant compounds. Silicone rubber had higher Dp values than LDPE and was therefore selected for further experiments to calculate polymer/water partition coefficients (KPW ). The authors observed a positive correlation between log KPW and log octanol/water partition coefficient values. Field testing of silicone rubber passive samplers was undertaken though exposure in the River Alna (Norway) for an exposure time of 21 d to estimate freely dissolved concentration. Some fragrances and UV filters were predominant over other emerging and regulated contaminants, at levels up to 1600 ng L(-1) for galaxolide and 448 ng L(-1) for octocrylene. Environ Toxicol Chem 2016;35:2162-2172. © 2016 SETAC.</t>
         </is>
       </c>
       <c r="M21" t="inlineStr"/>
       <c r="N21" s="2" t="n">
         <v>44054.5465289067</v>
       </c>
       <c r="O21" s="2" t="n">
         <v>44054.54652890699</v>
       </c>
       <c r="P21" t="b">
         <v>1</v>
       </c>
       <c r="Q21" t="b">
         <v>1</v>
       </c>
       <c r="R21" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S21" t="b">
         <v>1</v>
       </c>
       <c r="T21" t="b">
         <v>0</v>
       </c>
       <c r="U21" t="b">
         <v>0</v>
       </c>
       <c r="V21" t="b">
         <v>0</v>
       </c>
       <c r="W21" t="b">
         <v>0</v>
       </c>
       <c r="X21" t="b">
         <v>0</v>
       </c>
       <c r="Y21" t="b">
         <v>0</v>
       </c>
       <c r="Z21" t="b">
         <v>0</v>
       </c>
       <c r="AA21" t="b">
         <v>0</v>
       </c>
       <c r="AB21" t="b">
         <v>0</v>
       </c>
       <c r="AC21" t="b">
         <v>0</v>
       </c>
       <c r="AD21" t="b">
         <v>0</v>
       </c>
       <c r="AE21" t="b">
         <v>0</v>
       </c>
       <c r="AF21" t="b">
         <v>0</v>
       </c>
       <c r="AG21" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH21" t="b">
         <v>0</v>
       </c>
       <c r="AI21" t="b">
         <v>0</v>
       </c>
       <c r="AJ21" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AK21" t="b">
         <v>0</v>
       </c>
       <c r="AL21" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM21" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>101004377</v>
       </c>
       <c r="B22" t="n">
         <v>5432871</v>
       </c>
       <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr">
         <is>
           <t>10.1038/s41370-018-0070-9</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Dodson RE et al. 2019</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t xml:space="preserve">Dodson RE, Bessonneau V, Udesky JO, Nishioka M, Mccauley M, Rudel RA. Passive indoor air sampling for consumer product chemicals: a field evaluation study. Journal of Exposure Science and Environmental Epidemiology 29:95-108. </t>
         </is>
@@ -5068,191 +3286,110 @@
       </c>
       <c r="K22" t="inlineStr">
         <is>
           <t>Journal of Exposure Science and Environmental Epidemiology 29:95-108.</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>Innovative exposure measurement methods are needed for large environmental health studies, particularly for semivolatile organic compounds (SVOCs). Active air sampling methods are costly to implement, but passive air sampling presents a viable method. To expand and improve the use of passive air samplers (PAS) for indoor SVOC monitoring, we designed a unique, compact sampler using commercially available polyurethane foam (PUF) disks housed within durable, easy-to-setup, low-profile enclosures. We evaluated the new design using co-located active air samplers (AAS) and analyzed for SVOCs. Most of the targeted SVOCs found using active sampling (27 of 33) were also detected using passive sampling. We found good agreement (R2 = 0.88) between active and passive sampling methods for characterizing the relative abundance of each chemical, and the measured active sampler concentrations and passive sampler masses were significantly positively correlated for 14 of 21 chemicals, for which correlations could be estimated. We found that measurements of many SVOCs originating from consumer products and typically found in the gas-phase (log KOA &lt; 10) can be reliably ranked-and thus appropriate for epidemiological studies-using this PAS design. These SVOCs include diethyl phthalate, AHTN, HHCB, tris(2-chloroethyl) phosphate, dibutyl phthalate, and tris(1-chloro-2-propyl) phosphate, as well as methyl paraben, benzophenone, and benzophenone-3, which have not previously been measured by passive sampling. This PAS can be used in epidemiological studies involving consumer product chemicals and complements other novel exposure tools.</t>
         </is>
       </c>
       <c r="M22" t="inlineStr"/>
       <c r="N22" s="2" t="n">
         <v>44054.54652898468</v>
       </c>
       <c r="O22" s="2" t="n">
         <v>44054.54652898492</v>
       </c>
       <c r="P22" t="b">
         <v>1</v>
       </c>
       <c r="Q22" t="b">
         <v>1</v>
       </c>
       <c r="R22" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S22" t="b">
         <v>1</v>
       </c>
       <c r="T22" t="b">
         <v>0</v>
       </c>
       <c r="U22" t="b">
         <v>0</v>
       </c>
       <c r="V22" t="b">
         <v>0</v>
       </c>
       <c r="W22" t="b">
         <v>0</v>
       </c>
       <c r="X22" t="b">
         <v>0</v>
       </c>
       <c r="Y22" t="b">
         <v>0</v>
       </c>
       <c r="Z22" t="b">
         <v>0</v>
       </c>
       <c r="AA22" t="b">
         <v>0</v>
       </c>
       <c r="AB22" t="b">
         <v>0</v>
       </c>
       <c r="AC22" t="b">
         <v>0</v>
       </c>
       <c r="AD22" t="b">
         <v>0</v>
       </c>
       <c r="AE22" t="b">
         <v>0</v>
       </c>
       <c r="AF22" t="b">
         <v>0</v>
       </c>
       <c r="AG22" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH22" t="b">
         <v>0</v>
       </c>
       <c r="AI22" t="b">
         <v>0</v>
       </c>
       <c r="AJ22" t="b">
         <v>0</v>
       </c>
       <c r="AK22" t="b">
         <v>0</v>
       </c>
       <c r="AL22" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM22" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>101004378</v>
       </c>
       <c r="B23" t="n">
         <v>5469991</v>
       </c>
       <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr">
         <is>
           <t>10.1016/j.scitotenv.2019.02.076</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Wang D et al. 2019</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t xml:space="preserve">Wang D, Wang P, Wang Y, Zhang W, Zhu C, Sun H, Matsiko J, Zhu Y, Li Y, Meng W, Zhang Q, Jiang G. Temporal variations of PM2.5-bound organophosphate flame retardants in different microenvironments in Beijing, China, and implications for human exposure. Science of the Total Environment 666:226-234. </t>
         </is>
@@ -5277,191 +3414,110 @@
       </c>
       <c r="K23" t="inlineStr">
         <is>
           <t>Science of the Total Environment 666:226-234.</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>In the present study, the temporal distribution of PM2.5-bound organophosphate flame retardants (OPFRs) was comprehensively investigated in various indoor environments as well as outdoor air in Beijing, China over a one-year period. The mean concentrations of Σ9OPFRs were 22.7 ng m−3 and 1.40 ng m−3 in paired indoor and outdoor PM2.5, respectively. The concentrations of tri-n-butyl phosphate (TNBP), tris (2-chloroethyl) phosphate (TCEP) and tris (2-chloroisopropyl) phosphate (TCIPP) in indoor PM2.5 were significantly correlated with those in outdoor PM2.5. For different indoor microenvironments, mean concentrations of Σ9OPFRs were in the order of office (29.0 ± 11.7 ng m−3) &gt; home (24.0 ± 9.4 ng m−3) &gt; dormitory (19.4 ± 4.9 ng m−3) &gt; activity room (14.4 ± 3.1 ng m−3). TCIPP was the most abundant compound in the indoor PM2.5, followed by TCEP. Significantly higher concentrations of OPFRs were observed in indoor environments with more furnishing, electronics or other materials (p &lt; 0.05). Moreover, lower levels of OPFRs in indoor air were observed at well-ventilated (with higher air exchange rate) indoor sampling sites. Concentrations of Σ9OPFRs in the activity room, dormitory, homes and outdoor sites generally increased in summer and heating seasons (November 2016 to February 2017). Significant correlations (p &lt; 0.05) were observed between temperatures and mass concentrations of OPFRs with higher vapor pressures, i.e. TNBP, TCEP and TCIPP in all indoor and outdoor samples. Seasonal differences in human exposure were observed and the highest daily exposure dose occurred in summer. Toddlers may suffer the highest exposure risk of PM2.5-bound OPFRs via inhalation among all age groups. This is one of the very few studies that have revealed the seasonal variation and human exposure of PM2.5-bound OPFRs in different microenvironments, which shed light on emission sources and fate of OPFRs and potential human exposure pathway.</t>
         </is>
       </c>
       <c r="M23" t="inlineStr"/>
       <c r="N23" s="2" t="n">
         <v>44054.54652905809</v>
       </c>
       <c r="O23" s="2" t="n">
         <v>44054.54652905832</v>
       </c>
       <c r="P23" t="b">
         <v>1</v>
       </c>
       <c r="Q23" t="b">
         <v>1</v>
       </c>
       <c r="R23" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S23" t="b">
         <v>1</v>
       </c>
       <c r="T23" t="b">
         <v>0</v>
       </c>
       <c r="U23" t="b">
         <v>0</v>
       </c>
       <c r="V23" t="b">
         <v>0</v>
       </c>
       <c r="W23" t="b">
         <v>0</v>
       </c>
       <c r="X23" t="b">
         <v>0</v>
       </c>
       <c r="Y23" t="b">
         <v>0</v>
       </c>
       <c r="Z23" t="b">
         <v>0</v>
       </c>
       <c r="AA23" t="b">
         <v>0</v>
       </c>
       <c r="AB23" t="b">
         <v>0</v>
       </c>
       <c r="AC23" t="b">
         <v>0</v>
       </c>
       <c r="AD23" t="b">
         <v>0</v>
       </c>
       <c r="AE23" t="b">
         <v>0</v>
       </c>
       <c r="AF23" t="b">
         <v>0</v>
       </c>
       <c r="AG23" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH23" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI23" t="b">
         <v>0</v>
       </c>
       <c r="AJ23" t="b">
         <v>0</v>
       </c>
       <c r="AK23" t="b">
         <v>0</v>
       </c>
       <c r="AL23" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM23" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>101004379</v>
       </c>
       <c r="B24" t="n">
         <v>5708721</v>
       </c>
       <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr"/>
       <c r="E24" t="inlineStr">
         <is>
           <t>Tatsu K et al. 2019</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t xml:space="preserve">Tatsu K, Naito T, Tokumura M, Hoshino K, Iwasaki T, Jinno H, Usui s, Nagao A. Study on the quantitative evaluation method of SVOC in a vehicle cabin using the passive method.  </t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>Study on the quantitative evaluation method of SVOC in a vehicle cabin using the passive method</t>
@@ -5475,194 +3531,113 @@
       <c r="I24" t="inlineStr">
         <is>
           <t>Tatsu K et al.</t>
         </is>
       </c>
       <c r="J24" t="n">
         <v>2019</v>
       </c>
       <c r="K24" t="inlineStr"/>
       <c r="L24" t="inlineStr">
         <is>
           <t>In order to lower vehicle interior VOC concentration, Japan Automobile Manufacturers Association (JAMA) is announced self-imposed control of vehicle interior VOC concentration. Although high boiling point substances, such as phthalate ester, are contained in the substances for self-imposed control, these quantity boiling point substances are difficult to measure with sufficient accuracy in the collection by the conventional tube (Tenax-TA). In this research, we studied the plate material suitable for adsorbing SVOC. Solvent extraction method was found to be suitable for desorption method of SVOC adsorbed on plate. Quartz plate was the best for SVOC adsorption performance on plate and desorption performance of SVOC adsorbed on plate. In the actual vehicle measurement, DOA and DEHP were able to detect more efficiently than conventional active sampling.</t>
         </is>
       </c>
       <c r="M24" t="inlineStr"/>
       <c r="N24" s="2" t="n">
         <v>44054.54652910652</v>
       </c>
       <c r="O24" s="2" t="n">
         <v>44054.54652910672</v>
       </c>
       <c r="P24" t="b">
         <v>1</v>
       </c>
       <c r="Q24" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R24" t="b">
         <v>0</v>
       </c>
       <c r="S24" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T24" t="b">
         <v>0</v>
       </c>
       <c r="U24" t="b">
         <v>0</v>
       </c>
       <c r="V24" t="b">
         <v>0</v>
       </c>
       <c r="W24" t="b">
         <v>0</v>
       </c>
       <c r="X24" t="b">
         <v>0</v>
       </c>
       <c r="Y24" t="b">
         <v>0</v>
       </c>
       <c r="Z24" t="b">
         <v>0</v>
       </c>
       <c r="AA24" t="b">
         <v>0</v>
       </c>
       <c r="AB24" t="b">
         <v>0</v>
       </c>
       <c r="AC24" t="b">
         <v>0</v>
       </c>
       <c r="AD24" t="b">
         <v>0</v>
       </c>
       <c r="AE24" t="b">
         <v>0</v>
       </c>
       <c r="AF24" t="b">
         <v>0</v>
       </c>
       <c r="AG24" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH24" t="b">
         <v>0</v>
       </c>
       <c r="AI24" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ24" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AK24" t="b">
         <v>0</v>
       </c>
       <c r="AL24" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM24" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>101004380</v>
       </c>
       <c r="B25" t="n">
         <v>6499659</v>
       </c>
       <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr"/>
       <c r="E25" t="inlineStr">
         <is>
           <t>OSHA 2019</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t xml:space="preserve">OSHA. Chemical exposure health data (CEHD) sampling results: CASRNs 75-34-3, 85-68-7, 84-74-2, 78-87-5, 117-81-7, 106-93-4, 50-00-0, 95-50-1, 85-44-9, 106-46-7, 79-00-5, and 115-86-6. Washington, DC: U.S. Department of Labor. </t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Chemical exposure health data (CEHD) sampling results: CASRNs 75-34-3, 85-68-7, 84-74-2, 78-87-5, 117-81-7, 106-93-4, 50-00-0, 95-50-1, 85-44-9, 106-46-7, 79-00-5, and 115-86-6</t>
@@ -5745,131 +3720,50 @@
       </c>
       <c r="AE25" t="b">
         <v>0</v>
       </c>
       <c r="AF25" t="b">
         <v>0</v>
       </c>
       <c r="AG25" t="b">
         <v>0</v>
       </c>
       <c r="AH25" t="b">
         <v>0</v>
       </c>
       <c r="AI25" t="b">
         <v>0</v>
       </c>
       <c r="AJ25" t="b">
         <v>0</v>
       </c>
       <c r="AK25" t="b">
         <v>0</v>
       </c>
       <c r="AL25" t="b">
         <v>0</v>
       </c>
-      <c r="AM25" t="b">
-[...79 lines deleted...]
-      </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>101004381</v>
       </c>
       <c r="B26" t="n">
         <v>695495</v>
       </c>
       <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr">
         <is>
           <t>10.1016/j.atmosenv.2008.09.044</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Weschler CJ 2009</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t xml:space="preserve">Weschler CJ. Changes in indoor pollutants since the 1950s. Atmospheric Environment 43:153-169. </t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
@@ -5889,192 +3783,111 @@
       </c>
       <c r="J26" t="n">
         <v>2009</v>
       </c>
       <c r="K26" t="inlineStr">
         <is>
           <t>Atmospheric Environment 43:153-169.</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t>Over the past half-century there have been major changes in building materials and consumer products used indoors. Composite-wood, synthetic carpets. polymeric flooring, foam Cushioning, plastic items and scented cleaning agents have become ubiquitous. The same is true for mechanical and electrical appliances such as washer/dryers, TVs and Computers. These materials and products emit an array of chemicals including solvents. unreacted monomers, and additives. The consequent changes in emission profiles for indoor pollutants have been accompanied by modifications in building operations. Residences and non-residences are less ventilated than they were decades ago. Air-conditioned buildings are more numerous, especially in certain parts of the World. Most of these recirculate a high fraction of their air. The personal habits of building occupants, including the fraction who smoke indoors, have also changed. Taken together, these changes have altered the kind and concentrations of chemicals that occupants are exposed to in their homes, workplaces and schools. Since the 1950s, levels of certain indoor Pollutants (e.g., formaldehyde, aromatic and chlorinated solvents, chlorinated pesticides, PCBs) have increased and then decreased. Levels of other indoor pollutants have increased and remain high (e.g., phthalate esters, brominated flame-retardants, nonionic surfactants and their degradation products). Many of the chemicals presently found in indoor environments, as well as in the blood and urine of occupants, were not present 50 years ago, Given the public's exposure to such species, there would be exceptional Value in monitoring networks that provided cross-sectional and longitudinal information regarding Pollutants found in representative buildings. (C) 2008 Elsevier Ltd. All rights reserved.</t>
         </is>
       </c>
       <c r="M26" t="inlineStr"/>
       <c r="N26" s="2" t="n">
         <v>44054.54652921001</v>
       </c>
       <c r="O26" s="2" t="n">
         <v>44054.54652921019</v>
       </c>
       <c r="P26" t="b">
         <v>1</v>
       </c>
       <c r="Q26" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R26" t="b">
         <v>0</v>
       </c>
       <c r="S26" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T26" t="b">
         <v>0</v>
       </c>
       <c r="U26" t="b">
         <v>0</v>
       </c>
       <c r="V26" t="b">
         <v>0</v>
       </c>
       <c r="W26" t="b">
         <v>0</v>
       </c>
       <c r="X26" t="b">
         <v>0</v>
       </c>
       <c r="Y26" t="b">
         <v>0</v>
       </c>
       <c r="Z26" t="b">
         <v>0</v>
       </c>
       <c r="AA26" t="b">
         <v>0</v>
       </c>
       <c r="AB26" t="b">
         <v>0</v>
       </c>
       <c r="AC26" t="b">
         <v>0</v>
       </c>
       <c r="AD26" t="b">
         <v>0</v>
       </c>
       <c r="AE26" t="b">
         <v>0</v>
       </c>
       <c r="AF26" t="b">
         <v>0</v>
       </c>
       <c r="AG26" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH26" t="b">
         <v>0</v>
       </c>
       <c r="AI26" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ26" t="b">
         <v>0</v>
       </c>
       <c r="AK26" t="b">
         <v>0</v>
       </c>
       <c r="AL26" t="b">
-        <v>0</v>
-[...79 lines deleted...]
-      <c r="BM26" t="b">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:BM26"/>
+  <autoFilter ref="A1:AL26"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>