--- v0 (2026-05-30)
+++ v1 (2026-10-05)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="data" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'data'!$A$1:$AQ$15</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'data'!$A$1:$AL$15</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd h:mm:ss"/>
     <numFmt numFmtId="165" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
     <font>
       <color rgb="00FFFFFF"/>
     </font>
@@ -436,102 +436,97 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AQ15"/>
+  <dimension ref="A1:AL15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="10" customWidth="1" min="6" max="6"/>
     <col width="10" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="10" customWidth="1" min="9" max="9"/>
     <col width="10" customWidth="1" min="10" max="10"/>
     <col width="10" customWidth="1" min="11" max="11"/>
     <col width="10" customWidth="1" min="12" max="12"/>
     <col width="10" customWidth="1" min="13" max="13"/>
     <col width="10" customWidth="1" min="14" max="14"/>
     <col width="10" customWidth="1" min="15" max="15"/>
     <col width="10" customWidth="1" min="16" max="16"/>
     <col width="10" customWidth="1" min="17" max="17"/>
     <col width="10" customWidth="1" min="18" max="18"/>
     <col width="10" customWidth="1" min="19" max="19"/>
     <col width="10" customWidth="1" min="20" max="20"/>
     <col width="10" customWidth="1" min="21" max="21"/>
     <col width="10" customWidth="1" min="22" max="22"/>
     <col width="10" customWidth="1" min="23" max="23"/>
     <col width="10" customWidth="1" min="24" max="24"/>
     <col width="10" customWidth="1" min="25" max="25"/>
     <col width="10" customWidth="1" min="26" max="26"/>
     <col width="10" customWidth="1" min="27" max="27"/>
     <col width="10" customWidth="1" min="28" max="28"/>
     <col width="10" customWidth="1" min="29" max="29"/>
     <col width="10" customWidth="1" min="30" max="30"/>
     <col width="10" customWidth="1" min="31" max="31"/>
     <col width="10" customWidth="1" min="32" max="32"/>
     <col width="10" customWidth="1" min="33" max="33"/>
     <col width="10" customWidth="1" min="34" max="34"/>
     <col width="10" customWidth="1" min="35" max="35"/>
     <col width="10" customWidth="1" min="36" max="36"/>
     <col width="10" customWidth="1" min="37" max="37"/>
     <col width="10" customWidth="1" min="38" max="38"/>
-    <col width="10" customWidth="1" min="39" max="39"/>
-[...3 lines deleted...]
-    <col width="10" customWidth="1" min="43" max="43"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>HAWC ID</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>HERO ID</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>PubMed ID</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>DOI</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -613,139 +608,114 @@
           <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Modeling Study</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Completed Assessment</t>
         </is>
       </c>
       <c r="V1" s="1" t="inlineStr">
         <is>
           <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Experimental Study</t>
         </is>
       </c>
       <c r="W1" s="1" t="inlineStr">
         <is>
           <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Database</t>
         </is>
       </c>
       <c r="X1" s="1" t="inlineStr">
         <is>
           <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Survey</t>
         </is>
       </c>
       <c r="Y1" s="1" t="inlineStr">
         <is>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Epidemiological Study</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
           <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search</t>
         </is>
       </c>
-      <c r="Z1" s="1" t="inlineStr">
+      <c r="AA1" s="1" t="inlineStr">
         <is>
           <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Monitoring Study</t>
         </is>
       </c>
-      <c r="AA1" s="1" t="inlineStr">
+      <c r="AB1" s="1" t="inlineStr">
         <is>
           <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Modeling Study</t>
         </is>
       </c>
-      <c r="AB1" s="1" t="inlineStr">
+      <c r="AC1" s="1" t="inlineStr">
         <is>
           <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Completed Assessment</t>
         </is>
       </c>
-      <c r="AC1" s="1" t="inlineStr">
+      <c r="AD1" s="1" t="inlineStr">
         <is>
           <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Experimental Study</t>
         </is>
       </c>
-      <c r="AD1" s="1" t="inlineStr">
+      <c r="AE1" s="1" t="inlineStr">
         <is>
           <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Database</t>
         </is>
       </c>
-      <c r="AE1" s="1" t="inlineStr">
+      <c r="AF1" s="1" t="inlineStr">
         <is>
           <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Survey</t>
         </is>
       </c>
-      <c r="AF1" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG1" s="1" t="inlineStr">
         <is>
-          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Data Sources Pursuant to TSCA|Monitoring Study</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Epidemiological Study</t>
         </is>
       </c>
       <c r="AH1" s="1" t="inlineStr">
         <is>
-          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Data Sources Pursuant to TSCA|Modeling Study</t>
+          <t>Meets PECO Criteria at TIAB Screening|Does Not Meet PECO Criteria at FT Screening</t>
         </is>
       </c>
       <c r="AI1" s="1" t="inlineStr">
         <is>
-          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Data Sources Pursuant to TSCA|Completed Assessment</t>
+          <t>Meets PECO Criteria at TIAB Screening|Supplemental at FT Screening</t>
         </is>
       </c>
       <c r="AJ1" s="1" t="inlineStr">
         <is>
-          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Data Sources Pursuant to TSCA|Experimental Study</t>
+          <t>Meets PECO Criteria at TIAB Screening|PDF Unavailable</t>
         </is>
       </c>
       <c r="AK1" s="1" t="inlineStr">
         <is>
-          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Data Sources Pursuant to TSCA|Database</t>
+          <t>Does Not Meet PECO Criteria at TIAB Screening</t>
         </is>
       </c>
       <c r="AL1" s="1" t="inlineStr">
-        <is>
-[...23 lines deleted...]
-      <c r="AQ1" s="1" t="inlineStr">
         <is>
           <t>Supplemental at TIAB Screening</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>101002194</v>
       </c>
       <c r="B2" t="n">
         <v>1333759</v>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>10.1289/ehp.1205740</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Aylward LL et al. 2013</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
@@ -823,74 +793,59 @@
       <c r="AA2" t="b">
         <v>0</v>
       </c>
       <c r="AB2" t="b">
         <v>0</v>
       </c>
       <c r="AC2" t="b">
         <v>0</v>
       </c>
       <c r="AD2" t="b">
         <v>0</v>
       </c>
       <c r="AE2" t="b">
         <v>0</v>
       </c>
       <c r="AF2" t="b">
         <v>0</v>
       </c>
       <c r="AG2" t="b">
         <v>0</v>
       </c>
       <c r="AH2" t="b">
         <v>0</v>
       </c>
       <c r="AI2" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ2" t="b">
         <v>0</v>
       </c>
       <c r="AK2" t="b">
         <v>0</v>
       </c>
       <c r="AL2" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ2" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>101002195</v>
       </c>
       <c r="B3" t="n">
         <v>1739657</v>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>NTP 2002</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t xml:space="preserve">NTP. NTP technical report on the toxicity studies of trans-1,2-dichloroethylene (CAS No. 156-60-5) administered in microcapsules in feed to F344/N rats and B6C3F1 mice. (112 pp). Research Triangle Park, NC: U.S. Department of Health and Human Services, Public Health Service. </t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>NTP technical report on the toxicity studies of trans-1,2-dichloroethylene (CAS No. 156-60-5) administered in microcapsules in feed to F344/N rats and B6C3F1 mice</t>
@@ -962,74 +917,59 @@
       <c r="AA3" t="b">
         <v>0</v>
       </c>
       <c r="AB3" t="b">
         <v>0</v>
       </c>
       <c r="AC3" t="b">
         <v>0</v>
       </c>
       <c r="AD3" t="b">
         <v>0</v>
       </c>
       <c r="AE3" t="b">
         <v>0</v>
       </c>
       <c r="AF3" t="b">
         <v>0</v>
       </c>
       <c r="AG3" t="b">
         <v>0</v>
       </c>
       <c r="AH3" t="b">
         <v>0</v>
       </c>
       <c r="AI3" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ3" t="b">
         <v>0</v>
       </c>
       <c r="AK3" t="b">
         <v>0</v>
       </c>
       <c r="AL3" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ3" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>101002196</v>
       </c>
       <c r="B4" t="n">
         <v>3256955</v>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
           <t>10.1016/j.chemosphere.2014.12.089</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Cometto-Muniz JE and Abraham MH 2015</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t xml:space="preserve">Cometto-Muniz JE, Abraham MH. Compilation and analysis of types and concentrations of airborne chemicals measured in various indoor and outdoor human environments. Chemosphere 127:70-86. [Review]. </t>
         </is>
@@ -1105,205 +1045,175 @@
       <c r="AA4" t="b">
         <v>0</v>
       </c>
       <c r="AB4" t="b">
         <v>0</v>
       </c>
       <c r="AC4" t="b">
         <v>0</v>
       </c>
       <c r="AD4" t="b">
         <v>0</v>
       </c>
       <c r="AE4" t="b">
         <v>0</v>
       </c>
       <c r="AF4" t="b">
         <v>0</v>
       </c>
       <c r="AG4" t="b">
         <v>0</v>
       </c>
       <c r="AH4" t="b">
         <v>0</v>
       </c>
       <c r="AI4" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ4" t="b">
         <v>0</v>
       </c>
       <c r="AK4" t="b">
         <v>0</v>
       </c>
       <c r="AL4" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ4" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>101002197</v>
       </c>
       <c r="B5" t="n">
         <v>3974792</v>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
           <t>FDA 2006</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t xml:space="preserve">FDA. U.S. Food and Drug Administration - Total Diet Study market baskets 1991-3 through 2003-4.  </t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>U.S. Food and Drug Administration - Total Diet Study market baskets 1991-3 through 2003-4</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>FDA</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>FDA</t>
         </is>
       </c>
       <c r="J5" t="n">
         <v>2006</v>
       </c>
       <c r="K5" t="inlineStr"/>
       <c r="L5" t="inlineStr"/>
       <c r="M5" t="inlineStr"/>
       <c r="N5" s="2" t="n">
         <v>44041.82447554083</v>
       </c>
       <c r="O5" s="2" t="n">
-        <v>45146.84916500484</v>
+        <v>46190.85554318775</v>
       </c>
       <c r="P5" t="b">
         <v>1</v>
       </c>
       <c r="Q5" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R5" t="b">
         <v>0</v>
       </c>
       <c r="S5" t="b">
         <v>0</v>
       </c>
       <c r="T5" t="b">
         <v>0</v>
       </c>
       <c r="U5" t="b">
         <v>0</v>
       </c>
       <c r="V5" t="b">
         <v>0</v>
       </c>
       <c r="W5" t="b">
         <v>0</v>
       </c>
       <c r="X5" t="b">
         <v>0</v>
       </c>
       <c r="Y5" t="b">
         <v>0</v>
       </c>
       <c r="Z5" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA5" t="b">
         <v>0</v>
       </c>
       <c r="AB5" t="b">
         <v>0</v>
       </c>
       <c r="AC5" t="b">
         <v>0</v>
       </c>
       <c r="AD5" t="b">
         <v>0</v>
       </c>
       <c r="AE5" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AF5" t="b">
         <v>0</v>
       </c>
       <c r="AG5" t="b">
         <v>0</v>
       </c>
       <c r="AH5" t="b">
         <v>0</v>
       </c>
       <c r="AI5" t="b">
         <v>0</v>
       </c>
       <c r="AJ5" t="b">
         <v>0</v>
       </c>
       <c r="AK5" t="b">
         <v>0</v>
       </c>
       <c r="AL5" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ5" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>101002198</v>
       </c>
       <c r="B6" t="n">
         <v>5155625</v>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
           <t>OEHHA 2005</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t xml:space="preserve">OEHHA. Human-exposure-based screening numbers developed to aid estimation of cleanup costs for contaminated soil. California: California Environmental Protection Agency, Office of Environmental Health Hazard Assessment, Integrated Risk Assessment Section. </t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>Human-exposure-based screening numbers developed to aid estimation of cleanup costs for contaminated soil</t>
@@ -1371,74 +1281,59 @@
       <c r="AA6" t="b">
         <v>0</v>
       </c>
       <c r="AB6" t="b">
         <v>0</v>
       </c>
       <c r="AC6" t="b">
         <v>0</v>
       </c>
       <c r="AD6" t="b">
         <v>0</v>
       </c>
       <c r="AE6" t="b">
         <v>0</v>
       </c>
       <c r="AF6" t="b">
         <v>0</v>
       </c>
       <c r="AG6" t="b">
         <v>0</v>
       </c>
       <c r="AH6" t="b">
         <v>0</v>
       </c>
       <c r="AI6" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ6" t="b">
         <v>0</v>
       </c>
       <c r="AK6" t="b">
         <v>0</v>
       </c>
       <c r="AL6" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ6" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>101002199</v>
       </c>
       <c r="B7" t="n">
         <v>5155642</v>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
           <t>OEHHA 2006</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t xml:space="preserve">OEHHA. Public health goals for chemicals in drinking water: Cis- and trans-1,2-dichloroethylene. California: California Environmental Protection Agency, Office of Environmental Health Hazard Assessment, Pesticide and Environmental Toxicology Branch. </t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>Public health goals for chemicals in drinking water: Cis- and trans-1,2-dichloroethylene</t>
@@ -1506,74 +1401,59 @@
       <c r="AA7" t="b">
         <v>0</v>
       </c>
       <c r="AB7" t="b">
         <v>0</v>
       </c>
       <c r="AC7" t="b">
         <v>0</v>
       </c>
       <c r="AD7" t="b">
         <v>0</v>
       </c>
       <c r="AE7" t="b">
         <v>0</v>
       </c>
       <c r="AF7" t="b">
         <v>0</v>
       </c>
       <c r="AG7" t="b">
         <v>0</v>
       </c>
       <c r="AH7" t="b">
         <v>0</v>
       </c>
       <c r="AI7" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ7" t="b">
         <v>0</v>
       </c>
       <c r="AK7" t="b">
         <v>0</v>
       </c>
       <c r="AL7" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ7" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>101002200</v>
       </c>
       <c r="B8" t="n">
         <v>5159898</v>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
           <t>RIVM 2001</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t xml:space="preserve">RIVM. Re-evaluation of human-toxicological maximum permissible risk levels. (297). (711701025). Bilthoven, Netherlands: National Institute for Public Health and the Environment (RIVM). </t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>Re-evaluation of human-toxicological maximum permissible risk levels</t>
@@ -1645,74 +1525,59 @@
       <c r="AA8" t="b">
         <v>0</v>
       </c>
       <c r="AB8" t="b">
         <v>0</v>
       </c>
       <c r="AC8" t="b">
         <v>0</v>
       </c>
       <c r="AD8" t="b">
         <v>0</v>
       </c>
       <c r="AE8" t="b">
         <v>0</v>
       </c>
       <c r="AF8" t="b">
         <v>0</v>
       </c>
       <c r="AG8" t="b">
         <v>0</v>
       </c>
       <c r="AH8" t="b">
         <v>0</v>
       </c>
       <c r="AI8" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ8" t="b">
         <v>0</v>
       </c>
       <c r="AK8" t="b">
         <v>0</v>
       </c>
       <c r="AL8" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ8" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>101002201</v>
       </c>
       <c r="B9" t="n">
         <v>5231431</v>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
           <t>CDC 2019</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t xml:space="preserve">CDC. Fourth National Report on Human Exposure to Environmental Chemicals, Updated Tables, January 2019, Volume 1.  </t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>Fourth National Report on Human Exposure to Environmental Chemicals, Updated Tables, January 2019, Volume 1</t>
@@ -1787,65 +1652,50 @@
       </c>
       <c r="AE9" t="b">
         <v>0</v>
       </c>
       <c r="AF9" t="b">
         <v>0</v>
       </c>
       <c r="AG9" t="b">
         <v>0</v>
       </c>
       <c r="AH9" t="b">
         <v>0</v>
       </c>
       <c r="AI9" t="b">
         <v>0</v>
       </c>
       <c r="AJ9" t="b">
         <v>0</v>
       </c>
       <c r="AK9" t="b">
         <v>0</v>
       </c>
       <c r="AL9" t="b">
         <v>0</v>
       </c>
-      <c r="AM9" t="b">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>101002202</v>
       </c>
       <c r="B10" t="n">
         <v>5852052</v>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
           <t>Sihua L et al. 2007</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t xml:space="preserve">Sihua L, Ying L, Min S, Shan H. Chemical speciation and anthropogenic sources of ambient volatile organic compounds (VOCs) during summer in Beijing, 2004.  </t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>Chemical speciation and anthropogenic sources of ambient volatile organic compounds (VOCs) during summer in Beijing, 2004</t>
         </is>
       </c>
@@ -1911,74 +1761,59 @@
       <c r="AA10" t="b">
         <v>0</v>
       </c>
       <c r="AB10" t="b">
         <v>0</v>
       </c>
       <c r="AC10" t="b">
         <v>0</v>
       </c>
       <c r="AD10" t="b">
         <v>0</v>
       </c>
       <c r="AE10" t="b">
         <v>0</v>
       </c>
       <c r="AF10" t="b">
         <v>0</v>
       </c>
       <c r="AG10" t="b">
         <v>0</v>
       </c>
       <c r="AH10" t="b">
         <v>0</v>
       </c>
       <c r="AI10" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ10" t="b">
         <v>0</v>
       </c>
       <c r="AK10" t="b">
         <v>0</v>
       </c>
       <c r="AL10" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ10" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>101002203</v>
       </c>
       <c r="B11" t="n">
         <v>632720</v>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr">
         <is>
           <t>10.3200/aeoh.61.1.17-25</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Wu T, Bhanegaonkar AJ, and Flowers JW 2006</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t xml:space="preserve">Wu T, Bhanegaonkar AJ, Flowers JW. Blood concentrations of selected volatile organic compounds and neurobehavioral performance in a population-based sample. Archives of Environmental and Occupational Health 61:17-25. </t>
         </is>
@@ -2000,128 +1835,113 @@
       </c>
       <c r="J11" t="n">
         <v>2006</v>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>Archives of Environmental and Occupational Health 61:17-25.</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>The authors analyzed data from a national sample to examine the relationships between blood concentrations of selected volatile organic compounds (VOCs) and the assessment scores of neurobehavioral evaluation tests. They calculated summary statistics to describe blood concentrations of 30 VOCs. For instance, the 95th percentiles were as follows: 1,1,1-trichloroethane, 0.799 microg/l; 1,4-dichlorobenzene, 11.081 microg/l; benzene, 0.476 microg/l; and toluene, 0.281 microg/l. For 1,4-dichlorobenzene, benzene, dibromochloromethane, and trichloroethene, a blood level higher than the 95th percentile was associated with a poorer neurobehavioral assessment score than was a blood level up to the 95th percentile. The authors found a linear relationship between blood toluene concentration and the Serial Digit Learning Test score. The findings suggest that exposure to certain VOCs may result in poor neurobehavioral performance. The study was exploratory and precludes a conclusive statement, so further investigation is warranted.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr"/>
       <c r="N11" s="2" t="n">
         <v>44041.82447632082</v>
       </c>
       <c r="O11" s="2" t="n">
         <v>44041.8244763211</v>
       </c>
       <c r="P11" t="b">
         <v>1</v>
       </c>
       <c r="Q11" t="b">
+        <v>0</v>
+      </c>
+      <c r="R11" t="b">
+        <v>0</v>
+      </c>
+      <c r="S11" t="b">
+        <v>0</v>
+      </c>
+      <c r="T11" t="b">
+        <v>0</v>
+      </c>
+      <c r="U11" t="b">
+        <v>0</v>
+      </c>
+      <c r="V11" t="b">
+        <v>0</v>
+      </c>
+      <c r="W11" t="b">
+        <v>0</v>
+      </c>
+      <c r="X11" t="b">
+        <v>0</v>
+      </c>
+      <c r="Y11" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AA11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AB11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AC11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AD11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AF11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AG11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AH11" t="b">
+        <v>0</v>
+      </c>
+      <c r="AI11" t="b">
         <v>1</v>
       </c>
-      <c r="R11" t="b">
-[...52 lines deleted...]
-      </c>
       <c r="AJ11" t="b">
         <v>0</v>
       </c>
       <c r="AK11" t="b">
         <v>0</v>
       </c>
       <c r="AL11" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ11" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>101002204</v>
       </c>
       <c r="B12" t="n">
         <v>6409421</v>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
           <t>U.S. EPA 2019</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t xml:space="preserve">U.S. EPA. Storage and retrieval (STORET) data warehouse and water quality exchange (WQX) [database]: CASRNs 85-68-7, 106-99-0, 84-74-2, 75-34-3, 78-87-5, 117-81-7, 106-93-4, 107-06-2, 50-00-0, 1222-05-5, 95-50-1, 85-44-9, 106-46-7, 79-94-7, 79-00-5, 115-96-8, 156-60-5, and 115-86-6. Washington, DC: U.S. Environmental Protection Agency. [Database]. </t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>Storage and retrieval (STORET) data warehouse and water quality exchange (WQX) [database]: CASRNs 85-68-7, 106-99-0, 84-74-2, 75-34-3, 78-87-5, 117-81-7, 106-93-4, 107-06-2, 50-00-0, 1222-05-5, 95-50-1, 85-44-9, 106-46-7, 79-94-7, 79-00-5, 115-96-8, 156-60-5, and 115-86-6</t>
@@ -2204,65 +2024,50 @@
       </c>
       <c r="AE12" t="b">
         <v>0</v>
       </c>
       <c r="AF12" t="b">
         <v>0</v>
       </c>
       <c r="AG12" t="b">
         <v>0</v>
       </c>
       <c r="AH12" t="b">
         <v>0</v>
       </c>
       <c r="AI12" t="b">
         <v>0</v>
       </c>
       <c r="AJ12" t="b">
         <v>0</v>
       </c>
       <c r="AK12" t="b">
         <v>0</v>
       </c>
       <c r="AL12" t="b">
         <v>0</v>
       </c>
-      <c r="AM12" t="b">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>101002205</v>
       </c>
       <c r="B13" t="n">
         <v>6514358</v>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr">
         <is>
           <t>U.S. EPA 2019</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t xml:space="preserve">U.S. EPA. Air Quality System (AQS) [database]: CASRNs 106-99-0, 75-34-3, 78-87-5, 106-93-4, 50-00-0, 106-46-7, and 79-00-5. Washington, DC: Environmental Protection Agency. </t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>Air Quality System (AQS) [database]: CASRNs 106-99-0, 75-34-3, 78-87-5, 106-93-4, 50-00-0, 106-46-7, and 79-00-5</t>
         </is>
       </c>
@@ -2272,134 +2077,119 @@
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>U.S. EPA</t>
         </is>
       </c>
       <c r="J13" t="n">
         <v>2019</v>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>Washington, DC: Environmental Protection Agency.</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>Includes data for the following chemicals: 1,3-Butadiene, 1,1-Dichloroethane, 1,2-Dichloropropane, Ethylene dibromide, Formaldehyde, p-Dichlorobenzene, and 1,1,2-Trichloroethane.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr"/>
       <c r="N13" s="2" t="n">
         <v>44041.82447642062</v>
       </c>
       <c r="O13" s="2" t="n">
-        <v>44041.82447642082</v>
+        <v>46190.85340189916</v>
       </c>
       <c r="P13" t="b">
         <v>1</v>
       </c>
       <c r="Q13" t="b">
         <v>1</v>
       </c>
       <c r="R13" t="b">
         <v>0</v>
       </c>
       <c r="S13" t="b">
         <v>0</v>
       </c>
       <c r="T13" t="b">
         <v>0</v>
       </c>
       <c r="U13" t="b">
         <v>0</v>
       </c>
       <c r="V13" t="b">
         <v>0</v>
       </c>
       <c r="W13" t="b">
         <v>0</v>
       </c>
       <c r="X13" t="b">
         <v>0</v>
       </c>
       <c r="Y13" t="b">
+        <v>0</v>
+      </c>
+      <c r="Z13" t="b">
         <v>1</v>
       </c>
-      <c r="Z13" t="b">
-[...1 lines deleted...]
-      </c>
       <c r="AA13" t="b">
         <v>0</v>
       </c>
       <c r="AB13" t="b">
         <v>0</v>
       </c>
       <c r="AC13" t="b">
         <v>0</v>
       </c>
       <c r="AD13" t="b">
+        <v>0</v>
+      </c>
+      <c r="AE13" t="b">
         <v>1</v>
       </c>
-      <c r="AE13" t="b">
-[...1 lines deleted...]
-      </c>
       <c r="AF13" t="b">
         <v>0</v>
       </c>
       <c r="AG13" t="b">
         <v>0</v>
       </c>
       <c r="AH13" t="b">
         <v>0</v>
       </c>
       <c r="AI13" t="b">
         <v>0</v>
       </c>
       <c r="AJ13" t="b">
         <v>0</v>
       </c>
       <c r="AK13" t="b">
         <v>0</v>
       </c>
       <c r="AL13" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ13" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>101002206</v>
       </c>
       <c r="B14" t="n">
         <v>83230</v>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr">
         <is>
           <t>10.1016/s0160-4120(97)00005-6</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Bouhamra WS, Buhamra SS, and Thomson MS 1997</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t xml:space="preserve">Bouhamra WS, Buhamra SS, Thomson MS. Determination of volatile organic compounds in indoor and ambient air of residences in Kuwait. Environment International 23:197-204. </t>
         </is>
@@ -2486,65 +2276,50 @@
       </c>
       <c r="AE14" t="b">
         <v>0</v>
       </c>
       <c r="AF14" t="b">
         <v>0</v>
       </c>
       <c r="AG14" t="b">
         <v>0</v>
       </c>
       <c r="AH14" t="b">
         <v>0</v>
       </c>
       <c r="AI14" t="b">
         <v>0</v>
       </c>
       <c r="AJ14" t="b">
         <v>0</v>
       </c>
       <c r="AK14" t="b">
         <v>0</v>
       </c>
       <c r="AL14" t="b">
         <v>0</v>
       </c>
-      <c r="AM14" t="b">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>101002207</v>
       </c>
       <c r="B15" t="n">
         <v>92727</v>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr">
         <is>
           <t>10.1016/j.atmosenv.2005.11.047</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Lee SC and Wang B 2006</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t xml:space="preserve">Lee SC, Wang B. Characteristics of emissions of air pollutants from mosquito coils and candles burning in a large environmental chamber. Atmospheric Environment 40:2128-2138. </t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
@@ -2629,61 +2404,46 @@
       </c>
       <c r="AE15" t="b">
         <v>0</v>
       </c>
       <c r="AF15" t="b">
         <v>0</v>
       </c>
       <c r="AG15" t="b">
         <v>0</v>
       </c>
       <c r="AH15" t="b">
         <v>0</v>
       </c>
       <c r="AI15" t="b">
         <v>0</v>
       </c>
       <c r="AJ15" t="b">
         <v>0</v>
       </c>
       <c r="AK15" t="b">
         <v>0</v>
       </c>
       <c r="AL15" t="b">
         <v>0</v>
       </c>
-      <c r="AM15" t="b">
-[...13 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:AQ15"/>
+  <autoFilter ref="A1:AL15"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>