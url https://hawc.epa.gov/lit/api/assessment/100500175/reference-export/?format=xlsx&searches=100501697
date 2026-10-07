--- v0 (2025-11-06)
+++ v1 (2026-10-07)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="data" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'data'!$A$1:$AQ$5</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'data'!$A$1:$AL$5</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd h:mm:ss"/>
     <numFmt numFmtId="165" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
     <font>
       <color rgb="00FFFFFF"/>
     </font>
@@ -436,102 +436,97 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AQ5"/>
+  <dimension ref="A1:AL5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="10" customWidth="1" min="6" max="6"/>
     <col width="10" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="10" customWidth="1" min="9" max="9"/>
     <col width="10" customWidth="1" min="10" max="10"/>
     <col width="10" customWidth="1" min="11" max="11"/>
     <col width="10" customWidth="1" min="12" max="12"/>
     <col width="10" customWidth="1" min="13" max="13"/>
     <col width="10" customWidth="1" min="14" max="14"/>
     <col width="10" customWidth="1" min="15" max="15"/>
     <col width="10" customWidth="1" min="16" max="16"/>
     <col width="10" customWidth="1" min="17" max="17"/>
     <col width="10" customWidth="1" min="18" max="18"/>
     <col width="10" customWidth="1" min="19" max="19"/>
     <col width="10" customWidth="1" min="20" max="20"/>
     <col width="10" customWidth="1" min="21" max="21"/>
     <col width="10" customWidth="1" min="22" max="22"/>
     <col width="10" customWidth="1" min="23" max="23"/>
     <col width="10" customWidth="1" min="24" max="24"/>
     <col width="10" customWidth="1" min="25" max="25"/>
     <col width="10" customWidth="1" min="26" max="26"/>
     <col width="10" customWidth="1" min="27" max="27"/>
     <col width="10" customWidth="1" min="28" max="28"/>
     <col width="10" customWidth="1" min="29" max="29"/>
     <col width="10" customWidth="1" min="30" max="30"/>
     <col width="10" customWidth="1" min="31" max="31"/>
     <col width="10" customWidth="1" min="32" max="32"/>
     <col width="10" customWidth="1" min="33" max="33"/>
     <col width="10" customWidth="1" min="34" max="34"/>
     <col width="10" customWidth="1" min="35" max="35"/>
     <col width="10" customWidth="1" min="36" max="36"/>
     <col width="10" customWidth="1" min="37" max="37"/>
     <col width="10" customWidth="1" min="38" max="38"/>
-    <col width="10" customWidth="1" min="39" max="39"/>
-[...3 lines deleted...]
-    <col width="10" customWidth="1" min="43" max="43"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>HAWC ID</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>HERO ID</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>PubMed ID</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>DOI</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -613,139 +608,114 @@
           <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Modeling Study</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Completed Assessment</t>
         </is>
       </c>
       <c r="V1" s="1" t="inlineStr">
         <is>
           <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Experimental Study</t>
         </is>
       </c>
       <c r="W1" s="1" t="inlineStr">
         <is>
           <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Database</t>
         </is>
       </c>
       <c r="X1" s="1" t="inlineStr">
         <is>
           <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Survey</t>
         </is>
       </c>
       <c r="Y1" s="1" t="inlineStr">
         <is>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Epidemiological Study</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
           <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search</t>
         </is>
       </c>
-      <c r="Z1" s="1" t="inlineStr">
+      <c r="AA1" s="1" t="inlineStr">
         <is>
           <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Monitoring Study</t>
         </is>
       </c>
-      <c r="AA1" s="1" t="inlineStr">
+      <c r="AB1" s="1" t="inlineStr">
         <is>
           <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Modeling Study</t>
         </is>
       </c>
-      <c r="AB1" s="1" t="inlineStr">
+      <c r="AC1" s="1" t="inlineStr">
         <is>
           <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Completed Assessment</t>
         </is>
       </c>
-      <c r="AC1" s="1" t="inlineStr">
+      <c r="AD1" s="1" t="inlineStr">
         <is>
           <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Experimental Study</t>
         </is>
       </c>
-      <c r="AD1" s="1" t="inlineStr">
+      <c r="AE1" s="1" t="inlineStr">
         <is>
           <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Database</t>
         </is>
       </c>
-      <c r="AE1" s="1" t="inlineStr">
+      <c r="AF1" s="1" t="inlineStr">
         <is>
           <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Survey</t>
         </is>
       </c>
-      <c r="AF1" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG1" s="1" t="inlineStr">
         <is>
-          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Data Sources Pursuant to TSCA|Monitoring Study</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Epidemiological Study</t>
         </is>
       </c>
       <c r="AH1" s="1" t="inlineStr">
         <is>
-          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Data Sources Pursuant to TSCA|Modeling Study</t>
+          <t>Meets PECO Criteria at TIAB Screening|Does Not Meet PECO Criteria at FT Screening</t>
         </is>
       </c>
       <c r="AI1" s="1" t="inlineStr">
         <is>
-          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Data Sources Pursuant to TSCA|Completed Assessment</t>
+          <t>Meets PECO Criteria at TIAB Screening|Supplemental at FT Screening</t>
         </is>
       </c>
       <c r="AJ1" s="1" t="inlineStr">
         <is>
-          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Data Sources Pursuant to TSCA|Experimental Study</t>
+          <t>Meets PECO Criteria at TIAB Screening|PDF Unavailable</t>
         </is>
       </c>
       <c r="AK1" s="1" t="inlineStr">
         <is>
-          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Data Sources Pursuant to TSCA|Database</t>
+          <t>Does Not Meet PECO Criteria at TIAB Screening</t>
         </is>
       </c>
       <c r="AL1" s="1" t="inlineStr">
-        <is>
-[...23 lines deleted...]
-      <c r="AQ1" s="1" t="inlineStr">
         <is>
           <t>Supplemental at TIAB Screening</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>101004353</v>
       </c>
       <c r="B2" t="n">
         <v>2443817</v>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>10.1016/j.talanta.2006.12.025</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Ras-Mallorqui MR, Marce-Recasens RM, and Borrull-Ballarin F 2007</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
@@ -834,65 +804,50 @@
       </c>
       <c r="AE2" t="b">
         <v>0</v>
       </c>
       <c r="AF2" t="b">
         <v>0</v>
       </c>
       <c r="AG2" t="b">
         <v>0</v>
       </c>
       <c r="AH2" t="b">
         <v>0</v>
       </c>
       <c r="AI2" t="b">
         <v>0</v>
       </c>
       <c r="AJ2" t="b">
         <v>0</v>
       </c>
       <c r="AK2" t="b">
         <v>0</v>
       </c>
       <c r="AL2" t="b">
         <v>0</v>
       </c>
-      <c r="AM2" t="b">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>101004354</v>
       </c>
       <c r="B3" t="n">
         <v>5431563</v>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
           <t>10.1016/j.scitotenv.2019.01.250</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Huang Y et al. 2019</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t xml:space="preserve">Huang Y, Su T, Wang L, Wang N, Xue Y, Dai W, Lee SC, Cao J, Ho SSH. Evaluation and characterization of volatile air toxics indoors in a heavy polluted city of northwestern China in wintertime. Science of the Total Environment 662:470-480. </t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
@@ -977,65 +932,50 @@
       </c>
       <c r="AE3" t="b">
         <v>0</v>
       </c>
       <c r="AF3" t="b">
         <v>0</v>
       </c>
       <c r="AG3" t="b">
         <v>0</v>
       </c>
       <c r="AH3" t="b">
         <v>0</v>
       </c>
       <c r="AI3" t="b">
         <v>0</v>
       </c>
       <c r="AJ3" t="b">
         <v>0</v>
       </c>
       <c r="AK3" t="b">
         <v>0</v>
       </c>
       <c r="AL3" t="b">
         <v>0</v>
       </c>
-      <c r="AM3" t="b">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>101004355</v>
       </c>
       <c r="B4" t="n">
         <v>5619829</v>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
           <t>10.1186/s40550-016-0026-6</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Petersen JH and Lisbeth Krüger J 2016</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t xml:space="preserve">Petersen JH, Lisbeth Krüger J. Phthalates in soft PVC products used in food production equipment and in other food contact materials on the Danish and the Nordic Market 2013-2014.  </t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
@@ -1048,51 +988,51 @@
           <t>Petersen JH, Lisbeth Krüger J</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>Petersen JH and Lisbeth Krüger J</t>
         </is>
       </c>
       <c r="J4" t="n">
         <v>2016</v>
       </c>
       <c r="K4" t="inlineStr"/>
       <c r="L4" t="inlineStr">
         <is>
           <t>BackgroundFood contact materials (FCM) containing phthalates can be a source of food contamination when used in plastics for food production equipment, in utensils for food contact and in packaging. Since 2008 several of the phthalates used for FCM were regulated in the EU; some of them because they were well-known endocrine disruptors. Results of the Danish Food Authorities control in 2008 and 2009 showed 23 % non-compliant samples. Critical FCMs turned out to be those made from plasticised PVC and sold as suitable for contact with fatty foodstuffs. Targeted follow up control campaigns were therefore arranged by the Danish food authorities (latest in 2013) and by the Nordic food authorities in a common campaign in 2014.FindingsFCM plastics were analysed for phthalate content and when needed additionally tested for migration of phthalates according to the declared area of use with respect to food type, contact temperature and time in contact with food. In both recent control campaigns about 1/3 of the samples analysed exceeded the current maximum limits for phthalates (especially DBP and DEHP) in plastics or showed migration into the fatty food simulant above the specific migration limits. Critical sample types were conveyor belts, hoses and gloves.ConclusionsLegal limits for phthalates were exceeded in many of the samples analysed in recent tests, including a large proportion of conveyor belts and gloves. The proportion of non-compliant conveyor belts, hoses and gaskets was lower in 2013 and 2014 than in 2008-2009, whereas the proportion of non-compliant gloves increased.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr"/>
       <c r="N4" s="2" t="n">
         <v>44054.54602085594</v>
       </c>
       <c r="O4" s="2" t="n">
         <v>44054.54602085621</v>
       </c>
       <c r="P4" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q4" t="b">
         <v>0</v>
       </c>
       <c r="R4" t="b">
         <v>0</v>
       </c>
       <c r="S4" t="b">
         <v>0</v>
       </c>
       <c r="T4" t="b">
         <v>0</v>
       </c>
       <c r="U4" t="b">
         <v>0</v>
       </c>
       <c r="V4" t="b">
         <v>0</v>
       </c>
       <c r="W4" t="b">
         <v>0</v>
       </c>
       <c r="X4" t="b">
         <v>0</v>
       </c>
@@ -1114,65 +1054,50 @@
       <c r="AD4" t="b">
         <v>0</v>
       </c>
       <c r="AE4" t="b">
         <v>0</v>
       </c>
       <c r="AF4" t="b">
         <v>0</v>
       </c>
       <c r="AG4" t="b">
         <v>0</v>
       </c>
       <c r="AH4" t="b">
         <v>0</v>
       </c>
       <c r="AI4" t="b">
         <v>0</v>
       </c>
       <c r="AJ4" t="b">
         <v>0</v>
       </c>
       <c r="AK4" t="b">
         <v>0</v>
       </c>
       <c r="AL4" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ4" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>101004356</v>
       </c>
       <c r="B5" t="n">
         <v>90475</v>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
           <t>NTP 1993</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t xml:space="preserve">NTP. NTP technical report on toxicity studies of a chemical mixture of 25 groundwater contaminants administered in drinking water to F344/N rats and B6C3F1 mice. (1-I12). (NIH Publication 93-3384). Research Triangle Park, NC: U.S. Department of Health and Human Services, National Institutes of Health, National Toxicology Program. </t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>NTP technical report on toxicity studies of a chemical mixture of 25 groundwater contaminants administered in drinking water to F344/N rats and B6C3F1 mice</t>
@@ -1256,61 +1181,46 @@
       </c>
       <c r="AE5" t="b">
         <v>0</v>
       </c>
       <c r="AF5" t="b">
         <v>0</v>
       </c>
       <c r="AG5" t="b">
         <v>0</v>
       </c>
       <c r="AH5" t="b">
         <v>0</v>
       </c>
       <c r="AI5" t="b">
         <v>0</v>
       </c>
       <c r="AJ5" t="b">
         <v>0</v>
       </c>
       <c r="AK5" t="b">
         <v>0</v>
       </c>
       <c r="AL5" t="b">
         <v>0</v>
       </c>
-      <c r="AM5" t="b">
-[...13 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:AQ5"/>
+  <autoFilter ref="A1:AL5"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>