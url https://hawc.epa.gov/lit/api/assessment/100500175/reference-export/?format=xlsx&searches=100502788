--- v0 (2026-06-05)
+++ v1 (2026-10-07)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="data" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'data'!$A$1:$AQ$183</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'data'!$A$1:$AL$183</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd h:mm:ss"/>
     <numFmt numFmtId="165" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
     <font>
       <color rgb="00FFFFFF"/>
     </font>
@@ -436,102 +436,97 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AQ183"/>
+  <dimension ref="A1:AL183"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="10" customWidth="1" min="6" max="6"/>
     <col width="10" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="10" customWidth="1" min="9" max="9"/>
     <col width="10" customWidth="1" min="10" max="10"/>
     <col width="10" customWidth="1" min="11" max="11"/>
     <col width="10" customWidth="1" min="12" max="12"/>
     <col width="10" customWidth="1" min="13" max="13"/>
     <col width="10" customWidth="1" min="14" max="14"/>
     <col width="10" customWidth="1" min="15" max="15"/>
     <col width="10" customWidth="1" min="16" max="16"/>
     <col width="10" customWidth="1" min="17" max="17"/>
     <col width="10" customWidth="1" min="18" max="18"/>
     <col width="10" customWidth="1" min="19" max="19"/>
     <col width="10" customWidth="1" min="20" max="20"/>
     <col width="10" customWidth="1" min="21" max="21"/>
     <col width="10" customWidth="1" min="22" max="22"/>
     <col width="10" customWidth="1" min="23" max="23"/>
     <col width="10" customWidth="1" min="24" max="24"/>
     <col width="10" customWidth="1" min="25" max="25"/>
     <col width="10" customWidth="1" min="26" max="26"/>
     <col width="10" customWidth="1" min="27" max="27"/>
     <col width="10" customWidth="1" min="28" max="28"/>
     <col width="10" customWidth="1" min="29" max="29"/>
     <col width="10" customWidth="1" min="30" max="30"/>
     <col width="10" customWidth="1" min="31" max="31"/>
     <col width="10" customWidth="1" min="32" max="32"/>
     <col width="10" customWidth="1" min="33" max="33"/>
     <col width="10" customWidth="1" min="34" max="34"/>
     <col width="10" customWidth="1" min="35" max="35"/>
     <col width="10" customWidth="1" min="36" max="36"/>
     <col width="10" customWidth="1" min="37" max="37"/>
     <col width="10" customWidth="1" min="38" max="38"/>
-    <col width="10" customWidth="1" min="39" max="39"/>
-[...3 lines deleted...]
-    <col width="10" customWidth="1" min="43" max="43"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>HAWC ID</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>HERO ID</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>PubMed ID</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>DOI</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -613,139 +608,114 @@
           <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Modeling Study</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Completed Assessment</t>
         </is>
       </c>
       <c r="V1" s="1" t="inlineStr">
         <is>
           <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Experimental Study</t>
         </is>
       </c>
       <c r="W1" s="1" t="inlineStr">
         <is>
           <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Database</t>
         </is>
       </c>
       <c r="X1" s="1" t="inlineStr">
         <is>
           <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Survey</t>
         </is>
       </c>
       <c r="Y1" s="1" t="inlineStr">
         <is>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Epidemiological Study</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
           <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search</t>
         </is>
       </c>
-      <c r="Z1" s="1" t="inlineStr">
+      <c r="AA1" s="1" t="inlineStr">
         <is>
           <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Monitoring Study</t>
         </is>
       </c>
-      <c r="AA1" s="1" t="inlineStr">
+      <c r="AB1" s="1" t="inlineStr">
         <is>
           <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Modeling Study</t>
         </is>
       </c>
-      <c r="AB1" s="1" t="inlineStr">
+      <c r="AC1" s="1" t="inlineStr">
         <is>
           <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Completed Assessment</t>
         </is>
       </c>
-      <c r="AC1" s="1" t="inlineStr">
+      <c r="AD1" s="1" t="inlineStr">
         <is>
           <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Experimental Study</t>
         </is>
       </c>
-      <c r="AD1" s="1" t="inlineStr">
+      <c r="AE1" s="1" t="inlineStr">
         <is>
           <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Database</t>
         </is>
       </c>
-      <c r="AE1" s="1" t="inlineStr">
+      <c r="AF1" s="1" t="inlineStr">
         <is>
           <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Survey</t>
         </is>
       </c>
-      <c r="AF1" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG1" s="1" t="inlineStr">
         <is>
-          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Data Sources Pursuant to TSCA|Monitoring Study</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Epidemiological Study</t>
         </is>
       </c>
       <c r="AH1" s="1" t="inlineStr">
         <is>
-          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Data Sources Pursuant to TSCA|Modeling Study</t>
+          <t>Meets PECO Criteria at TIAB Screening|Does Not Meet PECO Criteria at FT Screening</t>
         </is>
       </c>
       <c r="AI1" s="1" t="inlineStr">
         <is>
-          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Data Sources Pursuant to TSCA|Completed Assessment</t>
+          <t>Meets PECO Criteria at TIAB Screening|Supplemental at FT Screening</t>
         </is>
       </c>
       <c r="AJ1" s="1" t="inlineStr">
         <is>
-          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Data Sources Pursuant to TSCA|Experimental Study</t>
+          <t>Meets PECO Criteria at TIAB Screening|PDF Unavailable</t>
         </is>
       </c>
       <c r="AK1" s="1" t="inlineStr">
         <is>
-          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Data Sources Pursuant to TSCA|Database</t>
+          <t>Does Not Meet PECO Criteria at TIAB Screening</t>
         </is>
       </c>
       <c r="AL1" s="1" t="inlineStr">
-        <is>
-[...23 lines deleted...]
-      <c r="AQ1" s="1" t="inlineStr">
         <is>
           <t>Supplemental at TIAB Screening</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>101371967</v>
       </c>
       <c r="B2" t="n">
         <v>1010303</v>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
           <t>Pospisil PA, Marcus MF, and Kobus MA 1991</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t xml:space="preserve">Pospisil PA, Marcus MF, Kobus MA. THE APPLICATION OF SUPERCRITICAL FLUID CAPILLARY CHROMATOGRAPHY TO THE ANALYSIS OF APPENDIX-VIII AND XI COMPOUNDS. (PHILADELPHIA). (BIOSIS/92/19772). </t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
@@ -762,51 +732,51 @@
         <is>
           <t>Pospisil PA, Marcus MF, and Kobus MA</t>
         </is>
       </c>
       <c r="J2" t="n">
         <v>1991</v>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>(PHILADELPHIA). (BIOSIS/92/19772).</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>BIOSIS  COPYRIGHT: BIOL ABS. RRM  POLYCHLORINATED BIPHENYLS DIOXINS CREOSOTE COAL TAR SOLID WASTE GROUNDWATER ENVIRONMENTAL POLLUTANTS</t>
         </is>
       </c>
       <c r="M2" t="inlineStr"/>
       <c r="N2" s="2" t="n">
         <v>45134.85889927427</v>
       </c>
       <c r="O2" s="2" t="n">
         <v>45134.85889927455</v>
       </c>
       <c r="P2" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q2" t="b">
         <v>0</v>
       </c>
       <c r="R2" t="b">
         <v>0</v>
       </c>
       <c r="S2" t="b">
         <v>0</v>
       </c>
       <c r="T2" t="b">
         <v>0</v>
       </c>
       <c r="U2" t="b">
         <v>0</v>
       </c>
       <c r="V2" t="b">
         <v>0</v>
       </c>
       <c r="W2" t="b">
         <v>0</v>
       </c>
       <c r="X2" t="b">
         <v>0</v>
       </c>
@@ -828,65 +798,50 @@
       <c r="AD2" t="b">
         <v>0</v>
       </c>
       <c r="AE2" t="b">
         <v>0</v>
       </c>
       <c r="AF2" t="b">
         <v>0</v>
       </c>
       <c r="AG2" t="b">
         <v>0</v>
       </c>
       <c r="AH2" t="b">
         <v>0</v>
       </c>
       <c r="AI2" t="b">
         <v>0</v>
       </c>
       <c r="AJ2" t="b">
         <v>0</v>
       </c>
       <c r="AK2" t="b">
         <v>0</v>
       </c>
       <c r="AL2" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ2" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>101371968</v>
       </c>
       <c r="B3" t="n">
         <v>1010337</v>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>Canter LW, Know RC, and Fairchild DM 1987</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t xml:space="preserve">Canter LW, Know RC, Fairchild DM. GROUND WATER QUALITY PROTECTION. Canter L:CHELSEA. </t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>GROUND WATER QUALITY PROTECTION</t>
@@ -901,51 +856,51 @@
         <is>
           <t>Canter LW, Know RC, and Fairchild DM</t>
         </is>
       </c>
       <c r="J3" t="n">
         <v>1987</v>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>Canter L:CHELSEA.</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>BIOSIS  COPYRIGHT: BIOL ABS. RRM  BOOK MICROORGANISM WATER POLLUTION POLLUTION CONTROL MONITORING</t>
         </is>
       </c>
       <c r="M3" t="inlineStr"/>
       <c r="N3" s="2" t="n">
         <v>45134.85889963001</v>
       </c>
       <c r="O3" s="2" t="n">
         <v>45134.85889963024</v>
       </c>
       <c r="P3" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q3" t="b">
         <v>0</v>
       </c>
       <c r="R3" t="b">
         <v>0</v>
       </c>
       <c r="S3" t="b">
         <v>0</v>
       </c>
       <c r="T3" t="b">
         <v>0</v>
       </c>
       <c r="U3" t="b">
         <v>0</v>
       </c>
       <c r="V3" t="b">
         <v>0</v>
       </c>
       <c r="W3" t="b">
         <v>0</v>
       </c>
       <c r="X3" t="b">
         <v>0</v>
       </c>
@@ -967,65 +922,50 @@
       <c r="AD3" t="b">
         <v>0</v>
       </c>
       <c r="AE3" t="b">
         <v>0</v>
       </c>
       <c r="AF3" t="b">
         <v>0</v>
       </c>
       <c r="AG3" t="b">
         <v>0</v>
       </c>
       <c r="AH3" t="b">
         <v>0</v>
       </c>
       <c r="AI3" t="b">
         <v>0</v>
       </c>
       <c r="AJ3" t="b">
         <v>0</v>
       </c>
       <c r="AK3" t="b">
         <v>0</v>
       </c>
       <c r="AL3" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ3" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>101371969</v>
       </c>
       <c r="B4" t="n">
         <v>10141837</v>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
           <t>U.S. EPA 2015</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t xml:space="preserve">U.S. EPA. Update of Human Health Ambient Water Quality Criteria: trans-1,2-Dichloroethylene (DCE) (CASRN 156-60-5).  </t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>Update of Human Health Ambient Water Quality Criteria: trans-1,2-Dichloroethylene (DCE) (CASRN 156-60-5)</t>
@@ -1089,74 +1029,59 @@
       <c r="AA4" t="b">
         <v>0</v>
       </c>
       <c r="AB4" t="b">
         <v>0</v>
       </c>
       <c r="AC4" t="b">
         <v>0</v>
       </c>
       <c r="AD4" t="b">
         <v>0</v>
       </c>
       <c r="AE4" t="b">
         <v>0</v>
       </c>
       <c r="AF4" t="b">
         <v>0</v>
       </c>
       <c r="AG4" t="b">
         <v>0</v>
       </c>
       <c r="AH4" t="b">
         <v>0</v>
       </c>
       <c r="AI4" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ4" t="b">
         <v>0</v>
       </c>
       <c r="AK4" t="b">
         <v>0</v>
       </c>
       <c r="AL4" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ4" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>101371970</v>
       </c>
       <c r="B5" t="n">
         <v>1022995</v>
       </c>
       <c r="C5" t="n">
         <v>12209189</v>
       </c>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
           <t>NTP 1993</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t xml:space="preserve">NTP. NTP technical report on toxicity studies of a chemical mixture of 25 groundwater contaminants administered in drinking water to F344/N rats and B6C3F1 mice. (NIH Publication 93-3384). Research Triangle Park, NC: National Toxicology Program. </t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
@@ -1180,51 +1105,51 @@
       <c r="K5" t="inlineStr">
         <is>
           <t>(NIH Publication 93-3384). Research Triangle Park, NC: National Toxicology Program.</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>Toxicity studies were performed with a chemically defined mixture of 25 groundwater contaminants, using dose levels considered to have environmental relevance. The mixture contained 19 organic compounds and six metals (shown below); the selection of these compounds was based primarily on the frequency of their occurrence in United States Environmental Protection Agency surveys of groundwater contamination in the vicinity of hazardous waste disposal sites. This report focuses primarily on 26-week drinking water toxicity studies with male and female F344/N rats and B6C3F1 mice. The endpoints evaluated included histopathology, clinical pathology, neurobehavioral studies, and reproductive toxicity. Additional studies using this same chemical mixture are briefly reviewed in this report and include an evaluation of spermatogenesis in B6C3F1 mice exposed to the chemical mixture for 13 weeks, a continuous breeding study with Sprague-Dawley rats and CD-1 Swiss mice, studies of myelotoxicity in B6C3F1 mice exposed to the chemical mixture for up to 31.5 weeks, studies of immunosuppression in B6C3F1 mice exposed for up to 13 weeks, in vitro mutagenicity assays in Salmonella typhimurium and Escherichia coli, and measures of genetic damage in bone marrow and peripheral blood of F344/N rats and B6C3F1 mice in 2-week drinking water studies.
 In a 26-week drinking water study in which rats were administered the chemical mixture at composite contaminant concentrations of 0, 11, 38, 113, or 378 ppm, no deaths occurred and the body weight gain of high-dose males was slightly less than that of the controls. Water consumption decreased with dose and was 24% to 28% less than that of the controls at the highest concentration. Changes in organ weights occurred primarily in high-dose rats and included increased absolute and relative liver and kidney weights in females, increased relative kidney weight in males, and decreased absolute and relative thymus weights in males and females. Hematologic assessments indicated that rats receiving 378 ppm developed a microcytic anemia consistent with that accompanying iron depletion. Multiple foci of inflammation occurred in the liver of exposed rats. In high-dose females, these liver lesions were especially prominent and included bile duct and oval cell hyperplasia. Inflammation also occurred in the mesenteric lymph nodes, the adrenal gland, and the spleen. The amount of hemosiderin in the spleens of rats receiving the higher concentrations of the chemical mixture was less than normal.
 In a 26-week study in which mice were exposed to the chemical mixture at concentrations of 0, 11, 38, 113, and 378 ppm in drinking water, there were no clear adverse effects noted in survival, weight gain, clinical pathology parameters, or histopathologic evaluations. Water consumption decreased with increasing dose, and water consumption by high-dose mice was approximately 40% less than that by the controls.
 In neurobehavioral assessments, no clear treatment-related effects were observed in measures of forelimb and hindlimb grip strength, hindlimb footsplay, motor activity, response to a thermal stimulus, or startle response in rats or mice evaluated at 6-week intervals throughout the 26- week drinking water studies.
 There were no effects on sperm morphology or motility or on estrous cycle length in rats or mice receiving the chemical mixture during the 26-week studies. Sperm concentration was decreased in F1 CD-1 Swiss mice during continuous breeding studies, although there were no clear adverse effects on the fertility of Sprague-Dawley rats or CD-1 Swiss mice in these studies. Pup weight, the number of live males, and the number of male pups per litter were slightly decreased in dosed rats in the continuous breeding study in rats; the number of live female mouse pups in litters born of the F0 and F1 generations was decreased in the 378 ppm group. The significance of these observations, if any, is not known. F1 mice receiving 378 ppm had increased incidences of hepatic inflammation compared to the controls.
 In female B6C3F1 mice that received the chemical mixture in drinking water at concentrations as high as 756 ppm for 2 weeks or 378 ppm for 13 weeks, assessments of immune function showed suppression of hematopoietic stem cells and antigen-induced antibody-forming cells. This was manifested by impaired resistance to challenge with a nonlethal strain of mouse malaria, Plasmodium yoelii. Additional evidence of an adverse effect on hematopoietic stem cells was demonstrated by decreases in the in vitro colony-forming ability of granulocyte-macrophage progenitor cells and erythroid precursor cells isolated from female mice that had received the chemical mixture at a concentration of 378 or 756 ppm in 31.5 week studies. Potential genotoxic effects of the chemical mixture to the bone marrow of F344/N rats and B6C3F1 mice were assessed in 2-week drinking water studies with concentrations as high as 756 ppm. Small increases in sister chromatid exchanges and micronucleated polychromatic erythrocytes occurred in the bone marrow of dosed male mice, and micronucleated polychromatic erythrocytes were also increased in dosed female mice.
 The chemical mixture did not induce mutations in Salmonella typhimurium strains TA98 and TA100 and did not induce DNA damage in Escherichia coli with or without metabolic activation.
 In summary, rats receiving drinking water containing a mixture of 25 common groundwater contaminants at levels of potential environmental relevance developed inflammatory lesions in the liver, spleen, lymph nodes, and adrenal gland, as well as evidence of an iron deficiency anemia. The inflammatory lesions could not be predicted based on the known toxic effects of the individual components of the chemical mixture. Mice exposed to similar concentrations of the chemical mixture did not show adverse effects in a standard toxicity study but developed deficits in bone marrow function, evidence of genetic damage, hepatic inflammation, and immunosuppression in other studies that generally included exposures to higher concentrations or exposures of longer duration. A no-observed-adverse-effect level for histologic injury (granulomatous inflammation of the liver) was 11 ppm in rats; however, no clear evidence for histologic injury was seen in mice exposed to concentrations of the chemical mixture as high as 378 ppm in a standard 26-week study.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr"/>
       <c r="N5" s="2" t="n">
         <v>45134.85890054164</v>
       </c>
       <c r="O5" s="2" t="n">
         <v>45134.85890054188</v>
       </c>
       <c r="P5" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q5" t="b">
         <v>0</v>
       </c>
       <c r="R5" t="b">
         <v>0</v>
       </c>
       <c r="S5" t="b">
         <v>0</v>
       </c>
       <c r="T5" t="b">
         <v>0</v>
       </c>
       <c r="U5" t="b">
         <v>0</v>
       </c>
       <c r="V5" t="b">
         <v>0</v>
       </c>
       <c r="W5" t="b">
         <v>0</v>
       </c>
       <c r="X5" t="b">
         <v>0</v>
       </c>
@@ -1246,65 +1171,50 @@
       <c r="AD5" t="b">
         <v>0</v>
       </c>
       <c r="AE5" t="b">
         <v>0</v>
       </c>
       <c r="AF5" t="b">
         <v>0</v>
       </c>
       <c r="AG5" t="b">
         <v>0</v>
       </c>
       <c r="AH5" t="b">
         <v>0</v>
       </c>
       <c r="AI5" t="b">
         <v>0</v>
       </c>
       <c r="AJ5" t="b">
         <v>0</v>
       </c>
       <c r="AK5" t="b">
         <v>0</v>
       </c>
       <c r="AL5" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ5" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>101371971</v>
       </c>
       <c r="B6" t="n">
         <v>1024230</v>
       </c>
       <c r="C6" t="n">
         <v>8571353</v>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>10.1016/0300-483x(95)03208-w</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Johnson BL and DeRosa CT 1995</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
@@ -1325,51 +1235,51 @@
         <is>
           <t>Johnson BL and DeRosa CT</t>
         </is>
       </c>
       <c r="J6" t="n">
         <v>1995</v>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>Toxicology 105:145-156.</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>Uncontrolled hazardous waste sites (HWS) and exposure to hazardous substances continue to pose complex public health problems. This paper presents an overview of chemicals, including chemical mixtures, that have been released into environmental media in the vicinity of HWS. We describe how this type of information is being used to assess the public health implications of exposures to chemical mixtures and to develop an integrated program of applied research to more accurately characterize the potential health effects of chemical mixtures. A narrative, weight-of-evidence approach, incorporating mechanistic insights on chemical interactions is described. The utility of this information in the context of risk analysis and public health practice is discussed.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr"/>
       <c r="N6" s="2" t="n">
         <v>45134.85890097985</v>
       </c>
       <c r="O6" s="2" t="n">
         <v>45134.85890098007</v>
       </c>
       <c r="P6" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q6" t="b">
         <v>0</v>
       </c>
       <c r="R6" t="b">
         <v>0</v>
       </c>
       <c r="S6" t="b">
         <v>0</v>
       </c>
       <c r="T6" t="b">
         <v>0</v>
       </c>
       <c r="U6" t="b">
         <v>0</v>
       </c>
       <c r="V6" t="b">
         <v>0</v>
       </c>
       <c r="W6" t="b">
         <v>0</v>
       </c>
       <c r="X6" t="b">
         <v>0</v>
       </c>
@@ -1391,65 +1301,50 @@
       <c r="AD6" t="b">
         <v>0</v>
       </c>
       <c r="AE6" t="b">
         <v>0</v>
       </c>
       <c r="AF6" t="b">
         <v>0</v>
       </c>
       <c r="AG6" t="b">
         <v>0</v>
       </c>
       <c r="AH6" t="b">
         <v>0</v>
       </c>
       <c r="AI6" t="b">
         <v>0</v>
       </c>
       <c r="AJ6" t="b">
         <v>0</v>
       </c>
       <c r="AK6" t="b">
         <v>0</v>
       </c>
       <c r="AL6" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ6" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>101371972</v>
       </c>
       <c r="B7" t="n">
         <v>10609984</v>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
           <t>Dow Chemical 2004</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t xml:space="preserve">Dow Chemical. [Redacted] Twins Inn site remediation treatability study.  </t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>[Redacted] Twins Inn site remediation treatability study</t>
@@ -1521,74 +1416,59 @@
       <c r="AA7" t="b">
         <v>0</v>
       </c>
       <c r="AB7" t="b">
         <v>0</v>
       </c>
       <c r="AC7" t="b">
         <v>0</v>
       </c>
       <c r="AD7" t="b">
         <v>0</v>
       </c>
       <c r="AE7" t="b">
         <v>0</v>
       </c>
       <c r="AF7" t="b">
         <v>0</v>
       </c>
       <c r="AG7" t="b">
         <v>0</v>
       </c>
       <c r="AH7" t="b">
         <v>0</v>
       </c>
       <c r="AI7" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ7" t="b">
         <v>0</v>
       </c>
       <c r="AK7" t="b">
         <v>0</v>
       </c>
       <c r="AL7" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ7" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>101371973</v>
       </c>
       <c r="B8" t="n">
         <v>1068990</v>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
           <t>10.1520/stp16577s</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Sextro RK 1996</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t xml:space="preserve">Sextro RK. Estimation of volatile organic compound concentrations in the vadose zone: A case study using soil gas and soil sample results. In Morgan, JH (Ed.), Sampling Environmental Media (pp. 255-270). West Conshohocken, Pennsylvania: ASTM (American Society For Testing And Materials). </t>
         </is>
@@ -1607,51 +1487,51 @@
         <is>
           <t>Sextro RK</t>
         </is>
       </c>
       <c r="J8" t="n">
         <v>1996</v>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>In Morgan, JH (Ed.), Sampling Environmental Media (pp. 255-270). West Conshohocken, Pennsylvania: ASTM (American Society For Testing And Materials).</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>Obtaining defensible and conservative estimates of the nature, extent and concentration of volatile organic compounds (VOCs) in the vadose zone is extremely important when formulating the conceptual model of the site, when performing risk assessments, for estimating contaminant mass, for assessing remedial alternatives, for selecting target areas for cleanup, and/or for making no further action/investigation decisions. Studies have shown that soil gas analytical results provide both a more complete indication of the VOCs present and a higher estimate of their respective concentrations in the vadose zone than the analysis of soil samples alone. For the past several years deep downhole (to 30+ meters) soil gas sampling and analysis has been performed by various consultants during remedial investigations (RIs) and remedial actions (RAs) of the vadose zone at McClellan Air Force Base. A number of these soil gas results have been confirmed by the concurrent collection and analysis (for VOCs) of soil samples (preserved by either refrigeration to 4 degrees centigrade or refrigeration combined with methanol preservation). The use of this VOC sampling and analysis strategy has resulted in the optimization of VOC sampling and analysis procedures, in a better understanding of the relationship between the concentration of VOCs in soil gas and in the soil, and in a more accurate and comprehensive conceptual model for VOC contamination in the vadose zone. The paper will present the methodologies used by the various consultants for sample collection, preservation, and in the analysis of soil gas and soil samples, present the results of a focused QC study on soil gas sampling and analysis, and discuss the correlation between the soil gas and soil matrix analytical results. The current and future strategies for the sampling, analysis, and estimation of VOCs in the vadose zone during RIs and RAs will also be presented.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr"/>
       <c r="N8" s="2" t="n">
         <v>45134.85890180351</v>
       </c>
       <c r="O8" s="2" t="n">
         <v>45134.85890180372</v>
       </c>
       <c r="P8" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q8" t="b">
         <v>0</v>
       </c>
       <c r="R8" t="b">
         <v>0</v>
       </c>
       <c r="S8" t="b">
         <v>0</v>
       </c>
       <c r="T8" t="b">
         <v>0</v>
       </c>
       <c r="U8" t="b">
         <v>0</v>
       </c>
       <c r="V8" t="b">
         <v>0</v>
       </c>
       <c r="W8" t="b">
         <v>0</v>
       </c>
       <c r="X8" t="b">
         <v>0</v>
       </c>
@@ -1673,65 +1553,50 @@
       <c r="AD8" t="b">
         <v>0</v>
       </c>
       <c r="AE8" t="b">
         <v>0</v>
       </c>
       <c r="AF8" t="b">
         <v>0</v>
       </c>
       <c r="AG8" t="b">
         <v>0</v>
       </c>
       <c r="AH8" t="b">
         <v>0</v>
       </c>
       <c r="AI8" t="b">
         <v>0</v>
       </c>
       <c r="AJ8" t="b">
         <v>0</v>
       </c>
       <c r="AK8" t="b">
         <v>0</v>
       </c>
       <c r="AL8" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ8" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>101371974</v>
       </c>
       <c r="B9" t="n">
         <v>1069372</v>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
           <t>Young TB et al. 1990</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t xml:space="preserve">Young TB, Kanarek MS, Wolf DA, Wilson DA. Case-control study of colon cancer and volatile organics in Wisconsin municipal ground water supplies. In Water chlorination : chemistry, environmental impact and health effects (pp. 373-386). Boca Raton, FL: Lewis Publishers. </t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>Case-control study of colon cancer and volatile organics in Wisconsin municipal ground water supplies</t>
@@ -1799,74 +1664,59 @@
       <c r="AA9" t="b">
         <v>0</v>
       </c>
       <c r="AB9" t="b">
         <v>0</v>
       </c>
       <c r="AC9" t="b">
         <v>0</v>
       </c>
       <c r="AD9" t="b">
         <v>0</v>
       </c>
       <c r="AE9" t="b">
         <v>0</v>
       </c>
       <c r="AF9" t="b">
         <v>0</v>
       </c>
       <c r="AG9" t="b">
         <v>0</v>
       </c>
       <c r="AH9" t="b">
         <v>0</v>
       </c>
       <c r="AI9" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ9" t="b">
         <v>0</v>
       </c>
       <c r="AK9" t="b">
         <v>0</v>
       </c>
       <c r="AL9" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ9" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>101371975</v>
       </c>
       <c r="B10" t="n">
         <v>10709391</v>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
           <t>U.S. EPA, U.S.G.S. and National Water Quality Monitoring Council 2022</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t xml:space="preserve">U.S. EPA, U.S.G.S. and National Water Quality Monitoring Council. Trans-1,2-dichloroethylene (TDCE) (CAS RN: 156-60-5): WQP Output (NWIS, STEWARDS &amp; STORET), Site data &amp; sample results (physical/chemical metadata). National Water Quality Monitoring Council. [Database]. </t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>Trans-1,2-dichloroethylene (TDCE) (CAS RN: 156-60-5): WQP Output (NWIS, STEWARDS &amp; STORET), Site data &amp; sample results (physical/chemical metadata)</t>
@@ -1904,104 +1754,89 @@
       <c r="Q10" t="b">
         <v>1</v>
       </c>
       <c r="R10" t="b">
         <v>0</v>
       </c>
       <c r="S10" t="b">
         <v>0</v>
       </c>
       <c r="T10" t="b">
         <v>0</v>
       </c>
       <c r="U10" t="b">
         <v>0</v>
       </c>
       <c r="V10" t="b">
         <v>0</v>
       </c>
       <c r="W10" t="b">
         <v>0</v>
       </c>
       <c r="X10" t="b">
         <v>0</v>
       </c>
       <c r="Y10" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z10" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA10" t="b">
         <v>0</v>
       </c>
       <c r="AB10" t="b">
         <v>0</v>
       </c>
       <c r="AC10" t="b">
         <v>0</v>
       </c>
       <c r="AD10" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE10" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AF10" t="b">
         <v>0</v>
       </c>
       <c r="AG10" t="b">
         <v>0</v>
       </c>
       <c r="AH10" t="b">
         <v>0</v>
       </c>
       <c r="AI10" t="b">
         <v>0</v>
       </c>
       <c r="AJ10" t="b">
         <v>0</v>
       </c>
       <c r="AK10" t="b">
         <v>0</v>
       </c>
       <c r="AL10" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ10" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>101371976</v>
       </c>
       <c r="B11" t="n">
         <v>10709914</v>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
           <t>Centers for Disease Control and Prevention :: CDC 2022</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t xml:space="preserve">Centers for Disease Control and Prevention :: CDC. trans-1,2-Dichloroethylene (TDCE) (CAS RN: 156-60-5): NHANES Biomonitoring Data (Blood). Atlanta, GA: Centers for Disease Control and Prevention. [Database]. </t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>trans-1,2-Dichloroethylene (TDCE) (CAS RN: 156-60-5): NHANES Biomonitoring Data (Blood)</t>
@@ -2046,104 +1881,89 @@
       <c r="Q11" t="b">
         <v>1</v>
       </c>
       <c r="R11" t="b">
         <v>0</v>
       </c>
       <c r="S11" t="b">
         <v>0</v>
       </c>
       <c r="T11" t="b">
         <v>0</v>
       </c>
       <c r="U11" t="b">
         <v>0</v>
       </c>
       <c r="V11" t="b">
         <v>0</v>
       </c>
       <c r="W11" t="b">
         <v>0</v>
       </c>
       <c r="X11" t="b">
         <v>0</v>
       </c>
       <c r="Y11" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z11" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA11" t="b">
         <v>0</v>
       </c>
       <c r="AB11" t="b">
         <v>0</v>
       </c>
       <c r="AC11" t="b">
         <v>0</v>
       </c>
       <c r="AD11" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE11" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AF11" t="b">
         <v>0</v>
       </c>
       <c r="AG11" t="b">
         <v>0</v>
       </c>
       <c r="AH11" t="b">
         <v>0</v>
       </c>
       <c r="AI11" t="b">
         <v>0</v>
       </c>
       <c r="AJ11" t="b">
         <v>0</v>
       </c>
       <c r="AK11" t="b">
         <v>0</v>
       </c>
       <c r="AL11" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ11" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>101371977</v>
       </c>
       <c r="B12" t="n">
         <v>11145485</v>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
           <t>U.S. EPA 2016</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t xml:space="preserve">U.S. EPA. Six-Year Review 3 compliance monitoring data (2006-2011): trans-1,2-Dichloroethylene. Washington, DC: U.S. Environmental Protection Agency. </t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>Six-Year Review 3 compliance monitoring data (2006-2011): trans-1,2-Dichloroethylene</t>
@@ -2188,104 +2008,89 @@
       <c r="Q12" t="b">
         <v>1</v>
       </c>
       <c r="R12" t="b">
         <v>0</v>
       </c>
       <c r="S12" t="b">
         <v>0</v>
       </c>
       <c r="T12" t="b">
         <v>0</v>
       </c>
       <c r="U12" t="b">
         <v>0</v>
       </c>
       <c r="V12" t="b">
         <v>0</v>
       </c>
       <c r="W12" t="b">
         <v>0</v>
       </c>
       <c r="X12" t="b">
         <v>0</v>
       </c>
       <c r="Y12" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z12" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA12" t="b">
         <v>0</v>
       </c>
       <c r="AB12" t="b">
         <v>0</v>
       </c>
       <c r="AC12" t="b">
         <v>0</v>
       </c>
       <c r="AD12" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE12" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AF12" t="b">
         <v>0</v>
       </c>
       <c r="AG12" t="b">
         <v>0</v>
       </c>
       <c r="AH12" t="b">
         <v>0</v>
       </c>
       <c r="AI12" t="b">
         <v>0</v>
       </c>
       <c r="AJ12" t="b">
         <v>0</v>
       </c>
       <c r="AK12" t="b">
         <v>0</v>
       </c>
       <c r="AL12" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ12" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>101371978</v>
       </c>
       <c r="B13" t="n">
         <v>1166761</v>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr">
         <is>
           <t>10.1021/es950922f</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Liikala TL et al. 1996</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t xml:space="preserve">Liikala TL, Olsen KB, Teel SS, Lanigan DC. Volatile organic compounds: Comparison of two sample collection and preservation methods. Environmental Science and Technology 30:3441-3447. </t>
         </is>
@@ -2304,51 +2109,51 @@
         <is>
           <t>Liikala TL et al.</t>
         </is>
       </c>
       <c r="J13" t="n">
         <v>1996</v>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>Environmental Science and Technology 30:3441-3447.</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>Two soil sample collection and preservation methods for volatile organic compounds, used during site characterization activities, were evaluated using standard U.S. Environmental Protection Agency analyti cal methods. A conventional bulk method recom mends completely filling a sample container with soil; a less commonly used methanol method recommends placing a soil aliquot into methanol. Analytical results showed large negative biases associated with the bulk samples as compared to the methanol samples for aromatic compounds. Order of magnitude differences in concentrations measured between the methods were observed for benzene and toluene. Lesser differences were noted for xylenes and ethylbenzene. Limited data for chlorinated compounds suggest behavior similar to the aromatic species. A limited spike recovery study was conducted using the methanol method on laboratory and field samples. Samples were analyzed 82 days after spike addition. Poorer spike recoveries were noted from spiked methanol vials transported to the field and used for collection of soil samples. Differences between mean recovery values for the laboratory and field samples appear to be the result of losses during sample collection and transport. Despite the 82-day holding time, spike recoveries were within 70% of initial spike concentrations. These results demonstrate the stability of using methanol as a preservative for soil samples.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr"/>
       <c r="N13" s="2" t="n">
         <v>45134.85890338009</v>
       </c>
       <c r="O13" s="2" t="n">
         <v>45134.85890338031</v>
       </c>
       <c r="P13" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q13" t="b">
         <v>0</v>
       </c>
       <c r="R13" t="b">
         <v>0</v>
       </c>
       <c r="S13" t="b">
         <v>0</v>
       </c>
       <c r="T13" t="b">
         <v>0</v>
       </c>
       <c r="U13" t="b">
         <v>0</v>
       </c>
       <c r="V13" t="b">
         <v>0</v>
       </c>
       <c r="W13" t="b">
         <v>0</v>
       </c>
       <c r="X13" t="b">
         <v>0</v>
       </c>
@@ -2370,65 +2175,50 @@
       <c r="AD13" t="b">
         <v>0</v>
       </c>
       <c r="AE13" t="b">
         <v>0</v>
       </c>
       <c r="AF13" t="b">
         <v>0</v>
       </c>
       <c r="AG13" t="b">
         <v>0</v>
       </c>
       <c r="AH13" t="b">
         <v>0</v>
       </c>
       <c r="AI13" t="b">
         <v>0</v>
       </c>
       <c r="AJ13" t="b">
         <v>0</v>
       </c>
       <c r="AK13" t="b">
         <v>0</v>
       </c>
       <c r="AL13" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ13" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>101371979</v>
       </c>
       <c r="B14" t="n">
         <v>1263761</v>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
           <t>ERG 2008</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t xml:space="preserve">ERG. 2007 National Monitoring Programs (UATMP and NATTS) volume I: Main content (final report). (EPA-454/R-08-008a). Research Triangle Park, NC: U.S. Environmental Protection Agency, Office of Air Quality Planning and Standards, Emissions Monitoring and Analysis Division. [EPA Report]. </t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>2007 National Monitoring Programs (UATMP and NATTS) volume I: Main content (final report)</t>
@@ -2439,51 +2229,51 @@
           <t>ERG</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>ERG</t>
         </is>
       </c>
       <c r="J14" t="n">
         <v>2008</v>
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t>(EPA-454/R-08-008a). Research Triangle Park, NC: U.S. Environmental Protection Agency, Office of Air Quality Planning and Standards, Emissions Monitoring and Analysis Division. [EPA Report]</t>
         </is>
       </c>
       <c r="L14" t="inlineStr"/>
       <c r="M14" t="inlineStr"/>
       <c r="N14" s="2" t="n">
         <v>45134.85890378661</v>
       </c>
       <c r="O14" s="2" t="n">
         <v>45134.85890378685</v>
       </c>
       <c r="P14" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q14" t="b">
         <v>0</v>
       </c>
       <c r="R14" t="b">
         <v>0</v>
       </c>
       <c r="S14" t="b">
         <v>0</v>
       </c>
       <c r="T14" t="b">
         <v>0</v>
       </c>
       <c r="U14" t="b">
         <v>0</v>
       </c>
       <c r="V14" t="b">
         <v>0</v>
       </c>
       <c r="W14" t="b">
         <v>0</v>
       </c>
       <c r="X14" t="b">
         <v>0</v>
       </c>
@@ -2505,65 +2295,50 @@
       <c r="AD14" t="b">
         <v>0</v>
       </c>
       <c r="AE14" t="b">
         <v>0</v>
       </c>
       <c r="AF14" t="b">
         <v>0</v>
       </c>
       <c r="AG14" t="b">
         <v>0</v>
       </c>
       <c r="AH14" t="b">
         <v>0</v>
       </c>
       <c r="AI14" t="b">
         <v>0</v>
       </c>
       <c r="AJ14" t="b">
         <v>0</v>
       </c>
       <c r="AK14" t="b">
         <v>0</v>
       </c>
       <c r="AL14" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ14" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>101371980</v>
       </c>
       <c r="B15" t="n">
         <v>1267655</v>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr">
         <is>
           <t>Hunsinger RB 1987</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t xml:space="preserve">Hunsinger RB. ORGANIC CONTAMINANTS IN DRINKING WATER WHAT WHERE WHEN AND HOW. (NEW YORK). (BIOSIS/88/35589). Gesellschaft Deutscher Chemiker (GDCh) Advisory Committee on Existing Chemicals of Environmental Relevance (BUA). </t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>ORGANIC CONTAMINANTS IN DRINKING WATER WHAT WHERE WHEN AND HOW</t>
@@ -2578,51 +2353,51 @@
         <is>
           <t>Hunsinger RB</t>
         </is>
       </c>
       <c r="J15" t="n">
         <v>1987</v>
       </c>
       <c r="K15" t="inlineStr">
         <is>
           <t>(NEW YORK). (BIOSIS/88/35589). Gesellschaft Deutscher Chemiker (GDCh) Advisory Committee on Existing Chemicals of Environmental Relevance (BUA).</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>BIOSIS  COPYRIGHT: BIOL ABS. RRM  HUMAN WATER POLLUTION VOLATILE ORGANIC COMPOUNDS MONITORING DRINKING WATER SURVEILLANCE PROGRAM POLICY</t>
         </is>
       </c>
       <c r="M15" t="inlineStr"/>
       <c r="N15" s="2" t="n">
         <v>45134.8589040907</v>
       </c>
       <c r="O15" s="2" t="n">
         <v>45134.85890409095</v>
       </c>
       <c r="P15" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q15" t="b">
         <v>0</v>
       </c>
       <c r="R15" t="b">
         <v>0</v>
       </c>
       <c r="S15" t="b">
         <v>0</v>
       </c>
       <c r="T15" t="b">
         <v>0</v>
       </c>
       <c r="U15" t="b">
         <v>0</v>
       </c>
       <c r="V15" t="b">
         <v>0</v>
       </c>
       <c r="W15" t="b">
         <v>0</v>
       </c>
       <c r="X15" t="b">
         <v>0</v>
       </c>
@@ -2644,65 +2419,50 @@
       <c r="AD15" t="b">
         <v>0</v>
       </c>
       <c r="AE15" t="b">
         <v>0</v>
       </c>
       <c r="AF15" t="b">
         <v>0</v>
       </c>
       <c r="AG15" t="b">
         <v>0</v>
       </c>
       <c r="AH15" t="b">
         <v>0</v>
       </c>
       <c r="AI15" t="b">
         <v>0</v>
       </c>
       <c r="AJ15" t="b">
         <v>0</v>
       </c>
       <c r="AK15" t="b">
         <v>0</v>
       </c>
       <c r="AL15" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ15" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>101371981</v>
       </c>
       <c r="B16" t="n">
         <v>1268067</v>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr">
         <is>
           <t>Hartenstein H-U 1994</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t xml:space="preserve">Hartenstein H-U. Fixed bed activated coke filters for the control of toxic metals and organics from waste incinerators- the second generation. Chemosphere 29:9-11. </t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>Fixed bed activated coke filters for the control of toxic metals and organics from waste incinerators- the second generation</t>
@@ -2785,65 +2545,50 @@
       </c>
       <c r="AE16" t="b">
         <v>0</v>
       </c>
       <c r="AF16" t="b">
         <v>0</v>
       </c>
       <c r="AG16" t="b">
         <v>0</v>
       </c>
       <c r="AH16" t="b">
         <v>0</v>
       </c>
       <c r="AI16" t="b">
         <v>0</v>
       </c>
       <c r="AJ16" t="b">
         <v>0</v>
       </c>
       <c r="AK16" t="b">
         <v>0</v>
       </c>
       <c r="AL16" t="b">
         <v>0</v>
       </c>
-      <c r="AM16" t="b">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>101371982</v>
       </c>
       <c r="B17" t="n">
         <v>1269810</v>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr">
         <is>
           <t>U.S. EPA 1990</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t xml:space="preserve">U.S. EPA. Gill Creek Sediment Study with Attachments Cover Sheets and Letter dated 0130990. (86-900000074; 86900000074). Washington, DC. Office of Toxic Substances.                      &lt;br /&gt;: Office of Toxic Substances. </t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>Gill Creek Sediment Study with Attachments Cover Sheets and Letter dated 0130990</t>
         </is>
       </c>
@@ -2913,74 +2658,59 @@
       <c r="AA17" t="b">
         <v>0</v>
       </c>
       <c r="AB17" t="b">
         <v>0</v>
       </c>
       <c r="AC17" t="b">
         <v>0</v>
       </c>
       <c r="AD17" t="b">
         <v>0</v>
       </c>
       <c r="AE17" t="b">
         <v>0</v>
       </c>
       <c r="AF17" t="b">
         <v>0</v>
       </c>
       <c r="AG17" t="b">
         <v>0</v>
       </c>
       <c r="AH17" t="b">
         <v>0</v>
       </c>
       <c r="AI17" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ17" t="b">
         <v>0</v>
       </c>
       <c r="AK17" t="b">
         <v>0</v>
       </c>
       <c r="AL17" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ17" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>101371983</v>
       </c>
       <c r="B18" t="n">
         <v>1270070</v>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr">
         <is>
           <t>IT Corporation 1990</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t xml:space="preserve">IT Corporation. Remedial investigation report Scri-Bluff Road Site Columbia, South Carolina (draft) with cover letter dated 020690. (EPA/OTS Doc #86-900000079). Berkeley Heights, NJ: AT &amp; T. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Remedial investigation report Scri-Bluff Road Site Columbia, South Carolina (draft) with cover letter dated 020690</t>
@@ -3048,74 +2778,59 @@
       <c r="AA18" t="b">
         <v>0</v>
       </c>
       <c r="AB18" t="b">
         <v>0</v>
       </c>
       <c r="AC18" t="b">
         <v>0</v>
       </c>
       <c r="AD18" t="b">
         <v>0</v>
       </c>
       <c r="AE18" t="b">
         <v>0</v>
       </c>
       <c r="AF18" t="b">
         <v>0</v>
       </c>
       <c r="AG18" t="b">
         <v>0</v>
       </c>
       <c r="AH18" t="b">
         <v>0</v>
       </c>
       <c r="AI18" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ18" t="b">
         <v>0</v>
       </c>
       <c r="AK18" t="b">
         <v>0</v>
       </c>
       <c r="AL18" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ18" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>101371984</v>
       </c>
       <c r="B19" t="n">
         <v>1270143</v>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr">
         <is>
           <t>AT&amp;T 1990</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t xml:space="preserve">AT&amp;T. Letter from AT&amp;T to USEPA submitting enclosed initial submission concerning the preliminary soil contamination study with attachments. (88-910000058; 88910000058). Washington, DC. Office of Toxic Substances.                      &lt;br /&gt;: Office of Toxic Substances. </t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Letter from AT&amp;T to USEPA submitting enclosed initial submission concerning the preliminary soil contamination study with attachments</t>
@@ -3194,65 +2909,50 @@
       </c>
       <c r="AE19" t="b">
         <v>0</v>
       </c>
       <c r="AF19" t="b">
         <v>0</v>
       </c>
       <c r="AG19" t="b">
         <v>0</v>
       </c>
       <c r="AH19" t="b">
         <v>0</v>
       </c>
       <c r="AI19" t="b">
         <v>0</v>
       </c>
       <c r="AJ19" t="b">
         <v>0</v>
       </c>
       <c r="AK19" t="b">
         <v>0</v>
       </c>
       <c r="AL19" t="b">
         <v>0</v>
       </c>
-      <c r="AM19" t="b">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>101371985</v>
       </c>
       <c r="B20" t="n">
         <v>1316234</v>
       </c>
       <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr"/>
       <c r="E20" t="inlineStr">
         <is>
           <t>Hazleton Laboratories 2000</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t xml:space="preserve">Hazleton Laboratories. DEVELOPMENT DOCUMENT FOR EFFLUENT LIMITATIONS, GUIDELINES AND STANDARDS FOR THE PULP, PAPER, AND PAPERBOARD, AND THE BUILDERS PAPER  and  BOARD MILLS (FINAL REPORT) (EPA 440/1-82/025). (TSCATS/404914). GOLDBERG-ZOINO  and  ASSOC INC. </t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>DEVELOPMENT DOCUMENT FOR EFFLUENT LIMITATIONS, GUIDELINES AND STANDARDS FOR THE PULP, PAPER, AND PAPERBOARD, AND THE BUILDERS PAPER  and  BOARD MILLS (FINAL REPORT) (EPA 440/1-82/025)</t>
         </is>
       </c>
@@ -3318,74 +3018,59 @@
       <c r="AA20" t="b">
         <v>0</v>
       </c>
       <c r="AB20" t="b">
         <v>0</v>
       </c>
       <c r="AC20" t="b">
         <v>0</v>
       </c>
       <c r="AD20" t="b">
         <v>0</v>
       </c>
       <c r="AE20" t="b">
         <v>0</v>
       </c>
       <c r="AF20" t="b">
         <v>0</v>
       </c>
       <c r="AG20" t="b">
         <v>0</v>
       </c>
       <c r="AH20" t="b">
         <v>0</v>
       </c>
       <c r="AI20" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ20" t="b">
         <v>0</v>
       </c>
       <c r="AK20" t="b">
         <v>0</v>
       </c>
       <c r="AL20" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ20" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>101371986</v>
       </c>
       <c r="B21" t="n">
         <v>1316237</v>
       </c>
       <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr"/>
       <c r="E21" t="inlineStr">
         <is>
           <t>Geraghty &amp; Miller Incorporated 1990</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t xml:space="preserve">Geraghty &amp; Miller Incorporated. Phase II - Site investigation Bordern site Carson, California (Volume I) with attached appendices and cover letter dated 032790. (#86-900000344). (TSCATS/406602). Washington, DC. Office of Toxic Substances.                      &lt;br /&gt;: GERAGHTY  and  MILLER INC. </t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Phase II - Site investigation Bordern site Carson, California (Volume I) with attached appendices and cover letter dated 032790</t>
@@ -3393,134 +3078,119 @@
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>Geraghty &amp; Miller Incorporated</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>Geraghty &amp; Miller Incorporated</t>
         </is>
       </c>
       <c r="J21" t="n">
         <v>1990</v>
       </c>
       <c r="K21" t="inlineStr">
         <is>
           <t>(#86-900000344). (TSCATS/406602). Washington, DC. Office of Toxic Substances.                      &lt;br /&gt;: GERAGHTY  and  MILLER INC.</t>
         </is>
       </c>
       <c r="L21" t="inlineStr"/>
       <c r="M21" t="inlineStr"/>
       <c r="N21" s="2" t="n">
         <v>45134.8589058675</v>
       </c>
       <c r="O21" s="2" t="n">
-        <v>45134.85890586772</v>
+        <v>46190.84243380353</v>
       </c>
       <c r="P21" t="b">
         <v>1</v>
       </c>
       <c r="Q21" t="b">
         <v>1</v>
       </c>
       <c r="R21" t="b">
         <v>0</v>
       </c>
       <c r="S21" t="b">
         <v>0</v>
       </c>
       <c r="T21" t="b">
         <v>0</v>
       </c>
       <c r="U21" t="b">
         <v>0</v>
       </c>
       <c r="V21" t="b">
         <v>0</v>
       </c>
       <c r="W21" t="b">
         <v>0</v>
       </c>
       <c r="X21" t="b">
         <v>0</v>
       </c>
       <c r="Y21" t="b">
         <v>0</v>
       </c>
       <c r="Z21" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA21" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AB21" t="b">
         <v>0</v>
       </c>
       <c r="AC21" t="b">
         <v>0</v>
       </c>
       <c r="AD21" t="b">
         <v>0</v>
       </c>
       <c r="AE21" t="b">
         <v>0</v>
       </c>
       <c r="AF21" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG21" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH21" t="b">
         <v>0</v>
       </c>
       <c r="AI21" t="b">
         <v>0</v>
       </c>
       <c r="AJ21" t="b">
         <v>0</v>
       </c>
       <c r="AK21" t="b">
         <v>0</v>
       </c>
       <c r="AL21" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ21" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>101371987</v>
       </c>
       <c r="B22" t="n">
         <v>1316238</v>
       </c>
       <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr">
         <is>
           <t>Westinghouse Electric Corporation 1990</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t xml:space="preserve">Westinghouse Electric Corporation. Remedial investigation report landfill area Greenville, South Carolina - Westinghouse project 4122-88-095b with attachments and cover letter dated 040590. (OTS: OTS0522975; 8EHQ Num: NA; DCN: 86-900000412). Charlotte, NC: Hoechst Celanese Corporation. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Remedial investigation report landfill area Greenville, South Carolina - Westinghouse project 4122-88-095b with attachments and cover letter dated 040590</t>
@@ -3588,74 +3258,59 @@
       <c r="AA22" t="b">
         <v>0</v>
       </c>
       <c r="AB22" t="b">
         <v>0</v>
       </c>
       <c r="AC22" t="b">
         <v>0</v>
       </c>
       <c r="AD22" t="b">
         <v>0</v>
       </c>
       <c r="AE22" t="b">
         <v>0</v>
       </c>
       <c r="AF22" t="b">
         <v>0</v>
       </c>
       <c r="AG22" t="b">
         <v>0</v>
       </c>
       <c r="AH22" t="b">
         <v>0</v>
       </c>
       <c r="AI22" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ22" t="b">
         <v>0</v>
       </c>
       <c r="AK22" t="b">
         <v>0</v>
       </c>
       <c r="AL22" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ22" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>101371988</v>
       </c>
       <c r="B23" t="n">
         <v>1316244</v>
       </c>
       <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr">
         <is>
           <t>Dames &amp; Moore 1991</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t xml:space="preserve">Dames &amp; Moore. LETTER FROM VULCAN CHEMICALS TO USEPA SUBMITTING ENCLOSED REPORT CONCERNING A WORK PLAN FOR RCRA FACILITY INVESTIGATION WITH ATTACHMENTS. (TSCATS/417035). U S TESTING CO INC. </t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>LETTER FROM VULCAN CHEMICALS TO USEPA SUBMITTING ENCLOSED REPORT CONCERNING A WORK PLAN FOR RCRA FACILITY INVESTIGATION WITH ATTACHMENTS</t>
@@ -3723,74 +3378,59 @@
       <c r="AA23" t="b">
         <v>0</v>
       </c>
       <c r="AB23" t="b">
         <v>0</v>
       </c>
       <c r="AC23" t="b">
         <v>0</v>
       </c>
       <c r="AD23" t="b">
         <v>0</v>
       </c>
       <c r="AE23" t="b">
         <v>0</v>
       </c>
       <c r="AF23" t="b">
         <v>0</v>
       </c>
       <c r="AG23" t="b">
         <v>0</v>
       </c>
       <c r="AH23" t="b">
         <v>0</v>
       </c>
       <c r="AI23" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ23" t="b">
         <v>0</v>
       </c>
       <c r="AK23" t="b">
         <v>0</v>
       </c>
       <c r="AL23" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ23" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>101371989</v>
       </c>
       <c r="B24" t="n">
         <v>1332986</v>
       </c>
       <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr"/>
       <c r="E24" t="inlineStr">
         <is>
           <t>Bio/dynamics 1988</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t xml:space="preserve">Bio/dynamics. HYDROGEOLOGICAL INVESTIGATION AT THE UNION CARBIDE SOLVENTS AND MATERIALS COATING PLANT WITH COVER LETTER DATED 070688. (TSCATS/305406). HAZLETON BIOTECHNOLOGIES CO. </t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>HYDROGEOLOGICAL INVESTIGATION AT THE UNION CARBIDE SOLVENTS AND MATERIALS COATING PLANT WITH COVER LETTER DATED 070688</t>
@@ -3798,134 +3438,119 @@
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>Bio/dynamics</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>Bio/dynamics</t>
         </is>
       </c>
       <c r="J24" t="n">
         <v>1988</v>
       </c>
       <c r="K24" t="inlineStr">
         <is>
           <t>(TSCATS/305406). HAZLETON BIOTECHNOLOGIES CO.</t>
         </is>
       </c>
       <c r="L24" t="inlineStr"/>
       <c r="M24" t="inlineStr"/>
       <c r="N24" s="2" t="n">
         <v>45134.85890675859</v>
       </c>
       <c r="O24" s="2" t="n">
-        <v>45134.85890675881</v>
+        <v>46190.84352594235</v>
       </c>
       <c r="P24" t="b">
         <v>1</v>
       </c>
       <c r="Q24" t="b">
         <v>1</v>
       </c>
       <c r="R24" t="b">
         <v>0</v>
       </c>
       <c r="S24" t="b">
         <v>0</v>
       </c>
       <c r="T24" t="b">
         <v>0</v>
       </c>
       <c r="U24" t="b">
         <v>0</v>
       </c>
       <c r="V24" t="b">
         <v>0</v>
       </c>
       <c r="W24" t="b">
         <v>0</v>
       </c>
       <c r="X24" t="b">
         <v>0</v>
       </c>
       <c r="Y24" t="b">
         <v>0</v>
       </c>
       <c r="Z24" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA24" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AB24" t="b">
         <v>0</v>
       </c>
       <c r="AC24" t="b">
         <v>0</v>
       </c>
       <c r="AD24" t="b">
         <v>0</v>
       </c>
       <c r="AE24" t="b">
         <v>0</v>
       </c>
       <c r="AF24" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG24" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH24" t="b">
         <v>0</v>
       </c>
       <c r="AI24" t="b">
         <v>0</v>
       </c>
       <c r="AJ24" t="b">
         <v>0</v>
       </c>
       <c r="AK24" t="b">
         <v>0</v>
       </c>
       <c r="AL24" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ24" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>101371990</v>
       </c>
       <c r="B25" t="n">
         <v>1332988</v>
       </c>
       <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr"/>
       <c r="E25" t="inlineStr">
         <is>
           <t>Union Carbide 2000</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t xml:space="preserve">Union Carbide. Feasibility study on six chemicals with attachments and cover letter dated 081588. (86880000342). Danbury, CT: Union Carbide Corporation. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Feasibility study on six chemicals with attachments and cover letter dated 081588</t>
@@ -3993,74 +3618,59 @@
       <c r="AA25" t="b">
         <v>0</v>
       </c>
       <c r="AB25" t="b">
         <v>0</v>
       </c>
       <c r="AC25" t="b">
         <v>0</v>
       </c>
       <c r="AD25" t="b">
         <v>0</v>
       </c>
       <c r="AE25" t="b">
         <v>0</v>
       </c>
       <c r="AF25" t="b">
         <v>0</v>
       </c>
       <c r="AG25" t="b">
         <v>0</v>
       </c>
       <c r="AH25" t="b">
         <v>0</v>
       </c>
       <c r="AI25" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ25" t="b">
         <v>0</v>
       </c>
       <c r="AK25" t="b">
         <v>0</v>
       </c>
       <c r="AL25" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ25" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>101371991</v>
       </c>
       <c r="B26" t="n">
         <v>1333013</v>
       </c>
       <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr"/>
       <c r="E26" t="inlineStr">
         <is>
           <t>Woodward-Clyde Consultants 1994</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t xml:space="preserve">Woodward-Clyde Consultants. BFGoodrich akron plant risk assessment with cover letter dated 01/06/1994. (TSCATS/453750). BFGoodrich Company. </t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>BFGoodrich akron plant risk assessment with cover letter dated 01/06/1994</t>
@@ -4068,134 +3678,119 @@
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>Woodward-Clyde Consultants</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>Woodward-Clyde Consultants</t>
         </is>
       </c>
       <c r="J26" t="n">
         <v>1994</v>
       </c>
       <c r="K26" t="inlineStr">
         <is>
           <t>(TSCATS/453750). BFGoodrich Company.</t>
         </is>
       </c>
       <c r="L26" t="inlineStr"/>
       <c r="M26" t="inlineStr"/>
       <c r="N26" s="2" t="n">
         <v>45134.8589073672</v>
       </c>
       <c r="O26" s="2" t="n">
-        <v>45134.85890736745</v>
+        <v>46190.84102160361</v>
       </c>
       <c r="P26" t="b">
         <v>1</v>
       </c>
       <c r="Q26" t="b">
         <v>1</v>
       </c>
       <c r="R26" t="b">
         <v>0</v>
       </c>
       <c r="S26" t="b">
         <v>0</v>
       </c>
       <c r="T26" t="b">
         <v>0</v>
       </c>
       <c r="U26" t="b">
         <v>0</v>
       </c>
       <c r="V26" t="b">
         <v>0</v>
       </c>
       <c r="W26" t="b">
         <v>0</v>
       </c>
       <c r="X26" t="b">
         <v>0</v>
       </c>
       <c r="Y26" t="b">
         <v>0</v>
       </c>
       <c r="Z26" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA26" t="b">
         <v>0</v>
       </c>
       <c r="AB26" t="b">
         <v>0</v>
       </c>
       <c r="AC26" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD26" t="b">
         <v>0</v>
       </c>
       <c r="AE26" t="b">
         <v>0</v>
       </c>
       <c r="AF26" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG26" t="b">
         <v>0</v>
       </c>
       <c r="AH26" t="b">
         <v>0</v>
       </c>
       <c r="AI26" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AJ26" t="b">
         <v>0</v>
       </c>
       <c r="AK26" t="b">
         <v>0</v>
       </c>
       <c r="AL26" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ26" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>101371992</v>
       </c>
       <c r="B27" t="n">
         <v>1333014</v>
       </c>
       <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr"/>
       <c r="E27" t="inlineStr">
         <is>
           <t>Roy F. Weston Inc 1982</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t xml:space="preserve">Roy F. Weston Inc. Characterization and fate of the discharge of priority pollutants from the rohm and haas Philadelphia plant into the delaware low level collector of the philadelphia sewer. (TSCATS/016780). Philadelphia, PA: ROY F. WESTON INC. </t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>Characterization and fate of the discharge of priority pollutants from the rohm and haas Philadelphia plant into the delaware low level collector of the philadelphia sewer</t>
@@ -4290,65 +3885,50 @@
       </c>
       <c r="AE27" t="b">
         <v>0</v>
       </c>
       <c r="AF27" t="b">
         <v>0</v>
       </c>
       <c r="AG27" t="b">
         <v>0</v>
       </c>
       <c r="AH27" t="b">
         <v>0</v>
       </c>
       <c r="AI27" t="b">
         <v>0</v>
       </c>
       <c r="AJ27" t="b">
         <v>0</v>
       </c>
       <c r="AK27" t="b">
         <v>0</v>
       </c>
       <c r="AL27" t="b">
         <v>0</v>
       </c>
-      <c r="AM27" t="b">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>101371993</v>
       </c>
       <c r="B28" t="n">
         <v>1333613</v>
       </c>
       <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr"/>
       <c r="E28" t="inlineStr">
         <is>
           <t>Naylor LM and Loehr RC 1982</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t xml:space="preserve">Naylor LM, Loehr RC. Priority pollutants in municipal sewage sludge. BioCycle 23:18-22. </t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>Priority pollutants in municipal sewage sludge</t>
         </is>
       </c>
@@ -4414,74 +3994,59 @@
       <c r="AA28" t="b">
         <v>0</v>
       </c>
       <c r="AB28" t="b">
         <v>0</v>
       </c>
       <c r="AC28" t="b">
         <v>0</v>
       </c>
       <c r="AD28" t="b">
         <v>0</v>
       </c>
       <c r="AE28" t="b">
         <v>0</v>
       </c>
       <c r="AF28" t="b">
         <v>0</v>
       </c>
       <c r="AG28" t="b">
         <v>0</v>
       </c>
       <c r="AH28" t="b">
         <v>0</v>
       </c>
       <c r="AI28" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ28" t="b">
         <v>0</v>
       </c>
       <c r="AK28" t="b">
         <v>0</v>
       </c>
       <c r="AL28" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ28" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>101371994</v>
       </c>
       <c r="B29" t="n">
         <v>1334508</v>
       </c>
       <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr"/>
       <c r="E29" t="inlineStr">
         <is>
           <t>[No authors listed] 1998</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t xml:space="preserve"> Public Health Assessment for H.O.D. Landfill, Antioch, Lake County, Illinois, Region 5. CERCLIS No. ILD980605836. (NTIS/03006480). MONSANTO APPLIED SCI DIV. </t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>Public Health Assessment for H.O.D. Landfill, Antioch, Lake County, Illinois, Region 5. CERCLIS No. ILD980605836</t>
@@ -4545,74 +4110,59 @@
       <c r="AA29" t="b">
         <v>0</v>
       </c>
       <c r="AB29" t="b">
         <v>0</v>
       </c>
       <c r="AC29" t="b">
         <v>0</v>
       </c>
       <c r="AD29" t="b">
         <v>0</v>
       </c>
       <c r="AE29" t="b">
         <v>0</v>
       </c>
       <c r="AF29" t="b">
         <v>0</v>
       </c>
       <c r="AG29" t="b">
         <v>0</v>
       </c>
       <c r="AH29" t="b">
         <v>0</v>
       </c>
       <c r="AI29" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ29" t="b">
         <v>0</v>
       </c>
       <c r="AK29" t="b">
         <v>0</v>
       </c>
       <c r="AL29" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ29" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>101371995</v>
       </c>
       <c r="B30" t="n">
         <v>1335603</v>
       </c>
       <c r="C30" t="inlineStr"/>
       <c r="D30" t="inlineStr"/>
       <c r="E30" t="inlineStr">
         <is>
           <t>EBASCO 1990</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t xml:space="preserve">EBASCO. Field sampling plan results (draft) with cover letter. (EPA/OTS; Doc #86-900000485). Washington, DC. Office of Toxic Substances.                      &lt;br /&gt;: Allied Signal Inc. </t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>Field sampling plan results (draft) with cover letter</t>
@@ -4684,74 +4234,59 @@
       <c r="AA30" t="b">
         <v>0</v>
       </c>
       <c r="AB30" t="b">
         <v>0</v>
       </c>
       <c r="AC30" t="b">
         <v>0</v>
       </c>
       <c r="AD30" t="b">
         <v>0</v>
       </c>
       <c r="AE30" t="b">
         <v>0</v>
       </c>
       <c r="AF30" t="b">
         <v>0</v>
       </c>
       <c r="AG30" t="b">
         <v>0</v>
       </c>
       <c r="AH30" t="b">
         <v>0</v>
       </c>
       <c r="AI30" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ30" t="b">
         <v>0</v>
       </c>
       <c r="AK30" t="b">
         <v>0</v>
       </c>
       <c r="AL30" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ30" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>101371996</v>
       </c>
       <c r="B31" t="n">
         <v>1335679</v>
       </c>
       <c r="C31" t="inlineStr"/>
       <c r="D31" t="inlineStr"/>
       <c r="E31" t="inlineStr">
         <is>
           <t>[No authors listed] 1992</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t xml:space="preserve"> REMEDIATION REPORT, FIRST PHASE - WEST SIDE SOILS, HOWARD HUGHES PROPERTIES (FINAL REPORT) WITH ATTACHMENTS FROM A SEPARATE REPORT AND COVER LETTER DATED 013192. (TSCATS/422061). MCLAREN ENVIRON. </t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>REMEDIATION REPORT, FIRST PHASE - WEST SIDE SOILS, HOWARD HUGHES PROPERTIES (FINAL REPORT) WITH ATTACHMENTS FROM A SEPARATE REPORT AND COVER LETTER DATED 013192</t>
@@ -4808,77 +4343,62 @@
       <c r="Z31" t="b">
         <v>0</v>
       </c>
       <c r="AA31" t="b">
         <v>0</v>
       </c>
       <c r="AB31" t="b">
         <v>0</v>
       </c>
       <c r="AC31" t="b">
         <v>0</v>
       </c>
       <c r="AD31" t="b">
         <v>0</v>
       </c>
       <c r="AE31" t="b">
         <v>0</v>
       </c>
       <c r="AF31" t="b">
         <v>0</v>
       </c>
       <c r="AG31" t="b">
         <v>0</v>
       </c>
       <c r="AH31" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AI31" t="b">
         <v>0</v>
       </c>
       <c r="AJ31" t="b">
         <v>0</v>
       </c>
       <c r="AK31" t="b">
         <v>0</v>
       </c>
       <c r="AL31" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ31" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>101371997</v>
       </c>
       <c r="B32" t="n">
         <v>1335695</v>
       </c>
       <c r="C32" t="inlineStr"/>
       <c r="D32" t="inlineStr"/>
       <c r="E32" t="inlineStr">
         <is>
           <t>Dow Environmental Inc 1996</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t xml:space="preserve">Dow Environmental Inc. THE DOW CHEMICAL COMPANY SLAUGHTER ROAD SITE BASELINE RISK ASSESSMENT REPORT WITH COVER LETTER DATED 01/05/96. (TSCATS/452605). DOW ENVIRONMENTAL INC. </t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>THE DOW CHEMICAL COMPANY SLAUGHTER ROAD SITE BASELINE RISK ASSESSMENT REPORT WITH COVER LETTER DATED 01/05/96</t>
@@ -4886,134 +4406,119 @@
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>Dow Environmental Inc</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>Dow Environmental Inc</t>
         </is>
       </c>
       <c r="J32" t="n">
         <v>1996</v>
       </c>
       <c r="K32" t="inlineStr">
         <is>
           <t>(TSCATS/452605). DOW ENVIRONMENTAL INC.</t>
         </is>
       </c>
       <c r="L32" t="inlineStr"/>
       <c r="M32" t="inlineStr"/>
       <c r="N32" s="2" t="n">
         <v>45134.85890916794</v>
       </c>
       <c r="O32" s="2" t="n">
-        <v>45134.85890916817</v>
+        <v>46190.84023829224</v>
       </c>
       <c r="P32" t="b">
         <v>1</v>
       </c>
       <c r="Q32" t="b">
         <v>1</v>
       </c>
       <c r="R32" t="b">
         <v>0</v>
       </c>
       <c r="S32" t="b">
         <v>0</v>
       </c>
       <c r="T32" t="b">
         <v>0</v>
       </c>
       <c r="U32" t="b">
         <v>0</v>
       </c>
       <c r="V32" t="b">
         <v>0</v>
       </c>
       <c r="W32" t="b">
         <v>0</v>
       </c>
       <c r="X32" t="b">
         <v>0</v>
       </c>
       <c r="Y32" t="b">
         <v>0</v>
       </c>
       <c r="Z32" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA32" t="b">
         <v>0</v>
       </c>
       <c r="AB32" t="b">
         <v>0</v>
       </c>
       <c r="AC32" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD32" t="b">
         <v>0</v>
       </c>
       <c r="AE32" t="b">
         <v>0</v>
       </c>
       <c r="AF32" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG32" t="b">
         <v>0</v>
       </c>
       <c r="AH32" t="b">
         <v>0</v>
       </c>
       <c r="AI32" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AJ32" t="b">
         <v>0</v>
       </c>
       <c r="AK32" t="b">
         <v>0</v>
       </c>
       <c r="AL32" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ32" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>101371998</v>
       </c>
       <c r="B33" t="n">
         <v>1356133</v>
       </c>
       <c r="C33" t="inlineStr"/>
       <c r="D33" t="inlineStr"/>
       <c r="E33" t="inlineStr">
         <is>
           <t>Westinghouse Electric Corporation 1991</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t xml:space="preserve">Westinghouse Electric Corporation. Hydrogeological investigation of the Hoechst Celanese facility Spartanburg, South Carolina - Westinghouse project 4122-90-022A with attachments and cover letter dated 052291. (WESTINGHOUSE PROJECT 4122-90-022A.  OTS0529856.  OTS0529856	86-910000890.  TSCATS/417101). Hoechst Celanese Corporation. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>Hydrogeological investigation of the Hoechst Celanese facility Spartanburg, South Carolina - Westinghouse project 4122-90-022A with attachments and cover letter dated 052291</t>
@@ -5021,134 +4526,119 @@
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>Westinghouse Electric Corporation</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>Westinghouse Electric Corporation</t>
         </is>
       </c>
       <c r="J33" t="n">
         <v>1991</v>
       </c>
       <c r="K33" t="inlineStr">
         <is>
           <t>(WESTINGHOUSE PROJECT 4122-90-022A.  OTS0529856.  OTS0529856	86-910000890.  TSCATS/417101). Hoechst Celanese Corporation. [TSCA Submission]</t>
         </is>
       </c>
       <c r="L33" t="inlineStr"/>
       <c r="M33" t="inlineStr"/>
       <c r="N33" s="2" t="n">
         <v>45134.85890946302</v>
       </c>
       <c r="O33" s="2" t="n">
-        <v>45134.85890946324</v>
+        <v>46190.84189769877</v>
       </c>
       <c r="P33" t="b">
         <v>1</v>
       </c>
       <c r="Q33" t="b">
         <v>1</v>
       </c>
       <c r="R33" t="b">
         <v>0</v>
       </c>
       <c r="S33" t="b">
         <v>0</v>
       </c>
       <c r="T33" t="b">
         <v>0</v>
       </c>
       <c r="U33" t="b">
         <v>0</v>
       </c>
       <c r="V33" t="b">
         <v>0</v>
       </c>
       <c r="W33" t="b">
         <v>0</v>
       </c>
       <c r="X33" t="b">
         <v>0</v>
       </c>
       <c r="Y33" t="b">
         <v>0</v>
       </c>
       <c r="Z33" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA33" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AB33" t="b">
         <v>0</v>
       </c>
       <c r="AC33" t="b">
         <v>0</v>
       </c>
       <c r="AD33" t="b">
         <v>0</v>
       </c>
       <c r="AE33" t="b">
         <v>0</v>
       </c>
       <c r="AF33" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG33" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH33" t="b">
         <v>0</v>
       </c>
       <c r="AI33" t="b">
         <v>0</v>
       </c>
       <c r="AJ33" t="b">
         <v>0</v>
       </c>
       <c r="AK33" t="b">
         <v>0</v>
       </c>
       <c r="AL33" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ33" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>101371999</v>
       </c>
       <c r="B34" t="n">
         <v>1356151</v>
       </c>
       <c r="C34" t="inlineStr"/>
       <c r="D34" t="inlineStr"/>
       <c r="E34" t="inlineStr">
         <is>
           <t>[No authors listed] 1990</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t xml:space="preserve"> RESULTS OF SITE INVESTIGATION AT THE CLEVELAND SERVICE CENTER SOLON, OHIO WITH ATTACHMENTS, COVER SHEET AND LETTER DATED 020690.  </t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>RESULTS OF SITE INVESTIGATION AT THE CLEVELAND SERVICE CENTER SOLON, OHIO WITH ATTACHMENTS, COVER SHEET AND LETTER DATED 020690</t>
@@ -5215,198 +4705,168 @@
       </c>
       <c r="AE34" t="b">
         <v>0</v>
       </c>
       <c r="AF34" t="b">
         <v>0</v>
       </c>
       <c r="AG34" t="b">
         <v>0</v>
       </c>
       <c r="AH34" t="b">
         <v>0</v>
       </c>
       <c r="AI34" t="b">
         <v>0</v>
       </c>
       <c r="AJ34" t="b">
         <v>0</v>
       </c>
       <c r="AK34" t="b">
         <v>0</v>
       </c>
       <c r="AL34" t="b">
         <v>0</v>
       </c>
-      <c r="AM34" t="b">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>101372000</v>
       </c>
       <c r="B35" t="n">
         <v>1356178</v>
       </c>
       <c r="C35" t="inlineStr"/>
       <c r="D35" t="inlineStr"/>
       <c r="E35" t="inlineStr">
         <is>
           <t>Great Lakes Chemical Corp 1987</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t xml:space="preserve">Great Lakes Chemical Corp. Exposure assessment for hazardous waste landfill with cover letter dated 072187. (TSCATS/305838). Washington, D.C.: HAZLETON LABS AMERICA INC. </t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>Exposure assessment for hazardous waste landfill with cover letter dated 072187</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>Great Lakes Chemical Corp</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>Great Lakes Chemical Corp</t>
         </is>
       </c>
       <c r="J35" t="n">
         <v>1987</v>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t>(TSCATS/305838). Washington, D.C.: HAZLETON LABS AMERICA INC.</t>
         </is>
       </c>
       <c r="L35" t="inlineStr"/>
       <c r="M35" t="inlineStr"/>
       <c r="N35" s="2" t="n">
         <v>45134.85891004507</v>
       </c>
       <c r="O35" s="2" t="n">
-        <v>45134.85891004529</v>
+        <v>46190.84500407124</v>
       </c>
       <c r="P35" t="b">
         <v>1</v>
       </c>
       <c r="Q35" t="b">
         <v>1</v>
       </c>
       <c r="R35" t="b">
         <v>0</v>
       </c>
       <c r="S35" t="b">
         <v>0</v>
       </c>
       <c r="T35" t="b">
         <v>0</v>
       </c>
       <c r="U35" t="b">
         <v>0</v>
       </c>
       <c r="V35" t="b">
         <v>0</v>
       </c>
       <c r="W35" t="b">
         <v>0</v>
       </c>
       <c r="X35" t="b">
         <v>0</v>
       </c>
       <c r="Y35" t="b">
         <v>0</v>
       </c>
       <c r="Z35" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA35" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AB35" t="b">
         <v>0</v>
       </c>
       <c r="AC35" t="b">
         <v>0</v>
       </c>
       <c r="AD35" t="b">
         <v>0</v>
       </c>
       <c r="AE35" t="b">
         <v>0</v>
       </c>
       <c r="AF35" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG35" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH35" t="b">
         <v>0</v>
       </c>
       <c r="AI35" t="b">
         <v>0</v>
       </c>
       <c r="AJ35" t="b">
         <v>0</v>
       </c>
       <c r="AK35" t="b">
         <v>0</v>
       </c>
       <c r="AL35" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ35" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>101372001</v>
       </c>
       <c r="B36" t="n">
         <v>1379512</v>
       </c>
       <c r="C36" t="inlineStr"/>
       <c r="D36" t="inlineStr"/>
       <c r="E36" t="inlineStr">
         <is>
           <t>Bradner A et al. 2005</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t xml:space="preserve">Bradner A, Mcpherson BF, Miller RL, Kish G, Bernard B. Quality of Ground Water in the Biscayne Aquifer in Miami-Dade, Broward, and Palm Beach Counties, Florida, 1996-1998, with Emphasis on Contaminants.  </t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>Quality of Ground Water in the Biscayne Aquifer in Miami-Dade, Broward, and Palm Beach Counties, Florida, 1996-1998, with Emphasis on Contaminants</t>
@@ -5417,51 +4877,51 @@
           <t>Bradner A, Mcpherson BF, Miller RL, Kish G, Bernard B</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>Bradner A et al.</t>
         </is>
       </c>
       <c r="J36" t="n">
         <v>2005</v>
       </c>
       <c r="K36" t="inlineStr"/>
       <c r="L36" t="inlineStr">
         <is>
           <t>The high permeability of the sand and limestone sediments and shallow water table of the Biscayne aquifer make ground water vulnerable to contamination by human activities. To assess potential contamination in the aquifer, untreated ground water was sampled from 30 public-supply wells (40-165 feet deep) in Broward, Miami-Dade, and Palm Beach Counties, 32 shallow wells (10-50 feet deep) in a recently urbanized (residential and light commercial) part of Broward County, and 3 shallow reference wells in Broward County. Results from sample analyses indicate that major ions, pH, dissolved oxygen, nutrients, and trace element concentrations were generally within the range indicative of background concentrations, except for: (1) substantially higher bromide concentrations in water from public supply wells in southern Miami-Dade County; (2) a few relatively high (greater than 2 milligrams per liter) concentrations of nitrate in water from public-supply wells near agricultural lands in Miami-Dade and southern Broward Counties; and (3) a few relatively high concentrations of arsenic (greater than 10 micrograms per liter) in water from some shallow urban wells near golf courses.</t>
         </is>
       </c>
       <c r="M36" t="inlineStr"/>
       <c r="N36" s="2" t="n">
         <v>45134.85891033718</v>
       </c>
       <c r="O36" s="2" t="n">
         <v>45176.71398132127</v>
       </c>
       <c r="P36" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q36" t="b">
         <v>0</v>
       </c>
       <c r="R36" t="b">
         <v>0</v>
       </c>
       <c r="S36" t="b">
         <v>0</v>
       </c>
       <c r="T36" t="b">
         <v>0</v>
       </c>
       <c r="U36" t="b">
         <v>0</v>
       </c>
       <c r="V36" t="b">
         <v>0</v>
       </c>
       <c r="W36" t="b">
         <v>0</v>
       </c>
       <c r="X36" t="b">
         <v>0</v>
       </c>
@@ -5483,65 +4943,50 @@
       <c r="AD36" t="b">
         <v>0</v>
       </c>
       <c r="AE36" t="b">
         <v>0</v>
       </c>
       <c r="AF36" t="b">
         <v>0</v>
       </c>
       <c r="AG36" t="b">
         <v>0</v>
       </c>
       <c r="AH36" t="b">
         <v>0</v>
       </c>
       <c r="AI36" t="b">
         <v>0</v>
       </c>
       <c r="AJ36" t="b">
         <v>0</v>
       </c>
       <c r="AK36" t="b">
         <v>0</v>
       </c>
       <c r="AL36" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ36" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>101372002</v>
       </c>
       <c r="B37" t="n">
         <v>1441544</v>
       </c>
       <c r="C37" t="inlineStr"/>
       <c r="D37" t="inlineStr">
         <is>
           <t>10.2166/wst.1986.0182</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>van De Meent, D et al. 1986</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t xml:space="preserve">van De Meent, D, Den Hollander HA, Pool WG, Vredenbregt MJ, van Oers HAM, de Greef E, Luijten JA. Organic micropollutants in Dutch coastal waters. Water Science and Technology 18:73-81. </t>
         </is>
@@ -5628,65 +5073,50 @@
       </c>
       <c r="AE37" t="b">
         <v>0</v>
       </c>
       <c r="AF37" t="b">
         <v>0</v>
       </c>
       <c r="AG37" t="b">
         <v>0</v>
       </c>
       <c r="AH37" t="b">
         <v>0</v>
       </c>
       <c r="AI37" t="b">
         <v>0</v>
       </c>
       <c r="AJ37" t="b">
         <v>0</v>
       </c>
       <c r="AK37" t="b">
         <v>0</v>
       </c>
       <c r="AL37" t="b">
         <v>0</v>
       </c>
-      <c r="AM37" t="b">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>101372003</v>
       </c>
       <c r="B38" t="n">
         <v>1441911</v>
       </c>
       <c r="C38" t="inlineStr"/>
       <c r="D38" t="inlineStr"/>
       <c r="E38" t="inlineStr">
         <is>
           <t>Shell Oil 1982</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t xml:space="preserve">Shell Oil. TERTIARY WATER TREATMENT  I. A PRELIMINARY ASSESSMENT OF ACTIVE CARBON SORPTION. (TSCATS/017785). SHELL DEVELOPMENT CO. </t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>TERTIARY WATER TREATMENT  I. A PRELIMINARY ASSESSMENT OF ACTIVE CARBON SORPTION</t>
         </is>
       </c>
@@ -5752,74 +5182,59 @@
       <c r="AA38" t="b">
         <v>0</v>
       </c>
       <c r="AB38" t="b">
         <v>0</v>
       </c>
       <c r="AC38" t="b">
         <v>0</v>
       </c>
       <c r="AD38" t="b">
         <v>0</v>
       </c>
       <c r="AE38" t="b">
         <v>0</v>
       </c>
       <c r="AF38" t="b">
         <v>0</v>
       </c>
       <c r="AG38" t="b">
         <v>0</v>
       </c>
       <c r="AH38" t="b">
         <v>0</v>
       </c>
       <c r="AI38" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ38" t="b">
         <v>0</v>
       </c>
       <c r="AK38" t="b">
         <v>0</v>
       </c>
       <c r="AL38" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ38" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>101372004</v>
       </c>
       <c r="B39" t="n">
         <v>1441930</v>
       </c>
       <c r="C39" t="inlineStr"/>
       <c r="D39" t="inlineStr"/>
       <c r="E39" t="inlineStr">
         <is>
           <t>[No authors listed] 1988</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t xml:space="preserve"> DRAFT ENVIRONMENTAL IMPACT STATEMENT FOR EASTMAN KODAK COMPANY'S PROPOSED CELLULOSE TRIACETATE FILM BASE MACHINE ON METHYLENE CHLORIDE (VOLUME I - VOLUME V) W-LETTER DATED 111588. (TSCATS/310335). KEN E DAVIS ASSOC. </t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>DRAFT ENVIRONMENTAL IMPACT STATEMENT FOR EASTMAN KODAK COMPANY'S PROPOSED CELLULOSE TRIACETATE FILM BASE MACHINE ON METHYLENE CHLORIDE (VOLUME I - VOLUME V) W-LETTER DATED 111588</t>
@@ -5879,74 +5294,59 @@
       <c r="AA39" t="b">
         <v>0</v>
       </c>
       <c r="AB39" t="b">
         <v>0</v>
       </c>
       <c r="AC39" t="b">
         <v>0</v>
       </c>
       <c r="AD39" t="b">
         <v>0</v>
       </c>
       <c r="AE39" t="b">
         <v>0</v>
       </c>
       <c r="AF39" t="b">
         <v>0</v>
       </c>
       <c r="AG39" t="b">
         <v>0</v>
       </c>
       <c r="AH39" t="b">
         <v>0</v>
       </c>
       <c r="AI39" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ39" t="b">
         <v>0</v>
       </c>
       <c r="AK39" t="b">
         <v>0</v>
       </c>
       <c r="AL39" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ39" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>101372005</v>
       </c>
       <c r="B40" t="n">
         <v>1453861</v>
       </c>
       <c r="C40" t="inlineStr"/>
       <c r="D40" t="inlineStr"/>
       <c r="E40" t="inlineStr">
         <is>
           <t>DeSimone LA 2009</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t xml:space="preserve">DeSimone LA. Quality of water from domestic wells in principal aquifers of the United States, 1991-2004. In Geological Survey Scientific Investigations. (SIR 2008-5227). Reston, VA: U.S. Department of the Interior, U.S. Geological Survey. </t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>Quality of water from domestic wells in principal aquifers of the United States, 1991-2004</t>
@@ -6023,74 +5423,59 @@
       <c r="AA40" t="b">
         <v>0</v>
       </c>
       <c r="AB40" t="b">
         <v>0</v>
       </c>
       <c r="AC40" t="b">
         <v>0</v>
       </c>
       <c r="AD40" t="b">
         <v>0</v>
       </c>
       <c r="AE40" t="b">
         <v>0</v>
       </c>
       <c r="AF40" t="b">
         <v>0</v>
       </c>
       <c r="AG40" t="b">
         <v>0</v>
       </c>
       <c r="AH40" t="b">
         <v>0</v>
       </c>
       <c r="AI40" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ40" t="b">
         <v>0</v>
       </c>
       <c r="AK40" t="b">
         <v>0</v>
       </c>
       <c r="AL40" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ40" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>101372006</v>
       </c>
       <c r="B41" t="n">
         <v>1481687</v>
       </c>
       <c r="C41" t="inlineStr"/>
       <c r="D41" t="inlineStr"/>
       <c r="E41" t="inlineStr">
         <is>
           <t>Battelle Ocean Sciences 1989</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t xml:space="preserve">Battelle Ocean Sciences. Fate and effects of produced water discharges in nearshore marine waters: Final report. (API Publication No. 4472). Washington, DC: American Petroleum Institute. </t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>Fate and effects of produced water discharges in nearshore marine waters: Final report</t>
@@ -6104,128 +5489,113 @@
       <c r="I41" t="inlineStr">
         <is>
           <t>Battelle Ocean Sciences</t>
         </is>
       </c>
       <c r="J41" t="n">
         <v>1989</v>
       </c>
       <c r="K41" t="inlineStr">
         <is>
           <t>(API Publication No. 4472). Washington, DC: American Petroleum Institute.</t>
         </is>
       </c>
       <c r="L41" t="inlineStr"/>
       <c r="M41" t="inlineStr"/>
       <c r="N41" s="2" t="n">
         <v>45134.85891193798</v>
       </c>
       <c r="O41" s="2" t="n">
         <v>45134.85891193822</v>
       </c>
       <c r="P41" t="b">
         <v>1</v>
       </c>
       <c r="Q41" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R41" t="b">
         <v>0</v>
       </c>
       <c r="S41" t="b">
         <v>0</v>
       </c>
       <c r="T41" t="b">
         <v>0</v>
       </c>
       <c r="U41" t="b">
         <v>0</v>
       </c>
       <c r="V41" t="b">
         <v>0</v>
       </c>
       <c r="W41" t="b">
         <v>0</v>
       </c>
       <c r="X41" t="b">
         <v>0</v>
       </c>
       <c r="Y41" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z41" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AA41" t="b">
         <v>0</v>
       </c>
       <c r="AB41" t="b">
         <v>0</v>
       </c>
       <c r="AC41" t="b">
         <v>0</v>
       </c>
       <c r="AD41" t="b">
         <v>0</v>
       </c>
       <c r="AE41" t="b">
         <v>0</v>
       </c>
       <c r="AF41" t="b">
         <v>0</v>
       </c>
       <c r="AG41" t="b">
         <v>0</v>
       </c>
       <c r="AH41" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AI41" t="b">
         <v>0</v>
       </c>
       <c r="AJ41" t="b">
         <v>0</v>
       </c>
       <c r="AK41" t="b">
         <v>0</v>
       </c>
       <c r="AL41" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ41" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>101372007</v>
       </c>
       <c r="B42" t="n">
         <v>1481739</v>
       </c>
       <c r="C42" t="inlineStr"/>
       <c r="D42" t="inlineStr"/>
       <c r="E42" t="inlineStr">
         <is>
           <t>Dames &amp; Moore 1991</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t xml:space="preserve">Dames &amp; Moore. LETTER FROM ICI AMERICAS INC TO USEPA SUBMITTING INITIAL SUBMISSION CONCERNING PHENOL IN GROUNDWATER WITH ATTACHMENTS. (TSCATS/415077). RESEARCH TRIANGLE INST. </t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>LETTER FROM ICI AMERICAS INC TO USEPA SUBMITTING INITIAL SUBMISSION CONCERNING PHENOL IN GROUNDWATER WITH ATTACHMENTS</t>
@@ -6233,134 +5603,119 @@
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>Dames &amp; Moore</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
           <t>Dames &amp; Moore</t>
         </is>
       </c>
       <c r="J42" t="n">
         <v>1991</v>
       </c>
       <c r="K42" t="inlineStr">
         <is>
           <t>(TSCATS/415077). RESEARCH TRIANGLE INST.</t>
         </is>
       </c>
       <c r="L42" t="inlineStr"/>
       <c r="M42" t="inlineStr"/>
       <c r="N42" s="2" t="n">
         <v>45134.85891230913</v>
       </c>
       <c r="O42" s="2" t="n">
-        <v>45134.85891230938</v>
+        <v>46190.84196808007</v>
       </c>
       <c r="P42" t="b">
         <v>1</v>
       </c>
       <c r="Q42" t="b">
         <v>1</v>
       </c>
       <c r="R42" t="b">
         <v>0</v>
       </c>
       <c r="S42" t="b">
         <v>0</v>
       </c>
       <c r="T42" t="b">
         <v>0</v>
       </c>
       <c r="U42" t="b">
         <v>0</v>
       </c>
       <c r="V42" t="b">
         <v>0</v>
       </c>
       <c r="W42" t="b">
         <v>0</v>
       </c>
       <c r="X42" t="b">
         <v>0</v>
       </c>
       <c r="Y42" t="b">
         <v>0</v>
       </c>
       <c r="Z42" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA42" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AB42" t="b">
         <v>0</v>
       </c>
       <c r="AC42" t="b">
         <v>0</v>
       </c>
       <c r="AD42" t="b">
         <v>0</v>
       </c>
       <c r="AE42" t="b">
         <v>0</v>
       </c>
       <c r="AF42" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG42" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH42" t="b">
         <v>0</v>
       </c>
       <c r="AI42" t="b">
         <v>0</v>
       </c>
       <c r="AJ42" t="b">
         <v>0</v>
       </c>
       <c r="AK42" t="b">
         <v>0</v>
       </c>
       <c r="AL42" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ42" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>101372008</v>
       </c>
       <c r="B43" t="n">
         <v>1482017</v>
       </c>
       <c r="C43" t="inlineStr"/>
       <c r="D43" t="inlineStr"/>
       <c r="E43" t="inlineStr">
         <is>
           <t>Radian Corp 1995</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t xml:space="preserve">Radian Corp. INITIAL SUBMISSION: BASELINE RISK ASSESSMENT FOR THE JAYHAWK SITE GALENA, KANSAS WITH ATTACHMENTS AND COVER LETTER DATED 030195. (TSCATS/451447). </t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>INITIAL SUBMISSION: BASELINE RISK ASSESSMENT FOR THE JAYHAWK SITE GALENA, KANSAS WITH ATTACHMENTS AND COVER LETTER DATED 030195</t>
@@ -6439,65 +5794,50 @@
       </c>
       <c r="AE43" t="b">
         <v>0</v>
       </c>
       <c r="AF43" t="b">
         <v>0</v>
       </c>
       <c r="AG43" t="b">
         <v>0</v>
       </c>
       <c r="AH43" t="b">
         <v>0</v>
       </c>
       <c r="AI43" t="b">
         <v>0</v>
       </c>
       <c r="AJ43" t="b">
         <v>0</v>
       </c>
       <c r="AK43" t="b">
         <v>0</v>
       </c>
       <c r="AL43" t="b">
         <v>0</v>
       </c>
-      <c r="AM43" t="b">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>101372009</v>
       </c>
       <c r="B44" t="n">
         <v>1488836</v>
       </c>
       <c r="C44" t="inlineStr"/>
       <c r="D44" t="inlineStr">
         <is>
           <t>10.1111/j.1745-6592.2011.01362.x</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>Bi E et al. 2012</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t xml:space="preserve">Bi E, Liu Y, He J, Wang Z, Liu Fei. Screening of Emerging Volatile Organic Contaminants in Shallow Groundwater in East China. Ground Water Monitoring and Remediation 32:53-58. </t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
@@ -6582,110 +5922,95 @@
       </c>
       <c r="AE44" t="b">
         <v>0</v>
       </c>
       <c r="AF44" t="b">
         <v>0</v>
       </c>
       <c r="AG44" t="b">
         <v>0</v>
       </c>
       <c r="AH44" t="b">
         <v>0</v>
       </c>
       <c r="AI44" t="b">
         <v>0</v>
       </c>
       <c r="AJ44" t="b">
         <v>0</v>
       </c>
       <c r="AK44" t="b">
         <v>0</v>
       </c>
       <c r="AL44" t="b">
         <v>0</v>
       </c>
-      <c r="AM44" t="b">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>101372010</v>
       </c>
       <c r="B45" t="n">
         <v>1510215</v>
       </c>
       <c r="C45" t="inlineStr"/>
       <c r="D45" t="inlineStr"/>
       <c r="E45" t="inlineStr">
         <is>
           <t>[No authors listed] 2007</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t xml:space="preserve"> Urban Air Toxics Monitoring Report (UATMP) 2006 Final Report. Volume II: Appendices.  </t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>Urban Air Toxics Monitoring Report (UATMP) 2006 Final Report. Volume II: Appendices</t>
         </is>
       </c>
       <c r="H45" t="inlineStr"/>
       <c r="I45" t="inlineStr"/>
       <c r="J45" t="n">
         <v>2007</v>
       </c>
       <c r="K45" t="inlineStr"/>
       <c r="L45" t="inlineStr">
         <is>
           <t>Final rept. so Volume 1, PB2009-108930. Sponsored by Environmental Protection Agency, Research Triangle Park, NC. Office of Air Quality Planning and Standards. eport presents the results and conclusions from the ambient air monitoring conducted as part of the 2006 Urban Air Toxics Monitoring Program (UATMP)Ca program designed to characterize the magnitude and composition of potentially toxic air pollution in, or near, urban locations. The 2006 UATMP included 59 monitoring sites that collected 24-hour air samples, typically on a 6- or 12-day schedule. Forty-five sites sampled for 60 volatile organic compounds (VOC) and/or 15 carbonyl compounds. Five sites sampled for 80 speciated nonmethane organic compounds (SNMOC) and an additional five sites sampled for total NMOC (TNMOC). Six sites sampled for semivolatile compounds (SVOC). Twenty sites sampled for 11 metals and 23 sites sampled for hexavalent chromium. Overall, over 180,000 ambient air concentrations were measured during the 2006 UATMP. This report uses various graphical, numerical, and statistical analyses to put the vast amount of ambient air monitoring data collected into perspective. Not surprisingly, the ambient air concentrations measured during the program varied significantly from city to city and from season to season. The ambient air monitoring data collected during the 2006 UATMP serve a wide range of purposes. Not only do these data characterize the nature and extent of urban air pollution close to the 59 monitoring sites participating in this study, but they also indicate some trends and patterns that may be common to all urban environments. Therefore, this report presents some results that are specific to particular monitoring locations and presents other results that are apparently common to urban environments. The results should ultimately provide additional insight into the complex nature of urban air pollution. The final data are also included in the appendices to this report.</t>
         </is>
       </c>
       <c r="M45" t="inlineStr"/>
       <c r="N45" s="2" t="n">
         <v>45134.85891347161</v>
       </c>
       <c r="O45" s="2" t="n">
         <v>45134.85891347185</v>
       </c>
       <c r="P45" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q45" t="b">
         <v>0</v>
       </c>
       <c r="R45" t="b">
         <v>0</v>
       </c>
       <c r="S45" t="b">
         <v>0</v>
       </c>
       <c r="T45" t="b">
         <v>0</v>
       </c>
       <c r="U45" t="b">
         <v>0</v>
       </c>
       <c r="V45" t="b">
         <v>0</v>
       </c>
       <c r="W45" t="b">
         <v>0</v>
       </c>
       <c r="X45" t="b">
         <v>0</v>
       </c>
@@ -6707,192 +6032,162 @@
       <c r="AD45" t="b">
         <v>0</v>
       </c>
       <c r="AE45" t="b">
         <v>0</v>
       </c>
       <c r="AF45" t="b">
         <v>0</v>
       </c>
       <c r="AG45" t="b">
         <v>0</v>
       </c>
       <c r="AH45" t="b">
         <v>0</v>
       </c>
       <c r="AI45" t="b">
         <v>0</v>
       </c>
       <c r="AJ45" t="b">
         <v>0</v>
       </c>
       <c r="AK45" t="b">
         <v>0</v>
       </c>
       <c r="AL45" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ45" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>101372011</v>
       </c>
       <c r="B46" t="n">
         <v>1629033</v>
       </c>
       <c r="C46" t="inlineStr"/>
       <c r="D46" t="inlineStr"/>
       <c r="E46" t="inlineStr">
         <is>
           <t>[No authors listed] 1989</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t xml:space="preserve"> FATE OF SOME SPECIFIC COMPOUNDS IN THE NORCO CHEMICAL BIOTREATER AND THEIR EFFECT ON THE OUTCOME OF EFFLUENT BIOASSAYS. (TSCATS/311618). HAZLETON LABS AMERICA INC. </t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>FATE OF SOME SPECIFIC COMPOUNDS IN THE NORCO CHEMICAL BIOTREATER AND THEIR EFFECT ON THE OUTCOME OF EFFLUENT BIOASSAYS</t>
         </is>
       </c>
       <c r="H46" t="inlineStr"/>
       <c r="I46" t="inlineStr"/>
       <c r="J46" t="n">
         <v>1989</v>
       </c>
       <c r="K46" t="inlineStr">
         <is>
           <t>(TSCATS/311618). HAZLETON LABS AMERICA INC.</t>
         </is>
       </c>
       <c r="L46" t="inlineStr"/>
       <c r="M46" t="inlineStr"/>
       <c r="N46" s="2" t="n">
         <v>45134.8589137756</v>
       </c>
       <c r="O46" s="2" t="n">
-        <v>45134.85891377583</v>
+        <v>46190.84346781859</v>
       </c>
       <c r="P46" t="b">
         <v>1</v>
       </c>
       <c r="Q46" t="b">
         <v>1</v>
       </c>
       <c r="R46" t="b">
         <v>0</v>
       </c>
       <c r="S46" t="b">
         <v>0</v>
       </c>
       <c r="T46" t="b">
         <v>0</v>
       </c>
       <c r="U46" t="b">
         <v>0</v>
       </c>
       <c r="V46" t="b">
         <v>0</v>
       </c>
       <c r="W46" t="b">
         <v>0</v>
       </c>
       <c r="X46" t="b">
         <v>0</v>
       </c>
       <c r="Y46" t="b">
         <v>0</v>
       </c>
       <c r="Z46" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA46" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AB46" t="b">
         <v>0</v>
       </c>
       <c r="AC46" t="b">
         <v>0</v>
       </c>
       <c r="AD46" t="b">
         <v>0</v>
       </c>
       <c r="AE46" t="b">
         <v>0</v>
       </c>
       <c r="AF46" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG46" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH46" t="b">
         <v>0</v>
       </c>
       <c r="AI46" t="b">
         <v>0</v>
       </c>
       <c r="AJ46" t="b">
         <v>0</v>
       </c>
       <c r="AK46" t="b">
         <v>0</v>
       </c>
       <c r="AL46" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ46" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>101372012</v>
       </c>
       <c r="B47" t="n">
         <v>1647789</v>
       </c>
       <c r="C47" t="inlineStr"/>
       <c r="D47" t="inlineStr">
         <is>
           <t>10.1016/j.atmosenv.2003.11.002</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>Lee SC and Wang B 2004</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t xml:space="preserve">Lee SC, Wang B. Characteristics of emissions of air pollutants from burning of incense in a large environmental chamber. Atmospheric Environment 38:941-951. </t>
         </is>
@@ -6914,128 +6209,113 @@
       </c>
       <c r="J47" t="n">
         <v>2004</v>
       </c>
       <c r="K47" t="inlineStr">
         <is>
           <t>Atmospheric Environment 38:941-951.</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
           <t>The objective of this study was to characterize the emissions of air pollutants from incense burning in a large environmental test chamber. Air pollutants emitted from ten types of commonly used incense manufactured in different regions were compared. The target pollutants included particulate matters (PM10, PM2.5), volatile organic compounds (VOCs), carbonyls, carbon monoxide (CO), carbon dioxide (CO2), nitrogen oxides (NOx), methane (CH4) and non-methane hydrocarbon (NMHC). The particulate matters emitted from all the incense significantly exceeded the Recommended Indoor Air Quality Objectives for Office Buildings and Public Places in Hong Kong (HKIAQO). The CO peak levels of seven incense types greatly exceeded the HKIAQO standard. The formaldehyde concentrations of six types of incense were higher than the HKIAQO. The highest formaldehyde level exceeded the standard by 2 times. The results indicated that the concentrations of benzene, toluene, methyl chloride and methylene chloride significantly increased with the burning of all incense tested. In addition, the benzene concentrations of all tested incense were significantly higher than the HKIAQO standard. Although Incense 2 and 6 were claimed to be environmental friendly, the quantity of the pollutants emitted was not observed to be lower than the others. It was observed that when comparing the gas pollutant emission factors between two major incense categories (i.e. traditional and aromatic), the traditional incense (i.e. Incense 1-6) had relatively higher values than aromatic incense (i.e. Incense 7-9). Generally, it was found that the VOCs emitted sequence was aromatic incense &amp;gt; tradition incense &amp;gt; church incense (i.e. Incense 10). However, the carbonyl compounds emission sequence was traditional incense &amp;gt; aromatic incense &amp;gt; church incense. The results show that incense burning is one of the important indoor air pollution sources for PM, CO and VOCs. (C) 2003 Elsevier Ltd. All rights reserved.</t>
         </is>
       </c>
       <c r="M47" t="inlineStr"/>
       <c r="N47" s="2" t="n">
         <v>45134.85891406518</v>
       </c>
       <c r="O47" s="2" t="n">
         <v>45146.79615684884</v>
       </c>
       <c r="P47" t="b">
         <v>1</v>
       </c>
       <c r="Q47" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R47" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S47" t="b">
         <v>0</v>
       </c>
       <c r="T47" t="b">
         <v>0</v>
       </c>
       <c r="U47" t="b">
         <v>0</v>
       </c>
       <c r="V47" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W47" t="b">
         <v>0</v>
       </c>
       <c r="X47" t="b">
         <v>0</v>
       </c>
       <c r="Y47" t="b">
         <v>0</v>
       </c>
       <c r="Z47" t="b">
         <v>0</v>
       </c>
       <c r="AA47" t="b">
         <v>0</v>
       </c>
       <c r="AB47" t="b">
         <v>0</v>
       </c>
       <c r="AC47" t="b">
         <v>0</v>
       </c>
       <c r="AD47" t="b">
         <v>0</v>
       </c>
       <c r="AE47" t="b">
         <v>0</v>
       </c>
       <c r="AF47" t="b">
         <v>0</v>
       </c>
       <c r="AG47" t="b">
         <v>0</v>
       </c>
       <c r="AH47" t="b">
         <v>0</v>
       </c>
       <c r="AI47" t="b">
         <v>0</v>
       </c>
       <c r="AJ47" t="b">
         <v>0</v>
       </c>
       <c r="AK47" t="b">
         <v>0</v>
       </c>
       <c r="AL47" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ47" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>101372013</v>
       </c>
       <c r="B48" t="n">
         <v>1740607</v>
       </c>
       <c r="C48" t="inlineStr"/>
       <c r="D48" t="inlineStr"/>
       <c r="E48" t="inlineStr">
         <is>
           <t>U.S. EPA 2010</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t xml:space="preserve">U.S. EPA. Toxicological review of cis-1,2-dichloroethylene and trans-1,2-dichloroethylene (CAS nos. cis: 156-592-2: trans- 156-60-5: mixture: 540-59-0). In support of summary information on the Integrated Risk Information System (IRIS). (174). (NTIS/10880107). Health and Safety Executive. </t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>Toxicological review of cis-1,2-dichloroethylene and trans-1,2-dichloroethylene (CAS nos. cis: 156-592-2: trans- 156-60-5: mixture: 540-59-0). In support of summary information on the Integrated Risk Information System (IRIS)</t>
@@ -7050,51 +6330,51 @@
         <is>
           <t>U.S. EPA</t>
         </is>
       </c>
       <c r="J48" t="n">
         <v>2010</v>
       </c>
       <c r="K48" t="inlineStr">
         <is>
           <t>(174). (NTIS/10880107). Health and Safety Executive.</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
           <t>This document presents background information and justification for the Integrated Risk Information System (IRIS) Summaries of the hazard and dose-response assessments of cis- and trans-1,2-dichloroethylene (cis- and trans-1,2-DCE). Toxicological assessment of mixtures of cis- and trans-1,2-DCE is beyond the scope of this document. IRIS Summaries may include oral reference dose (RfD) and inhalation reference concentration (RfC) values for chronic and other exposure durations, and a carcinogenicity assessment. The RfD and RfC, if derived, provide quantitative information for use in risk assessments for health effects known or assumed to be produced through a nonlinear (presumed threshold) mode of action. The RfD (expressed in units of mg/kg-day) is defined as an estimate (with uncertainty spanning perhaps an order of magnitude) of a daily exposure to the human population (including sensitive subgroups) that is likely to be without an appreciable risk of deleterious effects during a lifetime. The inhalation RfC (expressed in units of mg/m3) is analogous to the oral RfD, but provides a continuous inhalation exposure estimate. The inhalation RfC considers toxic effects for both the respiratory system (portal-of-entry) and for effects peripheral to the respiratory system (extrarespiratory or systemic effects). Reference values are generally derived for chronic exposures (up to a lifetime), but may also be derived for acute (.24 hours), short-term ( and gt;24 hours up to 30 days), and subchronic ( and gt;30 days up to 10 percent of lifetime) exposure durations, all of which are derived based on an assumption of continuous exposure throughout the duration specified.</t>
         </is>
       </c>
       <c r="M48" t="inlineStr"/>
       <c r="N48" s="2" t="n">
         <v>45134.85891447275</v>
       </c>
       <c r="O48" s="2" t="n">
         <v>45134.85891447296</v>
       </c>
       <c r="P48" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q48" t="b">
         <v>0</v>
       </c>
       <c r="R48" t="b">
         <v>0</v>
       </c>
       <c r="S48" t="b">
         <v>0</v>
       </c>
       <c r="T48" t="b">
         <v>0</v>
       </c>
       <c r="U48" t="b">
         <v>0</v>
       </c>
       <c r="V48" t="b">
         <v>0</v>
       </c>
       <c r="W48" t="b">
         <v>0</v>
       </c>
       <c r="X48" t="b">
         <v>0</v>
       </c>
@@ -7116,65 +6396,50 @@
       <c r="AD48" t="b">
         <v>0</v>
       </c>
       <c r="AE48" t="b">
         <v>0</v>
       </c>
       <c r="AF48" t="b">
         <v>0</v>
       </c>
       <c r="AG48" t="b">
         <v>0</v>
       </c>
       <c r="AH48" t="b">
         <v>0</v>
       </c>
       <c r="AI48" t="b">
         <v>0</v>
       </c>
       <c r="AJ48" t="b">
         <v>0</v>
       </c>
       <c r="AK48" t="b">
         <v>0</v>
       </c>
       <c r="AL48" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ48" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>101372014</v>
       </c>
       <c r="B49" t="n">
         <v>1740826</v>
       </c>
       <c r="C49" t="inlineStr"/>
       <c r="D49" t="inlineStr"/>
       <c r="E49" t="inlineStr">
         <is>
           <t>[No authors listed] 1997</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t xml:space="preserve"> Sanitary landfill groundwater monitoring report. Fourth quarter 1996 and 1996 summary. (NTIS/03003009). International Programme on Chemical Safety (IPCS). </t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>Sanitary landfill groundwater monitoring report. Fourth quarter 1996 and 1996 summary</t>
@@ -7249,65 +6514,50 @@
       </c>
       <c r="AE49" t="b">
         <v>0</v>
       </c>
       <c r="AF49" t="b">
         <v>0</v>
       </c>
       <c r="AG49" t="b">
         <v>0</v>
       </c>
       <c r="AH49" t="b">
         <v>0</v>
       </c>
       <c r="AI49" t="b">
         <v>0</v>
       </c>
       <c r="AJ49" t="b">
         <v>0</v>
       </c>
       <c r="AK49" t="b">
         <v>0</v>
       </c>
       <c r="AL49" t="b">
         <v>0</v>
       </c>
-      <c r="AM49" t="b">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>101372015</v>
       </c>
       <c r="B50" t="n">
         <v>1740870</v>
       </c>
       <c r="C50" t="inlineStr"/>
       <c r="D50" t="inlineStr"/>
       <c r="E50" t="inlineStr">
         <is>
           <t>Thompson CY, Norrell GT, and Bennett CB 1992</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t xml:space="preserve">Thompson CY, Norrell GT, Bennett CB. Sanitary Landfill 1991 annual groundwater monitoring report.  </t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>Sanitary Landfill 1991 annual groundwater monitoring report</t>
         </is>
       </c>
@@ -7384,65 +6634,50 @@
       </c>
       <c r="AE50" t="b">
         <v>0</v>
       </c>
       <c r="AF50" t="b">
         <v>0</v>
       </c>
       <c r="AG50" t="b">
         <v>0</v>
       </c>
       <c r="AH50" t="b">
         <v>0</v>
       </c>
       <c r="AI50" t="b">
         <v>0</v>
       </c>
       <c r="AJ50" t="b">
         <v>0</v>
       </c>
       <c r="AK50" t="b">
         <v>0</v>
       </c>
       <c r="AL50" t="b">
         <v>0</v>
       </c>
-      <c r="AM50" t="b">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>101372016</v>
       </c>
       <c r="B51" t="n">
         <v>1741389</v>
       </c>
       <c r="C51" t="inlineStr"/>
       <c r="D51" t="inlineStr"/>
       <c r="E51" t="inlineStr">
         <is>
           <t>ATSDR 1994</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t xml:space="preserve">ATSDR. Petitioned public health assessment: E. I. du Pont de Nemours, Pompton Lakes, Passaic County, New Jersey. (NTIS/02986537_2). </t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>Petitioned public health assessment: E. I. du Pont de Nemours, Pompton Lakes, Passaic County, New Jersey</t>
         </is>
       </c>
@@ -7519,65 +6754,50 @@
       </c>
       <c r="AE51" t="b">
         <v>0</v>
       </c>
       <c r="AF51" t="b">
         <v>0</v>
       </c>
       <c r="AG51" t="b">
         <v>0</v>
       </c>
       <c r="AH51" t="b">
         <v>0</v>
       </c>
       <c r="AI51" t="b">
         <v>0</v>
       </c>
       <c r="AJ51" t="b">
         <v>0</v>
       </c>
       <c r="AK51" t="b">
         <v>0</v>
       </c>
       <c r="AL51" t="b">
         <v>0</v>
       </c>
-      <c r="AM51" t="b">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="52">
       <c r="A52" t="n">
         <v>101372017</v>
       </c>
       <c r="B52" t="n">
         <v>1741570</v>
       </c>
       <c r="C52" t="inlineStr"/>
       <c r="D52" t="inlineStr"/>
       <c r="E52" t="inlineStr">
         <is>
           <t>Sorrell RK et al. 1985</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t xml:space="preserve">Sorrell RK, Daly E, Boyer L, Brass HJ. MONITORING FOR VOLATILE ORGANOHALIDES USING PURGEABLE AND TOTAL ORGANIC HALIDE AS SURROGATES. (ENVIRONMENTAL IMPACT AND HEALTH EFFECTS). (BIOSIS/86/22416). </t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>MONITORING FOR VOLATILE ORGANOHALIDES USING PURGEABLE AND TOTAL ORGANIC HALIDE AS SURROGATES</t>
         </is>
       </c>
@@ -7590,51 +6810,51 @@
         <is>
           <t>Sorrell RK et al.</t>
         </is>
       </c>
       <c r="J52" t="n">
         <v>1985</v>
       </c>
       <c r="K52" t="inlineStr">
         <is>
           <t>(ENVIRONMENTAL IMPACT AND HEALTH EFFECTS). (BIOSIS/86/22416).</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
           <t>BIOSIS  COPYRIGHT: BIOL ABS. RRM  WATER POLLUTION TRICHLOROETHYLENE 1 1 1 TRICHLOROETHANE TETRACHLOROETHYLENE CIS DICHLOROETHYLENE TRANS DICHLOROETHYLENE</t>
         </is>
       </c>
       <c r="M52" t="inlineStr"/>
       <c r="N52" s="2" t="n">
         <v>45134.85891565659</v>
       </c>
       <c r="O52" s="2" t="n">
         <v>45134.85891565681</v>
       </c>
       <c r="P52" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q52" t="b">
         <v>0</v>
       </c>
       <c r="R52" t="b">
         <v>0</v>
       </c>
       <c r="S52" t="b">
         <v>0</v>
       </c>
       <c r="T52" t="b">
         <v>0</v>
       </c>
       <c r="U52" t="b">
         <v>0</v>
       </c>
       <c r="V52" t="b">
         <v>0</v>
       </c>
       <c r="W52" t="b">
         <v>0</v>
       </c>
       <c r="X52" t="b">
         <v>0</v>
       </c>
@@ -7656,65 +6876,50 @@
       <c r="AD52" t="b">
         <v>0</v>
       </c>
       <c r="AE52" t="b">
         <v>0</v>
       </c>
       <c r="AF52" t="b">
         <v>0</v>
       </c>
       <c r="AG52" t="b">
         <v>0</v>
       </c>
       <c r="AH52" t="b">
         <v>0</v>
       </c>
       <c r="AI52" t="b">
         <v>0</v>
       </c>
       <c r="AJ52" t="b">
         <v>0</v>
       </c>
       <c r="AK52" t="b">
         <v>0</v>
       </c>
       <c r="AL52" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ52" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="n">
         <v>101372018</v>
       </c>
       <c r="B53" t="n">
         <v>1742599</v>
       </c>
       <c r="C53" t="inlineStr"/>
       <c r="D53" t="inlineStr"/>
       <c r="E53" t="inlineStr">
         <is>
           <t>Feige WA et al. 1987</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t xml:space="preserve">Feige WA, Clark RM, Lykins B W, , JR, Fronk CA. TREATMENT OF WATER FROM CONTAMINATED WELLS. (CHELSEA). (BIOSIS/88/08748). </t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>TREATMENT OF WATER FROM CONTAMINATED WELLS</t>
@@ -7729,51 +6934,51 @@
         <is>
           <t>Feige WA et al.</t>
         </is>
       </c>
       <c r="J53" t="n">
         <v>1987</v>
       </c>
       <c r="K53" t="inlineStr">
         <is>
           <t>(CHELSEA). (BIOSIS/88/08748).</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
           <t>BIOSIS  COPYRIGHT: BIOL ABS. RRM  USA PESTICIDES DRINKING WATER REVERSE OSMOSIS</t>
         </is>
       </c>
       <c r="M53" t="inlineStr"/>
       <c r="N53" s="2" t="n">
         <v>45134.85891595209</v>
       </c>
       <c r="O53" s="2" t="n">
         <v>45134.85891595252</v>
       </c>
       <c r="P53" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q53" t="b">
         <v>0</v>
       </c>
       <c r="R53" t="b">
         <v>0</v>
       </c>
       <c r="S53" t="b">
         <v>0</v>
       </c>
       <c r="T53" t="b">
         <v>0</v>
       </c>
       <c r="U53" t="b">
         <v>0</v>
       </c>
       <c r="V53" t="b">
         <v>0</v>
       </c>
       <c r="W53" t="b">
         <v>0</v>
       </c>
       <c r="X53" t="b">
         <v>0</v>
       </c>
@@ -7795,65 +7000,50 @@
       <c r="AD53" t="b">
         <v>0</v>
       </c>
       <c r="AE53" t="b">
         <v>0</v>
       </c>
       <c r="AF53" t="b">
         <v>0</v>
       </c>
       <c r="AG53" t="b">
         <v>0</v>
       </c>
       <c r="AH53" t="b">
         <v>0</v>
       </c>
       <c r="AI53" t="b">
         <v>0</v>
       </c>
       <c r="AJ53" t="b">
         <v>0</v>
       </c>
       <c r="AK53" t="b">
         <v>0</v>
       </c>
       <c r="AL53" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ53" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="n">
         <v>101372019</v>
       </c>
       <c r="B54" t="n">
         <v>1743306</v>
       </c>
       <c r="C54" t="inlineStr"/>
       <c r="D54" t="inlineStr"/>
       <c r="E54" t="inlineStr">
         <is>
           <t>Vroblesky DA et al. 1996</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t xml:space="preserve">Vroblesky DA, Rhodes LC, Robertson JF, Harrigan JA. Locating VOC contamination in a fractured-rock aquifer at the ground-water/surface-water interface using passive vapor collectors. Ground Water 34:223-230. </t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>Locating VOC contamination in a fractured-rock aquifer at the ground-water/surface-water interface using passive vapor collectors</t>
@@ -7868,51 +7058,51 @@
         <is>
           <t>Vroblesky DA et al.</t>
         </is>
       </c>
       <c r="J54" t="n">
         <v>1996</v>
       </c>
       <c r="K54" t="inlineStr">
         <is>
           <t>Ground Water 34:223-230.</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
           <t>BIOSIS  COPYRIGHT: BIOL ABS.  Chlorinated organic solvents introduced to unlined lagoons at an industrial waste-water treatment plant in the Inner Piedmont of South Carolina resulted in ground-water contamination of a fractured-rock aquifer. Part of the ground-water contamination discharges to Little Rocky Creek, downgradient from the waste-water treatment plant. Passive vapor collectors were buried in the bottom sediment of the creek to locate areas where ground water contaminated with volatile organic compounds was  discharging to the creek. High concentrations of volatile organic compounds (VOCs) were found in passive vapor collectors in an area where VOCs were known to be discharging from ground water to surface water. This area was also a site where very low frequency electromagnetic anomalies (interpreted as fracture zones) intersected the creek or converged near the creek. The data show that passive vapor collectors in bottom sediment of Little Rocky Creek provided information on the location</t>
         </is>
       </c>
       <c r="M54" t="inlineStr"/>
       <c r="N54" s="2" t="n">
         <v>45134.85891624968</v>
       </c>
       <c r="O54" s="2" t="n">
         <v>45134.85891624993</v>
       </c>
       <c r="P54" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q54" t="b">
         <v>0</v>
       </c>
       <c r="R54" t="b">
         <v>0</v>
       </c>
       <c r="S54" t="b">
         <v>0</v>
       </c>
       <c r="T54" t="b">
         <v>0</v>
       </c>
       <c r="U54" t="b">
         <v>0</v>
       </c>
       <c r="V54" t="b">
         <v>0</v>
       </c>
       <c r="W54" t="b">
         <v>0</v>
       </c>
       <c r="X54" t="b">
         <v>0</v>
       </c>
@@ -7934,65 +7124,50 @@
       <c r="AD54" t="b">
         <v>0</v>
       </c>
       <c r="AE54" t="b">
         <v>0</v>
       </c>
       <c r="AF54" t="b">
         <v>0</v>
       </c>
       <c r="AG54" t="b">
         <v>0</v>
       </c>
       <c r="AH54" t="b">
         <v>0</v>
       </c>
       <c r="AI54" t="b">
         <v>0</v>
       </c>
       <c r="AJ54" t="b">
         <v>0</v>
       </c>
       <c r="AK54" t="b">
         <v>0</v>
       </c>
       <c r="AL54" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ54" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="n">
         <v>101372020</v>
       </c>
       <c r="B55" t="n">
         <v>1743307</v>
       </c>
       <c r="C55" t="inlineStr"/>
       <c r="D55" t="inlineStr"/>
       <c r="E55" t="inlineStr">
         <is>
           <t>Herzog BL et al. 1988</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t xml:space="preserve">Herzog BL, Chou S-F, J, Chou J, Valkenburg  JR, Griffin RA. CHANGES IN VOLATILE ORGANIC CHEMICAL CONCENTRATIONS AFTER PURGING SLOWLY RECOVERING WELLS. (93-99). (BIOSIS/89/02419). </t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>CHANGES IN VOLATILE ORGANIC CHEMICAL CONCENTRATIONS AFTER PURGING SLOWLY RECOVERING WELLS</t>
@@ -8007,51 +7182,51 @@
         <is>
           <t>Herzog BL et al.</t>
         </is>
       </c>
       <c r="J55" t="n">
         <v>1988</v>
       </c>
       <c r="K55" t="inlineStr">
         <is>
           <t>(93-99). (BIOSIS/89/02419).</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
           <t>BIOSIS  COPYRIGHT: BIOL ABS. RRM  GROUNDWATER SAMPLING WATER QUALITY HYDRAULIC CONDUCTIVITY SEDIMENT TYPE</t>
         </is>
       </c>
       <c r="M55" t="inlineStr"/>
       <c r="N55" s="2" t="n">
         <v>45134.85891654146</v>
       </c>
       <c r="O55" s="2" t="n">
         <v>45134.85891654168</v>
       </c>
       <c r="P55" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q55" t="b">
         <v>0</v>
       </c>
       <c r="R55" t="b">
         <v>0</v>
       </c>
       <c r="S55" t="b">
         <v>0</v>
       </c>
       <c r="T55" t="b">
         <v>0</v>
       </c>
       <c r="U55" t="b">
         <v>0</v>
       </c>
       <c r="V55" t="b">
         <v>0</v>
       </c>
       <c r="W55" t="b">
         <v>0</v>
       </c>
       <c r="X55" t="b">
         <v>0</v>
       </c>
@@ -8073,65 +7248,50 @@
       <c r="AD55" t="b">
         <v>0</v>
       </c>
       <c r="AE55" t="b">
         <v>0</v>
       </c>
       <c r="AF55" t="b">
         <v>0</v>
       </c>
       <c r="AG55" t="b">
         <v>0</v>
       </c>
       <c r="AH55" t="b">
         <v>0</v>
       </c>
       <c r="AI55" t="b">
         <v>0</v>
       </c>
       <c r="AJ55" t="b">
         <v>0</v>
       </c>
       <c r="AK55" t="b">
         <v>0</v>
       </c>
       <c r="AL55" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ55" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="n">
         <v>101372021</v>
       </c>
       <c r="B56" t="n">
         <v>1744172</v>
       </c>
       <c r="C56" t="inlineStr"/>
       <c r="D56" t="inlineStr"/>
       <c r="E56" t="inlineStr">
         <is>
           <t>Cain BW 1988</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t xml:space="preserve">Cain BW. WINTERING WATERFOWL HABITAT IN TEXAS USA SHRINKING AND CONTAMINATED. (MINNEAPOLIS). (BIOSIS/89/23568). </t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>WINTERING WATERFOWL HABITAT IN TEXAS USA SHRINKING AND CONTAMINATED</t>
@@ -8203,130 +7363,115 @@
       <c r="AA56" t="b">
         <v>0</v>
       </c>
       <c r="AB56" t="b">
         <v>0</v>
       </c>
       <c r="AC56" t="b">
         <v>0</v>
       </c>
       <c r="AD56" t="b">
         <v>0</v>
       </c>
       <c r="AE56" t="b">
         <v>0</v>
       </c>
       <c r="AF56" t="b">
         <v>0</v>
       </c>
       <c r="AG56" t="b">
         <v>0</v>
       </c>
       <c r="AH56" t="b">
         <v>0</v>
       </c>
       <c r="AI56" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ56" t="b">
         <v>0</v>
       </c>
       <c r="AK56" t="b">
         <v>0</v>
       </c>
       <c r="AL56" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ56" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="n">
         <v>101372022</v>
       </c>
       <c r="B57" t="n">
         <v>1745610</v>
       </c>
       <c r="C57" t="inlineStr"/>
       <c r="D57" t="inlineStr"/>
       <c r="E57" t="inlineStr">
         <is>
           <t>[No authors listed] 1987</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t xml:space="preserve"> ORGANIC CHEMICAL CONTAMINATION OF LARGE PUBLIC WATER SYSTEMS IN CALIFORNIA APRIL 1986 ON SEVEN CHEMICALS WITH ATTACHMENTS. (TSCATS/400540). CA STATE DEPT OF HEALTH. </t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>ORGANIC CHEMICAL CONTAMINATION OF LARGE PUBLIC WATER SYSTEMS IN CALIFORNIA APRIL 1986 ON SEVEN CHEMICALS WITH ATTACHMENTS</t>
         </is>
       </c>
       <c r="H57" t="inlineStr"/>
       <c r="I57" t="inlineStr"/>
       <c r="J57" t="n">
         <v>1987</v>
       </c>
       <c r="K57" t="inlineStr">
         <is>
           <t>(TSCATS/400540). CA STATE DEPT OF HEALTH.</t>
         </is>
       </c>
       <c r="L57" t="inlineStr"/>
       <c r="M57" t="inlineStr"/>
       <c r="N57" s="2" t="n">
         <v>45134.85891714154</v>
       </c>
       <c r="O57" s="2" t="n">
         <v>45146.84601115366</v>
       </c>
       <c r="P57" t="b">
         <v>1</v>
       </c>
       <c r="Q57" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R57" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S57" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T57" t="b">
         <v>0</v>
       </c>
       <c r="U57" t="b">
         <v>0</v>
       </c>
       <c r="V57" t="b">
         <v>0</v>
       </c>
       <c r="W57" t="b">
         <v>0</v>
       </c>
       <c r="X57" t="b">
         <v>0</v>
       </c>
       <c r="Y57" t="b">
         <v>0</v>
       </c>
       <c r="Z57" t="b">
         <v>0</v>
       </c>
       <c r="AA57" t="b">
         <v>0</v>
       </c>
@@ -8339,65 +7484,50 @@
       <c r="AD57" t="b">
         <v>0</v>
       </c>
       <c r="AE57" t="b">
         <v>0</v>
       </c>
       <c r="AF57" t="b">
         <v>0</v>
       </c>
       <c r="AG57" t="b">
         <v>0</v>
       </c>
       <c r="AH57" t="b">
         <v>0</v>
       </c>
       <c r="AI57" t="b">
         <v>0</v>
       </c>
       <c r="AJ57" t="b">
         <v>0</v>
       </c>
       <c r="AK57" t="b">
         <v>0</v>
       </c>
       <c r="AL57" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ57" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="n">
         <v>101372023</v>
       </c>
       <c r="B58" t="n">
         <v>1745629</v>
       </c>
       <c r="C58" t="inlineStr"/>
       <c r="D58" t="inlineStr"/>
       <c r="E58" t="inlineStr">
         <is>
           <t>ENSR 1990</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t xml:space="preserve">ENSR. Subsurface investigation chlorinated solvents in groundwater AT&amp;T information systems skokie works with attachments, cover sheet and letter dated 020690. (EPA/OTS Doc #86-900000089). AT&amp;T. </t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>Subsurface investigation chlorinated solvents in groundwater AT&amp;T information systems skokie works with attachments, cover sheet and letter dated 020690</t>
@@ -8462,77 +7592,62 @@
       <c r="Z58" t="b">
         <v>0</v>
       </c>
       <c r="AA58" t="b">
         <v>0</v>
       </c>
       <c r="AB58" t="b">
         <v>0</v>
       </c>
       <c r="AC58" t="b">
         <v>0</v>
       </c>
       <c r="AD58" t="b">
         <v>0</v>
       </c>
       <c r="AE58" t="b">
         <v>0</v>
       </c>
       <c r="AF58" t="b">
         <v>0</v>
       </c>
       <c r="AG58" t="b">
         <v>0</v>
       </c>
       <c r="AH58" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AI58" t="b">
         <v>0</v>
       </c>
       <c r="AJ58" t="b">
         <v>0</v>
       </c>
       <c r="AK58" t="b">
         <v>0</v>
       </c>
       <c r="AL58" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ58" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="n">
         <v>101372024</v>
       </c>
       <c r="B59" t="n">
         <v>1745670</v>
       </c>
       <c r="C59" t="inlineStr"/>
       <c r="D59" t="inlineStr"/>
       <c r="E59" t="inlineStr">
         <is>
           <t>[No authors listed] 1991</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t xml:space="preserve"> INITIAL SUBMISSION FROM MOTOROLA INC TO USEPA SUBMITTING INFORMATION AND ENCLOSED SUMMARY OF ARCADE PHASE II CONCLUSIONS AND RECOMMENDATIONS WITH ATTACHMENT. (TSCATS/421218). WESTINGHOUSE ELECTRIC CORP. </t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>INITIAL SUBMISSION FROM MOTOROLA INC TO USEPA SUBMITTING INFORMATION AND ENCLOSED SUMMARY OF ARCADE PHASE II CONCLUSIONS AND RECOMMENDATIONS WITH ATTACHMENT</t>
@@ -8603,65 +7718,50 @@
       </c>
       <c r="AE59" t="b">
         <v>0</v>
       </c>
       <c r="AF59" t="b">
         <v>0</v>
       </c>
       <c r="AG59" t="b">
         <v>0</v>
       </c>
       <c r="AH59" t="b">
         <v>0</v>
       </c>
       <c r="AI59" t="b">
         <v>0</v>
       </c>
       <c r="AJ59" t="b">
         <v>0</v>
       </c>
       <c r="AK59" t="b">
         <v>0</v>
       </c>
       <c r="AL59" t="b">
         <v>0</v>
       </c>
-      <c r="AM59" t="b">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="60">
       <c r="A60" t="n">
         <v>101372025</v>
       </c>
       <c r="B60" t="n">
         <v>1747991</v>
       </c>
       <c r="C60" t="n">
         <v>15074670</v>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>10.1021/es030401p</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>Aelion CM and Conte BC 2004</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t xml:space="preserve">Aelion CM, Conte BC. Susceptibility of residential wells to VOC and nitrate contamination. Environmental Science and Technology 38:1648-1653. </t>
         </is>
@@ -8737,74 +7837,59 @@
       <c r="AA60" t="b">
         <v>0</v>
       </c>
       <c r="AB60" t="b">
         <v>0</v>
       </c>
       <c r="AC60" t="b">
         <v>0</v>
       </c>
       <c r="AD60" t="b">
         <v>0</v>
       </c>
       <c r="AE60" t="b">
         <v>0</v>
       </c>
       <c r="AF60" t="b">
         <v>0</v>
       </c>
       <c r="AG60" t="b">
         <v>0</v>
       </c>
       <c r="AH60" t="b">
         <v>0</v>
       </c>
       <c r="AI60" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ60" t="b">
         <v>0</v>
       </c>
       <c r="AK60" t="b">
         <v>0</v>
       </c>
       <c r="AL60" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ60" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="n">
         <v>101372026</v>
       </c>
       <c r="B61" t="n">
         <v>18900</v>
       </c>
       <c r="C61" t="inlineStr"/>
       <c r="D61" t="inlineStr"/>
       <c r="E61" t="inlineStr">
         <is>
           <t>U.S. EPA 1987</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t xml:space="preserve">U.S. EPA. Occurrence of synthetic organic chemicals in drinking water, food and air: Revised draft report. Washington, DC: U.S. Environmental Protection Agency. [EPA Report]. </t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>Occurrence of synthetic organic chemicals in drinking water, food and air: Revised draft report</t>
@@ -8822,128 +7907,113 @@
       </c>
       <c r="J61" t="n">
         <v>1987</v>
       </c>
       <c r="K61" t="inlineStr">
         <is>
           <t>Washington, DC: U.S. Environmental Protection Agency. [EPA Report]</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
           <t>This report presents information on the occurrence of volatile organic compounds (VOCs) in public drinking water supplies, food , and ambient air in the United States and an estimate of human intake of VOCs from those sources. The VOCs examined include: acrylamide; chlorobenzene; 1,2-dichloroethylene; epichlorohydrin; ethylbenzene; polychlorinated biphenyls; styrene; toluene; and xylene. Federal survey data on VOC levels in the drinking water systems were combined and stratified according to water source (surface and ground) and size based on population served. These data were used to project a national profile of VOC levels in drinking water that yields estimates of the number of systems of each source/size category, and the total population served by them, at each exposure level.</t>
         </is>
       </c>
       <c r="M61" t="inlineStr"/>
       <c r="N61" s="2" t="n">
         <v>45134.85891855913</v>
       </c>
       <c r="O61" s="2" t="n">
         <v>45146.83747746052</v>
       </c>
       <c r="P61" t="b">
         <v>1</v>
       </c>
       <c r="Q61" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R61" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S61" t="b">
         <v>0</v>
       </c>
       <c r="T61" t="b">
         <v>0</v>
       </c>
       <c r="U61" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V61" t="b">
         <v>0</v>
       </c>
       <c r="W61" t="b">
         <v>0</v>
       </c>
       <c r="X61" t="b">
         <v>0</v>
       </c>
       <c r="Y61" t="b">
         <v>0</v>
       </c>
       <c r="Z61" t="b">
         <v>0</v>
       </c>
       <c r="AA61" t="b">
         <v>0</v>
       </c>
       <c r="AB61" t="b">
         <v>0</v>
       </c>
       <c r="AC61" t="b">
         <v>0</v>
       </c>
       <c r="AD61" t="b">
         <v>0</v>
       </c>
       <c r="AE61" t="b">
         <v>0</v>
       </c>
       <c r="AF61" t="b">
         <v>0</v>
       </c>
       <c r="AG61" t="b">
         <v>0</v>
       </c>
       <c r="AH61" t="b">
         <v>0</v>
       </c>
       <c r="AI61" t="b">
         <v>0</v>
       </c>
       <c r="AJ61" t="b">
         <v>0</v>
       </c>
       <c r="AK61" t="b">
         <v>0</v>
       </c>
       <c r="AL61" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ61" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="n">
         <v>101372027</v>
       </c>
       <c r="B62" t="n">
         <v>194568</v>
       </c>
       <c r="C62" t="inlineStr"/>
       <c r="D62" t="inlineStr"/>
       <c r="E62" t="inlineStr">
         <is>
           <t>U.S. EPA 2006</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t xml:space="preserve">U.S. EPA. Approaches for the application of physiologically based pharmacokinetic (PBPK) models and supporting data in risk assessment (Final Report). (1-123). (EPA/600/R-05/043F). Washington, DC: U.S. Environmental Protection Agency, Office of Research and Development, National Center for Environmental Assessment. [EPA Report]. </t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>Approaches for the application of physiologically based pharmacokinetic (PBPK) models and supporting data in risk assessment (Final Report)</t>
@@ -8958,51 +8028,51 @@
         <is>
           <t>U.S. EPA</t>
         </is>
       </c>
       <c r="J62" t="n">
         <v>2006</v>
       </c>
       <c r="K62" t="inlineStr">
         <is>
           <t>(1-123). (EPA/600/R-05/043F). Washington, DC: U.S. Environmental Protection Agency, Office of Research and Development, National Center for Environmental Assessment. [EPA Report]</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
           <t>This final report, Approaches for the Application of Physiologically Based Pharmacokinetic (PBPK) Models and Supporting Data in Risk Assessment, addresses the application and evaluation of PBPK models for risk assessment purposes. These models represent an important class of dosimetry models that are useful for predicting internal dose at target organs for risk assessment applications.</t>
         </is>
       </c>
       <c r="M62" t="inlineStr"/>
       <c r="N62" s="2" t="n">
         <v>45134.85891884972</v>
       </c>
       <c r="O62" s="2" t="n">
         <v>45170.77689646707</v>
       </c>
       <c r="P62" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q62" t="b">
         <v>0</v>
       </c>
       <c r="R62" t="b">
         <v>0</v>
       </c>
       <c r="S62" t="b">
         <v>0</v>
       </c>
       <c r="T62" t="b">
         <v>0</v>
       </c>
       <c r="U62" t="b">
         <v>0</v>
       </c>
       <c r="V62" t="b">
         <v>0</v>
       </c>
       <c r="W62" t="b">
         <v>0</v>
       </c>
       <c r="X62" t="b">
         <v>0</v>
       </c>
@@ -9024,65 +8094,50 @@
       <c r="AD62" t="b">
         <v>0</v>
       </c>
       <c r="AE62" t="b">
         <v>0</v>
       </c>
       <c r="AF62" t="b">
         <v>0</v>
       </c>
       <c r="AG62" t="b">
         <v>0</v>
       </c>
       <c r="AH62" t="b">
         <v>0</v>
       </c>
       <c r="AI62" t="b">
         <v>0</v>
       </c>
       <c r="AJ62" t="b">
         <v>0</v>
       </c>
       <c r="AK62" t="b">
         <v>0</v>
       </c>
       <c r="AL62" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ62" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="n">
         <v>101372028</v>
       </c>
       <c r="B63" t="n">
         <v>195913</v>
       </c>
       <c r="C63" t="inlineStr"/>
       <c r="D63" t="inlineStr">
         <is>
           <t>10.1021/es00074a016</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>Lesage S et al. 1990</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t xml:space="preserve">Lesage S, Jackson RE, Priddle MW, Riemann PG. Occurrence and fate of organic solvent residues in anoxic groundwater at the Gloucester landfill, Canada. Environmental Science and Technology 24:559-566. </t>
         </is>
@@ -9169,110 +8224,95 @@
       </c>
       <c r="AE63" t="b">
         <v>0</v>
       </c>
       <c r="AF63" t="b">
         <v>0</v>
       </c>
       <c r="AG63" t="b">
         <v>0</v>
       </c>
       <c r="AH63" t="b">
         <v>0</v>
       </c>
       <c r="AI63" t="b">
         <v>0</v>
       </c>
       <c r="AJ63" t="b">
         <v>0</v>
       </c>
       <c r="AK63" t="b">
         <v>0</v>
       </c>
       <c r="AL63" t="b">
         <v>0</v>
       </c>
-      <c r="AM63" t="b">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="64">
       <c r="A64" t="n">
         <v>101372029</v>
       </c>
       <c r="B64" t="n">
         <v>1973147</v>
       </c>
       <c r="C64" t="inlineStr"/>
       <c r="D64" t="inlineStr"/>
       <c r="E64" t="inlineStr">
         <is>
           <t>[No authors listed] 1989</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t xml:space="preserve"> ACTIVATED SLUDGE TREATMENT OF RECOVERED GROUNDWATER CONTAINING ETHYLENE DICHLORIDE WITH COVER SHEET AND LETTER DATED 101889. (TSCATS/404758). </t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>ACTIVATED SLUDGE TREATMENT OF RECOVERED GROUNDWATER CONTAINING ETHYLENE DICHLORIDE WITH COVER SHEET AND LETTER DATED 101889</t>
         </is>
       </c>
       <c r="H64" t="inlineStr"/>
       <c r="I64" t="inlineStr"/>
       <c r="J64" t="n">
         <v>1989</v>
       </c>
       <c r="K64" t="inlineStr">
         <is>
           <t>(TSCATS/404758).</t>
         </is>
       </c>
       <c r="L64" t="inlineStr"/>
       <c r="M64" t="inlineStr"/>
       <c r="N64" s="2" t="n">
         <v>45134.85891954562</v>
       </c>
       <c r="O64" s="2" t="n">
         <v>45134.85891954585</v>
       </c>
       <c r="P64" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q64" t="b">
         <v>0</v>
       </c>
       <c r="R64" t="b">
         <v>0</v>
       </c>
       <c r="S64" t="b">
         <v>0</v>
       </c>
       <c r="T64" t="b">
         <v>0</v>
       </c>
       <c r="U64" t="b">
         <v>0</v>
       </c>
       <c r="V64" t="b">
         <v>0</v>
       </c>
       <c r="W64" t="b">
         <v>0</v>
       </c>
       <c r="X64" t="b">
         <v>0</v>
       </c>
@@ -9294,65 +8334,50 @@
       <c r="AD64" t="b">
         <v>0</v>
       </c>
       <c r="AE64" t="b">
         <v>0</v>
       </c>
       <c r="AF64" t="b">
         <v>0</v>
       </c>
       <c r="AG64" t="b">
         <v>0</v>
       </c>
       <c r="AH64" t="b">
         <v>0</v>
       </c>
       <c r="AI64" t="b">
         <v>0</v>
       </c>
       <c r="AJ64" t="b">
         <v>0</v>
       </c>
       <c r="AK64" t="b">
         <v>0</v>
       </c>
       <c r="AL64" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ64" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="n">
         <v>101372030</v>
       </c>
       <c r="B65" t="n">
         <v>1973158</v>
       </c>
       <c r="C65" t="inlineStr"/>
       <c r="D65" t="inlineStr"/>
       <c r="E65" t="inlineStr">
         <is>
           <t>ENSR 1993</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t xml:space="preserve">ENSR. Preliminary endangerment assessment: Inactive Rancho Cordova test site (IRCTS) Rancho Cordova, California with cover letter dated 070793. (#86-930000296). (TSCATS/423744). Mcdonnell Douglas. </t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>Preliminary endangerment assessment: Inactive Rancho Cordova test site (IRCTS) Rancho Cordova, California with cover letter dated 070793</t>
@@ -9420,74 +8445,59 @@
       <c r="AA65" t="b">
         <v>0</v>
       </c>
       <c r="AB65" t="b">
         <v>0</v>
       </c>
       <c r="AC65" t="b">
         <v>0</v>
       </c>
       <c r="AD65" t="b">
         <v>0</v>
       </c>
       <c r="AE65" t="b">
         <v>0</v>
       </c>
       <c r="AF65" t="b">
         <v>0</v>
       </c>
       <c r="AG65" t="b">
         <v>0</v>
       </c>
       <c r="AH65" t="b">
         <v>0</v>
       </c>
       <c r="AI65" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ65" t="b">
         <v>0</v>
       </c>
       <c r="AK65" t="b">
         <v>0</v>
       </c>
       <c r="AL65" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ65" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="n">
         <v>101372031</v>
       </c>
       <c r="B66" t="n">
         <v>1973162</v>
       </c>
       <c r="C66" t="inlineStr"/>
       <c r="D66" t="inlineStr"/>
       <c r="E66" t="inlineStr">
         <is>
           <t>[No authors listed] 1995</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t xml:space="preserve"> TECHNICAL MEMORANDUM ADMINISTRATION AREA - UNIT 5 SUBSURFACE INVESTIGATOIN  and  RESULTS AT MCDONNELL DOUGLAS RANCHO CORDOVA SITE NEAR SACRAMENTO CA, WITH COVER LETTER DATED 06/27/95. (TSCATS/443194). ENSR CNSLTG  and  ENGNRG. </t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
           <t>TECHNICAL MEMORANDUM ADMINISTRATION AREA - UNIT 5 SUBSURFACE INVESTIGATOIN  and  RESULTS AT MCDONNELL DOUGLAS RANCHO CORDOVA SITE NEAR SACRAMENTO CA, WITH COVER LETTER DATED 06/27/95</t>
@@ -9547,74 +8557,59 @@
       <c r="AA66" t="b">
         <v>0</v>
       </c>
       <c r="AB66" t="b">
         <v>0</v>
       </c>
       <c r="AC66" t="b">
         <v>0</v>
       </c>
       <c r="AD66" t="b">
         <v>0</v>
       </c>
       <c r="AE66" t="b">
         <v>0</v>
       </c>
       <c r="AF66" t="b">
         <v>0</v>
       </c>
       <c r="AG66" t="b">
         <v>0</v>
       </c>
       <c r="AH66" t="b">
         <v>0</v>
       </c>
       <c r="AI66" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ66" t="b">
         <v>0</v>
       </c>
       <c r="AK66" t="b">
         <v>0</v>
       </c>
       <c r="AL66" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ66" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="n">
         <v>101372032</v>
       </c>
       <c r="B67" t="n">
         <v>2048351</v>
       </c>
       <c r="C67" t="inlineStr"/>
       <c r="D67" t="inlineStr"/>
       <c r="E67" t="inlineStr">
         <is>
           <t>Dames &amp; Moore 1988</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t xml:space="preserve">Dames &amp; Moore. REPORT OF HYDROGEOLOGIC AND ENVIRONMENTAL ASSESSMENT FOR SIXTEEN CHEMICALS AT THE FORMER ALLIED AUTOMOTIVE PLANT WITH COVER LETTER DATED 033188. (TSCATS/305310). </t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>REPORT OF HYDROGEOLOGIC AND ENVIRONMENTAL ASSESSMENT FOR SIXTEEN CHEMICALS AT THE FORMER ALLIED AUTOMOTIVE PLANT WITH COVER LETTER DATED 033188</t>
@@ -9693,65 +8688,50 @@
       </c>
       <c r="AE67" t="b">
         <v>0</v>
       </c>
       <c r="AF67" t="b">
         <v>0</v>
       </c>
       <c r="AG67" t="b">
         <v>0</v>
       </c>
       <c r="AH67" t="b">
         <v>0</v>
       </c>
       <c r="AI67" t="b">
         <v>0</v>
       </c>
       <c r="AJ67" t="b">
         <v>0</v>
       </c>
       <c r="AK67" t="b">
         <v>0</v>
       </c>
       <c r="AL67" t="b">
         <v>0</v>
       </c>
-      <c r="AM67" t="b">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="68">
       <c r="A68" t="n">
         <v>101372033</v>
       </c>
       <c r="B68" t="n">
         <v>2517712</v>
       </c>
       <c r="C68" t="inlineStr"/>
       <c r="D68" t="inlineStr">
         <is>
           <t>10.1016/j.apgeochem.2014.06.018</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>Martí V et al. 2014</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t xml:space="preserve">Martí V, Jubany I, Pérez C, Rubio X, De Pablo J, Giménez J. Human health risk assessment of a landfill based on volatile organic compounds emission, immission and soil gas concentration measurements. Applied Geochemistry 49:218-224. </t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
@@ -9839,65 +8819,50 @@
       </c>
       <c r="AE68" t="b">
         <v>0</v>
       </c>
       <c r="AF68" t="b">
         <v>0</v>
       </c>
       <c r="AG68" t="b">
         <v>0</v>
       </c>
       <c r="AH68" t="b">
         <v>0</v>
       </c>
       <c r="AI68" t="b">
         <v>0</v>
       </c>
       <c r="AJ68" t="b">
         <v>0</v>
       </c>
       <c r="AK68" t="b">
         <v>0</v>
       </c>
       <c r="AL68" t="b">
         <v>0</v>
       </c>
-      <c r="AM68" t="b">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="69">
       <c r="A69" t="n">
         <v>101372034</v>
       </c>
       <c r="B69" t="n">
         <v>2519032</v>
       </c>
       <c r="C69" t="n">
         <v>24679590</v>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>10.1016/j.scitotenv.2014.03.025</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>Cho E et al. 2014</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t xml:space="preserve">Cho E, Khim J, Chung S, Seo D, Son Y. Occurrence of micropollutants in four major rivers in Korea. Science of the Total Environment 491-492:138-147. </t>
         </is>
@@ -9973,74 +8938,59 @@
       <c r="AA69" t="b">
         <v>0</v>
       </c>
       <c r="AB69" t="b">
         <v>0</v>
       </c>
       <c r="AC69" t="b">
         <v>0</v>
       </c>
       <c r="AD69" t="b">
         <v>0</v>
       </c>
       <c r="AE69" t="b">
         <v>0</v>
       </c>
       <c r="AF69" t="b">
         <v>0</v>
       </c>
       <c r="AG69" t="b">
         <v>0</v>
       </c>
       <c r="AH69" t="b">
         <v>0</v>
       </c>
       <c r="AI69" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ69" t="b">
         <v>0</v>
       </c>
       <c r="AK69" t="b">
         <v>0</v>
       </c>
       <c r="AL69" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ69" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="n">
         <v>101372035</v>
       </c>
       <c r="B70" t="n">
         <v>2531340</v>
       </c>
       <c r="C70" t="inlineStr"/>
       <c r="D70" t="inlineStr"/>
       <c r="E70" t="inlineStr">
         <is>
           <t>ENSR 1997</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t xml:space="preserve">ENSR. INACTIVE RANCHO CORDOVA TEST SITE (IRCTS), RANCHO CORDOVA, CA - TECHNICAL MEMORANDUM 1996 ADMINISTRATION AREA SOIL VAPOR AND HYDROPUNCH INVESTIGATION, W/CVR LTR DATED 12/10/1997.  </t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
           <t>INACTIVE RANCHO CORDOVA TEST SITE (IRCTS), RANCHO CORDOVA, CA - TECHNICAL MEMORANDUM 1996 ADMINISTRATION AREA SOIL VAPOR AND HYDROPUNCH INVESTIGATION, W/CVR LTR DATED 12/10/1997</t>
@@ -10104,74 +9054,59 @@
       <c r="AA70" t="b">
         <v>0</v>
       </c>
       <c r="AB70" t="b">
         <v>0</v>
       </c>
       <c r="AC70" t="b">
         <v>0</v>
       </c>
       <c r="AD70" t="b">
         <v>0</v>
       </c>
       <c r="AE70" t="b">
         <v>0</v>
       </c>
       <c r="AF70" t="b">
         <v>0</v>
       </c>
       <c r="AG70" t="b">
         <v>0</v>
       </c>
       <c r="AH70" t="b">
         <v>0</v>
       </c>
       <c r="AI70" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ70" t="b">
         <v>0</v>
       </c>
       <c r="AK70" t="b">
         <v>0</v>
       </c>
       <c r="AL70" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ70" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="n">
         <v>101372036</v>
       </c>
       <c r="B71" t="n">
         <v>2801400</v>
       </c>
       <c r="C71" t="inlineStr"/>
       <c r="D71" t="inlineStr"/>
       <c r="E71" t="inlineStr">
         <is>
           <t>Bean RM, Thomas BL, and Neitzel DA 1985</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t xml:space="preserve">Bean RM, Thomas BL, Neitzel DA. ANALYSIS OF SEDIMENT MATTER FOR HALOGENATED PRODUCTS FROM CHLORINATION OF POWER PLANT COOLING WATER.  </t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>ANALYSIS OF SEDIMENT MATTER FOR HALOGENATED PRODUCTS FROM CHLORINATION OF POWER PLANT COOLING WATER</t>
@@ -10250,65 +9185,50 @@
       </c>
       <c r="AE71" t="b">
         <v>0</v>
       </c>
       <c r="AF71" t="b">
         <v>0</v>
       </c>
       <c r="AG71" t="b">
         <v>0</v>
       </c>
       <c r="AH71" t="b">
         <v>0</v>
       </c>
       <c r="AI71" t="b">
         <v>0</v>
       </c>
       <c r="AJ71" t="b">
         <v>0</v>
       </c>
       <c r="AK71" t="b">
         <v>0</v>
       </c>
       <c r="AL71" t="b">
         <v>0</v>
       </c>
-      <c r="AM71" t="b">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="72">
       <c r="A72" t="n">
         <v>101372037</v>
       </c>
       <c r="B72" t="n">
         <v>2802841</v>
       </c>
       <c r="C72" t="inlineStr"/>
       <c r="D72" t="inlineStr"/>
       <c r="E72" t="inlineStr">
         <is>
           <t>Smith JS et al. 1996</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t xml:space="preserve">Smith JS, Eng L, Comeau J, Rose C, Schulte RM, Barcelona MJ, Klopp K, Pilgrim MJ, Minnich M, Feenstra S, Urban MJ, Moore MB, Maskarinec MP, Siegist R, Parr J, Claff RE. Volatile organic compounds in soil: Accurate and representative analysis. In Keith, LH (Ed.), Principles of Environmental Sampling (2nd, pp. 693-704). Washington DC, USA: American Chemical Society. </t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t>Volatile organic compounds in soil: Accurate and representative analysis</t>
         </is>
       </c>
@@ -10317,51 +9237,51 @@
           <t>Smith JS, Eng L, Comeau J, Rose C, Schulte RM, Barcelona MJ, Klopp K, Pilgrim MJ, Minnich M, Feenstra S, Urban MJ, Moore MB, Maskarinec MP, Siegist R, Parr J, Claff RE</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
           <t>Smith JS et al.</t>
         </is>
       </c>
       <c r="J72" t="n">
         <v>1996</v>
       </c>
       <c r="K72" t="inlineStr">
         <is>
           <t>In Keith, LH (Ed.), Principles of Environmental Sampling (2nd, pp. 693-704). Washington DC, USA: American Chemical Society.</t>
         </is>
       </c>
       <c r="L72" t="inlineStr"/>
       <c r="M72" t="inlineStr"/>
       <c r="N72" s="2" t="n">
         <v>45134.85892227226</v>
       </c>
       <c r="O72" s="2" t="n">
         <v>45134.85892227249</v>
       </c>
       <c r="P72" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q72" t="b">
         <v>0</v>
       </c>
       <c r="R72" t="b">
         <v>0</v>
       </c>
       <c r="S72" t="b">
         <v>0</v>
       </c>
       <c r="T72" t="b">
         <v>0</v>
       </c>
       <c r="U72" t="b">
         <v>0</v>
       </c>
       <c r="V72" t="b">
         <v>0</v>
       </c>
       <c r="W72" t="b">
         <v>0</v>
       </c>
       <c r="X72" t="b">
         <v>0</v>
       </c>
@@ -10383,65 +9303,50 @@
       <c r="AD72" t="b">
         <v>0</v>
       </c>
       <c r="AE72" t="b">
         <v>0</v>
       </c>
       <c r="AF72" t="b">
         <v>0</v>
       </c>
       <c r="AG72" t="b">
         <v>0</v>
       </c>
       <c r="AH72" t="b">
         <v>0</v>
       </c>
       <c r="AI72" t="b">
         <v>0</v>
       </c>
       <c r="AJ72" t="b">
         <v>0</v>
       </c>
       <c r="AK72" t="b">
         <v>0</v>
       </c>
       <c r="AL72" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ72" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="n">
         <v>101372038</v>
       </c>
       <c r="B73" t="n">
         <v>2803501</v>
       </c>
       <c r="C73" t="inlineStr"/>
       <c r="D73" t="inlineStr"/>
       <c r="E73" t="inlineStr">
         <is>
           <t>Snyder CA 1994</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t xml:space="preserve">Snyder CA. ORGANIC SOLVENTS. (IMMUNOTOXICOLOGY AND IMMUNOPHARMACOLOGY). (BIOSIS/95/02454). </t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
           <t>ORGANIC SOLVENTS</t>
@@ -10456,51 +9361,51 @@
         <is>
           <t>Snyder CA</t>
         </is>
       </c>
       <c r="J73" t="n">
         <v>1994</v>
       </c>
       <c r="K73" t="inlineStr">
         <is>
           <t>(IMMUNOTOXICOLOGY AND IMMUNOPHARMACOLOGY). (BIOSIS/95/02454).</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
           <t>BIOSIS  COPYRIGHT: BIOL ABS. RRM  BOOK CHAPTER MOUSE HYDROCARBONS HALOGENATED HYDROCARBONS HYDROXYETHERS IMMUNOSUPPRESSION NEPHROTOXICITY IMPLICATIONS GLOMERULONEPHRITIS</t>
         </is>
       </c>
       <c r="M73" t="inlineStr"/>
       <c r="N73" s="2" t="n">
         <v>45134.85892256251</v>
       </c>
       <c r="O73" s="2" t="n">
         <v>45134.85892256274</v>
       </c>
       <c r="P73" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q73" t="b">
         <v>0</v>
       </c>
       <c r="R73" t="b">
         <v>0</v>
       </c>
       <c r="S73" t="b">
         <v>0</v>
       </c>
       <c r="T73" t="b">
         <v>0</v>
       </c>
       <c r="U73" t="b">
         <v>0</v>
       </c>
       <c r="V73" t="b">
         <v>0</v>
       </c>
       <c r="W73" t="b">
         <v>0</v>
       </c>
       <c r="X73" t="b">
         <v>0</v>
       </c>
@@ -10522,65 +9427,50 @@
       <c r="AD73" t="b">
         <v>0</v>
       </c>
       <c r="AE73" t="b">
         <v>0</v>
       </c>
       <c r="AF73" t="b">
         <v>0</v>
       </c>
       <c r="AG73" t="b">
         <v>0</v>
       </c>
       <c r="AH73" t="b">
         <v>0</v>
       </c>
       <c r="AI73" t="b">
         <v>0</v>
       </c>
       <c r="AJ73" t="b">
         <v>0</v>
       </c>
       <c r="AK73" t="b">
         <v>0</v>
       </c>
       <c r="AL73" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ73" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="n">
         <v>101372039</v>
       </c>
       <c r="B74" t="n">
         <v>2859218</v>
       </c>
       <c r="C74" t="n">
         <v>12146877</v>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>10.1016/s0043-1354(01)00497-3</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>Nikolaou AD et al. 2002</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
@@ -10669,65 +9559,50 @@
       </c>
       <c r="AE74" t="b">
         <v>0</v>
       </c>
       <c r="AF74" t="b">
         <v>0</v>
       </c>
       <c r="AG74" t="b">
         <v>0</v>
       </c>
       <c r="AH74" t="b">
         <v>0</v>
       </c>
       <c r="AI74" t="b">
         <v>0</v>
       </c>
       <c r="AJ74" t="b">
         <v>0</v>
       </c>
       <c r="AK74" t="b">
         <v>0</v>
       </c>
       <c r="AL74" t="b">
         <v>0</v>
       </c>
-      <c r="AM74" t="b">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="75">
       <c r="A75" t="n">
         <v>101372040</v>
       </c>
       <c r="B75" t="n">
         <v>29196</v>
       </c>
       <c r="C75" t="inlineStr"/>
       <c r="D75" t="inlineStr"/>
       <c r="E75" t="inlineStr">
         <is>
           <t>Westrick JJ, Mello JW, and Thomas RF 1984</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t xml:space="preserve">Westrick JJ, Mello JW, Thomas RF. The groundwater supply survey. Journal of the American Water Works Association 76:52-59. </t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
           <t>The groundwater supply survey</t>
         </is>
       </c>
@@ -10740,51 +9615,51 @@
         <is>
           <t>Westrick JJ, Mello JW, and Thomas RF</t>
         </is>
       </c>
       <c r="J75" t="n">
         <v>1984</v>
       </c>
       <c r="K75" t="inlineStr">
         <is>
           <t>Journal of the American Water Works Association 76:52-59.</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
           <t>The results of the US Environmental Protection Agency, Office of Drinking Water, sampling and analysis of volatile organic compounds (VOCs) in finished water supplies that use groundwater sources are discussed. Concentrations of 29 VOCs in addition to five trihalomethanes and total organic carbon from 945 water supplies were measured. The five most frequently found compounds other than trihalomethanes were trichloroethylene, 1,1 ,1-trichloroethane, tetrachloroethylene, cis- and/or trans-1 ,2-dichloroethylene, and 1,1-dichloroethane. Approximately half of the samples were taken from a random list of water systems, which were subdivided into two sets of systems - those serving fewer than 10,000 persons and those serving more than 10,000 persons. The nonrandom samples were taken from systems selected by the states, using groundwater sources that were likely to show VOCs in drinking water. Large systems in the random sample had a significantly higher frequency of occurrence of VOC contamination than small systems and were also more likely to have higher levels of contamination. (Author 's abatract)</t>
         </is>
       </c>
       <c r="M75" t="inlineStr"/>
       <c r="N75" s="2" t="n">
         <v>45134.85892337795</v>
       </c>
       <c r="O75" s="2" t="n">
         <v>45134.85892337816</v>
       </c>
       <c r="P75" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q75" t="b">
         <v>0</v>
       </c>
       <c r="R75" t="b">
         <v>0</v>
       </c>
       <c r="S75" t="b">
         <v>0</v>
       </c>
       <c r="T75" t="b">
         <v>0</v>
       </c>
       <c r="U75" t="b">
         <v>0</v>
       </c>
       <c r="V75" t="b">
         <v>0</v>
       </c>
       <c r="W75" t="b">
         <v>0</v>
       </c>
       <c r="X75" t="b">
         <v>0</v>
       </c>
@@ -10806,65 +9681,50 @@
       <c r="AD75" t="b">
         <v>0</v>
       </c>
       <c r="AE75" t="b">
         <v>0</v>
       </c>
       <c r="AF75" t="b">
         <v>0</v>
       </c>
       <c r="AG75" t="b">
         <v>0</v>
       </c>
       <c r="AH75" t="b">
         <v>0</v>
       </c>
       <c r="AI75" t="b">
         <v>0</v>
       </c>
       <c r="AJ75" t="b">
         <v>0</v>
       </c>
       <c r="AK75" t="b">
         <v>0</v>
       </c>
       <c r="AL75" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ75" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="n">
         <v>101372041</v>
       </c>
       <c r="B76" t="n">
         <v>3272093</v>
       </c>
       <c r="C76" t="inlineStr"/>
       <c r="D76" t="inlineStr">
         <is>
           <t>10.1016/j.atmosenv.2016.02.025</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>George IJ et al. 2016</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t xml:space="preserve">George IJ, Black RR, Geron CD, Aurell J, Hays MD, Preston WT, Gullett BK. Volatile and semivolatile organic compounds in laboratory peat fire emissions.  </t>
         </is>
@@ -10936,74 +9796,59 @@
       <c r="AA76" t="b">
         <v>0</v>
       </c>
       <c r="AB76" t="b">
         <v>0</v>
       </c>
       <c r="AC76" t="b">
         <v>0</v>
       </c>
       <c r="AD76" t="b">
         <v>0</v>
       </c>
       <c r="AE76" t="b">
         <v>0</v>
       </c>
       <c r="AF76" t="b">
         <v>0</v>
       </c>
       <c r="AG76" t="b">
         <v>0</v>
       </c>
       <c r="AH76" t="b">
         <v>0</v>
       </c>
       <c r="AI76" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ76" t="b">
         <v>0</v>
       </c>
       <c r="AK76" t="b">
         <v>0</v>
       </c>
       <c r="AL76" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ76" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="n">
         <v>101372042</v>
       </c>
       <c r="B77" t="n">
         <v>3364193</v>
       </c>
       <c r="C77" t="inlineStr"/>
       <c r="D77" t="inlineStr"/>
       <c r="E77" t="inlineStr">
         <is>
           <t>Kingsbury JA, Delzer GC, and Hopple JA 2008</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t xml:space="preserve">Kingsbury JA, Delzer GC, Hopple JA. Anthropogenic organic compounds in source water of nine community water systems that withdraw from streams, 2002–05. (Scientific Investigations Report 2008–5208). Reston, VA: U.S. Geological Survey. </t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
           <t>Anthropogenic organic compounds in source water of nine community water systems that withdraw from streams, 2002–05</t>
@@ -11092,65 +9937,50 @@
       </c>
       <c r="AE77" t="b">
         <v>0</v>
       </c>
       <c r="AF77" t="b">
         <v>0</v>
       </c>
       <c r="AG77" t="b">
         <v>0</v>
       </c>
       <c r="AH77" t="b">
         <v>0</v>
       </c>
       <c r="AI77" t="b">
         <v>0</v>
       </c>
       <c r="AJ77" t="b">
         <v>0</v>
       </c>
       <c r="AK77" t="b">
         <v>0</v>
       </c>
       <c r="AL77" t="b">
         <v>0</v>
       </c>
-      <c r="AM77" t="b">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="78">
       <c r="A78" t="n">
         <v>101372043</v>
       </c>
       <c r="B78" t="n">
         <v>3559616</v>
       </c>
       <c r="C78" t="inlineStr"/>
       <c r="D78" t="inlineStr">
         <is>
           <t>10.1016/0045-6535(95)00106-i</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>Sinkkonen S et al. 1995</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t xml:space="preserve">Sinkkonen S, Veijanen A, Paasivirta J, Lahtipera M, Vattulainen A. Chlorinated short-chain aliphatic-hydrocarbons in pine needles by purge-and-trap gas-chromatography mass-spectrometry. Chemosphere 30:2343-2352. </t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
@@ -11224,74 +10054,59 @@
       <c r="AA78" t="b">
         <v>0</v>
       </c>
       <c r="AB78" t="b">
         <v>0</v>
       </c>
       <c r="AC78" t="b">
         <v>0</v>
       </c>
       <c r="AD78" t="b">
         <v>0</v>
       </c>
       <c r="AE78" t="b">
         <v>0</v>
       </c>
       <c r="AF78" t="b">
         <v>0</v>
       </c>
       <c r="AG78" t="b">
         <v>0</v>
       </c>
       <c r="AH78" t="b">
         <v>0</v>
       </c>
       <c r="AI78" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ78" t="b">
         <v>0</v>
       </c>
       <c r="AK78" t="b">
         <v>0</v>
       </c>
       <c r="AL78" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ78" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="n">
         <v>101372044</v>
       </c>
       <c r="B79" t="n">
         <v>379998</v>
       </c>
       <c r="C79" t="inlineStr"/>
       <c r="D79" t="inlineStr">
         <is>
           <t>10.1016/j.atmosenv.2009.11.033</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>Chung MY et al. 2010</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t xml:space="preserve">Chung MY, Beene M, Ashkan S, Krauter C, Hasson AS. Evaluation of non-enteric sources of non-methane volatile organic compound (NMVOC) emissions from dairies. Atmospheric Environment 44:786-794. </t>
         </is>
@@ -11367,74 +10182,59 @@
       <c r="AA79" t="b">
         <v>0</v>
       </c>
       <c r="AB79" t="b">
         <v>0</v>
       </c>
       <c r="AC79" t="b">
         <v>0</v>
       </c>
       <c r="AD79" t="b">
         <v>0</v>
       </c>
       <c r="AE79" t="b">
         <v>0</v>
       </c>
       <c r="AF79" t="b">
         <v>0</v>
       </c>
       <c r="AG79" t="b">
         <v>0</v>
       </c>
       <c r="AH79" t="b">
         <v>0</v>
       </c>
       <c r="AI79" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ79" t="b">
         <v>0</v>
       </c>
       <c r="AK79" t="b">
         <v>0</v>
       </c>
       <c r="AL79" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ79" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="n">
         <v>101372045</v>
       </c>
       <c r="B80" t="n">
         <v>3975042</v>
       </c>
       <c r="C80" t="inlineStr"/>
       <c r="D80" t="inlineStr"/>
       <c r="E80" t="inlineStr">
         <is>
           <t>USGS 2006</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t xml:space="preserve">USGS. Water-quality conditions of Chester Creek, Anchorage, Alaska, 1998-2001. (32.). Reston, VA: U.S. Department of the Interior, U.S. Geological Survey. </t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
           <t>Water-quality conditions of Chester Creek, Anchorage, Alaska, 1998-2001</t>
@@ -11452,57 +10252,57 @@
       </c>
       <c r="J80" t="n">
         <v>2006</v>
       </c>
       <c r="K80" t="inlineStr">
         <is>
           <t>(32.). Reston, VA: U.S. Department of the Interior, U.S. Geological Survey.</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
           <t>Between October 1998 and September 2001, the U.S. Geological Survey's National Water-Quality Assessment Program evaluated the water-quality conditions of Chester Creek, a stream draining forest and urban settings in Anchorage, Alaska. Data collection included water, streambed sediments, lakebed sediments, and aquatic organisms samples from urban sites along the stream. Urban land use ranged from less than 1 percent of the basin above the furthest upstream site to 46 percent above the most downstream site. Findings suggest that water quality of Chester Creek declines in the downstream direction and as urbanization in the watershed increases. Water samples were collected monthly and during storms at a site near the stream's mouth (Chester Creek at Arctic Boulevard) and analyzed for major ions and nutrients. Water samples collected during water year 1999 were analyzed for selected pesticides and volatile organic compounds. Concentrations of fecal-indicator bacteria were determined monthly during calendar year 2000. During winter, spring, and summer, four water samples were collected at a site upstream of urban development (South Branch of South Fork Chester Creek at Tank Trail) and five from an intermediate site (South Branch of South Fork Chester Creek at Boniface Parkway). Concentrations of calcium, magnesium, sodium, chloride, and sulfate in water increased in the downstream direction. Nitrate concentrations were similar at the three sites and all were less than the drinking-water standard. About one-quarter of the samples from the Arctic Boulevard site had concentrations of phosphorus that exceeded the U.S. Environmental Protection Agency (USEPA) guideline for preventing nuisance plant growth. Water samples collected at the Arctic Boulevard site contained concentrations of the insecticide carbaryl that exceeded the guideline for protecting aquatic life. Every water sample revealed a low concentration of volatile organic compounds, including benzene, toluene, tetrachloroethylene, methyl tert-butyl ether, and chloroform. No water samples contained volatile organic compounds concentrations that exceeded any USEPA drinking-water standard or guideline. Fecal-indicator bacteria concentrations in water from the Arctic Boulevard site commonly exceeded Federal and State guidelines for water-contact recreation. Concentrations of cadmium, copper, lead, and zinc in streambed sediments increased in the downstream direction. Some concentrations of arsenic, chromium, lead, and zinc in sediments were at levels that can adversely affect aquatic organisms. Analysis of sediment chemistry in successive lakebed-sediment layers from Westchester Lagoon near the stream's mouth provided a record of water-quality trends since about 1970. Concentrations of lead have decreased from peak levels in the mid-1970s, most likely because of removing lead from gasoline and lower lead content in other products. However, concen-trations in recently-deposited lakebed sediments are still about 10 times greater than measured in streambed sediments at the upstream Tank Trail site. Zinc concentrations in lakebed sediments also increased in the early 1970s to levels that exceeded guidelines to protect aquatic life and have remained at elevated but variable levels. Pyrene, benz[a]anthracene, and phenanthrene in lakebed sediments also have varied in concentrations and have exceeded protection guidelines for aquatic life since the 1970s. Concentrations of dichloro-diphenyl-trichloroethane, polychlorinated biphenyls (PCBs), or their by-products generally were highest in lakebed sediments deposited in the 1970s. More recent sediments have concentrations that vary widely and do not show distinct temporal trends. Tissue samples of whole slimy sculpin (Cottus cognatus), a non-migratory species of fish, showed con-centrations of trace elements and organic contaminants. Of the constituents analyzed, only selenium concentra-tions showed levels of potential concern for</t>
         </is>
       </c>
       <c r="M80" t="inlineStr"/>
       <c r="N80" s="2" t="n">
         <v>45134.85892553336</v>
       </c>
       <c r="O80" s="2" t="n">
         <v>45146.85135710405</v>
       </c>
       <c r="P80" t="b">
         <v>1</v>
       </c>
       <c r="Q80" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R80" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S80" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T80" t="b">
         <v>0</v>
       </c>
       <c r="U80" t="b">
         <v>0</v>
       </c>
       <c r="V80" t="b">
         <v>0</v>
       </c>
       <c r="W80" t="b">
         <v>0</v>
       </c>
       <c r="X80" t="b">
         <v>0</v>
       </c>
       <c r="Y80" t="b">
         <v>0</v>
       </c>
       <c r="Z80" t="b">
         <v>0</v>
       </c>
       <c r="AA80" t="b">
         <v>0</v>
       </c>
@@ -11515,65 +10315,50 @@
       <c r="AD80" t="b">
         <v>0</v>
       </c>
       <c r="AE80" t="b">
         <v>0</v>
       </c>
       <c r="AF80" t="b">
         <v>0</v>
       </c>
       <c r="AG80" t="b">
         <v>0</v>
       </c>
       <c r="AH80" t="b">
         <v>0</v>
       </c>
       <c r="AI80" t="b">
         <v>0</v>
       </c>
       <c r="AJ80" t="b">
         <v>0</v>
       </c>
       <c r="AK80" t="b">
         <v>0</v>
       </c>
       <c r="AL80" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ80" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="n">
         <v>101372046</v>
       </c>
       <c r="B81" t="n">
         <v>3975048</v>
       </c>
       <c r="C81" t="inlineStr"/>
       <c r="D81" t="inlineStr">
         <is>
           <t>10.3133/sir20085243</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>USGS 2009</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t xml:space="preserve">USGS. Occurrence of selected organic compounds in groundwater used for public supply in the Plio-Pleistocene deposits in east-central Nebraska and the Dawson and Denver aquifers near Denver, Colorado, 2002-2004. (30). Reston, VA: U.S. Department of the Interior, U.S. Geological Survey. </t>
         </is>
@@ -11601,57 +10386,57 @@
           <t>(30). Reston, VA: U.S. Department of the Interior, U.S. Geological Survey.</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
           <t>The National Water-Quality Assessment Program of the U.S. Geological Survey has an ongoing Source Water-Quality Assessment program designed to characterize the quality of water in aquifers used as a source of drinking-water supply for some of the largest metropolitan areas in the Nation. In addition to the sampling of the source waters, sampling of finished or treated waters was done in the second year of local studies to evaluate if the organic compounds detected in the source waters also were present in the water supplied to the public.
 An evaluation of source-water quality used in selected groundwater-supplied public water systems in east-central Nebraska and in the south Denver metropolitan area of Colorado was completed during 2002 through 2004. Fifteen wells in the Plio-Pleistocene alluvial and glacial deposits in east-central Nebraska (the High Plains study) and 12 wells in the Dawson and Denver aquifers, south of Denver (the South Platte study), were sampled during the first year to obtain information on the occurrence and distribution of selected organic chemicals in the source waters. During the second year of the study, two wells in east-central Nebraska were resampled, along with the associated finished water derived from these wells, to determine if organic compounds detected in the source water also were present in the finished water. Selection of the second-phase sampling sites was based on detections of the most-frequently occurring organic compounds from the first-year Source Water-Quality Assessment study results. The second-year sampling also required that finished waters had undergone water-quality treatment processes before being distributed to the public.
 Sample results from the first year of sampling groundwater wells in east-central Nebraska show that the most-frequently detected organic compounds were the pesticide atrazine and its degradate, deethylatrazine (DEA, otherwise known as 2-chloro-4-isopropylamino-6-amino-s-triazine or CIAT), which were detected in 9 of the 15 wells (60 percent of the samples). The second most frequently detected organic compound was tetrachloroethylene, detected in 4 of the 15 wells (27 percent of the samples), followed by chloroform, trichloroethylene, and 2-hydroxyatrazine (2-hydroxy-4-isopropylamino-6-ethylamino-s-triazine, or OIET), present in 3 of the 15 wells (20 percent of the samples). The pesticide compounds deisopropylatrazine (2-chloro-6-ethylamino-4-amino-s-triazine, or CEAT), metolachlor, and simazine and the volatile organic compound cis-1,2-dichloroethylene were detected in 2 of the 15 wells, and the compounds diuron and 1,2-dichloroethane were detected in only 1 of the 15 wells during the first-year sampling. Most detections of these compounds were at or near the minimum reporting levels, and none were greater than their regulatory maximum contaminant level.
 There were few detections of organic compounds during the first year of sampling groundwater wells in the South Platte study area. The compounds atrazine, deethylatrazine, picloram, tetrachloroethylene, methyl-tert-butyl-ether (MTBE), tris(2-butoxyethyl)phosphate, and bromoform were detected only once in all the samples from the 12 wells. Most detections of these compounds were at or near the minimum reporting levels, and none were greater than their regulatory maximum contaminant level.
 Second-year sampling, which included the addition of paired source- and finished-water samples, was completed at two sites in the High Plains study area. Source-water samples from the second-year sampling had detections of atrazine and deethylatrazine; at one site deisopropylatrazine and chloroform also were detected. The finished-water samples, which represent the source water after blending with water from other wells and treatment, indicated a decrease in the concentrations of the pesticides at one site, whereas concentrations remained nearly constant at a second site. The trihalomethanes (THMs or disinfection byproducts), chloroform, bromoform, bromodichloromethane, and dibromochloromethane were detected in all finished-water samples and are a result of the chlorine added during treatment reacting with organics in the source waters. Finished waters at one site also contained concentrations of organic compounds not present in the source-water sample, indicating that other wells may be contributing compounds to the finished waters.
 When comparing the source-water data from both studies, the more frequent detection and higher concentrations of pesticides and pesticide degradation byproducts in the High Plains wells are an indication that the agricultural land-use setting near these wells has affected source-water quality to a greater extent than the rangeland setting historically surrounding the Colorado wells. Land use near the Colorado public-supply wells is shifting from rangeland to an urban environment that may eventually affect groundwater quality; however, the potential effects of this transition on water quality currently (2004) are not expressed in the sampled source water.
 Results from the High Plains and South Platte studies in Nebraska and Colorado also were compared to similar studies done in Utah and Nevada to provide a larger-scale perspective on the quality of source waters and the effects from other land-use settings. Whereas groundwater-quality data from the Utah and Nevada studies were similar to each other, frequency of detections and concentrations for a majority of the compounds were intermediate to those of the High Plains and South Platte studies. These results indicate that the long history of agricultural land use and the more permeable alluvial deposits in Nebraska are affecting the source-water quality, whereas the potential effects of developing urbanization on source-water quality in the deep Dawson and Denver bedrock aquifers near Denver, Colorado, are not yet apparent.</t>
         </is>
       </c>
       <c r="M81" t="inlineStr"/>
       <c r="N81" s="2" t="n">
         <v>45134.85892582858</v>
       </c>
       <c r="O81" s="2" t="n">
         <v>45146.8530983423</v>
       </c>
       <c r="P81" t="b">
         <v>1</v>
       </c>
       <c r="Q81" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R81" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S81" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T81" t="b">
         <v>0</v>
       </c>
       <c r="U81" t="b">
         <v>0</v>
       </c>
       <c r="V81" t="b">
         <v>0</v>
       </c>
       <c r="W81" t="b">
         <v>0</v>
       </c>
       <c r="X81" t="b">
         <v>0</v>
       </c>
       <c r="Y81" t="b">
         <v>0</v>
       </c>
       <c r="Z81" t="b">
         <v>0</v>
       </c>
       <c r="AA81" t="b">
         <v>0</v>
       </c>
@@ -11664,65 +10449,50 @@
       <c r="AD81" t="b">
         <v>0</v>
       </c>
       <c r="AE81" t="b">
         <v>0</v>
       </c>
       <c r="AF81" t="b">
         <v>0</v>
       </c>
       <c r="AG81" t="b">
         <v>0</v>
       </c>
       <c r="AH81" t="b">
         <v>0</v>
       </c>
       <c r="AI81" t="b">
         <v>0</v>
       </c>
       <c r="AJ81" t="b">
         <v>0</v>
       </c>
       <c r="AK81" t="b">
         <v>0</v>
       </c>
       <c r="AL81" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ81" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="n">
         <v>101372047</v>
       </c>
       <c r="B82" t="n">
         <v>3975066</v>
       </c>
       <c r="C82" t="inlineStr"/>
       <c r="D82" t="inlineStr">
         <is>
           <t>10.3133/sir20095200</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>Hopple JA, Delzer GC, and Kingsbury JA 2009</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t xml:space="preserve">Hopple JA, Delzer GC, Kingsbury JA. Anthropogenic organic compounds in source water of selected community water systems that use groundwater, 2002-05. (76). (SIR 2009-5200). Reston, VA: U.S. Geological Survey. </t>
         </is>
@@ -11809,65 +10579,50 @@
       </c>
       <c r="AE82" t="b">
         <v>0</v>
       </c>
       <c r="AF82" t="b">
         <v>0</v>
       </c>
       <c r="AG82" t="b">
         <v>0</v>
       </c>
       <c r="AH82" t="b">
         <v>0</v>
       </c>
       <c r="AI82" t="b">
         <v>0</v>
       </c>
       <c r="AJ82" t="b">
         <v>0</v>
       </c>
       <c r="AK82" t="b">
         <v>0</v>
       </c>
       <c r="AL82" t="b">
         <v>0</v>
       </c>
-      <c r="AM82" t="b">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="83">
       <c r="A83" t="n">
         <v>101372048</v>
       </c>
       <c r="B83" t="n">
         <v>4213892</v>
       </c>
       <c r="C83" t="inlineStr"/>
       <c r="D83" t="inlineStr"/>
       <c r="E83" t="inlineStr">
         <is>
           <t>ERM 1988</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t xml:space="preserve">ERM. Endangerment assessment, off-site conditions on 1,1,1-trichloroethane, 1,1-dichloroethane, 1,2-dichloroethane, toluene, xylenes and 1,3-dichloropropane w-cover letter dated 022489. (86-890000134). TEXAS A  and  M UNIV. </t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
           <t>Endangerment assessment, off-site conditions on 1,1,1-trichloroethane, 1,1-dichloroethane, 1,2-dichloroethane, toluene, xylenes and 1,3-dichloropropane w-cover letter dated 022489</t>
         </is>
       </c>
@@ -11930,77 +10685,62 @@
       <c r="Z83" t="b">
         <v>0</v>
       </c>
       <c r="AA83" t="b">
         <v>0</v>
       </c>
       <c r="AB83" t="b">
         <v>0</v>
       </c>
       <c r="AC83" t="b">
         <v>0</v>
       </c>
       <c r="AD83" t="b">
         <v>0</v>
       </c>
       <c r="AE83" t="b">
         <v>0</v>
       </c>
       <c r="AF83" t="b">
         <v>0</v>
       </c>
       <c r="AG83" t="b">
         <v>0</v>
       </c>
       <c r="AH83" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AI83" t="b">
         <v>0</v>
       </c>
       <c r="AJ83" t="b">
         <v>0</v>
       </c>
       <c r="AK83" t="b">
         <v>0</v>
       </c>
       <c r="AL83" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ83" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="n">
         <v>101372049</v>
       </c>
       <c r="B84" t="n">
         <v>4213916</v>
       </c>
       <c r="C84" t="inlineStr"/>
       <c r="D84" t="inlineStr"/>
       <c r="E84" t="inlineStr">
         <is>
           <t>Camp Dresser and McKee Inc. 1988</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t xml:space="preserve">Camp Dresser and McKee Inc. AT&amp;T Merrimack Valley works phase II hydrogeologic investigation ((final report) with attachments and cover letter dated 020690. (86-900000082). AT&amp;T. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
           <t>AT&amp;T Merrimack Valley works phase II hydrogeologic investigation ((final report) with attachments and cover letter dated 020690</t>
@@ -12068,74 +10808,59 @@
       <c r="AA84" t="b">
         <v>0</v>
       </c>
       <c r="AB84" t="b">
         <v>0</v>
       </c>
       <c r="AC84" t="b">
         <v>0</v>
       </c>
       <c r="AD84" t="b">
         <v>0</v>
       </c>
       <c r="AE84" t="b">
         <v>0</v>
       </c>
       <c r="AF84" t="b">
         <v>0</v>
       </c>
       <c r="AG84" t="b">
         <v>0</v>
       </c>
       <c r="AH84" t="b">
         <v>0</v>
       </c>
       <c r="AI84" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ84" t="b">
         <v>0</v>
       </c>
       <c r="AK84" t="b">
         <v>0</v>
       </c>
       <c r="AL84" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ84" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="n">
         <v>101372050</v>
       </c>
       <c r="B85" t="n">
         <v>4214163</v>
       </c>
       <c r="C85" t="inlineStr"/>
       <c r="D85" t="inlineStr"/>
       <c r="E85" t="inlineStr">
         <is>
           <t>Geraghty &amp; Miller Incorporated 1982</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t xml:space="preserve">Geraghty &amp; Miller Incorporated. Ground-water quality conditions in the vicinity of waste oil disposal facilities at the Sidney, New York, plant. (OTS0206300.  878213832.  TSCATS/20131). Allied Corporation. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
           <t>Ground-water quality conditions in the vicinity of waste oil disposal facilities at the Sidney, New York, plant</t>
@@ -12143,134 +10868,119 @@
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <t>Geraghty &amp; Miller Incorporated</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
           <t>Geraghty &amp; Miller Incorporated</t>
         </is>
       </c>
       <c r="J85" t="n">
         <v>1982</v>
       </c>
       <c r="K85" t="inlineStr">
         <is>
           <t>(OTS0206300.  878213832.  TSCATS/20131). Allied Corporation. [TSCA Submission]</t>
         </is>
       </c>
       <c r="L85" t="inlineStr"/>
       <c r="M85" t="inlineStr"/>
       <c r="N85" s="2" t="n">
         <v>45134.85892725262</v>
       </c>
       <c r="O85" s="2" t="n">
-        <v>45134.85892725285</v>
+        <v>46190.84670099759</v>
       </c>
       <c r="P85" t="b">
         <v>1</v>
       </c>
       <c r="Q85" t="b">
         <v>1</v>
       </c>
       <c r="R85" t="b">
         <v>0</v>
       </c>
       <c r="S85" t="b">
         <v>0</v>
       </c>
       <c r="T85" t="b">
         <v>0</v>
       </c>
       <c r="U85" t="b">
         <v>0</v>
       </c>
       <c r="V85" t="b">
         <v>0</v>
       </c>
       <c r="W85" t="b">
         <v>0</v>
       </c>
       <c r="X85" t="b">
         <v>0</v>
       </c>
       <c r="Y85" t="b">
         <v>0</v>
       </c>
       <c r="Z85" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA85" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AB85" t="b">
         <v>0</v>
       </c>
       <c r="AC85" t="b">
         <v>0</v>
       </c>
       <c r="AD85" t="b">
         <v>0</v>
       </c>
       <c r="AE85" t="b">
         <v>0</v>
       </c>
       <c r="AF85" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG85" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH85" t="b">
         <v>0</v>
       </c>
       <c r="AI85" t="b">
         <v>0</v>
       </c>
       <c r="AJ85" t="b">
         <v>0</v>
       </c>
       <c r="AK85" t="b">
         <v>0</v>
       </c>
       <c r="AL85" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ85" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="n">
         <v>101372051</v>
       </c>
       <c r="B86" t="n">
         <v>4214180</v>
       </c>
       <c r="C86" t="inlineStr"/>
       <c r="D86" t="inlineStr"/>
       <c r="E86" t="inlineStr">
         <is>
           <t>Staples CA and Athmer CJ 1987</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t xml:space="preserve">Staples CA, Athmer CJ. Monsanto pensacola plant ground water assessment feasibility study with 19 chemicals with attachments and cover letter dated 121887. (#86-880000091). (OTS: OTS0513980; 8EHQ Num: NA; DCN: 86-880000091; TSCATS RefID: 304994; CIS: NA). Monsanto Co. </t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
           <t>Monsanto pensacola plant ground water assessment feasibility study with 19 chemicals with attachments and cover letter dated 121887</t>
@@ -12281,51 +10991,51 @@
           <t>Staples CA, Athmer CJ</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
           <t>Staples CA and Athmer CJ</t>
         </is>
       </c>
       <c r="J86" t="n">
         <v>1987</v>
       </c>
       <c r="K86" t="inlineStr">
         <is>
           <t>(#86-880000091). (OTS: OTS0513980; 8EHQ Num: NA; DCN: 86-880000091; TSCATS RefID: 304994; CIS: NA). Monsanto Co.</t>
         </is>
       </c>
       <c r="L86" t="inlineStr"/>
       <c r="M86" t="inlineStr"/>
       <c r="N86" s="2" t="n">
         <v>45134.85892754336</v>
       </c>
       <c r="O86" s="2" t="n">
         <v>45134.85892754357</v>
       </c>
       <c r="P86" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q86" t="b">
         <v>0</v>
       </c>
       <c r="R86" t="b">
         <v>0</v>
       </c>
       <c r="S86" t="b">
         <v>0</v>
       </c>
       <c r="T86" t="b">
         <v>0</v>
       </c>
       <c r="U86" t="b">
         <v>0</v>
       </c>
       <c r="V86" t="b">
         <v>0</v>
       </c>
       <c r="W86" t="b">
         <v>0</v>
       </c>
       <c r="X86" t="b">
         <v>0</v>
       </c>
@@ -12347,65 +11057,50 @@
       <c r="AD86" t="b">
         <v>0</v>
       </c>
       <c r="AE86" t="b">
         <v>0</v>
       </c>
       <c r="AF86" t="b">
         <v>0</v>
       </c>
       <c r="AG86" t="b">
         <v>0</v>
       </c>
       <c r="AH86" t="b">
         <v>0</v>
       </c>
       <c r="AI86" t="b">
         <v>0</v>
       </c>
       <c r="AJ86" t="b">
         <v>0</v>
       </c>
       <c r="AK86" t="b">
         <v>0</v>
       </c>
       <c r="AL86" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ86" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="n">
         <v>101372052</v>
       </c>
       <c r="B87" t="n">
         <v>4214323</v>
       </c>
       <c r="C87" t="inlineStr"/>
       <c r="D87" t="inlineStr"/>
       <c r="E87" t="inlineStr">
         <is>
           <t>Allied Signal Inc 1990</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t xml:space="preserve">Allied Signal Inc. Letter from allied-signal inc notifying usepa of their intentions to conduct an environmental assessment pursuant to the environment cleanup responsibility act with attachments. (OTS: OTS0528525; 8EHQ Num: NA; DCN: 86-910000293; TSCATS RefID: 413509; CIS: NA). Allied Signal Inc. </t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
           <t>Letter from allied-signal inc notifying usepa of their intentions to conduct an environmental assessment pursuant to the environment cleanup responsibility act with attachments</t>
@@ -12413,134 +11108,119 @@
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>Allied Signal Inc</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
           <t>Allied Signal Inc</t>
         </is>
       </c>
       <c r="J87" t="n">
         <v>1990</v>
       </c>
       <c r="K87" t="inlineStr">
         <is>
           <t>(OTS: OTS0528525; 8EHQ Num: NA; DCN: 86-910000293; TSCATS RefID: 413509; CIS: NA). Allied Signal Inc.</t>
         </is>
       </c>
       <c r="L87" t="inlineStr"/>
       <c r="M87" t="inlineStr"/>
       <c r="N87" s="2" t="n">
         <v>45134.85892784662</v>
       </c>
       <c r="O87" s="2" t="n">
-        <v>45134.85892784685</v>
+        <v>46190.84250284398</v>
       </c>
       <c r="P87" t="b">
         <v>1</v>
       </c>
       <c r="Q87" t="b">
         <v>1</v>
       </c>
       <c r="R87" t="b">
         <v>0</v>
       </c>
       <c r="S87" t="b">
         <v>0</v>
       </c>
       <c r="T87" t="b">
         <v>0</v>
       </c>
       <c r="U87" t="b">
         <v>0</v>
       </c>
       <c r="V87" t="b">
         <v>0</v>
       </c>
       <c r="W87" t="b">
         <v>0</v>
       </c>
       <c r="X87" t="b">
         <v>0</v>
       </c>
       <c r="Y87" t="b">
         <v>0</v>
       </c>
       <c r="Z87" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA87" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AB87" t="b">
         <v>0</v>
       </c>
       <c r="AC87" t="b">
         <v>0</v>
       </c>
       <c r="AD87" t="b">
         <v>0</v>
       </c>
       <c r="AE87" t="b">
         <v>0</v>
       </c>
       <c r="AF87" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG87" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH87" t="b">
         <v>0</v>
       </c>
       <c r="AI87" t="b">
         <v>0</v>
       </c>
       <c r="AJ87" t="b">
         <v>0</v>
       </c>
       <c r="AK87" t="b">
         <v>0</v>
       </c>
       <c r="AL87" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ87" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="n">
         <v>101372053</v>
       </c>
       <c r="B88" t="n">
         <v>4214363</v>
       </c>
       <c r="C88" t="inlineStr"/>
       <c r="D88" t="inlineStr"/>
       <c r="E88" t="inlineStr">
         <is>
           <t>Northrop Corporation 1992</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t xml:space="preserve">Northrop Corporation. Assessment of potential risks associated with volatile organic compounds in the vicinity of northrop corporation, washington street, norwood, massachusetts. (OTS: OTS0543447; 8EHQ Num: NA; DCN: 86-930000081; TSCATS RefID: 431147; CIS: NA). Northrop Corporation. </t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
           <t>Assessment of potential risks associated with volatile organic compounds in the vicinity of northrop corporation, washington street, norwood, massachusetts</t>
@@ -12608,74 +11288,59 @@
       <c r="AA88" t="b">
         <v>0</v>
       </c>
       <c r="AB88" t="b">
         <v>0</v>
       </c>
       <c r="AC88" t="b">
         <v>0</v>
       </c>
       <c r="AD88" t="b">
         <v>0</v>
       </c>
       <c r="AE88" t="b">
         <v>0</v>
       </c>
       <c r="AF88" t="b">
         <v>0</v>
       </c>
       <c r="AG88" t="b">
         <v>0</v>
       </c>
       <c r="AH88" t="b">
         <v>0</v>
       </c>
       <c r="AI88" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ88" t="b">
         <v>0</v>
       </c>
       <c r="AK88" t="b">
         <v>0</v>
       </c>
       <c r="AL88" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ88" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="n">
         <v>101372054</v>
       </c>
       <c r="B89" t="n">
         <v>4214387</v>
       </c>
       <c r="C89" t="inlineStr"/>
       <c r="D89" t="inlineStr"/>
       <c r="E89" t="inlineStr">
         <is>
           <t>ENSR 1996</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t xml:space="preserve">ENSR. Summary of IRCTS (inactive Rancho Cordova test site) sensitive biota field investigation 1993-1995, with cover letter dated 7/24/96. (OTS: OTS0558720; 8EHQ Num: NA; DCN: 86960000519; TSCATS RefID: 444604; CIS: NA). McDonnell Douglas Corporation. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
           <t>Summary of IRCTS (inactive Rancho Cordova test site) sensitive biota field investigation 1993-1995, with cover letter dated 7/24/96</t>
@@ -12686,51 +11351,51 @@
           <t>ENSR</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
           <t>ENSR</t>
         </is>
       </c>
       <c r="J89" t="n">
         <v>1996</v>
       </c>
       <c r="K89" t="inlineStr">
         <is>
           <t>(OTS: OTS0558720; 8EHQ Num: NA; DCN: 86960000519; TSCATS RefID: 444604; CIS: NA). McDonnell Douglas Corporation. [TSCA Submission]</t>
         </is>
       </c>
       <c r="L89" t="inlineStr"/>
       <c r="M89" t="inlineStr"/>
       <c r="N89" s="2" t="n">
         <v>45134.8589284455</v>
       </c>
       <c r="O89" s="2" t="n">
         <v>45134.85892844572</v>
       </c>
       <c r="P89" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q89" t="b">
         <v>0</v>
       </c>
       <c r="R89" t="b">
         <v>0</v>
       </c>
       <c r="S89" t="b">
         <v>0</v>
       </c>
       <c r="T89" t="b">
         <v>0</v>
       </c>
       <c r="U89" t="b">
         <v>0</v>
       </c>
       <c r="V89" t="b">
         <v>0</v>
       </c>
       <c r="W89" t="b">
         <v>0</v>
       </c>
       <c r="X89" t="b">
         <v>0</v>
       </c>
@@ -12752,65 +11417,50 @@
       <c r="AD89" t="b">
         <v>0</v>
       </c>
       <c r="AE89" t="b">
         <v>0</v>
       </c>
       <c r="AF89" t="b">
         <v>0</v>
       </c>
       <c r="AG89" t="b">
         <v>0</v>
       </c>
       <c r="AH89" t="b">
         <v>0</v>
       </c>
       <c r="AI89" t="b">
         <v>0</v>
       </c>
       <c r="AJ89" t="b">
         <v>0</v>
       </c>
       <c r="AK89" t="b">
         <v>0</v>
       </c>
       <c r="AL89" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ89" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="n">
         <v>101372055</v>
       </c>
       <c r="B90" t="n">
         <v>4214403</v>
       </c>
       <c r="C90" t="inlineStr"/>
       <c r="D90" t="inlineStr"/>
       <c r="E90" t="inlineStr">
         <is>
           <t>ENSR 1999</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t xml:space="preserve">ENSR. Letter fr boeing co to usepa submitting five parts of an ongoing study re environmental contamination &amp; remediation at rancho cordova site, w/attchmnts. (OTS0574208.  86010000012.). Boeing Company. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
           <t>Letter fr boeing co to usepa submitting five parts of an ongoing study re environmental contamination &amp; remediation at rancho cordova site, w/attchmnts</t>
@@ -12878,74 +11528,59 @@
       <c r="AA90" t="b">
         <v>0</v>
       </c>
       <c r="AB90" t="b">
         <v>0</v>
       </c>
       <c r="AC90" t="b">
         <v>0</v>
       </c>
       <c r="AD90" t="b">
         <v>0</v>
       </c>
       <c r="AE90" t="b">
         <v>0</v>
       </c>
       <c r="AF90" t="b">
         <v>0</v>
       </c>
       <c r="AG90" t="b">
         <v>0</v>
       </c>
       <c r="AH90" t="b">
         <v>0</v>
       </c>
       <c r="AI90" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ90" t="b">
         <v>0</v>
       </c>
       <c r="AK90" t="b">
         <v>0</v>
       </c>
       <c r="AL90" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ90" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="n">
         <v>101372056</v>
       </c>
       <c r="B91" t="n">
         <v>4214415</v>
       </c>
       <c r="C91" t="inlineStr"/>
       <c r="D91" t="inlineStr"/>
       <c r="E91" t="inlineStr">
         <is>
           <t>US EPA 1980</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t xml:space="preserve">US EPA. Usepa status report: groundwater contamination with cover letter dated 091880. (OTS: OTS0204850; 8EHQ Num: 8EHQ-0680-0345; DCN: NA; TSCATS RefID: 408696; CIS: NA). US EPA. </t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
           <t>Usepa status report: groundwater contamination with cover letter dated 091880</t>
@@ -13013,74 +11648,59 @@
       <c r="AA91" t="b">
         <v>0</v>
       </c>
       <c r="AB91" t="b">
         <v>0</v>
       </c>
       <c r="AC91" t="b">
         <v>0</v>
       </c>
       <c r="AD91" t="b">
         <v>0</v>
       </c>
       <c r="AE91" t="b">
         <v>0</v>
       </c>
       <c r="AF91" t="b">
         <v>0</v>
       </c>
       <c r="AG91" t="b">
         <v>0</v>
       </c>
       <c r="AH91" t="b">
         <v>0</v>
       </c>
       <c r="AI91" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ91" t="b">
         <v>0</v>
       </c>
       <c r="AK91" t="b">
         <v>0</v>
       </c>
       <c r="AL91" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ91" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="n">
         <v>101372057</v>
       </c>
       <c r="B92" t="n">
         <v>4214441</v>
       </c>
       <c r="C92" t="inlineStr"/>
       <c r="D92" t="inlineStr"/>
       <c r="E92" t="inlineStr">
         <is>
           <t>Shell Oil 1984</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t xml:space="preserve">Shell Oil. Initial submission: trichloroethylene &amp; others: analysis of reproductive &amp; childhood disorders &amp; their relation to environmental contamination w cover letter 030992 &amp; attachment. (OTS: OTS0539334; 8EHQ Num: 8EHQ-0492-3238; DCN: 88-920001880; TSCATS RefID: 425461; CIS: NA). Houston, TX: Shell Oil Co. </t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
           <t>Initial submission: trichloroethylene &amp; others: analysis of reproductive &amp; childhood disorders &amp; their relation to environmental contamination w cover letter 030992 &amp; attachment</t>
@@ -13091,51 +11711,51 @@
           <t>Shell Oil</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
           <t>Shell Oil</t>
         </is>
       </c>
       <c r="J92" t="n">
         <v>1984</v>
       </c>
       <c r="K92" t="inlineStr">
         <is>
           <t>(OTS: OTS0539334; 8EHQ Num: 8EHQ-0492-3238; DCN: 88-920001880; TSCATS RefID: 425461; CIS: NA). Houston, TX: Shell Oil Co.</t>
         </is>
       </c>
       <c r="L92" t="inlineStr"/>
       <c r="M92" t="inlineStr"/>
       <c r="N92" s="2" t="n">
         <v>45134.85892933344</v>
       </c>
       <c r="O92" s="2" t="n">
         <v>45134.85892933367</v>
       </c>
       <c r="P92" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q92" t="b">
         <v>0</v>
       </c>
       <c r="R92" t="b">
         <v>0</v>
       </c>
       <c r="S92" t="b">
         <v>0</v>
       </c>
       <c r="T92" t="b">
         <v>0</v>
       </c>
       <c r="U92" t="b">
         <v>0</v>
       </c>
       <c r="V92" t="b">
         <v>0</v>
       </c>
       <c r="W92" t="b">
         <v>0</v>
       </c>
       <c r="X92" t="b">
         <v>0</v>
       </c>
@@ -13157,65 +11777,50 @@
       <c r="AD92" t="b">
         <v>0</v>
       </c>
       <c r="AE92" t="b">
         <v>0</v>
       </c>
       <c r="AF92" t="b">
         <v>0</v>
       </c>
       <c r="AG92" t="b">
         <v>0</v>
       </c>
       <c r="AH92" t="b">
         <v>0</v>
       </c>
       <c r="AI92" t="b">
         <v>0</v>
       </c>
       <c r="AJ92" t="b">
         <v>0</v>
       </c>
       <c r="AK92" t="b">
         <v>0</v>
       </c>
       <c r="AL92" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ92" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="n">
         <v>101372058</v>
       </c>
       <c r="B93" t="n">
         <v>4214445</v>
       </c>
       <c r="C93" t="inlineStr"/>
       <c r="D93" t="inlineStr"/>
       <c r="E93" t="inlineStr">
         <is>
           <t>ENSR 1999</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t xml:space="preserve">ENSR. Draft soil remedial investigation and baseline risk assessment alpha/IOC-1 study area. (4523-321-000.  OTS0574208.  86010000012.). Boeing Company.  Aerojet General Corporation.. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
           <t>Draft soil remedial investigation and baseline risk assessment alpha/IOC-1 study area</t>
@@ -13283,74 +11888,59 @@
       <c r="AA93" t="b">
         <v>0</v>
       </c>
       <c r="AB93" t="b">
         <v>0</v>
       </c>
       <c r="AC93" t="b">
         <v>0</v>
       </c>
       <c r="AD93" t="b">
         <v>0</v>
       </c>
       <c r="AE93" t="b">
         <v>0</v>
       </c>
       <c r="AF93" t="b">
         <v>0</v>
       </c>
       <c r="AG93" t="b">
         <v>0</v>
       </c>
       <c r="AH93" t="b">
         <v>0</v>
       </c>
       <c r="AI93" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ93" t="b">
         <v>0</v>
       </c>
       <c r="AK93" t="b">
         <v>0</v>
       </c>
       <c r="AL93" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ93" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="n">
         <v>101372059</v>
       </c>
       <c r="B94" t="n">
         <v>4214480</v>
       </c>
       <c r="C94" t="inlineStr"/>
       <c r="D94" t="inlineStr"/>
       <c r="E94" t="inlineStr">
         <is>
           <t>Research Planning Institute 1987</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t xml:space="preserve">Research Planning Institute. Draft final report on the fate and effects of produced water discharges in nearshore marine waters (volume I &amp; II) with cover letter dated 091187. (OTS: OTS0000451-3; 8EHQ Num: FYI-AX-0987-0451; DCN: NA; TSCATS RefID: 303630; CIS: NA). Washington, DC: American Petroleum Institute. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
           <t>Draft final report on the fate and effects of produced water discharges in nearshore marine waters (volume I &amp; II) with cover letter dated 091187</t>
@@ -13358,134 +11948,119 @@
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>Research Planning Institute</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
           <t>Research Planning Institute</t>
         </is>
       </c>
       <c r="J94" t="n">
         <v>1987</v>
       </c>
       <c r="K94" t="inlineStr">
         <is>
           <t>(OTS: OTS0000451-3; 8EHQ Num: FYI-AX-0987-0451; DCN: NA; TSCATS RefID: 303630; CIS: NA). Washington, DC: American Petroleum Institute. [TSCA Submission]</t>
         </is>
       </c>
       <c r="L94" t="inlineStr"/>
       <c r="M94" t="inlineStr"/>
       <c r="N94" s="2" t="n">
         <v>45134.85892992412</v>
       </c>
       <c r="O94" s="2" t="n">
-        <v>45134.85892992436</v>
+        <v>46190.84509062261</v>
       </c>
       <c r="P94" t="b">
         <v>1</v>
       </c>
       <c r="Q94" t="b">
         <v>1</v>
       </c>
       <c r="R94" t="b">
         <v>0</v>
       </c>
       <c r="S94" t="b">
         <v>0</v>
       </c>
       <c r="T94" t="b">
         <v>0</v>
       </c>
       <c r="U94" t="b">
         <v>0</v>
       </c>
       <c r="V94" t="b">
         <v>0</v>
       </c>
       <c r="W94" t="b">
         <v>0</v>
       </c>
       <c r="X94" t="b">
         <v>0</v>
       </c>
       <c r="Y94" t="b">
         <v>0</v>
       </c>
       <c r="Z94" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA94" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AB94" t="b">
         <v>0</v>
       </c>
       <c r="AC94" t="b">
         <v>0</v>
       </c>
       <c r="AD94" t="b">
         <v>0</v>
       </c>
       <c r="AE94" t="b">
         <v>0</v>
       </c>
       <c r="AF94" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG94" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH94" t="b">
         <v>0</v>
       </c>
       <c r="AI94" t="b">
         <v>0</v>
       </c>
       <c r="AJ94" t="b">
         <v>0</v>
       </c>
       <c r="AK94" t="b">
         <v>0</v>
       </c>
       <c r="AL94" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ94" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="n">
         <v>101372060</v>
       </c>
       <c r="B95" t="n">
         <v>4290379</v>
       </c>
       <c r="C95" t="inlineStr"/>
       <c r="D95" t="inlineStr"/>
       <c r="E95" t="inlineStr">
         <is>
           <t>NJ DEP 1987</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t xml:space="preserve">NJ DEP. Data generated from three water departments on untreated well water, plant delivered water and distribution system with cover letter dated 030387. (OTS: OTS0514430 ; 8EHQ Num: NA; DCN: 40-8713015; TSCATS RefID: 306716; CIS: NA). Washington, DC: U.S. Environmental Protection Agency. [EPA Report]. </t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
           <t>Data generated from three water departments on untreated well water, plant delivered water and distribution system with cover letter dated 030387</t>
@@ -13493,134 +12068,119 @@
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>NJ DEP</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
           <t>NJ DEP</t>
         </is>
       </c>
       <c r="J95" t="n">
         <v>1987</v>
       </c>
       <c r="K95" t="inlineStr">
         <is>
           <t>(OTS: OTS0514430 ; 8EHQ Num: NA; DCN: 40-8713015; TSCATS RefID: 306716; CIS: NA). Washington, DC: U.S. Environmental Protection Agency. [EPA Report]</t>
         </is>
       </c>
       <c r="L95" t="inlineStr"/>
       <c r="M95" t="inlineStr"/>
       <c r="N95" s="2" t="n">
         <v>45134.85893022198</v>
       </c>
       <c r="O95" s="2" t="n">
-        <v>45134.85893022219</v>
+        <v>46190.8451639675</v>
       </c>
       <c r="P95" t="b">
         <v>1</v>
       </c>
       <c r="Q95" t="b">
         <v>1</v>
       </c>
       <c r="R95" t="b">
         <v>0</v>
       </c>
       <c r="S95" t="b">
         <v>0</v>
       </c>
       <c r="T95" t="b">
         <v>0</v>
       </c>
       <c r="U95" t="b">
         <v>0</v>
       </c>
       <c r="V95" t="b">
         <v>0</v>
       </c>
       <c r="W95" t="b">
         <v>0</v>
       </c>
       <c r="X95" t="b">
         <v>0</v>
       </c>
       <c r="Y95" t="b">
         <v>0</v>
       </c>
       <c r="Z95" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA95" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AB95" t="b">
         <v>0</v>
       </c>
       <c r="AC95" t="b">
         <v>0</v>
       </c>
       <c r="AD95" t="b">
         <v>0</v>
       </c>
       <c r="AE95" t="b">
         <v>0</v>
       </c>
       <c r="AF95" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG95" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH95" t="b">
         <v>0</v>
       </c>
       <c r="AI95" t="b">
         <v>0</v>
       </c>
       <c r="AJ95" t="b">
         <v>0</v>
       </c>
       <c r="AK95" t="b">
         <v>0</v>
       </c>
       <c r="AL95" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ95" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="n">
         <v>101372061</v>
       </c>
       <c r="B96" t="n">
         <v>46492</v>
       </c>
       <c r="C96" t="inlineStr"/>
       <c r="D96" t="inlineStr"/>
       <c r="E96" t="inlineStr">
         <is>
           <t>U.S. EPA 1995</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t xml:space="preserve">U.S. EPA. AP-42: Compilation of air pollutant emission factors. Volume I: Stationary point and area sources, fifth edition. (450AP425ED). Research Triangle Park, NC: U.S. Environmental Protection Agency. [EPA Report]. </t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
           <t>AP-42: Compilation of air pollutant emission factors. Volume I: Stationary point and area sources, fifth edition</t>
@@ -13692,197 +12252,167 @@
       <c r="AA96" t="b">
         <v>0</v>
       </c>
       <c r="AB96" t="b">
         <v>0</v>
       </c>
       <c r="AC96" t="b">
         <v>0</v>
       </c>
       <c r="AD96" t="b">
         <v>0</v>
       </c>
       <c r="AE96" t="b">
         <v>0</v>
       </c>
       <c r="AF96" t="b">
         <v>0</v>
       </c>
       <c r="AG96" t="b">
         <v>0</v>
       </c>
       <c r="AH96" t="b">
         <v>0</v>
       </c>
       <c r="AI96" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ96" t="b">
         <v>0</v>
       </c>
       <c r="AK96" t="b">
         <v>0</v>
       </c>
       <c r="AL96" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ96" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="n">
         <v>101372062</v>
       </c>
       <c r="B97" t="n">
         <v>5068379</v>
       </c>
       <c r="C97" t="inlineStr"/>
       <c r="D97" t="inlineStr"/>
       <c r="E97" t="inlineStr">
         <is>
           <t>[No authors listed] 1995</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t xml:space="preserve"> CORRECTIVE MEASURES STUDY FOR SWMU NO. CP-1, 2, 3, 16,  and  21 DUPONT BEAUMONT WORKS, WITH COVER LETTER DATED 03/16/95.  </t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
           <t>CORRECTIVE MEASURES STUDY FOR SWMU NO. CP-1, 2, 3, 16,  and  21 DUPONT BEAUMONT WORKS, WITH COVER LETTER DATED 03/16/95</t>
         </is>
       </c>
       <c r="H97" t="inlineStr"/>
       <c r="I97" t="inlineStr"/>
       <c r="J97" t="n">
         <v>1995</v>
       </c>
       <c r="K97" t="inlineStr"/>
       <c r="L97" t="inlineStr"/>
       <c r="M97" t="inlineStr"/>
       <c r="N97" s="2" t="n">
         <v>45134.85893081992</v>
       </c>
       <c r="O97" s="2" t="n">
-        <v>45134.85893082018</v>
+        <v>46190.84094646942</v>
       </c>
       <c r="P97" t="b">
         <v>1</v>
       </c>
       <c r="Q97" t="b">
         <v>1</v>
       </c>
       <c r="R97" t="b">
         <v>0</v>
       </c>
       <c r="S97" t="b">
         <v>0</v>
       </c>
       <c r="T97" t="b">
         <v>0</v>
       </c>
       <c r="U97" t="b">
         <v>0</v>
       </c>
       <c r="V97" t="b">
         <v>0</v>
       </c>
       <c r="W97" t="b">
         <v>0</v>
       </c>
       <c r="X97" t="b">
         <v>0</v>
       </c>
       <c r="Y97" t="b">
         <v>0</v>
       </c>
       <c r="Z97" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA97" t="b">
         <v>0</v>
       </c>
       <c r="AB97" t="b">
         <v>0</v>
       </c>
       <c r="AC97" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD97" t="b">
         <v>0</v>
       </c>
       <c r="AE97" t="b">
         <v>0</v>
       </c>
       <c r="AF97" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG97" t="b">
         <v>0</v>
       </c>
       <c r="AH97" t="b">
         <v>0</v>
       </c>
       <c r="AI97" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AJ97" t="b">
         <v>0</v>
       </c>
       <c r="AK97" t="b">
         <v>0</v>
       </c>
       <c r="AL97" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ97" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="n">
         <v>101372063</v>
       </c>
       <c r="B98" t="n">
         <v>5159900</v>
       </c>
       <c r="C98" t="inlineStr"/>
       <c r="D98" t="inlineStr"/>
       <c r="E98" t="inlineStr">
         <is>
           <t>RIVM 2007</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t xml:space="preserve">RIVM. Ecotoxicologically based environmental risk limits for several volatile aliphatic hydrocarbons. (217). (601782002/2007). Bilthoven, Netherlands: National Institute for Public Health and the Environment (RIVM). </t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
           <t>Ecotoxicologically based environmental risk limits for several volatile aliphatic hydrocarbons</t>
@@ -13950,74 +12480,59 @@
       <c r="AA98" t="b">
         <v>0</v>
       </c>
       <c r="AB98" t="b">
         <v>0</v>
       </c>
       <c r="AC98" t="b">
         <v>0</v>
       </c>
       <c r="AD98" t="b">
         <v>0</v>
       </c>
       <c r="AE98" t="b">
         <v>0</v>
       </c>
       <c r="AF98" t="b">
         <v>0</v>
       </c>
       <c r="AG98" t="b">
         <v>0</v>
       </c>
       <c r="AH98" t="b">
         <v>0</v>
       </c>
       <c r="AI98" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ98" t="b">
         <v>0</v>
       </c>
       <c r="AK98" t="b">
         <v>0</v>
       </c>
       <c r="AL98" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ98" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="n">
         <v>101372064</v>
       </c>
       <c r="B99" t="n">
         <v>5253236</v>
       </c>
       <c r="C99" t="inlineStr"/>
       <c r="D99" t="inlineStr"/>
       <c r="E99" t="inlineStr">
         <is>
           <t>Giger W et al. 1981</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t xml:space="preserve">Giger W, Reinhard M, Schaffner C, Zurcher F. Analysis of organic constituents in water by high-resolution gas chromatography in combination with specific detection and computer assisted mass spectrometry.  </t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
           <t>Analysis of organic constituents in water by high-resolution gas chromatography in combination with specific detection and computer assisted mass spectrometry</t>
@@ -14085,74 +12600,59 @@
       <c r="AA99" t="b">
         <v>0</v>
       </c>
       <c r="AB99" t="b">
         <v>0</v>
       </c>
       <c r="AC99" t="b">
         <v>0</v>
       </c>
       <c r="AD99" t="b">
         <v>0</v>
       </c>
       <c r="AE99" t="b">
         <v>0</v>
       </c>
       <c r="AF99" t="b">
         <v>0</v>
       </c>
       <c r="AG99" t="b">
         <v>0</v>
       </c>
       <c r="AH99" t="b">
         <v>0</v>
       </c>
       <c r="AI99" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ99" t="b">
         <v>0</v>
       </c>
       <c r="AK99" t="b">
         <v>0</v>
       </c>
       <c r="AL99" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ99" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="n">
         <v>101372065</v>
       </c>
       <c r="B100" t="n">
         <v>5255836</v>
       </c>
       <c r="C100" t="inlineStr"/>
       <c r="D100" t="inlineStr"/>
       <c r="E100" t="inlineStr">
         <is>
           <t>Love OT Jr et al. 1983</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t xml:space="preserve">Love OT Jr, Miltner RJ, Eilers RG, Fronk-Leist CA. Treatment of volatile organic compounds in drinking water.  </t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
           <t>Treatment of volatile organic compounds in drinking water</t>
@@ -14163,51 +12663,51 @@
           <t>Love OT Jr, Miltner RJ, Eilers RG, Fronk-Leist CA</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
           <t>Love OT Jr et al.</t>
         </is>
       </c>
       <c r="J100" t="n">
         <v>1983</v>
       </c>
       <c r="K100" t="inlineStr"/>
       <c r="L100" t="inlineStr">
         <is>
           <t>Volatile chlorinated and non-chlorinated compounds occur in both untreated and treated drinking water. Because volatilization is restricted, ground waters rather than surface waters are more likely to have high concentrations of these compounds. This document reviews properties, occurrence, and experience, particularly laboratory and pilot scale, with the control of the following compounds: tri- and tetrachloroethylene, cis- and trans-1,2-dichloroethylene; 1,1-dichloroethylene; vinyl and methylene chloride; 1,1,1,-tri-chloroethane; 1,2-dichloroethane; carbon tetrachloride; benzene; chlorobenzene; 1,2-, 1,3-, and 1,4-dichlorobenzene; and 1,2,4-trichlorobenzene. Conventional water treatment will not generally reduce the concentrations of these compounds, but they can be reduced by aeration, adsorption on granular activated carbon or synthetic resins, or combinations of these processes. Boiling can also be effective for home treatment of these contaminants.</t>
         </is>
       </c>
       <c r="M100" t="inlineStr"/>
       <c r="N100" s="2" t="n">
         <v>45134.85893171203</v>
       </c>
       <c r="O100" s="2" t="n">
         <v>45170.77753743048</v>
       </c>
       <c r="P100" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q100" t="b">
         <v>0</v>
       </c>
       <c r="R100" t="b">
         <v>0</v>
       </c>
       <c r="S100" t="b">
         <v>0</v>
       </c>
       <c r="T100" t="b">
         <v>0</v>
       </c>
       <c r="U100" t="b">
         <v>0</v>
       </c>
       <c r="V100" t="b">
         <v>0</v>
       </c>
       <c r="W100" t="b">
         <v>0</v>
       </c>
       <c r="X100" t="b">
         <v>0</v>
       </c>
@@ -14229,65 +12729,50 @@
       <c r="AD100" t="b">
         <v>0</v>
       </c>
       <c r="AE100" t="b">
         <v>0</v>
       </c>
       <c r="AF100" t="b">
         <v>0</v>
       </c>
       <c r="AG100" t="b">
         <v>0</v>
       </c>
       <c r="AH100" t="b">
         <v>0</v>
       </c>
       <c r="AI100" t="b">
         <v>0</v>
       </c>
       <c r="AJ100" t="b">
         <v>0</v>
       </c>
       <c r="AK100" t="b">
         <v>0</v>
       </c>
       <c r="AL100" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ100" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="n">
         <v>101372066</v>
       </c>
       <c r="B101" t="n">
         <v>5419284</v>
       </c>
       <c r="C101" t="inlineStr"/>
       <c r="D101" t="inlineStr">
         <is>
           <t>10.1039/c9ra02450f</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>Qin Pan et al. 2019</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t xml:space="preserve">Qin Pan, Cao F, Lu S, Li L, Guo X, Zhao Bin, Wan Z, Bi Bin. Occurrence and health risk assessment of volatile organic compounds in the surface water of Poyang Lake in March 2017.  </t>
         </is>
@@ -14366,65 +12851,50 @@
       </c>
       <c r="AE101" t="b">
         <v>0</v>
       </c>
       <c r="AF101" t="b">
         <v>0</v>
       </c>
       <c r="AG101" t="b">
         <v>0</v>
       </c>
       <c r="AH101" t="b">
         <v>0</v>
       </c>
       <c r="AI101" t="b">
         <v>0</v>
       </c>
       <c r="AJ101" t="b">
         <v>0</v>
       </c>
       <c r="AK101" t="b">
         <v>0</v>
       </c>
       <c r="AL101" t="b">
         <v>0</v>
       </c>
-      <c r="AM101" t="b">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="102">
       <c r="A102" t="n">
         <v>101372067</v>
       </c>
       <c r="B102" t="n">
         <v>5436291</v>
       </c>
       <c r="C102" t="inlineStr"/>
       <c r="D102" t="inlineStr"/>
       <c r="E102" t="inlineStr">
         <is>
           <t>Andrews WJ, Fallon JD, and Kroening SE</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t xml:space="preserve">Andrews WJ, Fallon JD, Kroening SE. Water-Quality Assessment of Part of the Upper Mississippi River Basin, Minnesota and Wisconsin--Volatile Organic Compounds in Surface and Ground Water, 1978-94.  </t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
           <t>Water-Quality Assessment of Part of the Upper Mississippi River Basin, Minnesota and Wisconsin--Volatile Organic Compounds in Surface and Ground Water, 1978-94</t>
         </is>
       </c>
@@ -14488,74 +12958,59 @@
       <c r="AA102" t="b">
         <v>0</v>
       </c>
       <c r="AB102" t="b">
         <v>0</v>
       </c>
       <c r="AC102" t="b">
         <v>0</v>
       </c>
       <c r="AD102" t="b">
         <v>0</v>
       </c>
       <c r="AE102" t="b">
         <v>0</v>
       </c>
       <c r="AF102" t="b">
         <v>0</v>
       </c>
       <c r="AG102" t="b">
         <v>0</v>
       </c>
       <c r="AH102" t="b">
         <v>0</v>
       </c>
       <c r="AI102" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ102" t="b">
         <v>0</v>
       </c>
       <c r="AK102" t="b">
         <v>0</v>
       </c>
       <c r="AL102" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ102" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="n">
         <v>101372068</v>
       </c>
       <c r="B103" t="n">
         <v>5436670</v>
       </c>
       <c r="C103" t="inlineStr"/>
       <c r="D103" t="inlineStr">
         <is>
           <t>10.3133/ofr20071028</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>Bradley PM 2007</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t xml:space="preserve">Bradley PM. Dichloroethene and vinyl chloride degradation potential in wetland sediments at twin lakes and pen branch, savannah river national laboratory, South Carolina. United States Geological Survey. </t>
         </is>
@@ -14574,51 +13029,51 @@
         <is>
           <t>Bradley PM</t>
         </is>
       </c>
       <c r="J103" t="n">
         <v>2007</v>
       </c>
       <c r="K103" t="inlineStr">
         <is>
           <t>United States Geological Survey.</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
           <t>A series of 14C-radiotracer-based microcosm experiments was conducted to assess the mechanisms and products of degradation of dichloroethene (DCE) and vinyl chloride (VC) in wetland sediments at the Department of Energy (DOE) Savannah River National Laboratory. This project investigated the potential for biotic and abiotic DCE and VC degradation in wetland sediments from the Twin Lakes area of the C-BRP investigative unit and from the portion of Pen Branch located directly down gradient from the CMP investigative unit.</t>
         </is>
       </c>
       <c r="M103" t="inlineStr"/>
       <c r="N103" s="2" t="n">
         <v>45134.85893270584</v>
       </c>
       <c r="O103" s="2" t="n">
         <v>45134.85893270604</v>
       </c>
       <c r="P103" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q103" t="b">
         <v>0</v>
       </c>
       <c r="R103" t="b">
         <v>0</v>
       </c>
       <c r="S103" t="b">
         <v>0</v>
       </c>
       <c r="T103" t="b">
         <v>0</v>
       </c>
       <c r="U103" t="b">
         <v>0</v>
       </c>
       <c r="V103" t="b">
         <v>0</v>
       </c>
       <c r="W103" t="b">
         <v>0</v>
       </c>
       <c r="X103" t="b">
         <v>0</v>
       </c>
@@ -14628,77 +13083,62 @@
       <c r="Z103" t="b">
         <v>0</v>
       </c>
       <c r="AA103" t="b">
         <v>0</v>
       </c>
       <c r="AB103" t="b">
         <v>0</v>
       </c>
       <c r="AC103" t="b">
         <v>0</v>
       </c>
       <c r="AD103" t="b">
         <v>0</v>
       </c>
       <c r="AE103" t="b">
         <v>0</v>
       </c>
       <c r="AF103" t="b">
         <v>0</v>
       </c>
       <c r="AG103" t="b">
         <v>0</v>
       </c>
       <c r="AH103" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AI103" t="b">
         <v>0</v>
       </c>
       <c r="AJ103" t="b">
         <v>0</v>
       </c>
       <c r="AK103" t="b">
         <v>0</v>
       </c>
       <c r="AL103" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ103" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="n">
         <v>101372069</v>
       </c>
       <c r="B104" t="n">
         <v>5437163</v>
       </c>
       <c r="C104" t="inlineStr"/>
       <c r="D104" t="inlineStr"/>
       <c r="E104" t="inlineStr">
         <is>
           <t>Cummings TR and Twenter 1986</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t xml:space="preserve">Cummings TR, Twenter. Assessment of Ground-Water Contamination at Wurtsmith Air Force Base, Michigan, 1982-85.  </t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
           <t>Assessment of Ground-Water Contamination at Wurtsmith Air Force Base, Michigan, 1982-85</t>
@@ -14712,128 +13152,113 @@
       <c r="I104" t="inlineStr">
         <is>
           <t>Cummings TR and Twenter</t>
         </is>
       </c>
       <c r="J104" t="n">
         <v>1986</v>
       </c>
       <c r="K104" t="inlineStr"/>
       <c r="L104" t="inlineStr">
         <is>
           <t>Study of ground-water contamination at Wurtsmith Air Force Base, Michigan, defined the movement and distribution of volatile organic compounds in the glacial sand and gravel aquifer at known sites of contamination, and has defined new plumes at two other sites. The Arrow Street purge system, installed in 1982 to remove contaminants from the Building 43 plume, has lowered concentrations of trichloroethylene (TCE) in groundwater in the central part of the most contaminated area from a range of 1,000 to 2,000 microg/L to about 200 microg/L. TCE is not escaping off-Base from this area. In the southern part of the Base a plume containing principally TCE and dichloroethylene (DCE) has been delineated along Mission Drive. Maximum concentrations observed were 3,290 microg/L of TCE and 1,480 microg/L of DCE. Hydrologically suitable sites for purge wells were identified in the southern part of the plume using a new ground-water flow model of the Base. A benzene plume near the bulk-fuel storage area has shifted to a more northerly direction under influence of the Arrow Street purge system. Sites initially identified for purging the benzene plume have been repositioned because of the change in contaminant movement. JP-4 fuel was found to be accumulating in wells near the bulk-fuel storage area, largely in response to seasonal fluctuations in the water-table. It is thought to originate from a spill that occurred several years ago. In general, concentrations found in water do not differ greatly from those observed in 1981. Since 1981, concentrations of TCE have decreased significantly in the Alert Apron plume. Near the origin of the plume, the concentration of TCE has decreased from 1,000 microg/L in 1980 to 50 microg/L in 1984. Water from Van Etten Lake near the termination of the plume had only a trace of TCE at one site. Benzene detected in water from well AF2 seems to originate near the former site of buried fuel tanks west of the operational apron. During periods of normal purge pumping along Arrow Street, contaminants are drawn toward water-supply wells AF2, AF4, and AF5. (Author 's abstract)</t>
         </is>
       </c>
       <c r="M104" t="inlineStr"/>
       <c r="N104" s="2" t="n">
         <v>45134.85893309253</v>
       </c>
       <c r="O104" s="2" t="n">
         <v>45134.85893309276</v>
       </c>
       <c r="P104" t="b">
         <v>1</v>
       </c>
       <c r="Q104" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R104" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S104" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T104" t="b">
         <v>0</v>
       </c>
       <c r="U104" t="b">
         <v>0</v>
       </c>
       <c r="V104" t="b">
         <v>0</v>
       </c>
       <c r="W104" t="b">
         <v>0</v>
       </c>
       <c r="X104" t="b">
         <v>0</v>
       </c>
       <c r="Y104" t="b">
         <v>0</v>
       </c>
       <c r="Z104" t="b">
         <v>0</v>
       </c>
       <c r="AA104" t="b">
         <v>0</v>
       </c>
       <c r="AB104" t="b">
         <v>0</v>
       </c>
       <c r="AC104" t="b">
         <v>0</v>
       </c>
       <c r="AD104" t="b">
         <v>0</v>
       </c>
       <c r="AE104" t="b">
         <v>0</v>
       </c>
       <c r="AF104" t="b">
         <v>0</v>
       </c>
       <c r="AG104" t="b">
         <v>0</v>
       </c>
       <c r="AH104" t="b">
         <v>0</v>
       </c>
       <c r="AI104" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ104" t="b">
         <v>0</v>
       </c>
       <c r="AK104" t="b">
         <v>0</v>
       </c>
       <c r="AL104" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ104" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="n">
         <v>101372070</v>
       </c>
       <c r="B105" t="n">
         <v>5437826</v>
       </c>
       <c r="C105" t="inlineStr"/>
       <c r="D105" t="inlineStr"/>
       <c r="E105" t="inlineStr">
         <is>
           <t>Falwell R, Bigsby PR, and Myers NC 1991</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t xml:space="preserve">Falwell R, Bigsby PR, Myers NC. Hydrogeology and Ground-Water-Quality Conditions at the Linn County Landfill, Eastern Kansas, 1988-89.  </t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
           <t>Hydrogeology and Ground-Water-Quality Conditions at the Linn County Landfill, Eastern Kansas, 1988-89</t>
@@ -14901,74 +13326,59 @@
       <c r="AA105" t="b">
         <v>0</v>
       </c>
       <c r="AB105" t="b">
         <v>0</v>
       </c>
       <c r="AC105" t="b">
         <v>0</v>
       </c>
       <c r="AD105" t="b">
         <v>0</v>
       </c>
       <c r="AE105" t="b">
         <v>0</v>
       </c>
       <c r="AF105" t="b">
         <v>0</v>
       </c>
       <c r="AG105" t="b">
         <v>0</v>
       </c>
       <c r="AH105" t="b">
         <v>0</v>
       </c>
       <c r="AI105" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ105" t="b">
         <v>0</v>
       </c>
       <c r="AK105" t="b">
         <v>0</v>
       </c>
       <c r="AL105" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ105" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="n">
         <v>101372071</v>
       </c>
       <c r="B106" t="n">
         <v>5437962</v>
       </c>
       <c r="C106" t="inlineStr"/>
       <c r="D106" t="inlineStr"/>
       <c r="E106" t="inlineStr">
         <is>
           <t>Fusillo TV and Voronin LM 1981</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t xml:space="preserve">Fusillo TV, Voronin LM. Water-Quality Data for the Potomac-Raritan-Magothy Aquifer System, Trenton to Pennsville, New Jersey, 1980.  </t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
           <t>Water-Quality Data for the Potomac-Raritan-Magothy Aquifer System, Trenton to Pennsville, New Jersey, 1980</t>
@@ -15047,65 +13457,50 @@
       </c>
       <c r="AE106" t="b">
         <v>0</v>
       </c>
       <c r="AF106" t="b">
         <v>0</v>
       </c>
       <c r="AG106" t="b">
         <v>0</v>
       </c>
       <c r="AH106" t="b">
         <v>0</v>
       </c>
       <c r="AI106" t="b">
         <v>0</v>
       </c>
       <c r="AJ106" t="b">
         <v>0</v>
       </c>
       <c r="AK106" t="b">
         <v>0</v>
       </c>
       <c r="AL106" t="b">
         <v>0</v>
       </c>
-      <c r="AM106" t="b">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="107">
       <c r="A107" t="n">
         <v>101372072</v>
       </c>
       <c r="B107" t="n">
         <v>5438106</v>
       </c>
       <c r="C107" t="inlineStr"/>
       <c r="D107" t="inlineStr"/>
       <c r="E107" t="inlineStr">
         <is>
           <t>Glass RL 1996</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t xml:space="preserve">Glass RL. Hydrologic and water-quality data for U.S. Coast Guard Support Center Kodiak, Alaska, 1987-89.  </t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
           <t>Hydrologic and water-quality data for U.S. Coast Guard Support Center Kodiak, Alaska, 1987-89</t>
         </is>
       </c>
@@ -15182,65 +13577,50 @@
       </c>
       <c r="AE107" t="b">
         <v>0</v>
       </c>
       <c r="AF107" t="b">
         <v>0</v>
       </c>
       <c r="AG107" t="b">
         <v>0</v>
       </c>
       <c r="AH107" t="b">
         <v>0</v>
       </c>
       <c r="AI107" t="b">
         <v>0</v>
       </c>
       <c r="AJ107" t="b">
         <v>0</v>
       </c>
       <c r="AK107" t="b">
         <v>0</v>
       </c>
       <c r="AL107" t="b">
         <v>0</v>
       </c>
-      <c r="AM107" t="b">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="108">
       <c r="A108" t="n">
         <v>101372073</v>
       </c>
       <c r="B108" t="n">
         <v>5438509</v>
       </c>
       <c r="C108" t="inlineStr"/>
       <c r="D108" t="inlineStr"/>
       <c r="E108" t="inlineStr">
         <is>
           <t>Heck BA, Myers NC, and Hargadine DA 1992</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t xml:space="preserve">Heck BA, Myers NC, Hargadine DA. Hydrogeology and Ground-Water Quality Conditions at the Reno County Landfill, South-Central Kansas, 1990-91.  </t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
           <t>Hydrogeology and Ground-Water Quality Conditions at the Reno County Landfill, South-Central Kansas, 1990-91</t>
         </is>
       </c>
@@ -15317,65 +13697,50 @@
       </c>
       <c r="AE108" t="b">
         <v>0</v>
       </c>
       <c r="AF108" t="b">
         <v>0</v>
       </c>
       <c r="AG108" t="b">
         <v>0</v>
       </c>
       <c r="AH108" t="b">
         <v>0</v>
       </c>
       <c r="AI108" t="b">
         <v>0</v>
       </c>
       <c r="AJ108" t="b">
         <v>0</v>
       </c>
       <c r="AK108" t="b">
         <v>0</v>
       </c>
       <c r="AL108" t="b">
         <v>0</v>
       </c>
-      <c r="AM108" t="b">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="109">
       <c r="A109" t="n">
         <v>101372074</v>
       </c>
       <c r="B109" t="n">
         <v>5438705</v>
       </c>
       <c r="C109" t="inlineStr"/>
       <c r="D109" t="inlineStr"/>
       <c r="E109" t="inlineStr">
         <is>
           <t>Hunt J, Birch G, and Warne MSJ 2007</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t xml:space="preserve">Hunt J, Birch G, Warne MSJ. Deriving trigger values for, and assessing hazard posed by, volatile chlorinated hydrocarbons in a sydney estuary.  </t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
           <t>Deriving trigger values for, and assessing hazard posed by, volatile chlorinated hydrocarbons in a sydney estuary</t>
         </is>
       </c>
@@ -15452,65 +13817,50 @@
       </c>
       <c r="AE109" t="b">
         <v>0</v>
       </c>
       <c r="AF109" t="b">
         <v>0</v>
       </c>
       <c r="AG109" t="b">
         <v>0</v>
       </c>
       <c r="AH109" t="b">
         <v>0</v>
       </c>
       <c r="AI109" t="b">
         <v>0</v>
       </c>
       <c r="AJ109" t="b">
         <v>0</v>
       </c>
       <c r="AK109" t="b">
         <v>0</v>
       </c>
       <c r="AL109" t="b">
         <v>0</v>
       </c>
-      <c r="AM109" t="b">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="110">
       <c r="A110" t="n">
         <v>101372075</v>
       </c>
       <c r="B110" t="n">
         <v>5439557</v>
       </c>
       <c r="C110" t="inlineStr"/>
       <c r="D110" t="inlineStr"/>
       <c r="E110" t="inlineStr">
         <is>
           <t>Lapham WW and Olimpio JC 1989</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t xml:space="preserve">Lapham WW, Olimpio JC. Yield and Quality of Ground Water from Stratified-Drift Aquifers , Taunton River Basin, Massachusetts: Executive Summary.  </t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
           <t>Yield and Quality of Ground Water from Stratified-Drift Aquifers , Taunton River Basin, Massachusetts: Executive Summary</t>
         </is>
       </c>
@@ -15576,74 +13926,59 @@
       <c r="AA110" t="b">
         <v>0</v>
       </c>
       <c r="AB110" t="b">
         <v>0</v>
       </c>
       <c r="AC110" t="b">
         <v>0</v>
       </c>
       <c r="AD110" t="b">
         <v>0</v>
       </c>
       <c r="AE110" t="b">
         <v>0</v>
       </c>
       <c r="AF110" t="b">
         <v>0</v>
       </c>
       <c r="AG110" t="b">
         <v>0</v>
       </c>
       <c r="AH110" t="b">
         <v>0</v>
       </c>
       <c r="AI110" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ110" t="b">
         <v>0</v>
       </c>
       <c r="AK110" t="b">
         <v>0</v>
       </c>
       <c r="AL110" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ110" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="n">
         <v>101372076</v>
       </c>
       <c r="B111" t="n">
         <v>5440304</v>
       </c>
       <c r="C111" t="inlineStr"/>
       <c r="D111" t="inlineStr"/>
       <c r="E111" t="inlineStr">
         <is>
           <t>Mack TJ 1997</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t xml:space="preserve">Mack TJ. Design of monitoring wells, hydrogeology, and ground-water quality beneath Country Pond, Kingston, New Hampshire.  </t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
           <t>Design of monitoring wells, hydrogeology, and ground-water quality beneath Country Pond, Kingston, New Hampshire</t>
@@ -15722,65 +14057,50 @@
       </c>
       <c r="AE111" t="b">
         <v>0</v>
       </c>
       <c r="AF111" t="b">
         <v>0</v>
       </c>
       <c r="AG111" t="b">
         <v>0</v>
       </c>
       <c r="AH111" t="b">
         <v>0</v>
       </c>
       <c r="AI111" t="b">
         <v>0</v>
       </c>
       <c r="AJ111" t="b">
         <v>0</v>
       </c>
       <c r="AK111" t="b">
         <v>0</v>
       </c>
       <c r="AL111" t="b">
         <v>0</v>
       </c>
-      <c r="AM111" t="b">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="112">
       <c r="A112" t="n">
         <v>101372077</v>
       </c>
       <c r="B112" t="n">
         <v>5440660</v>
       </c>
       <c r="C112" t="inlineStr"/>
       <c r="D112" t="inlineStr"/>
       <c r="E112" t="inlineStr">
         <is>
           <t>Miermans CJH, Van Der Velde, LE, and Frintrop PCM 2000</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t xml:space="preserve">Miermans CJH, Van Der Velde, LE, Frintrop PCM. Analysis of volatile organic compounds, using the purge and trap injector coupled to a gas chromatograph ion-trap mass spectrometer review of the results in Dutch surface water of the Rhine, Meuse, Northern Delta area and Westerscheldt, over the period 1992-1997.  </t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
           <t>Analysis of volatile organic compounds, using the purge and trap injector coupled to a gas chromatograph ion-trap mass spectrometer review of the results in Dutch surface water of the Rhine, Meuse, Northern Delta area and Westerscheldt, over the period 1992-1997</t>
         </is>
       </c>
@@ -15857,65 +14177,50 @@
       </c>
       <c r="AE112" t="b">
         <v>0</v>
       </c>
       <c r="AF112" t="b">
         <v>0</v>
       </c>
       <c r="AG112" t="b">
         <v>0</v>
       </c>
       <c r="AH112" t="b">
         <v>0</v>
       </c>
       <c r="AI112" t="b">
         <v>0</v>
       </c>
       <c r="AJ112" t="b">
         <v>0</v>
       </c>
       <c r="AK112" t="b">
         <v>0</v>
       </c>
       <c r="AL112" t="b">
         <v>0</v>
       </c>
-      <c r="AM112" t="b">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="113">
       <c r="A113" t="n">
         <v>101372078</v>
       </c>
       <c r="B113" t="n">
         <v>5442275</v>
       </c>
       <c r="C113" t="inlineStr"/>
       <c r="D113" t="inlineStr"/>
       <c r="E113" t="inlineStr">
         <is>
           <t>Sargent B and Storck DA 1994</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t xml:space="preserve">Sargent B, Storck DA. Contamination of Shallow Ground Water in the Area of Building 95, Picatinny Arsenal, New Jersey, 1985&lt;ND&gt;90.  </t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
           <t>Contamination of Shallow Ground Water in the Area of Building 95, Picatinny Arsenal, New Jersey, 1985&lt;ND&gt;90</t>
         </is>
       </c>
@@ -15981,74 +14286,59 @@
       <c r="AA113" t="b">
         <v>0</v>
       </c>
       <c r="AB113" t="b">
         <v>0</v>
       </c>
       <c r="AC113" t="b">
         <v>0</v>
       </c>
       <c r="AD113" t="b">
         <v>0</v>
       </c>
       <c r="AE113" t="b">
         <v>0</v>
       </c>
       <c r="AF113" t="b">
         <v>0</v>
       </c>
       <c r="AG113" t="b">
         <v>0</v>
       </c>
       <c r="AH113" t="b">
         <v>0</v>
       </c>
       <c r="AI113" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ113" t="b">
         <v>0</v>
       </c>
       <c r="AK113" t="b">
         <v>0</v>
       </c>
       <c r="AL113" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ113" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="n">
         <v>101372079</v>
       </c>
       <c r="B114" t="n">
         <v>5450687</v>
       </c>
       <c r="C114" t="inlineStr"/>
       <c r="D114" t="inlineStr"/>
       <c r="E114" t="inlineStr">
         <is>
           <t>Vroblesky DA and Campbell TR 2000</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t xml:space="preserve">Vroblesky DA, Campbell TR. Simple, Inexpensive Diffusion Samplers for Monitoring VOCs in Ground Water.  </t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
           <t>Simple, Inexpensive Diffusion Samplers for Monitoring VOCs in Ground Water</t>
@@ -16059,51 +14349,51 @@
           <t>Vroblesky DA, Campbell TR</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
           <t>Vroblesky DA and Campbell TR</t>
         </is>
       </c>
       <c r="J114" t="n">
         <v>2000</v>
       </c>
       <c r="K114" t="inlineStr"/>
       <c r="L114" t="inlineStr">
         <is>
           <t>Laboratory and field data are presented on issues involving the use of water-filled polyethylene diffusion samplers to monitor VOCs in groundwater. Testing was conducted to determine the amount of time needed for the diffusion samplers to equilibrate and the types of compounds for which the diffusion samplers are applicable. The samplers consisted of a single layer of low-density polyethylene lay-flat tubing, and the equilibration time for the samplers was determined for benzene, cis-1,2-dichloroethene, tetrachloroethene, trichloroethene, toluene, 1,2-dibromoethane, methyl tert-butyl ether, naphthalene, and total xylenes. For cis-1,2-dichloroethene, benzene, trichloroethene, toluene, 1,2-dibromoethane, and tetrachloroethene, the time required for equilibration in the samplers was approximately 24 h at 21 degree C, while 48 h was required for the other compounds. The samplers were found to be applicable to a wide range of VOCs.</t>
         </is>
       </c>
       <c r="M114" t="inlineStr"/>
       <c r="N114" s="2" t="n">
         <v>45134.85893601485</v>
       </c>
       <c r="O114" s="2" t="n">
         <v>45134.85893601508</v>
       </c>
       <c r="P114" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q114" t="b">
         <v>0</v>
       </c>
       <c r="R114" t="b">
         <v>0</v>
       </c>
       <c r="S114" t="b">
         <v>0</v>
       </c>
       <c r="T114" t="b">
         <v>0</v>
       </c>
       <c r="U114" t="b">
         <v>0</v>
       </c>
       <c r="V114" t="b">
         <v>0</v>
       </c>
       <c r="W114" t="b">
         <v>0</v>
       </c>
       <c r="X114" t="b">
         <v>0</v>
       </c>
@@ -16125,65 +14415,50 @@
       <c r="AD114" t="b">
         <v>0</v>
       </c>
       <c r="AE114" t="b">
         <v>0</v>
       </c>
       <c r="AF114" t="b">
         <v>0</v>
       </c>
       <c r="AG114" t="b">
         <v>0</v>
       </c>
       <c r="AH114" t="b">
         <v>0</v>
       </c>
       <c r="AI114" t="b">
         <v>0</v>
       </c>
       <c r="AJ114" t="b">
         <v>0</v>
       </c>
       <c r="AK114" t="b">
         <v>0</v>
       </c>
       <c r="AL114" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ114" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="n">
         <v>101372080</v>
       </c>
       <c r="B115" t="n">
         <v>5451606</v>
       </c>
       <c r="C115" t="inlineStr"/>
       <c r="D115" t="inlineStr"/>
       <c r="E115" t="inlineStr">
         <is>
           <t>[No authors listed] 1994</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t xml:space="preserve"> Public health assessment for Otis Air National Guard Base/Camp Edwards, Falmouth, Barnstable County, Massachusetts, Region 1. MA2570024487. Final rept.  </t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
           <t>Public health assessment for Otis Air National Guard Base/Camp Edwards, Falmouth, Barnstable County, Massachusetts, Region 1. MA2570024487. Final rept</t>
@@ -16254,65 +14529,50 @@
       </c>
       <c r="AE115" t="b">
         <v>0</v>
       </c>
       <c r="AF115" t="b">
         <v>0</v>
       </c>
       <c r="AG115" t="b">
         <v>0</v>
       </c>
       <c r="AH115" t="b">
         <v>0</v>
       </c>
       <c r="AI115" t="b">
         <v>0</v>
       </c>
       <c r="AJ115" t="b">
         <v>0</v>
       </c>
       <c r="AK115" t="b">
         <v>0</v>
       </c>
       <c r="AL115" t="b">
         <v>0</v>
       </c>
-      <c r="AM115" t="b">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="116">
       <c r="A116" t="n">
         <v>101372081</v>
       </c>
       <c r="B116" t="n">
         <v>5451609</v>
       </c>
       <c r="C116" t="inlineStr"/>
       <c r="D116" t="inlineStr"/>
       <c r="E116" t="inlineStr">
         <is>
           <t>[No authors listed] 1988</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t xml:space="preserve"> Installation Restoration Program. Stage 3: McClellan Air Force Base, Semiannual Informal Technical Report.  </t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
           <t>Installation Restoration Program. Stage 3: McClellan Air Force Base, Semiannual Informal Technical Report</t>
         </is>
       </c>
@@ -16370,74 +14630,59 @@
       <c r="AA116" t="b">
         <v>0</v>
       </c>
       <c r="AB116" t="b">
         <v>0</v>
       </c>
       <c r="AC116" t="b">
         <v>0</v>
       </c>
       <c r="AD116" t="b">
         <v>0</v>
       </c>
       <c r="AE116" t="b">
         <v>0</v>
       </c>
       <c r="AF116" t="b">
         <v>0</v>
       </c>
       <c r="AG116" t="b">
         <v>0</v>
       </c>
       <c r="AH116" t="b">
         <v>0</v>
       </c>
       <c r="AI116" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ116" t="b">
         <v>0</v>
       </c>
       <c r="AK116" t="b">
         <v>0</v>
       </c>
       <c r="AL116" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ116" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="n">
         <v>101372082</v>
       </c>
       <c r="B117" t="n">
         <v>5452031</v>
       </c>
       <c r="C117" t="inlineStr"/>
       <c r="D117" t="inlineStr"/>
       <c r="E117" t="inlineStr">
         <is>
           <t>[No authors listed] 1993</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t xml:space="preserve"> Mixed waste management facility (MWMF) groundwater monitoring report. Fourth quarter 1992 and 1992 summary. Progress rept.  </t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
           <t>Mixed waste management facility (MWMF) groundwater monitoring report. Fourth quarter 1992 and 1992 summary. Progress rept</t>
@@ -16508,65 +14753,50 @@
       </c>
       <c r="AE117" t="b">
         <v>0</v>
       </c>
       <c r="AF117" t="b">
         <v>0</v>
       </c>
       <c r="AG117" t="b">
         <v>0</v>
       </c>
       <c r="AH117" t="b">
         <v>0</v>
       </c>
       <c r="AI117" t="b">
         <v>0</v>
       </c>
       <c r="AJ117" t="b">
         <v>0</v>
       </c>
       <c r="AK117" t="b">
         <v>0</v>
       </c>
       <c r="AL117" t="b">
         <v>0</v>
       </c>
-      <c r="AM117" t="b">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="118">
       <c r="A118" t="n">
         <v>101372083</v>
       </c>
       <c r="B118" t="n">
         <v>5471082</v>
       </c>
       <c r="C118" t="inlineStr"/>
       <c r="D118" t="inlineStr"/>
       <c r="E118" t="inlineStr">
         <is>
           <t>Lee YS 1981</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t xml:space="preserve">Lee YS. THE COMPARATIVE EFFECT OF OZONE AND CHLORINE ON THE CHEMICAL CONSTITUENTS IN SECONDARY SEWAGE EFFLUENTS BY GC-MS.  </t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
           <t>THE COMPARATIVE EFFECT OF OZONE AND CHLORINE ON THE CHEMICAL CONSTITUENTS IN SECONDARY SEWAGE EFFLUENTS BY GC-MS</t>
         </is>
       </c>
@@ -16632,74 +14862,59 @@
       <c r="AA118" t="b">
         <v>0</v>
       </c>
       <c r="AB118" t="b">
         <v>0</v>
       </c>
       <c r="AC118" t="b">
         <v>0</v>
       </c>
       <c r="AD118" t="b">
         <v>0</v>
       </c>
       <c r="AE118" t="b">
         <v>0</v>
       </c>
       <c r="AF118" t="b">
         <v>0</v>
       </c>
       <c r="AG118" t="b">
         <v>0</v>
       </c>
       <c r="AH118" t="b">
         <v>0</v>
       </c>
       <c r="AI118" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ118" t="b">
         <v>0</v>
       </c>
       <c r="AK118" t="b">
         <v>0</v>
       </c>
       <c r="AL118" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ118" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="n">
         <v>101372084</v>
       </c>
       <c r="B119" t="n">
         <v>5475981</v>
       </c>
       <c r="C119" t="inlineStr"/>
       <c r="D119" t="inlineStr"/>
       <c r="E119" t="inlineStr">
         <is>
           <t>Howie B 1991</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t xml:space="preserve">Howie B. Effects of Dried Wastewater-Treatment Sludge Application on Ground-Water Quality in South Dade County, Florida.  </t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
           <t>Effects of Dried Wastewater-Treatment Sludge Application on Ground-Water Quality in South Dade County, Florida</t>
@@ -16767,74 +14982,59 @@
       <c r="AA119" t="b">
         <v>0</v>
       </c>
       <c r="AB119" t="b">
         <v>0</v>
       </c>
       <c r="AC119" t="b">
         <v>0</v>
       </c>
       <c r="AD119" t="b">
         <v>0</v>
       </c>
       <c r="AE119" t="b">
         <v>0</v>
       </c>
       <c r="AF119" t="b">
         <v>0</v>
       </c>
       <c r="AG119" t="b">
         <v>0</v>
       </c>
       <c r="AH119" t="b">
         <v>0</v>
       </c>
       <c r="AI119" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ119" t="b">
         <v>0</v>
       </c>
       <c r="AK119" t="b">
         <v>0</v>
       </c>
       <c r="AL119" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ119" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="n">
         <v>101372085</v>
       </c>
       <c r="B120" t="n">
         <v>5477444</v>
       </c>
       <c r="C120" t="inlineStr"/>
       <c r="D120" t="inlineStr"/>
       <c r="E120" t="inlineStr">
         <is>
           <t>Schneider BJ and Oaksford ET 1986</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t xml:space="preserve">Schneider BJ, Oaksford ET. Design, Operation, and Monitoring Capability of an Experimental Artificial-Recharge Facility at East Meadow, Long Island, New York.  </t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
           <t>Design, Operation, and Monitoring Capability of an Experimental Artificial-Recharge Facility at East Meadow, Long Island, New York</t>
@@ -16913,65 +15113,50 @@
       </c>
       <c r="AE120" t="b">
         <v>0</v>
       </c>
       <c r="AF120" t="b">
         <v>0</v>
       </c>
       <c r="AG120" t="b">
         <v>0</v>
       </c>
       <c r="AH120" t="b">
         <v>0</v>
       </c>
       <c r="AI120" t="b">
         <v>0</v>
       </c>
       <c r="AJ120" t="b">
         <v>0</v>
       </c>
       <c r="AK120" t="b">
         <v>0</v>
       </c>
       <c r="AL120" t="b">
         <v>0</v>
       </c>
-      <c r="AM120" t="b">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="121">
       <c r="A121" t="n">
         <v>101372086</v>
       </c>
       <c r="B121" t="n">
         <v>5478191</v>
       </c>
       <c r="C121" t="inlineStr"/>
       <c r="D121" t="inlineStr"/>
       <c r="E121" t="inlineStr">
         <is>
           <t>Anderson D and Dicianna D 1989</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t xml:space="preserve">Anderson D, Dicianna D. Preliminary Data Summary for the Solvent Recycling Industry.  </t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
           <t>Preliminary Data Summary for the Solvent Recycling Industry</t>
         </is>
       </c>
@@ -17048,65 +15233,50 @@
       </c>
       <c r="AE121" t="b">
         <v>0</v>
       </c>
       <c r="AF121" t="b">
         <v>0</v>
       </c>
       <c r="AG121" t="b">
         <v>0</v>
       </c>
       <c r="AH121" t="b">
         <v>0</v>
       </c>
       <c r="AI121" t="b">
         <v>0</v>
       </c>
       <c r="AJ121" t="b">
         <v>0</v>
       </c>
       <c r="AK121" t="b">
         <v>0</v>
       </c>
       <c r="AL121" t="b">
         <v>0</v>
       </c>
-      <c r="AM121" t="b">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="122">
       <c r="A122" t="n">
         <v>101372087</v>
       </c>
       <c r="B122" t="n">
         <v>5488692</v>
       </c>
       <c r="C122" t="inlineStr"/>
       <c r="D122" t="inlineStr"/>
       <c r="E122" t="inlineStr">
         <is>
           <t>Berlow JR and Jones L 1989</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t xml:space="preserve">Berlow JR, Jones L. Final Best Demonstrated Available Technology (BDAT) Background Document for Wastes from the Production of 1,1 ,1-Trichloroethane: K028, K029, K095, K096.  </t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
           <t>Final Best Demonstrated Available Technology (BDAT) Background Document for Wastes from the Production of 1,1 ,1-Trichloroethane: K028, K029, K095, K096</t>
         </is>
       </c>
@@ -17172,74 +15342,59 @@
       <c r="AA122" t="b">
         <v>0</v>
       </c>
       <c r="AB122" t="b">
         <v>0</v>
       </c>
       <c r="AC122" t="b">
         <v>0</v>
       </c>
       <c r="AD122" t="b">
         <v>0</v>
       </c>
       <c r="AE122" t="b">
         <v>0</v>
       </c>
       <c r="AF122" t="b">
         <v>0</v>
       </c>
       <c r="AG122" t="b">
         <v>0</v>
       </c>
       <c r="AH122" t="b">
         <v>0</v>
       </c>
       <c r="AI122" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ122" t="b">
         <v>0</v>
       </c>
       <c r="AK122" t="b">
         <v>0</v>
       </c>
       <c r="AL122" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ122" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="n">
         <v>101372088</v>
       </c>
       <c r="B123" t="n">
         <v>5489294</v>
       </c>
       <c r="C123" t="inlineStr"/>
       <c r="D123" t="inlineStr"/>
       <c r="E123" t="inlineStr">
         <is>
           <t>Campbell TR 1997</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t xml:space="preserve">Campbell TR. Soil, water, and streambed quality at a demolished asphalt plant, Fort Bragg, North Carolina, 1992-94.  </t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
           <t>Soil, water, and streambed quality at a demolished asphalt plant, Fort Bragg, North Carolina, 1992-94</t>
@@ -17318,65 +15473,50 @@
       </c>
       <c r="AE123" t="b">
         <v>0</v>
       </c>
       <c r="AF123" t="b">
         <v>0</v>
       </c>
       <c r="AG123" t="b">
         <v>0</v>
       </c>
       <c r="AH123" t="b">
         <v>0</v>
       </c>
       <c r="AI123" t="b">
         <v>0</v>
       </c>
       <c r="AJ123" t="b">
         <v>0</v>
       </c>
       <c r="AK123" t="b">
         <v>0</v>
       </c>
       <c r="AL123" t="b">
         <v>0</v>
       </c>
-      <c r="AM123" t="b">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="124">
       <c r="A124" t="n">
         <v>101372089</v>
       </c>
       <c r="B124" t="n">
         <v>5489451</v>
       </c>
       <c r="C124" t="inlineStr"/>
       <c r="D124" t="inlineStr"/>
       <c r="E124" t="inlineStr">
         <is>
           <t>Melvin RL et al. 1994</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t xml:space="preserve">Melvin RL, Stone  JR, Craft PA, Lane JW Jr, Davies BS III. Geohydrology and water quality of the Durham Center area, Durham, Connecticut.  </t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
           <t>Geohydrology and water quality of the Durham Center area, Durham, Connecticut</t>
         </is>
       </c>
@@ -17442,74 +15582,59 @@
       <c r="AA124" t="b">
         <v>0</v>
       </c>
       <c r="AB124" t="b">
         <v>0</v>
       </c>
       <c r="AC124" t="b">
         <v>0</v>
       </c>
       <c r="AD124" t="b">
         <v>0</v>
       </c>
       <c r="AE124" t="b">
         <v>0</v>
       </c>
       <c r="AF124" t="b">
         <v>0</v>
       </c>
       <c r="AG124" t="b">
         <v>0</v>
       </c>
       <c r="AH124" t="b">
         <v>0</v>
       </c>
       <c r="AI124" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ124" t="b">
         <v>0</v>
       </c>
       <c r="AK124" t="b">
         <v>0</v>
       </c>
       <c r="AL124" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ124" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="n">
         <v>101372090</v>
       </c>
       <c r="B125" t="n">
         <v>5553456</v>
       </c>
       <c r="C125" t="n">
         <v>18007981</v>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>10.1289/ehp.10253</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>Rowe BL et al. 2007</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
@@ -17533,57 +15658,57 @@
       </c>
       <c r="J125" t="n">
         <v>2007</v>
       </c>
       <c r="K125" t="inlineStr">
         <is>
           <t>Environmental Health Perspectives 115:1539-46. [Environmental health perspectives].</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
           <t>BACKGROUND: As the population and demand for safe drinking water from domestic wells increase, it is important to examine water quality and contaminant occurrence. A national assessment in 2006 by the U.S. Geological Survey reported findings for 55 volatile organic compounds (VOCs) based on 2,401 domestic wells sampled during 1985-2002. OBJECTIVES: We examined the occurrence of individual and multiple VOCs and assessed the potential human-health relevance of VOC concentrations. We also identified hydrogeologic and anthropogenic variables that influence the probability of VOC occurrence. METHODS: The domestic well samples were collected at the wellhead before treatment of water and analyzed for 55 VOCs. Results were used to examine VOC occurrence and identify associations of multiple explanatory variables using logistic regression analyses. We used a screening-level assessment to compare VOC concentrations to U.S. Environmental Protection Agency maximum contaminant levels (MCLs) and health-based screening levels. RESULTS: We detected VOCs in 65% of the samples; about one-half of these samples contained VOC mixtures. Frequently detected VOCs included chloroform, toluene, 1,2,4-trimethylbenzene, and perchloroethene. VOC concentrations generally were &lt; 1 microg/L. One or more VOC concentrations were greater than MCLs in 1.2% of samples, including dibromochloropropane, 1,2-dichloropropane, and ethylene dibromide (fumigants); perchloroethene and trichloroethene (solvents); and 1,1-dichloroethene (organic synthesis compound). CONCLUSIONS: Drinking water supplied by domestic wells is vulnerable to low-level VOC contamination. About 1% of samples had concentrations of potential human-health concern. Identifying factors associated with VOC occurrence may aid in understanding the sources, transport, and fate of VOCs in groundwater.</t>
         </is>
       </c>
       <c r="M125" t="inlineStr"/>
       <c r="N125" s="2" t="n">
         <v>45134.85893933413</v>
       </c>
       <c r="O125" s="2" t="n">
         <v>45146.85890517348</v>
       </c>
       <c r="P125" t="b">
         <v>1</v>
       </c>
       <c r="Q125" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R125" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S125" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T125" t="b">
         <v>0</v>
       </c>
       <c r="U125" t="b">
         <v>0</v>
       </c>
       <c r="V125" t="b">
         <v>0</v>
       </c>
       <c r="W125" t="b">
         <v>0</v>
       </c>
       <c r="X125" t="b">
         <v>0</v>
       </c>
       <c r="Y125" t="b">
         <v>0</v>
       </c>
       <c r="Z125" t="b">
         <v>0</v>
       </c>
       <c r="AA125" t="b">
         <v>0</v>
       </c>
@@ -17596,65 +15721,50 @@
       <c r="AD125" t="b">
         <v>0</v>
       </c>
       <c r="AE125" t="b">
         <v>0</v>
       </c>
       <c r="AF125" t="b">
         <v>0</v>
       </c>
       <c r="AG125" t="b">
         <v>0</v>
       </c>
       <c r="AH125" t="b">
         <v>0</v>
       </c>
       <c r="AI125" t="b">
         <v>0</v>
       </c>
       <c r="AJ125" t="b">
         <v>0</v>
       </c>
       <c r="AK125" t="b">
         <v>0</v>
       </c>
       <c r="AL125" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ125" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="n">
         <v>101372091</v>
       </c>
       <c r="B126" t="n">
         <v>5554519</v>
       </c>
       <c r="C126" t="inlineStr"/>
       <c r="D126" t="inlineStr"/>
       <c r="E126" t="inlineStr">
         <is>
           <t>Falta RW et al. 2005</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t xml:space="preserve">Falta RW, Bulsara N, Henderson JK, Mayer RA. Leaded-gasoline additives still contaminate groundwater. Environmental Science and Technology 39:379A-384A. [Environmental science &amp; technology]. </t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
           <t>Leaded-gasoline additives still contaminate groundwater</t>
@@ -17665,51 +15775,51 @@
           <t>Falta RW, Bulsara N, Henderson JK, Mayer RA</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
           <t>Falta RW et al.</t>
         </is>
       </c>
       <c r="J126" t="n">
         <v>2005</v>
       </c>
       <c r="K126" t="inlineStr">
         <is>
           <t>Environmental Science and Technology 39:379A-384A. [Environmental science &amp; technology].</t>
         </is>
       </c>
       <c r="L126" t="inlineStr"/>
       <c r="M126" t="inlineStr"/>
       <c r="N126" s="2" t="n">
         <v>45134.85893985334</v>
       </c>
       <c r="O126" s="2" t="n">
         <v>45170.78558393478</v>
       </c>
       <c r="P126" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q126" t="b">
         <v>0</v>
       </c>
       <c r="R126" t="b">
         <v>0</v>
       </c>
       <c r="S126" t="b">
         <v>0</v>
       </c>
       <c r="T126" t="b">
         <v>0</v>
       </c>
       <c r="U126" t="b">
         <v>0</v>
       </c>
       <c r="V126" t="b">
         <v>0</v>
       </c>
       <c r="W126" t="b">
         <v>0</v>
       </c>
       <c r="X126" t="b">
         <v>0</v>
       </c>
@@ -17731,108 +15841,93 @@
       <c r="AD126" t="b">
         <v>0</v>
       </c>
       <c r="AE126" t="b">
         <v>0</v>
       </c>
       <c r="AF126" t="b">
         <v>0</v>
       </c>
       <c r="AG126" t="b">
         <v>0</v>
       </c>
       <c r="AH126" t="b">
         <v>0</v>
       </c>
       <c r="AI126" t="b">
         <v>0</v>
       </c>
       <c r="AJ126" t="b">
         <v>0</v>
       </c>
       <c r="AK126" t="b">
         <v>0</v>
       </c>
       <c r="AL126" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ126" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="n">
         <v>101372092</v>
       </c>
       <c r="B127" t="n">
         <v>5665679</v>
       </c>
       <c r="C127" t="inlineStr"/>
       <c r="D127" t="inlineStr"/>
       <c r="E127" t="inlineStr">
         <is>
           <t>[No authors listed] 1982</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t xml:space="preserve"> HEXACHLOROBUTADIENE/BATON ROUGE PLANT  WITH ATTACHMENT  and  COVER LETTER.  </t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
           <t>HEXACHLOROBUTADIENE/BATON ROUGE PLANT  WITH ATTACHMENT  and  COVER LETTER</t>
         </is>
       </c>
       <c r="H127" t="inlineStr"/>
       <c r="I127" t="inlineStr"/>
       <c r="J127" t="n">
         <v>1982</v>
       </c>
       <c r="K127" t="inlineStr"/>
       <c r="L127" t="inlineStr"/>
       <c r="M127" t="inlineStr"/>
       <c r="N127" s="2" t="n">
         <v>45134.85894015521</v>
       </c>
       <c r="O127" s="2" t="n">
         <v>45146.86015723355</v>
       </c>
       <c r="P127" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q127" t="b">
         <v>0</v>
       </c>
       <c r="R127" t="b">
         <v>0</v>
       </c>
       <c r="S127" t="b">
         <v>0</v>
       </c>
       <c r="T127" t="b">
         <v>0</v>
       </c>
       <c r="U127" t="b">
         <v>0</v>
       </c>
       <c r="V127" t="b">
         <v>0</v>
       </c>
       <c r="W127" t="b">
         <v>0</v>
       </c>
       <c r="X127" t="b">
         <v>0</v>
       </c>
@@ -17854,65 +15949,50 @@
       <c r="AD127" t="b">
         <v>0</v>
       </c>
       <c r="AE127" t="b">
         <v>0</v>
       </c>
       <c r="AF127" t="b">
         <v>0</v>
       </c>
       <c r="AG127" t="b">
         <v>0</v>
       </c>
       <c r="AH127" t="b">
         <v>0</v>
       </c>
       <c r="AI127" t="b">
         <v>0</v>
       </c>
       <c r="AJ127" t="b">
         <v>0</v>
       </c>
       <c r="AK127" t="b">
         <v>0</v>
       </c>
       <c r="AL127" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ127" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="n">
         <v>101372093</v>
       </c>
       <c r="B128" t="n">
         <v>5885319</v>
       </c>
       <c r="C128" t="inlineStr"/>
       <c r="D128" t="inlineStr"/>
       <c r="E128" t="inlineStr">
         <is>
           <t>LTI Limno-Tech 1993</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
           <t xml:space="preserve">LTI Limno-Tech. Preliminary evaluation of Dow Corning Carrollton, Kentucky environmental effects to surface waters with cover letter dated 04/20/94.  </t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
           <t>Preliminary evaluation of Dow Corning Carrollton, Kentucky environmental effects to surface waters with cover letter dated 04/20/94</t>
@@ -17920,134 +16000,119 @@
       </c>
       <c r="H128" t="inlineStr">
         <is>
           <t>LTI Limno-Tech</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
           <t>LTI Limno-Tech</t>
         </is>
       </c>
       <c r="J128" t="n">
         <v>1993</v>
       </c>
       <c r="K128" t="inlineStr"/>
       <c r="L128" t="inlineStr">
         <is>
           <t>The purpose of this study was to evaluate the environmental effects of the Dow Corning Plant and its discharge on surrounding waters. The study was performed by examining the ways in which the plant could effect the 2 surrounding surface waters, the Ohio River and McCool's Creek. The 3 objectives of the study were as follows: (1) evaluate how the discharge mixed with the Ohio River mixing zone assessment, (2) evaluate how the discharge affected the biological activity in the Ohio River (biological assessment), and (3) evaluate how the plant affected the water and sediment of the of the two streams. The primary objective was to form</t>
         </is>
       </c>
       <c r="M128" t="inlineStr"/>
       <c r="N128" s="2" t="n">
         <v>45134.85894045312</v>
       </c>
       <c r="O128" s="2" t="n">
-        <v>45134.85894045334</v>
+        <v>46190.84131282246</v>
       </c>
       <c r="P128" t="b">
         <v>1</v>
       </c>
       <c r="Q128" t="b">
         <v>1</v>
       </c>
       <c r="R128" t="b">
         <v>0</v>
       </c>
       <c r="S128" t="b">
         <v>0</v>
       </c>
       <c r="T128" t="b">
         <v>0</v>
       </c>
       <c r="U128" t="b">
         <v>0</v>
       </c>
       <c r="V128" t="b">
         <v>0</v>
       </c>
       <c r="W128" t="b">
         <v>0</v>
       </c>
       <c r="X128" t="b">
         <v>0</v>
       </c>
       <c r="Y128" t="b">
         <v>0</v>
       </c>
       <c r="Z128" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA128" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AB128" t="b">
         <v>0</v>
       </c>
       <c r="AC128" t="b">
         <v>0</v>
       </c>
       <c r="AD128" t="b">
         <v>0</v>
       </c>
       <c r="AE128" t="b">
         <v>0</v>
       </c>
       <c r="AF128" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG128" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH128" t="b">
         <v>0</v>
       </c>
       <c r="AI128" t="b">
         <v>0</v>
       </c>
       <c r="AJ128" t="b">
         <v>0</v>
       </c>
       <c r="AK128" t="b">
         <v>0</v>
       </c>
       <c r="AL128" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ128" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="n">
         <v>101372094</v>
       </c>
       <c r="B129" t="n">
         <v>629028</v>
       </c>
       <c r="C129" t="inlineStr"/>
       <c r="D129" t="inlineStr">
         <is>
           <t>10.1080/10643389509388473</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>Beck AJ et al. 1995</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t xml:space="preserve">Beck AJ, Wilson SC, Alcock RE, Jones KC. Kinetic constraints on the loss of organic chemicals from contaminated soils: Implications for soil-quality limits. Critical Reviews in Environmental Science and Technology 25:1-43. </t>
         </is>
@@ -18067,51 +16132,51 @@
           <t>Beck AJ et al.</t>
         </is>
       </c>
       <c r="J129" t="n">
         <v>1995</v>
       </c>
       <c r="K129" t="inlineStr">
         <is>
           <t>Critical Reviews in Environmental Science and Technology 25:1-43.</t>
         </is>
       </c>
       <c r="L129" t="inlineStr">
         <is>
           <t>Generic or site-specific soil-quality limits for organic contaminants have been adopted or proposed in various countries in an effort to control or assess contamination. The most comprehensive generic limits, established in the Netherlands, distinguish between background concentrations for naturally occurring substances and analytical detection limits for man-made organic compounds (target values) and threshold concentrations above which remediation may be necessary (intervention values). These are being employed to highlight contaminated sites that require treatment/remediation, ideally resulting in the reduction of the compounds of concern. These limits have been derived in a number of ways but are largely based on professional judgment, usually on information concerning pathways of human exposure, phytotoxicity, and ecotoxicological effects. Effective remediation of contaminated soils is frequently limited by the slow kinetics of contaminant loss from soils under prevailing environmental conditions. This is frequently underestimated, even though it may be of fundamental importance in determining the success of treatment/remediation with respect to the assigned quality limits. This is because loss of contaminants from soils is often biphasic, whereby a short period of rapid dissipation is followed by a longer period of contaminant release. Dissipation processes, including leaching and volatilization, exhibit similar behavior. The primary rate-limiting factors governing this behavior are postulated to be fundamental sorption/ desorption mechanisms, including intraparticle diffusion, intrasorbent diffusion and chemisorption, which control the distribution of contaminant between the solid and aqueous or gaseous phases of soils and, hence, the supply of contaminant available to the various dissipation processes.
 In this article, we consider the relevance of biphasic desorption kinetics to existing soil-quality limits. We contend that the concentration of a given contaminant in a given soil when the “residual” phase of dissipation is reached represents an intrinsic kinetic constraint to the remediation of contaminated soil. Because of the effects of the primary rate-limiting mechanisms discussed above, it is unlikely that (in the absence of any engineering solution to the problem) any appreciable change in the contaminant concentration will occur over practical time scales under prevailing environmental conditions for a given soil. We define this contaminant concentration as a kinetically constrained soil quality limit (KCSQL) and apply it to selected examples of contaminant dissipation from the literature, including polychlorinated biphenyls, polynuclear aromatic hydrocarbons, industrial solvents, and pesticides in a range of soils. Finally, we examine the relationship between the derived KCSQLs and the Dutch “cleanup” values and soil-quality criteria adopted in other countries.</t>
         </is>
       </c>
       <c r="M129" t="inlineStr"/>
       <c r="N129" s="2" t="n">
         <v>45134.85894075136</v>
       </c>
       <c r="O129" s="2" t="n">
         <v>45134.8589407516</v>
       </c>
       <c r="P129" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q129" t="b">
         <v>0</v>
       </c>
       <c r="R129" t="b">
         <v>0</v>
       </c>
       <c r="S129" t="b">
         <v>0</v>
       </c>
       <c r="T129" t="b">
         <v>0</v>
       </c>
       <c r="U129" t="b">
         <v>0</v>
       </c>
       <c r="V129" t="b">
         <v>0</v>
       </c>
       <c r="W129" t="b">
         <v>0</v>
       </c>
       <c r="X129" t="b">
         <v>0</v>
       </c>
@@ -18133,65 +16198,50 @@
       <c r="AD129" t="b">
         <v>0</v>
       </c>
       <c r="AE129" t="b">
         <v>0</v>
       </c>
       <c r="AF129" t="b">
         <v>0</v>
       </c>
       <c r="AG129" t="b">
         <v>0</v>
       </c>
       <c r="AH129" t="b">
         <v>0</v>
       </c>
       <c r="AI129" t="b">
         <v>0</v>
       </c>
       <c r="AJ129" t="b">
         <v>0</v>
       </c>
       <c r="AK129" t="b">
         <v>0</v>
       </c>
       <c r="AL129" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ129" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="n">
         <v>101372095</v>
       </c>
       <c r="B130" t="n">
         <v>6307465</v>
       </c>
       <c r="C130" t="inlineStr"/>
       <c r="D130" t="inlineStr"/>
       <c r="E130" t="inlineStr">
         <is>
           <t>Bechtel Env 1988</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
           <t xml:space="preserve">Bechtel Env. Final site investigation report for the Rohm and Haas Redwood City Facility. In Biological risk assessment for the Redwood City facility and final site investigation report for the ROHM and HAAS Redwood City facility with attachments and cover letter dated 092588. (OTS0516579.  86-880000364. TSCATS/401124). Rohm and Haas Company. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
           <t>Final site investigation report for the Rohm and Haas Redwood City Facility</t>
@@ -18199,134 +16249,119 @@
       </c>
       <c r="H130" t="inlineStr">
         <is>
           <t>Bechtel Env</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
           <t>Bechtel Env</t>
         </is>
       </c>
       <c r="J130" t="n">
         <v>1988</v>
       </c>
       <c r="K130" t="inlineStr">
         <is>
           <t>In Biological risk assessment for the Redwood City facility and final site investigation report for the ROHM and HAAS Redwood City facility with attachments and cover letter dated 092588. (OTS0516579.  86-880000364. TSCATS/401124). Rohm and Haas Company. [TSCA Submission]</t>
         </is>
       </c>
       <c r="L130" t="inlineStr"/>
       <c r="M130" t="inlineStr"/>
       <c r="N130" s="2" t="n">
         <v>45134.85894116391</v>
       </c>
       <c r="O130" s="2" t="n">
-        <v>45134.85894116415</v>
+        <v>46190.8435839678</v>
       </c>
       <c r="P130" t="b">
         <v>1</v>
       </c>
       <c r="Q130" t="b">
         <v>1</v>
       </c>
       <c r="R130" t="b">
         <v>0</v>
       </c>
       <c r="S130" t="b">
         <v>0</v>
       </c>
       <c r="T130" t="b">
         <v>0</v>
       </c>
       <c r="U130" t="b">
         <v>0</v>
       </c>
       <c r="V130" t="b">
         <v>0</v>
       </c>
       <c r="W130" t="b">
         <v>0</v>
       </c>
       <c r="X130" t="b">
         <v>0</v>
       </c>
       <c r="Y130" t="b">
         <v>0</v>
       </c>
       <c r="Z130" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA130" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AB130" t="b">
         <v>0</v>
       </c>
       <c r="AC130" t="b">
         <v>0</v>
       </c>
       <c r="AD130" t="b">
         <v>0</v>
       </c>
       <c r="AE130" t="b">
         <v>0</v>
       </c>
       <c r="AF130" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG130" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH130" t="b">
         <v>0</v>
       </c>
       <c r="AI130" t="b">
         <v>0</v>
       </c>
       <c r="AJ130" t="b">
         <v>0</v>
       </c>
       <c r="AK130" t="b">
         <v>0</v>
       </c>
       <c r="AL130" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ130" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="n">
         <v>101372096</v>
       </c>
       <c r="B131" t="n">
         <v>6311085</v>
       </c>
       <c r="C131" t="inlineStr"/>
       <c r="D131" t="inlineStr"/>
       <c r="E131" t="inlineStr">
         <is>
           <t>ENSR 1999</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <t xml:space="preserve">ENSR. Draft remedial action plan (formerly engineering evaluation/cost analysis. Appendix A-D: Interim perchlorate remediation for groundwater at Mather Field, west of the inactive Rancho Cordova Test Site (IRCTS).  [includes Appendices E &amp; F]. In Letter fr Boeing Company to USEPA submitting five parts of an ongoing study re environmental contamination &amp; remediation at Rancho Cordova site, w/attchments. (4523-462.  OTS0574208.  86010000012.). Boeing Company. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
           <t>Draft remedial action plan (formerly engineering evaluation/cost analysis. Appendix A-D: Interim perchlorate remediation for groundwater at Mather Field, west of the inactive Rancho Cordova Test Site (IRCTS).  [includes Appendices E &amp; F]</t>
@@ -18394,74 +16429,59 @@
       <c r="AA131" t="b">
         <v>0</v>
       </c>
       <c r="AB131" t="b">
         <v>0</v>
       </c>
       <c r="AC131" t="b">
         <v>0</v>
       </c>
       <c r="AD131" t="b">
         <v>0</v>
       </c>
       <c r="AE131" t="b">
         <v>0</v>
       </c>
       <c r="AF131" t="b">
         <v>0</v>
       </c>
       <c r="AG131" t="b">
         <v>0</v>
       </c>
       <c r="AH131" t="b">
         <v>0</v>
       </c>
       <c r="AI131" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ131" t="b">
         <v>0</v>
       </c>
       <c r="AK131" t="b">
         <v>0</v>
       </c>
       <c r="AL131" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ131" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="n">
         <v>101372097</v>
       </c>
       <c r="B132" t="n">
         <v>6311093</v>
       </c>
       <c r="C132" t="inlineStr"/>
       <c r="D132" t="inlineStr"/>
       <c r="E132" t="inlineStr">
         <is>
           <t>ENSR 2000</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t xml:space="preserve">ENSR. Draft soil remediation investigation and baseline risk assessment Kappa/Gamma/IOC-2 Study Area. In Letter fr Boeing Company to USEPA submitting five parts of an ongoing study re environmental contamination &amp; remediation at Rancho Cordova site, w/attchments. (4523-351-000.  OTS0574208.  86010000012.). Boeing Company.  Aerojet General Corporation.. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
           <t>Draft soil remediation investigation and baseline risk assessment Kappa/Gamma/IOC-2 Study Area</t>
@@ -18529,74 +16549,59 @@
       <c r="AA132" t="b">
         <v>0</v>
       </c>
       <c r="AB132" t="b">
         <v>0</v>
       </c>
       <c r="AC132" t="b">
         <v>0</v>
       </c>
       <c r="AD132" t="b">
         <v>0</v>
       </c>
       <c r="AE132" t="b">
         <v>0</v>
       </c>
       <c r="AF132" t="b">
         <v>0</v>
       </c>
       <c r="AG132" t="b">
         <v>0</v>
       </c>
       <c r="AH132" t="b">
         <v>0</v>
       </c>
       <c r="AI132" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ132" t="b">
         <v>0</v>
       </c>
       <c r="AK132" t="b">
         <v>0</v>
       </c>
       <c r="AL132" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ132" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="n">
         <v>101372098</v>
       </c>
       <c r="B133" t="n">
         <v>6311098</v>
       </c>
       <c r="C133" t="inlineStr"/>
       <c r="D133" t="inlineStr"/>
       <c r="E133" t="inlineStr">
         <is>
           <t>Aerojet Environmental Operations and HSI Geotrans Inc 2000</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
           <t xml:space="preserve">Aerojet Environmental Operations, HSI Geotrans Inc. Remedial investigation report for the vadose zone at the propellant burn area, inactive Rancho Cordova Test Site, Ranch Cordova, California. In Letter fr Boeing Company to USEPA submitting five parts of an ongoing study re environmental contamination &amp; remediation at Rancho Cordova site, w/attchments. (MR 47949.  OTS0574208.  86010000012.). Aerojet General Corporation.  McDonnell Douglas Corporation (The Boeing Company).. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
           <t>Remedial investigation report for the vadose zone at the propellant burn area, inactive Rancho Cordova Test Site, Ranch Cordova, California</t>
@@ -18664,74 +16669,59 @@
       <c r="AA133" t="b">
         <v>0</v>
       </c>
       <c r="AB133" t="b">
         <v>0</v>
       </c>
       <c r="AC133" t="b">
         <v>0</v>
       </c>
       <c r="AD133" t="b">
         <v>0</v>
       </c>
       <c r="AE133" t="b">
         <v>0</v>
       </c>
       <c r="AF133" t="b">
         <v>0</v>
       </c>
       <c r="AG133" t="b">
         <v>0</v>
       </c>
       <c r="AH133" t="b">
         <v>0</v>
       </c>
       <c r="AI133" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ133" t="b">
         <v>0</v>
       </c>
       <c r="AK133" t="b">
         <v>0</v>
       </c>
       <c r="AL133" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ133" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="n">
         <v>101372099</v>
       </c>
       <c r="B134" t="n">
         <v>6311099</v>
       </c>
       <c r="C134" t="inlineStr"/>
       <c r="D134" t="inlineStr"/>
       <c r="E134" t="inlineStr">
         <is>
           <t>HSI Geotrans 2000</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
           <t xml:space="preserve">HSI Geotrans. Feasibility study for the propellant burn area, inactive Ranco Cordova Test Site, Rancho Corodova, California. In Letter fr Boeing Company to USEPA submitting five parts of an ongoing study re environmental contamination &amp; remediation at Rancho Cordova site, w/attchments. (MR 47949.  OTS0574208.  86010000012.  TSCATS/454395). Aerojet General Corporation.  The Boeing Company (formerly McDonnell Douglas Corporation).. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
           <t>Feasibility study for the propellant burn area, inactive Ranco Cordova Test Site, Rancho Corodova, California</t>
@@ -18799,125 +16789,110 @@
       <c r="AA134" t="b">
         <v>0</v>
       </c>
       <c r="AB134" t="b">
         <v>0</v>
       </c>
       <c r="AC134" t="b">
         <v>0</v>
       </c>
       <c r="AD134" t="b">
         <v>0</v>
       </c>
       <c r="AE134" t="b">
         <v>0</v>
       </c>
       <c r="AF134" t="b">
         <v>0</v>
       </c>
       <c r="AG134" t="b">
         <v>0</v>
       </c>
       <c r="AH134" t="b">
         <v>0</v>
       </c>
       <c r="AI134" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ134" t="b">
         <v>0</v>
       </c>
       <c r="AK134" t="b">
         <v>0</v>
       </c>
       <c r="AL134" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ134" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="n">
         <v>101372100</v>
       </c>
       <c r="B135" t="n">
         <v>6311511</v>
       </c>
       <c r="C135" t="inlineStr"/>
       <c r="D135" t="inlineStr"/>
       <c r="E135" t="inlineStr">
         <is>
           <t>ENSR 1987</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
           <t xml:space="preserve">ENSR. Environmental soil investigation AT&amp;T Kansas City works.  </t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
           <t>Environmental soil investigation AT&amp;T Kansas City works</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
           <t>ENSR</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
           <t>ENSR</t>
         </is>
       </c>
       <c r="J135" t="n">
         <v>1987</v>
       </c>
       <c r="K135" t="inlineStr"/>
       <c r="L135" t="inlineStr"/>
       <c r="M135" t="inlineStr"/>
       <c r="N135" s="2" t="n">
         <v>45134.85894260959</v>
       </c>
       <c r="O135" s="2" t="n">
         <v>45134.85894260983</v>
       </c>
       <c r="P135" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q135" t="b">
         <v>0</v>
       </c>
       <c r="R135" t="b">
         <v>0</v>
       </c>
       <c r="S135" t="b">
         <v>0</v>
       </c>
       <c r="T135" t="b">
         <v>0</v>
       </c>
       <c r="U135" t="b">
         <v>0</v>
       </c>
       <c r="V135" t="b">
         <v>0</v>
       </c>
       <c r="W135" t="b">
         <v>0</v>
       </c>
       <c r="X135" t="b">
         <v>0</v>
       </c>
@@ -18927,77 +16902,62 @@
       <c r="Z135" t="b">
         <v>0</v>
       </c>
       <c r="AA135" t="b">
         <v>0</v>
       </c>
       <c r="AB135" t="b">
         <v>0</v>
       </c>
       <c r="AC135" t="b">
         <v>0</v>
       </c>
       <c r="AD135" t="b">
         <v>0</v>
       </c>
       <c r="AE135" t="b">
         <v>0</v>
       </c>
       <c r="AF135" t="b">
         <v>0</v>
       </c>
       <c r="AG135" t="b">
         <v>0</v>
       </c>
       <c r="AH135" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AI135" t="b">
         <v>0</v>
       </c>
       <c r="AJ135" t="b">
         <v>0</v>
       </c>
       <c r="AK135" t="b">
         <v>0</v>
       </c>
       <c r="AL135" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ135" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="n">
         <v>101372101</v>
       </c>
       <c r="B136" t="n">
         <v>6311565</v>
       </c>
       <c r="C136" t="inlineStr"/>
       <c r="D136" t="inlineStr"/>
       <c r="E136" t="inlineStr">
         <is>
           <t>Hargis &amp; Montgomery Inc. 1984</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
           <t xml:space="preserve">Hargis &amp; Montgomery Inc. Phase I Investigation of Groundwater Quality and Hydrogeological Conditions Summa Corporation Facility Culver City, California. In Letter submitting two enclosed studies of the groundwater and hydrogeology of the Summa Corporation facility in Culver City, California with attachments. (OTS0535134.  86-920000806.  TSCATS/422059a). Maguire Thomas Partners. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
           <t>Phase I Investigation of Groundwater Quality and Hydrogeological Conditions Summa Corporation Facility Culver City, California</t>
@@ -19005,134 +16965,119 @@
       </c>
       <c r="H136" t="inlineStr">
         <is>
           <t>Hargis &amp; Montgomery Inc.</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
           <t>Hargis &amp; Montgomery Inc.</t>
         </is>
       </c>
       <c r="J136" t="n">
         <v>1984</v>
       </c>
       <c r="K136" t="inlineStr">
         <is>
           <t>In Letter submitting two enclosed studies of the groundwater and hydrogeology of the Summa Corporation facility in Culver City, California with attachments. (OTS0535134.  86-920000806.  TSCATS/422059a). Maguire Thomas Partners. [TSCA Submission]</t>
         </is>
       </c>
       <c r="L136" t="inlineStr"/>
       <c r="M136" t="inlineStr"/>
       <c r="N136" s="2" t="n">
         <v>45134.85894290239</v>
       </c>
       <c r="O136" s="2" t="n">
-        <v>45134.85894290262</v>
+        <v>46190.84621678598</v>
       </c>
       <c r="P136" t="b">
         <v>1</v>
       </c>
       <c r="Q136" t="b">
         <v>1</v>
       </c>
       <c r="R136" t="b">
         <v>0</v>
       </c>
       <c r="S136" t="b">
         <v>0</v>
       </c>
       <c r="T136" t="b">
         <v>0</v>
       </c>
       <c r="U136" t="b">
         <v>0</v>
       </c>
       <c r="V136" t="b">
         <v>0</v>
       </c>
       <c r="W136" t="b">
         <v>0</v>
       </c>
       <c r="X136" t="b">
         <v>0</v>
       </c>
       <c r="Y136" t="b">
         <v>0</v>
       </c>
       <c r="Z136" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA136" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AB136" t="b">
         <v>0</v>
       </c>
       <c r="AC136" t="b">
         <v>0</v>
       </c>
       <c r="AD136" t="b">
         <v>0</v>
       </c>
       <c r="AE136" t="b">
         <v>0</v>
       </c>
       <c r="AF136" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG136" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH136" t="b">
         <v>0</v>
       </c>
       <c r="AI136" t="b">
         <v>0</v>
       </c>
       <c r="AJ136" t="b">
         <v>0</v>
       </c>
       <c r="AK136" t="b">
         <v>0</v>
       </c>
       <c r="AL136" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ136" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="n">
         <v>101372102</v>
       </c>
       <c r="B137" t="n">
         <v>6311566</v>
       </c>
       <c r="C137" t="inlineStr"/>
       <c r="D137" t="inlineStr"/>
       <c r="E137" t="inlineStr">
         <is>
           <t>Hargis &amp; Montgomery Inc 1992</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
           <t xml:space="preserve">Hargis &amp; Montgomery Inc. Phase II investigation of groundwater quality and hydrogeologic conditions Summa Corporation facility Culver City, California. In Letter submitting two enclosed studies of the groundwater and hydrogeology of the Summa Corporation Facility in Culver City, California with attachments. (OTS0535134.  869200000806.  TSCATS/422059). Hargis &amp; Montgomery Inc.  Maguire Thomas Partners. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
           <t>Phase II investigation of groundwater quality and hydrogeologic conditions Summa Corporation facility Culver City, California</t>
@@ -19143,51 +17088,51 @@
           <t>Hargis &amp; Montgomery Inc</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
           <t>Hargis &amp; Montgomery Inc</t>
         </is>
       </c>
       <c r="J137" t="n">
         <v>1992</v>
       </c>
       <c r="K137" t="inlineStr">
         <is>
           <t>In Letter submitting two enclosed studies of the groundwater and hydrogeology of the Summa Corporation Facility in Culver City, California with attachments. (OTS0535134.  869200000806.  TSCATS/422059). Hargis &amp; Montgomery Inc.  Maguire Thomas Partners. [TSCA Submission]</t>
         </is>
       </c>
       <c r="L137" t="inlineStr"/>
       <c r="M137" t="inlineStr"/>
       <c r="N137" s="2" t="n">
         <v>45134.85894318816</v>
       </c>
       <c r="O137" s="2" t="n">
         <v>45167.88426728927</v>
       </c>
       <c r="P137" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q137" t="b">
         <v>0</v>
       </c>
       <c r="R137" t="b">
         <v>0</v>
       </c>
       <c r="S137" t="b">
         <v>0</v>
       </c>
       <c r="T137" t="b">
         <v>0</v>
       </c>
       <c r="U137" t="b">
         <v>0</v>
       </c>
       <c r="V137" t="b">
         <v>0</v>
       </c>
       <c r="W137" t="b">
         <v>0</v>
       </c>
       <c r="X137" t="b">
         <v>0</v>
       </c>
@@ -19209,65 +17154,50 @@
       <c r="AD137" t="b">
         <v>0</v>
       </c>
       <c r="AE137" t="b">
         <v>0</v>
       </c>
       <c r="AF137" t="b">
         <v>0</v>
       </c>
       <c r="AG137" t="b">
         <v>0</v>
       </c>
       <c r="AH137" t="b">
         <v>0</v>
       </c>
       <c r="AI137" t="b">
         <v>0</v>
       </c>
       <c r="AJ137" t="b">
         <v>0</v>
       </c>
       <c r="AK137" t="b">
         <v>0</v>
       </c>
       <c r="AL137" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ137" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="n">
         <v>101372103</v>
       </c>
       <c r="B138" t="n">
         <v>6311567</v>
       </c>
       <c r="C138" t="inlineStr"/>
       <c r="D138" t="inlineStr"/>
       <c r="E138" t="inlineStr">
         <is>
           <t>Ecology and Environment 1987</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
           <t xml:space="preserve">Ecology and Environment. CERCLA site inspection: Hughes Helicopters, Incorporated, Centinela Avenue and Teale Street. In Letter submitting two enclosed site investigation studies of the Hughes Helicopter facility in Culver City, California with attachments. (C(87)C010.  CAD040360745.  OTS0535135.  86920000807.  TSCATS/422060). Maguire Thomas Partners. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
           <t>CERCLA site inspection: Hughes Helicopters, Incorporated, Centinela Avenue and Teale Street</t>
@@ -19332,77 +17262,62 @@
       <c r="Z138" t="b">
         <v>0</v>
       </c>
       <c r="AA138" t="b">
         <v>0</v>
       </c>
       <c r="AB138" t="b">
         <v>0</v>
       </c>
       <c r="AC138" t="b">
         <v>0</v>
       </c>
       <c r="AD138" t="b">
         <v>0</v>
       </c>
       <c r="AE138" t="b">
         <v>0</v>
       </c>
       <c r="AF138" t="b">
         <v>0</v>
       </c>
       <c r="AG138" t="b">
         <v>0</v>
       </c>
       <c r="AH138" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AI138" t="b">
         <v>0</v>
       </c>
       <c r="AJ138" t="b">
         <v>0</v>
       </c>
       <c r="AK138" t="b">
         <v>0</v>
       </c>
       <c r="AL138" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ138" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="n">
         <v>101372104</v>
       </c>
       <c r="B139" t="n">
         <v>6311590</v>
       </c>
       <c r="C139" t="inlineStr"/>
       <c r="D139" t="inlineStr"/>
       <c r="E139" t="inlineStr">
         <is>
           <t>Ecology and Environment 1992</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
           <t xml:space="preserve">Ecology and Environment. Site investigation and evaluation of remedial measures report Howard Hughes properties plant site, Los Angeles, California. In Letter submitting two enclosed site investigation studies of the Hughes Helicopter facility in Culver City, California with attachments. (OTS0535135.  86-920000807.  TSCATS/422060b). Maguire Thomas Partners. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
           <t>Site investigation and evaluation of remedial measures report Howard Hughes properties plant site, Los Angeles, California</t>
@@ -19470,74 +17385,59 @@
       <c r="AA139" t="b">
         <v>0</v>
       </c>
       <c r="AB139" t="b">
         <v>0</v>
       </c>
       <c r="AC139" t="b">
         <v>0</v>
       </c>
       <c r="AD139" t="b">
         <v>0</v>
       </c>
       <c r="AE139" t="b">
         <v>0</v>
       </c>
       <c r="AF139" t="b">
         <v>0</v>
       </c>
       <c r="AG139" t="b">
         <v>0</v>
       </c>
       <c r="AH139" t="b">
         <v>0</v>
       </c>
       <c r="AI139" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ139" t="b">
         <v>0</v>
       </c>
       <c r="AK139" t="b">
         <v>0</v>
       </c>
       <c r="AL139" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ139" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="n">
         <v>101372105</v>
       </c>
       <c r="B140" t="n">
         <v>631540</v>
       </c>
       <c r="C140" t="n">
         <v>19167026</v>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>10.1016/j.scitotenv.2008.12.015</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
           <t>Fan C et al. 2009</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
@@ -19626,65 +17526,50 @@
       </c>
       <c r="AE140" t="b">
         <v>0</v>
       </c>
       <c r="AF140" t="b">
         <v>0</v>
       </c>
       <c r="AG140" t="b">
         <v>0</v>
       </c>
       <c r="AH140" t="b">
         <v>0</v>
       </c>
       <c r="AI140" t="b">
         <v>0</v>
       </c>
       <c r="AJ140" t="b">
         <v>0</v>
       </c>
       <c r="AK140" t="b">
         <v>0</v>
       </c>
       <c r="AL140" t="b">
         <v>0</v>
       </c>
-      <c r="AM140" t="b">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="141">
       <c r="A141" t="n">
         <v>101372106</v>
       </c>
       <c r="B141" t="n">
         <v>6321408</v>
       </c>
       <c r="C141" t="inlineStr"/>
       <c r="D141" t="inlineStr"/>
       <c r="E141" t="inlineStr">
         <is>
           <t>ENSR 1999</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
           <t xml:space="preserve">ENSR. Inactive Rancho Cordova Test Site (IRCTS) Rancho Cordova, California technical memorandum soil vapor baseline sampling administration area. In Submission of several parts of ongoing health and safety study at Rancho Cordova test site, CA, w/cvr ltr dated 092499. (ENSR 4523-187-000.  OTS0574041.  86000000005.  TSCATS/446335). Boeing Company. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
           <t>Inactive Rancho Cordova Test Site (IRCTS) Rancho Cordova, California technical memorandum soil vapor baseline sampling administration area</t>
         </is>
       </c>
@@ -19750,74 +17635,59 @@
       <c r="AA141" t="b">
         <v>0</v>
       </c>
       <c r="AB141" t="b">
         <v>0</v>
       </c>
       <c r="AC141" t="b">
         <v>0</v>
       </c>
       <c r="AD141" t="b">
         <v>0</v>
       </c>
       <c r="AE141" t="b">
         <v>0</v>
       </c>
       <c r="AF141" t="b">
         <v>0</v>
       </c>
       <c r="AG141" t="b">
         <v>0</v>
       </c>
       <c r="AH141" t="b">
         <v>0</v>
       </c>
       <c r="AI141" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ141" t="b">
         <v>0</v>
       </c>
       <c r="AK141" t="b">
         <v>0</v>
       </c>
       <c r="AL141" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ141" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="n">
         <v>101372107</v>
       </c>
       <c r="B142" t="n">
         <v>6321411</v>
       </c>
       <c r="C142" t="inlineStr"/>
       <c r="D142" t="inlineStr"/>
       <c r="E142" t="inlineStr">
         <is>
           <t>ENSR 1999</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
           <t xml:space="preserve">ENSR. Administration area; soild vapor extraction performance 1st quarter 1999 Inactive Rancho Cordova Test Site Rancho Cordova, California. In Submission of several parts of ongoing health and safety study at Rancho Cordova test site, CA, w/cvr ltr dated 092499. (OTS0574041.  86000000005.  TSCATS/446335). Boeing Company. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
           <t>Administration area; soild vapor extraction performance 1st quarter 1999 Inactive Rancho Cordova Test Site Rancho Cordova, California</t>
@@ -19885,74 +17755,59 @@
       <c r="AA142" t="b">
         <v>0</v>
       </c>
       <c r="AB142" t="b">
         <v>0</v>
       </c>
       <c r="AC142" t="b">
         <v>0</v>
       </c>
       <c r="AD142" t="b">
         <v>0</v>
       </c>
       <c r="AE142" t="b">
         <v>0</v>
       </c>
       <c r="AF142" t="b">
         <v>0</v>
       </c>
       <c r="AG142" t="b">
         <v>0</v>
       </c>
       <c r="AH142" t="b">
         <v>0</v>
       </c>
       <c r="AI142" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ142" t="b">
         <v>0</v>
       </c>
       <c r="AK142" t="b">
         <v>0</v>
       </c>
       <c r="AL142" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ142" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="n">
         <v>101372108</v>
       </c>
       <c r="B143" t="n">
         <v>6321413</v>
       </c>
       <c r="C143" t="inlineStr"/>
       <c r="D143" t="inlineStr"/>
       <c r="E143" t="inlineStr">
         <is>
           <t>ENSR 1999</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
           <t xml:space="preserve">ENSR. Interim removal action progress report, 2nd quarter (April-June) 1999 administration area of the Inactive Rancho Cordova Test Site, Rancho Cordova, California. In Submission of several parts of ongoing health and safety study at Rancho Cordova test site, CA, w/cvr ltr dated 092499. (OTS0574041.  86000000005.  TSCATS/446335). Boeing Company. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
           <t>Interim removal action progress report, 2nd quarter (April-June) 1999 administration area of the Inactive Rancho Cordova Test Site, Rancho Cordova, California</t>
@@ -20020,74 +17875,59 @@
       <c r="AA143" t="b">
         <v>0</v>
       </c>
       <c r="AB143" t="b">
         <v>0</v>
       </c>
       <c r="AC143" t="b">
         <v>0</v>
       </c>
       <c r="AD143" t="b">
         <v>0</v>
       </c>
       <c r="AE143" t="b">
         <v>0</v>
       </c>
       <c r="AF143" t="b">
         <v>0</v>
       </c>
       <c r="AG143" t="b">
         <v>0</v>
       </c>
       <c r="AH143" t="b">
         <v>0</v>
       </c>
       <c r="AI143" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ143" t="b">
         <v>0</v>
       </c>
       <c r="AK143" t="b">
         <v>0</v>
       </c>
       <c r="AL143" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ143" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="n">
         <v>101372109</v>
       </c>
       <c r="B144" t="n">
         <v>6321416</v>
       </c>
       <c r="C144" t="inlineStr"/>
       <c r="D144" t="inlineStr"/>
       <c r="E144" t="inlineStr">
         <is>
           <t>ENSR 1999</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
           <t xml:space="preserve">ENSR. Soil remediation investigation report administration area Inactive Rancho Cordova Test Site (IRCTS) Rancho Cordova, California. In Submission of several parts of ongoing health and safety study at Rancho Cordova test site, CA, w/cvr ltr dated 092499. (ENSR 4523-168-000.  OTS0574041.  86000000005.  TSCATS/446335). Boeing Company. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
           <t>Soil remediation investigation report administration area Inactive Rancho Cordova Test Site (IRCTS) Rancho Cordova, California</t>
@@ -20155,74 +17995,59 @@
       <c r="AA144" t="b">
         <v>0</v>
       </c>
       <c r="AB144" t="b">
         <v>0</v>
       </c>
       <c r="AC144" t="b">
         <v>0</v>
       </c>
       <c r="AD144" t="b">
         <v>0</v>
       </c>
       <c r="AE144" t="b">
         <v>0</v>
       </c>
       <c r="AF144" t="b">
         <v>0</v>
       </c>
       <c r="AG144" t="b">
         <v>0</v>
       </c>
       <c r="AH144" t="b">
         <v>0</v>
       </c>
       <c r="AI144" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ144" t="b">
         <v>0</v>
       </c>
       <c r="AK144" t="b">
         <v>0</v>
       </c>
       <c r="AL144" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ144" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="n">
         <v>101372110</v>
       </c>
       <c r="B145" t="n">
         <v>6321419</v>
       </c>
       <c r="C145" t="inlineStr"/>
       <c r="D145" t="inlineStr"/>
       <c r="E145" t="inlineStr">
         <is>
           <t>ENSR 1999</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
           <t xml:space="preserve">ENSR. Inactive Rancho Cordova Test Site (IRCTS) Rancho Cordova, California progress report: interim removal action and treatability study activities 2nd, 3rd, and 4th quarter 1998. In Submission of several parts of ongoing health and safety study at Rancho Cordova test site, CA, w/cvr ltr dated 092499. (ENSR 4523-383-000.  OTS0574041.  86000000005.  TSCATS/446335). Boeing Company. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
           <t>Inactive Rancho Cordova Test Site (IRCTS) Rancho Cordova, California progress report: interim removal action and treatability study activities 2nd, 3rd, and 4th quarter 1998</t>
@@ -20290,74 +18115,59 @@
       <c r="AA145" t="b">
         <v>0</v>
       </c>
       <c r="AB145" t="b">
         <v>0</v>
       </c>
       <c r="AC145" t="b">
         <v>0</v>
       </c>
       <c r="AD145" t="b">
         <v>0</v>
       </c>
       <c r="AE145" t="b">
         <v>0</v>
       </c>
       <c r="AF145" t="b">
         <v>0</v>
       </c>
       <c r="AG145" t="b">
         <v>0</v>
       </c>
       <c r="AH145" t="b">
         <v>0</v>
       </c>
       <c r="AI145" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ145" t="b">
         <v>0</v>
       </c>
       <c r="AK145" t="b">
         <v>0</v>
       </c>
       <c r="AL145" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ145" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="n">
         <v>101372111</v>
       </c>
       <c r="B146" t="n">
         <v>6321421</v>
       </c>
       <c r="C146" t="inlineStr"/>
       <c r="D146" t="inlineStr"/>
       <c r="E146" t="inlineStr">
         <is>
           <t>ENSR 1999</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
           <t xml:space="preserve">ENSR. Technical memorandum 1997 alpha/IOC-1 study area soil, soil vapor and hydropunch groundwater sampling. In Submission of several parts of ongoing health and safety study at Rancho Cordova test site, CA, w/cvr ltr dated 092499. (ENSR 4523-192.000.  OTS0574041.  86000000005.  TSCATS/446335). Boeing Company. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
           <t>Technical memorandum 1997 alpha/IOC-1 study area soil, soil vapor and hydropunch groundwater sampling</t>
@@ -20425,74 +18235,59 @@
       <c r="AA146" t="b">
         <v>0</v>
       </c>
       <c r="AB146" t="b">
         <v>0</v>
       </c>
       <c r="AC146" t="b">
         <v>0</v>
       </c>
       <c r="AD146" t="b">
         <v>0</v>
       </c>
       <c r="AE146" t="b">
         <v>0</v>
       </c>
       <c r="AF146" t="b">
         <v>0</v>
       </c>
       <c r="AG146" t="b">
         <v>0</v>
       </c>
       <c r="AH146" t="b">
         <v>0</v>
       </c>
       <c r="AI146" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ146" t="b">
         <v>0</v>
       </c>
       <c r="AK146" t="b">
         <v>0</v>
       </c>
       <c r="AL146" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ146" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="n">
         <v>101372112</v>
       </c>
       <c r="B147" t="n">
         <v>6321422</v>
       </c>
       <c r="C147" t="inlineStr"/>
       <c r="D147" t="inlineStr"/>
       <c r="E147" t="inlineStr">
         <is>
           <t>ENSR 1999</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
           <t xml:space="preserve">ENSR. Technical memorandum test stand 1 soil vapor pilot test alpha/IOC-1 study area Inactive Rancho Cordova Test Site (IRCTS) Rancho Cordova, California. In Submission of several parts of ongoing health and safety study at Rancho Cordova test site, CA, w/cvr ltr dated 092499. (ENSR 4523-163.100.  OTS0574041.  86000000005.  TSCATS/446335). Boeing Company. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
           <t>Technical memorandum test stand 1 soil vapor pilot test alpha/IOC-1 study area Inactive Rancho Cordova Test Site (IRCTS) Rancho Cordova, California</t>
@@ -20560,74 +18355,59 @@
       <c r="AA147" t="b">
         <v>0</v>
       </c>
       <c r="AB147" t="b">
         <v>0</v>
       </c>
       <c r="AC147" t="b">
         <v>0</v>
       </c>
       <c r="AD147" t="b">
         <v>0</v>
       </c>
       <c r="AE147" t="b">
         <v>0</v>
       </c>
       <c r="AF147" t="b">
         <v>0</v>
       </c>
       <c r="AG147" t="b">
         <v>0</v>
       </c>
       <c r="AH147" t="b">
         <v>0</v>
       </c>
       <c r="AI147" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ147" t="b">
         <v>0</v>
       </c>
       <c r="AK147" t="b">
         <v>0</v>
       </c>
       <c r="AL147" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ147" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="n">
         <v>101372113</v>
       </c>
       <c r="B148" t="n">
         <v>6321425</v>
       </c>
       <c r="C148" t="inlineStr"/>
       <c r="D148" t="inlineStr"/>
       <c r="E148" t="inlineStr">
         <is>
           <t>ENSR 1999</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
           <t xml:space="preserve">ENSR. Soil remediation Investigation Report Beta Study Area Inactive Rancho Cordova Test Site (IRCTS) Rancho Cordova, California. In Submission of several parts of ongoing health and safety study at Rancho Cordova test site, CA, w/cvr ltr dated 092499. (ENSR 4523-173-000.  OTS0574041.  86000000005.  TSCATS/446335). Boeing Company. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
           <t>Soil remediation Investigation Report Beta Study Area Inactive Rancho Cordova Test Site (IRCTS) Rancho Cordova, California</t>
@@ -20695,74 +18475,59 @@
       <c r="AA148" t="b">
         <v>0</v>
       </c>
       <c r="AB148" t="b">
         <v>0</v>
       </c>
       <c r="AC148" t="b">
         <v>0</v>
       </c>
       <c r="AD148" t="b">
         <v>0</v>
       </c>
       <c r="AE148" t="b">
         <v>0</v>
       </c>
       <c r="AF148" t="b">
         <v>0</v>
       </c>
       <c r="AG148" t="b">
         <v>0</v>
       </c>
       <c r="AH148" t="b">
         <v>0</v>
       </c>
       <c r="AI148" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ148" t="b">
         <v>0</v>
       </c>
       <c r="AK148" t="b">
         <v>0</v>
       </c>
       <c r="AL148" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ148" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="n">
         <v>101372114</v>
       </c>
       <c r="B149" t="n">
         <v>6321992</v>
       </c>
       <c r="C149" t="inlineStr"/>
       <c r="D149" t="inlineStr"/>
       <c r="E149" t="inlineStr">
         <is>
           <t>ENSR 2000</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
           <t xml:space="preserve">ENSR. Inactive Rancho Cordova test site (IRCTS) Rancho Cordova, California remedial action plan for the unsaturated zone. In Letter from the Boeing Company to USEPA regarding ongoing safety study and remediation of the Rancho Cordova site near Sacramento CA, with attachments. (4523-405-000.  OTS0560065.  86010000013.  TSCATS/446691). The Boeing Company. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
           <t>Inactive Rancho Cordova test site (IRCTS) Rancho Cordova, California remedial action plan for the unsaturated zone</t>
@@ -20830,74 +18595,59 @@
       <c r="AA149" t="b">
         <v>0</v>
       </c>
       <c r="AB149" t="b">
         <v>0</v>
       </c>
       <c r="AC149" t="b">
         <v>0</v>
       </c>
       <c r="AD149" t="b">
         <v>0</v>
       </c>
       <c r="AE149" t="b">
         <v>0</v>
       </c>
       <c r="AF149" t="b">
         <v>0</v>
       </c>
       <c r="AG149" t="b">
         <v>0</v>
       </c>
       <c r="AH149" t="b">
         <v>0</v>
       </c>
       <c r="AI149" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ149" t="b">
         <v>0</v>
       </c>
       <c r="AK149" t="b">
         <v>0</v>
       </c>
       <c r="AL149" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ149" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="n">
         <v>101372115</v>
       </c>
       <c r="B150" t="n">
         <v>64393</v>
       </c>
       <c r="C150" t="inlineStr"/>
       <c r="D150" t="inlineStr"/>
       <c r="E150" t="inlineStr">
         <is>
           <t>Ecology and Environment 1988</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
           <t xml:space="preserve">Ecology and Environment. Biological risk assessment for the Redwood City facility. In Biological risk assessment for the Redwood City facility and final site investigation report for the ROHM and HAAS Redwood City facility with attachments and cover letter dated 092588. (OTS0516579. 86-880000364. TSCATS/401124). Bechtel Environmental, Inc., Rohm and Haas. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
           <t>Biological risk assessment for the Redwood City facility</t>
@@ -20965,74 +18715,59 @@
       <c r="AA150" t="b">
         <v>0</v>
       </c>
       <c r="AB150" t="b">
         <v>0</v>
       </c>
       <c r="AC150" t="b">
         <v>0</v>
       </c>
       <c r="AD150" t="b">
         <v>0</v>
       </c>
       <c r="AE150" t="b">
         <v>0</v>
       </c>
       <c r="AF150" t="b">
         <v>0</v>
       </c>
       <c r="AG150" t="b">
         <v>0</v>
       </c>
       <c r="AH150" t="b">
         <v>0</v>
       </c>
       <c r="AI150" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ150" t="b">
         <v>0</v>
       </c>
       <c r="AK150" t="b">
         <v>0</v>
       </c>
       <c r="AL150" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ150" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="n">
         <v>101372116</v>
       </c>
       <c r="B151" t="n">
         <v>644836</v>
       </c>
       <c r="C151" t="inlineStr"/>
       <c r="D151" t="inlineStr">
         <is>
           <t>10.1016/s0045-6535(97)10094-7</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
           <t>Götz R et al. 1998</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
           <t xml:space="preserve">Götz R, Bauer O, Friesel P, Roch K. Organic trace compounds in the water of the River Elbe near Hamburg: Part I. Chemosphere 36:2085-2101. </t>
         </is>
@@ -21119,65 +18854,50 @@
       </c>
       <c r="AE151" t="b">
         <v>0</v>
       </c>
       <c r="AF151" t="b">
         <v>0</v>
       </c>
       <c r="AG151" t="b">
         <v>0</v>
       </c>
       <c r="AH151" t="b">
         <v>0</v>
       </c>
       <c r="AI151" t="b">
         <v>0</v>
       </c>
       <c r="AJ151" t="b">
         <v>0</v>
       </c>
       <c r="AK151" t="b">
         <v>0</v>
       </c>
       <c r="AL151" t="b">
         <v>0</v>
       </c>
-      <c r="AM151" t="b">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="152">
       <c r="A152" t="n">
         <v>101372117</v>
       </c>
       <c r="B152" t="n">
         <v>644898</v>
       </c>
       <c r="C152" t="n">
         <v>9136651</v>
       </c>
       <c r="D152" t="inlineStr">
         <is>
           <t>10.1007/s001289900418</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
           <t>Kawata K et al. 1997</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
           <t xml:space="preserve">Kawata K, Tanabe A, Saito S, Sakai M, Yasuhara A. Screening of volatile organic compounds in river sediment. Bulletin of Environmental Contamination and Toxicology 58:893-900. </t>
         </is>
@@ -21264,65 +18984,50 @@
       </c>
       <c r="AE152" t="b">
         <v>0</v>
       </c>
       <c r="AF152" t="b">
         <v>0</v>
       </c>
       <c r="AG152" t="b">
         <v>0</v>
       </c>
       <c r="AH152" t="b">
         <v>0</v>
       </c>
       <c r="AI152" t="b">
         <v>0</v>
       </c>
       <c r="AJ152" t="b">
         <v>0</v>
       </c>
       <c r="AK152" t="b">
         <v>0</v>
       </c>
       <c r="AL152" t="b">
         <v>0</v>
       </c>
-      <c r="AM152" t="b">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="153">
       <c r="A153" t="n">
         <v>101372118</v>
       </c>
       <c r="B153" t="n">
         <v>645755</v>
       </c>
       <c r="C153" t="inlineStr"/>
       <c r="D153" t="inlineStr"/>
       <c r="E153" t="inlineStr">
         <is>
           <t>Rockwell DC, Claff RE, and Kuehl DW 1984</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
           <t xml:space="preserve">Rockwell DC, Claff RE, Kuehl DW. 1981 Buffalo, New York, area sediment survey (Bass). (40-8435122). Chicago, IL: Great Lakes National Program Office; U.S. Environmental Protection Agency. </t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
           <t>1981 Buffalo, New York, area sediment survey (Bass)</t>
         </is>
       </c>
@@ -21399,65 +19104,50 @@
       </c>
       <c r="AE153" t="b">
         <v>0</v>
       </c>
       <c r="AF153" t="b">
         <v>0</v>
       </c>
       <c r="AG153" t="b">
         <v>0</v>
       </c>
       <c r="AH153" t="b">
         <v>0</v>
       </c>
       <c r="AI153" t="b">
         <v>0</v>
       </c>
       <c r="AJ153" t="b">
         <v>0</v>
       </c>
       <c r="AK153" t="b">
         <v>0</v>
       </c>
       <c r="AL153" t="b">
         <v>0</v>
       </c>
-      <c r="AM153" t="b">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="154">
       <c r="A154" t="n">
         <v>101372119</v>
       </c>
       <c r="B154" t="n">
         <v>646256</v>
       </c>
       <c r="C154" t="inlineStr"/>
       <c r="D154" t="inlineStr"/>
       <c r="E154" t="inlineStr">
         <is>
           <t>Erickson MD et al. 1980</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
           <t xml:space="preserve">Erickson MD, Harris BSH, Pellizzari ED, Tomer KB, Waddell RD. Acquisition and chemical analysis of mother's milk for selected toxic substances . Research Triangle Park, NC: Research Triangle Inst.. </t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
           <t xml:space="preserve">Acquisition and chemical analysis of mother's milk for selected toxic substances </t>
         </is>
       </c>
@@ -21527,74 +19217,59 @@
       <c r="AA154" t="b">
         <v>0</v>
       </c>
       <c r="AB154" t="b">
         <v>0</v>
       </c>
       <c r="AC154" t="b">
         <v>0</v>
       </c>
       <c r="AD154" t="b">
         <v>0</v>
       </c>
       <c r="AE154" t="b">
         <v>0</v>
       </c>
       <c r="AF154" t="b">
         <v>0</v>
       </c>
       <c r="AG154" t="b">
         <v>0</v>
       </c>
       <c r="AH154" t="b">
         <v>0</v>
       </c>
       <c r="AI154" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ154" t="b">
         <v>0</v>
       </c>
       <c r="AK154" t="b">
         <v>0</v>
       </c>
       <c r="AL154" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ154" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="n">
         <v>101372120</v>
       </c>
       <c r="B155" t="n">
         <v>6574972</v>
       </c>
       <c r="C155" t="inlineStr"/>
       <c r="D155" t="inlineStr"/>
       <c r="E155" t="inlineStr">
         <is>
           <t>McKesson Environmental Services 1984</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
           <t xml:space="preserve">McKesson Environmental Services. Priority pollutant analysis. In Letter concerning results on 4 separate chemicals analyses on groundwater collected from the Nuclepore Corp concerning CDF-113 with attachments and cover letter dated 071089. (951-ZS (84).  OTS0520198.  86-890001055.  TSCATS/403657). California Regional Water Quality Control Board. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
           <t>Priority pollutant analysis</t>
@@ -21602,134 +19277,119 @@
       </c>
       <c r="H155" t="inlineStr">
         <is>
           <t>McKesson Environmental Services</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
           <t>McKesson Environmental Services</t>
         </is>
       </c>
       <c r="J155" t="n">
         <v>1984</v>
       </c>
       <c r="K155" t="inlineStr">
         <is>
           <t>In Letter concerning results on 4 separate chemicals analyses on groundwater collected from the Nuclepore Corp concerning CDF-113 with attachments and cover letter dated 071089. (951-ZS (84).  OTS0520198.  86-890001055.  TSCATS/403657). California Regional Water Quality Control Board. [TSCA Submission]</t>
         </is>
       </c>
       <c r="L155" t="inlineStr"/>
       <c r="M155" t="inlineStr"/>
       <c r="N155" s="2" t="n">
         <v>45134.858949009</v>
       </c>
       <c r="O155" s="2" t="n">
-        <v>45134.85894900923</v>
+        <v>46190.84629722287</v>
       </c>
       <c r="P155" t="b">
         <v>1</v>
       </c>
       <c r="Q155" t="b">
         <v>1</v>
       </c>
       <c r="R155" t="b">
         <v>0</v>
       </c>
       <c r="S155" t="b">
         <v>0</v>
       </c>
       <c r="T155" t="b">
         <v>0</v>
       </c>
       <c r="U155" t="b">
         <v>0</v>
       </c>
       <c r="V155" t="b">
         <v>0</v>
       </c>
       <c r="W155" t="b">
         <v>0</v>
       </c>
       <c r="X155" t="b">
         <v>0</v>
       </c>
       <c r="Y155" t="b">
         <v>0</v>
       </c>
       <c r="Z155" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA155" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AB155" t="b">
         <v>0</v>
       </c>
       <c r="AC155" t="b">
         <v>0</v>
       </c>
       <c r="AD155" t="b">
         <v>0</v>
       </c>
       <c r="AE155" t="b">
         <v>0</v>
       </c>
       <c r="AF155" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG155" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH155" t="b">
         <v>0</v>
       </c>
       <c r="AI155" t="b">
         <v>0</v>
       </c>
       <c r="AJ155" t="b">
         <v>0</v>
       </c>
       <c r="AK155" t="b">
         <v>0</v>
       </c>
       <c r="AL155" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ155" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="n">
         <v>101372121</v>
       </c>
       <c r="B156" t="n">
         <v>6575185</v>
       </c>
       <c r="C156" t="inlineStr"/>
       <c r="D156" t="inlineStr"/>
       <c r="E156" t="inlineStr">
         <is>
           <t>Malcolm Pirnie Inc 1991</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
           <t xml:space="preserve">Malcolm Pirnie Inc. Remedial Investigation Report Buffalo Color Area "D" Engineering Report. In Letter from Allied-Signal Inc to USEPA submitting enclosed health and safety study concerning volatile organics such as toluene and xylenes with attachments. (OTS0529450.  86-910000818.  TSCATS/415552). Allied-Signal, Inc.  Buffalo Color Corporation. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
           <t>Remedial Investigation Report Buffalo Color Area "D" Engineering Report</t>
@@ -21740,51 +19400,51 @@
           <t>Malcolm Pirnie Inc</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
           <t>Malcolm Pirnie Inc</t>
         </is>
       </c>
       <c r="J156" t="n">
         <v>1991</v>
       </c>
       <c r="K156" t="inlineStr">
         <is>
           <t>In Letter from Allied-Signal Inc to USEPA submitting enclosed health and safety study concerning volatile organics such as toluene and xylenes with attachments. (OTS0529450.  86-910000818.  TSCATS/415552). Allied-Signal, Inc.  Buffalo Color Corporation. [TSCA Submission]</t>
         </is>
       </c>
       <c r="L156" t="inlineStr"/>
       <c r="M156" t="inlineStr"/>
       <c r="N156" s="2" t="n">
         <v>45134.85894930144</v>
       </c>
       <c r="O156" s="2" t="n">
         <v>45134.85894930168</v>
       </c>
       <c r="P156" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q156" t="b">
         <v>0</v>
       </c>
       <c r="R156" t="b">
         <v>0</v>
       </c>
       <c r="S156" t="b">
         <v>0</v>
       </c>
       <c r="T156" t="b">
         <v>0</v>
       </c>
       <c r="U156" t="b">
         <v>0</v>
       </c>
       <c r="V156" t="b">
         <v>0</v>
       </c>
       <c r="W156" t="b">
         <v>0</v>
       </c>
       <c r="X156" t="b">
         <v>0</v>
       </c>
@@ -21806,65 +19466,50 @@
       <c r="AD156" t="b">
         <v>0</v>
       </c>
       <c r="AE156" t="b">
         <v>0</v>
       </c>
       <c r="AF156" t="b">
         <v>0</v>
       </c>
       <c r="AG156" t="b">
         <v>0</v>
       </c>
       <c r="AH156" t="b">
         <v>0</v>
       </c>
       <c r="AI156" t="b">
         <v>0</v>
       </c>
       <c r="AJ156" t="b">
         <v>0</v>
       </c>
       <c r="AK156" t="b">
         <v>0</v>
       </c>
       <c r="AL156" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ156" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="n">
         <v>101372122</v>
       </c>
       <c r="B157" t="n">
         <v>6575929</v>
       </c>
       <c r="C157" t="inlineStr"/>
       <c r="D157" t="inlineStr"/>
       <c r="E157" t="inlineStr">
         <is>
           <t>McLaren Environmental Engineering 1992</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
           <t xml:space="preserve">McLaren Environmental Engineering. Final report on cone penetrometer test, hydropunch survey, and installation of re-injection wells at Playa Vista site. In Letter submitting two enclosed site investigation studies of the Hughes Helicopter facility in Culver City, California with attachments. (OTS0535135.  86920000807.  TSCATS/422060). Maguire Thomas Partners. </t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
           <t>Final report on cone penetrometer test, hydropunch survey, and installation of re-injection wells at Playa Vista site</t>
@@ -21932,74 +19577,59 @@
       <c r="AA157" t="b">
         <v>0</v>
       </c>
       <c r="AB157" t="b">
         <v>0</v>
       </c>
       <c r="AC157" t="b">
         <v>0</v>
       </c>
       <c r="AD157" t="b">
         <v>0</v>
       </c>
       <c r="AE157" t="b">
         <v>0</v>
       </c>
       <c r="AF157" t="b">
         <v>0</v>
       </c>
       <c r="AG157" t="b">
         <v>0</v>
       </c>
       <c r="AH157" t="b">
         <v>0</v>
       </c>
       <c r="AI157" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ157" t="b">
         <v>0</v>
       </c>
       <c r="AK157" t="b">
         <v>0</v>
       </c>
       <c r="AL157" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ157" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="n">
         <v>101372123</v>
       </c>
       <c r="B158" t="n">
         <v>658662</v>
       </c>
       <c r="C158" t="inlineStr"/>
       <c r="D158" t="inlineStr">
         <is>
           <t>10.1016/0165-9936(96)00034-9</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
           <t>Benfenati E et al. 1996</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
           <t xml:space="preserve">Benfenati E, Facchini G, Pierucci P, Fanelli R. Identification of organic contaminants in leachates from industrial waste landfills. Trends in Analytical Chemistry 15:305-310. </t>
         </is>
@@ -22018,51 +19648,51 @@
         <is>
           <t>Benfenati E et al.</t>
         </is>
       </c>
       <c r="J158" t="n">
         <v>1996</v>
       </c>
       <c r="K158" t="inlineStr">
         <is>
           <t>Trends in Analytical Chemistry 15:305-310.</t>
         </is>
       </c>
       <c r="L158" t="inlineStr">
         <is>
           <t>BIOSIS COPYRIGHT: BIOL ABS. Thousands of landfills of industrial waste exist today in western countries, each containing a different mixture of materials. Their leachates thus differ in composition. General parameters that are important in the routine monitoring of leachates include the characteristics of several inorganic compounds and a few common organic chemicals such as solvents, phenols and detergents. However, these are not enough to describe the pollution potential of a landfill. More effort is needed to characterize the organic components. We have described here some of the approaches and techniques used in the analysis of organic contaminants for leachates of industrial waste landfills (IWL), as well as some results.</t>
         </is>
       </c>
       <c r="M158" t="inlineStr"/>
       <c r="N158" s="2" t="n">
         <v>45134.85894989209</v>
       </c>
       <c r="O158" s="2" t="n">
         <v>45134.85894989234</v>
       </c>
       <c r="P158" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q158" t="b">
         <v>0</v>
       </c>
       <c r="R158" t="b">
         <v>0</v>
       </c>
       <c r="S158" t="b">
         <v>0</v>
       </c>
       <c r="T158" t="b">
         <v>0</v>
       </c>
       <c r="U158" t="b">
         <v>0</v>
       </c>
       <c r="V158" t="b">
         <v>0</v>
       </c>
       <c r="W158" t="b">
         <v>0</v>
       </c>
       <c r="X158" t="b">
         <v>0</v>
       </c>
@@ -22084,65 +19714,50 @@
       <c r="AD158" t="b">
         <v>0</v>
       </c>
       <c r="AE158" t="b">
         <v>0</v>
       </c>
       <c r="AF158" t="b">
         <v>0</v>
       </c>
       <c r="AG158" t="b">
         <v>0</v>
       </c>
       <c r="AH158" t="b">
         <v>0</v>
       </c>
       <c r="AI158" t="b">
         <v>0</v>
       </c>
       <c r="AJ158" t="b">
         <v>0</v>
       </c>
       <c r="AK158" t="b">
         <v>0</v>
       </c>
       <c r="AL158" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ158" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="n">
         <v>101372124</v>
       </c>
       <c r="B159" t="n">
         <v>658775</v>
       </c>
       <c r="C159" t="inlineStr"/>
       <c r="D159" t="inlineStr"/>
       <c r="E159" t="inlineStr">
         <is>
           <t>Plumb RH Jr 1991</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
           <t xml:space="preserve">Plumb RH Jr. The Occurrence of Appendix Ix Organic Constituents in Disposal Site Ground Water. 11:157-164. </t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
           <t>The Occurrence of Appendix Ix Organic Constituents in Disposal Site Ground Water</t>
@@ -22157,51 +19772,51 @@
         <is>
           <t>Plumb RH Jr</t>
         </is>
       </c>
       <c r="J159" t="n">
         <v>1991</v>
       </c>
       <c r="K159" t="inlineStr">
         <is>
           <t>11:157-164.</t>
         </is>
       </c>
       <c r="L159" t="inlineStr">
         <is>
           <t>Biosis copyright: biol abs. rrm volatile organic compound ground water contamination water quality monitoring</t>
         </is>
       </c>
       <c r="M159" t="inlineStr"/>
       <c r="N159" s="2" t="n">
         <v>45134.85895029051</v>
       </c>
       <c r="O159" s="2" t="n">
         <v>45170.77717099979</v>
       </c>
       <c r="P159" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q159" t="b">
         <v>0</v>
       </c>
       <c r="R159" t="b">
         <v>0</v>
       </c>
       <c r="S159" t="b">
         <v>0</v>
       </c>
       <c r="T159" t="b">
         <v>0</v>
       </c>
       <c r="U159" t="b">
         <v>0</v>
       </c>
       <c r="V159" t="b">
         <v>0</v>
       </c>
       <c r="W159" t="b">
         <v>0</v>
       </c>
       <c r="X159" t="b">
         <v>0</v>
       </c>
@@ -22223,65 +19838,50 @@
       <c r="AD159" t="b">
         <v>0</v>
       </c>
       <c r="AE159" t="b">
         <v>0</v>
       </c>
       <c r="AF159" t="b">
         <v>0</v>
       </c>
       <c r="AG159" t="b">
         <v>0</v>
       </c>
       <c r="AH159" t="b">
         <v>0</v>
       </c>
       <c r="AI159" t="b">
         <v>0</v>
       </c>
       <c r="AJ159" t="b">
         <v>0</v>
       </c>
       <c r="AK159" t="b">
         <v>0</v>
       </c>
       <c r="AL159" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ159" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="n">
         <v>101372125</v>
       </c>
       <c r="B160" t="n">
         <v>659943</v>
       </c>
       <c r="C160" t="inlineStr"/>
       <c r="D160" t="inlineStr">
         <is>
           <t>10.1016/0048-9697(95)04677-8</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
           <t>Dyer M 1995</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
           <t xml:space="preserve">Dyer M. The Water Quality at Lago Di Vico During 1992-1993. Science of the Total Environment 171:77-83. </t>
         </is>
@@ -22300,51 +19900,51 @@
         <is>
           <t>Dyer M</t>
         </is>
       </c>
       <c r="J160" t="n">
         <v>1995</v>
       </c>
       <c r="K160" t="inlineStr">
         <is>
           <t>Science of the Total Environment 171:77-83.</t>
         </is>
       </c>
       <c r="L160" t="inlineStr">
         <is>
           <t>BIOSIS  COPYRIGHT: BIOL ABS. RRM  RESEARCH ARTICLE ALGAE NITRATES ORTHOPHOSPHATES NUTRIENTS EUTROPHICATION ITALY</t>
         </is>
       </c>
       <c r="M160" t="inlineStr"/>
       <c r="N160" s="2" t="n">
         <v>45134.85895058166</v>
       </c>
       <c r="O160" s="2" t="n">
         <v>45134.85895058187</v>
       </c>
       <c r="P160" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q160" t="b">
         <v>0</v>
       </c>
       <c r="R160" t="b">
         <v>0</v>
       </c>
       <c r="S160" t="b">
         <v>0</v>
       </c>
       <c r="T160" t="b">
         <v>0</v>
       </c>
       <c r="U160" t="b">
         <v>0</v>
       </c>
       <c r="V160" t="b">
         <v>0</v>
       </c>
       <c r="W160" t="b">
         <v>0</v>
       </c>
       <c r="X160" t="b">
         <v>0</v>
       </c>
@@ -22366,65 +19966,50 @@
       <c r="AD160" t="b">
         <v>0</v>
       </c>
       <c r="AE160" t="b">
         <v>0</v>
       </c>
       <c r="AF160" t="b">
         <v>0</v>
       </c>
       <c r="AG160" t="b">
         <v>0</v>
       </c>
       <c r="AH160" t="b">
         <v>0</v>
       </c>
       <c r="AI160" t="b">
         <v>0</v>
       </c>
       <c r="AJ160" t="b">
         <v>0</v>
       </c>
       <c r="AK160" t="b">
         <v>0</v>
       </c>
       <c r="AL160" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ160" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="n">
         <v>101372126</v>
       </c>
       <c r="B161" t="n">
         <v>660040</v>
       </c>
       <c r="C161" t="inlineStr"/>
       <c r="D161" t="inlineStr">
         <is>
           <t>10.1007/bf00479894</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
           <t>Hallbourg RR, Delfino JJ, and Miller WL 1992</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
           <t xml:space="preserve">Hallbourg RR, Delfino JJ, Miller WL. Organic priority pollutants in groundwater and surface water at three landfills in North Central Florida. Water, Air, and Soil Pollution 65:307-322. </t>
         </is>
@@ -22446,57 +20031,57 @@
       </c>
       <c r="J161" t="n">
         <v>1992</v>
       </c>
       <c r="K161" t="inlineStr">
         <is>
           <t>Water, Air, and Soil Pollution 65:307-322.</t>
         </is>
       </c>
       <c r="L161" t="inlineStr">
         <is>
           <t>The occurence of organic priority pollutants in groundwater and surface water impacted by municipal landfill leachate was studied at the Orange County Landfill in Orange County, Florida. The results of the investigation were compared to existing data from two municipal landfills in Alachua County, Florida. The investigation in Orange County evaluated existing wells and surface water stations through sampling of groundwater, surface water, sediment, and aquatic biota. Very few organic priority pollutants were detected. The constituents most frequently found were volatile organic compounds, particularly aromatic organic constituents. Volatile organic compounds were detected in groundwater at total concentrations of less than 100 Μg L−1. Few base/neutral and acid extractable organic priority pollutants were detected. Data from the Alachua County landfills indicated the presence of volatile organic compounds in groundwater at both landfill sites but few organic priority pollutants in the base/neutral and acid extractable group were fouund. Any organic priority pollutants that were present in the solid waste as deposited were likely metabolized by microorganisms or otherwise degraded, sorbed on particulate matter, or diluted to such an extent as to be non-detected.</t>
         </is>
       </c>
       <c r="M161" t="inlineStr"/>
       <c r="N161" s="2" t="n">
         <v>45134.85895097342</v>
       </c>
       <c r="O161" s="2" t="n">
         <v>45146.83815608855</v>
       </c>
       <c r="P161" t="b">
         <v>1</v>
       </c>
       <c r="Q161" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R161" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S161" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T161" t="b">
         <v>0</v>
       </c>
       <c r="U161" t="b">
         <v>0</v>
       </c>
       <c r="V161" t="b">
         <v>0</v>
       </c>
       <c r="W161" t="b">
         <v>0</v>
       </c>
       <c r="X161" t="b">
         <v>0</v>
       </c>
       <c r="Y161" t="b">
         <v>0</v>
       </c>
       <c r="Z161" t="b">
         <v>0</v>
       </c>
       <c r="AA161" t="b">
         <v>0</v>
       </c>
@@ -22509,65 +20094,50 @@
       <c r="AD161" t="b">
         <v>0</v>
       </c>
       <c r="AE161" t="b">
         <v>0</v>
       </c>
       <c r="AF161" t="b">
         <v>0</v>
       </c>
       <c r="AG161" t="b">
         <v>0</v>
       </c>
       <c r="AH161" t="b">
         <v>0</v>
       </c>
       <c r="AI161" t="b">
         <v>0</v>
       </c>
       <c r="AJ161" t="b">
         <v>0</v>
       </c>
       <c r="AK161" t="b">
         <v>0</v>
       </c>
       <c r="AL161" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ161" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="n">
         <v>101372127</v>
       </c>
       <c r="B162" t="n">
         <v>660096</v>
       </c>
       <c r="C162" t="n">
         <v>15519456</v>
       </c>
       <c r="D162" t="inlineStr">
         <is>
           <t>10.1016/j.envpol.2004.05.03</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
           <t>Huybrechts T, Dewulf J, and Van Langenhove H 2005</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
@@ -22656,65 +20226,50 @@
       </c>
       <c r="AE162" t="b">
         <v>0</v>
       </c>
       <c r="AF162" t="b">
         <v>0</v>
       </c>
       <c r="AG162" t="b">
         <v>0</v>
       </c>
       <c r="AH162" t="b">
         <v>0</v>
       </c>
       <c r="AI162" t="b">
         <v>0</v>
       </c>
       <c r="AJ162" t="b">
         <v>0</v>
       </c>
       <c r="AK162" t="b">
         <v>0</v>
       </c>
       <c r="AL162" t="b">
         <v>0</v>
       </c>
-      <c r="AM162" t="b">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="163">
       <c r="A163" t="n">
         <v>101372128</v>
       </c>
       <c r="B163" t="n">
         <v>660097</v>
       </c>
       <c r="C163" t="n">
         <v>15276740</v>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>10.1016/j.watres.2004.04.022</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
           <t>Huybrechts T, Dewulf J, and Van Langenhove H 2004</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
           <t xml:space="preserve">Huybrechts T, Dewulf J, Van Langenhove H. Spatial and temporal variability of priority volatile organic compounds in the Scheldt estuary. Water Research 38:3241-3250. </t>
         </is>
@@ -22801,65 +20356,50 @@
       </c>
       <c r="AE163" t="b">
         <v>0</v>
       </c>
       <c r="AF163" t="b">
         <v>0</v>
       </c>
       <c r="AG163" t="b">
         <v>0</v>
       </c>
       <c r="AH163" t="b">
         <v>0</v>
       </c>
       <c r="AI163" t="b">
         <v>0</v>
       </c>
       <c r="AJ163" t="b">
         <v>0</v>
       </c>
       <c r="AK163" t="b">
         <v>0</v>
       </c>
       <c r="AL163" t="b">
         <v>0</v>
       </c>
-      <c r="AM163" t="b">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="164">
       <c r="A164" t="n">
         <v>101372129</v>
       </c>
       <c r="B164" t="n">
         <v>660860</v>
       </c>
       <c r="C164" t="inlineStr"/>
       <c r="D164" t="inlineStr"/>
       <c r="E164" t="inlineStr">
         <is>
           <t>Wylie PL 1988</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
           <t xml:space="preserve">Wylie PL. Comparing Headspace with Purge and Trap for Analysis of Volatile Priority Pollutants. 80:65-72. </t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
           <t>Comparing Headspace with Purge and Trap for Analysis of Volatile Priority Pollutants</t>
         </is>
       </c>
@@ -22872,51 +20412,51 @@
         <is>
           <t>Wylie PL</t>
         </is>
       </c>
       <c r="J164" t="n">
         <v>1988</v>
       </c>
       <c r="K164" t="inlineStr">
         <is>
           <t>80:65-72.</t>
         </is>
       </c>
       <c r="L164" t="inlineStr">
         <is>
           <t>BIOSIS  COPYRIGHT: BIOL ABS. RRM  WATER POLLUTION EPA GAS CHROMATOGRAPHY</t>
         </is>
       </c>
       <c r="M164" t="inlineStr"/>
       <c r="N164" s="2" t="n">
         <v>45134.858952415</v>
       </c>
       <c r="O164" s="2" t="n">
         <v>45134.85895241523</v>
       </c>
       <c r="P164" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q164" t="b">
         <v>0</v>
       </c>
       <c r="R164" t="b">
         <v>0</v>
       </c>
       <c r="S164" t="b">
         <v>0</v>
       </c>
       <c r="T164" t="b">
         <v>0</v>
       </c>
       <c r="U164" t="b">
         <v>0</v>
       </c>
       <c r="V164" t="b">
         <v>0</v>
       </c>
       <c r="W164" t="b">
         <v>0</v>
       </c>
       <c r="X164" t="b">
         <v>0</v>
       </c>
@@ -22938,65 +20478,50 @@
       <c r="AD164" t="b">
         <v>0</v>
       </c>
       <c r="AE164" t="b">
         <v>0</v>
       </c>
       <c r="AF164" t="b">
         <v>0</v>
       </c>
       <c r="AG164" t="b">
         <v>0</v>
       </c>
       <c r="AH164" t="b">
         <v>0</v>
       </c>
       <c r="AI164" t="b">
         <v>0</v>
       </c>
       <c r="AJ164" t="b">
         <v>0</v>
       </c>
       <c r="AK164" t="b">
         <v>0</v>
       </c>
       <c r="AL164" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ164" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="n">
         <v>101372130</v>
       </c>
       <c r="B165" t="n">
         <v>661846</v>
       </c>
       <c r="C165" t="inlineStr"/>
       <c r="D165" t="inlineStr"/>
       <c r="E165" t="inlineStr">
         <is>
           <t>Schrab GE, Brown KW, and Donnelly KC 1993</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
           <t xml:space="preserve">Schrab GE, Brown KW, Donnelly KC. Acute and genetic toxicity of municipal landfill leachate. Water, Air, and Soil Pollution 69:99-112. </t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
           <t>Acute and genetic toxicity of municipal landfill leachate</t>
@@ -23079,65 +20604,50 @@
       </c>
       <c r="AE165" t="b">
         <v>0</v>
       </c>
       <c r="AF165" t="b">
         <v>0</v>
       </c>
       <c r="AG165" t="b">
         <v>0</v>
       </c>
       <c r="AH165" t="b">
         <v>0</v>
       </c>
       <c r="AI165" t="b">
         <v>0</v>
       </c>
       <c r="AJ165" t="b">
         <v>0</v>
       </c>
       <c r="AK165" t="b">
         <v>0</v>
       </c>
       <c r="AL165" t="b">
         <v>0</v>
       </c>
-      <c r="AM165" t="b">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="166">
       <c r="A166" t="n">
         <v>101372131</v>
       </c>
       <c r="B166" t="n">
         <v>664358</v>
       </c>
       <c r="C166" t="inlineStr"/>
       <c r="D166" t="inlineStr"/>
       <c r="E166" t="inlineStr">
         <is>
           <t>Huff GF, Braun CL, and Lee RW 2000</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
           <t xml:space="preserve">Huff GF, Braun CL, Lee RW. Assessment of potential for natural attenuation of chlorinated ethenes and ethanes in ground water at a petrochemical reclamation site, Harris County, Texas. Austin, TX: Geological Survey Water Resources Division. </t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
           <t>Assessment of potential for natural attenuation of chlorinated ethenes and ethanes in ground water at a petrochemical reclamation site, Harris County, Texas</t>
         </is>
       </c>
@@ -23218,65 +20728,50 @@
       </c>
       <c r="AE166" t="b">
         <v>0</v>
       </c>
       <c r="AF166" t="b">
         <v>0</v>
       </c>
       <c r="AG166" t="b">
         <v>0</v>
       </c>
       <c r="AH166" t="b">
         <v>0</v>
       </c>
       <c r="AI166" t="b">
         <v>0</v>
       </c>
       <c r="AJ166" t="b">
         <v>0</v>
       </c>
       <c r="AK166" t="b">
         <v>0</v>
       </c>
       <c r="AL166" t="b">
         <v>0</v>
       </c>
-      <c r="AM166" t="b">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="167">
       <c r="A167" t="n">
         <v>101372132</v>
       </c>
       <c r="B167" t="n">
         <v>664405</v>
       </c>
       <c r="C167" t="inlineStr"/>
       <c r="D167" t="inlineStr">
         <is>
           <t>10.1520/stp25471s</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
           <t>Flynn LR, Bass SW, and Meierer RE 1991</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
           <t xml:space="preserve">Flynn LR, Bass SW, Meierer RE. Headspace screening-capillary column GC-MS analysis for volatile organics validation studies and applications. In Friedman D (Ed.), Waste Testing and Quality Assurance: Third Volume (pp. 106-114). Philadelphia, PA: American Society for Testing and Materials. </t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
@@ -23289,51 +20784,51 @@
           <t>Flynn LR, Bass SW, Meierer RE</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
           <t>Flynn LR, Bass SW, and Meierer RE</t>
         </is>
       </c>
       <c r="J167" t="n">
         <v>1991</v>
       </c>
       <c r="K167" t="inlineStr">
         <is>
           <t>In Friedman D (Ed.), Waste Testing and Quality Assurance: Third Volume (pp. 106-114). Philadelphia, PA: American Society for Testing and Materials.</t>
         </is>
       </c>
       <c r="L167" t="inlineStr"/>
       <c r="M167" t="inlineStr"/>
       <c r="N167" s="2" t="n">
         <v>45134.85895330305</v>
       </c>
       <c r="O167" s="2" t="n">
         <v>45134.85895330331</v>
       </c>
       <c r="P167" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q167" t="b">
         <v>0</v>
       </c>
       <c r="R167" t="b">
         <v>0</v>
       </c>
       <c r="S167" t="b">
         <v>0</v>
       </c>
       <c r="T167" t="b">
         <v>0</v>
       </c>
       <c r="U167" t="b">
         <v>0</v>
       </c>
       <c r="V167" t="b">
         <v>0</v>
       </c>
       <c r="W167" t="b">
         <v>0</v>
       </c>
       <c r="X167" t="b">
         <v>0</v>
       </c>
@@ -23355,65 +20850,50 @@
       <c r="AD167" t="b">
         <v>0</v>
       </c>
       <c r="AE167" t="b">
         <v>0</v>
       </c>
       <c r="AF167" t="b">
         <v>0</v>
       </c>
       <c r="AG167" t="b">
         <v>0</v>
       </c>
       <c r="AH167" t="b">
         <v>0</v>
       </c>
       <c r="AI167" t="b">
         <v>0</v>
       </c>
       <c r="AJ167" t="b">
         <v>0</v>
       </c>
       <c r="AK167" t="b">
         <v>0</v>
       </c>
       <c r="AL167" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ167" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="n">
         <v>101372133</v>
       </c>
       <c r="B168" t="n">
         <v>666681</v>
       </c>
       <c r="C168" t="inlineStr"/>
       <c r="D168" t="inlineStr"/>
       <c r="E168" t="inlineStr">
         <is>
           <t>Feenstra S 1994</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
           <t xml:space="preserve">Feenstra S. Chlorinated organic substances in groundwater. In U. Zoller (Ed.), Groundwater contamination and control (pp. 337-353). New York: M. Dekker. </t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
           <t>Chlorinated organic substances in groundwater</t>
@@ -23424,51 +20904,51 @@
           <t>Feenstra S</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
           <t>Feenstra S</t>
         </is>
       </c>
       <c r="J168" t="n">
         <v>1994</v>
       </c>
       <c r="K168" t="inlineStr">
         <is>
           <t>In U. Zoller (Ed.), Groundwater contamination and control (pp. 337-353). New York: M. Dekker.</t>
         </is>
       </c>
       <c r="L168" t="inlineStr"/>
       <c r="M168" t="inlineStr"/>
       <c r="N168" s="2" t="n">
         <v>45134.85895371818</v>
       </c>
       <c r="O168" s="2" t="n">
         <v>45134.85895371844</v>
       </c>
       <c r="P168" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q168" t="b">
         <v>0</v>
       </c>
       <c r="R168" t="b">
         <v>0</v>
       </c>
       <c r="S168" t="b">
         <v>0</v>
       </c>
       <c r="T168" t="b">
         <v>0</v>
       </c>
       <c r="U168" t="b">
         <v>0</v>
       </c>
       <c r="V168" t="b">
         <v>0</v>
       </c>
       <c r="W168" t="b">
         <v>0</v>
       </c>
       <c r="X168" t="b">
         <v>0</v>
       </c>
@@ -23490,65 +20970,50 @@
       <c r="AD168" t="b">
         <v>0</v>
       </c>
       <c r="AE168" t="b">
         <v>0</v>
       </c>
       <c r="AF168" t="b">
         <v>0</v>
       </c>
       <c r="AG168" t="b">
         <v>0</v>
       </c>
       <c r="AH168" t="b">
         <v>0</v>
       </c>
       <c r="AI168" t="b">
         <v>0</v>
       </c>
       <c r="AJ168" t="b">
         <v>0</v>
       </c>
       <c r="AK168" t="b">
         <v>0</v>
       </c>
       <c r="AL168" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ168" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="n">
         <v>101372134</v>
       </c>
       <c r="B169" t="n">
         <v>666861</v>
       </c>
       <c r="C169" t="inlineStr"/>
       <c r="D169" t="inlineStr"/>
       <c r="E169" t="inlineStr">
         <is>
           <t>Moon S, Adamski JM, and Lichtman A 1990</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
           <t xml:space="preserve">Moon S, Adamski JM, Lichtman A. Profile of volatile organic chemicals in Nassau county groundwater. In Friedman, D (Ed.), Waste Testing and Quality Assurance: Second Volume (pp. 50-63). Philadelphia, PA: American Society for Testing and Materials. </t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
           <t>Profile of volatile organic chemicals in Nassau county groundwater</t>
@@ -23627,65 +21092,50 @@
       </c>
       <c r="AE169" t="b">
         <v>0</v>
       </c>
       <c r="AF169" t="b">
         <v>0</v>
       </c>
       <c r="AG169" t="b">
         <v>0</v>
       </c>
       <c r="AH169" t="b">
         <v>0</v>
       </c>
       <c r="AI169" t="b">
         <v>0</v>
       </c>
       <c r="AJ169" t="b">
         <v>0</v>
       </c>
       <c r="AK169" t="b">
         <v>0</v>
       </c>
       <c r="AL169" t="b">
         <v>0</v>
       </c>
-      <c r="AM169" t="b">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="170">
       <c r="A170" t="n">
         <v>101372135</v>
       </c>
       <c r="B170" t="n">
         <v>667037</v>
       </c>
       <c r="C170" t="inlineStr"/>
       <c r="D170" t="inlineStr"/>
       <c r="E170" t="inlineStr">
         <is>
           <t>Stephenson JH, Allen F, and Slagle T 1990</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
           <t xml:space="preserve">Stephenson JH, Allen F, Slagle T. Analysis of volatile organics in air via water methods. In Measurement of toxic and related air pollutants: Proceedings of the 1990 EPA/A &amp; WMA International Symposium (pp. 194-199). Raleigh, NC: Air &amp; Waste Management Association. </t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
           <t>Analysis of volatile organics in air via water methods</t>
         </is>
       </c>
@@ -23694,51 +21144,51 @@
           <t>Stephenson JH, Allen F, Slagle T</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
           <t>Stephenson JH, Allen F, and Slagle T</t>
         </is>
       </c>
       <c r="J170" t="n">
         <v>1990</v>
       </c>
       <c r="K170" t="inlineStr">
         <is>
           <t>In Measurement of toxic and related air pollutants: Proceedings of the 1990 EPA/A &amp; WMA International Symposium (pp. 194-199). Raleigh, NC: Air &amp; Waste Management Association.</t>
         </is>
       </c>
       <c r="L170" t="inlineStr"/>
       <c r="M170" t="inlineStr"/>
       <c r="N170" s="2" t="n">
         <v>45134.85895431645</v>
       </c>
       <c r="O170" s="2" t="n">
         <v>45134.85895431668</v>
       </c>
       <c r="P170" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q170" t="b">
         <v>0</v>
       </c>
       <c r="R170" t="b">
         <v>0</v>
       </c>
       <c r="S170" t="b">
         <v>0</v>
       </c>
       <c r="T170" t="b">
         <v>0</v>
       </c>
       <c r="U170" t="b">
         <v>0</v>
       </c>
       <c r="V170" t="b">
         <v>0</v>
       </c>
       <c r="W170" t="b">
         <v>0</v>
       </c>
       <c r="X170" t="b">
         <v>0</v>
       </c>
@@ -23760,65 +21210,50 @@
       <c r="AD170" t="b">
         <v>0</v>
       </c>
       <c r="AE170" t="b">
         <v>0</v>
       </c>
       <c r="AF170" t="b">
         <v>0</v>
       </c>
       <c r="AG170" t="b">
         <v>0</v>
       </c>
       <c r="AH170" t="b">
         <v>0</v>
       </c>
       <c r="AI170" t="b">
         <v>0</v>
       </c>
       <c r="AJ170" t="b">
         <v>0</v>
       </c>
       <c r="AK170" t="b">
         <v>0</v>
       </c>
       <c r="AL170" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ170" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="n">
         <v>101372136</v>
       </c>
       <c r="B171" t="n">
         <v>667043</v>
       </c>
       <c r="C171" t="inlineStr"/>
       <c r="D171" t="inlineStr"/>
       <c r="E171" t="inlineStr">
         <is>
           <t>Tsuchiya Y and Kanabus-Kaminska JM 1996</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
           <t xml:space="preserve">Tsuchiya Y, Kanabus-Kaminska JM. Identification and quantification of volatile organic compounds using systematic single-ion chromatograms. In Wang, W; Schnoor, JL; Doi, J (Eds.), Volatile organic compounds in the environment (pp. 127-138). Philadelphia, PA: American Society for Testing and Materials. </t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
           <t>Identification and quantification of volatile organic compounds using systematic single-ion chromatograms</t>
@@ -23833,51 +21268,51 @@
         <is>
           <t>Tsuchiya Y and Kanabus-Kaminska JM</t>
         </is>
       </c>
       <c r="J171" t="n">
         <v>1996</v>
       </c>
       <c r="K171" t="inlineStr">
         <is>
           <t>In Wang, W; Schnoor, JL; Doi, J (Eds.), Volatile organic compounds in the environment (pp. 127-138). Philadelphia, PA: American Society for Testing and Materials.</t>
         </is>
       </c>
       <c r="L171" t="inlineStr">
         <is>
           <t>BIOSIS  COPYRIGHT: BIOL ABS. RRM  BOOK CHAPTER MEETING PAPER INDOOR AIR CONTAMINANT MASS SPECTROMETRY MATHEMATICAL METHOD ANALYTICAL METHOD</t>
         </is>
       </c>
       <c r="M171" t="inlineStr"/>
       <c r="N171" s="2" t="n">
         <v>45134.85895460878</v>
       </c>
       <c r="O171" s="2" t="n">
         <v>45134.85895460899</v>
       </c>
       <c r="P171" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q171" t="b">
         <v>0</v>
       </c>
       <c r="R171" t="b">
         <v>0</v>
       </c>
       <c r="S171" t="b">
         <v>0</v>
       </c>
       <c r="T171" t="b">
         <v>0</v>
       </c>
       <c r="U171" t="b">
         <v>0</v>
       </c>
       <c r="V171" t="b">
         <v>0</v>
       </c>
       <c r="W171" t="b">
         <v>0</v>
       </c>
       <c r="X171" t="b">
         <v>0</v>
       </c>
@@ -23899,65 +21334,50 @@
       <c r="AD171" t="b">
         <v>0</v>
       </c>
       <c r="AE171" t="b">
         <v>0</v>
       </c>
       <c r="AF171" t="b">
         <v>0</v>
       </c>
       <c r="AG171" t="b">
         <v>0</v>
       </c>
       <c r="AH171" t="b">
         <v>0</v>
       </c>
       <c r="AI171" t="b">
         <v>0</v>
       </c>
       <c r="AJ171" t="b">
         <v>0</v>
       </c>
       <c r="AK171" t="b">
         <v>0</v>
       </c>
       <c r="AL171" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ171" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="n">
         <v>101372137</v>
       </c>
       <c r="B172" t="n">
         <v>6968122</v>
       </c>
       <c r="C172" t="inlineStr"/>
       <c r="D172" t="inlineStr"/>
       <c r="E172" t="inlineStr">
         <is>
           <t>Han F et al. 2013</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
           <t xml:space="preserve">Han F, Chen J, Jiang Z, Chen L, Ji W. Volatile and semi-volatile organic compounds in the lower Yangtze River and surface waters of three Chinese provinces. Polish Journal of Environmental Studies 22:683-690. </t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
           <t>Volatile and semi-volatile organic compounds in the lower Yangtze River and surface waters of three Chinese provinces</t>
@@ -24040,65 +21460,50 @@
       </c>
       <c r="AE172" t="b">
         <v>0</v>
       </c>
       <c r="AF172" t="b">
         <v>0</v>
       </c>
       <c r="AG172" t="b">
         <v>0</v>
       </c>
       <c r="AH172" t="b">
         <v>0</v>
       </c>
       <c r="AI172" t="b">
         <v>0</v>
       </c>
       <c r="AJ172" t="b">
         <v>0</v>
       </c>
       <c r="AK172" t="b">
         <v>0</v>
       </c>
       <c r="AL172" t="b">
         <v>0</v>
       </c>
-      <c r="AM172" t="b">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="173">
       <c r="A173" t="n">
         <v>101372138</v>
       </c>
       <c r="B173" t="n">
         <v>701388</v>
       </c>
       <c r="C173" t="n">
         <v>10433181</v>
       </c>
       <c r="D173" t="inlineStr">
         <is>
           <t>10.1080/00039899909602480</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
           <t>Burg J and Gist G 1999</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
           <t xml:space="preserve">Burg J, Gist G. Health effects of environmental contaminant exposure: An intrafile comparison of the Trichloroethylene Subregistry. Archives of Environmental Health 54:231-241. </t>
         </is>
@@ -24174,74 +21579,59 @@
       <c r="AA173" t="b">
         <v>0</v>
       </c>
       <c r="AB173" t="b">
         <v>0</v>
       </c>
       <c r="AC173" t="b">
         <v>0</v>
       </c>
       <c r="AD173" t="b">
         <v>0</v>
       </c>
       <c r="AE173" t="b">
         <v>0</v>
       </c>
       <c r="AF173" t="b">
         <v>0</v>
       </c>
       <c r="AG173" t="b">
         <v>0</v>
       </c>
       <c r="AH173" t="b">
         <v>0</v>
       </c>
       <c r="AI173" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ173" t="b">
         <v>0</v>
       </c>
       <c r="AK173" t="b">
         <v>0</v>
       </c>
       <c r="AL173" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ173" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="n">
         <v>101372139</v>
       </c>
       <c r="B174" t="n">
         <v>7019252</v>
       </c>
       <c r="C174" t="inlineStr"/>
       <c r="D174" t="inlineStr"/>
       <c r="E174" t="inlineStr">
         <is>
           <t>CEC 1976</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
           <t xml:space="preserve">CEC. COST-Project 64b: A comprehensive list of polluting substances which have been identified in various fresh waters, effluent discharges, aquatic animals and plants, and bottom sediments, second edition.  </t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
           <t>COST-Project 64b: A comprehensive list of polluting substances which have been identified in various fresh waters, effluent discharges, aquatic animals and plants, and bottom sediments, second edition</t>
@@ -24305,74 +21695,59 @@
       <c r="AA174" t="b">
         <v>0</v>
       </c>
       <c r="AB174" t="b">
         <v>0</v>
       </c>
       <c r="AC174" t="b">
         <v>0</v>
       </c>
       <c r="AD174" t="b">
         <v>0</v>
       </c>
       <c r="AE174" t="b">
         <v>0</v>
       </c>
       <c r="AF174" t="b">
         <v>0</v>
       </c>
       <c r="AG174" t="b">
         <v>0</v>
       </c>
       <c r="AH174" t="b">
         <v>0</v>
       </c>
       <c r="AI174" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ174" t="b">
         <v>0</v>
       </c>
       <c r="AK174" t="b">
         <v>0</v>
       </c>
       <c r="AL174" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ174" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="n">
         <v>101372140</v>
       </c>
       <c r="B175" t="n">
         <v>723873</v>
       </c>
       <c r="C175" t="inlineStr"/>
       <c r="D175" t="inlineStr"/>
       <c r="E175" t="inlineStr">
         <is>
           <t>ATSDR 1996</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
           <t xml:space="preserve">ATSDR. Toxicological profile for 1,2-dichloroethene. Atlanta, GA: U.S. Department of Health and Human Services, Public Health Service, Agency for Toxic Substances and Disease Registry. [ATSDR Tox Profile]. </t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
           <t>Toxicological profile for 1,2-dichloroethene</t>
@@ -24444,74 +21819,59 @@
       <c r="AA175" t="b">
         <v>0</v>
       </c>
       <c r="AB175" t="b">
         <v>0</v>
       </c>
       <c r="AC175" t="b">
         <v>0</v>
       </c>
       <c r="AD175" t="b">
         <v>0</v>
       </c>
       <c r="AE175" t="b">
         <v>0</v>
       </c>
       <c r="AF175" t="b">
         <v>0</v>
       </c>
       <c r="AG175" t="b">
         <v>0</v>
       </c>
       <c r="AH175" t="b">
         <v>0</v>
       </c>
       <c r="AI175" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ175" t="b">
         <v>0</v>
       </c>
       <c r="AK175" t="b">
         <v>0</v>
       </c>
       <c r="AL175" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ175" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="n">
         <v>101372141</v>
       </c>
       <c r="B176" t="n">
         <v>724484</v>
       </c>
       <c r="C176" t="inlineStr"/>
       <c r="D176" t="inlineStr">
         <is>
           <t>10.1016/0734-242x(84)90135-6</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
           <t>Sabel GV and Clark TP 1984</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
           <t xml:space="preserve">Sabel GV, Clark TP. Volatile organic compounds as indicators of municipal solid waste leachate contamination. Waste Management &amp; Research 2:119-130. </t>
         </is>
@@ -24599,65 +21959,50 @@
       </c>
       <c r="AE176" t="b">
         <v>0</v>
       </c>
       <c r="AF176" t="b">
         <v>0</v>
       </c>
       <c r="AG176" t="b">
         <v>0</v>
       </c>
       <c r="AH176" t="b">
         <v>0</v>
       </c>
       <c r="AI176" t="b">
         <v>0</v>
       </c>
       <c r="AJ176" t="b">
         <v>0</v>
       </c>
       <c r="AK176" t="b">
         <v>0</v>
       </c>
       <c r="AL176" t="b">
         <v>0</v>
       </c>
-      <c r="AM176" t="b">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="177">
       <c r="A177" t="n">
         <v>101372142</v>
       </c>
       <c r="B177" t="n">
         <v>7303021</v>
       </c>
       <c r="C177" t="inlineStr"/>
       <c r="D177" t="inlineStr"/>
       <c r="E177" t="inlineStr">
         <is>
           <t>COWI AS 2018</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
           <t xml:space="preserve">COWI AS. Screening programme 2017: Suspected PBT compounds. Trondheim, Norway: The Norwegian Environment Agency. </t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
           <t>Screening programme 2017: Suspected PBT compounds</t>
         </is>
       </c>
@@ -24676,125 +22021,110 @@
       </c>
       <c r="K177" t="inlineStr">
         <is>
           <t>Trondheim, Norway: The Norwegian Environment Agency.</t>
         </is>
       </c>
       <c r="L177" t="inlineStr">
         <is>
           <t>This report summarizes the findings of a screening study into the occurrence of selected PBT compounds in wastewater treatment plant effluent and sludge, landfill run-off, sediments, biota and indoor dust.</t>
         </is>
       </c>
       <c r="M177" t="inlineStr"/>
       <c r="N177" s="2" t="n">
         <v>45134.85895674759</v>
       </c>
       <c r="O177" s="2" t="n">
         <v>45134.85895674781</v>
       </c>
       <c r="P177" t="b">
         <v>1</v>
       </c>
       <c r="Q177" t="b">
         <v>1</v>
       </c>
       <c r="R177" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="S177" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T177" t="b">
         <v>0</v>
       </c>
       <c r="U177" t="b">
         <v>0</v>
       </c>
       <c r="V177" t="b">
         <v>0</v>
       </c>
       <c r="W177" t="b">
         <v>0</v>
       </c>
       <c r="X177" t="b">
         <v>0</v>
       </c>
       <c r="Y177" t="b">
         <v>0</v>
       </c>
       <c r="Z177" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA177" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AB177" t="b">
         <v>0</v>
       </c>
       <c r="AC177" t="b">
         <v>0</v>
       </c>
       <c r="AD177" t="b">
         <v>0</v>
       </c>
       <c r="AE177" t="b">
         <v>0</v>
       </c>
       <c r="AF177" t="b">
         <v>0</v>
       </c>
       <c r="AG177" t="b">
         <v>0</v>
       </c>
       <c r="AH177" t="b">
         <v>0</v>
       </c>
       <c r="AI177" t="b">
         <v>0</v>
       </c>
       <c r="AJ177" t="b">
         <v>0</v>
       </c>
       <c r="AK177" t="b">
         <v>0</v>
       </c>
       <c r="AL177" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ177" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="n">
         <v>101372143</v>
       </c>
       <c r="B178" t="n">
         <v>7315471</v>
       </c>
       <c r="C178" t="inlineStr"/>
       <c r="D178" t="inlineStr"/>
       <c r="E178" t="inlineStr">
         <is>
           <t>U.S. EPA 2016</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
           <t xml:space="preserve">U.S. EPA. Chemical Data Reporting (CDR): Cyclotetrasiloxane, 2,2,4,4,6,6,8,8-octamethyl-; CAS Number 556-67-2.  </t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
           <t>Chemical Data Reporting (CDR): Cyclotetrasiloxane, 2,2,4,4,6,6,8,8-octamethyl-; CAS Number 556-67-2</t>
@@ -24858,74 +22188,59 @@
       <c r="AA178" t="b">
         <v>0</v>
       </c>
       <c r="AB178" t="b">
         <v>0</v>
       </c>
       <c r="AC178" t="b">
         <v>0</v>
       </c>
       <c r="AD178" t="b">
         <v>0</v>
       </c>
       <c r="AE178" t="b">
         <v>0</v>
       </c>
       <c r="AF178" t="b">
         <v>0</v>
       </c>
       <c r="AG178" t="b">
         <v>0</v>
       </c>
       <c r="AH178" t="b">
         <v>0</v>
       </c>
       <c r="AI178" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ178" t="b">
         <v>0</v>
       </c>
       <c r="AK178" t="b">
         <v>0</v>
       </c>
       <c r="AL178" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ178" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="n">
         <v>101372144</v>
       </c>
       <c r="B179" t="n">
         <v>737432</v>
       </c>
       <c r="C179" t="n">
         <v>20358052</v>
       </c>
       <c r="D179" t="inlineStr">
         <is>
           <t>10.1039/b927022a</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
           <t>Blount BC et al. 2010</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
@@ -25014,65 +22329,50 @@
       </c>
       <c r="AE179" t="b">
         <v>0</v>
       </c>
       <c r="AF179" t="b">
         <v>0</v>
       </c>
       <c r="AG179" t="b">
         <v>0</v>
       </c>
       <c r="AH179" t="b">
         <v>0</v>
       </c>
       <c r="AI179" t="b">
         <v>0</v>
       </c>
       <c r="AJ179" t="b">
         <v>0</v>
       </c>
       <c r="AK179" t="b">
         <v>0</v>
       </c>
       <c r="AL179" t="b">
         <v>0</v>
       </c>
-      <c r="AM179" t="b">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="180">
       <c r="A180" t="n">
         <v>101372145</v>
       </c>
       <c r="B180" t="n">
         <v>74297</v>
       </c>
       <c r="C180" t="inlineStr"/>
       <c r="D180" t="inlineStr"/>
       <c r="E180" t="inlineStr">
         <is>
           <t>Swindlehurst RJ et al. 1995</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
           <t xml:space="preserve">Swindlehurst RJ, Johnston PA, Trondle S, Stringer RL, Stephenson AD, Stone IM. Regulation of toxic chemicals in the Mediterranean: the need for an adequate strategy. Science of the Total Environment 171:243-264. </t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
           <t>Regulation of toxic chemicals in the Mediterranean: the need for an adequate strategy</t>
         </is>
       </c>
@@ -25085,51 +22385,51 @@
         <is>
           <t>Swindlehurst RJ et al.</t>
         </is>
       </c>
       <c r="J180" t="n">
         <v>1995</v>
       </c>
       <c r="K180" t="inlineStr">
         <is>
           <t>Science of the Total Environment 171:243-264.</t>
         </is>
       </c>
       <c r="L180" t="inlineStr">
         <is>
           <t>Recognising the need to regulate the impact of pollutants on the Mediterranean region, the Mediterranean States have formulated the Barcelona Convention and the protocols related to it. This incorporates commitments to reduce inputs of chemicals which have been retrospectively identified as harmful. In particular, the Convention has identified the organohalogens as a priority group. Any commitment, however, to reductions of chemical inputs assumes a comprehensive framework within which both these and the effects of control measures can be reliably quantified. There are a number of shortcomings which can be identified in existing systems in the Mediterranean region. Effluents, even with respect to the organohalogen group, are extremely complex in character. In the region as a whole, monitoring efforts are limited. Existing programmes do not allow input or input reduction data to be computed with adequate statistical power, or chemical phase-outs to be verified. This paper highlights some of the practical problems encountered with reference to organohalogen compounds and the advantages of regulating these compounds as a group. Analytical results from two case studies in the Mediterranean are presented to illustrate this and the results are discussed in relation to alternative strategies.</t>
         </is>
       </c>
       <c r="M180" t="inlineStr"/>
       <c r="N180" s="2" t="n">
         <v>45134.85895787552</v>
       </c>
       <c r="O180" s="2" t="n">
         <v>45170.77654750217</v>
       </c>
       <c r="P180" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q180" t="b">
         <v>0</v>
       </c>
       <c r="R180" t="b">
         <v>0</v>
       </c>
       <c r="S180" t="b">
         <v>0</v>
       </c>
       <c r="T180" t="b">
         <v>0</v>
       </c>
       <c r="U180" t="b">
         <v>0</v>
       </c>
       <c r="V180" t="b">
         <v>0</v>
       </c>
       <c r="W180" t="b">
         <v>0</v>
       </c>
       <c r="X180" t="b">
         <v>0</v>
       </c>
@@ -25151,65 +22451,50 @@
       <c r="AD180" t="b">
         <v>0</v>
       </c>
       <c r="AE180" t="b">
         <v>0</v>
       </c>
       <c r="AF180" t="b">
         <v>0</v>
       </c>
       <c r="AG180" t="b">
         <v>0</v>
       </c>
       <c r="AH180" t="b">
         <v>0</v>
       </c>
       <c r="AI180" t="b">
         <v>0</v>
       </c>
       <c r="AJ180" t="b">
         <v>0</v>
       </c>
       <c r="AK180" t="b">
         <v>0</v>
       </c>
       <c r="AL180" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ180" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="n">
         <v>101372146</v>
       </c>
       <c r="B181" t="n">
         <v>786546</v>
       </c>
       <c r="C181" t="inlineStr"/>
       <c r="D181" t="inlineStr"/>
       <c r="E181" t="inlineStr">
         <is>
           <t>U.S. EPA 2011</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
           <t xml:space="preserve">U.S. EPA. Exposure factors handbook: 2011 edition. (EPA/600/R-090/052F). Washington, DC: U.S. Environmental Protection Agency. [EPA Report]. </t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
           <t>Exposure factors handbook: 2011 edition</t>
@@ -25227,51 +22512,51 @@
       </c>
       <c r="J181" t="n">
         <v>2011</v>
       </c>
       <c r="K181" t="inlineStr">
         <is>
           <t>(EPA/600/R-090/052F). Washington, DC: U.S. Environmental Protection Agency. [EPA Report]</t>
         </is>
       </c>
       <c r="L181" t="inlineStr">
         <is>
           <t>The mission of National Center for Environmental Assessment (NCEA) of EPA's Office of Research and Development is to provide guidance and risk assessments aimed at protecting human health and the environment. To accomplish this mission, NCEA works to develop and improve the models, databases, tools, assumptions, and extrapolations used in risk assessments. This handbook is a tool developed by NCEA aimed at refining the assumptions used in exposure assessments and reducing uncertainty.  
 This handbook was first published in 1989 and later updated in 1997 to provide statistical data on the various human factors used in assessing exposure. This revised edition of the handbook provides the most up-to-date data on these exposure factors. The recommended values are based solely on our interpretations of the available data. In many situations different values may be appropriate to use in consideration of policy, precedent or other factors.  
 The Exposure Factors Handbook provides a summary of the available statistical data on various factors used in assessing human exposure. This Handbook is addressed to exposure assessors inside the Agency as well as outside, who need to obtain data on standard factors to calculate human exposure to environmental agents.  
 These factors include: drinking water consumption, soil ingestion, inhalation rates, dermal factors including skin area and soil adherence factors, consumption of fruits and vegetables, fish, meats, dairy products, homegrown foods, human milk intake, human activity factors, consumer product use, and building characteristics. Recommended values are for the general population and also for various segments of the population who may have characteristics different from the general population. NCEA has strived to include full discussions of the issues that assessors should consider in deciding how to use these data and recommendations.</t>
         </is>
       </c>
       <c r="M181" t="inlineStr"/>
       <c r="N181" s="2" t="n">
         <v>45134.85895817639</v>
       </c>
       <c r="O181" s="2" t="n">
         <v>45170.78491874533</v>
       </c>
       <c r="P181" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q181" t="b">
         <v>0</v>
       </c>
       <c r="R181" t="b">
         <v>0</v>
       </c>
       <c r="S181" t="b">
         <v>0</v>
       </c>
       <c r="T181" t="b">
         <v>0</v>
       </c>
       <c r="U181" t="b">
         <v>0</v>
       </c>
       <c r="V181" t="b">
         <v>0</v>
       </c>
       <c r="W181" t="b">
         <v>0</v>
       </c>
       <c r="X181" t="b">
         <v>0</v>
       </c>
@@ -25293,65 +22578,50 @@
       <c r="AD181" t="b">
         <v>0</v>
       </c>
       <c r="AE181" t="b">
         <v>0</v>
       </c>
       <c r="AF181" t="b">
         <v>0</v>
       </c>
       <c r="AG181" t="b">
         <v>0</v>
       </c>
       <c r="AH181" t="b">
         <v>0</v>
       </c>
       <c r="AI181" t="b">
         <v>0</v>
       </c>
       <c r="AJ181" t="b">
         <v>0</v>
       </c>
       <c r="AK181" t="b">
         <v>0</v>
       </c>
       <c r="AL181" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ181" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="n">
         <v>101372147</v>
       </c>
       <c r="B182" t="n">
         <v>84433</v>
       </c>
       <c r="C182" t="n">
         <v>9200791</v>
       </c>
       <c r="D182" t="inlineStr">
         <is>
           <t>10.1177/074823379701300210</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
           <t>Smith SA et al. 1997</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
@@ -25434,65 +22704,50 @@
       <c r="AD182" t="b">
         <v>0</v>
       </c>
       <c r="AE182" t="b">
         <v>0</v>
       </c>
       <c r="AF182" t="b">
         <v>0</v>
       </c>
       <c r="AG182" t="b">
         <v>0</v>
       </c>
       <c r="AH182" t="b">
         <v>0</v>
       </c>
       <c r="AI182" t="b">
         <v>0</v>
       </c>
       <c r="AJ182" t="b">
         <v>0</v>
       </c>
       <c r="AK182" t="b">
         <v>0</v>
       </c>
       <c r="AL182" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ182" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="n">
         <v>101372148</v>
       </c>
       <c r="B183" t="n">
         <v>9642071</v>
       </c>
       <c r="C183" t="inlineStr"/>
       <c r="D183" t="inlineStr"/>
       <c r="E183" t="inlineStr">
         <is>
           <t>NCBI 2020</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
           <t xml:space="preserve">NCBI. PubChem Annotation Record for   Trans-1,2-Dichloroethylene.  </t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
           <t>PubChem Annotation Record for   Trans-1,2-Dichloroethylene</t>
@@ -25556,72 +22811,57 @@
       <c r="AA183" t="b">
         <v>0</v>
       </c>
       <c r="AB183" t="b">
         <v>0</v>
       </c>
       <c r="AC183" t="b">
         <v>0</v>
       </c>
       <c r="AD183" t="b">
         <v>0</v>
       </c>
       <c r="AE183" t="b">
         <v>0</v>
       </c>
       <c r="AF183" t="b">
         <v>0</v>
       </c>
       <c r="AG183" t="b">
         <v>0</v>
       </c>
       <c r="AH183" t="b">
         <v>0</v>
       </c>
       <c r="AI183" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ183" t="b">
         <v>0</v>
       </c>
       <c r="AK183" t="b">
         <v>0</v>
       </c>
       <c r="AL183" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ183" t="b">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:AQ183"/>
+  <autoFilter ref="A1:AL183"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>