--- v0 (2025-10-04)
+++ v1 (2026-07-18)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="data" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'data'!$A$1:$AQ$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'data'!$A$1:$AL$2</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd h:mm:ss"/>
     <numFmt numFmtId="165" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
     <font>
       <color rgb="00FFFFFF"/>
     </font>
@@ -436,102 +436,97 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AQ2"/>
+  <dimension ref="A1:AL2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="10" customWidth="1" min="6" max="6"/>
     <col width="10" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="10" customWidth="1" min="9" max="9"/>
     <col width="10" customWidth="1" min="10" max="10"/>
     <col width="10" customWidth="1" min="11" max="11"/>
     <col width="10" customWidth="1" min="12" max="12"/>
     <col width="10" customWidth="1" min="13" max="13"/>
     <col width="10" customWidth="1" min="14" max="14"/>
     <col width="10" customWidth="1" min="15" max="15"/>
     <col width="10" customWidth="1" min="16" max="16"/>
     <col width="10" customWidth="1" min="17" max="17"/>
     <col width="10" customWidth="1" min="18" max="18"/>
     <col width="10" customWidth="1" min="19" max="19"/>
     <col width="10" customWidth="1" min="20" max="20"/>
     <col width="10" customWidth="1" min="21" max="21"/>
     <col width="10" customWidth="1" min="22" max="22"/>
     <col width="10" customWidth="1" min="23" max="23"/>
     <col width="10" customWidth="1" min="24" max="24"/>
     <col width="10" customWidth="1" min="25" max="25"/>
     <col width="10" customWidth="1" min="26" max="26"/>
     <col width="10" customWidth="1" min="27" max="27"/>
     <col width="10" customWidth="1" min="28" max="28"/>
     <col width="10" customWidth="1" min="29" max="29"/>
     <col width="10" customWidth="1" min="30" max="30"/>
     <col width="10" customWidth="1" min="31" max="31"/>
     <col width="10" customWidth="1" min="32" max="32"/>
     <col width="10" customWidth="1" min="33" max="33"/>
     <col width="10" customWidth="1" min="34" max="34"/>
     <col width="10" customWidth="1" min="35" max="35"/>
     <col width="10" customWidth="1" min="36" max="36"/>
     <col width="10" customWidth="1" min="37" max="37"/>
     <col width="10" customWidth="1" min="38" max="38"/>
-    <col width="10" customWidth="1" min="39" max="39"/>
-[...3 lines deleted...]
-    <col width="10" customWidth="1" min="43" max="43"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>HAWC ID</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>HERO ID</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>PubMed ID</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>DOI</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -613,139 +608,114 @@
           <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Modeling Study</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Completed Assessment</t>
         </is>
       </c>
       <c r="V1" s="1" t="inlineStr">
         <is>
           <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Experimental Study</t>
         </is>
       </c>
       <c r="W1" s="1" t="inlineStr">
         <is>
           <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Database</t>
         </is>
       </c>
       <c r="X1" s="1" t="inlineStr">
         <is>
           <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Survey</t>
         </is>
       </c>
       <c r="Y1" s="1" t="inlineStr">
         <is>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Epidemiological Study</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
           <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search</t>
         </is>
       </c>
-      <c r="Z1" s="1" t="inlineStr">
+      <c r="AA1" s="1" t="inlineStr">
         <is>
           <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Monitoring Study</t>
         </is>
       </c>
-      <c r="AA1" s="1" t="inlineStr">
+      <c r="AB1" s="1" t="inlineStr">
         <is>
           <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Modeling Study</t>
         </is>
       </c>
-      <c r="AB1" s="1" t="inlineStr">
+      <c r="AC1" s="1" t="inlineStr">
         <is>
           <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Completed Assessment</t>
         </is>
       </c>
-      <c r="AC1" s="1" t="inlineStr">
+      <c r="AD1" s="1" t="inlineStr">
         <is>
           <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Experimental Study</t>
         </is>
       </c>
-      <c r="AD1" s="1" t="inlineStr">
+      <c r="AE1" s="1" t="inlineStr">
         <is>
           <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Database</t>
         </is>
       </c>
-      <c r="AE1" s="1" t="inlineStr">
+      <c r="AF1" s="1" t="inlineStr">
         <is>
           <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Survey</t>
         </is>
       </c>
-      <c r="AF1" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG1" s="1" t="inlineStr">
         <is>
-          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Data Sources Pursuant to TSCA|Monitoring Study</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Epidemiological Study</t>
         </is>
       </c>
       <c r="AH1" s="1" t="inlineStr">
         <is>
-          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Data Sources Pursuant to TSCA|Modeling Study</t>
+          <t>Meets PECO Criteria at TIAB Screening|Does Not Meet PECO Criteria at FT Screening</t>
         </is>
       </c>
       <c r="AI1" s="1" t="inlineStr">
         <is>
-          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Data Sources Pursuant to TSCA|Completed Assessment</t>
+          <t>Meets PECO Criteria at TIAB Screening|Supplemental at FT Screening</t>
         </is>
       </c>
       <c r="AJ1" s="1" t="inlineStr">
         <is>
-          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Data Sources Pursuant to TSCA|Experimental Study</t>
+          <t>Meets PECO Criteria at TIAB Screening|PDF Unavailable</t>
         </is>
       </c>
       <c r="AK1" s="1" t="inlineStr">
         <is>
-          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Data Sources Pursuant to TSCA|Database</t>
+          <t>Does Not Meet PECO Criteria at TIAB Screening</t>
         </is>
       </c>
       <c r="AL1" s="1" t="inlineStr">
-        <is>
-[...23 lines deleted...]
-      <c r="AQ1" s="1" t="inlineStr">
         <is>
           <t>Supplemental at TIAB Screening</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>101388471</v>
       </c>
       <c r="B2" t="n">
         <v>5443705</v>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
           <t>Yang R 1993</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t xml:space="preserve">Yang R. NTP technical report on the toxicity studies of a chemical mixture of 25 groundwater contaminants administered in drinking water to F344/N rats and B6C3F(1) mice. (NIH Publication 93-3384). Research Triangle Park, NC: National Toxicology Program. </t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
@@ -762,51 +732,51 @@
         <is>
           <t>Yang R</t>
         </is>
       </c>
       <c r="J2" t="n">
         <v>1993</v>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>(NIH Publication 93-3384). Research Triangle Park, NC: National Toxicology Program.</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>Toxicity studies were performed with a chemically defined mixture of 25 groundwater contaminants, using dose levels considered to have environmental relevance. The mixture contained 19 organic compounds and six metals. The selection of these compounds was based primarily on the frequency of their occurrence in United States Environmental Protection Agency surveys of groundwater contamination in the vicinity of hazardous waste disposal sites. The report focuses primarily on 26-week drinking water toxicity studies with male and female F344/N rats and B6C3F1 mice. The endpoints evaluated included histopathology, clinical pathology, neurobehavior, and reproductive toxicity. Additional studies using this same chemical mixture are briefly reviewed in the report.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr"/>
       <c r="N2" s="2" t="n">
         <v>45175.92443775786</v>
       </c>
       <c r="O2" s="2" t="n">
         <v>45175.92452136603</v>
       </c>
       <c r="P2" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q2" t="b">
         <v>0</v>
       </c>
       <c r="R2" t="b">
         <v>0</v>
       </c>
       <c r="S2" t="b">
         <v>0</v>
       </c>
       <c r="T2" t="b">
         <v>0</v>
       </c>
       <c r="U2" t="b">
         <v>0</v>
       </c>
       <c r="V2" t="b">
         <v>0</v>
       </c>
       <c r="W2" t="b">
         <v>0</v>
       </c>
       <c r="X2" t="b">
         <v>0</v>
       </c>
@@ -828,63 +798,48 @@
       <c r="AD2" t="b">
         <v>0</v>
       </c>
       <c r="AE2" t="b">
         <v>0</v>
       </c>
       <c r="AF2" t="b">
         <v>0</v>
       </c>
       <c r="AG2" t="b">
         <v>0</v>
       </c>
       <c r="AH2" t="b">
         <v>0</v>
       </c>
       <c r="AI2" t="b">
         <v>0</v>
       </c>
       <c r="AJ2" t="b">
         <v>0</v>
       </c>
       <c r="AK2" t="b">
         <v>0</v>
       </c>
       <c r="AL2" t="b">
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AQ2" t="b">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:AQ2"/>
+  <autoFilter ref="A1:AL2"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>