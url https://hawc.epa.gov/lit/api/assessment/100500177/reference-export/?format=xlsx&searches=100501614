--- v0 (2026-05-30)
+++ v1 (2026-10-04)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="data" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'data'!$A$1:$BP$32</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'data'!$A$1:$AL$32</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd h:mm:ss"/>
     <numFmt numFmtId="165" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
     <font>
       <color rgb="00FFFFFF"/>
     </font>
@@ -436,127 +436,97 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BP32"/>
+  <dimension ref="A1:AL32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="10" customWidth="1" min="6" max="6"/>
     <col width="10" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="10" customWidth="1" min="9" max="9"/>
     <col width="10" customWidth="1" min="10" max="10"/>
     <col width="10" customWidth="1" min="11" max="11"/>
     <col width="10" customWidth="1" min="12" max="12"/>
     <col width="10" customWidth="1" min="13" max="13"/>
     <col width="10" customWidth="1" min="14" max="14"/>
     <col width="10" customWidth="1" min="15" max="15"/>
     <col width="10" customWidth="1" min="16" max="16"/>
     <col width="10" customWidth="1" min="17" max="17"/>
     <col width="10" customWidth="1" min="18" max="18"/>
     <col width="10" customWidth="1" min="19" max="19"/>
     <col width="10" customWidth="1" min="20" max="20"/>
     <col width="10" customWidth="1" min="21" max="21"/>
     <col width="10" customWidth="1" min="22" max="22"/>
     <col width="10" customWidth="1" min="23" max="23"/>
     <col width="10" customWidth="1" min="24" max="24"/>
     <col width="10" customWidth="1" min="25" max="25"/>
     <col width="10" customWidth="1" min="26" max="26"/>
     <col width="10" customWidth="1" min="27" max="27"/>
     <col width="10" customWidth="1" min="28" max="28"/>
     <col width="10" customWidth="1" min="29" max="29"/>
     <col width="10" customWidth="1" min="30" max="30"/>
     <col width="10" customWidth="1" min="31" max="31"/>
     <col width="10" customWidth="1" min="32" max="32"/>
     <col width="10" customWidth="1" min="33" max="33"/>
     <col width="10" customWidth="1" min="34" max="34"/>
     <col width="10" customWidth="1" min="35" max="35"/>
     <col width="10" customWidth="1" min="36" max="36"/>
     <col width="10" customWidth="1" min="37" max="37"/>
     <col width="10" customWidth="1" min="38" max="38"/>
-    <col width="10" customWidth="1" min="39" max="39"/>
-[...28 lines deleted...]
-    <col width="10" customWidth="1" min="68" max="68"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>HAWC ID</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>HERO ID</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>PubMed ID</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>DOI</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -593,311 +563,161 @@
           <t>Journal</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Abstract</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Full text URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Created</t>
         </is>
       </c>
       <c r="O1" s="1" t="inlineStr">
         <is>
           <t>Last updated</t>
         </is>
       </c>
       <c r="P1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text</t>
+          <t>Meets PECO Criteria at TIAB Screening</t>
         </is>
       </c>
       <c r="Q1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening</t>
         </is>
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Unclear</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Monitoring Study</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Indoor Air</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Modeling Study</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Soil</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Completed Assessment</t>
         </is>
       </c>
       <c r="V1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Sediment</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Experimental Study</t>
         </is>
       </c>
       <c r="W1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Biosolids/Sludge</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Database</t>
         </is>
       </c>
       <c r="X1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Surface Water</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Survey</t>
         </is>
       </c>
       <c r="Y1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Aquatic Species</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Epidemiological Study</t>
         </is>
       </c>
       <c r="Z1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Terrestrial Species</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search</t>
         </is>
       </c>
       <c r="AA1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Epidemiological/Human Biomonitoring Study</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Monitoring Study</t>
         </is>
       </c>
       <c r="AB1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Consumer Uses and/or Products</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Modeling Study</t>
         </is>
       </c>
       <c r="AC1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Dietary</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Completed Assessment</t>
         </is>
       </c>
       <c r="AD1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Monitoring Study</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Experimental Study</t>
         </is>
       </c>
       <c r="AE1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Modeling Study</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Database</t>
         </is>
       </c>
       <c r="AF1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Completed Assessment</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Survey</t>
         </is>
       </c>
       <c r="AG1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Experimental Study</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Epidemiological Study</t>
         </is>
       </c>
       <c r="AH1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Epidemiological Study</t>
+          <t>Meets PECO Criteria at TIAB Screening|Does Not Meet PECO Criteria at FT Screening</t>
         </is>
       </c>
       <c r="AI1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Database</t>
+          <t>Meets PECO Criteria at TIAB Screening|Supplemental at FT Screening</t>
         </is>
       </c>
       <c r="AJ1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Survey</t>
+          <t>Meets PECO Criteria at TIAB Screening|PDF Unavailable</t>
         </is>
       </c>
       <c r="AK1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Grey Literature Search</t>
+          <t>Does Not Meet PECO Criteria at TIAB Screening</t>
         </is>
       </c>
       <c r="AL1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Grey Literature Search|Indoor Air</t>
-[...149 lines deleted...]
-          <t>Supplemental - TIAB|Foreign Language</t>
+          <t>Supplemental at TIAB Screening</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>101002473</v>
       </c>
       <c r="B2" t="n">
         <v>1056827</v>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>10.1016/j.scitotenv.2011.12.060</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Takigawa T et al. 2012</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t xml:space="preserve">Takigawa T, Saijo Y, Morimoto K, Nakayama K, Shibata E, Tanaka M, Yoshimura T, Chikara H, Kishi R. A longitudinal study of aldehydes and volatile organic compounds associated with subjective symptoms related to sick building syndrome in new dwellings in Japan. Science of the Total Environment 417-418:61-67. </t>
         </is>
@@ -919,203 +739,113 @@
       </c>
       <c r="J2" t="n">
         <v>2012</v>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>Science of the Total Environment 417-418:61-67.</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>To determine whether indoor chemicals act as possible environmental risk factors responsible for sick building syndrome (SBS)-related symptoms in new houses (&amp;lt;6 years old) in Japan, we studied 871 people living in 260 single-family houses in 2004 and 2005. We measured the indoor concentrations of aldehydes and volatile organic compounds and longitudinal changes in the living rooms over two consecutive years. Participants answered standardized questionnaires on SBS symptoms and lifestyle habits. Approximately 14% and 12% of subjects were identified as having SBS in the first and second year, respectively. According to analysis adjusted for sex, age, smoking, and allergic diseases, increases in aldehydes and aliphatic hydrocarbons contributed to the occurrence of SBS. Elevated levels of indoor aldehydes and aliphatic hydrocarbons increased the possible risk of SBS in residents living in new houses, indicating that source controls against indoor chemicals are needed to counter SBS.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr"/>
       <c r="N2" s="2" t="n">
         <v>44041.82739295884</v>
       </c>
       <c r="O2" s="2" t="n">
         <v>44041.82739295915</v>
       </c>
       <c r="P2" t="b">
         <v>1</v>
       </c>
       <c r="Q2" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R2" t="b">
         <v>0</v>
       </c>
       <c r="S2" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T2" t="b">
         <v>0</v>
       </c>
       <c r="U2" t="b">
         <v>0</v>
       </c>
       <c r="V2" t="b">
         <v>0</v>
       </c>
       <c r="W2" t="b">
         <v>0</v>
       </c>
       <c r="X2" t="b">
         <v>0</v>
       </c>
       <c r="Y2" t="b">
         <v>0</v>
       </c>
       <c r="Z2" t="b">
         <v>0</v>
       </c>
       <c r="AA2" t="b">
         <v>0</v>
       </c>
       <c r="AB2" t="b">
         <v>0</v>
       </c>
       <c r="AC2" t="b">
         <v>0</v>
       </c>
       <c r="AD2" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE2" t="b">
         <v>0</v>
       </c>
       <c r="AF2" t="b">
         <v>0</v>
       </c>
       <c r="AG2" t="b">
         <v>0</v>
       </c>
       <c r="AH2" t="b">
         <v>0</v>
       </c>
       <c r="AI2" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ2" t="b">
         <v>0</v>
       </c>
       <c r="AK2" t="b">
         <v>0</v>
       </c>
       <c r="AL2" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP2" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>101002474</v>
       </c>
       <c r="B3" t="n">
         <v>1057342</v>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
           <t>10.1016/s1001-0742(11)60736-5</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Zhang Y et al. 2012</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t xml:space="preserve">Zhang Y, Li C, Wang X, Guo H, Feng Y, Chen J. Rush-hour aromatic and chlorinated hydrocarbons in selected subway stations of Shanghai, China. Journal of Environmental Sciences 24:131-141. </t>
         </is>
@@ -1140,200 +870,110 @@
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>Journal of Environmental Sciences 24:131-141.</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>Air samples were collected simultaneously at platform, mezzanine and outdoor in five typical stations of subway system in Shanghai, China using stainless steel canisters and analyzed by gas chromatography-mass selective detector (GC-MSD) after cryogenic preconcentration. Benzene, toluene, ethylbenzene and xylenes (BTEX) at the platforms and mezzanines inside the stations averaged (10.3 +/- 2.1), (38.7 +/- 9.0), (19.4 +/- 10.1) and (30.0 +/- 11.1) microg/m3, respectively; while trichloroethylene (TrCE), tetrachloroethylene (TeCE) and para-dichlorobenzene (pDCB), vinyl chloride and carbon tetrachloride were the most abundant chlorinated hydrocarbons inside the stations with average levels of (3.6 +/- 1.3), (1.3 +/- 0.5), (4.1 +/- 1.1), (2.2 +/- 1.1) and (1.2 +/- 0.3) microg/m3, respectively. Mean levels of major aromatic and chlorinated hydrocarbons were higher indoor (platforms and mezzanines) than outdoor with average indoor/outdoor (I/O) ratios of 1.1-9.5, whereas no significant indoor/outdoor differences were found except for benzene and TrCE. The highly significant mutual correlations (p &lt; 0.01) for BTEX between indoor and outdoor and their significant correlation (p &lt; 0.05) with methyl tert-butyl ether (MTBE), a marker of traffic-related emission without other indoor and outdoor sources, indicated that BTEX were introduced into the subway stations from indoor/outdoor air exchange and traffic emission should be their dominant source. TrCE and pDCB were mainly from indoor emission and TeCE might have both indoor emission sources and contribution from outdoor air, especially in the mezzanines.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr"/>
       <c r="N3" s="2" t="n">
         <v>44041.82739311127</v>
       </c>
       <c r="O3" s="2" t="n">
         <v>44041.82739311158</v>
       </c>
       <c r="P3" t="b">
         <v>1</v>
       </c>
       <c r="Q3" t="b">
         <v>1</v>
       </c>
       <c r="R3" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S3" t="b">
         <v>1</v>
       </c>
       <c r="T3" t="b">
         <v>0</v>
       </c>
       <c r="U3" t="b">
         <v>0</v>
       </c>
       <c r="V3" t="b">
         <v>0</v>
       </c>
       <c r="W3" t="b">
         <v>0</v>
       </c>
       <c r="X3" t="b">
         <v>0</v>
       </c>
       <c r="Y3" t="b">
         <v>0</v>
       </c>
       <c r="Z3" t="b">
         <v>0</v>
       </c>
       <c r="AA3" t="b">
         <v>0</v>
       </c>
       <c r="AB3" t="b">
         <v>0</v>
       </c>
       <c r="AC3" t="b">
         <v>0</v>
       </c>
       <c r="AD3" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE3" t="b">
         <v>0</v>
       </c>
       <c r="AF3" t="b">
         <v>0</v>
       </c>
       <c r="AG3" t="b">
         <v>0</v>
       </c>
       <c r="AH3" t="b">
         <v>0</v>
       </c>
       <c r="AI3" t="b">
         <v>0</v>
       </c>
       <c r="AJ3" t="b">
         <v>0</v>
       </c>
       <c r="AK3" t="b">
         <v>0</v>
       </c>
       <c r="AL3" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP3" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>101002475</v>
       </c>
       <c r="B4" t="n">
         <v>1313544</v>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
           <t>10.1007/s00420-009-0475-9</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Takigawa T et al. 2010</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t xml:space="preserve">Takigawa T, Wang BL, Saijo Y, Morimoto K, Nakayama K, Tanaka M, Shibata E, Yoshimura T, Chikara H, Ogino K, Kishi R. Relationship between indoor chemical concentrations and subjective symptoms associated with sick building syndrome in newly built houses in Japan. International Archives of Occupational and Environmental Health 83:225-235. </t>
         </is>
@@ -1358,200 +998,110 @@
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>International Archives of Occupational and Environmental Health 83:225-235.</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>OBJECTIVES: This study explored possible associations between chemical substances and sick building syndrome (SBS)-type symptoms of residents living in new houses in Japan.METHODS: We randomly sampled 5,709 newly built conventional homes. In the end, 1,479 residents in 425 households completed a questionnaire survey and agreed to environmental monitoring for indoor aldehydes and volatile organic compounds (VOCs) to be conducted in their homes. If the residents had complained about at least one SBS-related symptom, they were classified as suffering from SBS. Multiple logistic regression analysis was used to select predictive chemical factors of SBS symptoms.RESULTS: About 14% of the subjects suffered from SBS. Many aldehydes and VOCs were associated factors of optical, nasal, and gular symptoms in univariate analysis. After adjustment for other possible risk factors, formaldehyde dose-dependently showed to be a significant risk factor for SBS. Several chemicals had tendency to be associated with SBS symptoms.CONCLUSIONS: Chemicals detected in Japanese newly built houses tend to increase the risk of subjective symptoms in residents suffering from SBS.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr"/>
       <c r="N4" s="2" t="n">
         <v>44041.82739318627</v>
       </c>
       <c r="O4" s="2" t="n">
         <v>44041.82739318647</v>
       </c>
       <c r="P4" t="b">
         <v>1</v>
       </c>
       <c r="Q4" t="b">
         <v>1</v>
       </c>
       <c r="R4" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S4" t="b">
         <v>1</v>
       </c>
       <c r="T4" t="b">
         <v>0</v>
       </c>
       <c r="U4" t="b">
         <v>0</v>
       </c>
       <c r="V4" t="b">
         <v>0</v>
       </c>
       <c r="W4" t="b">
         <v>0</v>
       </c>
       <c r="X4" t="b">
         <v>0</v>
       </c>
       <c r="Y4" t="b">
         <v>0</v>
       </c>
       <c r="Z4" t="b">
         <v>0</v>
       </c>
       <c r="AA4" t="b">
         <v>0</v>
       </c>
       <c r="AB4" t="b">
         <v>0</v>
       </c>
       <c r="AC4" t="b">
         <v>0</v>
       </c>
       <c r="AD4" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE4" t="b">
         <v>0</v>
       </c>
       <c r="AF4" t="b">
         <v>0</v>
       </c>
       <c r="AG4" t="b">
         <v>0</v>
       </c>
       <c r="AH4" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI4" t="b">
         <v>0</v>
       </c>
       <c r="AJ4" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AK4" t="b">
         <v>0</v>
       </c>
       <c r="AL4" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP4" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>101002476</v>
       </c>
       <c r="B5" t="n">
         <v>1313635</v>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
           <t>10.1111/j.1539-6924.2007.00993.x</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Azuma K, Uchiyama I, and Ikeda K 2007</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t xml:space="preserve">Azuma K, Uchiyama I, Ikeda K. The risk screening for indoor air pollution chemicals in Japan. Risk Analysis 27:1623-1638. </t>
         </is>
@@ -1573,203 +1123,113 @@
       </c>
       <c r="J5" t="n">
         <v>2007</v>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>Risk Analysis 27:1623-1638.</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>In recent years, public health problems caused by indoor air pollution have been drawing strong public concern in Japan. After conducting extensive exposure assessment, governmental agencies have taken effective measures to solve the problem; for instance, "Guidelines for indoor air quality (IAQ)" of 13 chemicals, for example, formaldehyde, toluene, and xylene, has been established. Thousands of chemicals have been identified in the indoor environment. Priority rating of those chemicals, however, was not based on the health risk level. We developed a risk-screening scheme for indoor air pollution chemicals and analyzed the current status of the risk levels of those chemicals in Japan. We researched scientific knowledge of health hazards and exposure surveys of indoor air pollution chemicals in Japan, and classified those chemicals based on the health risk level estimated from the scheme. The risk levels of 93 chemicals were characterized and six chemicals (formaldehyde, acrolein, 1,4-dichlorobenzene, benzene, tetrachloroethylene, and benzo(a)pyrene) were classified in the highest risk category.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr"/>
       <c r="N5" s="2" t="n">
         <v>44041.82739325765</v>
       </c>
       <c r="O5" s="2" t="n">
         <v>44041.82739325786</v>
       </c>
       <c r="P5" t="b">
         <v>1</v>
       </c>
       <c r="Q5" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R5" t="b">
         <v>0</v>
       </c>
       <c r="S5" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T5" t="b">
         <v>0</v>
       </c>
       <c r="U5" t="b">
         <v>0</v>
       </c>
       <c r="V5" t="b">
         <v>0</v>
       </c>
       <c r="W5" t="b">
         <v>0</v>
       </c>
       <c r="X5" t="b">
         <v>0</v>
       </c>
       <c r="Y5" t="b">
         <v>0</v>
       </c>
       <c r="Z5" t="b">
         <v>0</v>
       </c>
       <c r="AA5" t="b">
         <v>0</v>
       </c>
       <c r="AB5" t="b">
         <v>0</v>
       </c>
       <c r="AC5" t="b">
         <v>0</v>
       </c>
       <c r="AD5" t="b">
         <v>0</v>
       </c>
       <c r="AE5" t="b">
         <v>0</v>
       </c>
       <c r="AF5" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG5" t="b">
         <v>0</v>
       </c>
       <c r="AH5" t="b">
         <v>0</v>
       </c>
       <c r="AI5" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ5" t="b">
         <v>0</v>
       </c>
       <c r="AK5" t="b">
         <v>0</v>
       </c>
       <c r="AL5" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP5" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>101002477</v>
       </c>
       <c r="B6" t="n">
         <v>1333759</v>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
           <t>10.1289/ehp.1205740</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Aylward LL et al. 2013</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t xml:space="preserve">Aylward LL, Kirman CR, Schoeny R, Portier CJ, Hays SM. Evaluation of Biomonitoring Data from the CDC National Exposure Report in a Risk Assessment Context: Perspectives across Chemicals. Environmental Health Perspectives 121:287-294. </t>
         </is>
@@ -1791,203 +1251,113 @@
       </c>
       <c r="J6" t="n">
         <v>2013</v>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>Environmental Health Perspectives 121:287-294.</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>BACKGROUND: Biomonitoring data reported in the National Report on Human Exposure to Environmental Chemicals (National Exposure Report; NER) provide information on the presence and concentrations of more than 400 chemicals in human blood and urine. Biomonitoring Equivalents (BEs) and other risk assessment-based values now allow interpretation of these biomonitoring data in a public health risk context. OBJECTIVES: Compare the measured biomarker concentrations in the NER with BEs and similar risk assessment values to provide an across-chemical risk assessment perspective on the measured levels for approximately 130 analytes in the NER. METHODS: Available risk assessment-based biomarker screening values, including BEs and Human Biomonitoring-I (HBM-I) values from the German Human Biomonitoring Commission, were identified. Geometric mean and 95(th) percentile population biomarker concentrations from the NER were compared to the available screening values to generate chemical-specific hazard quotients (HQ) or cancer risk estimates. CONCLUSIONS: Most analytes in the NER show HQ values below 1; however, some (including acrylamide, dioxin-like chemicals, benzene, xylene, several metals, di-2(ethylhexyl)phthalate, and some legacy organochlorine pesticides) approach or exceed HQ values of 1 or cancer risks greater than 1x 10(-4) at the geometric mean or 95(th) percentile, suggesting exposure levels may exceed published human health benchmarks. This analysis provides for the first time a means for examining population biomonitoring data for multiple environmental chemicals in the context of the risk assessments for those chemicals. The results of these comparisons can be used to focus more detailed chemical-specific examination of the data and inform priorities for chemical risk management and research.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr"/>
       <c r="N6" s="2" t="n">
         <v>44041.82739332777</v>
       </c>
       <c r="O6" s="2" t="n">
         <v>44041.82739332796</v>
       </c>
       <c r="P6" t="b">
         <v>1</v>
       </c>
       <c r="Q6" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R6" t="b">
         <v>0</v>
       </c>
       <c r="S6" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T6" t="b">
         <v>0</v>
       </c>
       <c r="U6" t="b">
         <v>0</v>
       </c>
       <c r="V6" t="b">
         <v>0</v>
       </c>
       <c r="W6" t="b">
         <v>0</v>
       </c>
       <c r="X6" t="b">
         <v>0</v>
       </c>
       <c r="Y6" t="b">
         <v>0</v>
       </c>
       <c r="Z6" t="b">
         <v>0</v>
       </c>
       <c r="AA6" t="b">
         <v>0</v>
       </c>
       <c r="AB6" t="b">
         <v>0</v>
       </c>
       <c r="AC6" t="b">
         <v>0</v>
       </c>
       <c r="AD6" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE6" t="b">
         <v>0</v>
       </c>
       <c r="AF6" t="b">
         <v>0</v>
       </c>
       <c r="AG6" t="b">
         <v>0</v>
       </c>
       <c r="AH6" t="b">
         <v>0</v>
       </c>
       <c r="AI6" t="b">
         <v>1</v>
       </c>
       <c r="AJ6" t="b">
         <v>0</v>
       </c>
       <c r="AK6" t="b">
         <v>0</v>
       </c>
       <c r="AL6" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP6" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>101002478</v>
       </c>
       <c r="B7" t="n">
         <v>1787932</v>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
           <t>10.1016/j.chemosphere.2012.05.054</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Shin SH and Jo WK 2012</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t xml:space="preserve">Shin SH, Jo WK. Volatile organic compound concentrations, emission rates, and source apportionment in newly-built apartments at pre-occupancy stage. Chemosphere 89:569-578. </t>
         </is>
@@ -2012,200 +1382,110 @@
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>Chemosphere 89:569-578.</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>The present study investigated the indoor concentrations of selected volatile organic compounds (VOCs) and formaldehyde and their indoor emission characteristics in newly-built apartments at the pre-occupancy stage. In total, 107 apartments were surveyed for indoor and outdoor VOC concentrations in two metropolitan cities and one rural area in Korea. A mass balanced model was used to estimate surface area-specific emission rates of individual VOCs and formaldehyde. Seven (benzene, ethyl benzene, toluene, m,p-xylene, o-xylene, n-hexane, and n-heptane) of 40 target compounds were detectable in all indoor air samples, whereas the first five were detected in all outdoor air samples. Formaldehyde was also predominant in the indoor air samples, with a high detection frequency of 96%. The indoor concentrations were significantly higher than the outdoor concentrations for aromatics, alcohols, terpenes, and ketones. However, six halogenated VOCs exhibited similar concentrations for indoor and outdoor air samples, suggesting that they are not major components emitted from building materials. It was also suggested that a certain portion of the apartments surveyed were constructed by not following the Korean Ministry of Environment guidelines for formaldehyde emissions. Toluene exhibited the highest emission rate with a median value of 138 μg m(-2) h(-1). The target compounds with median emission rates greater than 20 μg m(-2) h(-1) were toluene, 1-propanol, formaldehyde, and 2-butanone. The wood panels/vinyl floor coverings were the largest indoor pollutant source, followed by floorings, wall coverings, adhesives, and paints. The wood panels/vinyl floor coverings contributed nearly three times more to indoor VOC concentrations than paints.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr"/>
       <c r="N7" s="2" t="n">
         <v>44041.82739339917</v>
       </c>
       <c r="O7" s="2" t="n">
         <v>44041.82739339934</v>
       </c>
       <c r="P7" t="b">
         <v>1</v>
       </c>
       <c r="Q7" t="b">
         <v>1</v>
       </c>
       <c r="R7" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S7" t="b">
         <v>1</v>
       </c>
       <c r="T7" t="b">
         <v>0</v>
       </c>
       <c r="U7" t="b">
         <v>0</v>
       </c>
       <c r="V7" t="b">
         <v>0</v>
       </c>
       <c r="W7" t="b">
         <v>0</v>
       </c>
       <c r="X7" t="b">
         <v>0</v>
       </c>
       <c r="Y7" t="b">
         <v>0</v>
       </c>
       <c r="Z7" t="b">
         <v>0</v>
       </c>
       <c r="AA7" t="b">
         <v>0</v>
       </c>
       <c r="AB7" t="b">
         <v>0</v>
       </c>
       <c r="AC7" t="b">
         <v>0</v>
       </c>
       <c r="AD7" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE7" t="b">
         <v>0</v>
       </c>
       <c r="AF7" t="b">
         <v>0</v>
       </c>
       <c r="AG7" t="b">
         <v>0</v>
       </c>
       <c r="AH7" t="b">
         <v>0</v>
       </c>
       <c r="AI7" t="b">
         <v>0</v>
       </c>
       <c r="AJ7" t="b">
         <v>0</v>
       </c>
       <c r="AK7" t="b">
         <v>0</v>
       </c>
       <c r="AL7" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP7" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>101002479</v>
       </c>
       <c r="B8" t="n">
         <v>1949033</v>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
           <t>10.1177/1420326x06069395</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Yoshida T et al. 2006</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t xml:space="preserve">Yoshida T, Matsunaga I, Tomioka K, Kumagai S. Interior air pollution in automotive cabins by volatile organic compounds diffusing from interior materials: I. Survey of 101 types of Japanese domestically produced cars for private use. Indoor and Built Environment 15:425-444. </t>
         </is>
@@ -2230,200 +1510,110 @@
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>Indoor and Built Environment 15:425-444.</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>The types and concentrations of organic compounds in the interior air of 101 different types of Japanese domestically produced private-use cars were examined. All the vehicles had been registered in the summer season as new cars and were less than 3 years old. The airborne compounds in the cabins were collected for 24h under static condition with the engine stopped and the windows, doors and vents closed. A total of 275 organic compounds, including many aliphatic hydrocarbons and aromatic hydrocarbons, were identified, and 242 of them could be quantitated for each cabin. The sum of the concentrations of 241 compounds excluding formaldehyde was approximately 600 mu g(.)m(-3) as a median, ranging from 136 to 39681,mu g(.)m(-3) for the tested cars. The findings demonstrated that the air in the cabin of these cars was contaminated by high concentrations of a large variety of organic compound diffusing from the interior materials.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr"/>
       <c r="N8" s="2" t="n">
         <v>44041.82739357913</v>
       </c>
       <c r="O8" s="2" t="n">
         <v>44041.8273935793</v>
       </c>
       <c r="P8" t="b">
         <v>1</v>
       </c>
       <c r="Q8" t="b">
         <v>1</v>
       </c>
       <c r="R8" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S8" t="b">
         <v>1</v>
       </c>
       <c r="T8" t="b">
         <v>0</v>
       </c>
       <c r="U8" t="b">
         <v>0</v>
       </c>
       <c r="V8" t="b">
         <v>0</v>
       </c>
       <c r="W8" t="b">
         <v>0</v>
       </c>
       <c r="X8" t="b">
         <v>0</v>
       </c>
       <c r="Y8" t="b">
         <v>0</v>
       </c>
       <c r="Z8" t="b">
         <v>0</v>
       </c>
       <c r="AA8" t="b">
         <v>0</v>
       </c>
       <c r="AB8" t="b">
         <v>0</v>
       </c>
       <c r="AC8" t="b">
         <v>0</v>
       </c>
       <c r="AD8" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE8" t="b">
         <v>0</v>
       </c>
       <c r="AF8" t="b">
         <v>0</v>
       </c>
       <c r="AG8" t="b">
         <v>0</v>
       </c>
       <c r="AH8" t="b">
         <v>0</v>
       </c>
       <c r="AI8" t="b">
         <v>0</v>
       </c>
       <c r="AJ8" t="b">
         <v>0</v>
       </c>
       <c r="AK8" t="b">
         <v>0</v>
       </c>
       <c r="AL8" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP8" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>101002480</v>
       </c>
       <c r="B9" t="n">
         <v>1985112</v>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
           <t>10.1016/j.buildenv.2011.01.026</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Ongwandee M et al. 2011</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t xml:space="preserve">Ongwandee M, Moonrinta R, Panyametheekul S, Tangbanluekal C, Morrison G. Investigation of volatile organic compounds in office buildings in Bangkok, Thailand: Concentrations, sources, and occupant symptoms. Building and Environment 46:1512-1522. </t>
         </is>
@@ -2448,200 +1638,110 @@
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>Building and Environment 46:1512-1522.</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>To conserve energy, office buildings with air-conditioning systems in Thailand are operated with a tight thermal envelope. This leads to low fresh-air ventilation rates and is thought to be partly responsible for the sick building syndrome symptoms reported by occupants. The objectives of this study are to measure concentrations and to determine sources of 13 volatile organic compounds (VOCs) in office buildings with air-conditioning systems in the business area of Bangkok. Indoor and outdoor air samples from 17 buildings were collected on Tenax-TA(TM) sorbent tubes and analyzed for individual VOCs by thermal desorption-gas chromatography/mass spectrometry (TD-GC/MS). Building ventilation was measured with a constant injection technique using hexafluorobenzene as a tracer gas. The results show that the VOC concentrations varied significantly among the studied buildings. The two most dominant VOCs were toluene and limonene with average concentrations of 110 and 60.5 mu g m super(-3), respectively. A Wilcoxon sum rank test indicated that the indoor concentrations of aromatic compounds and limonene were statistically higher than outdoor concentrations at the 0.05 level, while the indoor concentrations of chlorinated compounds were not. Indoor emission factors of toluene and limonene were found to be highest with the average values of 80.9 and 18.9 mu g m super(-2) h super(-1), respectively. Principal component analysis was applied to the emission factors of 13 VOCs, producing three components based on source similarities. Furthermore, a questionnaire survey investigation and field measurements of building air exchange pointed to indoor air complaints related to inadequate ventilation.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr"/>
       <c r="N9" s="2" t="n">
         <v>44041.82739362725</v>
       </c>
       <c r="O9" s="2" t="n">
         <v>44041.82739362743</v>
       </c>
       <c r="P9" t="b">
         <v>1</v>
       </c>
       <c r="Q9" t="b">
         <v>1</v>
       </c>
       <c r="R9" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S9" t="b">
         <v>1</v>
       </c>
       <c r="T9" t="b">
         <v>0</v>
       </c>
       <c r="U9" t="b">
         <v>0</v>
       </c>
       <c r="V9" t="b">
         <v>0</v>
       </c>
       <c r="W9" t="b">
         <v>0</v>
       </c>
       <c r="X9" t="b">
         <v>0</v>
       </c>
       <c r="Y9" t="b">
         <v>0</v>
       </c>
       <c r="Z9" t="b">
         <v>0</v>
       </c>
       <c r="AA9" t="b">
         <v>0</v>
       </c>
       <c r="AB9" t="b">
         <v>0</v>
       </c>
       <c r="AC9" t="b">
         <v>0</v>
       </c>
       <c r="AD9" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE9" t="b">
         <v>0</v>
       </c>
       <c r="AF9" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG9" t="b">
         <v>0</v>
       </c>
       <c r="AH9" t="b">
         <v>0</v>
       </c>
       <c r="AI9" t="b">
         <v>0</v>
       </c>
       <c r="AJ9" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AK9" t="b">
         <v>0</v>
       </c>
       <c r="AL9" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP9" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>101002481</v>
       </c>
       <c r="B10" t="n">
         <v>2655174</v>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr">
         <is>
           <t>10.1100/2011/650624</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Ho DX et al. 2011</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t xml:space="preserve">Ho DX, Kim KH, Sohn JR, Oh YH, Ahn JW. Emission rates of volatile organic compounds released from newly produced household furniture products using a large-scale chamber testing method. The Scientific World Journal 11:1597-1622. </t>
         </is>
@@ -2666,200 +1766,110 @@
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>The Scientific World Journal 11:1597-1622.</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>The emission rates of volatile organic compounds (VOCs) were measured to investigate the emission characteristics of five types of common furniture products using a 5 m(3) size chamber at 25 degrees C and 50% humidity. The results indicated that toluene and alpha-pinene are the most dominant components. The emission rates of individual components decreased constantly through time, approaching the equilibrium emission level. The relative ordering of their emission rates, if assessed in terms of total VOC (TVOC), can be arranged as follows: dining table &gt; sofa &gt; desk chair &gt; bedside table &gt; cabinet. If the emission rates of VOCs are examined between different chemical groups, they can also be arranged in the following order: aromatic (AR) &gt; terpenes (TER) &gt; carbonyl (CBN) &gt; others &gt; paraffin (PR) &gt; olefin (HOL) &gt; halogenated paraffin (HPR). In addition, if emission strengths are compared between coated and uncoated furniture, there is no significant difference in terms of emission magnitude. Our results indicate that the emission characteristics of VOC are greatly distinguished between different furniture products in terms of relative dominance between different chemicals.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr"/>
       <c r="N10" s="2" t="n">
         <v>44041.82739369652</v>
       </c>
       <c r="O10" s="2" t="n">
         <v>44041.8273936967</v>
       </c>
       <c r="P10" t="b">
         <v>1</v>
       </c>
       <c r="Q10" t="b">
         <v>1</v>
       </c>
       <c r="R10" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S10" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T10" t="b">
         <v>0</v>
       </c>
       <c r="U10" t="b">
         <v>0</v>
       </c>
       <c r="V10" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W10" t="b">
         <v>0</v>
       </c>
       <c r="X10" t="b">
         <v>0</v>
       </c>
       <c r="Y10" t="b">
         <v>0</v>
       </c>
       <c r="Z10" t="b">
         <v>0</v>
       </c>
       <c r="AA10" t="b">
         <v>0</v>
       </c>
       <c r="AB10" t="b">
         <v>0</v>
       </c>
       <c r="AC10" t="b">
         <v>0</v>
       </c>
       <c r="AD10" t="b">
         <v>0</v>
       </c>
       <c r="AE10" t="b">
         <v>0</v>
       </c>
       <c r="AF10" t="b">
         <v>0</v>
       </c>
       <c r="AG10" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH10" t="b">
         <v>0</v>
       </c>
       <c r="AI10" t="b">
         <v>0</v>
       </c>
       <c r="AJ10" t="b">
         <v>0</v>
       </c>
       <c r="AK10" t="b">
         <v>0</v>
       </c>
       <c r="AL10" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP10" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>101002482</v>
       </c>
       <c r="B11" t="n">
         <v>2655630</v>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr">
         <is>
           <t>10.1177/1420326x12458299</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Kowalska J and Gierczak T 2013</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t xml:space="preserve">Kowalska J, Gierczak T. Qualitative and quantitative analyses of the halogenated volatile organic compounds emitted from the office equipment items. Indoor and Built Environment 22:920-931. </t>
         </is>
@@ -2884,200 +1894,110 @@
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>Indoor and Built Environment 22:920-931.</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>Indoor sources of the halogenated volatile organic compounds (halogenated VOCs) emissions into the office air were identified in this study. Mixtures of the organic pollutants emitted from 16 plastics samples or from finishing materials were analysed. The VOCs emitted from the samples were acquired in a small environmental test chamber with the clean air circulation system, at 296 +/- 2K. The VOCs emitted were collected on three-layer adsorption tubes. Identification of the emitted VOCs was based on thermal desorption (TD) combined with the capillary gas chromatography - mass spectrometry technique (GC/MS). The tests identified several organic pollutants and most of these VOCs were chlorinated organic compounds: tetrachloroethene (identified in 68.7% samples), bromo-dichloromethane (in 56.2% samples), chlorobenzene and 1,4-dichlorobenzene (both in 43.7% samples). Concentration levels were compared for halogenated compounds and for some other VOCs (e.g., benzene, toluene, ethylbenzene, xylenes). The largest emission level was found for toluene (181.6 mu gm(-3)) and styrene (24.5 mu gm(-3)). The electric wall switch was found to be the most important source of halogenated VOCs and a 16.4 mu gm(-3) (about 10.3% of TVOC emitted). The felt-backed carpet was the second most abundant (11.1 mu gm(-3)), about 11.9% of TVOC.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr"/>
       <c r="N11" s="2" t="n">
         <v>44041.82739374547</v>
       </c>
       <c r="O11" s="2" t="n">
         <v>44041.82739374568</v>
       </c>
       <c r="P11" t="b">
         <v>1</v>
       </c>
       <c r="Q11" t="b">
         <v>1</v>
       </c>
       <c r="R11" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S11" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T11" t="b">
         <v>0</v>
       </c>
       <c r="U11" t="b">
         <v>0</v>
       </c>
       <c r="V11" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W11" t="b">
         <v>0</v>
       </c>
       <c r="X11" t="b">
         <v>0</v>
       </c>
       <c r="Y11" t="b">
         <v>0</v>
       </c>
       <c r="Z11" t="b">
         <v>0</v>
       </c>
       <c r="AA11" t="b">
         <v>0</v>
       </c>
       <c r="AB11" t="b">
         <v>0</v>
       </c>
       <c r="AC11" t="b">
         <v>0</v>
       </c>
       <c r="AD11" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE11" t="b">
         <v>0</v>
       </c>
       <c r="AF11" t="b">
         <v>0</v>
       </c>
       <c r="AG11" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH11" t="b">
         <v>0</v>
       </c>
       <c r="AI11" t="b">
         <v>0</v>
       </c>
       <c r="AJ11" t="b">
         <v>0</v>
       </c>
       <c r="AK11" t="b">
         <v>0</v>
       </c>
       <c r="AL11" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP11" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>101002483</v>
       </c>
       <c r="B12" t="n">
         <v>27373</v>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
           <t>10.1016/0160-4120(89)90057-3</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Kliest J et al. 1989</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t xml:space="preserve">Kliest J, Fast T, Boley JSM, van de Wiel, H, Bloemen H. The relationship between soil contaminated with volatile organic compounds and indoor air pollution. Environment International 15:419-425. </t>
         </is>
@@ -3096,206 +2016,116 @@
         <is>
           <t>Kliest J et al.</t>
         </is>
       </c>
       <c r="J12" t="n">
         <v>1989</v>
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t>Environment International 15:419-425.</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>The relationship between soil contaminated with volatile organic compounds and indoor air quality was examined. Measurements in the soil and indoor air were taken in 77 houses built on different types of contaminated soil. In seven houses, the influence of soil contamination on indoor air quality was detected. Repeated measurements showed that the contribution to indoor air pollution was consistent, but highly variable with time. Statistical analysis indicated that the ground water level, the ventilation-rate of the crawl space, and the floor type affected the relationship. Model calculations for the prediction of indoor-air concentrations from known soil concentrations gave poor results.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr"/>
       <c r="N12" s="2" t="n">
         <v>44041.82739469322</v>
       </c>
       <c r="O12" s="2" t="n">
         <v>44041.82739469351</v>
       </c>
       <c r="P12" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q12" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R12" t="b">
         <v>0</v>
       </c>
       <c r="S12" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T12" t="b">
         <v>0</v>
       </c>
       <c r="U12" t="b">
         <v>0</v>
       </c>
       <c r="V12" t="b">
         <v>0</v>
       </c>
       <c r="W12" t="b">
         <v>0</v>
       </c>
       <c r="X12" t="b">
         <v>0</v>
       </c>
       <c r="Y12" t="b">
         <v>0</v>
       </c>
       <c r="Z12" t="b">
         <v>0</v>
       </c>
       <c r="AA12" t="b">
         <v>0</v>
       </c>
       <c r="AB12" t="b">
         <v>0</v>
       </c>
       <c r="AC12" t="b">
         <v>0</v>
       </c>
       <c r="AD12" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE12" t="b">
         <v>0</v>
       </c>
       <c r="AF12" t="b">
         <v>0</v>
       </c>
       <c r="AG12" t="b">
         <v>0</v>
       </c>
       <c r="AH12" t="b">
         <v>0</v>
       </c>
       <c r="AI12" t="b">
         <v>0</v>
       </c>
       <c r="AJ12" t="b">
         <v>0</v>
       </c>
       <c r="AK12" t="b">
         <v>0</v>
       </c>
       <c r="AL12" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP12" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>101002484</v>
       </c>
       <c r="B13" t="n">
         <v>3075255</v>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr">
         <is>
           <t>10.1016/j.envres.2015.11.015</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Azuma K et al. 2016</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t xml:space="preserve">Azuma K, Uchiyama I, Uchiyama S, Kunugita N. Assessment of inhalation exposure to indoor air pollutants: Screening for health risks of multiple pollutants in Japanese dwellings. Environmental Research 145:39-49. </t>
         </is>
@@ -3317,203 +2147,113 @@
       </c>
       <c r="J13" t="n">
         <v>2016</v>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>Environmental Research 145:39-49.</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>Over the past few decades, multiple low level indoor pollutants have been found in domestic dwellings. The types and concentrations of these indoor pollutants have not been consistent over time and have changed with alterations in lifestyle, the development of novel products used in housing, and the development of new measurement technologies. To clarify the highest risk pollutants for which health risks should be reduced, we conducted a health risk assessment of 49 indoor air pollutants measured in 602 houses during winter and summer from 2012 to 2014. Inhalation reference concentrations were determined, and the margins of exposure were estimated for each indoor pollutant from measured indoor air concentrations. Health risks due to ammonia and acidic gases, including formic acid, acetic acid, and hydrogen chloride, were also assessed. Overall, during both winter and summer, the highest risk pollutants were acrolein, nitrogen dioxide, benzene, formic acid, and hydrogen chloride. The health risks of propanal, acetaldehyde, and 1,4-dichlorobenzene were also high. Principal component analysis (PCA) suggested an independent principal component for 1,4-dichlorobenzene. The primary source of exposure to 1,4-dichlorobenzene in Japan is an indoor household insect repellent. The improvement of individual lifestyle and housing may be appropriate targets for reducing the risk associated with this compound. The provision of further information on the risk to consumers and promotion of changes in consumer consciousness are needed. PCA suggested that the health risks of indoor air pollutants are amalgamated into similar chemical families, such as aldehydes, aliphatic hydrocarbons, aromatic hydrocarbons, or acetic esters. Our results suggest that health-based guidelines or source control measures, based on these chemical families and similar health endpoints, are appropriate for reducing total health risk due to multiple low level indoor pollutants.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr"/>
       <c r="N13" s="2" t="n">
         <v>44041.82739477819</v>
       </c>
       <c r="O13" s="2" t="n">
         <v>44041.82739477844</v>
       </c>
       <c r="P13" t="b">
         <v>1</v>
       </c>
       <c r="Q13" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R13" t="b">
         <v>0</v>
       </c>
       <c r="S13" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T13" t="b">
         <v>0</v>
       </c>
       <c r="U13" t="b">
         <v>0</v>
       </c>
       <c r="V13" t="b">
         <v>0</v>
       </c>
       <c r="W13" t="b">
         <v>0</v>
       </c>
       <c r="X13" t="b">
         <v>0</v>
       </c>
       <c r="Y13" t="b">
         <v>0</v>
       </c>
       <c r="Z13" t="b">
         <v>0</v>
       </c>
       <c r="AA13" t="b">
         <v>0</v>
       </c>
       <c r="AB13" t="b">
         <v>0</v>
       </c>
       <c r="AC13" t="b">
         <v>0</v>
       </c>
       <c r="AD13" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE13" t="b">
         <v>0</v>
       </c>
       <c r="AF13" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG13" t="b">
         <v>0</v>
       </c>
       <c r="AH13" t="b">
         <v>0</v>
       </c>
       <c r="AI13" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ13" t="b">
         <v>0</v>
       </c>
       <c r="AK13" t="b">
         <v>0</v>
       </c>
       <c r="AL13" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP13" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>101002485</v>
       </c>
       <c r="B14" t="n">
         <v>3256955</v>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr">
         <is>
           <t>10.1016/j.chemosphere.2014.12.089</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Cometto-Muniz JE and Abraham MH 2015</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t xml:space="preserve">Cometto-Muniz JE, Abraham MH. Compilation and analysis of types and concentrations of airborne chemicals measured in various indoor and outdoor human environments. Chemosphere 127:70-86. [Review]. </t>
         </is>
@@ -3535,203 +2275,113 @@
       </c>
       <c r="J14" t="n">
         <v>2015</v>
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t>Chemosphere 127:70-86. [Review]</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>The main purpose of this article is to summarize and illustrate the results of a literature search on the types, levels, relative concentrations, concentration spread of individual chemicals, and number of airborne compounds (mostly volatile organic compounds, VOCs) that have been found, measured, and reported both indoors and outdoors. Two broad categories of indoor environments are considered: (1) home/school, and (2) commercial spaces. Also, two categories of outdoor environments are considered: (1) non-industrial and (2) industrial (the latter represented by the vicinity of a pig farm and the vicinity of an oil refinery). The outcome is presented as a series of graphs and tables containing the following statistics: geometric mean, arithmetic mean, median, standard deviation, variance, standard error, interquartile distance, minimum value, maximum value, and number of data (data count) for the air concentration of each reported compound in a given environment. A Supplementary Table allows interested readers to match each single value included in this compilation with its corresponding original reference.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr"/>
       <c r="N14" s="2" t="n">
         <v>44041.82739484945</v>
       </c>
       <c r="O14" s="2" t="n">
         <v>44041.82739484964</v>
       </c>
       <c r="P14" t="b">
         <v>1</v>
       </c>
       <c r="Q14" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R14" t="b">
         <v>0</v>
       </c>
       <c r="S14" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T14" t="b">
         <v>0</v>
       </c>
       <c r="U14" t="b">
         <v>0</v>
       </c>
       <c r="V14" t="b">
         <v>0</v>
       </c>
       <c r="W14" t="b">
         <v>0</v>
       </c>
       <c r="X14" t="b">
         <v>0</v>
       </c>
       <c r="Y14" t="b">
         <v>0</v>
       </c>
       <c r="Z14" t="b">
         <v>0</v>
       </c>
       <c r="AA14" t="b">
         <v>0</v>
       </c>
       <c r="AB14" t="b">
         <v>0</v>
       </c>
       <c r="AC14" t="b">
         <v>0</v>
       </c>
       <c r="AD14" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE14" t="b">
         <v>0</v>
       </c>
       <c r="AF14" t="b">
         <v>0</v>
       </c>
       <c r="AG14" t="b">
         <v>0</v>
       </c>
       <c r="AH14" t="b">
         <v>0</v>
       </c>
       <c r="AI14" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ14" t="b">
         <v>0</v>
       </c>
       <c r="AK14" t="b">
         <v>0</v>
       </c>
       <c r="AL14" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP14" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>101002486</v>
       </c>
       <c r="B15" t="n">
         <v>3453725</v>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr">
         <is>
           <t>10.1016/j.scitotenv.2016.10.071</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Dai H et al. 2017</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t xml:space="preserve">Dai H, Jing S, Wang H, Ma Y, Li L, Song W, Kan H. VOC characteristics and inhalation health risks in newly renovated residences in Shanghai, China. Science of the Total Environment 577:73-83. </t>
         </is>
@@ -3756,200 +2406,110 @@
       </c>
       <c r="K15" t="inlineStr">
         <is>
           <t>Science of the Total Environment 577:73-83.</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>BACKGROUND: Exposure to indoor VOCs is expected to link to a variety of negative health outcome. The popularity of decorations and refurbishment in homes in China has given rise to indoor elevated VOC levels, potentially posing health threats to residents.METHODS: In this study, concentrations of 101 VOC compounds and associated health risks were investigated in newly renovated homes in Shanghai. The potential excess inhalation health risks from home exposure of 17 health-related VOCs were estimated by the Inhalation Unit Risk (IUR) and Reference Concentration (RfC) proposed by US EPA. Monte Carlo simulation and sensitivity analysis were used to assess the uncertainty associated with the estimates of health risks.RESULTS: The dominant groups by mass concentration were oxygenated VOCs (o-VOCs), aromatics, alkanes and halogenated VOCs (x-VOCs) .12 VOCs with IARC's confirmed or probable carcinogens ratings were detected with a &amp;gt;60% detection frequency in the total samples. The mean concentrations of BTEX (benzene, toluene, m/p-xylene, o-xylene, ethylbenzene) were 2.32μg/m(3), 200.13μg/m(3), 39.56μg/m(3), 32.59μg/m(3) and 26.33μg/m(3) respectively, generally higher than those in older homes reported in previous studies except benzene. The mean concentration of methylene chloride (47.43μg/m(3)) and 1,2-dichloroethane (33.83μg/m(3)) were noticeably higher than the levels reported in previous studies in Hong Kong, Japan and Canada. Whereas the mean concentration of 1,4-dichlorobenzene (5.53μg/m(3)) were similar to the results of Canadian national survey but lower than those in Japan. The concentrations of 1,2-dichloroethane, 1,4-dichlorobenzene, and methylene chloride, ethylbenzene presented a mean cancer risk at 7.39×10(-6), 1.95×10(-6), 1.62×10(-6), 1.04×10(-6) respectively, above the US EPA proposed acceptable risk level of 1×10(-6). Sensitivity analyses indicated that the VOC exposure concentration have a greater impact than the IUR values on the risk assessment.CONCLUSION: This study highlights the characteristics of VOCs in recently renovated homes and has implications for the adverse health effects that result from exposure to chlorinated hydrocarbons in indoor air.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr"/>
       <c r="N15" s="2" t="n">
         <v>44041.82739492711</v>
       </c>
       <c r="O15" s="2" t="n">
         <v>44041.82739492731</v>
       </c>
       <c r="P15" t="b">
         <v>1</v>
       </c>
       <c r="Q15" t="b">
         <v>1</v>
       </c>
       <c r="R15" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S15" t="b">
         <v>1</v>
       </c>
       <c r="T15" t="b">
         <v>0</v>
       </c>
       <c r="U15" t="b">
         <v>0</v>
       </c>
       <c r="V15" t="b">
         <v>0</v>
       </c>
       <c r="W15" t="b">
         <v>0</v>
       </c>
       <c r="X15" t="b">
         <v>0</v>
       </c>
       <c r="Y15" t="b">
         <v>0</v>
       </c>
       <c r="Z15" t="b">
         <v>0</v>
       </c>
       <c r="AA15" t="b">
         <v>0</v>
       </c>
       <c r="AB15" t="b">
         <v>0</v>
       </c>
       <c r="AC15" t="b">
         <v>0</v>
       </c>
       <c r="AD15" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE15" t="b">
         <v>0</v>
       </c>
       <c r="AF15" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG15" t="b">
         <v>0</v>
       </c>
       <c r="AH15" t="b">
         <v>0</v>
       </c>
       <c r="AI15" t="b">
         <v>0</v>
       </c>
       <c r="AJ15" t="b">
         <v>0</v>
       </c>
       <c r="AK15" t="b">
         <v>0</v>
       </c>
       <c r="AL15" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP15" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>101002487</v>
       </c>
       <c r="B16" t="n">
         <v>4697151</v>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr">
         <is>
           <t>10.1007/s11356-018-1661-7</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Xing L, Wang L, and Zhang R 2018</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t xml:space="preserve">Xing L, Wang L, Zhang R. Characteristics and health risk assessment of volatile organic compounds emitted from interior materials in vehicles: a case study from Nanjing, China. Environmental Science and Pollution Research 25:14789-14798. </t>
         </is>
@@ -3974,200 +2534,110 @@
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t>Environmental Science and Pollution Research 25:14789-14798.</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>It has become a great habit for driving to work in people's daily life in China. In order to understand the concentration of volatile organic compounds (VOCs) in vehicles and the health risks related to inhalation exposure to VOCs, this study investigated the pollution characteristics and health risks posed by VOCs emitted from interior materials in vehicles. A total of 47 of 62 VOCs were studied, using 23 randomly selected vehicles of different brands in Nanjing city, China. The potential cancer and non-cancer health risks associated with VOC inhalation were assessed based on conventional approaches proposed by the United States Environmental Protection Agency (USEPA). The mean concentration of total VOCs was 1126.85 μg/m3, with a range of 321.29 to 2321.94 μg/m3. Of these, halohydrocarbons and aromatic hydrocarbons were the dominant components of the detected VOCs. The concentrations of several individual VOC exceeded more than 100 μg/m3. The individual mean cancer risks for the 17 health-related VOCs ranged from 4.64 × 10-10 to 1.09 × 10-4, with a cumulative risk of 1.61 × 10-4. The mean cancer risks associated with naphthalene, chloroform, 1,4-dichlorobenzene, and 1,2-dibromoethylene were 1.09 × 10-4, 1.61 × 10-5, 1.11 × 10-5, and 1.07 × 10-5, respectively. These risks are higher than the acceptable risk levels defined by the USEPA and the World Health Organization (WHO). Of these, naphthalene was regarded as having a "definite risk"; chloroform, 1,4-dichlorobenzene, and 1,2-dibromoethylene were regarded as having a "probable risk"; and 1,2-dichloroethane and carbon tetrachloride were regarded as having "possible risk." The individual mean non-cancer risks associated with 28 health-related VOCs and total VOCs were within acceptable ranges; naphthalene was the dominant pollutant.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr"/>
       <c r="N16" s="2" t="n">
         <v>44041.82739500688</v>
       </c>
       <c r="O16" s="2" t="n">
         <v>44041.82739500707</v>
       </c>
       <c r="P16" t="b">
         <v>1</v>
       </c>
       <c r="Q16" t="b">
         <v>1</v>
       </c>
       <c r="R16" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S16" t="b">
         <v>1</v>
       </c>
       <c r="T16" t="b">
         <v>0</v>
       </c>
       <c r="U16" t="b">
         <v>0</v>
       </c>
       <c r="V16" t="b">
         <v>0</v>
       </c>
       <c r="W16" t="b">
         <v>0</v>
       </c>
       <c r="X16" t="b">
         <v>0</v>
       </c>
       <c r="Y16" t="b">
         <v>0</v>
       </c>
       <c r="Z16" t="b">
         <v>0</v>
       </c>
       <c r="AA16" t="b">
         <v>0</v>
       </c>
       <c r="AB16" t="b">
         <v>0</v>
       </c>
       <c r="AC16" t="b">
         <v>0</v>
       </c>
       <c r="AD16" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE16" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AF16" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG16" t="b">
         <v>0</v>
       </c>
       <c r="AH16" t="b">
         <v>0</v>
       </c>
       <c r="AI16" t="b">
         <v>0</v>
       </c>
       <c r="AJ16" t="b">
         <v>0</v>
       </c>
       <c r="AK16" t="b">
         <v>0</v>
       </c>
       <c r="AL16" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP16" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>101002488</v>
       </c>
       <c r="B17" t="n">
         <v>49414</v>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr">
         <is>
           <t>10.1202/0002-8894(2002)063&lt;0703:veiamu&gt;2.0.co;2</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Ryan TJ, Hart EM, and Kappler LL 2002</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t xml:space="preserve">Ryan TJ, Hart EM, Kappler LL. VOC exposures in a mixed-use university art building. AIHA Journal 63:703-708. </t>
         </is>
@@ -4189,203 +2659,113 @@
       </c>
       <c r="J17" t="n">
         <v>2002</v>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t>AIHA Journal 63:703-708.</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t xml:space="preserve">Despite a sizable educational art enterprise in the United States there is a dearth of rigorously performed studies of exposures to persons engaged in such activities. Exposures to 45 EPA-designated volatile organic compounds were examined in printmakers in a mixed-use university art school served by a 100% exhausted mechanical ventilation system. Personal exposures (n=90) were compared with area concentrations (n=36) in the studio area and at a second location at the same facility. For personal exposure assessments a cohort of 12 students wore passive dosimeters twice weekly over a 6-week period. Numerous compounds were found, the most prevalent being toluene at an average concentration of 64.6  g/m3 (17.1 ppb; range&lt;1-319 ppb); 1,1,1, trichloroethane at 40.5  g/m3  (7.5 ppb; range &lt;1-211 ppb); xylenes at 8.0  g/m3 (1.8 ppb; range &lt;1-43 ppb); 1,3,5-trimethyl benzene at 6.2  g/rn3 (1.3 ppb; range &lt;.3-32 ppb); propyl benzene at 5.0  g/m3 (1.0 ppb; range &lt;.5-27 ppb); methylene chloride at 4.9  g/m3 (1.4 ppb; range &lt;1-10 ppb); and ethyl benzene at 4.5  g/m3 (1.1 ppb; range &lt;.4-23 ppb). Personal exposures were considerably higher than average area air concentrations, with the exception of methylene chloride concentrations, which were five times higher at the print cleaning operation. Floors where solvents were not used had no detectable exposures (typical lower limit of detection ~1 ppb) and were free of solvent odors. Despite frequent solvent contact with skin, personal protective equipment was seldom used. Results indicate that in mixed-use facilities such as this, nonrecirculating general ventilation systems can effectively eliminate indoor air quality issues between floors, despite perceptible odors on solvent use floors. For total exposure assessments in such processes, contact exposures from printmaking solvents during cleaning procedures are a potentially important consideration. </t>
         </is>
       </c>
       <c r="M17" t="inlineStr"/>
       <c r="N17" s="2" t="n">
         <v>44041.8273951725</v>
       </c>
       <c r="O17" s="2" t="n">
         <v>44041.8273951727</v>
       </c>
       <c r="P17" t="b">
         <v>1</v>
       </c>
       <c r="Q17" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R17" t="b">
         <v>0</v>
       </c>
       <c r="S17" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T17" t="b">
         <v>0</v>
       </c>
       <c r="U17" t="b">
         <v>0</v>
       </c>
       <c r="V17" t="b">
         <v>0</v>
       </c>
       <c r="W17" t="b">
         <v>0</v>
       </c>
       <c r="X17" t="b">
         <v>0</v>
       </c>
       <c r="Y17" t="b">
         <v>0</v>
       </c>
       <c r="Z17" t="b">
         <v>0</v>
       </c>
       <c r="AA17" t="b">
         <v>0</v>
       </c>
       <c r="AB17" t="b">
         <v>0</v>
       </c>
       <c r="AC17" t="b">
         <v>0</v>
       </c>
       <c r="AD17" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE17" t="b">
         <v>0</v>
       </c>
       <c r="AF17" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG17" t="b">
         <v>0</v>
       </c>
       <c r="AH17" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI17" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ17" t="b">
         <v>0</v>
       </c>
       <c r="AK17" t="b">
         <v>0</v>
       </c>
       <c r="AL17" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP17" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>101002489</v>
       </c>
       <c r="B18" t="n">
         <v>5018334</v>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr">
         <is>
           <t>10.1007/s11356-018-3975-x</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>van Drooge BL et al. 2018</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t xml:space="preserve">van Drooge BL, Marco E, Perez N, Grimalt JO. Influence of electronic cigarette vaping on the composition of indoor organic pollutants, particles, and exhaled breath of bystanders. Environmental Science and Pollution Research. </t>
         </is>
@@ -4410,200 +2790,110 @@
       </c>
       <c r="K18" t="inlineStr">
         <is>
           <t>Environmental Science and Pollution Research.</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>The changes of particles and organic pollutants in indoor atmospheres as consequence of vaping with electronic cigarettes have been analyzed. Changes in the composition of volatile organic compounds (VOCs) in exhaled breath of non-smoking volunteers present in the vaping environments have also been studied. The exposure experiments involved non-vaping (n = 5) and vaping (n = 5) volunteers staying 12 h together in a room (54 m2) without external ventilation. The same experiment was repeated without vaping for comparison. Changes in the distributions of particles in the 8-400 nm range were observed, involving losses of nucleation-mode particles (below 20 nm) and increases of coagulation processes leading to larger size particles. In quantitative terms, vaping involved doubling the indoor concentrations of particles smaller than 10 μm, 5 μm, and 1 μm observed during no vaping. The increase of particle mass concentrations was probably produced from bulk ingredients of the e-liquid exhaled by the e-cigarette users. Black carbon concentrations in the indoor and outdoor air were similar in the presence and absence of electronic cigarette emissions. Changes in the qualitative composition of PAHs were observed when comparing vaping and non-vaping days. The nicotine concentrations were examined separately in the gas and in the particulate phases showing that most of the differences between both days were recorded in the former. The particulate phase should therefore be included in nicotine monitoring during vaping (and smoking). The concentration increases of nicotine and formaldehyde were small when compared with those described in other studies of indoor atmospheres or health regulatory thresholds. No significant changes were observed when comparing the concentrations of exhaled breath in vaping and no vaping days. Even the exhaled breath nicotine concentrations in both conditions were similar. As expected, toluene, xylenes, benzene, ethylbenzene, and naphthalene did not show increases in the vaping days since combustion was not involved.</t>
         </is>
       </c>
       <c r="M18" t="inlineStr"/>
       <c r="N18" s="2" t="n">
         <v>44041.82739525232</v>
       </c>
       <c r="O18" s="2" t="n">
         <v>44041.82739525273</v>
       </c>
       <c r="P18" t="b">
         <v>1</v>
       </c>
       <c r="Q18" t="b">
         <v>1</v>
       </c>
       <c r="R18" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S18" t="b">
         <v>1</v>
       </c>
       <c r="T18" t="b">
         <v>0</v>
       </c>
       <c r="U18" t="b">
         <v>0</v>
       </c>
       <c r="V18" t="b">
         <v>0</v>
       </c>
       <c r="W18" t="b">
         <v>0</v>
       </c>
       <c r="X18" t="b">
         <v>0</v>
       </c>
       <c r="Y18" t="b">
         <v>0</v>
       </c>
       <c r="Z18" t="b">
         <v>0</v>
       </c>
       <c r="AA18" t="b">
         <v>0</v>
       </c>
       <c r="AB18" t="b">
         <v>0</v>
       </c>
       <c r="AC18" t="b">
         <v>0</v>
       </c>
       <c r="AD18" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE18" t="b">
         <v>0</v>
       </c>
       <c r="AF18" t="b">
         <v>0</v>
       </c>
       <c r="AG18" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH18" t="b">
         <v>0</v>
       </c>
       <c r="AI18" t="b">
         <v>0</v>
       </c>
       <c r="AJ18" t="b">
         <v>0</v>
       </c>
       <c r="AK18" t="b">
         <v>0</v>
       </c>
       <c r="AL18" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP18" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>101002490</v>
       </c>
       <c r="B19" t="n">
         <v>5113338</v>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr">
         <is>
           <t>U.S. EPA 2015</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t xml:space="preserve">U.S. EPA. Technical support document, EPA's 2011 National-scale Air Toxics Assessment, 2011 NATA TSD. Research Triangle Park, NC: U.S. Environmental Protection Agency, Office of Air and Radiation, Office of Air Quality Planning and Standards. </t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Technical support document, EPA's 2011 National-scale Air Toxics Assessment, 2011 NATA TSD</t>
@@ -4611,209 +2901,119 @@
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>U.S. EPA</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>U.S. EPA</t>
         </is>
       </c>
       <c r="J19" t="n">
         <v>2015</v>
       </c>
       <c r="K19" t="inlineStr">
         <is>
           <t>Research Triangle Park, NC: U.S. Environmental Protection Agency, Office of Air and Radiation, Office of Air Quality Planning and Standards.</t>
         </is>
       </c>
       <c r="L19" t="inlineStr"/>
       <c r="M19" t="inlineStr"/>
       <c r="N19" s="2" t="n">
         <v>44041.8273953008</v>
       </c>
       <c r="O19" s="2" t="n">
-        <v>44041.82739530097</v>
+        <v>46177.89116412294</v>
       </c>
       <c r="P19" t="b">
         <v>1</v>
       </c>
       <c r="Q19" t="b">
         <v>1</v>
       </c>
       <c r="R19" t="b">
         <v>0</v>
       </c>
       <c r="S19" t="b">
         <v>0</v>
       </c>
       <c r="T19" t="b">
         <v>0</v>
       </c>
       <c r="U19" t="b">
         <v>0</v>
       </c>
       <c r="V19" t="b">
         <v>0</v>
       </c>
       <c r="W19" t="b">
         <v>0</v>
       </c>
       <c r="X19" t="b">
         <v>0</v>
       </c>
       <c r="Y19" t="b">
         <v>0</v>
       </c>
       <c r="Z19" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA19" t="b">
         <v>0</v>
       </c>
       <c r="AB19" t="b">
         <v>0</v>
       </c>
       <c r="AC19" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD19" t="b">
         <v>0</v>
       </c>
       <c r="AE19" t="b">
         <v>0</v>
       </c>
       <c r="AF19" t="b">
         <v>0</v>
       </c>
       <c r="AG19" t="b">
         <v>0</v>
       </c>
       <c r="AH19" t="b">
         <v>0</v>
       </c>
       <c r="AI19" t="b">
         <v>0</v>
       </c>
       <c r="AJ19" t="b">
         <v>0</v>
       </c>
       <c r="AK19" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AL19" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP19" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>101002491</v>
       </c>
       <c r="B20" t="n">
         <v>5155548</v>
       </c>
       <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr"/>
       <c r="E20" t="inlineStr">
         <is>
           <t>National Industrial Chemicals Notification and Assessment Scheme (NICNAS) 2017</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t xml:space="preserve">National Industrial Chemicals Notification and Assessment Scheme (NICNAS). Propane, 1,2-dichloro-: Human health tier II assessment. Sydney, Australia: Australian Department of Health, National Industrial Chemicals Notification and Assessment Scheme. </t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Propane, 1,2-dichloro-: Human health tier II assessment</t>
@@ -4827,51 +3027,51 @@
       <c r="I20" t="inlineStr">
         <is>
           <t>National Industrial Chemicals Notification and Assessment Scheme (NICNAS)</t>
         </is>
       </c>
       <c r="J20" t="n">
         <v>2017</v>
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t>Sydney, Australia: Australian Department of Health, National Industrial Chemicals Notification and Assessment Scheme.</t>
         </is>
       </c>
       <c r="L20" t="inlineStr"/>
       <c r="M20" t="inlineStr"/>
       <c r="N20" s="2" t="n">
         <v>44041.8273953457</v>
       </c>
       <c r="O20" s="2" t="n">
         <v>44041.82739534589</v>
       </c>
       <c r="P20" t="b">
         <v>1</v>
       </c>
       <c r="Q20" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R20" t="b">
         <v>0</v>
       </c>
       <c r="S20" t="b">
         <v>0</v>
       </c>
       <c r="T20" t="b">
         <v>0</v>
       </c>
       <c r="U20" t="b">
         <v>0</v>
       </c>
       <c r="V20" t="b">
         <v>0</v>
       </c>
       <c r="W20" t="b">
         <v>0</v>
       </c>
       <c r="X20" t="b">
         <v>0</v>
       </c>
       <c r="Y20" t="b">
         <v>0</v>
       </c>
@@ -4881,149 +3081,59 @@
       <c r="AA20" t="b">
         <v>0</v>
       </c>
       <c r="AB20" t="b">
         <v>0</v>
       </c>
       <c r="AC20" t="b">
         <v>0</v>
       </c>
       <c r="AD20" t="b">
         <v>0</v>
       </c>
       <c r="AE20" t="b">
         <v>0</v>
       </c>
       <c r="AF20" t="b">
         <v>0</v>
       </c>
       <c r="AG20" t="b">
         <v>0</v>
       </c>
       <c r="AH20" t="b">
         <v>0</v>
       </c>
       <c r="AI20" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ20" t="b">
         <v>0</v>
       </c>
       <c r="AK20" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AL20" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP20" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>101002492</v>
       </c>
       <c r="B21" t="n">
         <v>5160041</v>
       </c>
       <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr"/>
       <c r="E21" t="inlineStr">
         <is>
           <t>OECD 2006</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t xml:space="preserve">OECD. SIDS Initial Assessment Report: 1,2-Dichloropropane. (219). </t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>SIDS Initial Assessment Report: 1,2-Dichloropropane</t>
@@ -5037,51 +3147,51 @@
       <c r="I21" t="inlineStr">
         <is>
           <t>OECD</t>
         </is>
       </c>
       <c r="J21" t="n">
         <v>2006</v>
       </c>
       <c r="K21" t="inlineStr">
         <is>
           <t>(219).</t>
         </is>
       </c>
       <c r="L21" t="inlineStr"/>
       <c r="M21" t="inlineStr"/>
       <c r="N21" s="2" t="n">
         <v>44041.8273953911</v>
       </c>
       <c r="O21" s="2" t="n">
         <v>44041.82739539149</v>
       </c>
       <c r="P21" t="b">
         <v>1</v>
       </c>
       <c r="Q21" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R21" t="b">
         <v>0</v>
       </c>
       <c r="S21" t="b">
         <v>0</v>
       </c>
       <c r="T21" t="b">
         <v>0</v>
       </c>
       <c r="U21" t="b">
         <v>0</v>
       </c>
       <c r="V21" t="b">
         <v>0</v>
       </c>
       <c r="W21" t="b">
         <v>0</v>
       </c>
       <c r="X21" t="b">
         <v>0</v>
       </c>
       <c r="Y21" t="b">
         <v>0</v>
       </c>
@@ -5091,149 +3201,59 @@
       <c r="AA21" t="b">
         <v>0</v>
       </c>
       <c r="AB21" t="b">
         <v>0</v>
       </c>
       <c r="AC21" t="b">
         <v>0</v>
       </c>
       <c r="AD21" t="b">
         <v>0</v>
       </c>
       <c r="AE21" t="b">
         <v>0</v>
       </c>
       <c r="AF21" t="b">
         <v>0</v>
       </c>
       <c r="AG21" t="b">
         <v>0</v>
       </c>
       <c r="AH21" t="b">
         <v>0</v>
       </c>
       <c r="AI21" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ21" t="b">
         <v>0</v>
       </c>
       <c r="AK21" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AL21" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP21" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>101002493</v>
       </c>
       <c r="B22" t="n">
         <v>5160134</v>
       </c>
       <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr">
         <is>
           <t>ATSDR 1989</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t xml:space="preserve">ATSDR. Toxicological profile for 1,2-dichloropropane. Atlanta, GA: U.S. Department of Health and Human Services, U.S. Public Health Service. </t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Toxicological profile for 1,2-dichloropropane</t>
@@ -5251,51 +3271,51 @@
       </c>
       <c r="J22" t="n">
         <v>1989</v>
       </c>
       <c r="K22" t="inlineStr">
         <is>
           <t>Atlanta, GA: U.S. Department of Health and Human Services, U.S. Public Health Service.</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>The ATSDR toxicological profile succinctly characterizes the toxicologic and adverse health effects information for the hazardous substance described here. Each peer-reviewed profile identifies and reviews the key literature that describes a hazardous substance's toxicologic properties. Other pertinent literature is also presented, but is described in less detail than the key studies.</t>
         </is>
       </c>
       <c r="M22" t="inlineStr"/>
       <c r="N22" s="2" t="n">
         <v>44041.8273954361</v>
       </c>
       <c r="O22" s="2" t="n">
         <v>44041.82739543627</v>
       </c>
       <c r="P22" t="b">
         <v>1</v>
       </c>
       <c r="Q22" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R22" t="b">
         <v>0</v>
       </c>
       <c r="S22" t="b">
         <v>0</v>
       </c>
       <c r="T22" t="b">
         <v>0</v>
       </c>
       <c r="U22" t="b">
         <v>0</v>
       </c>
       <c r="V22" t="b">
         <v>0</v>
       </c>
       <c r="W22" t="b">
         <v>0</v>
       </c>
       <c r="X22" t="b">
         <v>0</v>
       </c>
       <c r="Y22" t="b">
         <v>0</v>
       </c>
@@ -5305,149 +3325,59 @@
       <c r="AA22" t="b">
         <v>0</v>
       </c>
       <c r="AB22" t="b">
         <v>0</v>
       </c>
       <c r="AC22" t="b">
         <v>0</v>
       </c>
       <c r="AD22" t="b">
         <v>0</v>
       </c>
       <c r="AE22" t="b">
         <v>0</v>
       </c>
       <c r="AF22" t="b">
         <v>0</v>
       </c>
       <c r="AG22" t="b">
         <v>0</v>
       </c>
       <c r="AH22" t="b">
         <v>0</v>
       </c>
       <c r="AI22" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ22" t="b">
         <v>0</v>
       </c>
       <c r="AK22" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AL22" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP22" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>101002494</v>
       </c>
       <c r="B23" t="n">
         <v>5262199</v>
       </c>
       <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr">
         <is>
           <t>10.1016/j.buildenv.2019.04.047</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Fang L et al. 2019</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t xml:space="preserve">Fang L, Norris C, Johnson K, Cui X, Sun J, Teng Y, Tian E, Xu W, Li Z, Mo J, Schauer JJ, Black M, Bergin M, Zhang J, Zhang Y. Toxic volatile organic compounds in 20 homes in Shanghai: Concentrations, inhalation health risks, and the impacts of household air cleaning. Building and Environment. </t>
         </is>
@@ -5472,200 +3402,110 @@
       </c>
       <c r="K23" t="inlineStr">
         <is>
           <t>Building and Environment.</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>Exposure to VOCs causes a variety of adverse health effects, with much of the exposure occurring at home during sleep. The use of an air cleaner maybe an effective and convenient way to reduce associated exposures and health risks. Studies about the impacts of air cleaner on VOCs are limited. The main objective of this paper was to assess the inhalation health risks that toxic VOCs present during nighttime sleep and to estimate the removal effectiveness of an indoor air cleaner on these VOCs. Asthmatic children, who are especially vulnerable to the detrimental effects of air pollutants, were recruited and the VOC concentrations in their bedrooms were measured during two periods - once with a true air cleaner and once with a sham air cleaner. Among the toxic VOCs quantified, formaldehyde, acetaldehyde and toluene had the highest concentrations (median: 18.0, 14.0 and 12.1 μg/m³, respectively) in the bedrooms. Health risk assessments were conducted to identify compounds of greatest concern. During nighttime sleep, 7 VOCs presented inhalation cancer risk above the acceptable risk (1 × 10−6), 4 VOCs exceeded the non-cancer risk threshold (1) in most of the homes tested. The results indicate that the use of an air cleaner in residences may lead to significant reductions in VOC concentrations indoors, but even with this reduction, the associated health risks are still of concern. This study highlights the need for reductions in toxic VOCs at home, points to the imminent need for improvements in control of VOC sources.</t>
         </is>
       </c>
       <c r="M23" t="inlineStr"/>
       <c r="N23" s="2" t="n">
         <v>44041.82739548285</v>
       </c>
       <c r="O23" s="2" t="n">
         <v>44041.82739548303</v>
       </c>
       <c r="P23" t="b">
         <v>1</v>
       </c>
       <c r="Q23" t="b">
         <v>1</v>
       </c>
       <c r="R23" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S23" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T23" t="b">
         <v>0</v>
       </c>
       <c r="U23" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V23" t="b">
         <v>0</v>
       </c>
       <c r="W23" t="b">
         <v>0</v>
       </c>
       <c r="X23" t="b">
         <v>0</v>
       </c>
       <c r="Y23" t="b">
         <v>0</v>
       </c>
       <c r="Z23" t="b">
         <v>0</v>
       </c>
       <c r="AA23" t="b">
         <v>0</v>
       </c>
       <c r="AB23" t="b">
         <v>0</v>
       </c>
       <c r="AC23" t="b">
         <v>0</v>
       </c>
       <c r="AD23" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE23" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AF23" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG23" t="b">
         <v>0</v>
       </c>
       <c r="AH23" t="b">
         <v>0</v>
       </c>
       <c r="AI23" t="b">
         <v>0</v>
       </c>
       <c r="AJ23" t="b">
         <v>0</v>
       </c>
       <c r="AK23" t="b">
         <v>0</v>
       </c>
       <c r="AL23" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP23" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>101002495</v>
       </c>
       <c r="B24" t="n">
         <v>5276359</v>
       </c>
       <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr">
         <is>
           <t>10.1016/0160-4120(86)90104-2</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Pellizzari ED et al. 1986</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t xml:space="preserve">Pellizzari ED, Hartwell TD, Perritt RL, Sparacino CM, Sheldon LS, Zelon HS, Whitmore RW, Breen JJ, Wallace L. Comparison of indoor and outdoor residential levels of volatile organic chemicals in five usa geographical areas. Environment International 12:619-624. </t>
         </is>
@@ -5690,200 +3530,110 @@
       </c>
       <c r="K24" t="inlineStr">
         <is>
           <t>Environment International 12:619-624.</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>Matched pairs of indoor and outdoor air samples from residences in Greensboro, NC; Baton Rouge/ Geismar, LA; Deer Park/Pasadena, TX; Elizabeth/Bayonne, NJ: Antioch/W. Pittsburg, CA; and several small communities in the Los Angeles area were collected and analyzed for over 20 volatile organic compounds during the period from 1981 to 1984. Indoor (I) medians and maximum levels were higher than the corresponding outdoor (0) concentrations over the large majority of chemicals studied. In some cases, e.g., chloroform, dichlorobenzenes, and tetrachloroethylene, the median ratios (I/O) were greater than 10.</t>
         </is>
       </c>
       <c r="M24" t="inlineStr"/>
       <c r="N24" s="2" t="n">
         <v>44041.82739552875</v>
       </c>
       <c r="O24" s="2" t="n">
         <v>44041.82739552893</v>
       </c>
       <c r="P24" t="b">
         <v>1</v>
       </c>
       <c r="Q24" t="b">
         <v>1</v>
       </c>
       <c r="R24" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S24" t="b">
         <v>1</v>
       </c>
       <c r="T24" t="b">
         <v>0</v>
       </c>
       <c r="U24" t="b">
         <v>0</v>
       </c>
       <c r="V24" t="b">
         <v>0</v>
       </c>
       <c r="W24" t="b">
         <v>0</v>
       </c>
       <c r="X24" t="b">
         <v>0</v>
       </c>
       <c r="Y24" t="b">
         <v>0</v>
       </c>
       <c r="Z24" t="b">
         <v>0</v>
       </c>
       <c r="AA24" t="b">
         <v>0</v>
       </c>
       <c r="AB24" t="b">
         <v>0</v>
       </c>
       <c r="AC24" t="b">
         <v>0</v>
       </c>
       <c r="AD24" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE24" t="b">
         <v>0</v>
       </c>
       <c r="AF24" t="b">
         <v>0</v>
       </c>
       <c r="AG24" t="b">
         <v>0</v>
       </c>
       <c r="AH24" t="b">
         <v>0</v>
       </c>
       <c r="AI24" t="b">
         <v>0</v>
       </c>
       <c r="AJ24" t="b">
         <v>0</v>
       </c>
       <c r="AK24" t="b">
         <v>0</v>
       </c>
       <c r="AL24" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP24" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>101002496</v>
       </c>
       <c r="B25" t="n">
         <v>5344296</v>
       </c>
       <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr">
         <is>
           <t>10.3130/jaabe.17.573</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>Hanazato M et al. 2018</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t xml:space="preserve">Hanazato M, Suzuki N, Koga C, Nakaoka H, Mori C. A Study of Design for Reduction and Monitoring of Volatile Organic Compounds in Indoor Air: the Case of a Commercial Bank in Japan. Journal of Asian Architecture and Building Engineering 17:573-579. </t>
         </is>
@@ -5904,200 +3654,110 @@
         </is>
       </c>
       <c r="J25" t="n">
         <v>2018</v>
       </c>
       <c r="K25" t="inlineStr">
         <is>
           <t>Journal of Asian Architecture and Building Engineering 17:573-579.</t>
         </is>
       </c>
       <c r="L25" t="inlineStr"/>
       <c r="M25" t="inlineStr"/>
       <c r="N25" s="2" t="n">
         <v>44041.8273955741</v>
       </c>
       <c r="O25" s="2" t="n">
         <v>44041.82739557428</v>
       </c>
       <c r="P25" t="b">
         <v>1</v>
       </c>
       <c r="Q25" t="b">
         <v>1</v>
       </c>
       <c r="R25" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S25" t="b">
         <v>1</v>
       </c>
       <c r="T25" t="b">
         <v>0</v>
       </c>
       <c r="U25" t="b">
         <v>0</v>
       </c>
       <c r="V25" t="b">
         <v>0</v>
       </c>
       <c r="W25" t="b">
         <v>0</v>
       </c>
       <c r="X25" t="b">
         <v>0</v>
       </c>
       <c r="Y25" t="b">
         <v>0</v>
       </c>
       <c r="Z25" t="b">
         <v>0</v>
       </c>
       <c r="AA25" t="b">
         <v>0</v>
       </c>
       <c r="AB25" t="b">
         <v>0</v>
       </c>
       <c r="AC25" t="b">
         <v>0</v>
       </c>
       <c r="AD25" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE25" t="b">
         <v>0</v>
       </c>
       <c r="AF25" t="b">
         <v>0</v>
       </c>
       <c r="AG25" t="b">
         <v>0</v>
       </c>
       <c r="AH25" t="b">
         <v>0</v>
       </c>
       <c r="AI25" t="b">
         <v>0</v>
       </c>
       <c r="AJ25" t="b">
         <v>0</v>
       </c>
       <c r="AK25" t="b">
         <v>0</v>
       </c>
       <c r="AL25" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP25" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>101002497</v>
       </c>
       <c r="B26" t="n">
         <v>632318</v>
       </c>
       <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr"/>
       <c r="E26" t="inlineStr">
         <is>
           <t>Choi DW et al. 2009</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t xml:space="preserve">Choi DW, Moon KW, Byeon SH, Lee EI, Sul DG, Lee JH, Oh EH, Kim YH. Indoor volatile organic compounds in atopy patients’ houses in South Korea. Indoor and Built Environment 18:144-154. </t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>Indoor volatile organic compounds in atopy patients’ houses in South Korea</t>
@@ -6118,200 +3778,110 @@
       </c>
       <c r="K26" t="inlineStr">
         <is>
           <t>Indoor and Built Environment 18:144-154.</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t>This study was undertaken to determine the concentrations of volatile organic compounds (VOCs) in the indoor air of atopy patients' (atopic dermatitis 50, allergic asthma 36) and control houses (28 nonpatients). A goal of this study was also to investigate whether indoor VOCs were risk factors for the development of atopic sensitization. Eleven alkanes, 13 aromatics, 7 chlorinated hydrocarbons, 3 terpenes, and 15 aldehyds were measured from 10 March to 15 June, 2006. Aldehyde compounds are the most abundant chemical group in all indoor air, followed by aromatic compounds. The geometric mean concentrations of total VOC (TVOC) in indoor air in atopic dermatitis and allergic asthma patients' houses were 317.1 and 219.2 mg m -3, respectively. However, TVOC concentrations did not differ significantly between control and patient houses in indoor and outdoor air. The geometric mean concentrations of benzene, ethylbenzene (p&lt;0.05), o-xylene, m-, p-xylene, styrene, levels of 1,3,5-trimethylbenzene and formaldehyde (p&lt;0.01) in the indoor air of houses of patients with atopic dermatitis, and levels of o-xylene and 1,3,5-trimethylbenzene (p&lt;0.01) in houses of allergic asthma patients were significantly higher than those in control houses. The multiple linear regression model in this study indicated several indoor origins of VOCs. House age and floor or wall coverings that had been refurbished within 1 year were correlated with higher concentrations of formaldehyde. Limonene and αpinene concentrations were significantly increased by the replacement of furniture and the use of cleaning products. The type of heating system was significantly associated with indoor benzene, toluene, ethylbenzene, nonane, decane, and undecane concentrations in atopy patient houses.</t>
         </is>
       </c>
       <c r="M26" t="inlineStr"/>
       <c r="N26" s="2" t="n">
         <v>44041.82739563048</v>
       </c>
       <c r="O26" s="2" t="n">
         <v>44041.82739563067</v>
       </c>
       <c r="P26" t="b">
         <v>1</v>
       </c>
       <c r="Q26" t="b">
         <v>1</v>
       </c>
       <c r="R26" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S26" t="b">
         <v>1</v>
       </c>
       <c r="T26" t="b">
         <v>0</v>
       </c>
       <c r="U26" t="b">
         <v>0</v>
       </c>
       <c r="V26" t="b">
         <v>0</v>
       </c>
       <c r="W26" t="b">
         <v>0</v>
       </c>
       <c r="X26" t="b">
         <v>0</v>
       </c>
       <c r="Y26" t="b">
         <v>0</v>
       </c>
       <c r="Z26" t="b">
         <v>0</v>
       </c>
       <c r="AA26" t="b">
         <v>0</v>
       </c>
       <c r="AB26" t="b">
         <v>0</v>
       </c>
       <c r="AC26" t="b">
         <v>0</v>
       </c>
       <c r="AD26" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE26" t="b">
         <v>0</v>
       </c>
       <c r="AF26" t="b">
         <v>0</v>
       </c>
       <c r="AG26" t="b">
         <v>0</v>
       </c>
       <c r="AH26" t="b">
         <v>0</v>
       </c>
       <c r="AI26" t="b">
         <v>0</v>
       </c>
       <c r="AJ26" t="b">
         <v>0</v>
       </c>
       <c r="AK26" t="b">
         <v>0</v>
       </c>
       <c r="AL26" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP26" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>101002498</v>
       </c>
       <c r="B27" t="n">
         <v>632720</v>
       </c>
       <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr">
         <is>
           <t>10.3200/aeoh.61.1.17-25</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Wu T, Bhanegaonkar AJ, and Flowers JW 2006</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t xml:space="preserve">Wu T, Bhanegaonkar AJ, Flowers JW. Blood concentrations of selected volatile organic compounds and neurobehavioral performance in a population-based sample. Archives of Environmental and Occupational Health 61:17-25. </t>
         </is>
@@ -6327,209 +3897,119 @@
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>Wu T, Bhanegaonkar AJ, and Flowers JW</t>
         </is>
       </c>
       <c r="J27" t="n">
         <v>2006</v>
       </c>
       <c r="K27" t="inlineStr">
         <is>
           <t>Archives of Environmental and Occupational Health 61:17-25.</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>The authors analyzed data from a national sample to examine the relationships between blood concentrations of selected volatile organic compounds (VOCs) and the assessment scores of neurobehavioral evaluation tests. They calculated summary statistics to describe blood concentrations of 30 VOCs. For instance, the 95th percentiles were as follows: 1,1,1-trichloroethane, 0.799 microg/l; 1,4-dichlorobenzene, 11.081 microg/l; benzene, 0.476 microg/l; and toluene, 0.281 microg/l. For 1,4-dichlorobenzene, benzene, dibromochloromethane, and trichloroethene, a blood level higher than the 95th percentile was associated with a poorer neurobehavioral assessment score than was a blood level up to the 95th percentile. The authors found a linear relationship between blood toluene concentration and the Serial Digit Learning Test score. The findings suggest that exposure to certain VOCs may result in poor neurobehavioral performance. The study was exploratory and precludes a conclusive statement, so further investigation is warranted.</t>
         </is>
       </c>
       <c r="M27" t="inlineStr"/>
       <c r="N27" s="2" t="n">
         <v>44041.82739570344</v>
       </c>
       <c r="O27" s="2" t="n">
-        <v>44041.82739570361</v>
+        <v>46185.60655298963</v>
       </c>
       <c r="P27" t="b">
         <v>1</v>
       </c>
       <c r="Q27" t="b">
         <v>1</v>
       </c>
       <c r="R27" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S27" t="b">
         <v>1</v>
       </c>
       <c r="T27" t="b">
         <v>0</v>
       </c>
       <c r="U27" t="b">
         <v>0</v>
       </c>
       <c r="V27" t="b">
         <v>0</v>
       </c>
       <c r="W27" t="b">
         <v>0</v>
       </c>
       <c r="X27" t="b">
         <v>0</v>
       </c>
       <c r="Y27" t="b">
         <v>0</v>
       </c>
       <c r="Z27" t="b">
         <v>0</v>
       </c>
       <c r="AA27" t="b">
         <v>0</v>
       </c>
       <c r="AB27" t="b">
         <v>0</v>
       </c>
       <c r="AC27" t="b">
         <v>0</v>
       </c>
       <c r="AD27" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE27" t="b">
         <v>0</v>
       </c>
       <c r="AF27" t="b">
         <v>0</v>
       </c>
       <c r="AG27" t="b">
         <v>0</v>
       </c>
       <c r="AH27" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI27" t="b">
         <v>0</v>
       </c>
       <c r="AJ27" t="b">
         <v>0</v>
       </c>
       <c r="AK27" t="b">
         <v>0</v>
       </c>
       <c r="AL27" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP27" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>101002499</v>
       </c>
       <c r="B28" t="n">
         <v>6409421</v>
       </c>
       <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr"/>
       <c r="E28" t="inlineStr">
         <is>
           <t>U.S. EPA 2019</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t xml:space="preserve">U.S. EPA. Storage and retrieval (STORET) data warehouse and water quality exchange (WQX) [database]: CASRNs 85-68-7, 106-99-0, 84-74-2, 75-34-3, 78-87-5, 117-81-7, 106-93-4, 107-06-2, 50-00-0, 1222-05-5, 95-50-1, 85-44-9, 106-46-7, 79-94-7, 79-00-5, 115-96-8, 156-60-5, and 115-86-6. Washington, DC: U.S. Environmental Protection Agency. [Database]. </t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>Storage and retrieval (STORET) data warehouse and water quality exchange (WQX) [database]: CASRNs 85-68-7, 106-99-0, 84-74-2, 75-34-3, 78-87-5, 117-81-7, 106-93-4, 107-06-2, 50-00-0, 1222-05-5, 95-50-1, 85-44-9, 106-46-7, 79-94-7, 79-00-5, 115-96-8, 156-60-5, and 115-86-6</t>
@@ -6544,54 +4024,54 @@
         <is>
           <t>U.S. EPA</t>
         </is>
       </c>
       <c r="J28" t="n">
         <v>2019</v>
       </c>
       <c r="K28" t="inlineStr">
         <is>
           <t>Washington, DC: U.S. Environmental Protection Agency. [Database]</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
           <t>Includes data for the following chemicals: BBP, 1,3-Butadiene, DBP, 1,1-Dichloroethane, 1,2-Dichloropropane, DEHP, Ethylene dibromide, 1,2-Dichloroethane, Formaldehyde, HHCB, o-Dichlorobenzene, Phthalic anhydride, p-Dichlorobenzene, TBBPA, 1,1,2-Trichloroethane, TCEP, trans-1,2- Dichloroethylene, and TPP.</t>
         </is>
       </c>
       <c r="M28" t="inlineStr"/>
       <c r="N28" s="2" t="n">
         <v>44041.82739574904</v>
       </c>
       <c r="O28" s="2" t="n">
         <v>44041.82739574923</v>
       </c>
       <c r="P28" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q28" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R28" t="b">
         <v>0</v>
       </c>
       <c r="S28" t="b">
         <v>0</v>
       </c>
       <c r="T28" t="b">
         <v>0</v>
       </c>
       <c r="U28" t="b">
         <v>0</v>
       </c>
       <c r="V28" t="b">
         <v>0</v>
       </c>
       <c r="W28" t="b">
         <v>0</v>
       </c>
       <c r="X28" t="b">
         <v>0</v>
       </c>
       <c r="Y28" t="b">
         <v>0</v>
       </c>
@@ -6607,143 +4087,53 @@
       <c r="AC28" t="b">
         <v>0</v>
       </c>
       <c r="AD28" t="b">
         <v>0</v>
       </c>
       <c r="AE28" t="b">
         <v>0</v>
       </c>
       <c r="AF28" t="b">
         <v>0</v>
       </c>
       <c r="AG28" t="b">
         <v>0</v>
       </c>
       <c r="AH28" t="b">
         <v>0</v>
       </c>
       <c r="AI28" t="b">
         <v>0</v>
       </c>
       <c r="AJ28" t="b">
         <v>0</v>
       </c>
       <c r="AK28" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AL28" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP28" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>101002500</v>
       </c>
       <c r="B29" t="n">
         <v>6514358</v>
       </c>
       <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr"/>
       <c r="E29" t="inlineStr">
         <is>
           <t>U.S. EPA 2019</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t xml:space="preserve">U.S. EPA. Air Quality System (AQS) [database]: CASRNs 106-99-0, 75-34-3, 78-87-5, 106-93-4, 50-00-0, 106-46-7, and 79-00-5. Washington, DC: Environmental Protection Agency. </t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>Air Quality System (AQS) [database]: CASRNs 106-99-0, 75-34-3, 78-87-5, 106-93-4, 50-00-0, 106-46-7, and 79-00-5</t>
@@ -6755,209 +4145,119 @@
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>U.S. EPA</t>
         </is>
       </c>
       <c r="J29" t="n">
         <v>2019</v>
       </c>
       <c r="K29" t="inlineStr">
         <is>
           <t>Washington, DC: Environmental Protection Agency.</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
           <t>Includes data for the following chemicals: 1,3-Butadiene, 1,1-Dichloroethane, 1,2-Dichloropropane, Ethylene dibromide, Formaldehyde, p-Dichlorobenzene, and 1,1,2-Trichloroethane.</t>
         </is>
       </c>
       <c r="M29" t="inlineStr"/>
       <c r="N29" s="2" t="n">
         <v>44041.82739579406</v>
       </c>
       <c r="O29" s="2" t="n">
-        <v>44041.82739579425</v>
+        <v>46177.89149911878</v>
       </c>
       <c r="P29" t="b">
         <v>1</v>
       </c>
       <c r="Q29" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R29" t="b">
         <v>0</v>
       </c>
       <c r="S29" t="b">
         <v>0</v>
       </c>
       <c r="T29" t="b">
         <v>0</v>
       </c>
       <c r="U29" t="b">
         <v>0</v>
       </c>
       <c r="V29" t="b">
         <v>0</v>
       </c>
       <c r="W29" t="b">
         <v>0</v>
       </c>
       <c r="X29" t="b">
         <v>0</v>
       </c>
       <c r="Y29" t="b">
         <v>0</v>
       </c>
       <c r="Z29" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA29" t="b">
         <v>0</v>
       </c>
       <c r="AB29" t="b">
         <v>0</v>
       </c>
       <c r="AC29" t="b">
         <v>0</v>
       </c>
       <c r="AD29" t="b">
         <v>0</v>
       </c>
       <c r="AE29" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AF29" t="b">
         <v>0</v>
       </c>
       <c r="AG29" t="b">
         <v>0</v>
       </c>
       <c r="AH29" t="b">
         <v>0</v>
       </c>
       <c r="AI29" t="b">
         <v>0</v>
       </c>
       <c r="AJ29" t="b">
         <v>0</v>
       </c>
       <c r="AK29" t="b">
         <v>0</v>
       </c>
       <c r="AL29" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP29" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>101002501</v>
       </c>
       <c r="B30" t="n">
         <v>78782</v>
       </c>
       <c r="C30" t="inlineStr"/>
       <c r="D30" t="inlineStr">
         <is>
           <t>10.1111/j.1600-0668.1995.00005.x</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Lindstrom AB, Proffitt D, and Fortune CR 1995</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t xml:space="preserve">Lindstrom AB, Proffitt D, Fortune CR. Effects of modified residential construction on indoor air quality. Indoor Air 5:258-269. </t>
         </is>
@@ -6976,206 +4276,116 @@
         <is>
           <t>Lindstrom AB, Proffitt D, and Fortune CR</t>
         </is>
       </c>
       <c r="J30" t="n">
         <v>1995</v>
       </c>
       <c r="K30" t="inlineStr">
         <is>
           <t>Indoor Air 5:258-269.</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>Indoor air quality (IAQ) was assessed in homes in an experimental community of single-family dwellings that had been built with materials chosen for low pollutant emission and other modified design features to provide enhanced residential indoor air quality. The IAQ was measured in six of these experimental homes and also tit three conventionally built homes of similar size and price range. The IAQ was assessed shortly after construction before the houses were occupied and again after each of the houses had been occupied for five months.  Before occupancy, there were higher levels of airborne particles and of some volatile organic compounds in the conventional homes than in the experimental homes. During occupancy, benzene, ethylbenzene, m- and p-xylene, and o-xylene were all higher in the conventional homes, but dichloromethane, Freon 11, and trichlorethylene were higher in the experimental homes. In the conventional homes, mean level of benzene and chloroform increased, whereas methylchloroform and toluene levels decreased from preoccupancy to occupancy. In the experimental homes, dichloromethane increased, and m- and p-xylene and o-xylene decreased from preoccupancy to occupancy.  The results suggest that attached garages, geographical siting, and occupants activities substantially influenced the IAQ in these homes. The enhanced indoor air quality homes tested in this study were judged to be at least partially effective, with the most obvious sustained IAQ benefits being related to the lack of an attached garage.</t>
         </is>
       </c>
       <c r="M30" t="inlineStr"/>
       <c r="N30" s="2" t="n">
         <v>44041.82739584067</v>
       </c>
       <c r="O30" s="2" t="n">
         <v>44041.82739584087</v>
       </c>
       <c r="P30" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q30" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R30" t="b">
         <v>0</v>
       </c>
       <c r="S30" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T30" t="b">
         <v>0</v>
       </c>
       <c r="U30" t="b">
         <v>0</v>
       </c>
       <c r="V30" t="b">
         <v>0</v>
       </c>
       <c r="W30" t="b">
         <v>0</v>
       </c>
       <c r="X30" t="b">
         <v>0</v>
       </c>
       <c r="Y30" t="b">
         <v>0</v>
       </c>
       <c r="Z30" t="b">
         <v>0</v>
       </c>
       <c r="AA30" t="b">
         <v>0</v>
       </c>
       <c r="AB30" t="b">
         <v>0</v>
       </c>
       <c r="AC30" t="b">
         <v>0</v>
       </c>
       <c r="AD30" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE30" t="b">
         <v>0</v>
       </c>
       <c r="AF30" t="b">
         <v>0</v>
       </c>
       <c r="AG30" t="b">
         <v>0</v>
       </c>
       <c r="AH30" t="b">
         <v>0</v>
       </c>
       <c r="AI30" t="b">
         <v>0</v>
       </c>
       <c r="AJ30" t="b">
         <v>0</v>
       </c>
       <c r="AK30" t="b">
         <v>0</v>
       </c>
       <c r="AL30" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP30" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>101002502</v>
       </c>
       <c r="B31" t="n">
         <v>824416</v>
       </c>
       <c r="C31" t="inlineStr"/>
       <c r="D31" t="inlineStr"/>
       <c r="E31" t="inlineStr">
         <is>
           <t>Yamaguchi T et al. 2006</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t xml:space="preserve">Yamaguchi T, Nakajima D, Ezoe Y, Fujimaki H, Shimada Y, Kozawa K, Arashidani K, Goto S. Measurement of volatile organic compounds (VOCs) in new residential buildings and VOCs behavior over time. Journal of University of Occupational and Environmental Health 28:13-27. </t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>Measurement of volatile organic compounds (VOCs) in new residential buildings and VOCs behavior over time</t>
@@ -7196,200 +4406,110 @@
       </c>
       <c r="K31" t="inlineStr">
         <is>
           <t>Journal of University of Occupational and Environmental Health 28:13-27.</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t>For the purpose of the investigation of characteristics of VOCs found indoors in recently constructed residential buildings, we measured the behavior of VOCs which were sampled at one-month intervals over a period of one year from the, initial occupancy date in both a detached house and an apartment in a multiple' dwelling. At the first passive sampling from the wooden detached residential building, n-hexane, n-undecane, toluene, ethylacetate, methylethylketone, alpha-pinene and (+)-limonene were present in relatively high concentrations of 10 ppb or higher in the living room. Then these VOCs showed a declining trend with time. p-Dichlorobenzene showed an extremely high concentration (approx. 320 ppb) in June, which subsequently declined with each passing month. There is a high possibility that the cause was the use of a pesticide containing p-dichlorobenzene during the period of changeover from winter to summer clothes in June. On the other hand, from the multiple dwelling, four VOCs showed values of 10 ppb or more (toluene, 1,2,4-trimethylbenzene, methylethylketone and alpha-pinene). Of these VOCs, methylethylketone concentration was in excess of 100 ppb, and then also showed a declining trend with time. Even for new residential buildings completed during the same time frame, it was shown that the types of VOC contaminants and their concentrations varied significantly.</t>
         </is>
       </c>
       <c r="M31" t="inlineStr"/>
       <c r="N31" s="2" t="n">
         <v>44041.82739591085</v>
       </c>
       <c r="O31" s="2" t="n">
         <v>44041.82739591103</v>
       </c>
       <c r="P31" t="b">
         <v>1</v>
       </c>
       <c r="Q31" t="b">
         <v>1</v>
       </c>
       <c r="R31" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S31" t="b">
         <v>1</v>
       </c>
       <c r="T31" t="b">
         <v>0</v>
       </c>
       <c r="U31" t="b">
         <v>0</v>
       </c>
       <c r="V31" t="b">
         <v>0</v>
       </c>
       <c r="W31" t="b">
         <v>0</v>
       </c>
       <c r="X31" t="b">
         <v>0</v>
       </c>
       <c r="Y31" t="b">
         <v>0</v>
       </c>
       <c r="Z31" t="b">
         <v>0</v>
       </c>
       <c r="AA31" t="b">
         <v>0</v>
       </c>
       <c r="AB31" t="b">
         <v>0</v>
       </c>
       <c r="AC31" t="b">
         <v>0</v>
       </c>
       <c r="AD31" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE31" t="b">
         <v>0</v>
       </c>
       <c r="AF31" t="b">
         <v>0</v>
       </c>
       <c r="AG31" t="b">
         <v>0</v>
       </c>
       <c r="AH31" t="b">
         <v>0</v>
       </c>
       <c r="AI31" t="b">
         <v>0</v>
       </c>
       <c r="AJ31" t="b">
         <v>0</v>
       </c>
       <c r="AK31" t="b">
         <v>0</v>
       </c>
       <c r="AL31" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP31" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>101002503</v>
       </c>
       <c r="B32" t="n">
         <v>864159</v>
       </c>
       <c r="C32" t="inlineStr"/>
       <c r="D32" t="inlineStr">
         <is>
           <t>10.1111/j.1600-0668.2010.00683.x</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>Logue JM et al. 2011</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t xml:space="preserve">Logue JM, Mckone TE, Sherman MH, Singer BC. Hazard assessment of chemical air contaminants measured in residences. Indoor Air 21:92-109. </t>
         </is>
@@ -7411,201 +4531,111 @@
       </c>
       <c r="J32" t="n">
         <v>2011</v>
       </c>
       <c r="K32" t="inlineStr">
         <is>
           <t>Indoor Air 21:92-109.</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t>Identifying air pollutants that pose a potential hazard indoors can facilitate exposure mitigation. In this study, we compiled summary results from 77 published studies reporting measurements of chemical pollutants in residences in the United States and in countries with similar lifestyles. These data were used to calculate representative mid-range and upper-bound concentrations relevant to chronic exposures for 267 pollutants and representative peak concentrations relevant to acute exposures for five activity-associated pollutants. Representative concentrations are compared to available chronic and acute health standards for 97 pollutants. Fifteen pollutants appear to exceed chronic health standards in a large fraction of homes. Nine other pollutants are identified as potential chronic health hazards in a substantial minority of homes, and an additional nine are identified as potential hazards in a very small percentage of homes. Nine pollutants are identified as priority hazards based on the robustness of measured concentration data and the fraction of residences that appear to be impacted: acetaldehyde; acrolein; benzene; 1,3-butadiene; 1,4-dichlorobenzene; formaldehyde; naphthalene; nitrogen dioxide; and PM(2.5). Activity-based emissions are shown to pose potential acute health hazards for PM(2.5), formaldehyde, CO, chloroform, and NO(2). PRACTICAL IMPLICATIONS: This analysis identifies key chemical contaminants of concern in residential indoor air using a comprehensive and consistent hazard-evaluation protocol. The identification of a succinct group of chemical hazards in indoor air will allow for successful risk ranking and mitigation prioritization for the indoor residential environment. This work also indicates some common household activities that may lead to the acute levels of pollutant exposure and identifies hazardous chemicals for priority removal from consumer products and home furnishings.</t>
         </is>
       </c>
       <c r="M32" t="inlineStr"/>
       <c r="N32" s="2" t="n">
         <v>44041.82739598655</v>
       </c>
       <c r="O32" s="2" t="n">
         <v>44041.82739598672</v>
       </c>
       <c r="P32" t="b">
         <v>1</v>
       </c>
       <c r="Q32" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R32" t="b">
         <v>0</v>
       </c>
       <c r="S32" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T32" t="b">
         <v>0</v>
       </c>
       <c r="U32" t="b">
         <v>0</v>
       </c>
       <c r="V32" t="b">
         <v>0</v>
       </c>
       <c r="W32" t="b">
         <v>0</v>
       </c>
       <c r="X32" t="b">
         <v>0</v>
       </c>
       <c r="Y32" t="b">
         <v>0</v>
       </c>
       <c r="Z32" t="b">
         <v>0</v>
       </c>
       <c r="AA32" t="b">
         <v>0</v>
       </c>
       <c r="AB32" t="b">
         <v>0</v>
       </c>
       <c r="AC32" t="b">
         <v>0</v>
       </c>
       <c r="AD32" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE32" t="b">
         <v>0</v>
       </c>
       <c r="AF32" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG32" t="b">
         <v>0</v>
       </c>
       <c r="AH32" t="b">
         <v>0</v>
       </c>
       <c r="AI32" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ32" t="b">
         <v>0</v>
       </c>
       <c r="AK32" t="b">
         <v>0</v>
       </c>
       <c r="AL32" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP32" t="b">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:BP32"/>
+  <autoFilter ref="A1:AL32"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>