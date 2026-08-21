--- v0 (2025-10-03)
+++ v1 (2026-08-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="data" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'data'!$A$1:$BP$22</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'data'!$A$1:$AL$22</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd h:mm:ss"/>
     <numFmt numFmtId="165" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
     <font>
       <color rgb="00FFFFFF"/>
     </font>
@@ -436,127 +436,97 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BP22"/>
+  <dimension ref="A1:AL22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="10" customWidth="1" min="6" max="6"/>
     <col width="10" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="10" customWidth="1" min="9" max="9"/>
     <col width="10" customWidth="1" min="10" max="10"/>
     <col width="10" customWidth="1" min="11" max="11"/>
     <col width="10" customWidth="1" min="12" max="12"/>
     <col width="10" customWidth="1" min="13" max="13"/>
     <col width="10" customWidth="1" min="14" max="14"/>
     <col width="10" customWidth="1" min="15" max="15"/>
     <col width="10" customWidth="1" min="16" max="16"/>
     <col width="10" customWidth="1" min="17" max="17"/>
     <col width="10" customWidth="1" min="18" max="18"/>
     <col width="10" customWidth="1" min="19" max="19"/>
     <col width="10" customWidth="1" min="20" max="20"/>
     <col width="10" customWidth="1" min="21" max="21"/>
     <col width="10" customWidth="1" min="22" max="22"/>
     <col width="10" customWidth="1" min="23" max="23"/>
     <col width="10" customWidth="1" min="24" max="24"/>
     <col width="10" customWidth="1" min="25" max="25"/>
     <col width="10" customWidth="1" min="26" max="26"/>
     <col width="10" customWidth="1" min="27" max="27"/>
     <col width="10" customWidth="1" min="28" max="28"/>
     <col width="10" customWidth="1" min="29" max="29"/>
     <col width="10" customWidth="1" min="30" max="30"/>
     <col width="10" customWidth="1" min="31" max="31"/>
     <col width="10" customWidth="1" min="32" max="32"/>
     <col width="10" customWidth="1" min="33" max="33"/>
     <col width="10" customWidth="1" min="34" max="34"/>
     <col width="10" customWidth="1" min="35" max="35"/>
     <col width="10" customWidth="1" min="36" max="36"/>
     <col width="10" customWidth="1" min="37" max="37"/>
     <col width="10" customWidth="1" min="38" max="38"/>
-    <col width="10" customWidth="1" min="39" max="39"/>
-[...28 lines deleted...]
-    <col width="10" customWidth="1" min="68" max="68"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>HAWC ID</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>HERO ID</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>PubMed ID</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>DOI</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -593,311 +563,161 @@
           <t>Journal</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Abstract</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Full text URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Created</t>
         </is>
       </c>
       <c r="O1" s="1" t="inlineStr">
         <is>
           <t>Last updated</t>
         </is>
       </c>
       <c r="P1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text</t>
+          <t>Meets PECO Criteria at TIAB Screening</t>
         </is>
       </c>
       <c r="Q1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening</t>
         </is>
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Unclear</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Monitoring Study</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Indoor Air</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Modeling Study</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Soil</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Completed Assessment</t>
         </is>
       </c>
       <c r="V1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Sediment</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Experimental Study</t>
         </is>
       </c>
       <c r="W1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Biosolids/Sludge</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Database</t>
         </is>
       </c>
       <c r="X1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Surface Water</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Survey</t>
         </is>
       </c>
       <c r="Y1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Aquatic Species</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Epidemiological Study</t>
         </is>
       </c>
       <c r="Z1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Terrestrial Species</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search</t>
         </is>
       </c>
       <c r="AA1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Epidemiological/Human Biomonitoring Study</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Monitoring Study</t>
         </is>
       </c>
       <c r="AB1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Consumer Uses and/or Products</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Modeling Study</t>
         </is>
       </c>
       <c r="AC1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Dietary</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Completed Assessment</t>
         </is>
       </c>
       <c r="AD1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Monitoring Study</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Experimental Study</t>
         </is>
       </c>
       <c r="AE1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Modeling Study</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Database</t>
         </is>
       </c>
       <c r="AF1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Completed Assessment</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Survey</t>
         </is>
       </c>
       <c r="AG1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Experimental Study</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Epidemiological Study</t>
         </is>
       </c>
       <c r="AH1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Epidemiological Study</t>
+          <t>Meets PECO Criteria at TIAB Screening|Does Not Meet PECO Criteria at FT Screening</t>
         </is>
       </c>
       <c r="AI1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Database</t>
+          <t>Meets PECO Criteria at TIAB Screening|Supplemental at FT Screening</t>
         </is>
       </c>
       <c r="AJ1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Survey</t>
+          <t>Meets PECO Criteria at TIAB Screening|PDF Unavailable</t>
         </is>
       </c>
       <c r="AK1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Grey Literature Search</t>
+          <t>Does Not Meet PECO Criteria at TIAB Screening</t>
         </is>
       </c>
       <c r="AL1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Grey Literature Search|Indoor Air</t>
-[...149 lines deleted...]
-          <t>Supplemental - TIAB|Foreign Language</t>
+          <t>Supplemental at TIAB Screening</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>101004013</v>
       </c>
       <c r="B2" t="n">
         <v>1513088</v>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>10.1038/sj.jes.7500612</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Ozkaynak H et al. 2008</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t xml:space="preserve">Ozkaynak H, Palma T, Touma JS, Thurman J. Modeling population exposures to outdoor sources of hazardous air pollutants. Journal of Exposure Science and Environmental Epidemiology 18:45-58. </t>
         </is>
@@ -916,51 +736,51 @@
         <is>
           <t>Ozkaynak H et al.</t>
         </is>
       </c>
       <c r="J2" t="n">
         <v>2008</v>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>Journal of Exposure Science and Environmental Epidemiology 18:45-58.</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>Accurate assessment of human exposures is an important part of environmental health effects research. However, most air pollution epidemiology studies rely upon imperfect surrogates of personal exposures, such as information based on available central-site outdoor concentration monitoring or modeling data. In this paper, we examine the limitations of using outdoor concentration predictions instead of modeled personal exposures for over 30 gaseous and particulate hazardous air pollutants (HAPs) in the US. The analysis uses the results from an air quality dispersion model (the ASPEN or Assessment System for Population Exposure Nationwide model) and an inhalation exposure model (the HAPEM or Hazardous Air Pollutant Exposure Model, Version 5), applied by the US. Environmental protection Agency during the 1999 National Air Toxic Assessment (NATA) in the US. Our results show that the total predicted chronic exposure concentrations of outdoor HAPs from all sources are lower than the modeled ambient concentrations by about 20% on average for most gaseous HAPs and by about 60% on average for most particulate HAPs (mainly, due to the exclusion of indoor sources from our modeling analysis and lower infiltration of particles indoors). On the other hand, the HAPEM/ASPEN concentration ratio averages for onroad mobile source exposures were found to be greater than 1 (around 1.20) for most mobile-source related HAPs (e.g. 1, 3-butadiene, acetaldehyde, benzene, formaldehyde) reflecting the importance of near-roadway and commuting environments on personal exposures to HAPs. The distribution of the ratios of personal to ambient concentrations was found to be skewed for a number of the VOCs and reactive HAPs associated with major source emissions, indicating the importance of personal mobility factors. We conclude that the increase in personal exposures from the corresponding predicted ambient levels tends to occur near locations where there are either major emission sources of HAPs or when individuals are exposed to either on- or nonroad sources of HAPs during their daily activities. These findings underscore the importance of applying exposure-modeling methods, which incorporate information on time-activity, commuting, and exposure factors data, for the purposes of assigning exposures in air pollution health studies.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr"/>
       <c r="N2" s="2" t="n">
         <v>44054.53613390459</v>
       </c>
       <c r="O2" s="2" t="n">
         <v>44054.53613390491</v>
       </c>
       <c r="P2" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q2" t="b">
         <v>0</v>
       </c>
       <c r="R2" t="b">
         <v>0</v>
       </c>
       <c r="S2" t="b">
         <v>0</v>
       </c>
       <c r="T2" t="b">
         <v>0</v>
       </c>
       <c r="U2" t="b">
         <v>0</v>
       </c>
       <c r="V2" t="b">
         <v>0</v>
       </c>
       <c r="W2" t="b">
         <v>0</v>
       </c>
       <c r="X2" t="b">
         <v>0</v>
       </c>
@@ -973,149 +793,59 @@
       <c r="AA2" t="b">
         <v>0</v>
       </c>
       <c r="AB2" t="b">
         <v>0</v>
       </c>
       <c r="AC2" t="b">
         <v>0</v>
       </c>
       <c r="AD2" t="b">
         <v>0</v>
       </c>
       <c r="AE2" t="b">
         <v>0</v>
       </c>
       <c r="AF2" t="b">
         <v>0</v>
       </c>
       <c r="AG2" t="b">
         <v>0</v>
       </c>
       <c r="AH2" t="b">
         <v>0</v>
       </c>
       <c r="AI2" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ2" t="b">
         <v>0</v>
       </c>
       <c r="AK2" t="b">
         <v>0</v>
       </c>
       <c r="AL2" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP2" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>101004014</v>
       </c>
       <c r="B3" t="n">
         <v>1621932</v>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
           <t>Moskowitz PD and Fthenakis VM 1990</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t xml:space="preserve">Moskowitz PD, Fthenakis VM. Approaches to identifying characterizing and managing risks from accidentally released toxic gases. In Saxena, J (Ed.), Hazard Assessment of Chemicals (7th, pp. 83-109). New York, NY: Hemisphere Publishing. </t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>Approaches to identifying characterizing and managing risks from accidentally released toxic gases</t>
@@ -1130,51 +860,51 @@
         <is>
           <t>Moskowitz PD and Fthenakis VM</t>
         </is>
       </c>
       <c r="J3" t="n">
         <v>1990</v>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>In Saxena, J (Ed.), Hazard Assessment of Chemicals (7th, pp. 83-109). New York, NY: Hemisphere Publishing.</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>Accidental releases of toxic gases used by in semiconductor device and photovoltaic cell manufacturre and in other industries may present hazards to occupational or public health. Identification of consequences associated with such releases and characterization of accident-initiating events requires detailed and systematic evaluation. Many approaches are available to the semiconductor and photovoltaics industry to identify, characterize and manage risks from toxic gases. Application of these approaches may require simple data collection activities or complex evaluation efforts. The more complex efforts should only be initiated when screening efforts have shown that the activity of interest can present a significant hazard to life or property. Application of these approaches throughout the design and operation of these facilities, can improve plant safety. 16 refs., 3 figs., 2 tabs.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr"/>
       <c r="N3" s="2" t="n">
         <v>44054.53613423811</v>
       </c>
       <c r="O3" s="2" t="n">
         <v>44054.53613423841</v>
       </c>
       <c r="P3" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q3" t="b">
         <v>0</v>
       </c>
       <c r="R3" t="b">
         <v>0</v>
       </c>
       <c r="S3" t="b">
         <v>0</v>
       </c>
       <c r="T3" t="b">
         <v>0</v>
       </c>
       <c r="U3" t="b">
         <v>0</v>
       </c>
       <c r="V3" t="b">
         <v>0</v>
       </c>
       <c r="W3" t="b">
         <v>0</v>
       </c>
       <c r="X3" t="b">
         <v>0</v>
       </c>
@@ -1196,140 +926,50 @@
       <c r="AD3" t="b">
         <v>0</v>
       </c>
       <c r="AE3" t="b">
         <v>0</v>
       </c>
       <c r="AF3" t="b">
         <v>0</v>
       </c>
       <c r="AG3" t="b">
         <v>0</v>
       </c>
       <c r="AH3" t="b">
         <v>0</v>
       </c>
       <c r="AI3" t="b">
         <v>0</v>
       </c>
       <c r="AJ3" t="b">
         <v>0</v>
       </c>
       <c r="AK3" t="b">
         <v>0</v>
       </c>
       <c r="AL3" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP3" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>101004015</v>
       </c>
       <c r="B4" t="n">
         <v>2095300</v>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
           <t>10.1016/j.envint.2005.04.009</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Yoshida T and Matsunaga I 2006</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t xml:space="preserve">Yoshida T, Matsunaga I. A case study on identification of airborne organic compounds and time courses of their concentrations in the cabin of a new car for private use. Environment International 32:58-79. </t>
         </is>
@@ -1354,200 +994,110 @@
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>Environment International 32:58-79.</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>The cabin of an automobile can be considered to be a part of the living environment because many people spend long periods of time during business, shopping, recreation or travel activities. However, little is known about the interior air contamination due to organic compounds diffusing from the interior materials used in the interior of automobiles. In the present study, the compounds in the interior air of a new car were identified, and the time courses of their concentrations were examined for over 3 years after the delivery (July, 1999). A total of 162 organic compounds, involving many aliphatic hydrocarbons and aromatic hydrocarbons, were identified. High concentrations of n-nonane (458 mu g/m(3) on the day following delivery), n-decane (1301 mu g/m(3)), n-undecane (1616 mu g/m(3)), n-dodecane (716 mu g/m(3)), n-tridecane (320 mu g/m(3)), 1-hexadecene (768 mu g/m(3)), ethylbenzene (361 mu g/m(3)), xylene (4003 mu g/m(3)) and 2,2'-azobis(isobutyronitrile) (429 mu g/m(3)) were detected, and the sum of the concentrations determined for all compounds excluding formaldehyde (TVOC) was approximately 14 mg/m(3) on the day after the delivery. The concentrations of most compounds decreased with time, but increased with a rise of the interior temperature. The TVOC concentration in the next summer (July, 2000) was approximately one-tenth of the initial concentration. During the 3-year study period, the TVOC concentrations in summer exceeded the indoor guideline value (300 mu g/m(3)) proposed by Seifert (1995) [Seifert B. Volatile organic compounds. In: Maroni M, Seifert B, Lindvall T, editors. Indoor air quality. A comprehensive reference book. Air quality monographs, vol. 3. Netherlands: Elsevier Science; 1995. p. 819-21]. The interior temperature and days lapsed after delivery were the main factors affecting the interior concentrations of most compounds according to multiple linear regression analysis. The results of this study offer useful fundamental data for investigations on air pollution in automotive cabins due to the organic compounds diffusing from the interior materials. (C) 2005 Elsevier Ltd. All rights reserved.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr"/>
       <c r="N4" s="2" t="n">
         <v>44054.53613431413</v>
       </c>
       <c r="O4" s="2" t="n">
         <v>44054.5361343144</v>
       </c>
       <c r="P4" t="b">
         <v>1</v>
       </c>
       <c r="Q4" t="b">
         <v>1</v>
       </c>
       <c r="R4" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S4" t="b">
         <v>1</v>
       </c>
       <c r="T4" t="b">
         <v>0</v>
       </c>
       <c r="U4" t="b">
         <v>0</v>
       </c>
       <c r="V4" t="b">
         <v>0</v>
       </c>
       <c r="W4" t="b">
         <v>0</v>
       </c>
       <c r="X4" t="b">
         <v>0</v>
       </c>
       <c r="Y4" t="b">
         <v>0</v>
       </c>
       <c r="Z4" t="b">
         <v>0</v>
       </c>
       <c r="AA4" t="b">
         <v>0</v>
       </c>
       <c r="AB4" t="b">
         <v>0</v>
       </c>
       <c r="AC4" t="b">
         <v>0</v>
       </c>
       <c r="AD4" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE4" t="b">
         <v>0</v>
       </c>
       <c r="AF4" t="b">
         <v>0</v>
       </c>
       <c r="AG4" t="b">
         <v>0</v>
       </c>
       <c r="AH4" t="b">
         <v>0</v>
       </c>
       <c r="AI4" t="b">
         <v>0</v>
       </c>
       <c r="AJ4" t="b">
         <v>0</v>
       </c>
       <c r="AK4" t="b">
         <v>0</v>
       </c>
       <c r="AL4" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP4" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>101004016</v>
       </c>
       <c r="B5" t="n">
         <v>2443817</v>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
           <t>10.1016/j.talanta.2006.12.025</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Ras-Mallorqui MR, Marce-Recasens RM, and Borrull-Ballarin F 2007</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t xml:space="preserve">Ras-Mallorqui MR, Marce-Recasens RM, Borrull-Ballarin F. Determination of volatile organic compounds in urban and industrial air from Tarragona by thermal desorption and gas chromatography-mass spectrometry. Talanta 72:941-950. </t>
         </is>
@@ -1572,200 +1122,110 @@
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>Talanta 72:941-950.</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>This study describes the optimisation of an analytical method to determine 54 volatile organic compounds (VOCs) in air samples by active collection on multisorbent tubes, followed by thermal desorption and gas chromatography-mass spectrometry. Two multisorbent beds, Carbograph 1/Carboxen 1000 and Tenax/Carbograph ITD, were tested. The latter gave better results, mainly in terms of the peaks that appeared in blank chromatograms. Temperatures, times and flow desorption were optimised. Recoveries were higher than 98.9%, except methylene dichloride, for which the recovery was 74.9%. The method's detection limits were between 0.01 and 1.25 mu g m(-3) for a volume sample of 1200 ml, and the repeatability on analysis of 100 ng of VOCs, expressed as relative standard deviation for n = 3, was lower than 4% for all compounds. Urban and industrial air samples from the Tarragona region were analysed. Benzene, toluene, ethylbenzene and xylenes (BTEX) were found to be the most abundant VOCs in urban air. Total VOCs in urban samples ranged between 18 and 307 mu g m(-3). Methylene chloride, 1,4-dichlorobenzene, chloroform and styrene were the most abundant VOCs in industrial samples, and total VOCs ranged between 19 and 85 mu g m(-3). (C) 2007 Elsevier B.V. All rights reserved.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr"/>
       <c r="N5" s="2" t="n">
         <v>44054.53613438571</v>
       </c>
       <c r="O5" s="2" t="n">
         <v>44054.53613438593</v>
       </c>
       <c r="P5" t="b">
         <v>1</v>
       </c>
       <c r="Q5" t="b">
         <v>1</v>
       </c>
       <c r="R5" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S5" t="b">
         <v>1</v>
       </c>
       <c r="T5" t="b">
         <v>0</v>
       </c>
       <c r="U5" t="b">
         <v>0</v>
       </c>
       <c r="V5" t="b">
         <v>0</v>
       </c>
       <c r="W5" t="b">
         <v>0</v>
       </c>
       <c r="X5" t="b">
         <v>0</v>
       </c>
       <c r="Y5" t="b">
         <v>0</v>
       </c>
       <c r="Z5" t="b">
         <v>0</v>
       </c>
       <c r="AA5" t="b">
         <v>0</v>
       </c>
       <c r="AB5" t="b">
         <v>0</v>
       </c>
       <c r="AC5" t="b">
         <v>0</v>
       </c>
       <c r="AD5" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE5" t="b">
         <v>0</v>
       </c>
       <c r="AF5" t="b">
         <v>0</v>
       </c>
       <c r="AG5" t="b">
         <v>0</v>
       </c>
       <c r="AH5" t="b">
         <v>0</v>
       </c>
       <c r="AI5" t="b">
         <v>0</v>
       </c>
       <c r="AJ5" t="b">
         <v>0</v>
       </c>
       <c r="AK5" t="b">
         <v>0</v>
       </c>
       <c r="AL5" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP5" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>101004017</v>
       </c>
       <c r="B6" t="n">
         <v>4912389</v>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
           <t>Tanaka-Kagawa T et al. 2005</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t xml:space="preserve">Tanaka-Kagawa T, Uchiyama S, Matsushima E, Sasaki A, Kobayashi H, Kobayashi H, Yagi M, Tsuno M, Arao M, Ikemoto K, Yamasaki M, Nakashima A, Shimizu Y, Otsubo Y, Ando M, Jinno H, Tokunaga H. Survey of volatile organic compounds found in indoor and outdoor air samples from Japan. Kokuritsu Iyakuhin Shokuhin Eisei Kenkyūjo Hōkoku / Bulletin of the National Institute of Health Sciences 27-31. </t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>Survey of volatile organic compounds found in indoor and outdoor air samples from Japan</t>
@@ -1786,200 +1246,110 @@
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>Kokuritsu Iyakuhin Shokuhin Eisei Kenkyūjo Hōkoku / Bulletin of the National Institute of Health Sciences 27-31.</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>Indoor air quality is currently a growing concern, mainly due to the incidence of sick building syndrome and building related illness. To better understand indoor air quality in Japan, both indoor and outdoor air samples were collected from 50 residences in Iwate, Yamanashi, Shiga, Hyogo, Kochi and Fukuoka Prefectures. More than 100 volatile organic compounds (VOCs) were analyzed by thermal desorption-gas chromatography/mass spectrometry method. The most abundant class of compounds present in the indoor air samples were identified (i.e. alkanes, alkylbenzenes and terpenes). For 30% of the indoor air samples, the sum of each VOC exceeded the current provisional guideline value for total VOC (TVOC, 400 microg/m3). The major component of these samples included linear and branched-chain alkanes (possibly derived from fossil fuels), 1,4-dichlorobenzene (a moth repellent), alpha-pinene (emission from woody building materials) and limonene (probably derived from aroma products). As an unexpected result, one residence was polluted with an extremely high concentration of 1,1,1,2-tetrafluoroethane (720 microg/m3), suggesting accidental leakage from a household appliance such as a refrigerator. The results presented in this paper are important in establishing the Japanese target compound list for TVOC analysis, as well as defining the current status of indoor air quality in Japan.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr"/>
       <c r="N6" s="2" t="n">
         <v>44054.5361345113</v>
       </c>
       <c r="O6" s="2" t="n">
         <v>44054.53613451153</v>
       </c>
       <c r="P6" t="b">
         <v>1</v>
       </c>
       <c r="Q6" t="b">
         <v>1</v>
       </c>
       <c r="R6" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S6" t="b">
         <v>1</v>
       </c>
       <c r="T6" t="b">
         <v>0</v>
       </c>
       <c r="U6" t="b">
         <v>0</v>
       </c>
       <c r="V6" t="b">
         <v>0</v>
       </c>
       <c r="W6" t="b">
         <v>0</v>
       </c>
       <c r="X6" t="b">
         <v>0</v>
       </c>
       <c r="Y6" t="b">
         <v>0</v>
       </c>
       <c r="Z6" t="b">
         <v>0</v>
       </c>
       <c r="AA6" t="b">
         <v>0</v>
       </c>
       <c r="AB6" t="b">
         <v>0</v>
       </c>
       <c r="AC6" t="b">
         <v>0</v>
       </c>
       <c r="AD6" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE6" t="b">
         <v>0</v>
       </c>
       <c r="AF6" t="b">
         <v>0</v>
       </c>
       <c r="AG6" t="b">
         <v>0</v>
       </c>
       <c r="AH6" t="b">
         <v>0</v>
       </c>
       <c r="AI6" t="b">
         <v>0</v>
       </c>
       <c r="AJ6" t="b">
         <v>0</v>
       </c>
       <c r="AK6" t="b">
         <v>0</v>
       </c>
       <c r="AL6" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP6" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>101004018</v>
       </c>
       <c r="B7" t="n">
         <v>4914425</v>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
           <t>10.1016/j.atmosenv.2018.06.009</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Huang L et al. 2018</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t xml:space="preserve">Huang L, Qian Hui, Deng S, Guo J, Li Y, Zhao W, Yue Y. Urban residential indoor volatile organic compounds in summer, Beijing: Profile, concentration and source characterization. Atmospheric Environment 188:1-11. </t>
         </is>
@@ -2004,200 +1374,110 @@
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>Atmospheric Environment 188:1-11.</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>Residential indoor exposure to volatile organic compounds (VOCs) is a major public health concern. However, the relevant pollution sources have not been well characterized in China. In this study, the 24-h integrated concentrations of 55 VOC species in 27 urban residences, Beijing were measured in the summer. The sources were characterized with positive matrix factorization (PMF) and general linear model (GLM). The most abundant species in terms of geometric mean concentration were formaldehyde (55.1 mu g/m(3)), acetaldehyde (18.7 mu g/m(3)), acetone (14.8 mu g/m(3)), toluene (14.1 mu g/m(3)), hexanal (13.8 mu g/m(3)), n-hexadecane (8.9 mu g/m(3)) and n-pentadecane (8.5 mu g/m(3)). PMF generated 7 factors associated with VOC sources, including aldehydes from ozone-initiated secondary reactions, butyraldehyde from hydrolysis of building materials and furniture, wood flooring emission, wooden furniture emission, wall coverings emission, mobile emission and halogenated hydrocarbons of miscellaneous outdoor origin. GLM identified leather sofa as another source of indoor terpenes and formaldehyde. GLM also found composite wood flooring had stronger emission of VOCs than solid wood flooring, except 1,4-dichlorobenzene. A comparison with multiple studies across the world suggested that: (1) more intensive ozone-initiated secondary reactions resulted in the significantly higher indoor carbonyl concentrations in Beijing than in Japan and USA in the summer; (2) the indoor concentrations of benzene and C-12-C-17 alkanes were much higher in Beijing, due to the traffic conditions and prevalent use of wood flooring varnishing.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr"/>
       <c r="N7" s="2" t="n">
         <v>44054.53613455873</v>
       </c>
       <c r="O7" s="2" t="n">
         <v>44054.53613455895</v>
       </c>
       <c r="P7" t="b">
         <v>1</v>
       </c>
       <c r="Q7" t="b">
         <v>1</v>
       </c>
       <c r="R7" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S7" t="b">
         <v>1</v>
       </c>
       <c r="T7" t="b">
         <v>0</v>
       </c>
       <c r="U7" t="b">
         <v>0</v>
       </c>
       <c r="V7" t="b">
         <v>0</v>
       </c>
       <c r="W7" t="b">
         <v>0</v>
       </c>
       <c r="X7" t="b">
         <v>0</v>
       </c>
       <c r="Y7" t="b">
         <v>0</v>
       </c>
       <c r="Z7" t="b">
         <v>0</v>
       </c>
       <c r="AA7" t="b">
         <v>0</v>
       </c>
       <c r="AB7" t="b">
         <v>0</v>
       </c>
       <c r="AC7" t="b">
         <v>0</v>
       </c>
       <c r="AD7" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE7" t="b">
         <v>0</v>
       </c>
       <c r="AF7" t="b">
         <v>0</v>
       </c>
       <c r="AG7" t="b">
         <v>0</v>
       </c>
       <c r="AH7" t="b">
         <v>0</v>
       </c>
       <c r="AI7" t="b">
         <v>0</v>
       </c>
       <c r="AJ7" t="b">
         <v>0</v>
       </c>
       <c r="AK7" t="b">
         <v>0</v>
       </c>
       <c r="AL7" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP7" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>101004019</v>
       </c>
       <c r="B8" t="n">
         <v>5155640</v>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
           <t>CalEPA 1999</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t xml:space="preserve">CalEPA. Public health goal for 1,2-dichloropropane in drinking water. California: California Environmental Protection Agency, Office of Environmental Health Hazard Assessment, Pesticide and Environmental Toxicology Section. </t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>Public health goal for 1,2-dichloropropane in drinking water</t>
@@ -2208,51 +1488,51 @@
           <t>CalEPA</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>CalEPA</t>
         </is>
       </c>
       <c r="J8" t="n">
         <v>1999</v>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>California: California Environmental Protection Agency, Office of Environmental Health Hazard Assessment, Pesticide and Environmental Toxicology Section.</t>
         </is>
       </c>
       <c r="L8" t="inlineStr"/>
       <c r="M8" t="inlineStr"/>
       <c r="N8" s="2" t="n">
         <v>44054.53613460456</v>
       </c>
       <c r="O8" s="2" t="n">
         <v>44054.53613460477</v>
       </c>
       <c r="P8" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q8" t="b">
         <v>0</v>
       </c>
       <c r="R8" t="b">
         <v>0</v>
       </c>
       <c r="S8" t="b">
         <v>0</v>
       </c>
       <c r="T8" t="b">
         <v>0</v>
       </c>
       <c r="U8" t="b">
         <v>0</v>
       </c>
       <c r="V8" t="b">
         <v>0</v>
       </c>
       <c r="W8" t="b">
         <v>0</v>
       </c>
       <c r="X8" t="b">
         <v>0</v>
       </c>
@@ -2265,149 +1545,59 @@
       <c r="AA8" t="b">
         <v>0</v>
       </c>
       <c r="AB8" t="b">
         <v>0</v>
       </c>
       <c r="AC8" t="b">
         <v>0</v>
       </c>
       <c r="AD8" t="b">
         <v>0</v>
       </c>
       <c r="AE8" t="b">
         <v>0</v>
       </c>
       <c r="AF8" t="b">
         <v>0</v>
       </c>
       <c r="AG8" t="b">
         <v>0</v>
       </c>
       <c r="AH8" t="b">
         <v>0</v>
       </c>
       <c r="AI8" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ8" t="b">
         <v>0</v>
       </c>
       <c r="AK8" t="b">
         <v>0</v>
       </c>
       <c r="AL8" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP8" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>101004020</v>
       </c>
       <c r="B9" t="n">
         <v>5159900</v>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
           <t>RIVM 2007</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t xml:space="preserve">RIVM. Ecotoxicologically based environmental risk limits for several volatile aliphatic hydrocarbons. (217). (601782002/2007). Bilthoven, Netherlands: National Institute for Public Health and the Environment (RIVM). </t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>Ecotoxicologically based environmental risk limits for several volatile aliphatic hydrocarbons</t>
@@ -2475,149 +1665,59 @@
       <c r="AA9" t="b">
         <v>0</v>
       </c>
       <c r="AB9" t="b">
         <v>0</v>
       </c>
       <c r="AC9" t="b">
         <v>0</v>
       </c>
       <c r="AD9" t="b">
         <v>0</v>
       </c>
       <c r="AE9" t="b">
         <v>0</v>
       </c>
       <c r="AF9" t="b">
         <v>0</v>
       </c>
       <c r="AG9" t="b">
         <v>0</v>
       </c>
       <c r="AH9" t="b">
         <v>0</v>
       </c>
       <c r="AI9" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ9" t="b">
         <v>0</v>
       </c>
       <c r="AK9" t="b">
         <v>0</v>
       </c>
       <c r="AL9" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP9" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>101004021</v>
       </c>
       <c r="B10" t="n">
         <v>5160036</v>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
           <t>IARC 2017</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t xml:space="preserve">IARC. Some Chemicals Used as Solvents and in Polymer Manufacture. In IARC Monographs on the Evaluation of Carcinogenic Risks to Humans. Lyon, France: World Health Organization. </t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>Some Chemicals Used as Solvents and in Polymer Manufacture</t>
@@ -2685,149 +1785,59 @@
       <c r="AA10" t="b">
         <v>0</v>
       </c>
       <c r="AB10" t="b">
         <v>0</v>
       </c>
       <c r="AC10" t="b">
         <v>0</v>
       </c>
       <c r="AD10" t="b">
         <v>0</v>
       </c>
       <c r="AE10" t="b">
         <v>0</v>
       </c>
       <c r="AF10" t="b">
         <v>0</v>
       </c>
       <c r="AG10" t="b">
         <v>0</v>
       </c>
       <c r="AH10" t="b">
         <v>0</v>
       </c>
       <c r="AI10" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ10" t="b">
         <v>0</v>
       </c>
       <c r="AK10" t="b">
         <v>0</v>
       </c>
       <c r="AL10" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP10" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>101004022</v>
       </c>
       <c r="B11" t="n">
         <v>5160113</v>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
           <t>National Toxicology Program (NTP) 1986</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t xml:space="preserve">National Toxicology Program (NTP). NTP technical report on the toxicology and carcinogenesis studies of 1,2-dichloropropane (propylene dichloride) (CAS no. 78-87-5) in F344/N rats and B6C3F1 mice (gavage studies). (blication No. 86-2519). Research Triangle Park, NC: U.S. Department of Health and Human Services, National Institutes of Health, National Toxicology Program. </t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>NTP technical report on the toxicology and carcinogenesis studies of 1,2-dichloropropane (propylene dichloride) (CAS no. 78-87-5) in F344/N rats and B6C3F1 mice (gavage studies)</t>
@@ -2906,140 +1916,50 @@
       </c>
       <c r="AE11" t="b">
         <v>0</v>
       </c>
       <c r="AF11" t="b">
         <v>0</v>
       </c>
       <c r="AG11" t="b">
         <v>0</v>
       </c>
       <c r="AH11" t="b">
         <v>0</v>
       </c>
       <c r="AI11" t="b">
         <v>0</v>
       </c>
       <c r="AJ11" t="b">
         <v>0</v>
       </c>
       <c r="AK11" t="b">
         <v>0</v>
       </c>
       <c r="AL11" t="b">
         <v>0</v>
       </c>
-      <c r="AM11" t="b">
-[...88 lines deleted...]
-      </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>101004023</v>
       </c>
       <c r="B12" t="n">
         <v>5185370</v>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
           <t>CDC 2019</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t xml:space="preserve">CDC. Fourth National Report on Human Exposure to Environmental Chemicals, Updated Tables, January 2019, Volume 2. Atlanta, GA: U.S. Department of Health and Human Services. </t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>Fourth National Report on Human Exposure to Environmental Chemicals, Updated Tables, January 2019, Volume 2</t>
         </is>
       </c>
@@ -3048,54 +1968,54 @@
           <t>CDC</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>CDC</t>
         </is>
       </c>
       <c r="J12" t="n">
         <v>2019</v>
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t>Atlanta, GA: U.S. Department of Health and Human Services.</t>
         </is>
       </c>
       <c r="L12" t="inlineStr"/>
       <c r="M12" t="inlineStr"/>
       <c r="N12" s="2" t="n">
         <v>44054.53613478186</v>
       </c>
       <c r="O12" s="2" t="n">
         <v>44054.53613478206</v>
       </c>
       <c r="P12" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q12" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R12" t="b">
         <v>0</v>
       </c>
       <c r="S12" t="b">
         <v>0</v>
       </c>
       <c r="T12" t="b">
         <v>0</v>
       </c>
       <c r="U12" t="b">
         <v>0</v>
       </c>
       <c r="V12" t="b">
         <v>0</v>
       </c>
       <c r="W12" t="b">
         <v>0</v>
       </c>
       <c r="X12" t="b">
         <v>0</v>
       </c>
       <c r="Y12" t="b">
         <v>0</v>
       </c>
@@ -3111,143 +2031,53 @@
       <c r="AC12" t="b">
         <v>0</v>
       </c>
       <c r="AD12" t="b">
         <v>0</v>
       </c>
       <c r="AE12" t="b">
         <v>0</v>
       </c>
       <c r="AF12" t="b">
         <v>0</v>
       </c>
       <c r="AG12" t="b">
         <v>0</v>
       </c>
       <c r="AH12" t="b">
         <v>0</v>
       </c>
       <c r="AI12" t="b">
         <v>0</v>
       </c>
       <c r="AJ12" t="b">
         <v>0</v>
       </c>
       <c r="AK12" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AL12" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP12" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>101004024</v>
       </c>
       <c r="B13" t="n">
         <v>5424443</v>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr">
         <is>
           <t>10.1007/s13762-018-1641-y</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Ramadan J, Yassin R, and Alshammari BZ 2019</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t xml:space="preserve">Ramadan J, Yassin R, Alshammari BZ. Health risk assessment associated with volatile organic compounds in a parking garage.  </t>
         </is>
@@ -3261,203 +2091,113 @@
         <is>
           <t>Ramadan J, Yassin R, Alshammari BZ</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>Ramadan J, Yassin R, and Alshammari BZ</t>
         </is>
       </c>
       <c r="J13" t="n">
         <v>2019</v>
       </c>
       <c r="K13" t="inlineStr"/>
       <c r="L13" t="inlineStr"/>
       <c r="M13" t="inlineStr"/>
       <c r="N13" s="2" t="n">
         <v>44054.53613482606</v>
       </c>
       <c r="O13" s="2" t="n">
         <v>44054.53613482625</v>
       </c>
       <c r="P13" t="b">
         <v>1</v>
       </c>
       <c r="Q13" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R13" t="b">
         <v>0</v>
       </c>
       <c r="S13" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T13" t="b">
         <v>0</v>
       </c>
       <c r="U13" t="b">
         <v>0</v>
       </c>
       <c r="V13" t="b">
         <v>0</v>
       </c>
       <c r="W13" t="b">
         <v>0</v>
       </c>
       <c r="X13" t="b">
         <v>0</v>
       </c>
       <c r="Y13" t="b">
         <v>0</v>
       </c>
       <c r="Z13" t="b">
         <v>0</v>
       </c>
       <c r="AA13" t="b">
         <v>0</v>
       </c>
       <c r="AB13" t="b">
         <v>0</v>
       </c>
       <c r="AC13" t="b">
         <v>0</v>
       </c>
       <c r="AD13" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE13" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AF13" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG13" t="b">
         <v>0</v>
       </c>
       <c r="AH13" t="b">
         <v>0</v>
       </c>
       <c r="AI13" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ13" t="b">
         <v>0</v>
       </c>
       <c r="AK13" t="b">
         <v>0</v>
       </c>
       <c r="AL13" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP13" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>101004025</v>
       </c>
       <c r="B14" t="n">
         <v>5431563</v>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr">
         <is>
           <t>10.1016/j.scitotenv.2019.01.250</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Huang Y et al. 2019</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t xml:space="preserve">Huang Y, Su T, Wang L, Wang N, Xue Y, Dai W, Lee SC, Cao J, Ho SSH. Evaluation and characterization of volatile air toxics indoors in a heavy polluted city of northwestern China in wintertime. Science of the Total Environment 662:470-480. </t>
         </is>
@@ -3482,200 +2222,110 @@
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t>Science of the Total Environment 662:470-480.</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>Hazardous volatile organic compounds (VOCs) and carbonyls were evaluated in typical dwellings in Xi'an in northwestern China in wintertime. High indoor concentrations were observed for formaldehyde, acetone, naphthalene, methylene chloride and acetaldehyde, associated with characteristic pollution sources. In comparison, many of the target VOCs were higher in Chinese dwellings than those in other countries, suggesting the significances of indoor pollutions in China. Source apportionment with receptor model shows that furniture and building materials (44.5%), paints and adhesives (11.9%), household products (17.3%), smoking (14.5%), and cooking (9.8%) are the major contributors to the indoor VOCs and carbonyls. The health risk assessment shows that the cancer risks for formaldehyde (5.73 × 10-5), 1,3-butadiene (2.07 × 10-5) and 1,2-dichloroethane (1.44 × 10-5) were much higher than the acceptable level of 1 × 10-6 recommended by International Register for Certified Auditors (IRCA). The hazard quotient (HQ) of target VOCs were far less than the threshold (HQ = 1). Moreover, the practical efficiency of household air purifier in removal of the VOCs and carbonyls was examined first time in dwellings in northern China. The results prove that most of the indoor organic pollutants and their cancer risk to humans can be efficiently reduced, particularly for formaldehyde and 1,3-butadiene. The findings of the study offer useful preliminary and updated information on current indoor air toxics levels, dominant pollution sources and their potential health risks to residents in northwest China.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr"/>
       <c r="N14" s="2" t="n">
         <v>44054.53613489446</v>
       </c>
       <c r="O14" s="2" t="n">
         <v>44054.53613489466</v>
       </c>
       <c r="P14" t="b">
         <v>1</v>
       </c>
       <c r="Q14" t="b">
         <v>1</v>
       </c>
       <c r="R14" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S14" t="b">
         <v>1</v>
       </c>
       <c r="T14" t="b">
         <v>0</v>
       </c>
       <c r="U14" t="b">
         <v>0</v>
       </c>
       <c r="V14" t="b">
         <v>0</v>
       </c>
       <c r="W14" t="b">
         <v>0</v>
       </c>
       <c r="X14" t="b">
         <v>0</v>
       </c>
       <c r="Y14" t="b">
         <v>0</v>
       </c>
       <c r="Z14" t="b">
         <v>0</v>
       </c>
       <c r="AA14" t="b">
         <v>0</v>
       </c>
       <c r="AB14" t="b">
         <v>0</v>
       </c>
       <c r="AC14" t="b">
         <v>0</v>
       </c>
       <c r="AD14" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE14" t="b">
         <v>0</v>
       </c>
       <c r="AF14" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG14" t="b">
         <v>0</v>
       </c>
       <c r="AH14" t="b">
         <v>0</v>
       </c>
       <c r="AI14" t="b">
         <v>0</v>
       </c>
       <c r="AJ14" t="b">
         <v>0</v>
       </c>
       <c r="AK14" t="b">
         <v>0</v>
       </c>
       <c r="AL14" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP14" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>101004026</v>
       </c>
       <c r="B15" t="n">
         <v>57058</v>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr">
         <is>
           <t>10.1016/j.atmosenv.2004.02.040</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Nazaroff WW and Weschler CJ 2004</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t xml:space="preserve">Nazaroff WW, Weschler CJ. Cleaning products and air fresheners: exposure to primary and secondary air pollutants. Atmospheric Environment 38:2841-2865. </t>
         </is>
@@ -3695,51 +2345,51 @@
           <t>Nazaroff WW and Weschler CJ</t>
         </is>
       </c>
       <c r="J15" t="n">
         <v>2004</v>
       </c>
       <c r="K15" t="inlineStr">
         <is>
           <t>Atmospheric Environment 38:2841-2865.</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>#Building occupants, including cleaning personnel, are exposed to a wide variety of airborne chemicals when cleaning agents and air fresheners are used in buildings. Certain of these chemicals are listed by the state of California as toxic air contaminants (TACs) and a subset of these are regulated by the US federal government as hazardous air pollutants (HAPs). California's Proposition 65 list of species recognized as carcinogens or reproductive toxicants also includes constituents of certain cleaning products and air fresheners. In addition, many cleaning agents and air fresheners contain chemicals that can react with other air contaminants to yield potentially harmful secondary products. For example, terpenes can react rapidly with ozone in indoor air generating many secondary pollutants, including TACs such as formaldehyde. Furthermore, ozoneûterpene reactions produce the hydroxyl radical, which reacts rapidly with organics, leading to the formation of other potentially toxic air pollutants. Indoor reactive chemistry involving the nitrate radical and cleaning-product constituents is also of concern, since it produces organic nitrates as well as some of the same oxidation products generated by ozone and hydroxyl radicals.
 Few studies have directly addressed the indoor concentrations of TACs that might result from primary emissions or secondary pollutant formation following the use of cleaning agents and air fresheners. In this paper, we combine direct empirical evidence with the basic principles of indoor pollutant behavior and with information from relevant studies, to analyze and critically assess air pollutant exposures resulting from the use of cleaning products and air fresheners. Attention is focused on compounds that are listed as HAPs, TACs or Proposition 65 carcinogens/reproductive toxicants and compounds that can readily react to generate secondary pollutants. The toxicity of many of these secondary pollutants has yet to be evaluated. The inhalation intake of airborne organic compounds from cleaning product use is estimated to be of the order of 10 mg d-1 person-1 in California. More than two dozen research articles present evidence of adverse health effects from inhalation exposure associated with cleaning or cleaning products. Exposure to primary and secondary pollutants depends on the complex interplay of many sets of factors and processes, including cleaning product composition, usage, building occupancy, emission dynamics, transport and mixing, building ventilation, sorptive interactions with building surfaces, and reactive chemistry. Current understanding is sufficient to describe the influence of these variables qualitatively in most cases and quantitatively in a few.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr"/>
       <c r="N15" s="2" t="n">
         <v>44054.53613494283</v>
       </c>
       <c r="O15" s="2" t="n">
         <v>44054.53613494303</v>
       </c>
       <c r="P15" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q15" t="b">
         <v>0</v>
       </c>
       <c r="R15" t="b">
         <v>0</v>
       </c>
       <c r="S15" t="b">
         <v>0</v>
       </c>
       <c r="T15" t="b">
         <v>0</v>
       </c>
       <c r="U15" t="b">
         <v>0</v>
       </c>
       <c r="V15" t="b">
         <v>0</v>
       </c>
       <c r="W15" t="b">
         <v>0</v>
       </c>
       <c r="X15" t="b">
         <v>0</v>
       </c>
@@ -3752,149 +2402,59 @@
       <c r="AA15" t="b">
         <v>0</v>
       </c>
       <c r="AB15" t="b">
         <v>0</v>
       </c>
       <c r="AC15" t="b">
         <v>0</v>
       </c>
       <c r="AD15" t="b">
         <v>0</v>
       </c>
       <c r="AE15" t="b">
         <v>0</v>
       </c>
       <c r="AF15" t="b">
         <v>0</v>
       </c>
       <c r="AG15" t="b">
         <v>0</v>
       </c>
       <c r="AH15" t="b">
         <v>0</v>
       </c>
       <c r="AI15" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ15" t="b">
         <v>0</v>
       </c>
       <c r="AK15" t="b">
         <v>0</v>
       </c>
       <c r="AL15" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP15" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>101004027</v>
       </c>
       <c r="B16" t="n">
         <v>5852052</v>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr">
         <is>
           <t>Sihua L et al. 2007</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t xml:space="preserve">Sihua L, Ying L, Min S, Shan H. Chemical speciation and anthropogenic sources of ambient volatile organic compounds (VOCs) during summer in Beijing, 2004.  </t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>Chemical speciation and anthropogenic sources of ambient volatile organic compounds (VOCs) during summer in Beijing, 2004</t>
@@ -3962,149 +2522,59 @@
       <c r="AA16" t="b">
         <v>0</v>
       </c>
       <c r="AB16" t="b">
         <v>0</v>
       </c>
       <c r="AC16" t="b">
         <v>0</v>
       </c>
       <c r="AD16" t="b">
         <v>0</v>
       </c>
       <c r="AE16" t="b">
         <v>0</v>
       </c>
       <c r="AF16" t="b">
         <v>0</v>
       </c>
       <c r="AG16" t="b">
         <v>0</v>
       </c>
       <c r="AH16" t="b">
         <v>0</v>
       </c>
       <c r="AI16" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ16" t="b">
         <v>0</v>
       </c>
       <c r="AK16" t="b">
         <v>0</v>
       </c>
       <c r="AL16" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP16" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>101004028</v>
       </c>
       <c r="B17" t="n">
         <v>5967010</v>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr">
         <is>
           <t>10.1177/0021998309344643</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Kim S and Park JinC 2010</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t xml:space="preserve">Kim S, Park JinC. Environment-friendly Hwangtoh Composite Materials Using Water Soluble Resin for Indoor Air Quality and Human Health.  </t>
         </is>
@@ -4121,200 +2591,110 @@
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>Kim S and Park JinC</t>
         </is>
       </c>
       <c r="J17" t="n">
         <v>2010</v>
       </c>
       <c r="K17" t="inlineStr"/>
       <c r="L17" t="inlineStr"/>
       <c r="M17" t="inlineStr"/>
       <c r="N17" s="2" t="n">
         <v>44054.53613503275</v>
       </c>
       <c r="O17" s="2" t="n">
         <v>44054.53613503295</v>
       </c>
       <c r="P17" t="b">
         <v>1</v>
       </c>
       <c r="Q17" t="b">
         <v>1</v>
       </c>
       <c r="R17" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S17" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T17" t="b">
         <v>0</v>
       </c>
       <c r="U17" t="b">
         <v>0</v>
       </c>
       <c r="V17" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W17" t="b">
         <v>0</v>
       </c>
       <c r="X17" t="b">
         <v>0</v>
       </c>
       <c r="Y17" t="b">
         <v>0</v>
       </c>
       <c r="Z17" t="b">
         <v>0</v>
       </c>
       <c r="AA17" t="b">
         <v>0</v>
       </c>
       <c r="AB17" t="b">
         <v>0</v>
       </c>
       <c r="AC17" t="b">
         <v>0</v>
       </c>
       <c r="AD17" t="b">
         <v>0</v>
       </c>
       <c r="AE17" t="b">
         <v>0</v>
       </c>
       <c r="AF17" t="b">
         <v>0</v>
       </c>
       <c r="AG17" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH17" t="b">
         <v>0</v>
       </c>
       <c r="AI17" t="b">
         <v>0</v>
       </c>
       <c r="AJ17" t="b">
         <v>0</v>
       </c>
       <c r="AK17" t="b">
         <v>0</v>
       </c>
       <c r="AL17" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP17" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>101004029</v>
       </c>
       <c r="B18" t="n">
         <v>6499659</v>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr">
         <is>
           <t>OSHA 2019</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t xml:space="preserve">OSHA. Chemical exposure health data (CEHD) sampling results: CASRNs 75-34-3, 85-68-7, 84-74-2, 78-87-5, 117-81-7, 106-93-4, 50-00-0, 95-50-1, 85-44-9, 106-46-7, 79-00-5, and 115-86-6. Washington, DC: U.S. Department of Labor. </t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Chemical exposure health data (CEHD) sampling results: CASRNs 75-34-3, 85-68-7, 84-74-2, 78-87-5, 117-81-7, 106-93-4, 50-00-0, 95-50-1, 85-44-9, 106-46-7, 79-00-5, and 115-86-6</t>
@@ -4326,54 +2706,54 @@
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>OSHA</t>
         </is>
       </c>
       <c r="J18" t="n">
         <v>2019</v>
       </c>
       <c r="K18" t="inlineStr">
         <is>
           <t>Washington, DC: U.S. Department of Labor.</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>Includes data for the following chemicals: 1,1-Dichloroethane, BBP, DBP, 1,2-Dichloropropane, DEHP, Ethylene dibromide, Formaldehyde, o-Dichlorobenzene, Phthalic anhydride, p-Dichlorobenzene, 1,1,2-Trichloroethane, and TPP.</t>
         </is>
       </c>
       <c r="M18" t="inlineStr"/>
       <c r="N18" s="2" t="n">
         <v>44054.53613507601</v>
       </c>
       <c r="O18" s="2" t="n">
-        <v>44054.53613507639</v>
+        <v>46185.58688527588</v>
       </c>
       <c r="P18" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q18" t="b">
         <v>0</v>
       </c>
       <c r="R18" t="b">
         <v>0</v>
       </c>
       <c r="S18" t="b">
         <v>0</v>
       </c>
       <c r="T18" t="b">
         <v>0</v>
       </c>
       <c r="U18" t="b">
         <v>0</v>
       </c>
       <c r="V18" t="b">
         <v>0</v>
       </c>
       <c r="W18" t="b">
         <v>0</v>
       </c>
       <c r="X18" t="b">
         <v>0</v>
       </c>
@@ -4383,152 +2763,62 @@
       <c r="Z18" t="b">
         <v>0</v>
       </c>
       <c r="AA18" t="b">
         <v>0</v>
       </c>
       <c r="AB18" t="b">
         <v>0</v>
       </c>
       <c r="AC18" t="b">
         <v>0</v>
       </c>
       <c r="AD18" t="b">
         <v>0</v>
       </c>
       <c r="AE18" t="b">
         <v>0</v>
       </c>
       <c r="AF18" t="b">
         <v>0</v>
       </c>
       <c r="AG18" t="b">
         <v>0</v>
       </c>
       <c r="AH18" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AI18" t="b">
         <v>0</v>
       </c>
       <c r="AJ18" t="b">
         <v>0</v>
       </c>
       <c r="AK18" t="b">
         <v>0</v>
       </c>
       <c r="AL18" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP18" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>101004030</v>
       </c>
       <c r="B19" t="n">
         <v>6535959</v>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr">
         <is>
           <t>U.S. EPA 2019</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t xml:space="preserve">U.S. EPA. National Emissions Inventory (NEI) [database]: CASRNs 79-00-5, 75-34-3, 107-06-2, 78-87-5, 84-61-7, 106-99-0, 106-93-4, 50-00-0, 85-44-9, 106-46-7, 85-68-7, 84-74-2, and 115-86-6. Washington, DC: U.S. Environmental Protection Agency. [Database]. </t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>National Emissions Inventory (NEI) [database]: CASRNs 79-00-5, 75-34-3, 107-06-2, 78-87-5, 84-61-7, 106-99-0, 106-93-4, 50-00-0, 85-44-9, 106-46-7, 85-68-7, 84-74-2, and 115-86-6</t>
@@ -4547,54 +2837,54 @@
       <c r="J19" t="n">
         <v>2019</v>
       </c>
       <c r="K19" t="inlineStr">
         <is>
           <t>Washington, DC: U.S. Environmental Protection Agency. [Database]</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>Includes data for the following chemicals: 1,1,2-Trichloroethane, 1,1-Dichloroethane, 1,2-Dichloroethane, 1,2-Dichloropropane, Dicyclohexyl phthalate, 1,3-Butadiene, Ethylene dibromide, Formaldehyde, Phthalic anhydride, p-Dichlorobenzene, BBP, DBP, and TPP.
 The set of chemicals found within each zip file are listed below.
 Set 1: 1,1-Dichloroethane, BBP, 1,3-Butadiene, DBP, and 1,2-Dichloropropane
 Set 2: 1,2-Dichloroethane, 1,1,2-Trichloroethane, Dicyclohexyl phthalate, Ethylene dibromide, and Formaldehyde
 Set 3: Phthalic anhydride, p-Dichlorobenzene, and TPP</t>
         </is>
       </c>
       <c r="M19" t="inlineStr"/>
       <c r="N19" s="2" t="n">
         <v>44054.53613512305</v>
       </c>
       <c r="O19" s="2" t="n">
         <v>44054.53613512323</v>
       </c>
       <c r="P19" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q19" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R19" t="b">
         <v>0</v>
       </c>
       <c r="S19" t="b">
         <v>0</v>
       </c>
       <c r="T19" t="b">
         <v>0</v>
       </c>
       <c r="U19" t="b">
         <v>0</v>
       </c>
       <c r="V19" t="b">
         <v>0</v>
       </c>
       <c r="W19" t="b">
         <v>0</v>
       </c>
       <c r="X19" t="b">
         <v>0</v>
       </c>
       <c r="Y19" t="b">
         <v>0</v>
       </c>
@@ -4610,143 +2900,53 @@
       <c r="AC19" t="b">
         <v>0</v>
       </c>
       <c r="AD19" t="b">
         <v>0</v>
       </c>
       <c r="AE19" t="b">
         <v>0</v>
       </c>
       <c r="AF19" t="b">
         <v>0</v>
       </c>
       <c r="AG19" t="b">
         <v>0</v>
       </c>
       <c r="AH19" t="b">
         <v>0</v>
       </c>
       <c r="AI19" t="b">
         <v>0</v>
       </c>
       <c r="AJ19" t="b">
         <v>0</v>
       </c>
       <c r="AK19" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AL19" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP19" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>101004031</v>
       </c>
       <c r="B20" t="n">
         <v>666418</v>
       </c>
       <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr">
         <is>
           <t>10.1080/152873901300343470</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Austin CC et al. 2001</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t xml:space="preserve">Austin CC, Wang D, Ecobichon DJ, Dussault G. Characterization of volatile organic compounds in smoke at municipal structural fires. Journal of Toxicology and Environmental Health, Part A: Current Issues 63:437-458. </t>
         </is>
@@ -4819,152 +3019,62 @@
       <c r="Z20" t="b">
         <v>0</v>
       </c>
       <c r="AA20" t="b">
         <v>0</v>
       </c>
       <c r="AB20" t="b">
         <v>0</v>
       </c>
       <c r="AC20" t="b">
         <v>0</v>
       </c>
       <c r="AD20" t="b">
         <v>0</v>
       </c>
       <c r="AE20" t="b">
         <v>0</v>
       </c>
       <c r="AF20" t="b">
         <v>0</v>
       </c>
       <c r="AG20" t="b">
         <v>0</v>
       </c>
       <c r="AH20" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AI20" t="b">
         <v>0</v>
       </c>
       <c r="AJ20" t="b">
         <v>0</v>
       </c>
       <c r="AK20" t="b">
         <v>0</v>
       </c>
       <c r="AL20" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP20" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>101004032</v>
       </c>
       <c r="B21" t="n">
         <v>666880</v>
       </c>
       <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr"/>
       <c r="E21" t="inlineStr">
         <is>
           <t>Walsh D 1989</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t xml:space="preserve">Walsh D. Chemical Safety Data Sheets Vol. 1. Solvents. In Walsh, D. (Ed.). Chemical Safety Data Sheets: Vol. 1. Solvents. Xiv+344p. Royal Society of Chemistry: Cambridge, England, Uk; Crc Press, Inc.: Boca Raton, Florida, USA. Illus. Paper. Isbn 0-85186-903-3.; 0 (0). 1989. Xiv+344p. (VOL). (BIOSIS/89/23970). Cambridge, England: Chemistry RSo,. </t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Chemical Safety Data Sheets Vol. 1. Solvents</t>
@@ -4979,51 +3089,51 @@
         <is>
           <t>Walsh D</t>
         </is>
       </c>
       <c r="J21" t="n">
         <v>1989</v>
       </c>
       <c r="K21" t="inlineStr">
         <is>
           <t>In Walsh, D. (Ed.). Chemical Safety Data Sheets: Vol. 1. Solvents. Xiv+344p. Royal Society of Chemistry: Cambridge, England, Uk; Crc Press, Inc.: Boca Raton, Florida, USA. Illus. Paper. Isbn 0-85186-903-3.; 0 (0). 1989. Xiv+344p. (VOL). (BIOSIS/89/23970). Cambridge, England: Chemistry RSo,.</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>BIOSIS  COPYRIGHT: BIOL ABS. RRM  BOOK HUMAN OCCUPATIONAL EXPOSURE CARCINOGEN FIRST AID SAFETY PRECAUTIONS</t>
         </is>
       </c>
       <c r="M21" t="inlineStr"/>
       <c r="N21" s="2" t="n">
         <v>44054.53613524064</v>
       </c>
       <c r="O21" s="2" t="n">
         <v>44054.53613524082</v>
       </c>
       <c r="P21" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q21" t="b">
         <v>0</v>
       </c>
       <c r="R21" t="b">
         <v>0</v>
       </c>
       <c r="S21" t="b">
         <v>0</v>
       </c>
       <c r="T21" t="b">
         <v>0</v>
       </c>
       <c r="U21" t="b">
         <v>0</v>
       </c>
       <c r="V21" t="b">
         <v>0</v>
       </c>
       <c r="W21" t="b">
         <v>0</v>
       </c>
       <c r="X21" t="b">
         <v>0</v>
       </c>
@@ -5045,140 +3155,50 @@
       <c r="AD21" t="b">
         <v>0</v>
       </c>
       <c r="AE21" t="b">
         <v>0</v>
       </c>
       <c r="AF21" t="b">
         <v>0</v>
       </c>
       <c r="AG21" t="b">
         <v>0</v>
       </c>
       <c r="AH21" t="b">
         <v>0</v>
       </c>
       <c r="AI21" t="b">
         <v>0</v>
       </c>
       <c r="AJ21" t="b">
         <v>0</v>
       </c>
       <c r="AK21" t="b">
         <v>0</v>
       </c>
       <c r="AL21" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP21" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>101004033</v>
       </c>
       <c r="B22" t="n">
         <v>697407</v>
       </c>
       <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr">
         <is>
           <t>10.1039/b910558a</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Sakai K et al. 2009</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t xml:space="preserve">Sakai K, Kamijima M, Shibata E, Ohno H, Nakajima T. Annual transition and seasonal variation of indoor air pollution levels of 2-ethyl-1-hexanol in large-scale buildings in Nagoya, Japan. Journal of Environmental Monitoring 11:2068-2076. </t>
         </is>
@@ -5203,198 +3223,108 @@
       </c>
       <c r="K22" t="inlineStr">
         <is>
           <t>Journal of Environmental Monitoring 11:2068-2076.</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>2-Ethyl-1-hexanol (2E1H) is a possible causative chemical for sick building symptoms; however, thus far, we do not have a clear understanding of the indoor air pollution levels caused by it. In this study, first, airborne 2E1H concentrations were measured during summer and winter from 2004 to 2007 in 67 rooms of 56 large-scale buildings in Nagoya, Japan, in order to show the seasonal variation of indoor air pollution levels of 2E1H. Then, a follow-up survey was conducted in five rooms of five buildings for more than 2 years in order to establish the annual transition of their 2E1H indoor air pollution levels. 2E1H was found to be one of the predominant volatile organic compounds in the indoor air of large-scale buildings. Its geometric mean concentration was significantly higher during summer (55.4 microg/m3) than during winter (13.7 microg/m3) (p &amp;lt; 0.01), although there was a significant difference in the concentrations among the buildings. High 2E1H concentrations may have been caused by high emission rates of 2E1H from floors, because of the hydrolysis of di(2-ethylhexyl) phthalate in polyvinyl chloride flooring materials or of adhesives containing 2-ethylhexyl moieties. Follow-up observations showed little decrease in the indoor air 2E1H concentrations from one year to the next, although they did show seasonal fluctuations, with an evident increase in concentrations during summer and an evident decrease during winter.</t>
         </is>
       </c>
       <c r="M22" t="inlineStr"/>
       <c r="N22" s="2" t="n">
         <v>44054.53613535757</v>
       </c>
       <c r="O22" s="2" t="n">
         <v>44054.53613535775</v>
       </c>
       <c r="P22" t="b">
         <v>1</v>
       </c>
       <c r="Q22" t="b">
         <v>1</v>
       </c>
       <c r="R22" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S22" t="b">
         <v>1</v>
       </c>
       <c r="T22" t="b">
         <v>0</v>
       </c>
       <c r="U22" t="b">
         <v>0</v>
       </c>
       <c r="V22" t="b">
         <v>0</v>
       </c>
       <c r="W22" t="b">
         <v>0</v>
       </c>
       <c r="X22" t="b">
         <v>0</v>
       </c>
       <c r="Y22" t="b">
         <v>0</v>
       </c>
       <c r="Z22" t="b">
         <v>0</v>
       </c>
       <c r="AA22" t="b">
         <v>0</v>
       </c>
       <c r="AB22" t="b">
         <v>0</v>
       </c>
       <c r="AC22" t="b">
         <v>0</v>
       </c>
       <c r="AD22" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE22" t="b">
         <v>0</v>
       </c>
       <c r="AF22" t="b">
         <v>0</v>
       </c>
       <c r="AG22" t="b">
         <v>0</v>
       </c>
       <c r="AH22" t="b">
         <v>0</v>
       </c>
       <c r="AI22" t="b">
         <v>0</v>
       </c>
       <c r="AJ22" t="b">
         <v>0</v>
       </c>
       <c r="AK22" t="b">
         <v>0</v>
       </c>
       <c r="AL22" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP22" t="b">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:BP22"/>
+  <autoFilter ref="A1:AL22"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>