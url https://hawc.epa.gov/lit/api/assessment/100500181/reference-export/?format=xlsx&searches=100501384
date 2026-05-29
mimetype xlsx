--- v0 (2025-10-08)
+++ v1 (2026-05-29)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="data" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'data'!$A$1:$BP$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'data'!$A$1:$AL$2</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd h:mm:ss"/>
     <numFmt numFmtId="165" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
     <font>
       <color rgb="00FFFFFF"/>
     </font>
@@ -436,127 +436,97 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BP2"/>
+  <dimension ref="A1:AL2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="10" customWidth="1" min="6" max="6"/>
     <col width="10" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="10" customWidth="1" min="9" max="9"/>
     <col width="10" customWidth="1" min="10" max="10"/>
     <col width="10" customWidth="1" min="11" max="11"/>
     <col width="10" customWidth="1" min="12" max="12"/>
     <col width="10" customWidth="1" min="13" max="13"/>
     <col width="10" customWidth="1" min="14" max="14"/>
     <col width="10" customWidth="1" min="15" max="15"/>
     <col width="10" customWidth="1" min="16" max="16"/>
     <col width="10" customWidth="1" min="17" max="17"/>
     <col width="10" customWidth="1" min="18" max="18"/>
     <col width="10" customWidth="1" min="19" max="19"/>
     <col width="10" customWidth="1" min="20" max="20"/>
     <col width="10" customWidth="1" min="21" max="21"/>
     <col width="10" customWidth="1" min="22" max="22"/>
     <col width="10" customWidth="1" min="23" max="23"/>
     <col width="10" customWidth="1" min="24" max="24"/>
     <col width="10" customWidth="1" min="25" max="25"/>
     <col width="10" customWidth="1" min="26" max="26"/>
     <col width="10" customWidth="1" min="27" max="27"/>
     <col width="10" customWidth="1" min="28" max="28"/>
     <col width="10" customWidth="1" min="29" max="29"/>
     <col width="10" customWidth="1" min="30" max="30"/>
     <col width="10" customWidth="1" min="31" max="31"/>
     <col width="10" customWidth="1" min="32" max="32"/>
     <col width="10" customWidth="1" min="33" max="33"/>
     <col width="10" customWidth="1" min="34" max="34"/>
     <col width="10" customWidth="1" min="35" max="35"/>
     <col width="10" customWidth="1" min="36" max="36"/>
     <col width="10" customWidth="1" min="37" max="37"/>
     <col width="10" customWidth="1" min="38" max="38"/>
-    <col width="10" customWidth="1" min="39" max="39"/>
-[...28 lines deleted...]
-    <col width="10" customWidth="1" min="68" max="68"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>HAWC ID</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>HERO ID</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>PubMed ID</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>DOI</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -593,311 +563,161 @@
           <t>Journal</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Abstract</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Full text URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Created</t>
         </is>
       </c>
       <c r="O1" s="1" t="inlineStr">
         <is>
           <t>Last updated</t>
         </is>
       </c>
       <c r="P1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text</t>
+          <t>Meets PECO Criteria at TIAB Screening</t>
         </is>
       </c>
       <c r="Q1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening</t>
         </is>
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Unclear</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Monitoring Study</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Indoor Air</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Modeling Study</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Soil</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Completed Assessment</t>
         </is>
       </c>
       <c r="V1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Sediment</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Experimental Study</t>
         </is>
       </c>
       <c r="W1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Biosolids/Sludge</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Database</t>
         </is>
       </c>
       <c r="X1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Surface Water</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Survey</t>
         </is>
       </c>
       <c r="Y1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Aquatic Species</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Epidemiological Study</t>
         </is>
       </c>
       <c r="Z1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Terrestrial Species</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search</t>
         </is>
       </c>
       <c r="AA1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Epidemiological/Human Biomonitoring Study</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Monitoring Study</t>
         </is>
       </c>
       <c r="AB1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Consumer Uses and/or Products</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Modeling Study</t>
         </is>
       </c>
       <c r="AC1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Dietary</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Completed Assessment</t>
         </is>
       </c>
       <c r="AD1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Monitoring Study</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Experimental Study</t>
         </is>
       </c>
       <c r="AE1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Modeling Study</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Database</t>
         </is>
       </c>
       <c r="AF1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Completed Assessment</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Survey</t>
         </is>
       </c>
       <c r="AG1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Experimental Study</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Epidemiological Study</t>
         </is>
       </c>
       <c r="AH1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Epidemiological Study</t>
+          <t>Meets PECO Criteria at TIAB Screening|Does Not Meet PECO Criteria at FT Screening</t>
         </is>
       </c>
       <c r="AI1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Database</t>
+          <t>Meets PECO Criteria at TIAB Screening|Supplemental at FT Screening</t>
         </is>
       </c>
       <c r="AJ1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Survey</t>
+          <t>Meets PECO Criteria at TIAB Screening|PDF Unavailable</t>
         </is>
       </c>
       <c r="AK1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Grey Literature Search</t>
+          <t>Does Not Meet PECO Criteria at TIAB Screening</t>
         </is>
       </c>
       <c r="AL1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Grey Literature Search|Indoor Air</t>
-[...149 lines deleted...]
-          <t>Supplemental - TIAB|Foreign Language</t>
+          <t>Supplemental at TIAB Screening</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>100796491</v>
       </c>
       <c r="B2" t="n">
         <v>1270225</v>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
           <t>Gencorp Aerojet 1994</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t xml:space="preserve">Gencorp Aerojet. Support:  Supplemental submission on groundwater contamination, EPA Doc cntl no 8EHQ-0979-0310, Aerojet Propulsion Div, Rancho Cordova, CA facility with cover letter dated 032194. (OTS0200628-1.  0007859590.  8EHQ-0394-0310.  TSCATS/441783). California Analytical Labs, Inc.. [TSCA Submission]. </t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Support:  Supplemental submission on groundwater contamination, EPA Doc cntl no 8EHQ-0979-0310, Aerojet Propulsion Div, Rancho Cordova, CA facility with cover letter dated 032194</t>
@@ -908,51 +728,51 @@
           <t>Gencorp Aerojet</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>Gencorp Aerojet</t>
         </is>
       </c>
       <c r="J2" t="n">
         <v>1994</v>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>(OTS0200628-1.  0007859590.  8EHQ-0394-0310.  TSCATS/441783). California Analytical Labs, Inc.. [TSCA Submission]</t>
         </is>
       </c>
       <c r="L2" t="inlineStr"/>
       <c r="M2" t="inlineStr"/>
       <c r="N2" s="2" t="n">
         <v>43951.70445475834</v>
       </c>
       <c r="O2" s="2" t="n">
         <v>43951.70462356004</v>
       </c>
       <c r="P2" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q2" t="b">
         <v>0</v>
       </c>
       <c r="R2" t="b">
         <v>0</v>
       </c>
       <c r="S2" t="b">
         <v>0</v>
       </c>
       <c r="T2" t="b">
         <v>0</v>
       </c>
       <c r="U2" t="b">
         <v>0</v>
       </c>
       <c r="V2" t="b">
         <v>0</v>
       </c>
       <c r="W2" t="b">
         <v>0</v>
       </c>
       <c r="X2" t="b">
         <v>0</v>
       </c>
@@ -965,147 +785,57 @@
       <c r="AA2" t="b">
         <v>0</v>
       </c>
       <c r="AB2" t="b">
         <v>0</v>
       </c>
       <c r="AC2" t="b">
         <v>0</v>
       </c>
       <c r="AD2" t="b">
         <v>0</v>
       </c>
       <c r="AE2" t="b">
         <v>0</v>
       </c>
       <c r="AF2" t="b">
         <v>0</v>
       </c>
       <c r="AG2" t="b">
         <v>0</v>
       </c>
       <c r="AH2" t="b">
         <v>0</v>
       </c>
       <c r="AI2" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ2" t="b">
         <v>0</v>
       </c>
       <c r="AK2" t="b">
         <v>0</v>
       </c>
       <c r="AL2" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP2" t="b">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:BP2"/>
+  <autoFilter ref="A1:AL2"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>