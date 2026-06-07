--- v0 (2025-10-10)
+++ v1 (2026-06-07)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="data" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'data'!$A$1:$BP$40</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'data'!$A$1:$AL$40</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd h:mm:ss"/>
     <numFmt numFmtId="165" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
     <font>
       <color rgb="00FFFFFF"/>
     </font>
@@ -436,127 +436,97 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BP40"/>
+  <dimension ref="A1:AL40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="10" customWidth="1" min="6" max="6"/>
     <col width="10" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="10" customWidth="1" min="9" max="9"/>
     <col width="10" customWidth="1" min="10" max="10"/>
     <col width="10" customWidth="1" min="11" max="11"/>
     <col width="10" customWidth="1" min="12" max="12"/>
     <col width="10" customWidth="1" min="13" max="13"/>
     <col width="10" customWidth="1" min="14" max="14"/>
     <col width="10" customWidth="1" min="15" max="15"/>
     <col width="10" customWidth="1" min="16" max="16"/>
     <col width="10" customWidth="1" min="17" max="17"/>
     <col width="10" customWidth="1" min="18" max="18"/>
     <col width="10" customWidth="1" min="19" max="19"/>
     <col width="10" customWidth="1" min="20" max="20"/>
     <col width="10" customWidth="1" min="21" max="21"/>
     <col width="10" customWidth="1" min="22" max="22"/>
     <col width="10" customWidth="1" min="23" max="23"/>
     <col width="10" customWidth="1" min="24" max="24"/>
     <col width="10" customWidth="1" min="25" max="25"/>
     <col width="10" customWidth="1" min="26" max="26"/>
     <col width="10" customWidth="1" min="27" max="27"/>
     <col width="10" customWidth="1" min="28" max="28"/>
     <col width="10" customWidth="1" min="29" max="29"/>
     <col width="10" customWidth="1" min="30" max="30"/>
     <col width="10" customWidth="1" min="31" max="31"/>
     <col width="10" customWidth="1" min="32" max="32"/>
     <col width="10" customWidth="1" min="33" max="33"/>
     <col width="10" customWidth="1" min="34" max="34"/>
     <col width="10" customWidth="1" min="35" max="35"/>
     <col width="10" customWidth="1" min="36" max="36"/>
     <col width="10" customWidth="1" min="37" max="37"/>
     <col width="10" customWidth="1" min="38" max="38"/>
-    <col width="10" customWidth="1" min="39" max="39"/>
-[...28 lines deleted...]
-    <col width="10" customWidth="1" min="68" max="68"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>HAWC ID</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>HERO ID</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>PubMed ID</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>DOI</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -593,311 +563,161 @@
           <t>Journal</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Abstract</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Full text URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Created</t>
         </is>
       </c>
       <c r="O1" s="1" t="inlineStr">
         <is>
           <t>Last updated</t>
         </is>
       </c>
       <c r="P1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text</t>
+          <t>Meets PECO Criteria at TIAB Screening</t>
         </is>
       </c>
       <c r="Q1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening</t>
         </is>
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Unclear</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Monitoring Study</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Indoor Air</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Modeling Study</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Soil</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Completed Assessment</t>
         </is>
       </c>
       <c r="V1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Sediment</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Experimental Study</t>
         </is>
       </c>
       <c r="W1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Biosolids/Sludge</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Database</t>
         </is>
       </c>
       <c r="X1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Surface Water</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Survey</t>
         </is>
       </c>
       <c r="Y1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Aquatic Species</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Peer-Reviewed Literature Search|Epidemiological Study</t>
         </is>
       </c>
       <c r="Z1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Terrestrial Species</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search</t>
         </is>
       </c>
       <c r="AA1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Epidemiological/Human Biomonitoring Study</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Monitoring Study</t>
         </is>
       </c>
       <c r="AB1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Consumer Uses and/or Products</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Modeling Study</t>
         </is>
       </c>
       <c r="AC1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Dietary</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Completed Assessment</t>
         </is>
       </c>
       <c r="AD1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Monitoring Study</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Experimental Study</t>
         </is>
       </c>
       <c r="AE1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Modeling Study</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Database</t>
         </is>
       </c>
       <c r="AF1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Completed Assessment</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Survey</t>
         </is>
       </c>
       <c r="AG1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Experimental Study</t>
+          <t>Meets PECO Criteria at TIAB Screening|Meets PECO Criteria at FT Screening|Gray Literature Search|Epidemiological Study</t>
         </is>
       </c>
       <c r="AH1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Epidemiological Study</t>
+          <t>Meets PECO Criteria at TIAB Screening|Does Not Meet PECO Criteria at FT Screening</t>
         </is>
       </c>
       <c r="AI1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Database</t>
+          <t>Meets PECO Criteria at TIAB Screening|Supplemental at FT Screening</t>
         </is>
       </c>
       <c r="AJ1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Peer-Reviewed Literature Search|Survey</t>
+          <t>Meets PECO Criteria at TIAB Screening|PDF Unavailable</t>
         </is>
       </c>
       <c r="AK1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Grey Literature Search</t>
+          <t>Does Not Meet PECO Criteria at TIAB Screening</t>
         </is>
       </c>
       <c r="AL1" s="1" t="inlineStr">
         <is>
-          <t>Retrieved - Full-text|Included - Full-text|Data Sources Obtained from Grey Literature Search|Indoor Air</t>
-[...149 lines deleted...]
-          <t>Supplemental - TIAB|Foreign Language</t>
+          <t>Supplemental at TIAB Screening</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>101004294</v>
       </c>
       <c r="B2" t="n">
         <v>1058186</v>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>10.1016/j.envint.2007.02.011</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Wang S, Ang HM, and Tade MO 2007</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t xml:space="preserve">Wang S, Ang HM, Tade MO. Volatile organic compounds in indoor environment and photocatalytic oxidation: state of the art. Environment International 33:694-705. [Review]. </t>
         </is>
@@ -919,203 +739,113 @@
       </c>
       <c r="J2" t="n">
         <v>2007</v>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>Environment International 33:694-705. [Review]</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>Volatile organic compounds (VOCs) are the major pollutants in indoor air, which significantly impact indoor air quality and thus influencing human health. A long-term exposure to VOCs will be detrimental to human health causing sick building syndrome (SBS). Photocatalytic oxidation of VOCs is a cost-effective technology for VOCs removal compared with adsorption, biofiltration, or thermal catalysis. In this paper, we review the current exposure level of VOCs in various indoor environment and state of the art technology for photocatalytic oxidation of VOCs from indoor air. The concentrations and emission rates of commonly occurring VOCs in indoor air are presented. The effective catalyst systems, under UV and visible light, are discussed and the kinetics of photocatalytic oxidation is also presented.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr"/>
       <c r="N2" s="2" t="n">
         <v>44054.5437225228</v>
       </c>
       <c r="O2" s="2" t="n">
         <v>44054.54372252312</v>
       </c>
       <c r="P2" t="b">
         <v>1</v>
       </c>
       <c r="Q2" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R2" t="b">
         <v>0</v>
       </c>
       <c r="S2" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T2" t="b">
         <v>0</v>
       </c>
       <c r="U2" t="b">
         <v>0</v>
       </c>
       <c r="V2" t="b">
         <v>0</v>
       </c>
       <c r="W2" t="b">
         <v>0</v>
       </c>
       <c r="X2" t="b">
         <v>0</v>
       </c>
       <c r="Y2" t="b">
         <v>0</v>
       </c>
       <c r="Z2" t="b">
         <v>0</v>
       </c>
       <c r="AA2" t="b">
         <v>0</v>
       </c>
       <c r="AB2" t="b">
         <v>0</v>
       </c>
       <c r="AC2" t="b">
         <v>0</v>
       </c>
       <c r="AD2" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE2" t="b">
         <v>0</v>
       </c>
       <c r="AF2" t="b">
         <v>0</v>
       </c>
       <c r="AG2" t="b">
         <v>0</v>
       </c>
       <c r="AH2" t="b">
         <v>0</v>
       </c>
       <c r="AI2" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ2" t="b">
         <v>0</v>
       </c>
       <c r="AK2" t="b">
         <v>0</v>
       </c>
       <c r="AL2" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP2" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>101004295</v>
       </c>
       <c r="B3" t="n">
         <v>1060565</v>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
           <t>10.1016/0378-4274(89)90040-4</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>McKone TE 1989</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t xml:space="preserve">McKone TE. Household exposure models. Toxicology Letters 49:321-339. [Review]. </t>
         </is>
@@ -1134,51 +864,51 @@
         <is>
           <t>McKone TE</t>
         </is>
       </c>
       <c r="J3" t="n">
         <v>1989</v>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>Toxicology Letters 49:321-339. [Review]</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>Human exposure to volatile organic compounds (VOCs) in tap water is often assumed to be dominated by ingestion of drinking water. This paper addresses the relative importance of inhalation and dermal exposure in a typical household. A three-compartment model is used to simulate the 24-h concentration history of VOCs in the shower, bathroom, and remaining household volumes as a result of tap water use. Mass transfers from water to air are derived from measured data for radon and used to estimate mass-transfer properties for VOCs. The model is used to calculate a range of concentrations and human exposures in U.S. dwellings. The estimated ratio of household-inhalation uptake to ingestion uptake is in the range of 1-6 for VOCs. A dermal absorption model is used to assess exposure across the skin boundary during baths and showers. The ratio of dermal exposure to ingestion exposure is in the range 0.6-1.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr"/>
       <c r="N3" s="2" t="n">
         <v>44054.54372267845</v>
       </c>
       <c r="O3" s="2" t="n">
         <v>44054.54372267873</v>
       </c>
       <c r="P3" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q3" t="b">
         <v>0</v>
       </c>
       <c r="R3" t="b">
         <v>0</v>
       </c>
       <c r="S3" t="b">
         <v>0</v>
       </c>
       <c r="T3" t="b">
         <v>0</v>
       </c>
       <c r="U3" t="b">
         <v>0</v>
       </c>
       <c r="V3" t="b">
         <v>0</v>
       </c>
       <c r="W3" t="b">
         <v>0</v>
       </c>
       <c r="X3" t="b">
         <v>0</v>
       </c>
@@ -1191,149 +921,59 @@
       <c r="AA3" t="b">
         <v>0</v>
       </c>
       <c r="AB3" t="b">
         <v>0</v>
       </c>
       <c r="AC3" t="b">
         <v>0</v>
       </c>
       <c r="AD3" t="b">
         <v>0</v>
       </c>
       <c r="AE3" t="b">
         <v>0</v>
       </c>
       <c r="AF3" t="b">
         <v>0</v>
       </c>
       <c r="AG3" t="b">
         <v>0</v>
       </c>
       <c r="AH3" t="b">
         <v>0</v>
       </c>
       <c r="AI3" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ3" t="b">
         <v>0</v>
       </c>
       <c r="AK3" t="b">
         <v>0</v>
       </c>
       <c r="AL3" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP3" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>101004296</v>
       </c>
       <c r="B4" t="n">
         <v>1621932</v>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
           <t>Moskowitz PD and Fthenakis VM 1990</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t xml:space="preserve">Moskowitz PD, Fthenakis VM. Approaches to identifying characterizing and managing risks from accidentally released toxic gases. In Saxena, J (Ed.), Hazard Assessment of Chemicals (7th, pp. 83-109). New York, NY: Hemisphere Publishing. </t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>Approaches to identifying characterizing and managing risks from accidentally released toxic gases</t>
@@ -1345,51 +985,51 @@
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>Moskowitz PD and Fthenakis VM</t>
         </is>
       </c>
       <c r="J4" t="n">
         <v>1990</v>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>In Saxena, J (Ed.), Hazard Assessment of Chemicals (7th, pp. 83-109). New York, NY: Hemisphere Publishing.</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>Accidental releases of toxic gases used by in semiconductor device and photovoltaic cell manufacturre and in other industries may present hazards to occupational or public health. Identification of consequences associated with such releases and characterization of accident-initiating events requires detailed and systematic evaluation. Many approaches are available to the semiconductor and photovoltaics industry to identify, characterize and manage risks from toxic gases. Application of these approaches may require simple data collection activities or complex evaluation efforts. The more complex efforts should only be initiated when screening efforts have shown that the activity of interest can present a significant hazard to life or property. Application of these approaches throughout the design and operation of these facilities, can improve plant safety. 16 refs., 3 figs., 2 tabs.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr"/>
       <c r="N4" s="2" t="n">
         <v>44054.54372273734</v>
       </c>
       <c r="O4" s="2" t="n">
-        <v>44054.54372273757</v>
+        <v>46162.87148125673</v>
       </c>
       <c r="P4" t="b">
         <v>1</v>
       </c>
       <c r="Q4" t="b">
         <v>0</v>
       </c>
       <c r="R4" t="b">
         <v>0</v>
       </c>
       <c r="S4" t="b">
         <v>0</v>
       </c>
       <c r="T4" t="b">
         <v>0</v>
       </c>
       <c r="U4" t="b">
         <v>0</v>
       </c>
       <c r="V4" t="b">
         <v>0</v>
       </c>
       <c r="W4" t="b">
         <v>0</v>
       </c>
@@ -1402,152 +1042,62 @@
       <c r="Z4" t="b">
         <v>0</v>
       </c>
       <c r="AA4" t="b">
         <v>0</v>
       </c>
       <c r="AB4" t="b">
         <v>0</v>
       </c>
       <c r="AC4" t="b">
         <v>0</v>
       </c>
       <c r="AD4" t="b">
         <v>0</v>
       </c>
       <c r="AE4" t="b">
         <v>0</v>
       </c>
       <c r="AF4" t="b">
         <v>0</v>
       </c>
       <c r="AG4" t="b">
         <v>0</v>
       </c>
       <c r="AH4" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AI4" t="b">
         <v>0</v>
       </c>
       <c r="AJ4" t="b">
         <v>0</v>
       </c>
       <c r="AK4" t="b">
         <v>0</v>
       </c>
       <c r="AL4" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP4" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>101004297</v>
       </c>
       <c r="B5" t="n">
         <v>1976960</v>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
           <t>10.1136/oem.52.7.454</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Brandorff NP et al. 1995</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t xml:space="preserve">Brandorff NP, Flyvholm MA, Beck ID, Skov T, Bach E. National survey on the use of chemicals in the working environment: Estimated exposure events. Occupational and Environmental Medicine 52:454-463. </t>
         </is>
@@ -1566,51 +1116,51 @@
         <is>
           <t>Brandorff NP et al.</t>
         </is>
       </c>
       <c r="J5" t="n">
         <v>1995</v>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>Occupational and Environmental Medicine 52:454-463.</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>OBJECTIVES--To obtain knowledge about the use and distribution of hazardous chemicals in Danish industry. This knowledge is used to regulate the occupational environment and prevent hazardous exposure. METHODS--A national survey on the use of chemicals was carried out in 1989 in a stratified sample of 1448 Danish businesses. 13,000 different chemical products were reported. Information on components in the chemical products was obtained from the Danish product register data base (PROBAS) and by inquiries to suppliers and manufacturers. At the end of the study the composition of about 9400 of the products was known. A model was developed to estimate national numbers of chemical exposure events as a supplement to data on weights of chemicals used. RESULTS--Data are presented for 36 chemical substances with chronic toxic effects and high estimated national numbers of exposure events for the industry groups included in the survey. Seven of the 36 substances are carcinogens, 17 are reproductive toxicants, 12 are allergens, and 18 are neurotoxicants according to listings of chronic toxicants used by the Danish authorities. The largest national number of exposure events was estimated for the industry groups manufacture of fabricated metal products, and personal services, cleaning, and hair dressing. These should have special attention in further preventive work. CONCLUSIONS--This survey on the use of chemicals is the first nationwide investigation in Denmark to delineate the use of all chemicals. The data have been used in a project to review occupational hazards in general in Danish industry. In the future, the data may be used as a basis for measuring chemical substitution, developing chemical safety, and as reference for more specific investigations and for follow up studies. Also job exposure matrices based on actual use of chemical products can be constructed.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr"/>
       <c r="N5" s="2" t="n">
         <v>44054.54372285316</v>
       </c>
       <c r="O5" s="2" t="n">
         <v>44054.54372285341</v>
       </c>
       <c r="P5" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q5" t="b">
         <v>0</v>
       </c>
       <c r="R5" t="b">
         <v>0</v>
       </c>
       <c r="S5" t="b">
         <v>0</v>
       </c>
       <c r="T5" t="b">
         <v>0</v>
       </c>
       <c r="U5" t="b">
         <v>0</v>
       </c>
       <c r="V5" t="b">
         <v>0</v>
       </c>
       <c r="W5" t="b">
         <v>0</v>
       </c>
       <c r="X5" t="b">
         <v>0</v>
       </c>
@@ -1623,149 +1173,59 @@
       <c r="AA5" t="b">
         <v>0</v>
       </c>
       <c r="AB5" t="b">
         <v>0</v>
       </c>
       <c r="AC5" t="b">
         <v>0</v>
       </c>
       <c r="AD5" t="b">
         <v>0</v>
       </c>
       <c r="AE5" t="b">
         <v>0</v>
       </c>
       <c r="AF5" t="b">
         <v>0</v>
       </c>
       <c r="AG5" t="b">
         <v>0</v>
       </c>
       <c r="AH5" t="b">
         <v>0</v>
       </c>
       <c r="AI5" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ5" t="b">
         <v>0</v>
       </c>
       <c r="AK5" t="b">
         <v>0</v>
       </c>
       <c r="AL5" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP5" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>101004298</v>
       </c>
       <c r="B6" t="n">
         <v>1978786</v>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
           <t>10.3155/1047-3289.59.7.882</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Yao M et al. 2009</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t xml:space="preserve">Yao M, Zhang Q, Hand DW, Perram DL, Taylor Roy. Investigation of the Treatability of the Primary Indoor Volatile Organic Compounds on Activated Carbon Fiber Cloths at Typical Indoor Concentrations. Journal of the Air and Waste Management Association (1990-1992) 59:882-890. </t>
         </is>
@@ -1787,203 +1247,113 @@
       </c>
       <c r="J6" t="n">
         <v>2009</v>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>Journal of the Air and Waste Management Association (1990-1992) 59:882-890.</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>Volatile organic compounds (VOCs) are a major concern for indoor air pollution because of the impacts on human health. In recent years, interest has increased in the development and design of activated carbon filters for removing VOCs from indoor air. Although extensive information is available on sources, concentrations, and types of indoor VOCs, there is little or no information on the performance of indoor air adsorption systems for removing low concentrations of primary VOCs. Filter designs need to consider various factors such as empty bed contact time, humidity effects, competitive adsorption, and feed concentration variations, whereas adsorption capacities of the indoor VOCs at the indoor concentration levels are important parameters for filter design. A preliminary assessment of the feasibility of using adsorption filters to remove low concentrations of primary VOCs can be performed. This work relates the information (including VOC classes in indoor air, the typical indoor concentrations, and the adsorption isotherms) with the design of a particular adsorbent/adsorbates system. As groundwork for filter design and development, this study selects the primary VOCs in indoor air of residences, schools, and offices in different geographical areas (North America, Europe, and Asia) on the basis of occurrence, concentrations, and health effects. Activated carbon fiber cloths (ACFCs) are chosen as the adsorbents of interest. It is demonstrated that the isotherm of a VOC (e.g., toluene on the ACFC) at typical indoor concentrations-parts per billion by volume (ppbv) level-is different than the isotherm at parts,per million by volume (ppmv) levels reported in the publications. The isotherms at the typical indoor concentrations for the selected primary VOCs are estimated using the Dubinin-Radushkevitch equation. The maximum specific throughput for an indoor VOC removal system to remove benzene is calculated as a worst-case scenario. It is shown that VOC adsorption capacity is an important indicator of a filter's lifetime and needs to be studied at the appropriate concentration range. Future work requires better understanding of the realistic VOC concentrations and isotherms in indoor environments to efficiently utilize adsorbents.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr"/>
       <c r="N6" s="2" t="n">
         <v>44054.54372292865</v>
       </c>
       <c r="O6" s="2" t="n">
         <v>44054.54372292887</v>
       </c>
       <c r="P6" t="b">
         <v>1</v>
       </c>
       <c r="Q6" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R6" t="b">
         <v>0</v>
       </c>
       <c r="S6" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T6" t="b">
         <v>0</v>
       </c>
       <c r="U6" t="b">
         <v>0</v>
       </c>
       <c r="V6" t="b">
         <v>0</v>
       </c>
       <c r="W6" t="b">
         <v>0</v>
       </c>
       <c r="X6" t="b">
         <v>0</v>
       </c>
       <c r="Y6" t="b">
         <v>0</v>
       </c>
       <c r="Z6" t="b">
         <v>0</v>
       </c>
       <c r="AA6" t="b">
         <v>0</v>
       </c>
       <c r="AB6" t="b">
         <v>0</v>
       </c>
       <c r="AC6" t="b">
         <v>0</v>
       </c>
       <c r="AD6" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE6" t="b">
         <v>0</v>
       </c>
       <c r="AF6" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG6" t="b">
         <v>0</v>
       </c>
       <c r="AH6" t="b">
         <v>0</v>
       </c>
       <c r="AI6" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ6" t="b">
         <v>0</v>
       </c>
       <c r="AK6" t="b">
         <v>0</v>
       </c>
       <c r="AL6" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP6" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>101004299</v>
       </c>
       <c r="B7" t="n">
         <v>201838</v>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
           <t>IARC 1999</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t xml:space="preserve">IARC. Re-evaluation of some organic chemicals, hydrazine, and hydrogen peroxide. Lyon, France: International Agency for Research on Cancer. </t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>Re-evaluation of some organic chemicals, hydrazine, and hydrogen peroxide</t>
@@ -2051,149 +1421,59 @@
       <c r="AA7" t="b">
         <v>0</v>
       </c>
       <c r="AB7" t="b">
         <v>0</v>
       </c>
       <c r="AC7" t="b">
         <v>0</v>
       </c>
       <c r="AD7" t="b">
         <v>0</v>
       </c>
       <c r="AE7" t="b">
         <v>0</v>
       </c>
       <c r="AF7" t="b">
         <v>0</v>
       </c>
       <c r="AG7" t="b">
         <v>0</v>
       </c>
       <c r="AH7" t="b">
         <v>0</v>
       </c>
       <c r="AI7" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ7" t="b">
         <v>0</v>
       </c>
       <c r="AK7" t="b">
         <v>0</v>
       </c>
       <c r="AL7" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP7" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>101004300</v>
       </c>
       <c r="B8" t="n">
         <v>2095300</v>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
           <t>10.1016/j.envint.2005.04.009</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Yoshida T and Matsunaga I 2006</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t xml:space="preserve">Yoshida T, Matsunaga I. A case study on identification of airborne organic compounds and time courses of their concentrations in the cabin of a new car for private use. Environment International 32:58-79. </t>
         </is>
@@ -2218,200 +1498,110 @@
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>Environment International 32:58-79.</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>The cabin of an automobile can be considered to be a part of the living environment because many people spend long periods of time during business, shopping, recreation or travel activities. However, little is known about the interior air contamination due to organic compounds diffusing from the interior materials used in the interior of automobiles. In the present study, the compounds in the interior air of a new car were identified, and the time courses of their concentrations were examined for over 3 years after the delivery (July, 1999). A total of 162 organic compounds, involving many aliphatic hydrocarbons and aromatic hydrocarbons, were identified. High concentrations of n-nonane (458 mu g/m(3) on the day following delivery), n-decane (1301 mu g/m(3)), n-undecane (1616 mu g/m(3)), n-dodecane (716 mu g/m(3)), n-tridecane (320 mu g/m(3)), 1-hexadecene (768 mu g/m(3)), ethylbenzene (361 mu g/m(3)), xylene (4003 mu g/m(3)) and 2,2'-azobis(isobutyronitrile) (429 mu g/m(3)) were detected, and the sum of the concentrations determined for all compounds excluding formaldehyde (TVOC) was approximately 14 mg/m(3) on the day after the delivery. The concentrations of most compounds decreased with time, but increased with a rise of the interior temperature. The TVOC concentration in the next summer (July, 2000) was approximately one-tenth of the initial concentration. During the 3-year study period, the TVOC concentrations in summer exceeded the indoor guideline value (300 mu g/m(3)) proposed by Seifert (1995) [Seifert B. Volatile organic compounds. In: Maroni M, Seifert B, Lindvall T, editors. Indoor air quality. A comprehensive reference book. Air quality monographs, vol. 3. Netherlands: Elsevier Science; 1995. p. 819-21]. The interior temperature and days lapsed after delivery were the main factors affecting the interior concentrations of most compounds according to multiple linear regression analysis. The results of this study offer useful fundamental data for investigations on air pollution in automotive cabins due to the organic compounds diffusing from the interior materials. (C) 2005 Elsevier Ltd. All rights reserved.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr"/>
       <c r="N8" s="2" t="n">
         <v>44054.54372304746</v>
       </c>
       <c r="O8" s="2" t="n">
         <v>44054.54372304766</v>
       </c>
       <c r="P8" t="b">
         <v>1</v>
       </c>
       <c r="Q8" t="b">
         <v>1</v>
       </c>
       <c r="R8" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S8" t="b">
         <v>1</v>
       </c>
       <c r="T8" t="b">
         <v>0</v>
       </c>
       <c r="U8" t="b">
         <v>0</v>
       </c>
       <c r="V8" t="b">
         <v>0</v>
       </c>
       <c r="W8" t="b">
         <v>0</v>
       </c>
       <c r="X8" t="b">
         <v>0</v>
       </c>
       <c r="Y8" t="b">
         <v>0</v>
       </c>
       <c r="Z8" t="b">
         <v>0</v>
       </c>
       <c r="AA8" t="b">
         <v>0</v>
       </c>
       <c r="AB8" t="b">
         <v>0</v>
       </c>
       <c r="AC8" t="b">
         <v>0</v>
       </c>
       <c r="AD8" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE8" t="b">
         <v>0</v>
       </c>
       <c r="AF8" t="b">
         <v>0</v>
       </c>
       <c r="AG8" t="b">
         <v>0</v>
       </c>
       <c r="AH8" t="b">
         <v>0</v>
       </c>
       <c r="AI8" t="b">
         <v>0</v>
       </c>
       <c r="AJ8" t="b">
         <v>0</v>
       </c>
       <c r="AK8" t="b">
         <v>0</v>
       </c>
       <c r="AL8" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP8" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>101004301</v>
       </c>
       <c r="B9" t="n">
         <v>2331815</v>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
           <t>10.1016/j.conbuildmat.2013.06.030</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>El Fgaier F, Lafhaj Z, and Chapiseau C 2013</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t xml:space="preserve">El Fgaier F, Lafhaj Z, Chapiseau C. Use of clay bricks incorporating treated river sediments in a demonstrative building: Case study. Construction and Building Materials 48:160-165. </t>
         </is>
@@ -2437,200 +1627,110 @@
       <c r="K9" t="inlineStr">
         <is>
           <t>Construction and Building Materials 48:160-165.</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>The objective of this study is to demonstrate the feasibility and the practical use of the sediment-amended bricks in a demonstrative building. The air quality inside the building and the thermal quality were studied. The experimental study of the air quality is focused on the presence of VOCs, formaldehyde, ultrafine particles, including PM10 and 2.5, and the measurement of climatic parameters.
 The results obtained indicated that VOCs and metals concentrations in brick dust do not exceed the regulatory limit values, and this is not the case for the concentration of formaldehyde and the concentrations of PM10 fraction, which can be explained by the adjaction of this demonstrative building to an industrial site. On the other hand, the thermal test, in situ, demonstrates that the introduction of treated sediments does not have a significant impact on the thermal performance of construction. (C) 2013 Elsevier Ltd. All rights reserved.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr"/>
       <c r="N9" s="2" t="n">
         <v>44054.54372309641</v>
       </c>
       <c r="O9" s="2" t="n">
         <v>44054.54372309661</v>
       </c>
       <c r="P9" t="b">
         <v>1</v>
       </c>
       <c r="Q9" t="b">
         <v>1</v>
       </c>
       <c r="R9" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S9" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T9" t="b">
         <v>0</v>
       </c>
       <c r="U9" t="b">
         <v>0</v>
       </c>
       <c r="V9" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W9" t="b">
         <v>0</v>
       </c>
       <c r="X9" t="b">
         <v>0</v>
       </c>
       <c r="Y9" t="b">
         <v>0</v>
       </c>
       <c r="Z9" t="b">
         <v>0</v>
       </c>
       <c r="AA9" t="b">
         <v>0</v>
       </c>
       <c r="AB9" t="b">
         <v>0</v>
       </c>
       <c r="AC9" t="b">
         <v>0</v>
       </c>
       <c r="AD9" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE9" t="b">
         <v>0</v>
       </c>
       <c r="AF9" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG9" t="b">
         <v>0</v>
       </c>
       <c r="AH9" t="b">
         <v>0</v>
       </c>
       <c r="AI9" t="b">
         <v>0</v>
       </c>
       <c r="AJ9" t="b">
         <v>0</v>
       </c>
       <c r="AK9" t="b">
         <v>0</v>
       </c>
       <c r="AL9" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP9" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>101004302</v>
       </c>
       <c r="B10" t="n">
         <v>2443817</v>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr">
         <is>
           <t>10.1016/j.talanta.2006.12.025</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Ras-Mallorqui MR, Marce-Recasens RM, and Borrull-Ballarin F 2007</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t xml:space="preserve">Ras-Mallorqui MR, Marce-Recasens RM, Borrull-Ballarin F. Determination of volatile organic compounds in urban and industrial air from Tarragona by thermal desorption and gas chromatography-mass spectrometry. Talanta 72:941-950. </t>
         </is>
@@ -2655,200 +1755,110 @@
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>Talanta 72:941-950.</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>This study describes the optimisation of an analytical method to determine 54 volatile organic compounds (VOCs) in air samples by active collection on multisorbent tubes, followed by thermal desorption and gas chromatography-mass spectrometry. Two multisorbent beds, Carbograph 1/Carboxen 1000 and Tenax/Carbograph ITD, were tested. The latter gave better results, mainly in terms of the peaks that appeared in blank chromatograms. Temperatures, times and flow desorption were optimised. Recoveries were higher than 98.9%, except methylene dichloride, for which the recovery was 74.9%. The method's detection limits were between 0.01 and 1.25 mu g m(-3) for a volume sample of 1200 ml, and the repeatability on analysis of 100 ng of VOCs, expressed as relative standard deviation for n = 3, was lower than 4% for all compounds. Urban and industrial air samples from the Tarragona region were analysed. Benzene, toluene, ethylbenzene and xylenes (BTEX) were found to be the most abundant VOCs in urban air. Total VOCs in urban samples ranged between 18 and 307 mu g m(-3). Methylene chloride, 1,4-dichlorobenzene, chloroform and styrene were the most abundant VOCs in industrial samples, and total VOCs ranged between 19 and 85 mu g m(-3). (C) 2007 Elsevier B.V. All rights reserved.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr"/>
       <c r="N10" s="2" t="n">
         <v>44054.54372316862</v>
       </c>
       <c r="O10" s="2" t="n">
         <v>44054.54372316883</v>
       </c>
       <c r="P10" t="b">
         <v>1</v>
       </c>
       <c r="Q10" t="b">
         <v>1</v>
       </c>
       <c r="R10" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S10" t="b">
         <v>1</v>
       </c>
       <c r="T10" t="b">
         <v>0</v>
       </c>
       <c r="U10" t="b">
         <v>0</v>
       </c>
       <c r="V10" t="b">
         <v>0</v>
       </c>
       <c r="W10" t="b">
         <v>0</v>
       </c>
       <c r="X10" t="b">
         <v>0</v>
       </c>
       <c r="Y10" t="b">
         <v>0</v>
       </c>
       <c r="Z10" t="b">
         <v>0</v>
       </c>
       <c r="AA10" t="b">
         <v>0</v>
       </c>
       <c r="AB10" t="b">
         <v>0</v>
       </c>
       <c r="AC10" t="b">
         <v>0</v>
       </c>
       <c r="AD10" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE10" t="b">
         <v>0</v>
       </c>
       <c r="AF10" t="b">
         <v>0</v>
       </c>
       <c r="AG10" t="b">
         <v>0</v>
       </c>
       <c r="AH10" t="b">
         <v>0</v>
       </c>
       <c r="AI10" t="b">
         <v>0</v>
       </c>
       <c r="AJ10" t="b">
         <v>0</v>
       </c>
       <c r="AK10" t="b">
         <v>0</v>
       </c>
       <c r="AL10" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP10" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>101004303</v>
       </c>
       <c r="B11" t="n">
         <v>2609327</v>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr">
         <is>
           <t>10.1016/j.atmosenv.2007.11.047</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Jia C, Batterman S, and Godwin C 2008</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t xml:space="preserve">Jia C, Batterman S, Godwin C. VOCs in industrial, urban and suburban neighborhoods - Part 2: Factors affecting indoor and outdoor concentrations. Atmospheric Environment 42:2101-2116. </t>
         </is>
@@ -2867,51 +1877,51 @@
         <is>
           <t>Jia C, Batterman S, and Godwin C</t>
         </is>
       </c>
       <c r="J11" t="n">
         <v>2008</v>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>Atmospheric Environment 42:2101-2116.</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>Many microenvironmental and behavioral factors can affect concentrations of and exposures to volatile organic compounds (VOCs). Identifying these determinants is important to understand exposures and risks, and also to design policies and strategies that minimize concentrations. This study is aimed at determining factors associated with VOC concentrations found indoors in residences and outdoors in ambient air. It utilizes results from a comprehensive field study in which 98 VOCs were measured both inside and outside of 159 residences in three communities in southeast Michigan, USA. Additional measurements included indoor CO(2) concentrations, temperature, relative humidity, building and neighborhood characteristics, and occupant activities, assessed using a questionnaire and comprehensive walkthrough investigation. Factors potentially affecting concentrations were identified using bivariate and multivariate analyses. Outdoors, seasonal and community effects were observed. Indoors, seasonal effects were limited to the urban and industrial communities, largely due to changes in ambient levels. Elevated indoor VOC concentrations were associated with eight sources or activities: the presence of an attached garage; recent renovations; older residences; indoor smoking; less frequent window or door opening; higher CO(2) concentrations; and lower ventilation rates. VOC levels were uninfluenced by building materials (wood vs. brick), flooring type (carpeting vs. wood), stove type (gas or electric), number of occupants, air freshener use, and hobbies involving arts and crafts. Factor analyses identified up to five factors for the ambient VOC measurements, and up to 10 factors for the indoor measurements, which further helped to explain the variability of concentrations and associations between VOCs. (c) 2007 Elsevier Ltd. All rights reserved.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr"/>
       <c r="N11" s="2" t="n">
         <v>44054.54372321598</v>
       </c>
       <c r="O11" s="2" t="n">
         <v>44054.54372321618</v>
       </c>
       <c r="P11" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q11" t="b">
         <v>0</v>
       </c>
       <c r="R11" t="b">
         <v>0</v>
       </c>
       <c r="S11" t="b">
         <v>0</v>
       </c>
       <c r="T11" t="b">
         <v>0</v>
       </c>
       <c r="U11" t="b">
         <v>0</v>
       </c>
       <c r="V11" t="b">
         <v>0</v>
       </c>
       <c r="W11" t="b">
         <v>0</v>
       </c>
       <c r="X11" t="b">
         <v>0</v>
       </c>
@@ -2924,149 +1934,59 @@
       <c r="AA11" t="b">
         <v>0</v>
       </c>
       <c r="AB11" t="b">
         <v>0</v>
       </c>
       <c r="AC11" t="b">
         <v>0</v>
       </c>
       <c r="AD11" t="b">
         <v>0</v>
       </c>
       <c r="AE11" t="b">
         <v>0</v>
       </c>
       <c r="AF11" t="b">
         <v>0</v>
       </c>
       <c r="AG11" t="b">
         <v>0</v>
       </c>
       <c r="AH11" t="b">
         <v>0</v>
       </c>
       <c r="AI11" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ11" t="b">
         <v>0</v>
       </c>
       <c r="AK11" t="b">
         <v>0</v>
       </c>
       <c r="AL11" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP11" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>101004304</v>
       </c>
       <c r="B12" t="n">
         <v>2622135</v>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
           <t>10.1111/j1745-6592.2010.01296.x</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Kurtz JP et al. 2010</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t xml:space="preserve">Kurtz JP, Wolfe EM, Woodland AK, Foster SJ. Evidence for increasing indoor sources of 1,2-dichloroethane since 2004 at two Colorado residential vapor intrusion sites. Ground Water Monitoring and Remediation 30:107-112. </t>
         </is>
@@ -3085,51 +2005,51 @@
         <is>
           <t>Kurtz JP et al.</t>
         </is>
       </c>
       <c r="J12" t="n">
         <v>2010</v>
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t>Ground Water Monitoring and Remediation 30:107-112.</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>Groundwater contamination associated with two former industrial facilities in Denver, Colorado, has led to concerns about vapor intrusion into residences adjacent to the facilities. 1,1,1-Trichloroethane (1,1,1-TCA), 1,1-dichloroethene (1,1-DCE), and trichloroethene (TCE) are the main contaminants of concern in groundwater, with trace levels of 1,2-dichloroethane (1,2-DCA) present at one of the sites. Indoor air monitoring programs have been ongoing at these two sites since 1998 and recent results have suggested that background, indoor source, 1,2-DCA has been increasing in the frequency of detection, and median and maximum concentration over the past several years. A lines of evidence evaluation was undertaken for both sites in order to document the predominance of indoor sources of 1,2-DCA. Evidence utilized included spatial evaluation of 1,2-DCA in indoor air; comparison of 1,2-DCA concentrations in mitigated and unmitigated homes; a phone survey to evaluate the potential for smoking to contribute to indoor air 1,2-DCA levels; evaluation of mitigation system effluent data; and an evaluation of volatile organic compound (VOC) ratios in groundwater and indoor air. The results of this evaluation indicated that smoking had no demonstrable influence on measured indoor air concentrations. In addition, it appears that consumer products have had a markedly increased influence on indoor air concentrations since 2005. Data from one of the industrial facilities at one of the sites also indicated that polyvinyl chloride (PVC) and vinyl composite floor adhesive used in a building remodel in 2005 apparently generated elevated levels of indoor 1,2-DCA and vinyl chloride, which have been sustained up to the present time.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr"/>
       <c r="N12" s="2" t="n">
         <v>44054.54372326852</v>
       </c>
       <c r="O12" s="2" t="n">
         <v>44054.54372326872</v>
       </c>
       <c r="P12" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q12" t="b">
         <v>0</v>
       </c>
       <c r="R12" t="b">
         <v>0</v>
       </c>
       <c r="S12" t="b">
         <v>0</v>
       </c>
       <c r="T12" t="b">
         <v>0</v>
       </c>
       <c r="U12" t="b">
         <v>0</v>
       </c>
       <c r="V12" t="b">
         <v>0</v>
       </c>
       <c r="W12" t="b">
         <v>0</v>
       </c>
       <c r="X12" t="b">
         <v>0</v>
       </c>
@@ -3151,140 +2071,50 @@
       <c r="AD12" t="b">
         <v>0</v>
       </c>
       <c r="AE12" t="b">
         <v>0</v>
       </c>
       <c r="AF12" t="b">
         <v>0</v>
       </c>
       <c r="AG12" t="b">
         <v>0</v>
       </c>
       <c r="AH12" t="b">
         <v>0</v>
       </c>
       <c r="AI12" t="b">
         <v>0</v>
       </c>
       <c r="AJ12" t="b">
         <v>0</v>
       </c>
       <c r="AK12" t="b">
         <v>0</v>
       </c>
       <c r="AL12" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP12" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>101004305</v>
       </c>
       <c r="B13" t="n">
         <v>2957958</v>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr">
         <is>
           <t>10.1034/j.1600-0668.13.s.6.6.x</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Sakaguchi J and Akabayashi S 2003</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t xml:space="preserve">Sakaguchi J, Akabayashi S. Field survey of indoor air quality in detached houses in Niigata Prefecture. Indoor Air 13 Suppl 6:42-49. </t>
         </is>
@@ -3309,200 +2139,110 @@
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>Indoor Air 13 Suppl 6:42-49.</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>In this study, measurements of indoor air quality and ventilation rate of detached wooden houses in Niigata Prefecture are carried out. The air quality (the concentration of formaldehyde (HCHO) and volatile organic compounds (VOCs), the air-tightness of the houses and the life style of the occupants were investigated. The temperature and humidity were logged for 1 week at 10-min intervals using stand-alone data loggers. The measuring points were at 110 and 5 cm above the floor and 10 cm below the ceiling. A 2,4-dinitrophenylhydrazine-coated silica (DNPH) cartridge (Waters Sep-Pak XpoSure) was used to measure the concentration of HCHO and a passive air sampler (3M Organic Vapor Monitor) was used to measure the concentration of VOCs in the living room for 1 week. High-performance liquid chromatography (HPLC) and gas chromatography with mass spectrometry (GC/MS) were used to analyze the average weekly concentration of VOCs. The weekly averaged ventilation rate of the house was measured by perfluorocarbon tracer gas technique (PFT). The main results can be summarized as follows. 1. A total of 38.2% of the occupants felt that the indoor air quality was bad when cooking or smoking in the house took place. 2. The HCHO concentration in the houses is inversely proportional to the air leakage from the house, i.e. it was high for airtight houses. 3. The HCHO concentration in older houses is lower than in new houses of similar air-tightness. 4. When building age increases, HCHO concentration in indoor air decreases. 5. Generally the concentration of benzene, toluene, p-dichlorobenzene, o-, m-, p-xylene is high, especially in a newly constructed house.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr"/>
       <c r="N13" s="2" t="n">
         <v>44054.54372333889</v>
       </c>
       <c r="O13" s="2" t="n">
         <v>44054.54372333908</v>
       </c>
       <c r="P13" t="b">
         <v>1</v>
       </c>
       <c r="Q13" t="b">
         <v>1</v>
       </c>
       <c r="R13" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S13" t="b">
         <v>1</v>
       </c>
       <c r="T13" t="b">
         <v>0</v>
       </c>
       <c r="U13" t="b">
         <v>0</v>
       </c>
       <c r="V13" t="b">
         <v>0</v>
       </c>
       <c r="W13" t="b">
         <v>0</v>
       </c>
       <c r="X13" t="b">
         <v>0</v>
       </c>
       <c r="Y13" t="b">
         <v>0</v>
       </c>
       <c r="Z13" t="b">
         <v>0</v>
       </c>
       <c r="AA13" t="b">
         <v>0</v>
       </c>
       <c r="AB13" t="b">
         <v>0</v>
       </c>
       <c r="AC13" t="b">
         <v>0</v>
       </c>
       <c r="AD13" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE13" t="b">
         <v>0</v>
       </c>
       <c r="AF13" t="b">
         <v>0</v>
       </c>
       <c r="AG13" t="b">
         <v>0</v>
       </c>
       <c r="AH13" t="b">
         <v>0</v>
       </c>
       <c r="AI13" t="b">
         <v>0</v>
       </c>
       <c r="AJ13" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AK13" t="b">
         <v>0</v>
       </c>
       <c r="AL13" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP13" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>101004306</v>
       </c>
       <c r="B14" t="n">
         <v>3024658</v>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr">
         <is>
           <t>10.1038/jes.2013.42</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Dohoo C et al. 2015</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t xml:space="preserve">Dohoo C, Read Guernsey J, Gibson MD, Vanleeuwen J. Impact of biogas digesters on cookhouse volatile organic compound exposure for rural Kenyan farmwomen. Journal of Exposure Science and Environmental Epidemiology 25:167-174. </t>
         </is>
@@ -3527,200 +2267,110 @@
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t>Journal of Exposure Science and Environmental Epidemiology 25:167-174.</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>Women living on rural Kenyan smallholder dairy farms burn wood as biofuel in family cookhouses. Unventilated biofuel combustion produces harmful levels of respirable particles and volatile organic compound (VOC) emissions in indoor environments. Biogas digesters, which can generate high methane-content biogas from livestock manure composting were recently installed on 31 farms. The study objectives were to compare VOC exposure profiles for women cooking on farms with and without biogas digesters, and to compare seasonal variations in VOC exposures for those women cooking with biogas. Participants (n=31 biogas farms, n=31 referent farms) wore passive thermal desorption VOC sampling tubes and recorded cookhouse fuel use on time activity sheets for 7 days. Women using biogas spent significantly less time (mean=509 min/week) exposed to cookhouse wood smoke compared with the referent group (mean=1122 min/week) (P&lt;0.01). Total VOC exposure did not differ between farm groups (P=0.14), though concentrations of trans-1,3-dichloropropene, bromoform, and 1,4-dichlorobenzene in biogas cookhouses were significantly lower than in referent cookhouses, even after Bonferroni correction. The composition of VOC species was also significantly different, reflecting the different fuel sources. Biogas digester technologies have great potential for reducing exposure to wood smoke VOCs in low-income countries.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr"/>
       <c r="N14" s="2" t="n">
         <v>44054.54372349186</v>
       </c>
       <c r="O14" s="2" t="n">
         <v>44054.54372349208</v>
       </c>
       <c r="P14" t="b">
         <v>1</v>
       </c>
       <c r="Q14" t="b">
         <v>1</v>
       </c>
       <c r="R14" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S14" t="b">
         <v>1</v>
       </c>
       <c r="T14" t="b">
         <v>0</v>
       </c>
       <c r="U14" t="b">
         <v>0</v>
       </c>
       <c r="V14" t="b">
         <v>0</v>
       </c>
       <c r="W14" t="b">
         <v>0</v>
       </c>
       <c r="X14" t="b">
         <v>0</v>
       </c>
       <c r="Y14" t="b">
         <v>0</v>
       </c>
       <c r="Z14" t="b">
         <v>0</v>
       </c>
       <c r="AA14" t="b">
         <v>0</v>
       </c>
       <c r="AB14" t="b">
         <v>0</v>
       </c>
       <c r="AC14" t="b">
         <v>0</v>
       </c>
       <c r="AD14" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE14" t="b">
         <v>0</v>
       </c>
       <c r="AF14" t="b">
         <v>0</v>
       </c>
       <c r="AG14" t="b">
         <v>0</v>
       </c>
       <c r="AH14" t="b">
         <v>0</v>
       </c>
       <c r="AI14" t="b">
         <v>0</v>
       </c>
       <c r="AJ14" t="b">
         <v>0</v>
       </c>
       <c r="AK14" t="b">
         <v>0</v>
       </c>
       <c r="AL14" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP14" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>101004307</v>
       </c>
       <c r="B15" t="n">
         <v>3384871</v>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr">
         <is>
           <t>10.1111/ina.12224</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Rackes A and Waring MS 2016</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t xml:space="preserve">Rackes A, Waring MS. Do time-averaged, whole-building, effective volatile organic compound (VOC) emissions depend on the air exchange rate? A statistical analysis of trends for 46 VOCs in US offices. Indoor Air 26:642-659. </t>
         </is>
@@ -3742,203 +2392,113 @@
       </c>
       <c r="J15" t="n">
         <v>2016</v>
       </c>
       <c r="K15" t="inlineStr">
         <is>
           <t>Indoor Air 26:642-659.</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>We used existing data to develop distributions of time-averaged air exchange rates (AER), whole-building effective' emission rates of volatile organic compounds (VOC), and other variables for use in Monte Carlo analyses of U.S. offices. With these, we explored whether long-term VOC emission rates were related to the AER over the sector, as has been observed in the short term for some VOCs in single buildings. We fit and compared two statistical models to the data. In the independent emissions model (IEM), emissions were unaffected by other variables, while in the dependent emissions model (DEM), emissions responded to the AER via coupling through a conceptual boundary layer between the air and a lumped emission source. For 20 of 46 VOCs, the DEM was preferable to the IEM and emission rates, though variable, were higher in buildings with higher AERs. Most oxygenated VOCs and some alkanes were well fit by the DEM, while nearly all aromatics and halocarbons were independent. Trends by vapor pressure suggested multiple mechanisms could be involved. The factors of temperature, relative humidity, and building age were almost never associated with effective emission rates. Our findings suggest that effective emissions in real commercial buildings will be difficult to predict from deterministic experiments or models.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr"/>
       <c r="N15" s="2" t="n">
         <v>44054.54372356459</v>
       </c>
       <c r="O15" s="2" t="n">
         <v>44054.54372356489</v>
       </c>
       <c r="P15" t="b">
         <v>1</v>
       </c>
       <c r="Q15" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R15" t="b">
         <v>0</v>
       </c>
       <c r="S15" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T15" t="b">
         <v>0</v>
       </c>
       <c r="U15" t="b">
         <v>0</v>
       </c>
       <c r="V15" t="b">
         <v>0</v>
       </c>
       <c r="W15" t="b">
         <v>0</v>
       </c>
       <c r="X15" t="b">
         <v>0</v>
       </c>
       <c r="Y15" t="b">
         <v>0</v>
       </c>
       <c r="Z15" t="b">
         <v>0</v>
       </c>
       <c r="AA15" t="b">
         <v>0</v>
       </c>
       <c r="AB15" t="b">
         <v>0</v>
       </c>
       <c r="AC15" t="b">
         <v>0</v>
       </c>
       <c r="AD15" t="b">
         <v>0</v>
       </c>
       <c r="AE15" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AF15" t="b">
         <v>0</v>
       </c>
       <c r="AG15" t="b">
         <v>0</v>
       </c>
       <c r="AH15" t="b">
         <v>0</v>
       </c>
       <c r="AI15" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ15" t="b">
         <v>0</v>
       </c>
       <c r="AK15" t="b">
         <v>0</v>
       </c>
       <c r="AL15" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP15" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>101004308</v>
       </c>
       <c r="B16" t="n">
         <v>34936</v>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr">
         <is>
           <t>10.1289/ehp.02110s4573</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Delfino RJ 2002</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t xml:space="preserve">Delfino RJ. Epidemiologic evidence for asthma and exposure to air toxics: linkages between occupational, indoor, and community air pollution research. Environmental Health Perspectives 110:573-590. [Review]. </t>
         </is>
@@ -3957,51 +2517,51 @@
         <is>
           <t>Delfino RJ</t>
         </is>
       </c>
       <c r="J16" t="n">
         <v>2002</v>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t>Environmental Health Perspectives 110:573-590. [Review]</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>Outdoor ambient air pollutant exposures in communities are relevant to the acute exacerbation and  possibly the onset of asthma. However, the complexity of pollutant mixtures and etiologic heterogeneity  of asthma has made it difficult to identify causal components in those mixtures. Occupational exposures  associated with asthma may yield clues to causal components in ambient air pollution because such  exposures are often identifiable as single-chemical agents (e.g., metal compounds). However,  translating occupational to community exposure-response relationships is limited. Of the air toxics found to cause occupational asthma, only formaldehyde has been frequently investigated in epidemiologic  studies of allergic respiratory responses to indoor air, where general consistency can be shown despite  lower ambient exposures. The specific volatile organic compounds (VOCs) identified in association  with occupational asthma are generally not the same as those in studies showing respiratory effects of  VOC mixtures on nonoccupational adult and pediatric asthma. In addition, experimental evidence  indicates that airborne polycyclic aromatic hydrocarbon (PAH) exposures linked to diesel exhaust  particles (DEPs) have proinflammatory effects on airways, but there is insufficient supporting evidence  from the occupational literature of effects of DEPs on asthma or lung function. In contrast,  nonoccupational epidemiologic studies have frequently shown associations between allergic responses  or asthma with exposures to ambient air pollutant mixtures with PAH components, including black  smoke, high home or school traffic density (particularly truck traffic), and environmental tobacco  smoke. Other particle-phase and gaseous co-pollutants are likely causal in these associations as well.  Epidemiologic research on the relationship of both asthma onset and exacerbation to air pollution is  needed to disentangle effects of air toxics from monitored criteria air pollutants such as particle mass.  Community studies should focus on air toxics expected to have adverse respiratory effects based on  biological mechanisms, particularly irritant and immunological pathways to asthma onset and exacerbation.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr"/>
       <c r="N16" s="2" t="n">
         <v>44054.54372363836</v>
       </c>
       <c r="O16" s="2" t="n">
         <v>44054.54372363856</v>
       </c>
       <c r="P16" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q16" t="b">
         <v>0</v>
       </c>
       <c r="R16" t="b">
         <v>0</v>
       </c>
       <c r="S16" t="b">
         <v>0</v>
       </c>
       <c r="T16" t="b">
         <v>0</v>
       </c>
       <c r="U16" t="b">
         <v>0</v>
       </c>
       <c r="V16" t="b">
         <v>0</v>
       </c>
       <c r="W16" t="b">
         <v>0</v>
       </c>
       <c r="X16" t="b">
         <v>0</v>
       </c>
@@ -4014,149 +2574,59 @@
       <c r="AA16" t="b">
         <v>0</v>
       </c>
       <c r="AB16" t="b">
         <v>0</v>
       </c>
       <c r="AC16" t="b">
         <v>0</v>
       </c>
       <c r="AD16" t="b">
         <v>0</v>
       </c>
       <c r="AE16" t="b">
         <v>0</v>
       </c>
       <c r="AF16" t="b">
         <v>0</v>
       </c>
       <c r="AG16" t="b">
         <v>0</v>
       </c>
       <c r="AH16" t="b">
         <v>0</v>
       </c>
       <c r="AI16" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ16" t="b">
         <v>0</v>
       </c>
       <c r="AK16" t="b">
         <v>0</v>
       </c>
       <c r="AL16" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP16" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>101004309</v>
       </c>
       <c r="B17" t="n">
         <v>3860027</v>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr">
         <is>
           <t>10.1007/s11869-016-0422-3</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Song G et al. 2017</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t xml:space="preserve">Song G, Yu A, Sakai K, Khalequzzaman Md, Nakajima T, Kitamura F, Guo P, Yokoyama K, Piao F. Levels of volatile organic compounds in homes in Dalian, China. Air Quality, Atmosphere and Health 10:171-181. </t>
         </is>
@@ -4181,406 +2651,226 @@
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t>Air Quality, Atmosphere and Health 10:171-181.</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>This paper measured selected individual volatile organic compounds (VOCs), including formaldehyde, in residences in Dalian, evaluated the association between the apartment characteristics and VOC concentrations, and explored the associations between chemicals and sick building syndrome (SBS). Higher VOC concentrations were measured indoors than outdoors in summer (August to September) and winter (January to March) in Dalian, and there were no strong correlations between the indoor and outdoor concentrations of most VOCs. This indicates the dominance of indoor sources as compared to outdoor sources. Formaldehyde was the most abundant compound in this study, followed by toluene, benzene, xylene, and styrene. These pollutants increase the occurrence of SBS. Thus, the VOC levels in dwellings in Dalian should be regulated, in view of SBS risks.</t>
         </is>
       </c>
       <c r="M17" t="inlineStr"/>
       <c r="N17" s="2" t="n">
         <v>44054.54372368713</v>
       </c>
       <c r="O17" s="2" t="n">
         <v>44054.54372368754</v>
       </c>
       <c r="P17" t="b">
         <v>1</v>
       </c>
       <c r="Q17" t="b">
         <v>1</v>
       </c>
       <c r="R17" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S17" t="b">
         <v>1</v>
       </c>
       <c r="T17" t="b">
         <v>0</v>
       </c>
       <c r="U17" t="b">
         <v>0</v>
       </c>
       <c r="V17" t="b">
         <v>0</v>
       </c>
       <c r="W17" t="b">
         <v>0</v>
       </c>
       <c r="X17" t="b">
         <v>0</v>
       </c>
       <c r="Y17" t="b">
         <v>0</v>
       </c>
       <c r="Z17" t="b">
         <v>0</v>
       </c>
       <c r="AA17" t="b">
         <v>0</v>
       </c>
       <c r="AB17" t="b">
         <v>0</v>
       </c>
       <c r="AC17" t="b">
         <v>0</v>
       </c>
       <c r="AD17" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE17" t="b">
         <v>0</v>
       </c>
       <c r="AF17" t="b">
         <v>0</v>
       </c>
       <c r="AG17" t="b">
         <v>0</v>
       </c>
       <c r="AH17" t="b">
         <v>0</v>
       </c>
       <c r="AI17" t="b">
         <v>0</v>
       </c>
       <c r="AJ17" t="b">
         <v>0</v>
       </c>
       <c r="AK17" t="b">
         <v>0</v>
       </c>
       <c r="AL17" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP17" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>101004310</v>
       </c>
       <c r="B18" t="n">
         <v>3974792</v>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr">
         <is>
           <t>FDA 2006</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t xml:space="preserve">FDA. U.S. Food and Drug Administration - Total Diet Study market baskets 1991-3 through 2003-4.  </t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>U.S. Food and Drug Administration - Total Diet Study market baskets 1991-3 through 2003-4</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>FDA</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>FDA</t>
         </is>
       </c>
       <c r="J18" t="n">
         <v>2006</v>
       </c>
       <c r="K18" t="inlineStr"/>
       <c r="L18" t="inlineStr"/>
       <c r="M18" t="inlineStr"/>
       <c r="N18" s="2" t="n">
         <v>44054.54372373505</v>
       </c>
       <c r="O18" s="2" t="n">
-        <v>44054.54372373525</v>
+        <v>46163.74433777064</v>
       </c>
       <c r="P18" t="b">
         <v>1</v>
       </c>
       <c r="Q18" t="b">
         <v>1</v>
       </c>
       <c r="R18" t="b">
         <v>0</v>
       </c>
       <c r="S18" t="b">
         <v>0</v>
       </c>
       <c r="T18" t="b">
         <v>0</v>
       </c>
       <c r="U18" t="b">
         <v>0</v>
       </c>
       <c r="V18" t="b">
         <v>0</v>
       </c>
       <c r="W18" t="b">
         <v>0</v>
       </c>
       <c r="X18" t="b">
         <v>0</v>
       </c>
       <c r="Y18" t="b">
         <v>0</v>
       </c>
       <c r="Z18" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA18" t="b">
         <v>0</v>
       </c>
       <c r="AB18" t="b">
         <v>0</v>
       </c>
       <c r="AC18" t="b">
         <v>0</v>
       </c>
       <c r="AD18" t="b">
         <v>0</v>
       </c>
       <c r="AE18" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AF18" t="b">
         <v>0</v>
       </c>
       <c r="AG18" t="b">
         <v>0</v>
       </c>
       <c r="AH18" t="b">
         <v>0</v>
       </c>
       <c r="AI18" t="b">
         <v>0</v>
       </c>
       <c r="AJ18" t="b">
         <v>0</v>
       </c>
       <c r="AK18" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AL18" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP18" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>101004311</v>
       </c>
       <c r="B19" t="n">
         <v>44391</v>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr">
         <is>
           <t>Field RA et al. 1992</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t xml:space="preserve">Field RA, Phillips JL, Goldstone ME, Lester JN, Perry R. Indoor/outdoor interactions during an air pollution event in central London. Environmental Technology 13:391-408. </t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Indoor/outdoor interactions during an air pollution event in central London</t>
@@ -4601,200 +2891,110 @@
       </c>
       <c r="K19" t="inlineStr">
         <is>
           <t>Environmental Technology 13:391-408.</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>BIOSIS  COPYRIGHT: BIOL ABS.  Measurement of a wide range of atmospheric contaminants was undertaken during a recent air pollution event in central London (UK). Two neighbouring sites were used; one in a naturally ventilated office and one measuring outdoor air 5 m from the roadside. In the outdoor environment pollutants were up to ten times higher than their long term average values. Several of the indoor parameters showed similar increases. However the volatile organic compounds measured indoors showed differing behavior t volatile organic compounds measured outdoors. It is suggested that fog, which was present throughout the week acted as a scavenger, preventing complete infiltration into the indoor environment.</t>
         </is>
       </c>
       <c r="M19" t="inlineStr"/>
       <c r="N19" s="2" t="n">
         <v>44054.5437237825</v>
       </c>
       <c r="O19" s="2" t="n">
         <v>44054.54372378268</v>
       </c>
       <c r="P19" t="b">
         <v>1</v>
       </c>
       <c r="Q19" t="b">
         <v>1</v>
       </c>
       <c r="R19" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S19" t="b">
         <v>1</v>
       </c>
       <c r="T19" t="b">
         <v>0</v>
       </c>
       <c r="U19" t="b">
         <v>0</v>
       </c>
       <c r="V19" t="b">
         <v>0</v>
       </c>
       <c r="W19" t="b">
         <v>0</v>
       </c>
       <c r="X19" t="b">
         <v>0</v>
       </c>
       <c r="Y19" t="b">
         <v>0</v>
       </c>
       <c r="Z19" t="b">
         <v>0</v>
       </c>
       <c r="AA19" t="b">
         <v>0</v>
       </c>
       <c r="AB19" t="b">
         <v>0</v>
       </c>
       <c r="AC19" t="b">
         <v>0</v>
       </c>
       <c r="AD19" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE19" t="b">
         <v>0</v>
       </c>
       <c r="AF19" t="b">
         <v>0</v>
       </c>
       <c r="AG19" t="b">
         <v>0</v>
       </c>
       <c r="AH19" t="b">
         <v>0</v>
       </c>
       <c r="AI19" t="b">
         <v>0</v>
       </c>
       <c r="AJ19" t="b">
         <v>0</v>
       </c>
       <c r="AK19" t="b">
         <v>0</v>
       </c>
       <c r="AL19" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP19" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>101004312</v>
       </c>
       <c r="B20" t="n">
         <v>4695421</v>
       </c>
       <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr">
         <is>
           <t>10.1163/156856106779024445</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Kim S et al. 2006</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t xml:space="preserve">Kim S, Kim JinA, An JaeY, Kim HJ, Moon SJ. Development of a test method using a VOC analyzer to measure VOC emission from adhesives for building materials.  </t>
         </is>
@@ -4815,200 +3015,110 @@
         </is>
       </c>
       <c r="J20" t="n">
         <v>2006</v>
       </c>
       <c r="K20" t="inlineStr"/>
       <c r="L20" t="inlineStr">
         <is>
           <t>A volatile organic compound (VOC) analyzer is a portable device to measure the four main aromatic hydrocarbon gases: toluene, ethylbenzene, xylene and styrene. With the VOC analyzer, a semiconductor gas sensor eliminates the need for the carrier gas which is required for conventional gas chromatography. In addition, since the semiconductor gas sensor is supersensitive to gas components, it is not necessary to use a conventional gas concentrator or other complicated equipment. Compared with other measurement methods, the VOC analyzer is useful for measuring toluene, ethylbenzene, xylene and styrene in new buildings because of its ease in obtaining field results and repeating the test. For easy, fast and economic testing of total (TVOC) emission from adhesives used for building materials, we developed a test method using the VOC analyzer and compared its measurement of VOC emissions from building materials such as adhesives, paints and wood-based panels with that of the 20-1 chamber method, which is the standardized test method in Korea. There was a good correlation between the TVOC emission concentrations determined by the VOC analyzer and the TVOC emission factor (EF) by the 20-1 chamber. Based on this good correlation, the VOC analyzer is expected to gain widespread use in the manufacturing field application where a quick and easy test for VOC emission from adhesives for building materials is required. Furthermore, the VOC analyzer offers the potential to become an easier, faster and more economical technique than the currently used standard methods.</t>
         </is>
       </c>
       <c r="M20" t="inlineStr"/>
       <c r="N20" s="2" t="n">
         <v>44054.54372382851</v>
       </c>
       <c r="O20" s="2" t="n">
         <v>44054.5437238287</v>
       </c>
       <c r="P20" t="b">
         <v>1</v>
       </c>
       <c r="Q20" t="b">
         <v>1</v>
       </c>
       <c r="R20" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S20" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T20" t="b">
         <v>0</v>
       </c>
       <c r="U20" t="b">
         <v>0</v>
       </c>
       <c r="V20" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W20" t="b">
         <v>0</v>
       </c>
       <c r="X20" t="b">
         <v>0</v>
       </c>
       <c r="Y20" t="b">
         <v>0</v>
       </c>
       <c r="Z20" t="b">
         <v>0</v>
       </c>
       <c r="AA20" t="b">
         <v>0</v>
       </c>
       <c r="AB20" t="b">
         <v>0</v>
       </c>
       <c r="AC20" t="b">
         <v>0</v>
       </c>
       <c r="AD20" t="b">
         <v>0</v>
       </c>
       <c r="AE20" t="b">
         <v>0</v>
       </c>
       <c r="AF20" t="b">
         <v>0</v>
       </c>
       <c r="AG20" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH20" t="b">
         <v>0</v>
       </c>
       <c r="AI20" t="b">
         <v>0</v>
       </c>
       <c r="AJ20" t="b">
         <v>0</v>
       </c>
       <c r="AK20" t="b">
         <v>0</v>
       </c>
       <c r="AL20" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP20" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>101004313</v>
       </c>
       <c r="B21" t="n">
         <v>4912389</v>
       </c>
       <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr"/>
       <c r="E21" t="inlineStr">
         <is>
           <t>Tanaka-Kagawa T et al. 2005</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t xml:space="preserve">Tanaka-Kagawa T, Uchiyama S, Matsushima E, Sasaki A, Kobayashi H, Kobayashi H, Yagi M, Tsuno M, Arao M, Ikemoto K, Yamasaki M, Nakashima A, Shimizu Y, Otsubo Y, Ando M, Jinno H, Tokunaga H. Survey of volatile organic compounds found in indoor and outdoor air samples from Japan. Kokuritsu Iyakuhin Shokuhin Eisei Kenkyūjo Hōkoku / Bulletin of the National Institute of Health Sciences 27-31. </t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Survey of volatile organic compounds found in indoor and outdoor air samples from Japan</t>
@@ -5029,200 +3139,110 @@
       </c>
       <c r="K21" t="inlineStr">
         <is>
           <t>Kokuritsu Iyakuhin Shokuhin Eisei Kenkyūjo Hōkoku / Bulletin of the National Institute of Health Sciences 27-31.</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>Indoor air quality is currently a growing concern, mainly due to the incidence of sick building syndrome and building related illness. To better understand indoor air quality in Japan, both indoor and outdoor air samples were collected from 50 residences in Iwate, Yamanashi, Shiga, Hyogo, Kochi and Fukuoka Prefectures. More than 100 volatile organic compounds (VOCs) were analyzed by thermal desorption-gas chromatography/mass spectrometry method. The most abundant class of compounds present in the indoor air samples were identified (i.e. alkanes, alkylbenzenes and terpenes). For 30% of the indoor air samples, the sum of each VOC exceeded the current provisional guideline value for total VOC (TVOC, 400 microg/m3). The major component of these samples included linear and branched-chain alkanes (possibly derived from fossil fuels), 1,4-dichlorobenzene (a moth repellent), alpha-pinene (emission from woody building materials) and limonene (probably derived from aroma products). As an unexpected result, one residence was polluted with an extremely high concentration of 1,1,1,2-tetrafluoroethane (720 microg/m3), suggesting accidental leakage from a household appliance such as a refrigerator. The results presented in this paper are important in establishing the Japanese target compound list for TVOC analysis, as well as defining the current status of indoor air quality in Japan.</t>
         </is>
       </c>
       <c r="M21" t="inlineStr"/>
       <c r="N21" s="2" t="n">
         <v>44054.54372389859</v>
       </c>
       <c r="O21" s="2" t="n">
         <v>44054.54372389879</v>
       </c>
       <c r="P21" t="b">
         <v>1</v>
       </c>
       <c r="Q21" t="b">
         <v>1</v>
       </c>
       <c r="R21" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S21" t="b">
         <v>1</v>
       </c>
       <c r="T21" t="b">
         <v>0</v>
       </c>
       <c r="U21" t="b">
         <v>0</v>
       </c>
       <c r="V21" t="b">
         <v>0</v>
       </c>
       <c r="W21" t="b">
         <v>0</v>
       </c>
       <c r="X21" t="b">
         <v>0</v>
       </c>
       <c r="Y21" t="b">
         <v>0</v>
       </c>
       <c r="Z21" t="b">
         <v>0</v>
       </c>
       <c r="AA21" t="b">
         <v>0</v>
       </c>
       <c r="AB21" t="b">
         <v>0</v>
       </c>
       <c r="AC21" t="b">
         <v>0</v>
       </c>
       <c r="AD21" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE21" t="b">
         <v>0</v>
       </c>
       <c r="AF21" t="b">
         <v>0</v>
       </c>
       <c r="AG21" t="b">
         <v>0</v>
       </c>
       <c r="AH21" t="b">
         <v>0</v>
       </c>
       <c r="AI21" t="b">
         <v>0</v>
       </c>
       <c r="AJ21" t="b">
         <v>0</v>
       </c>
       <c r="AK21" t="b">
         <v>0</v>
       </c>
       <c r="AL21" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP21" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>101004314</v>
       </c>
       <c r="B22" t="n">
         <v>5155643</v>
       </c>
       <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr">
         <is>
           <t>California Office of Environmental Health Hazard Assessment (OEHHA) 2006</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t xml:space="preserve">California Office of Environmental Health Hazard Assessment (OEHHA). Public health goals for chemicals in drinking water: 1,1,2-trichloroethane. California: California Environmental Protection Agency, Office of Environmental Health Hazard Assessment, Pesticide and Environmental Toxicology Branch. </t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Public health goals for chemicals in drinking water: 1,1,2-trichloroethane</t>
@@ -5230,209 +3250,119 @@
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>California Office of Environmental Health Hazard Assessment (OEHHA)</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>California Office of Environmental Health Hazard Assessment (OEHHA)</t>
         </is>
       </c>
       <c r="J22" t="n">
         <v>2006</v>
       </c>
       <c r="K22" t="inlineStr">
         <is>
           <t>California: California Environmental Protection Agency, Office of Environmental Health Hazard Assessment, Pesticide and Environmental Toxicology Branch.</t>
         </is>
       </c>
       <c r="L22" t="inlineStr"/>
       <c r="M22" t="inlineStr"/>
       <c r="N22" s="2" t="n">
         <v>44054.54372394671</v>
       </c>
       <c r="O22" s="2" t="n">
-        <v>44054.5437239469</v>
+        <v>46157.55242668086</v>
       </c>
       <c r="P22" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q22" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R22" t="b">
         <v>0</v>
       </c>
       <c r="S22" t="b">
         <v>0</v>
       </c>
       <c r="T22" t="b">
         <v>0</v>
       </c>
       <c r="U22" t="b">
         <v>0</v>
       </c>
       <c r="V22" t="b">
         <v>0</v>
       </c>
       <c r="W22" t="b">
         <v>0</v>
       </c>
       <c r="X22" t="b">
         <v>0</v>
       </c>
       <c r="Y22" t="b">
         <v>0</v>
       </c>
       <c r="Z22" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AA22" t="b">
         <v>0</v>
       </c>
       <c r="AB22" t="b">
         <v>0</v>
       </c>
       <c r="AC22" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AD22" t="b">
         <v>0</v>
       </c>
       <c r="AE22" t="b">
         <v>0</v>
       </c>
       <c r="AF22" t="b">
         <v>0</v>
       </c>
       <c r="AG22" t="b">
         <v>0</v>
       </c>
       <c r="AH22" t="b">
         <v>0</v>
       </c>
       <c r="AI22" t="b">
         <v>0</v>
       </c>
       <c r="AJ22" t="b">
         <v>0</v>
       </c>
       <c r="AK22" t="b">
         <v>0</v>
       </c>
       <c r="AL22" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP22" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>101004315</v>
       </c>
       <c r="B23" t="n">
         <v>5160101</v>
       </c>
       <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr">
         <is>
           <t>NCI 1978</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t xml:space="preserve">NCI. Bioassay of 1,1,2-trichloroethane for possible carcinogenicity, CAS no. 79-00-5. (NCI-CG-TR-74). Bethesda, MD: National Institutes of Health, National Cancer Institute, Division of Cancer Cause and Prevention. </t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Bioassay of 1,1,2-trichloroethane for possible carcinogenicity, CAS no. 79-00-5</t>
@@ -5511,140 +3441,50 @@
       </c>
       <c r="AE23" t="b">
         <v>0</v>
       </c>
       <c r="AF23" t="b">
         <v>0</v>
       </c>
       <c r="AG23" t="b">
         <v>0</v>
       </c>
       <c r="AH23" t="b">
         <v>0</v>
       </c>
       <c r="AI23" t="b">
         <v>0</v>
       </c>
       <c r="AJ23" t="b">
         <v>0</v>
       </c>
       <c r="AK23" t="b">
         <v>0</v>
       </c>
       <c r="AL23" t="b">
         <v>0</v>
       </c>
-      <c r="AM23" t="b">
-[...88 lines deleted...]
-      </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>101004316</v>
       </c>
       <c r="B24" t="n">
         <v>5160134</v>
       </c>
       <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr"/>
       <c r="E24" t="inlineStr">
         <is>
           <t>ATSDR 1989</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t xml:space="preserve">ATSDR. Toxicological profile for 1,2-dichloropropane. Atlanta, GA: U.S. Department of Health and Human Services, U.S. Public Health Service. </t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>Toxicological profile for 1,2-dichloropropane</t>
         </is>
       </c>
@@ -5660,51 +3500,51 @@
       </c>
       <c r="J24" t="n">
         <v>1989</v>
       </c>
       <c r="K24" t="inlineStr">
         <is>
           <t>Atlanta, GA: U.S. Department of Health and Human Services, U.S. Public Health Service.</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>The ATSDR toxicological profile succinctly characterizes the toxicologic and adverse health effects information for the hazardous substance described here. Each peer-reviewed profile identifies and reviews the key literature that describes a hazardous substance's toxicologic properties. Other pertinent literature is also presented, but is described in less detail than the key studies.</t>
         </is>
       </c>
       <c r="M24" t="inlineStr"/>
       <c r="N24" s="2" t="n">
         <v>44054.54372403811</v>
       </c>
       <c r="O24" s="2" t="n">
         <v>44054.5437240383</v>
       </c>
       <c r="P24" t="b">
         <v>1</v>
       </c>
       <c r="Q24" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R24" t="b">
         <v>0</v>
       </c>
       <c r="S24" t="b">
         <v>0</v>
       </c>
       <c r="T24" t="b">
         <v>0</v>
       </c>
       <c r="U24" t="b">
         <v>0</v>
       </c>
       <c r="V24" t="b">
         <v>0</v>
       </c>
       <c r="W24" t="b">
         <v>0</v>
       </c>
       <c r="X24" t="b">
         <v>0</v>
       </c>
       <c r="Y24" t="b">
         <v>0</v>
       </c>
@@ -5714,149 +3554,59 @@
       <c r="AA24" t="b">
         <v>0</v>
       </c>
       <c r="AB24" t="b">
         <v>0</v>
       </c>
       <c r="AC24" t="b">
         <v>0</v>
       </c>
       <c r="AD24" t="b">
         <v>0</v>
       </c>
       <c r="AE24" t="b">
         <v>0</v>
       </c>
       <c r="AF24" t="b">
         <v>0</v>
       </c>
       <c r="AG24" t="b">
         <v>0</v>
       </c>
       <c r="AH24" t="b">
         <v>0</v>
       </c>
       <c r="AI24" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ24" t="b">
         <v>0</v>
       </c>
       <c r="AK24" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AL24" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP24" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>101004317</v>
       </c>
       <c r="B25" t="n">
         <v>5176387</v>
       </c>
       <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr"/>
       <c r="E25" t="inlineStr">
         <is>
           <t>OECD 2003</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t xml:space="preserve">OECD. Assessment report for post-SIDS testing results: 1,1,2 trichloroethane.  </t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Assessment report for post-SIDS testing results: 1,1,2 trichloroethane</t>
@@ -5931,140 +3681,50 @@
       </c>
       <c r="AE25" t="b">
         <v>0</v>
       </c>
       <c r="AF25" t="b">
         <v>0</v>
       </c>
       <c r="AG25" t="b">
         <v>0</v>
       </c>
       <c r="AH25" t="b">
         <v>0</v>
       </c>
       <c r="AI25" t="b">
         <v>0</v>
       </c>
       <c r="AJ25" t="b">
         <v>0</v>
       </c>
       <c r="AK25" t="b">
         <v>0</v>
       </c>
       <c r="AL25" t="b">
         <v>0</v>
       </c>
-      <c r="AM25" t="b">
-[...88 lines deleted...]
-      </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>101004318</v>
       </c>
       <c r="B26" t="n">
         <v>5176388</v>
       </c>
       <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr"/>
       <c r="E26" t="inlineStr">
         <is>
           <t>OECD 2000</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t xml:space="preserve">OECD. SIDS initial assessment report: 1,1,2 trichloroethane.  </t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>SIDS initial assessment report: 1,1,2 trichloroethane</t>
         </is>
       </c>
@@ -6137,140 +3797,50 @@
       </c>
       <c r="AE26" t="b">
         <v>0</v>
       </c>
       <c r="AF26" t="b">
         <v>0</v>
       </c>
       <c r="AG26" t="b">
         <v>0</v>
       </c>
       <c r="AH26" t="b">
         <v>0</v>
       </c>
       <c r="AI26" t="b">
         <v>0</v>
       </c>
       <c r="AJ26" t="b">
         <v>0</v>
       </c>
       <c r="AK26" t="b">
         <v>0</v>
       </c>
       <c r="AL26" t="b">
         <v>0</v>
       </c>
-      <c r="AM26" t="b">
-[...88 lines deleted...]
-      </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>101004319</v>
       </c>
       <c r="B27" t="n">
         <v>5424443</v>
       </c>
       <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr">
         <is>
           <t>10.1007/s13762-018-1641-y</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Ramadan J, Yassin R, and Alshammari BZ 2019</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t xml:space="preserve">Ramadan J, Yassin R, Alshammari BZ. Health risk assessment associated with volatile organic compounds in a parking garage.  </t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
@@ -6282,203 +3852,113 @@
         <is>
           <t>Ramadan J, Yassin R, Alshammari BZ</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>Ramadan J, Yassin R, and Alshammari BZ</t>
         </is>
       </c>
       <c r="J27" t="n">
         <v>2019</v>
       </c>
       <c r="K27" t="inlineStr"/>
       <c r="L27" t="inlineStr"/>
       <c r="M27" t="inlineStr"/>
       <c r="N27" s="2" t="n">
         <v>44054.54372417609</v>
       </c>
       <c r="O27" s="2" t="n">
         <v>44054.54372417627</v>
       </c>
       <c r="P27" t="b">
         <v>1</v>
       </c>
       <c r="Q27" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R27" t="b">
         <v>0</v>
       </c>
       <c r="S27" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T27" t="b">
         <v>0</v>
       </c>
       <c r="U27" t="b">
         <v>0</v>
       </c>
       <c r="V27" t="b">
         <v>0</v>
       </c>
       <c r="W27" t="b">
         <v>0</v>
       </c>
       <c r="X27" t="b">
         <v>0</v>
       </c>
       <c r="Y27" t="b">
         <v>0</v>
       </c>
       <c r="Z27" t="b">
         <v>0</v>
       </c>
       <c r="AA27" t="b">
         <v>0</v>
       </c>
       <c r="AB27" t="b">
         <v>0</v>
       </c>
       <c r="AC27" t="b">
         <v>0</v>
       </c>
       <c r="AD27" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE27" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AF27" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG27" t="b">
         <v>0</v>
       </c>
       <c r="AH27" t="b">
         <v>0</v>
       </c>
       <c r="AI27" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ27" t="b">
         <v>0</v>
       </c>
       <c r="AK27" t="b">
         <v>0</v>
       </c>
       <c r="AL27" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP27" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>101004320</v>
       </c>
       <c r="B28" t="n">
         <v>5431563</v>
       </c>
       <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr">
         <is>
           <t>10.1016/j.scitotenv.2019.01.250</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>Huang Y et al. 2019</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t xml:space="preserve">Huang Y, Su T, Wang L, Wang N, Xue Y, Dai W, Lee SC, Cao J, Ho SSH. Evaluation and characterization of volatile air toxics indoors in a heavy polluted city of northwestern China in wintertime. Science of the Total Environment 662:470-480. </t>
         </is>
@@ -6503,200 +3983,110 @@
       </c>
       <c r="K28" t="inlineStr">
         <is>
           <t>Science of the Total Environment 662:470-480.</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
           <t>Hazardous volatile organic compounds (VOCs) and carbonyls were evaluated in typical dwellings in Xi'an in northwestern China in wintertime. High indoor concentrations were observed for formaldehyde, acetone, naphthalene, methylene chloride and acetaldehyde, associated with characteristic pollution sources. In comparison, many of the target VOCs were higher in Chinese dwellings than those in other countries, suggesting the significances of indoor pollutions in China. Source apportionment with receptor model shows that furniture and building materials (44.5%), paints and adhesives (11.9%), household products (17.3%), smoking (14.5%), and cooking (9.8%) are the major contributors to the indoor VOCs and carbonyls. The health risk assessment shows that the cancer risks for formaldehyde (5.73 × 10-5), 1,3-butadiene (2.07 × 10-5) and 1,2-dichloroethane (1.44 × 10-5) were much higher than the acceptable level of 1 × 10-6 recommended by International Register for Certified Auditors (IRCA). The hazard quotient (HQ) of target VOCs were far less than the threshold (HQ = 1). Moreover, the practical efficiency of household air purifier in removal of the VOCs and carbonyls was examined first time in dwellings in northern China. The results prove that most of the indoor organic pollutants and their cancer risk to humans can be efficiently reduced, particularly for formaldehyde and 1,3-butadiene. The findings of the study offer useful preliminary and updated information on current indoor air toxics levels, dominant pollution sources and their potential health risks to residents in northwest China.</t>
         </is>
       </c>
       <c r="M28" t="inlineStr"/>
       <c r="N28" s="2" t="n">
         <v>44054.54372424668</v>
       </c>
       <c r="O28" s="2" t="n">
         <v>44054.54372424688</v>
       </c>
       <c r="P28" t="b">
         <v>1</v>
       </c>
       <c r="Q28" t="b">
         <v>1</v>
       </c>
       <c r="R28" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S28" t="b">
         <v>1</v>
       </c>
       <c r="T28" t="b">
         <v>0</v>
       </c>
       <c r="U28" t="b">
         <v>0</v>
       </c>
       <c r="V28" t="b">
         <v>0</v>
       </c>
       <c r="W28" t="b">
         <v>0</v>
       </c>
       <c r="X28" t="b">
         <v>0</v>
       </c>
       <c r="Y28" t="b">
         <v>0</v>
       </c>
       <c r="Z28" t="b">
         <v>0</v>
       </c>
       <c r="AA28" t="b">
         <v>0</v>
       </c>
       <c r="AB28" t="b">
         <v>0</v>
       </c>
       <c r="AC28" t="b">
         <v>0</v>
       </c>
       <c r="AD28" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE28" t="b">
         <v>0</v>
       </c>
       <c r="AF28" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG28" t="b">
         <v>0</v>
       </c>
       <c r="AH28" t="b">
         <v>0</v>
       </c>
       <c r="AI28" t="b">
         <v>0</v>
       </c>
       <c r="AJ28" t="b">
         <v>0</v>
       </c>
       <c r="AK28" t="b">
         <v>0</v>
       </c>
       <c r="AL28" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP28" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>101004321</v>
       </c>
       <c r="B29" t="n">
         <v>57058</v>
       </c>
       <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr">
         <is>
           <t>10.1016/j.atmosenv.2004.02.040</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>Nazaroff WW and Weschler CJ 2004</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t xml:space="preserve">Nazaroff WW, Weschler CJ. Cleaning products and air fresheners: exposure to primary and secondary air pollutants. Atmospheric Environment 38:2841-2865. </t>
         </is>
@@ -6716,51 +4106,51 @@
           <t>Nazaroff WW and Weschler CJ</t>
         </is>
       </c>
       <c r="J29" t="n">
         <v>2004</v>
       </c>
       <c r="K29" t="inlineStr">
         <is>
           <t>Atmospheric Environment 38:2841-2865.</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
           <t>#Building occupants, including cleaning personnel, are exposed to a wide variety of airborne chemicals when cleaning agents and air fresheners are used in buildings. Certain of these chemicals are listed by the state of California as toxic air contaminants (TACs) and a subset of these are regulated by the US federal government as hazardous air pollutants (HAPs). California's Proposition 65 list of species recognized as carcinogens or reproductive toxicants also includes constituents of certain cleaning products and air fresheners. In addition, many cleaning agents and air fresheners contain chemicals that can react with other air contaminants to yield potentially harmful secondary products. For example, terpenes can react rapidly with ozone in indoor air generating many secondary pollutants, including TACs such as formaldehyde. Furthermore, ozoneûterpene reactions produce the hydroxyl radical, which reacts rapidly with organics, leading to the formation of other potentially toxic air pollutants. Indoor reactive chemistry involving the nitrate radical and cleaning-product constituents is also of concern, since it produces organic nitrates as well as some of the same oxidation products generated by ozone and hydroxyl radicals.
 Few studies have directly addressed the indoor concentrations of TACs that might result from primary emissions or secondary pollutant formation following the use of cleaning agents and air fresheners. In this paper, we combine direct empirical evidence with the basic principles of indoor pollutant behavior and with information from relevant studies, to analyze and critically assess air pollutant exposures resulting from the use of cleaning products and air fresheners. Attention is focused on compounds that are listed as HAPs, TACs or Proposition 65 carcinogens/reproductive toxicants and compounds that can readily react to generate secondary pollutants. The toxicity of many of these secondary pollutants has yet to be evaluated. The inhalation intake of airborne organic compounds from cleaning product use is estimated to be of the order of 10 mg d-1 person-1 in California. More than two dozen research articles present evidence of adverse health effects from inhalation exposure associated with cleaning or cleaning products. Exposure to primary and secondary pollutants depends on the complex interplay of many sets of factors and processes, including cleaning product composition, usage, building occupancy, emission dynamics, transport and mixing, building ventilation, sorptive interactions with building surfaces, and reactive chemistry. Current understanding is sufficient to describe the influence of these variables qualitatively in most cases and quantitatively in a few.</t>
         </is>
       </c>
       <c r="M29" t="inlineStr"/>
       <c r="N29" s="2" t="n">
         <v>44054.54372429558</v>
       </c>
       <c r="O29" s="2" t="n">
         <v>44054.54372429578</v>
       </c>
       <c r="P29" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q29" t="b">
         <v>0</v>
       </c>
       <c r="R29" t="b">
         <v>0</v>
       </c>
       <c r="S29" t="b">
         <v>0</v>
       </c>
       <c r="T29" t="b">
         <v>0</v>
       </c>
       <c r="U29" t="b">
         <v>0</v>
       </c>
       <c r="V29" t="b">
         <v>0</v>
       </c>
       <c r="W29" t="b">
         <v>0</v>
       </c>
       <c r="X29" t="b">
         <v>0</v>
       </c>
@@ -6773,149 +4163,59 @@
       <c r="AA29" t="b">
         <v>0</v>
       </c>
       <c r="AB29" t="b">
         <v>0</v>
       </c>
       <c r="AC29" t="b">
         <v>0</v>
       </c>
       <c r="AD29" t="b">
         <v>0</v>
       </c>
       <c r="AE29" t="b">
         <v>0</v>
       </c>
       <c r="AF29" t="b">
         <v>0</v>
       </c>
       <c r="AG29" t="b">
         <v>0</v>
       </c>
       <c r="AH29" t="b">
         <v>0</v>
       </c>
       <c r="AI29" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ29" t="b">
         <v>0</v>
       </c>
       <c r="AK29" t="b">
         <v>0</v>
       </c>
       <c r="AL29" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP29" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>101004322</v>
       </c>
       <c r="B30" t="n">
         <v>5736601</v>
       </c>
       <c r="C30" t="inlineStr"/>
       <c r="D30" t="inlineStr">
         <is>
           <t>10.1016/j.envint.2019.02.035</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Li Y, Cakmak S, and Zhu J 2019</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t xml:space="preserve">Li Y, Cakmak S, Zhu J. Profiles and monthly variations of selected volatile organic compounds in indoor air in Canadian homes: Results of Canadian national indoor air survey 2012-2013. Environment International 126:134-144. </t>
         </is>
@@ -6940,200 +4240,110 @@
       </c>
       <c r="K30" t="inlineStr">
         <is>
           <t>Environment International 126:134-144.</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>Volatile organic compounds (VOCs) are important pollutants in indoor air. A major survey campaign was carried out over a 24-month period in 2012 and 2013 to monitor 88 selected VOCs in 3524 Canadian residential homes as part of the Canadian Health Measures Survey (CHMS). Among the 88 VOCs six (limonene, decamethylcyclopentasiloxane, toluene, hexanal, nonanal and α-pinene) were present in the highest concentrations with a combined geometric mean value (63.22 μg/m3) accounting for more than half (54%) of the sum of all 88 VOCs. The geometric means of the majority of the VOCs obtained from this study were not significantly different from the levels of VOCs that were measured in a previous CHMS data collection cycle between 2009 and 2011. This study also further confirmed higher concentrations of the majority of measured VOCs in apartments compared to houses; and of several tobacco-related VOCs (benzene, styrene, naphthalene, 2-butanone, 2-methyl-1,3-butadiene, 2-furancarboxaldehyde, 2,5-dimethylfuran, benzofuran and phenol) in smoking homes. Furthermore, concentrations of aromatic and aliphatic hydrocarbons were higher in winter and in the months of June and July. Oxygenated hydrocarbons such as aldehydes, alcohols and ketones, on the other hand, were found to be higher in warmer months and peaked in summer months. These results provide valuable information on the levels of selected VOCs of which many have been monitored for the first time in Canadian homes, and can be used to estimate population exposure.</t>
         </is>
       </c>
       <c r="M30" t="inlineStr"/>
       <c r="N30" s="2" t="n">
         <v>44054.54372436614</v>
       </c>
       <c r="O30" s="2" t="n">
         <v>44054.54372436632</v>
       </c>
       <c r="P30" t="b">
         <v>1</v>
       </c>
       <c r="Q30" t="b">
         <v>1</v>
       </c>
       <c r="R30" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S30" t="b">
         <v>1</v>
       </c>
       <c r="T30" t="b">
         <v>0</v>
       </c>
       <c r="U30" t="b">
         <v>0</v>
       </c>
       <c r="V30" t="b">
         <v>0</v>
       </c>
       <c r="W30" t="b">
         <v>0</v>
       </c>
       <c r="X30" t="b">
         <v>0</v>
       </c>
       <c r="Y30" t="b">
         <v>0</v>
       </c>
       <c r="Z30" t="b">
         <v>0</v>
       </c>
       <c r="AA30" t="b">
         <v>0</v>
       </c>
       <c r="AB30" t="b">
         <v>0</v>
       </c>
       <c r="AC30" t="b">
         <v>0</v>
       </c>
       <c r="AD30" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE30" t="b">
         <v>0</v>
       </c>
       <c r="AF30" t="b">
         <v>0</v>
       </c>
       <c r="AG30" t="b">
         <v>0</v>
       </c>
       <c r="AH30" t="b">
         <v>0</v>
       </c>
       <c r="AI30" t="b">
         <v>0</v>
       </c>
       <c r="AJ30" t="b">
         <v>0</v>
       </c>
       <c r="AK30" t="b">
         <v>0</v>
       </c>
       <c r="AL30" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP30" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>101004323</v>
       </c>
       <c r="B31" t="n">
         <v>5852052</v>
       </c>
       <c r="C31" t="inlineStr"/>
       <c r="D31" t="inlineStr"/>
       <c r="E31" t="inlineStr">
         <is>
           <t>Sihua L et al. 2007</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t xml:space="preserve">Sihua L, Ying L, Min S, Shan H. Chemical speciation and anthropogenic sources of ambient volatile organic compounds (VOCs) during summer in Beijing, 2004.  </t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>Chemical speciation and anthropogenic sources of ambient volatile organic compounds (VOCs) during summer in Beijing, 2004</t>
@@ -7147,203 +4357,113 @@
       <c r="I31" t="inlineStr">
         <is>
           <t>Sihua L et al.</t>
         </is>
       </c>
       <c r="J31" t="n">
         <v>2007</v>
       </c>
       <c r="K31" t="inlineStr"/>
       <c r="L31" t="inlineStr">
         <is>
           <t>Volatile organic compounds (VOCs) were measured at six sites in Beijing in August, 2004. Up to 148 VOC species, including C3 to C12 alkanes, C3 to C11 alkenes, C6 to C12 aromatics, and halogenated hydrocarbons, were quantified. Although the concentrations differed at the sites, the chemical compositions were similar, except for the Tongzhou site where aromatics were significantly high in the air. Based on the source profiles measured from previous studies, the source apportionment of ambient VOCs was preformed by deploying the chemical mass balance (CMB) model. The results show that urban VOCs are predominant from mobile source emissions, which contribute more than 50% of the VOCs (in mass concentrations) to ambient air at most sites. Other important sources are gasoline evaporation, painting, and solvents. The exception is at the Tongzhou site where vehicle exhaust, painting, and solvents have about equal contribution, around 35% of the ambient VOC concentration. As the receptor model is not valid for deriving the sources of reactive species, such as isoprene and 1,3-butadiene, other methodologies need to be further explored.</t>
         </is>
       </c>
       <c r="M31" t="inlineStr"/>
       <c r="N31" s="2" t="n">
         <v>44054.54372441275</v>
       </c>
       <c r="O31" s="2" t="n">
         <v>44054.54372441294</v>
       </c>
       <c r="P31" t="b">
         <v>1</v>
       </c>
       <c r="Q31" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R31" t="b">
         <v>0</v>
       </c>
       <c r="S31" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T31" t="b">
         <v>0</v>
       </c>
       <c r="U31" t="b">
         <v>0</v>
       </c>
       <c r="V31" t="b">
         <v>0</v>
       </c>
       <c r="W31" t="b">
         <v>0</v>
       </c>
       <c r="X31" t="b">
         <v>0</v>
       </c>
       <c r="Y31" t="b">
         <v>0</v>
       </c>
       <c r="Z31" t="b">
         <v>0</v>
       </c>
       <c r="AA31" t="b">
         <v>0</v>
       </c>
       <c r="AB31" t="b">
         <v>0</v>
       </c>
       <c r="AC31" t="b">
         <v>0</v>
       </c>
       <c r="AD31" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE31" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AF31" t="b">
         <v>0</v>
       </c>
       <c r="AG31" t="b">
         <v>0</v>
       </c>
       <c r="AH31" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI31" t="b">
         <v>1</v>
       </c>
       <c r="AJ31" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AK31" t="b">
         <v>0</v>
       </c>
       <c r="AL31" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP31" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>101004324</v>
       </c>
       <c r="B32" t="n">
         <v>5967010</v>
       </c>
       <c r="C32" t="inlineStr"/>
       <c r="D32" t="inlineStr">
         <is>
           <t>10.1177/0021998309344643</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>Kim S and Park JinC 2010</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t xml:space="preserve">Kim S, Park JinC. Environment-friendly Hwangtoh Composite Materials Using Water Soluble Resin for Indoor Air Quality and Human Health.  </t>
         </is>
@@ -7360,200 +4480,110 @@
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>Kim S and Park JinC</t>
         </is>
       </c>
       <c r="J32" t="n">
         <v>2010</v>
       </c>
       <c r="K32" t="inlineStr"/>
       <c r="L32" t="inlineStr"/>
       <c r="M32" t="inlineStr"/>
       <c r="N32" s="2" t="n">
         <v>44054.54372464385</v>
       </c>
       <c r="O32" s="2" t="n">
         <v>44054.54372464406</v>
       </c>
       <c r="P32" t="b">
         <v>1</v>
       </c>
       <c r="Q32" t="b">
         <v>1</v>
       </c>
       <c r="R32" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S32" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T32" t="b">
         <v>0</v>
       </c>
       <c r="U32" t="b">
         <v>0</v>
       </c>
       <c r="V32" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="W32" t="b">
         <v>0</v>
       </c>
       <c r="X32" t="b">
         <v>0</v>
       </c>
       <c r="Y32" t="b">
         <v>0</v>
       </c>
       <c r="Z32" t="b">
         <v>0</v>
       </c>
       <c r="AA32" t="b">
         <v>0</v>
       </c>
       <c r="AB32" t="b">
         <v>0</v>
       </c>
       <c r="AC32" t="b">
         <v>0</v>
       </c>
       <c r="AD32" t="b">
         <v>0</v>
       </c>
       <c r="AE32" t="b">
         <v>0</v>
       </c>
       <c r="AF32" t="b">
         <v>0</v>
       </c>
       <c r="AG32" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH32" t="b">
         <v>0</v>
       </c>
       <c r="AI32" t="b">
         <v>0</v>
       </c>
       <c r="AJ32" t="b">
         <v>0</v>
       </c>
       <c r="AK32" t="b">
         <v>0</v>
       </c>
       <c r="AL32" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP32" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>101004325</v>
       </c>
       <c r="B33" t="n">
         <v>6021395</v>
       </c>
       <c r="C33" t="inlineStr"/>
       <c r="D33" t="inlineStr"/>
       <c r="E33" t="inlineStr">
         <is>
           <t>Kozdron-Zabiegala B, Namiesnik J, and Zygmunt B 1994</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t xml:space="preserve">Kozdron-Zabiegala B, Namiesnik J, Zygmunt B. Some Aspects of Indoor Air Pollution and Analysis.  </t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>Some Aspects of Indoor Air Pollution and Analysis</t>
@@ -7567,203 +4597,113 @@
       <c r="I33" t="inlineStr">
         <is>
           <t>Kozdron-Zabiegala B, Namiesnik J, and Zygmunt B</t>
         </is>
       </c>
       <c r="J33" t="n">
         <v>1994</v>
       </c>
       <c r="K33" t="inlineStr"/>
       <c r="L33" t="inlineStr">
         <is>
           <t>The issue of indoor air pollution is examined in terms of sources, pollutants, emission rates, analysis, and correction. Sources include building and renovation materials and furnishings, tobacco smoke, and combustion. The major health effect is sick building syndrome; common symptoms and ventilation needs to prevent them are discussed. Methods for monitoring and analyzing chemical indoor air pollutants, including nitrate, formaldehyde, VOCs, and other substances, are reviewed. Passive samplers (dosimeters) are the main method currently used; their advantages, limitations, and operation are described.</t>
         </is>
       </c>
       <c r="M33" t="inlineStr"/>
       <c r="N33" s="2" t="n">
         <v>44054.54372469107</v>
       </c>
       <c r="O33" s="2" t="n">
         <v>44054.54372469127</v>
       </c>
       <c r="P33" t="b">
         <v>1</v>
       </c>
       <c r="Q33" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R33" t="b">
         <v>0</v>
       </c>
       <c r="S33" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T33" t="b">
         <v>0</v>
       </c>
       <c r="U33" t="b">
         <v>0</v>
       </c>
       <c r="V33" t="b">
         <v>0</v>
       </c>
       <c r="W33" t="b">
         <v>0</v>
       </c>
       <c r="X33" t="b">
         <v>0</v>
       </c>
       <c r="Y33" t="b">
         <v>0</v>
       </c>
       <c r="Z33" t="b">
         <v>0</v>
       </c>
       <c r="AA33" t="b">
         <v>0</v>
       </c>
       <c r="AB33" t="b">
         <v>0</v>
       </c>
       <c r="AC33" t="b">
         <v>0</v>
       </c>
       <c r="AD33" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE33" t="b">
         <v>0</v>
       </c>
       <c r="AF33" t="b">
         <v>0</v>
       </c>
       <c r="AG33" t="b">
         <v>0</v>
       </c>
       <c r="AH33" t="b">
         <v>0</v>
       </c>
       <c r="AI33" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ33" t="b">
         <v>0</v>
       </c>
       <c r="AK33" t="b">
         <v>0</v>
       </c>
       <c r="AL33" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP33" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>101004326</v>
       </c>
       <c r="B34" t="n">
         <v>6499659</v>
       </c>
       <c r="C34" t="inlineStr"/>
       <c r="D34" t="inlineStr"/>
       <c r="E34" t="inlineStr">
         <is>
           <t>OSHA 2019</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t xml:space="preserve">OSHA. Chemical exposure health data (CEHD) sampling results: CASRNs 75-34-3, 85-68-7, 84-74-2, 78-87-5, 117-81-7, 106-93-4, 50-00-0, 95-50-1, 85-44-9, 106-46-7, 79-00-5, and 115-86-6. Washington, DC: U.S. Department of Labor. </t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>Chemical exposure health data (CEHD) sampling results: CASRNs 75-34-3, 85-68-7, 84-74-2, 78-87-5, 117-81-7, 106-93-4, 50-00-0, 95-50-1, 85-44-9, 106-46-7, 79-00-5, and 115-86-6</t>
@@ -7775,54 +4715,54 @@
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>OSHA</t>
         </is>
       </c>
       <c r="J34" t="n">
         <v>2019</v>
       </c>
       <c r="K34" t="inlineStr">
         <is>
           <t>Washington, DC: U.S. Department of Labor.</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
           <t>Includes data for the following chemicals: 1,1-Dichloroethane, BBP, DBP, 1,2-Dichloropropane, DEHP, Ethylene dibromide, Formaldehyde, o-Dichlorobenzene, Phthalic anhydride, p-Dichlorobenzene, 1,1,2-Trichloroethane, and TPP.</t>
         </is>
       </c>
       <c r="M34" t="inlineStr"/>
       <c r="N34" s="2" t="n">
         <v>44054.54372473721</v>
       </c>
       <c r="O34" s="2" t="n">
-        <v>44054.5437247374</v>
+        <v>46162.87164942456</v>
       </c>
       <c r="P34" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q34" t="b">
         <v>0</v>
       </c>
       <c r="R34" t="b">
         <v>0</v>
       </c>
       <c r="S34" t="b">
         <v>0</v>
       </c>
       <c r="T34" t="b">
         <v>0</v>
       </c>
       <c r="U34" t="b">
         <v>0</v>
       </c>
       <c r="V34" t="b">
         <v>0</v>
       </c>
       <c r="W34" t="b">
         <v>0</v>
       </c>
       <c r="X34" t="b">
         <v>0</v>
       </c>
@@ -7832,152 +4772,62 @@
       <c r="Z34" t="b">
         <v>0</v>
       </c>
       <c r="AA34" t="b">
         <v>0</v>
       </c>
       <c r="AB34" t="b">
         <v>0</v>
       </c>
       <c r="AC34" t="b">
         <v>0</v>
       </c>
       <c r="AD34" t="b">
         <v>0</v>
       </c>
       <c r="AE34" t="b">
         <v>0</v>
       </c>
       <c r="AF34" t="b">
         <v>0</v>
       </c>
       <c r="AG34" t="b">
         <v>0</v>
       </c>
       <c r="AH34" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AI34" t="b">
         <v>0</v>
       </c>
       <c r="AJ34" t="b">
         <v>0</v>
       </c>
       <c r="AK34" t="b">
         <v>0</v>
       </c>
       <c r="AL34" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP34" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>101004327</v>
       </c>
       <c r="B35" t="n">
         <v>6535959</v>
       </c>
       <c r="C35" t="inlineStr"/>
       <c r="D35" t="inlineStr"/>
       <c r="E35" t="inlineStr">
         <is>
           <t>U.S. EPA 2019</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t xml:space="preserve">U.S. EPA. National Emissions Inventory (NEI) [database]: CASRNs 79-00-5, 75-34-3, 107-06-2, 78-87-5, 84-61-7, 106-99-0, 106-93-4, 50-00-0, 85-44-9, 106-46-7, 85-68-7, 84-74-2, and 115-86-6. Washington, DC: U.S. Environmental Protection Agency. [Database]. </t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>National Emissions Inventory (NEI) [database]: CASRNs 79-00-5, 75-34-3, 107-06-2, 78-87-5, 84-61-7, 106-99-0, 106-93-4, 50-00-0, 85-44-9, 106-46-7, 85-68-7, 84-74-2, and 115-86-6</t>
@@ -7993,51 +4843,51 @@
           <t>U.S. EPA</t>
         </is>
       </c>
       <c r="J35" t="n">
         <v>2019</v>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t>Washington, DC: U.S. Environmental Protection Agency. [Database]</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t>Includes data for the following chemicals: 1,1,2-Trichloroethane, 1,1-Dichloroethane, 1,2-Dichloroethane, 1,2-Dichloropropane, Dicyclohexyl phthalate, 1,3-Butadiene, Ethylene dibromide, Formaldehyde, Phthalic anhydride, p-Dichlorobenzene, BBP, DBP, and TPP.
 The set of chemicals found within each zip file are listed below.
 Set 1: 1,1-Dichloroethane, BBP, 1,3-Butadiene, DBP, and 1,2-Dichloropropane
 Set 2: 1,2-Dichloroethane, 1,1,2-Trichloroethane, Dicyclohexyl phthalate, Ethylene dibromide, and Formaldehyde
 Set 3: Phthalic anhydride, p-Dichlorobenzene, and TPP</t>
         </is>
       </c>
       <c r="M35" t="inlineStr"/>
       <c r="N35" s="2" t="n">
         <v>44054.54372478276</v>
       </c>
       <c r="O35" s="2" t="n">
-        <v>44054.54372478295</v>
+        <v>46162.86622332234</v>
       </c>
       <c r="P35" t="b">
         <v>1</v>
       </c>
       <c r="Q35" t="b">
         <v>0</v>
       </c>
       <c r="R35" t="b">
         <v>0</v>
       </c>
       <c r="S35" t="b">
         <v>0</v>
       </c>
       <c r="T35" t="b">
         <v>0</v>
       </c>
       <c r="U35" t="b">
         <v>0</v>
       </c>
       <c r="V35" t="b">
         <v>0</v>
       </c>
       <c r="W35" t="b">
         <v>0</v>
       </c>
@@ -8050,152 +4900,62 @@
       <c r="Z35" t="b">
         <v>0</v>
       </c>
       <c r="AA35" t="b">
         <v>0</v>
       </c>
       <c r="AB35" t="b">
         <v>0</v>
       </c>
       <c r="AC35" t="b">
         <v>0</v>
       </c>
       <c r="AD35" t="b">
         <v>0</v>
       </c>
       <c r="AE35" t="b">
         <v>0</v>
       </c>
       <c r="AF35" t="b">
         <v>0</v>
       </c>
       <c r="AG35" t="b">
         <v>0</v>
       </c>
       <c r="AH35" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AI35" t="b">
         <v>0</v>
       </c>
       <c r="AJ35" t="b">
         <v>0</v>
       </c>
       <c r="AK35" t="b">
         <v>0</v>
       </c>
       <c r="AL35" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP35" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>101004328</v>
       </c>
       <c r="B36" t="n">
         <v>666418</v>
       </c>
       <c r="C36" t="inlineStr"/>
       <c r="D36" t="inlineStr">
         <is>
           <t>10.1080/152873901300343470</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>Austin CC et al. 2001</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t xml:space="preserve">Austin CC, Wang D, Ecobichon DJ, Dussault G. Characterization of volatile organic compounds in smoke at municipal structural fires. Journal of Toxicology and Environmental Health, Part A: Current Issues 63:437-458. </t>
         </is>
@@ -8268,152 +5028,62 @@
       <c r="Z36" t="b">
         <v>0</v>
       </c>
       <c r="AA36" t="b">
         <v>0</v>
       </c>
       <c r="AB36" t="b">
         <v>0</v>
       </c>
       <c r="AC36" t="b">
         <v>0</v>
       </c>
       <c r="AD36" t="b">
         <v>0</v>
       </c>
       <c r="AE36" t="b">
         <v>0</v>
       </c>
       <c r="AF36" t="b">
         <v>0</v>
       </c>
       <c r="AG36" t="b">
         <v>0</v>
       </c>
       <c r="AH36" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AI36" t="b">
         <v>0</v>
       </c>
       <c r="AJ36" t="b">
         <v>0</v>
       </c>
       <c r="AK36" t="b">
         <v>0</v>
       </c>
       <c r="AL36" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP36" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>101004329</v>
       </c>
       <c r="B37" t="n">
         <v>695495</v>
       </c>
       <c r="C37" t="inlineStr"/>
       <c r="D37" t="inlineStr">
         <is>
           <t>10.1016/j.atmosenv.2008.09.044</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>Weschler CJ 2009</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t xml:space="preserve">Weschler CJ. Changes in indoor pollutants since the 1950s. Atmospheric Environment 43:153-169. </t>
         </is>
@@ -8435,203 +5105,113 @@
       </c>
       <c r="J37" t="n">
         <v>2009</v>
       </c>
       <c r="K37" t="inlineStr">
         <is>
           <t>Atmospheric Environment 43:153-169.</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
           <t>Over the past half-century there have been major changes in building materials and consumer products used indoors. Composite-wood, synthetic carpets. polymeric flooring, foam Cushioning, plastic items and scented cleaning agents have become ubiquitous. The same is true for mechanical and electrical appliances such as washer/dryers, TVs and Computers. These materials and products emit an array of chemicals including solvents. unreacted monomers, and additives. The consequent changes in emission profiles for indoor pollutants have been accompanied by modifications in building operations. Residences and non-residences are less ventilated than they were decades ago. Air-conditioned buildings are more numerous, especially in certain parts of the World. Most of these recirculate a high fraction of their air. The personal habits of building occupants, including the fraction who smoke indoors, have also changed. Taken together, these changes have altered the kind and concentrations of chemicals that occupants are exposed to in their homes, workplaces and schools. Since the 1950s, levels of certain indoor Pollutants (e.g., formaldehyde, aromatic and chlorinated solvents, chlorinated pesticides, PCBs) have increased and then decreased. Levels of other indoor pollutants have increased and remain high (e.g., phthalate esters, brominated flame-retardants, nonionic surfactants and their degradation products). Many of the chemicals presently found in indoor environments, as well as in the blood and urine of occupants, were not present 50 years ago, Given the public's exposure to such species, there would be exceptional Value in monitoring networks that provided cross-sectional and longitudinal information regarding Pollutants found in representative buildings. (C) 2008 Elsevier Ltd. All rights reserved.</t>
         </is>
       </c>
       <c r="M37" t="inlineStr"/>
       <c r="N37" s="2" t="n">
         <v>44054.5437249077</v>
       </c>
       <c r="O37" s="2" t="n">
         <v>44054.5437249079</v>
       </c>
       <c r="P37" t="b">
         <v>1</v>
       </c>
       <c r="Q37" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="R37" t="b">
         <v>0</v>
       </c>
       <c r="S37" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T37" t="b">
         <v>0</v>
       </c>
       <c r="U37" t="b">
         <v>0</v>
       </c>
       <c r="V37" t="b">
         <v>0</v>
       </c>
       <c r="W37" t="b">
         <v>0</v>
       </c>
       <c r="X37" t="b">
         <v>0</v>
       </c>
       <c r="Y37" t="b">
         <v>0</v>
       </c>
       <c r="Z37" t="b">
         <v>0</v>
       </c>
       <c r="AA37" t="b">
         <v>0</v>
       </c>
       <c r="AB37" t="b">
         <v>0</v>
       </c>
       <c r="AC37" t="b">
         <v>0</v>
       </c>
       <c r="AD37" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE37" t="b">
         <v>0</v>
       </c>
       <c r="AF37" t="b">
         <v>0</v>
       </c>
       <c r="AG37" t="b">
         <v>0</v>
       </c>
       <c r="AH37" t="b">
         <v>0</v>
       </c>
       <c r="AI37" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ37" t="b">
         <v>0</v>
       </c>
       <c r="AK37" t="b">
         <v>0</v>
       </c>
       <c r="AL37" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP37" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>101004330</v>
       </c>
       <c r="B38" t="n">
         <v>697407</v>
       </c>
       <c r="C38" t="inlineStr"/>
       <c r="D38" t="inlineStr">
         <is>
           <t>10.1039/b910558a</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>Sakai K et al. 2009</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t xml:space="preserve">Sakai K, Kamijima M, Shibata E, Ohno H, Nakajima T. Annual transition and seasonal variation of indoor air pollution levels of 2-ethyl-1-hexanol in large-scale buildings in Nagoya, Japan. Journal of Environmental Monitoring 11:2068-2076. </t>
         </is>
@@ -8656,200 +5236,110 @@
       </c>
       <c r="K38" t="inlineStr">
         <is>
           <t>Journal of Environmental Monitoring 11:2068-2076.</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
           <t>2-Ethyl-1-hexanol (2E1H) is a possible causative chemical for sick building symptoms; however, thus far, we do not have a clear understanding of the indoor air pollution levels caused by it. In this study, first, airborne 2E1H concentrations were measured during summer and winter from 2004 to 2007 in 67 rooms of 56 large-scale buildings in Nagoya, Japan, in order to show the seasonal variation of indoor air pollution levels of 2E1H. Then, a follow-up survey was conducted in five rooms of five buildings for more than 2 years in order to establish the annual transition of their 2E1H indoor air pollution levels. 2E1H was found to be one of the predominant volatile organic compounds in the indoor air of large-scale buildings. Its geometric mean concentration was significantly higher during summer (55.4 microg/m3) than during winter (13.7 microg/m3) (p &amp;lt; 0.01), although there was a significant difference in the concentrations among the buildings. High 2E1H concentrations may have been caused by high emission rates of 2E1H from floors, because of the hydrolysis of di(2-ethylhexyl) phthalate in polyvinyl chloride flooring materials or of adhesives containing 2-ethylhexyl moieties. Follow-up observations showed little decrease in the indoor air 2E1H concentrations from one year to the next, although they did show seasonal fluctuations, with an evident increase in concentrations during summer and an evident decrease during winter.</t>
         </is>
       </c>
       <c r="M38" t="inlineStr"/>
       <c r="N38" s="2" t="n">
         <v>44054.54372497912</v>
       </c>
       <c r="O38" s="2" t="n">
         <v>44054.54372497932</v>
       </c>
       <c r="P38" t="b">
         <v>1</v>
       </c>
       <c r="Q38" t="b">
         <v>1</v>
       </c>
       <c r="R38" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S38" t="b">
         <v>1</v>
       </c>
       <c r="T38" t="b">
         <v>0</v>
       </c>
       <c r="U38" t="b">
         <v>0</v>
       </c>
       <c r="V38" t="b">
         <v>0</v>
       </c>
       <c r="W38" t="b">
         <v>0</v>
       </c>
       <c r="X38" t="b">
         <v>0</v>
       </c>
       <c r="Y38" t="b">
         <v>0</v>
       </c>
       <c r="Z38" t="b">
         <v>0</v>
       </c>
       <c r="AA38" t="b">
         <v>0</v>
       </c>
       <c r="AB38" t="b">
         <v>0</v>
       </c>
       <c r="AC38" t="b">
         <v>0</v>
       </c>
       <c r="AD38" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE38" t="b">
         <v>0</v>
       </c>
       <c r="AF38" t="b">
         <v>0</v>
       </c>
       <c r="AG38" t="b">
         <v>0</v>
       </c>
       <c r="AH38" t="b">
         <v>0</v>
       </c>
       <c r="AI38" t="b">
         <v>0</v>
       </c>
       <c r="AJ38" t="b">
         <v>0</v>
       </c>
       <c r="AK38" t="b">
         <v>0</v>
       </c>
       <c r="AL38" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP38" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>101004331</v>
       </c>
       <c r="B39" t="n">
         <v>724938</v>
       </c>
       <c r="C39" t="inlineStr"/>
       <c r="D39" t="inlineStr"/>
       <c r="E39" t="inlineStr">
         <is>
           <t>Kilburn KH and Warshaw RH 1994</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t xml:space="preserve">Kilburn KH, Warshaw RH. Epidemiology of adverse health effects from environmental chemicals. In Mehlman, MA; Upton, AC (Eds.), The identification and control of environmental and occupational diseases: Hazards and risks of chemicals in the oil refining industry (pp. 33-53). Princton, NJ: Princeton Scientific Publishing. </t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>Epidemiology of adverse health effects from environmental chemicals</t>
@@ -8864,51 +5354,51 @@
         <is>
           <t>Kilburn KH and Warshaw RH</t>
         </is>
       </c>
       <c r="J39" t="n">
         <v>1994</v>
       </c>
       <c r="K39" t="inlineStr">
         <is>
           <t>In Mehlman, MA; Upton, AC (Eds.), The identification and control of environmental and occupational diseases: Hazards and risks of chemicals in the oil refining industry (pp. 33-53). Princton, NJ: Princeton Scientific Publishing.</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
           <t>BIOSIS  COPYRIGHT: BIOL ABS. RRM  REPRINT HUMAN CENTRAL NERVOUS SYSTEM TOXIC WASTE RESIDENTIAL EXPOSURE INDUSTRIAL POLLUTION USA</t>
         </is>
       </c>
       <c r="M39" t="inlineStr"/>
       <c r="N39" s="2" t="n">
         <v>44054.54372502663</v>
       </c>
       <c r="O39" s="2" t="n">
         <v>44054.54372502682</v>
       </c>
       <c r="P39" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Q39" t="b">
         <v>0</v>
       </c>
       <c r="R39" t="b">
         <v>0</v>
       </c>
       <c r="S39" t="b">
         <v>0</v>
       </c>
       <c r="T39" t="b">
         <v>0</v>
       </c>
       <c r="U39" t="b">
         <v>0</v>
       </c>
       <c r="V39" t="b">
         <v>0</v>
       </c>
       <c r="W39" t="b">
         <v>0</v>
       </c>
       <c r="X39" t="b">
         <v>0</v>
       </c>
@@ -8921,149 +5411,59 @@
       <c r="AA39" t="b">
         <v>0</v>
       </c>
       <c r="AB39" t="b">
         <v>0</v>
       </c>
       <c r="AC39" t="b">
         <v>0</v>
       </c>
       <c r="AD39" t="b">
         <v>0</v>
       </c>
       <c r="AE39" t="b">
         <v>0</v>
       </c>
       <c r="AF39" t="b">
         <v>0</v>
       </c>
       <c r="AG39" t="b">
         <v>0</v>
       </c>
       <c r="AH39" t="b">
         <v>0</v>
       </c>
       <c r="AI39" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ39" t="b">
         <v>0</v>
       </c>
       <c r="AK39" t="b">
         <v>0</v>
       </c>
       <c r="AL39" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP39" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>101004332</v>
       </c>
       <c r="B40" t="n">
         <v>90475</v>
       </c>
       <c r="C40" t="inlineStr"/>
       <c r="D40" t="inlineStr"/>
       <c r="E40" t="inlineStr">
         <is>
           <t>NTP 1993</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t xml:space="preserve">NTP. NTP technical report on toxicity studies of a chemical mixture of 25 groundwater contaminants administered in drinking water to F344/N rats and B6C3F1 mice. (1-I12). (NIH Publication 93-3384). Research Triangle Park, NC: U.S. Department of Health and Human Services, National Institutes of Health, National Toxicology Program. </t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>NTP technical report on toxicity studies of a chemical mixture of 25 groundwater contaminants administered in drinking water to F344/N rats and B6C3F1 mice</t>
@@ -9079,51 +5479,51 @@
           <t>NTP</t>
         </is>
       </c>
       <c r="J40" t="n">
         <v>1993</v>
       </c>
       <c r="K40" t="inlineStr">
         <is>
           <t>(1-I12). (NIH Publication 93-3384). Research Triangle Park, NC: U.S. Department of Health and Human Services, National Institutes of Health, National Toxicology Program.</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
           <t>Toxicity studies were performed with a chemically defined mixture of 25 groundwater contaminants, using dose levels considered to have environmental relevance. The mixture contained 19 organic compounds and six metals (shown below); the selection of these compounds was based primarily on the frequency of their occurrence in United States Environmental Protection Agency surveys of groundwater contamination in the vicinity of hazardous waste disposal sites. This report focuses primarily on 26-week drinking water toxicity studies with male and female F344/N rats and B6C3F1 mice. The endpoints evaluated included histopathology, clinical pathology, neurobehavioral studies, and reproductive toxicity. Additional studies using this same chemical mixture are briefly reviewed in this report and include an evaluation of spermatogenesis in B6C3F1 mice exposed to the chemical mixture for 13 weeks, a continuous breeding study with Sprague-Dawley rats and CD-1« Swiss mice, studies of myelotoxicity in B6C3F1 mice exposed to the chemical mixture for up to 31.5 weeks, studies of immunosuppression in B6C3F1 mice exposed for up to 13 weeks, in vitro mutagenicity assays in Salmonella typhimurium and Escherichia coli, and measures of genetic damage in bone marrow and peripheral blood of F344/N rats and B6C3F1 mice in 2-week drinking water studies.
 In a 26-week drinking water study in which rats were administered the chemical mixture at composite contaminant concentrations of 0, 11, 38, 113, or 378 ppm, no deaths occurred and the body weight gain of high-dose males was slightly less than that of the controls. Water consumption decreased with dose and was 24% to 28% less than that of the controls at the highest concentration. Changes in organ weights occurred primarily in high-dose rats and included increased absolute and relative liver and kidney weights in females, increased relative kidney weight in males, and decreased absolute and relative thymus weights in males and females. Hematologic assessments indicated that rats receiving 378 ppm developed a microcytic anemia consistent with that accompanying iron depletion. Multiple foci of inflammation occurred in the liver of exposed rats. In high-dose females, these liver lesions were especially prominent and included bile duct and oval cell hyperplasia. Inflammation also occurred in the mesenteric lymph nodes, the adrenal gland, and the spleen. The amount of hemosiderin in the spleens of rats receiving the higher concentrations of the chemical mixture was less than normal.</t>
         </is>
       </c>
       <c r="M40" t="inlineStr"/>
       <c r="N40" s="2" t="n">
         <v>44054.54372509986</v>
       </c>
       <c r="O40" s="2" t="n">
         <v>44054.54372510005</v>
       </c>
       <c r="P40" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Q40" t="b">
         <v>0</v>
       </c>
       <c r="R40" t="b">
         <v>0</v>
       </c>
       <c r="S40" t="b">
         <v>0</v>
       </c>
       <c r="T40" t="b">
         <v>0</v>
       </c>
       <c r="U40" t="b">
         <v>0</v>
       </c>
       <c r="V40" t="b">
         <v>0</v>
       </c>
       <c r="W40" t="b">
         <v>0</v>
       </c>
       <c r="X40" t="b">
         <v>0</v>
       </c>
@@ -9145,138 +5545,48 @@
       <c r="AD40" t="b">
         <v>0</v>
       </c>
       <c r="AE40" t="b">
         <v>0</v>
       </c>
       <c r="AF40" t="b">
         <v>0</v>
       </c>
       <c r="AG40" t="b">
         <v>0</v>
       </c>
       <c r="AH40" t="b">
         <v>0</v>
       </c>
       <c r="AI40" t="b">
         <v>0</v>
       </c>
       <c r="AJ40" t="b">
         <v>0</v>
       </c>
       <c r="AK40" t="b">
         <v>0</v>
       </c>
       <c r="AL40" t="b">
-        <v>0</v>
-[...88 lines deleted...]
-      <c r="BP40" t="b">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:BP40"/>
+  <autoFilter ref="A1:AL40"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>